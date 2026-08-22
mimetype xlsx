--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$17</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$23</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N17"/>
+  <dimension ref="A1:N23"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="19" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="13" customWidth="1" min="9" max="9"/>
     <col width="48" customWidth="1" min="10" max="10"/>
     <col width="21" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -534,1105 +534,1497 @@
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>정보통신</t>
         </is>
       </c>
       <c r="C2" t="inlineStr"/>
-      <c r="D2" t="inlineStr"/>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>잠재적 집단소송 리스크 언급</t>
+          <t>AI 생성 소송자료의 변호인-의뢰인 비밀유지 적용 여부에 대한 법원 판단</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>해당 기사는 사이버 보안 내부 통제 실패가 발생할 경우 투자자들의 집단소송 및 경영진의 배임 책임으로 이어질 수 있는 민사/형사상 리스크를 분석합니다. FBI 경고를 언급하며 적절한 내부 통제의 중요성을 강조하지만, 특정 사건에 대한 보도는 아닙니다.</t>
+          <t>뉴욕 법원이 AI로 생성된 소송자료에 대해 변호인-의뢰인 간 비밀유지 특권이 적용되지 않을 수 있다고 판단했습니다. 이는 민사 소송 과정에서 해당 자료가 강제 공개되어 이용자에게 불리하게 작용할 가능성을 제기합니다. 헤프너 측은 소송 준비 자료로 주장했으나 법원은 이를 받아들이지 않았습니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>기사는 특정 사건이 아닌 사이버 보안 내부 통제 실패로 인한 잠재적 민사/형사 책임 리스크를 분석하는 내용입니다. 구체적인 피해 발생 사실, 피해자, 상대방이 특정되지 않아 적합 조건(상대방 책임 명확성, 자력, 집단적 피해, 피해 규모, 증거, 공적 절차 진행)을 충족하지 못합니다.</t>
+          <t>이 기사는 AI로 생성된 소송자료의 비밀유지 적용 여부에 대한 법원의 판단을 다루고 있어, 특정 가해자에 의한 명확한 피해 발생이나 집단적 손해배상 청구와는 거리가 멉니다. 소송금융 투자 대상이 되는 '피해 사건'의 적합 조건(상대방 책임 명확, 집단적 피해, 피해 규모 등)에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>[단독] 해킹당한 게 아니라 통제 실패 … FBI 경고, '사이버 보안=내부회...</t>
+          <t>“AI로 만든 소송자료, 변호인·의뢰인 간 비밀유지 적용 안돼”</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>newsroad.co.kr</t>
+          <t>chosun.com</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-08-16</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>http://www.newsroad.co.kr/news/articleView.html?idxno=57159</t>
+          <t>https://www.chosun.com/economy/tech_it/2026/08/17/KLMERY5JAVCVZI3IXUE3WSS7SY/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-04-02 00:45:26.767596+00:00</t>
+          <t>2026-08-21 21:04:22.967713+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>정보통신</t>
         </is>
       </c>
       <c r="C3" t="inlineStr"/>
-      <c r="D3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D3" t="inlineStr"/>
       <c r="E3" t="inlineStr">
         <is>
-          <t>한미 공공외교 협의 진행 중, 미국 정부의 개정 정보통신망법에 대한 우려 표명. 법은 7월 시행 예정.</t>
+          <t>허위조작정보 관련 법적용 범위 및 정책 논의 중</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>미국 국무부 차관이 한국의 개정 정보통신망법(7월 시행 예정)에 대해 표현의 자유 침해 및 미국 기업 차별 우려를 표명했다. 한국 정부는 외국 기업 차별이 아니며 EU DSA와 다르다는 점을 설득 중이다. 이 법은 허위정보 유통 언론/유튜버에 최대 5배 징벌적 손해배상을 허용하고 플랫폼 사업자 관리 감독 의무를 강화하는 것이 골자다.</t>
+          <t>기사는 허위조작정보가 정보통신망법 심의 대상이 아니며 언론사 채널도 예외가 아님을 다룹니다. 신영규 국장은 허위조작정보로 인한 사회적 문제와 개인 피해에 대한 조치가 필요하며, 수익형 게재자를 대상으로 가중손해배상 및 과징금 부과를 검토해야 한다고 언급했습니다. 이는 허위조작정보에 대한 법적 대응 방안을 모색하는 정책적 논의의 일환입니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>현재는 한국의 개정 정보통신망법에 대한 미국 정부의 외교적 우려 표명 단계로, 구체적인 피해 발생이나 소송 주체가 특정되지 않았다. 소송금융은 실제 발생한 피해에 대한 손해배상 소송을 지원하는 것이 주 목적이므로, 아직 소송의 가능성이나 당사자가 불분명한 이 단계에서는 투자 적합도가 낮다.</t>
+          <t>이 기사는 특정 사건의 피해 사실을 다루는 것이 아니라, 허위조작정보에 대한 법적 심의 대상 여부와 향후 정책 방향을 논의하는 내용입니다. 정통망법 심의 대상이 아니라고 명시되어 있어, 현재 명확한 소송금융 투자 대상 사건으로 보기 어렵습니다. (적합 조건 1, 3, 5, 6 미충족)</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>'정통망법' 또 꺼낸 美 국무차관… 미국 기업 차별 없다는 점 설득해야...</t>
+          <t>허위조작정보, 정통망법 심의 대상 아냐… 언론사 채널도 예외</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>it.chosun.com</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-07-08</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/politics/2026/04/01/2026040116222058122</t>
+          <t>https://it.chosun.com/news/articleView.html?idxno=2023092165423</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-04-01 13:02:23.502836+00:00</t>
+          <t>2026-07-25 10:30:39.807141+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>정보통신</t>
         </is>
       </c>
-      <c r="C4" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C4" t="inlineStr"/>
+      <c r="D4" t="inlineStr"/>
       <c r="E4" t="inlineStr">
         <is>
-          <t>한미 공공외교 협의 진행, 정보통신망법 개정 논의</t>
+          <t>정보통신망법 시행령 개정안 입법예고 및 심사 진행 중</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>미국 국무부 공공외교 담당 차관이 방한하여 한국 외교부와 '제2차 한미 공공외교 협의'를 가졌습니다. 이 자리에서 로저스 차관은 한국의 정보통신망법에 대한 우려를 표명하며 관련 논의를 진행할 것이라고 밝혔습니다. 국내 정치권에서도 해당 법안의 개정을 촉구하는 목소리가 나오고 있습니다.</t>
+          <t>방송미디어통신위원회(방미통위)가 허위조작정보 불법유통 억제를 위한 정보통신망법 시행령 개정안을 공개했습니다. 이 개정안은 일일 이용자 100만 명 이상 플랫폼과 구독자 10만 명 이상 크리에이터를 규제 대상으로 삼고, 가중 손해배상 적용 기준을 구체화하는 것이 핵심입니다. 방미통위는 현재 입법예고 의견을 수렴 중이며, 6월 말 국무회의 의결을 목표로 하고 있습니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>본 기사는 한국의 정보통신망법에 대한 미국의 우려 표명과 법 개정 논의를 다루고 있습니다. 특정 주체의 명확한 잘못으로 인한 피해 발생, 다수의 피해자, 구체적인 피해 규모 등 소송금융 투자에 적합한 조건이 전혀 확인되지 않습니다. 외교적 논의 및 입법 절차에 관한 내용으로, 민사상 손해배상 소송의 대상이 되는 사건으로 보기 어렵습니다.</t>
+          <t>이 기사는 허위조작정보 규제를 위한 정보통신망법 시행령 개정안의 입법 과정을 다루고 있으며, 특정 피해 사건이나 소송 대상을 제시하고 있지 않습니다. 따라서 소송금융 투자를 위한 '적합 조건' 중 어느 하나도 해당하지 않아 투자 기회로 볼 수 없습니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>한미, 美 독립 250주년 기념 협력 각서…'팩트시트 이행' 재확인</t>
+          <t>가짜뉴스와의 전쟁…이용자 100만 플랫폼·10만 유튜버 제재 대상</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>ajunews.com</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/diplomacy/defense-diplomacy/6121946</t>
+          <t>https://www.ajunews.com/view/20260521163943422</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-04-01 13:01:35.829522+00:00</t>
+          <t>2026-07-14 02:21:50.318222+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>정보통신</t>
         </is>
       </c>
       <c r="C5" t="inlineStr"/>
       <c r="D5" t="inlineStr"/>
       <c r="E5" t="inlineStr">
         <is>
-          <t>새로운 법률 통과</t>
+          <t>허위조작정보 규제에 대한 법률 전문가의 의견 제시</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>지난해 12월 민주당 주도로 망법 개정안이 통과되어 허위조작정보 유통 금지와 5배 징벌적 손해배상제도가 도입되었다. 풍자, 패러디는 유통 금지 대상에서 제외되며, 불법·허위조작정보에 대한 삭제·차단 조치가 가능해진다.</t>
+          <t>법무법인 세종 정연아 변호사는 허위조작정보 규제와 관련하여 KISO의 민간 자율규제만으로는 부족하며, 징벌적 손해배상이나 과징금으로 이어질 수 있는 기본권 제한 판단 기준이 법률·시행령 수준에서 명확히 규정될 필요가 있다고 주장했습니다. 이는 플랫폼의 책임론에 대한 논의가 진행 중임을 보여줍니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>기사는 특정 사건이나 피해 발생에 대한 내용이 아닌, 새로운 법률(망법 개정안)의 통과와 그 내용에 대한 설명이다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 가해자, 피해 규모, 진행 단계 등이 전혀 파악되지 않아 적합 조건에 해당하지 않는다.</t>
+          <t>기사는 허위조작정보 규제에 대한 법률 전문가의 의견을 다루고 있으며, 특정 피해 사건이나 소송 대상이 명확히 제시되지 않았습니다. 적합 조건 중 어느 하나도 충족하지 못합니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>고광헌  허위조작정보는 심의 대상 아니다</t>
+          <t>KISO 가이드라인으론 부족 …허위조작정보 규제 두고 플랫폼 책임론 충...</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>mediaus.co.kr</t>
+          <t>itdaily.kr</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-05-14</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.mediaus.co.kr/news/articleView.html?idxno=316620</t>
+          <t>http://www.itdaily.kr/news/articleView.html?idxno=239333</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-04-01 12:58:44.555512+00:00</t>
+          <t>2026-07-04 23:41:09.671423+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>정보통신</t>
         </is>
       </c>
-      <c r="C6" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C6" t="inlineStr"/>
       <c r="D6" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>개정 정보통신망법 시행 예정, 한미 외교적 논의 진행 중</t>
+          <t>정보통신망법 시행령 개정안 입법예고 및 의견수렴 토론회 진행 중</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>미국 국무부 차관이 한국의 개정 정보통신망법에 대해 우려를 표하며 방한하여 논의할 예정입니다. 이 법은 딥페이크 문제 해결을 목표로 하지만, 미국은 광범위한 영향과 기술 협력 위협, 미국 플랫폼 기업에 대한 직접적인 영향을 문제 삼고 있습니다. 해당 법은 오는 7월 시행을 앞두고 있습니다.</t>
+          <t>정보통신망법 개정안이 허위조작정보 유통에 대한 징벌적 손해배상제도 도입을 앞두고 있으며, 방미통위는 시행령 개정안에 대한 의견수렴 토론회를 개최했습니다. '구독자 10만명' 등 가중 손해배상 적용 대상 게재자 범위와 투명성센터 업무 규정에 대해 표현의 자유 침해 및 권력 감시 위축 우려가 제기되고 있습니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>이 사건은 한국의 정보통신망법 개정에 대한 한미 간 외교적 논의로, 특정 주체의 명확한 불법행위로 인한 피해자들의 손해배상 청구 사건이 아닙니다. 따라서 '상대방 책임 명확성', '집단적 피해', '피해 규모' 등 소송금융 적합 조건에 부합하지 않습니다. 현재는 법 시행 전 외교적 절차가 진행 중인 단계입니다.</t>
+          <t>이 기사는 특정 사건이나 피해가 발생하여 소송이 제기될 수 있는 상황이 아닌, 정보통신망법 시행령 개정안의 입법예고 및 의견수렴 과정을 다루고 있습니다. 현재까지는 구체적인 피해자나 손해배상 청구 대상이 특정되지 않아 소송금융 투자 대상으로 적합하지 않습니다. (적합 조건 1개 이하)</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>딥페이크 잡으려다 미국과 충돌?…정보통신망법 놓고 한미 신경전</t>
+          <t>'권력감시 위축' 논란의 망법… 시행령에선 극복할 수 있을까</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>journalist.or.kr</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-05-22</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20026682?ref=naver</t>
+          <t>http://www.journalist.or.kr/news/article.html?no=60931</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-04-01 00:17:26.825681+00:00</t>
+          <t>2026-06-28 08:49:58.600443+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>정보통신</t>
         </is>
       </c>
       <c r="C7" t="inlineStr"/>
-      <c r="D7" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D7" t="inlineStr"/>
       <c r="E7" t="inlineStr">
         <is>
-          <t>경찰 수사 지시</t>
+          <t>혐오 조장 사이트 규제 및 징벌적 손해배상 도입에 대한 정치적 논의 및 정책 검토 단계</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>이재명 대통령이 최근 중동 위기와 관련한 에너지 수급 불안에 대한 대응책을 논의하며, 동시에 가짜뉴스에 대한 강력한 대응을 지시했다. 특히 울산 석유비축기지 원유 북한 유입설 등 헛소문에 대해 경찰 수사를 지시하며 불필요한 위기 조성을 막겠다고 강조했다. 또한 쓰레기봉투 사재기 등 가짜뉴스 사례를 언급하며 사회 공동체에 도움이 되지 않는다고 밝혔다.</t>
+          <t>이재명 대통령이 혐오 조장 사이트 폐쇄 및 징벌적 손해배상 도입을 검토하겠다고 언급하자, 이준석 개혁신당 대표가 이를 비판하며 국민이 원하는 것은 일베 폐쇄가 아니라고 주장했습니다. 기사는 온라인 혐오 표현 규제와 표현의 자유에 대한 정치권의 논쟁을 다루고 있습니다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>기사 내용은 대통령의 가짜뉴스 엄단 지시 및 경찰 수사 지시로, 특정 피해자가 발생하여 손해배상 소송을 제기할 만한 사건이 아님. 소송 상대방 및 피해 규모가 불분명하며, 소송금융 투자 대상으로서의 적합성이 매우 낮음. (적합 조건 1개 이하)</t>
+          <t>본 기사는 특정 사건으로 인한 피해 발생이 아닌, 혐오 조장 사이트 규제 및 폐쇄에 대한 정치적 논의와 정책 제안을 다루고 있습니다. 소송금융의 적합 조건인 '상대방 책임의 명확성', '집단적 피해', '피해 규모', '증거 확보 가능성' 등이 부재하며, 소송으로 이어질 구체적인 손해배상 청구권이 확인되지 않습니다. 현재는 정책 검토 단계로, 소송금융 투자 대상으로서의 요건을 충족하지 못합니다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>이 대통령  긴급재정명령 활용…헛소문 중대범죄</t>
+          <t>이준석, 대통령 향해 “국민이 원하는 건 일베 폐쇄 아니야…정치가 제...</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>yonhapnewstv.co.kr</t>
+          <t>wikitree.co.kr</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-05-24</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>http://www.yonhapnewstv.co.kr/MYH202603311645010rd</t>
+          <t>https://www.wikitree.co.kr/articles/1138080</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-03-31 12:49:34.206055+00:00</t>
+          <t>2026-06-25 20:09:50.154914+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>정보통신</t>
         </is>
       </c>
       <c r="C8" t="inlineStr"/>
-      <c r="D8" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D8" t="inlineStr"/>
       <c r="E8" t="inlineStr">
         <is>
-          <t>가짜뉴스 관련 경찰 수사 지시</t>
+          <t>잠재적 집단소송 리스크 언급</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>이재명 대통령은 중동 위기로 인한 에너지 수급 불안에 대한 기민한 대응과 긴급재정경제명령 활용 가능성을 언급했습니다. 또한, 쓰레기봉투 사재기나 울산 석유비축기지 원유 유출 등 가짜뉴스에 대해 수사당국의 신속한 조치를 당부했습니다. 한편, 26.2조 원 규모의 추가경정예산안이 국무회의를 통과했습니다.</t>
+          <t>해당 기사는 사이버 보안 내부 통제 실패가 발생할 경우 투자자들의 집단소송 및 경영진의 배임 책임으로 이어질 수 있는 민사/형사상 리스크를 분석합니다. FBI 경고를 언급하며 적절한 내부 통제의 중요성을 강조하지만, 특정 사건에 대한 보도는 아닙니다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>기사는 대통령의 국정 운영 방향과 지시 사항을 다루고 있으며, 소송금융 투자 대상이 될 만한 특정 피해자와 가해자가 명확히 특정된 민사상 분쟁을 언급하고 있지 않습니다. 특히 '가짜뉴스' 관련 내용은 경찰 수사를 지시한 것으로, 민사 소송의 적합 조건(상대방 책임 명확, 자력 충분, 집단적 피해, 큰 피해 규모)에 부합하지 않습니다.</t>
+          <t>기사는 특정 사건이 아닌 사이버 보안 내부 통제 실패로 인한 잠재적 민사/형사 책임 리스크를 분석하는 내용입니다. 구체적인 피해 발생 사실, 피해자, 상대방이 특정되지 않아 적합 조건(상대방 책임 명확성, 자력, 집단적 피해, 피해 규모, 증거, 공적 절차 진행)을 충족하지 못합니다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>이 대통령  긴급재정명령 가능…가짜뉴스 신속조치</t>
+          <t>[단독] 해킹당한 게 아니라 통제 실패 … FBI 경고, '사이버 보안=내부회...</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>yonhapnewstv.co.kr</t>
+          <t>newsroad.co.kr</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>http://www.yonhapnewstv.co.kr/MYH202603311448358ml</t>
+          <t>http://www.newsroad.co.kr/news/articleView.html?idxno=57159</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-03-31 12:47:20.473553+00:00</t>
+          <t>2026-04-02 00:45:26.767596+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>정보통신</t>
         </is>
       </c>
       <c r="C9" t="inlineStr"/>
-      <c r="D9" t="inlineStr"/>
-      <c r="E9" t="inlineStr"/>
+      <c r="D9" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E9" t="inlineStr">
+        <is>
+          <t>한미 공공외교 협의 진행 중, 미국 정부의 개정 정보통신망법에 대한 우려 표명. 법은 7월 시행 예정.</t>
+        </is>
+      </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>SK브로드밴드가 소상공인의 매장 인터넷 보안을 위한 '사장님안심' 서비스를 출시했다. 이 서비스는 PC 및 스마트기기의 유해사이트 및 악성코드 차단, 바이러스 검사 등 3중 보안 기능을 제공한다. 또한, 폐업 시 인터넷 할인반환금을 면제해주고, '든든 인터넷'과 함께 이용 시 금융 사기 및 매장 내 기기 수리비 보상 혜택도 지원한다.</t>
+          <t>미국 국무부 차관이 한국의 개정 정보통신망법(7월 시행 예정)에 대해 표현의 자유 침해 및 미국 기업 차별 우려를 표명했다. 한국 정부는 외국 기업 차별이 아니며 EU DSA와 다르다는 점을 설득 중이다. 이 법은 허위정보 유통 언론/유튜버에 최대 5배 징벌적 손해배상을 허용하고 플랫폼 사업자 관리 감독 의무를 강화하는 것이 골자다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>이 기사는 SK브로드밴드의 신규 서비스 출시를 알리는 홍보성 기사로, 어떠한 법적 분쟁이나 피해 사실도 언급하고 있지 않습니다. 따라서 소송금융 투자 대상으로서의 적합 조건에 전혀 해당하지 않으며, 투자 검토 자체가 불가능합니다.</t>
+          <t>현재는 한국의 개정 정보통신망법에 대한 미국 정부의 외교적 우려 표명 단계로, 구체적인 피해 발생이나 소송 주체가 특정되지 않았다. 소송금융은 실제 발생한 피해에 대한 손해배상 소송을 지원하는 것이 주 목적이므로, 아직 소송의 가능성이나 당사자가 불분명한 이 단계에서는 투자 적합도가 낮다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>SKB, 소상공인 인터넷 보안 서비스 ‘사장님안심’ 출시</t>
+          <t>'정통망법' 또 꺼낸 美 국무차관… 미국 기업 차별 없다는 점 설득해야...</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>zdnet.co.kr</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://zdnet.co.kr/view/?no=20260330090357</t>
+          <t>https://www.mt.co.kr/politics/2026/04/01/2026040116222058122</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-03-30 12:20:36.880180+00:00</t>
+          <t>2026-04-01 13:02:23.502836+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>정보통신</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>나무위키 운영사</t>
+          <t>대한민국 정부</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>고등법원 판결 확정</t>
+          <t>한미 공공외교 협의 진행, 정보통신망법 개정 논의</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>학교법인 A학원이 인터넷 백과사전 나무위키에 '스쿨미투' 및 '사학비리' 관련 내용이 게시된 것에 대해 명예훼손을 주장하며 500만원의 손해배상 소송을 제기했습니다. 1심과 2심 모두 나무위키 운영사의 손을 들어주었으며, A학원이 대법원에 상고하지 않아 고등법원 판결이 최종 확정되었습니다. 법원은 게시글이 전체 맥락상 사실에 부합하고 공익적 목적이 있으며 표현의 자유가 넓게 보장되어야 한다고 판단했습니다.</t>
+          <t>미국 국무부 공공외교 담당 차관이 방한하여 한국 외교부와 '제2차 한미 공공외교 협의'를 가졌습니다. 이 자리에서 로저스 차관은 한국의 정보통신망법에 대한 우려를 표명하며 관련 논의를 진행할 것이라고 밝혔습니다. 국내 정치권에서도 해당 법안의 개정을 촉구하는 목소리가 나오고 있습니다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>해당 사건은 이미 고등법원 판결이 확정되어 종결된 사건으로, 소송금융 투자 대상으로서의 신규성이 없습니다. 또한, 원고가 청구한 손해배상액이 500만원으로 소액이며, 법원이 피고의 표현의 자유를 인정하여 원고 패소 판결을 내렸으므로, 소송금융의 적합 조건에 부합하지 않습니다.</t>
+          <t>본 기사는 한국의 정보통신망법에 대한 미국의 우려 표명과 법 개정 논의를 다루고 있습니다. 특정 주체의 명확한 잘못으로 인한 피해 발생, 다수의 피해자, 구체적인 피해 규모 등 소송금융 투자에 적합한 조건이 전혀 확인되지 않습니다. 외교적 논의 및 입법 절차에 관한 내용으로, 민사상 손해배상 소송의 대상이 되는 사건으로 보기 어렵습니다.</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
-          <t>500만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>[예규·판례]  나무위키에 오류·과장  소송…고법  맥락 맞다면 위법 아...</t>
+          <t>한미, 美 독립 250주년 기념 협력 각서…'팩트시트 이행' 재확인</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>tfmedia.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://www.tfmedia.co.kr/news/article.html?no=203002</t>
+          <t>https://www.news1.kr/diplomacy/defense-diplomacy/6121946</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-03-29 00:35:18.619513+00:00</t>
+          <t>2026-04-01 13:01:35.829522+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>정보통신</t>
         </is>
       </c>
       <c r="C11" t="inlineStr"/>
-      <c r="D11" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D11" t="inlineStr"/>
       <c r="E11" t="inlineStr">
         <is>
-          <t>허위조작정보 근절법 시행령 초안 마련 회의 진행 중</t>
+          <t>새로운 법률 통과</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>방송미디어통신위원회가 '허위조작정보 근절법' 시행령 초안 마련을 위한 전문가 회의를 진행 중이다. 이 법은 허위·조작 정보 유포 시 징벌적 손해배상 및 법정손해배상을 부과하고 대규모 플랫폼 사업자에게 책임을 지우는 내용을 담고 있다. 그러나 법조계에서는 허위조작정보의 판단 기준 모호성, 의도성 입증의 어려움, 표현의 자유 침해 가능성 등 핵심 쟁점에 대한 우려가 제기되고 있다.</t>
+          <t>지난해 12월 민주당 주도로 망법 개정안이 통과되어 허위조작정보 유통 금지와 5배 징벌적 손해배상제도가 도입되었다. 풍자, 패러디는 유통 금지 대상에서 제외되며, 불법·허위조작정보에 대한 삭제·차단 조치가 가능해진다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>허위조작정보 근절법의 시행령 초안이 마련 중이며, 법 적용의 핵심 쟁점인 허위조작정보 판단 기준의 모호성, 의도성 입증의 어려움, 표현의 자유 침해 가능성 등이 해소되지 않아 소송의 승소 가능성 및 손해배상액 산정의 불확실성이 매우 높음. 아직 구체적인 피해 사건이 발생하지 않았고, 법적 기준이 확립되지 않아 소송금융 투자 대상으로 부적합함. (적합 조건 1, 5 미충족)</t>
+          <t>기사는 특정 사건이나 피해 발생에 대한 내용이 아닌, 새로운 법률(망법 개정안)의 통과와 그 내용에 대한 설명이다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 가해자, 피해 규모, 진행 단계 등이 전혀 파악되지 않아 적합 조건에 해당하지 않는다.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>가짜 뉴스 발본색원 ...방미통위 '허위조작정보 근절법' 시동</t>
+          <t>고광헌  허위조작정보는 심의 대상 아니다</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>ajunews.com</t>
+          <t>mediaus.co.kr</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>https://www.ajunews.com/view/20260323150205515</t>
+          <t>https://www.mediaus.co.kr/news/articleView.html?idxno=316620</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-03-24 13:09:46.079899+00:00</t>
+          <t>2026-04-01 12:58:44.555512+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>정보통신</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>YouTube</t>
+          <t>대한민국 정부</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>정보통신망법 개정 논의 및 시행 예정, 정부 방송미디어통신심의위원회 논의 중</t>
+          <t>개정 정보통신망법 시행 예정, 한미 외교적 논의 진행 중</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>민주당은 유튜브 가짜뉴스에 징벌적 손해배상을 부과하기 위해 정보통신망법 개정 및 시행을 추진 중입니다. 국내외 반대 여론에도 불구하고 진행되며, 대통령이 유튜브 음모론으로 피해를 입었다는 인식이 배경에 있습니다. 정부 방송미디어통신심의위원회에서도 관련 논의가 진행되고 있습니다.</t>
+          <t>미국 국무부 차관이 한국의 개정 정보통신망법에 대해 우려를 표하며 방한하여 논의할 예정입니다. 이 법은 딥페이크 문제 해결을 목표로 하지만, 미국은 광범위한 영향과 기술 협력 위협, 미국 플랫폼 기업에 대한 직접적인 영향을 문제 삼고 있습니다. 해당 법은 오는 7월 시행을 앞두고 있습니다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>이 기사는 유튜브 가짜뉴스에 대한 징벌적 손해배상 도입을 위한 정보통신망법 개정 논의를 다루고 있습니다. 이는 특정 피해 사건에 대한 소송이 아닌 입법 절차에 관한 내용으로, 현재 소송금융 투자 대상이 될 만한 구체적인 사건이나 피해자가 명확히 특정되지 않습니다.</t>
+          <t>이 사건은 한국의 정보통신망법 개정에 대한 한미 간 외교적 논의로, 특정 주체의 명확한 불법행위로 인한 피해자들의 손해배상 청구 사건이 아닙니다. 따라서 '상대방 책임 명확성', '집단적 피해', '피해 규모' 등 소송금융 적합 조건에 부합하지 않습니다. 현재는 법 시행 전 외교적 절차가 진행 중인 단계입니다.</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>[임종건의 드라이펜] 유튜브 방송 음모론의 쓴맛을 본 대통령?</t>
+          <t>딥페이크 잡으려다 미국과 충돌?…정보통신망법 놓고 한미 신경전</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>weekly.hankooki.com</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>https://weekly.hankooki.com/news/articleView.html?idxno=7155639</t>
+          <t>https://www.sedaily.com/article/20026682?ref=naver</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-03-20 12:58:09.412000+00:00</t>
+          <t>2026-04-01 00:17:26.825681+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>정보통신</t>
         </is>
       </c>
-      <c r="C13" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C13" t="inlineStr"/>
       <c r="D13" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>사회적 문제 제기 및 정책 논의 단계</t>
+          <t>경찰 수사 지시</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>한국이 AI 슬롭(저품질 AI 생성 콘텐츠) 소비 및 생산 세계 1위이며, 이로 인해 청소년과 청년층의 비판적 사고력과 판단력이 침식되는 사회적 문제가 심화되고 있습니다. AI 슬롭 제작자들은 연간 수천억 원의 광고 수익을 올리며, 플랫폼의 제재는 불투명하고 우회 기술이 발전하여 효과적이지 않습니다. 정부의 입법과 교육을 통한 개인의 판단력 강화가 시급하다고 제언합니다.</t>
+          <t>이재명 대통령이 최근 중동 위기와 관련한 에너지 수급 불안에 대한 대응책을 논의하며, 동시에 가짜뉴스에 대한 강력한 대응을 지시했다. 특히 울산 석유비축기지 원유 북한 유입설 등 헛소문에 대해 경찰 수사를 지시하며 불필요한 위기 조성을 막겠다고 강조했다. 또한 쓰레기봉투 사재기 등 가짜뉴스 사례를 언급하며 사회 공동체에 도움이 되지 않는다고 밝혔다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>이 기사는 AI 슬롭 확산으로 인한 비판적 사고력 침식이라는 광범위한 사회적 문제를 다루고 있으며, 특정 피해자 집단과 명확히 특정 가능한 손해배상 책임 주체, 그리고 구체적으로 산정 가능한 피해액이 불분명합니다. 플랫폼의 자력은 충분하나, 추상적인 피해에 대한 직접적인 법적 인과관계 및 손해액 입증이 매우 어려워 소송금융 투자 대상으로 적합하지 않습니다.</t>
+          <t>기사 내용은 대통령의 가짜뉴스 엄단 지시 및 경찰 수사 지시로, 특정 피해자가 발생하여 손해배상 소송을 제기할 만한 사건이 아님. 소송 상대방 및 피해 규모가 불분명하며, 소송금융 투자 대상으로서의 적합성이 매우 낮음. (적합 조건 1개 이하)</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
-          <t>청소년 및 청년 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>[기고] AI찌꺼기가 먹어 치우는 판단</t>
+          <t>이 대통령  긴급재정명령 활용…헛소문 중대범죄</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>newspim.com</t>
+          <t>yonhapnewstv.co.kr</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>https://www.newspim.com/news/view/20260316000090</t>
+          <t>http://www.yonhapnewstv.co.kr/MYH202603311645010rd</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-03-16 00:39:18.096164+00:00</t>
+          <t>2026-03-31 12:49:34.206055+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>정보통신</t>
         </is>
       </c>
-      <c r="C14" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D14" t="inlineStr"/>
+      <c r="C14" t="inlineStr"/>
+      <c r="D14" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>징벌적 손해배상법 적용 가능성 논의 중</t>
+          <t>가짜뉴스 관련 경찰 수사 지시</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>국민의힘 최형두 간사가 허위조작정보 근절을 위한 정보통신망법 개정안(징벌적 손해배상 규정)을 언급하며 김어준 씨가 이 법의 시험대에 올랐다고 발언했습니다. 기사는 법안과 관련 인물에 대한 정치적 논평에 가까우며, 구체적인 피해 사건이나 소송 진행 상황은 파악하기 어렵습니다.</t>
+          <t>이재명 대통령은 중동 위기로 인한 에너지 수급 불안에 대한 기민한 대응과 긴급재정경제명령 활용 가능성을 언급했습니다. 또한, 쓰레기봉투 사재기나 울산 석유비축기지 원유 유출 등 가짜뉴스에 대해 수사당국의 신속한 조치를 당부했습니다. 한편, 26.2조 원 규모의 추가경정예산안이 국무회의를 통과했습니다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>기사는 징벌적 손해배상법 개정안과 특정 인물(김어준)에 대한 정치적 발언을 다루고 있어, 구체적인 피해 사건이나 피해자가 특정되지 않습니다. 소송금융 투자에 필요한 상대방 책임의 명확성, 피해 규모, 진행 단계 등 적합 조건이 전혀 파악되지 않습니다.</t>
+          <t>기사는 대통령의 국정 운영 방향과 지시 사항을 다루고 있으며, 소송금융 투자 대상이 될 만한 특정 피해자와 가해자가 명확히 특정된 민사상 분쟁을 언급하고 있지 않습니다. 특히 '가짜뉴스' 관련 내용은 경찰 수사를 지시한 것으로, 민사 소송의 적합 조건(상대방 책임 명확, 자력 충분, 집단적 피해, 큰 피해 규모)에 부합하지 않습니다.</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>[영상] 최형두  징벌적 손배법 시험대에 김어준이 올라...입틀막법 부메...</t>
+          <t>이 대통령  긴급재정명령 가능…가짜뉴스 신속조치</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>mediatoday.co.kr</t>
+          <t>yonhapnewstv.co.kr</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>https://www.mediatoday.co.kr/news/articleView.html?idxno=333043</t>
+          <t>http://www.yonhapnewstv.co.kr/MYH202603311448358ml</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-03-13 13:00:06.495340+00:00</t>
+          <t>2026-03-31 12:47:20.473553+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>정보통신</t>
         </is>
       </c>
       <c r="C15" t="inlineStr"/>
       <c r="D15" t="inlineStr"/>
-      <c r="E15" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E15" t="inlineStr"/>
       <c r="F15" t="inlineStr">
         <is>
-          <t>트럼프 전 대통령이 초국적 사이버 범죄에 대응하기 위한 행정명령에 서명했습니다. 이 명령은 압수 또는 몰수한 범죄 수익을 피해자에게 반환하는 프로그램 구축 방안을 마련하고, 국토안보부와 국무부가 사이버 위협 대응에 참여하여 국제 협력과 정책 대응을 통해 사이버 범죄를 감소시키는 것을 목표로 합니다.</t>
+          <t>SK브로드밴드가 소상공인의 매장 인터넷 보안을 위한 '사장님안심' 서비스를 출시했다. 이 서비스는 PC 및 스마트기기의 유해사이트 및 악성코드 차단, 바이러스 검사 등 3중 보안 기능을 제공한다. 또한, 폐업 시 인터넷 할인반환금을 면제해주고, '든든 인터넷'과 함께 이용 시 금융 사기 및 매장 내 기기 수리비 보상 혜택도 지원한다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사이버 범죄 사건이나 피해자를 다루는 것이 아니라, 트럼프 행정부의 초국적 사이버 범죄 대응을 위한 행정명령 서명에 대한 정책 발표입니다. 소송금융 투자를 검토할 만한 구체적인 분쟁 당사자, 피해 규모, 소송 가능성이 명확하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 SK브로드밴드의 신규 서비스 출시를 알리는 홍보성 기사로, 어떠한 법적 분쟁이나 피해 사실도 언급하고 있지 않습니다. 따라서 소송금융 투자 대상으로서의 적합 조건에 전혀 해당하지 않으며, 투자 검토 자체가 불가능합니다.</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>트럼프, 초국적 사이버 범죄 대응 행정명령 서명</t>
+          <t>SKB, 소상공인 인터넷 보안 서비스 ‘사장님안심’ 출시</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>ddaily.co.kr</t>
+          <t>zdnet.co.kr</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>https://www.ddaily.co.kr/page/view/2026030706141717349</t>
+          <t>https://zdnet.co.kr/view/?no=20260330090357</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-03-07 00:21:01.250856+00:00</t>
+          <t>2026-03-30 12:20:36.880180+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>정보통신</t>
         </is>
       </c>
-      <c r="C16" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E16" t="inlineStr"/>
+      <c r="C16" t="inlineStr">
+        <is>
+          <t>나무위키 운영사</t>
+        </is>
+      </c>
+      <c r="D16" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E16" t="inlineStr">
+        <is>
+          <t>고등법원 판결 확정</t>
+        </is>
+      </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>변호사가 챗GPT와 같은 생성형 AI가 법률 자문 영역에서 초래할 수 있는 확증편향과 그 위험성을 경고하는 기고문입니다. AI의 답변을 맹신하여 합리적인 합의를 거부하고 불리한 선택을 하는 사례를 들며, 법률 분쟁에서 인간의 비판적 사고와 검증의 중요성을 강조합니다.</t>
+          <t>학교법인 A학원이 인터넷 백과사전 나무위키에 '스쿨미투' 및 '사학비리' 관련 내용이 게시된 것에 대해 명예훼손을 주장하며 500만원의 손해배상 소송을 제기했습니다. 1심과 2심 모두 나무위키 운영사의 손을 들어주었으며, A학원이 대법원에 상고하지 않아 고등법원 판결이 최종 확정되었습니다. 법원은 게시글이 전체 맥락상 사실에 부합하고 공익적 목적이 있으며 표현의 자유가 넓게 보장되어야 한다고 판단했습니다.</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>이 기사는 특정 소송 사건에 대한 보고가 아닌, AI 법률 자문의 위험성에 대한 법률 전문가의 논평입니다. 소송금융 투자 대상이 될 만한 명확한 피고, 구체적인 법적 청구, 대규모 피해자 집단, 또는 진행 중인 공적 절차가 파악되지 않습니다. (적합 조건 1, 2, 3, 4, 5, 6 모두 해당 없음)</t>
+          <t>해당 사건은 이미 고등법원 판결이 확정되어 종결된 사건으로, 소송금융 투자 대상으로서의 신규성이 없습니다. 또한, 원고가 청구한 손해배상액이 500만원으로 소액이며, 법원이 피고의 표현의 자유를 인정하여 원고 패소 판결을 내렸으므로, 소송금융의 적합 조건에 부합하지 않습니다.</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>500만원</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>챗GPT가 그렇게 말했다 [법조프리즘]</t>
+          <t>[예규·판례]  나무위키에 오류·과장  소송…고법  맥락 맞다면 위법 아...</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>tfmedia.co.kr</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01649846645354128</t>
+          <t>https://www.tfmedia.co.kr/news/article.html?no=203002</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>2026-02-25 00:41:17.708005+00:00</t>
+          <t>2026-03-29 00:35:18.619513+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>정보통신</t>
         </is>
       </c>
       <c r="C17" t="inlineStr"/>
-      <c r="D17" t="inlineStr"/>
-      <c r="E17" t="inlineStr"/>
+      <c r="D17" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E17" t="inlineStr">
+        <is>
+          <t>허위조작정보 근절법 시행령 초안 마련 회의 진행 중</t>
+        </is>
+      </c>
       <c r="F17" t="inlineStr">
         <is>
+          <t>방송미디어통신위원회가 '허위조작정보 근절법' 시행령 초안 마련을 위한 전문가 회의를 진행 중이다. 이 법은 허위·조작 정보 유포 시 징벌적 손해배상 및 법정손해배상을 부과하고 대규모 플랫폼 사업자에게 책임을 지우는 내용을 담고 있다. 그러나 법조계에서는 허위조작정보의 판단 기준 모호성, 의도성 입증의 어려움, 표현의 자유 침해 가능성 등 핵심 쟁점에 대한 우려가 제기되고 있다.</t>
+        </is>
+      </c>
+      <c r="G17" t="inlineStr">
+        <is>
+          <t>허위조작정보 근절법의 시행령 초안이 마련 중이며, 법 적용의 핵심 쟁점인 허위조작정보 판단 기준의 모호성, 의도성 입증의 어려움, 표현의 자유 침해 가능성 등이 해소되지 않아 소송의 승소 가능성 및 손해배상액 산정의 불확실성이 매우 높음. 아직 구체적인 피해 사건이 발생하지 않았고, 법적 기준이 확립되지 않아 소송금융 투자 대상으로 부적합함. (적합 조건 1, 5 미충족)</t>
+        </is>
+      </c>
+      <c r="H17" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I17" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J17" t="inlineStr">
+        <is>
+          <t>가짜 뉴스 발본색원 ...방미통위 '허위조작정보 근절법' 시동</t>
+        </is>
+      </c>
+      <c r="K17" t="inlineStr">
+        <is>
+          <t>ajunews.com</t>
+        </is>
+      </c>
+      <c r="L17" t="inlineStr">
+        <is>
+          <t>2026-03-24</t>
+        </is>
+      </c>
+      <c r="M17" t="inlineStr">
+        <is>
+          <t>https://www.ajunews.com/view/20260323150205515</t>
+        </is>
+      </c>
+      <c r="N17" t="inlineStr">
+        <is>
+          <t>2026-03-24 13:09:46.079899+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B18" t="inlineStr">
+        <is>
+          <t>정보통신</t>
+        </is>
+      </c>
+      <c r="C18" t="inlineStr">
+        <is>
+          <t>YouTube</t>
+        </is>
+      </c>
+      <c r="D18" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E18" t="inlineStr">
+        <is>
+          <t>정보통신망법 개정 논의 및 시행 예정, 정부 방송미디어통신심의위원회 논의 중</t>
+        </is>
+      </c>
+      <c r="F18" t="inlineStr">
+        <is>
+          <t>민주당은 유튜브 가짜뉴스에 징벌적 손해배상을 부과하기 위해 정보통신망법 개정 및 시행을 추진 중입니다. 국내외 반대 여론에도 불구하고 진행되며, 대통령이 유튜브 음모론으로 피해를 입었다는 인식이 배경에 있습니다. 정부 방송미디어통신심의위원회에서도 관련 논의가 진행되고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G18" t="inlineStr">
+        <is>
+          <t>이 기사는 유튜브 가짜뉴스에 대한 징벌적 손해배상 도입을 위한 정보통신망법 개정 논의를 다루고 있습니다. 이는 특정 피해 사건에 대한 소송이 아닌 입법 절차에 관한 내용으로, 현재 소송금융 투자 대상이 될 만한 구체적인 사건이나 피해자가 명확히 특정되지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H18" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I18" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J18" t="inlineStr">
+        <is>
+          <t>[임종건의 드라이펜] 유튜브 방송 음모론의 쓴맛을 본 대통령?</t>
+        </is>
+      </c>
+      <c r="K18" t="inlineStr">
+        <is>
+          <t>weekly.hankooki.com</t>
+        </is>
+      </c>
+      <c r="L18" t="inlineStr">
+        <is>
+          <t>2026-03-20</t>
+        </is>
+      </c>
+      <c r="M18" t="inlineStr">
+        <is>
+          <t>https://weekly.hankooki.com/news/articleView.html?idxno=7155639</t>
+        </is>
+      </c>
+      <c r="N18" t="inlineStr">
+        <is>
+          <t>2026-03-20 12:58:09.412000+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B19" t="inlineStr">
+        <is>
+          <t>정보통신</t>
+        </is>
+      </c>
+      <c r="C19" t="inlineStr">
+        <is>
+          <t>유튜브, 틱톡 등 플랫폼 운영사</t>
+        </is>
+      </c>
+      <c r="D19" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E19" t="inlineStr">
+        <is>
+          <t>사회적 문제 제기 및 정책 논의 단계</t>
+        </is>
+      </c>
+      <c r="F19" t="inlineStr">
+        <is>
+          <t>한국이 AI 슬롭(저품질 AI 생성 콘텐츠) 소비 및 생산 세계 1위이며, 이로 인해 청소년과 청년층의 비판적 사고력과 판단력이 침식되는 사회적 문제가 심화되고 있습니다. AI 슬롭 제작자들은 연간 수천억 원의 광고 수익을 올리며, 플랫폼의 제재는 불투명하고 우회 기술이 발전하여 효과적이지 않습니다. 정부의 입법과 교육을 통한 개인의 판단력 강화가 시급하다고 제언합니다.</t>
+        </is>
+      </c>
+      <c r="G19" t="inlineStr">
+        <is>
+          <t>이 기사는 AI 슬롭 확산으로 인한 비판적 사고력 침식이라는 광범위한 사회적 문제를 다루고 있으며, 특정 피해자 집단과 명확히 특정 가능한 손해배상 책임 주체, 그리고 구체적으로 산정 가능한 피해액이 불분명합니다. 플랫폼의 자력은 충분하나, 추상적인 피해에 대한 직접적인 법적 인과관계 및 손해액 입증이 매우 어려워 소송금융 투자 대상으로 적합하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H19" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I19" t="inlineStr">
+        <is>
+          <t>청소년 및 청년 다수</t>
+        </is>
+      </c>
+      <c r="J19" t="inlineStr">
+        <is>
+          <t>[기고] AI찌꺼기가 먹어 치우는 판단</t>
+        </is>
+      </c>
+      <c r="K19" t="inlineStr">
+        <is>
+          <t>newspim.com</t>
+        </is>
+      </c>
+      <c r="L19" t="inlineStr">
+        <is>
+          <t>2026-03-15</t>
+        </is>
+      </c>
+      <c r="M19" t="inlineStr">
+        <is>
+          <t>https://www.newspim.com/news/view/20260316000090</t>
+        </is>
+      </c>
+      <c r="N19" t="inlineStr">
+        <is>
+          <t>2026-03-16 00:39:18.096164+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B20" t="inlineStr">
+        <is>
+          <t>정보통신</t>
+        </is>
+      </c>
+      <c r="C20" t="inlineStr">
+        <is>
+          <t>김어준</t>
+        </is>
+      </c>
+      <c r="D20" t="inlineStr"/>
+      <c r="E20" t="inlineStr">
+        <is>
+          <t>징벌적 손해배상법 적용 가능성 논의 중</t>
+        </is>
+      </c>
+      <c r="F20" t="inlineStr">
+        <is>
+          <t>국민의힘 최형두 간사가 허위조작정보 근절을 위한 정보통신망법 개정안(징벌적 손해배상 규정)을 언급하며 김어준 씨가 이 법의 시험대에 올랐다고 발언했습니다. 기사는 법안과 관련 인물에 대한 정치적 논평에 가까우며, 구체적인 피해 사건이나 소송 진행 상황은 파악하기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="G20" t="inlineStr">
+        <is>
+          <t>기사는 징벌적 손해배상법 개정안과 특정 인물(김어준)에 대한 정치적 발언을 다루고 있어, 구체적인 피해 사건이나 피해자가 특정되지 않습니다. 소송금융 투자에 필요한 상대방 책임의 명확성, 피해 규모, 진행 단계 등 적합 조건이 전혀 파악되지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H20" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I20" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J20" t="inlineStr">
+        <is>
+          <t>[영상] 최형두  징벌적 손배법 시험대에 김어준이 올라...입틀막법 부메...</t>
+        </is>
+      </c>
+      <c r="K20" t="inlineStr">
+        <is>
+          <t>mediatoday.co.kr</t>
+        </is>
+      </c>
+      <c r="L20" t="inlineStr">
+        <is>
+          <t>2026-03-13</t>
+        </is>
+      </c>
+      <c r="M20" t="inlineStr">
+        <is>
+          <t>https://www.mediatoday.co.kr/news/articleView.html?idxno=333043</t>
+        </is>
+      </c>
+      <c r="N20" t="inlineStr">
+        <is>
+          <t>2026-03-13 13:00:06.495340+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B21" t="inlineStr">
+        <is>
+          <t>정보통신</t>
+        </is>
+      </c>
+      <c r="C21" t="inlineStr"/>
+      <c r="D21" t="inlineStr"/>
+      <c r="E21" t="inlineStr">
+        <is>
+          <t>미국 정부의 사이버 범죄 대응 정책 발표</t>
+        </is>
+      </c>
+      <c r="F21" t="inlineStr">
+        <is>
+          <t>트럼프 전 대통령이 초국적 사이버 범죄에 대응하기 위한 행정명령에 서명했습니다. 이 명령은 압수 또는 몰수한 범죄 수익을 피해자에게 반환하는 프로그램 구축 방안을 마련하고, 국토안보부와 국무부가 사이버 위협 대응에 참여하여 국제 협력과 정책 대응을 통해 사이버 범죄를 감소시키는 것을 목표로 합니다.</t>
+        </is>
+      </c>
+      <c r="G21" t="inlineStr">
+        <is>
+          <t>이 기사는 특정 사이버 범죄 사건이나 피해자를 다루는 것이 아니라, 트럼프 행정부의 초국적 사이버 범죄 대응을 위한 행정명령 서명에 대한 정책 발표입니다. 소송금융 투자를 검토할 만한 구체적인 분쟁 당사자, 피해 규모, 소송 가능성이 명확하지 않아 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H21" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I21" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J21" t="inlineStr">
+        <is>
+          <t>트럼프, 초국적 사이버 범죄 대응 행정명령 서명</t>
+        </is>
+      </c>
+      <c r="K21" t="inlineStr">
+        <is>
+          <t>ddaily.co.kr</t>
+        </is>
+      </c>
+      <c r="L21" t="inlineStr">
+        <is>
+          <t>2026-03-06</t>
+        </is>
+      </c>
+      <c r="M21" t="inlineStr">
+        <is>
+          <t>https://www.ddaily.co.kr/page/view/2026030706141717349</t>
+        </is>
+      </c>
+      <c r="N21" t="inlineStr">
+        <is>
+          <t>2026-03-07 00:21:01.250856+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B22" t="inlineStr">
+        <is>
+          <t>정보통신</t>
+        </is>
+      </c>
+      <c r="C22" t="inlineStr"/>
+      <c r="D22" t="inlineStr"/>
+      <c r="E22" t="inlineStr"/>
+      <c r="F22" t="inlineStr">
+        <is>
+          <t>변호사가 챗GPT와 같은 생성형 AI가 법률 자문 영역에서 초래할 수 있는 확증편향과 그 위험성을 경고하는 기고문입니다. AI의 답변을 맹신하여 합리적인 합의를 거부하고 불리한 선택을 하는 사례를 들며, 법률 분쟁에서 인간의 비판적 사고와 검증의 중요성을 강조합니다.</t>
+        </is>
+      </c>
+      <c r="G22" t="inlineStr">
+        <is>
+          <t>이 기사는 특정 소송 사건에 대한 보고가 아닌, AI 법률 자문의 위험성에 대한 법률 전문가의 논평입니다. 소송금융 투자 대상이 될 만한 명확한 피고, 구체적인 법적 청구, 대규모 피해자 집단, 또는 진행 중인 공적 절차가 파악되지 않습니다. (적합 조건 1, 2, 3, 4, 5, 6 모두 해당 없음)</t>
+        </is>
+      </c>
+      <c r="H22" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I22" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J22" t="inlineStr">
+        <is>
+          <t>챗GPT가 그렇게 말했다 [법조프리즘]</t>
+        </is>
+      </c>
+      <c r="K22" t="inlineStr">
+        <is>
+          <t>edaily.co.kr</t>
+        </is>
+      </c>
+      <c r="L22" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M22" t="inlineStr">
+        <is>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01649846645354128</t>
+        </is>
+      </c>
+      <c r="N22" t="inlineStr">
+        <is>
+          <t>2026-02-25 00:41:17.708005+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B23" t="inlineStr">
+        <is>
+          <t>정보통신</t>
+        </is>
+      </c>
+      <c r="C23" t="inlineStr"/>
+      <c r="D23" t="inlineStr"/>
+      <c r="E23" t="inlineStr"/>
+      <c r="F23" t="inlineStr">
+        <is>
           <t>이 기사는 AI가 생성한 가짜 정보로 인해 기업이 법적 책임을 지게 될 경우 발생할 수 있는 대규모 징벌적 손해배상금과 그로 인한 빅테크 기업의 밸류에이션 불확실성을 다룬다. UC 버클리 교수는 빅테크 기업에 대한 규제 필요성을 언급하며, 이는 미래의 잠재적 법적 리스크에 대한 논의이다.</t>
         </is>
       </c>
-      <c r="G17" t="inlineStr">
+      <c r="G23" t="inlineStr">
         <is>
           <t>기사는 AI 생성 가짜 정보로 인한 기업의 잠재적 법적 책임과 규제 논의를 다루고 있을 뿐, 특정 피해 사건이나 소송이 발생한 것이 아님. 소송금융 투자 대상이 될 만한 구체적인 피해 사실, 피해자, 소송 주체 등이 부재하여 적합 조건에 거의 해당하지 않음.</t>
         </is>
       </c>
-      <c r="H17" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J17" t="inlineStr">
+      <c r="H23" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I23" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J23" t="inlineStr">
         <is>
           <t>AI 굴레 씌워라  거물들의 역설… 엔비디아·MS 덮치는 '규제 할인율' ...</t>
         </is>
       </c>
-      <c r="K17" t="inlineStr">
+      <c r="K23" t="inlineStr">
         <is>
           <t>g-enews.com</t>
         </is>
       </c>
-      <c r="L17" t="inlineStr">
+      <c r="L23" t="inlineStr">
         <is>
           <t>2026-02-20</t>
         </is>
       </c>
-      <c r="M17" t="inlineStr">
+      <c r="M23" t="inlineStr">
         <is>
           <t>https://www.g-enews.com/view.php?ud=202602210738236319fbbec65dfb_1</t>
         </is>
       </c>
-      <c r="N17" t="inlineStr">
+      <c r="N23" t="inlineStr">
         <is>
           <t>2026-02-21 18:08:38.657782+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N17"/>
+  <autoFilter ref="A1:N23"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>