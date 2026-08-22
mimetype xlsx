--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$47</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$48</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N47"/>
+  <dimension ref="A1:N48"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="7" customWidth="1" min="4" max="4"/>
     <col width="28" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
     <col width="47" customWidth="1" min="10" max="10"/>
     <col width="21" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -537,2826 +537,2890 @@
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>정보 부족</t>
         </is>
       </c>
       <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr"/>
       <c r="E2" t="inlineStr">
         <is>
-          <t>기사 본문 내용 불일치로 파악 불가</t>
+          <t>정보 부족</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>제공된 기사의 제목은 민희진 대표와 쏘스뮤직, 빌리프랩 간의 손해배상 소송 재개를 암시하지만, 본문 내용은 김재환, 김혜윤 등 연예인 인터뷰로 구성되어 있습니다. 따라서 사건의 실체, 피해 규모, 진행 단계 등 소송금융 투자 검토에 필요한 정보를 전혀 얻을 수 없습니다.</t>
+          <t>제공된 기사 본문이 손상되어 내용을 파악할 수 없습니다. 이로 인해 사건의 구체적인 내용, 피해 규모, 진행 단계 등을 분석할 수 없어 소송금융 투자 적합도를 판단하기 어렵습니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>제공된 기사의 본문 내용이 제목과 완전히 일치하지 않아 사건의 구체적인 내용을 파악할 수 없습니다. 소송금융 투자 검토를 위한 어떠한 적합 조건도 확인할 수 없으므로 투자 부적합으로 판단됩니다.</t>
+          <t>제공된 기사 본문이 손상되어 내용을 파악할 수 없습니다. 따라서 적합 조건 및 부적합 조건에 해당하는지 여부를 판단할 수 없어 소송금융 투자 적합도를 평가하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>민희진, 256억 풋옵션 포기 안 통했다…쏘스뮤직·빌리프랩 손배소 재개...</t>
+          <t>뼛속까지 시린 현실감… 흥행작 ‘허수아비’가 증명한 ‘웰메이드’ 조...</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>mydaily.co.kr</t>
+          <t>newsen.com</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-26</t>
+          <t>2026-05-28</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.mydaily.co.kr/page/view/2026042616080159197</t>
+          <t>https://www.newsen.com/news_view.php?uid=202605281806582610</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-05-11 07:21:01.377578+00:00</t>
+          <t>2026-07-06 07:02:16.001123+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>정보 부족</t>
         </is>
       </c>
       <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr"/>
-      <c r="E3" t="inlineStr"/>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>기사 본문 내용 불일치로 파악 불가</t>
+        </is>
+      </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>제공된 뉴스 기사의 본문 내용이 손상되어 사건의 핵심 정보(피해 내용, 당사자, 규모, 진행 단계 등)를 전혀 파악할 수 없습니다. 이로 인해 소송금융 투자 적합성 분석이 불가능합니다.</t>
+          <t>제공된 기사의 제목은 민희진 대표와 쏘스뮤직, 빌리프랩 간의 손해배상 소송 재개를 암시하지만, 본문 내용은 김재환, 김혜윤 등 연예인 인터뷰로 구성되어 있습니다. 따라서 사건의 실체, 피해 규모, 진행 단계 등 소송금융 투자 검토에 필요한 정보를 전혀 얻을 수 없습니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>제공된 뉴스 기사의 본문 내용이 손상되어(garbled text) 사건의 구체적인 내용을 파악할 수 없습니다. 따라서 소송금융 적합도 판단 기준을 적용할 수 없어 투자 적합성이 매우 낮습니다.</t>
+          <t>제공된 기사의 본문 내용이 제목과 완전히 일치하지 않아 사건의 구체적인 내용을 파악할 수 없습니다. 소송금융 투자 검토를 위한 어떠한 적합 조건도 확인할 수 없으므로 투자 부적합으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>“사내불륜 여직원만 좌천?” 공명 분노에 신혜선 현실 일침 (은밀한 감...</t>
+          <t>민희진, 256억 풋옵션 포기 안 통했다…쏘스뮤직·빌리프랩 손배소 재개...</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>newsen.com</t>
+          <t>mydaily.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t>2026-04-26</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.newsen.com/news_view.php?uid=202604270512181710</t>
+          <t>https://www.mydaily.co.kr/page/view/2026042616080159197</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-05-11 07:01:09.160884+00:00</t>
+          <t>2026-05-11 07:21:01.377578+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>정보 부족</t>
         </is>
       </c>
       <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr"/>
-      <c r="E4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E4" t="inlineStr"/>
       <c r="F4" t="inlineStr">
         <is>
-          <t>제공된 기사 본문은 '트럼프 암살 암시'라는 제목과 달리, 특정 사건에 대한 구체적인 사실을 전달하는 내용이 아닙니다. '누군가가 강간당하고, 살해되고, 학대당하는 것을 보면서도 불편하다는 이유로 그냥 넘어가는 것'에 대한 철학적 문구의 단편으로, 소송금융 투자 검토에 필요한 사건 정보가 전무합니다.</t>
+          <t>제공된 뉴스 기사의 본문 내용이 손상되어 사건의 핵심 정보(피해 내용, 당사자, 규모, 진행 단계 등)를 전혀 파악할 수 없습니다. 이로 인해 소송금융 투자 적합성 분석이 불가능합니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>제공된 기사 본문은 특정 사건에 대한 사실 보도라기보다는 철학적 또는 수사적인 문구의 단편입니다. 소송금융 적합도 판단 기준의 어떤 적합 조건에도 해당하지 않으며, 구체적인 피해 사실, 피해자, 가해자, 피해 규모, 진행 단계 등 소송금융 투자 검토에 필요한 정보가 전혀 없습니다.</t>
+          <t>제공된 뉴스 기사의 본문 내용이 손상되어(garbled text) 사건의 구체적인 내용을 파악할 수 없습니다. 따라서 소송금융 적합도 판단 기준을 적용할 수 없어 투자 적합성이 매우 낮습니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>[속보]  트럼프 암살 암시  美만찬장 총격범이 범행 직전 가족에 쓴 성명...</t>
+          <t>“사내불륜 여직원만 좌천?” 공명 분노에 신혜선 현실 일침 (은밀한 감...</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>busan.com</t>
+          <t>newsen.com</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t>2026-04-26</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.busan.com/view/busan/view.php?code=2026042708334795017</t>
+          <t>https://www.newsen.com/news_view.php?uid=202604270512181710</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-05-06 22:47:34.040591+00:00</t>
+          <t>2026-05-11 07:01:09.160884+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>정보 부족</t>
         </is>
       </c>
       <c r="C5" t="inlineStr"/>
       <c r="D5" t="inlineStr"/>
-      <c r="E5" t="inlineStr"/>
+      <c r="E5" t="inlineStr">
+        <is>
+          <t>정보 부족</t>
+        </is>
+      </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>기사는 맨하탄 2애비뉴 지하철 연장 프로젝트가 다시 본궤도에 올랐다는 제목만 제공합니다. 어떠한 분쟁이나 피해 사실, 또는 법적 절차에 대한 내용은 포함되어 있지 않습니다.</t>
+          <t>제공된 기사 본문은 '트럼프 암살 암시'라는 제목과 달리, 특정 사건에 대한 구체적인 사실을 전달하는 내용이 아닙니다. '누군가가 강간당하고, 살해되고, 학대당하는 것을 보면서도 불편하다는 이유로 그냥 넘어가는 것'에 대한 철학적 문구의 단편으로, 소송금융 투자 검토에 필요한 사건 정보가 전무합니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>제공된 기사는 '2애비뉴 지하철 연장' 프로젝트가 다시 본궤도에 올랐다는 제목만 포함하며, 어떠한 분쟁, 피해, 또는 법적 쟁점에 대한 구체적인 정보가 없습니다. 따라서 소송금융 적합 조건 중 어느 하나도 충족하지 못합니다.</t>
+          <t>제공된 기사 본문은 특정 사건에 대한 사실 보도라기보다는 철학적 또는 수사적인 문구의 단편입니다. 소송금융 적합도 판단 기준의 어떤 적합 조건에도 해당하지 않으며, 구체적인 피해 사실, 피해자, 가해자, 피해 규모, 진행 단계 등 소송금융 투자 검토에 필요한 정보가 전혀 없습니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>맨하탄‘2애비뉴 지하철 연장’ 다시 본궤도에</t>
+          <t>[속보]  트럼프 암살 암시  美만찬장 총격범이 범행 직전 가족에 쓴 성명...</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>koreatimes.com</t>
+          <t>busan.com</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-04-20</t>
+          <t>2026-04-26</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>http://www.koreatimes.com/article/1609969</t>
+          <t>https://www.busan.com/view/busan/view.php?code=2026042708334795017</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-04-29 17:17:29.385009+00:00</t>
+          <t>2026-05-06 22:47:34.040591+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>정보 부족</t>
         </is>
       </c>
       <c r="C6" t="inlineStr"/>
       <c r="D6" t="inlineStr"/>
       <c r="E6" t="inlineStr"/>
       <c r="F6" t="inlineStr">
         <is>
-          <t>제공된 기사 본문이 깨진 문자로 인해 사건의 구체적인 내용을 파악할 수 없습니다. 따라서 피해 규모, 진행 단계 등 상세 분석이 불가능하며, 사건에 대한 요약을 제공하기 어렵습니다.</t>
+          <t>기사는 맨하탄 2애비뉴 지하철 연장 프로젝트가 다시 본궤도에 올랐다는 제목만 제공합니다. 어떠한 분쟁이나 피해 사실, 또는 법적 절차에 대한 내용은 포함되어 있지 않습니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>제공된 기사 본문이 깨진 문자로 구성되어 내용을 파악할 수 없습니다. 이로 인해 소송금융 적합도 판단 기준을 적용할 수 없으며, 기사 제목 또한 실제 법적 분쟁이 아닌 연예/드라마 관련 내용을 암시하여 투자 적합성이 낮습니다.</t>
+          <t>제공된 기사는 '2애비뉴 지하철 연장' 프로젝트가 다시 본궤도에 올랐다는 제목만 포함하며, 어떠한 분쟁, 피해, 또는 법적 쟁점에 대한 구체적인 정보가 없습니다. 따라서 소송금융 적합 조건 중 어느 하나도 충족하지 못합니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>하정우, 임수정 불륜에 이혼준비? 반전 드러나 “내가 더 사랑해” (건...</t>
+          <t>맨하탄‘2애비뉴 지하철 연장’ 다시 본궤도에</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>newsen.com</t>
+          <t>koreatimes.com</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-04-20</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://www.newsen.com/news_view.php?uid=202604060523341710</t>
+          <t>http://www.koreatimes.com/article/1609969</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-04-06 00:35:29.394285+00:00</t>
+          <t>2026-04-29 17:17:29.385009+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>정보 부족</t>
         </is>
       </c>
       <c r="C7" t="inlineStr"/>
       <c r="D7" t="inlineStr"/>
       <c r="E7" t="inlineStr"/>
       <c r="F7" t="inlineStr">
         <is>
-          <t>이 기사는 이데일리 신문의 주요 기사들을 미리 보여주는 형태로, 반도체 산업, AI, 부동산, 사회 문제 등 다양한 분야의 헤드라인과 간략한 내용을 담고 있습니다. 특정 사건이나 법적 분쟁에 대한 상세한 정보가 없어 소송금융 투자 대상으로 분석하기 어렵습니다.</t>
+          <t>제공된 기사 본문이 깨진 문자로 인해 사건의 구체적인 내용을 파악할 수 없습니다. 따라서 피해 규모, 진행 단계 등 상세 분석이 불가능하며, 사건에 대한 요약을 제공하기 어렵습니다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>제공된 기사는 특정 사건에 대한 상세한 보도가 아닌, 다양한 주제의 신문 기사 헤드라인 및 요약본입니다. 따라서 소송금융 투자 검토를 위한 특정 사건의 상대방, 피해 규모, 책임의 명확성, 증거 유무 등을 파악할 수 없어 적합 조건에 해당하는 사항이 없습니다.</t>
+          <t>제공된 기사 본문이 깨진 문자로 구성되어 내용을 파악할 수 없습니다. 이로 인해 소송금융 적합도 판단 기준을 적용할 수 없으며, 기사 제목 또한 실제 법적 분쟁이 아닌 연예/드라마 관련 내용을 암시하여 투자 적합성이 낮습니다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>[미리보는 이데일리 신문]반도체 대호황…소부장 업계도 동반질주</t>
+          <t>하정우, 임수정 불륜에 이혼준비? 반전 드러나 “내가 더 사랑해” (건...</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>newsen.com</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t>2026-04-05</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01990966645413168</t>
+          <t>https://www.newsen.com/news_view.php?uid=202604060523341710</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-04-05 12:32:44.248921+00:00</t>
+          <t>2026-04-06 00:35:29.394285+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>정보 부족</t>
         </is>
       </c>
       <c r="C8" t="inlineStr"/>
       <c r="D8" t="inlineStr"/>
       <c r="E8" t="inlineStr"/>
       <c r="F8" t="inlineStr">
         <is>
-          <t>이 기사는 더불어민주당 김상욱 울산시장 후보의 선거 운동 전략과 정치적 견해에 대한 인터뷰입니다. 소송금융 투자 검토를 위한 특정 법적 분쟁, 피해 사실, 피해 규모, 상대방 등에 대한 정보는 포함되어 있지 않습니다.</t>
+          <t>이 기사는 이데일리 신문의 주요 기사들을 미리 보여주는 형태로, 반도체 산업, AI, 부동산, 사회 문제 등 다양한 분야의 헤드라인과 간략한 내용을 담고 있습니다. 특정 사건이나 법적 분쟁에 대한 상세한 정보가 없어 소송금융 투자 대상으로 분석하기 어렵습니다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>제공된 기사는 울산 시장 후보의 선거 운동에 대한 인터뷰로, 소송금융 투자 대상이 될 만한 특정 법적 분쟁, 피해자, 상대방, 피해 규모 등에 대한 정보가 전혀 없습니다. 따라서 적합 조건에 해당하는 사항이 없습니다.</t>
+          <t>제공된 기사는 특정 사건에 대한 상세한 보도가 아닌, 다양한 주제의 신문 기사 헤드라인 및 요약본입니다. 따라서 소송금융 투자 검토를 위한 특정 사건의 상대방, 피해 규모, 책임의 명확성, 증거 유무 등을 파악할 수 없어 적합 조건에 해당하는 사항이 없습니다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>김상욱  검사가 변호사에 솔루션 달라? 박상용 수사 대상 [한판승부]</t>
+          <t>[미리보는 이데일리 신문]반도체 대호황…소부장 업계도 동반질주</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>nocutnews.co.kr</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://www.nocutnews.co.kr/news/6495941?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260403080050</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01990966645413168</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-04-03 00:26:11.044770+00:00</t>
+          <t>2026-04-05 12:32:44.248921+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>정보 부족</t>
         </is>
       </c>
       <c r="C9" t="inlineStr"/>
       <c r="D9" t="inlineStr"/>
       <c r="E9" t="inlineStr"/>
       <c r="F9" t="inlineStr">
         <is>
-          <t>제공된 기사 본문은 롯데백화점의 행사 소식, 식품 안전 교육 커리큘럼, GS리테일의 디지털 화폐 관련 내용 등 여러 단편적인 정보의 나열입니다. 특정 사건이나 분쟁을 다루고 있지 않아 소송금융 투자 분석을 위한 유의미한 정보를 포함하고 있지 않습니다.</t>
+          <t>이 기사는 더불어민주당 김상욱 울산시장 후보의 선거 운동 전략과 정치적 견해에 대한 인터뷰입니다. 소송금융 투자 검토를 위한 특정 법적 분쟁, 피해 사실, 피해 규모, 상대방 등에 대한 정보는 포함되어 있지 않습니다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>제공된 기사 내용이 특정 사건이나 분쟁을 다루고 있지 않아 소송금융 투자 대상으로서의 적합 조건을 전혀 충족하지 못합니다. 피해자, 상대방, 피해 규모 등 핵심 정보가 부재합니다.</t>
+          <t>제공된 기사는 울산 시장 후보의 선거 운동에 대한 인터뷰로, 소송금융 투자 대상이 될 만한 특정 법적 분쟁, 피해자, 상대방, 피해 규모 등에 대한 정보가 전혀 없습니다. 따라서 적합 조건에 해당하는 사항이 없습니다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>[유통소식] 롯데百 '롯데 액티브 위크' 3일부터.. 스포츠 상품 최대 할인...</t>
+          <t>김상욱  검사가 변호사에 솔루션 달라? 박상용 수사 대상 [한판승부]</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>4th.kr</t>
+          <t>nocutnews.co.kr</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t>2026-04-02</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>http://www.4th.kr/news/articleView.html?idxno=2109909</t>
+          <t>https://www.nocutnews.co.kr/news/6495941?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260403080050</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-04-02 12:37:05.566552+00:00</t>
+          <t>2026-04-03 00:26:11.044770+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>정보 부족</t>
         </is>
       </c>
       <c r="C10" t="inlineStr"/>
       <c r="D10" t="inlineStr"/>
       <c r="E10" t="inlineStr"/>
       <c r="F10" t="inlineStr">
         <is>
-          <t>NS홈쇼핑이 중소 협력사를 대상으로 '상생캠퍼스'를 운영하며 식품 표시사항 준수, 이물 관리, 식품위생법 개정 사항, HACCP 대응 및 식품 관련 소송 사례 등 폭넓은 교육을 제공합니다. 이는 협력사의 법적 리스크를 사전에 예방하고 품질 클레임에 대응하기 위한 목적입니다.</t>
+          <t>제공된 기사 본문은 롯데백화점의 행사 소식, 식품 안전 교육 커리큘럼, GS리테일의 디지털 화폐 관련 내용 등 여러 단편적인 정보의 나열입니다. 특정 사건이나 분쟁을 다루고 있지 않아 소송금융 투자 분석을 위한 유의미한 정보를 포함하고 있지 않습니다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>제공된 기사는 NS홈쇼핑의 '상생캠퍼스' 교육 프로그램에 대한 내용으로, 식품 안전 및 법적 리스크 예방을 위한 교육 활동을 다룹니다. 특정 사건이나 분쟁, 피해자가 존재하지 않으며, 소송금융 투자 대상이 될 만한 구체적인 소송 사례를 언급하고 있지 않습니다. 따라서 적합 조건에 해당하는 사항이 없습니다.</t>
+          <t>제공된 기사 내용이 특정 사건이나 분쟁을 다루고 있지 않아 소송금융 투자 대상으로서의 적합 조건을 전혀 충족하지 못합니다. 피해자, 상대방, 피해 규모 등 핵심 정보가 부재합니다.</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>홈쇼핑이 일구는 식품 안전의 토양, NS홈쇼핑의 '상생캠퍼스'</t>
+          <t>[유통소식] 롯데百 '롯데 액티브 위크' 3일부터.. 스포츠 상품 최대 할인...</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>thefairnews.co.kr</t>
+          <t>4th.kr</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://www.thefairnews.co.kr/news/articleView.html?idxno=73191</t>
+          <t>http://www.4th.kr/news/articleView.html?idxno=2109909</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-04-02 00:47:34.112469+00:00</t>
+          <t>2026-04-02 12:37:05.566552+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>정보 부족</t>
         </is>
       </c>
       <c r="C11" t="inlineStr"/>
       <c r="D11" t="inlineStr"/>
       <c r="E11" t="inlineStr"/>
       <c r="F11" t="inlineStr">
         <is>
-          <t>제공된 기사 본문이 깨져 있어 내용을 파악할 수 없습니다. 사건의 구체적인 내용, 피해 규모, 진행 단계 등을 알 수 없어 분석이 불가능합니다.</t>
+          <t>NS홈쇼핑이 중소 협력사를 대상으로 '상생캠퍼스'를 운영하며 식품 표시사항 준수, 이물 관리, 식품위생법 개정 사항, HACCP 대응 및 식품 관련 소송 사례 등 폭넓은 교육을 제공합니다. 이는 협력사의 법적 리스크를 사전에 예방하고 품질 클레임에 대응하기 위한 목적입니다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>제공된 기사 본문이 깨져 있어 내용을 파악할 수 없습니다. 따라서 소송금융 적합도 판단 기준에 따라 분석을 진행할 수 없습니다.</t>
+          <t>제공된 기사는 NS홈쇼핑의 '상생캠퍼스' 교육 프로그램에 대한 내용으로, 식품 안전 및 법적 리스크 예방을 위한 교육 활동을 다룹니다. 특정 사건이나 분쟁, 피해자가 존재하지 않으며, 소송금융 투자 대상이 될 만한 구체적인 소송 사례를 언급하고 있지 않습니다. 따라서 적합 조건에 해당하는 사항이 없습니다.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>“투견부부 진현근 ‘이숙캠’ 이후 女들과 DM 주고받아” 충격 후일담...</t>
+          <t>홈쇼핑이 일구는 식품 안전의 토양, NS홈쇼핑의 '상생캠퍼스'</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>newsen.com</t>
+          <t>thefairnews.co.kr</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>https://www.newsen.com/news_view.php?uid=202603310826441910</t>
+          <t>https://www.thefairnews.co.kr/news/articleView.html?idxno=73191</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-03-31 00:50:50.451691+00:00</t>
+          <t>2026-04-02 00:47:34.112469+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>정보 부족</t>
         </is>
       </c>
       <c r="C12" t="inlineStr"/>
       <c r="D12" t="inlineStr"/>
       <c r="E12" t="inlineStr"/>
       <c r="F12" t="inlineStr">
         <is>
-          <t>해당 기사는 캐시닥 용돈퀴즈의 정답을 제공하는 내용입니다. 특정 사건이나 법적 분쟁에 대한 구체적인 정보가 전혀 없어 소송금융 투자 대상으로 분석하기 어렵습니다.</t>
+          <t>제공된 기사 본문이 깨져 있어 내용을 파악할 수 없습니다. 사건의 구체적인 내용, 피해 규모, 진행 단계 등을 알 수 없어 분석이 불가능합니다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>해당 기사는 '용돈퀴즈'의 정답을 제공하는 내용으로, 특정 사건이나 법적 분쟁에 대한 정보를 전혀 포함하고 있지 않습니다. 소송금융 투자 검토를 위한 적합 조건(상대방 책임, 자력, 피해 규모, 증거 등) 중 어느 하나도 파악할 수 없어 투자 대상으로서의 적합도가 매우 낮습니다.</t>
+          <t>제공된 기사 본문이 깨져 있어 내용을 파악할 수 없습니다. 따라서 소송금융 적합도 판단 기준에 따라 분석을 진행할 수 없습니다.</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>[용돈퀴즈] 캐시닥·타임스프레드 돈버는 용돈 퀴즈 정답 3월 30일 15시 ...</t>
+          <t>“투견부부 진현근 ‘이숙캠’ 이후 女들과 DM 주고받아” 충격 후일담...</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>stardailynews.co.kr</t>
+          <t>newsen.com</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>https://www.stardailynews.co.kr/news/articleView.html?idxno=529634</t>
+          <t>https://www.newsen.com/news_view.php?uid=202603310826441910</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-03-30 12:18:35.475804+00:00</t>
+          <t>2026-03-31 00:50:50.451691+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>정보 부족</t>
         </is>
       </c>
       <c r="C13" t="inlineStr"/>
       <c r="D13" t="inlineStr"/>
       <c r="E13" t="inlineStr"/>
       <c r="F13" t="inlineStr">
         <is>
-          <t>제공된 기사 본문은 제목과 전혀 관련 없는 내용으로 구성되어 있어, 홍서범·조갑경 전 며느리의 분노와 관련된 구체적인 사건 내용이나 법적 쟁점을 파악할 수 없습니다. 따라서 소송금융 투자 검토를 위한 사건 요약이 불가능합니다.</t>
+          <t>해당 기사는 캐시닥 용돈퀴즈의 정답을 제공하는 내용입니다. 특정 사건이나 법적 분쟁에 대한 구체적인 정보가 전혀 없어 소송금융 투자 대상으로 분석하기 어렵습니다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>제공된 기사 본문은 제목과 무관한 내용으로 구성되어 있으며, 제목만으로는 구체적인 사건 내용, 당사자, 피해 규모, 진행 단계 등을 전혀 파악할 수 없습니다. 따라서 소송금융 적합도 판단 기준의 어떠한 조건도 충족하는지 확인할 수 없습니다.</t>
+          <t>해당 기사는 '용돈퀴즈'의 정답을 제공하는 내용으로, 특정 사건이나 법적 분쟁에 대한 정보를 전혀 포함하고 있지 않습니다. 소송금융 투자 검토를 위한 적합 조건(상대방 책임, 자력, 피해 규모, 증거 등) 중 어느 하나도 파악할 수 없어 투자 대상으로서의 적합도가 매우 낮습니다.</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>대중 아닌 우리에게 사과하라 …홍서범·조갑경 전 며느리의 분노</t>
+          <t>[용돈퀴즈] 캐시닥·타임스프레드 돈버는 용돈 퀴즈 정답 3월 30일 15시 ...</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>mydaily.co.kr</t>
+          <t>stardailynews.co.kr</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>https://www.mydaily.co.kr/page/view/2026032917353979777</t>
+          <t>https://www.stardailynews.co.kr/news/articleView.html?idxno=529634</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-03-29 12:50:22.799345+00:00</t>
+          <t>2026-03-30 12:18:35.475804+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>정보 부족</t>
         </is>
       </c>
       <c r="C14" t="inlineStr"/>
       <c r="D14" t="inlineStr"/>
       <c r="E14" t="inlineStr"/>
       <c r="F14" t="inlineStr">
         <is>
-          <t>제공된 기사 본문은 '홍서범 아들 낙태하면 잘 살아보겠다'는 제목과 달리, 베리베리 강민과 배성우의 인터뷰 내용으로만 구성되어 있습니다. 따라서 소송금융 투자 검토에 필요한 사건의 배경, 피해 내용, 당사자 등 어떠한 정보도 파악할 수 없습니다.</t>
+          <t>제공된 기사 본문은 제목과 전혀 관련 없는 내용으로 구성되어 있어, 홍서범·조갑경 전 며느리의 분노와 관련된 구체적인 사건 내용이나 법적 쟁점을 파악할 수 없습니다. 따라서 소송금융 투자 검토를 위한 사건 요약이 불가능합니다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>제공된 기사 본문은 소송금융 투자 검토에 필요한 어떠한 법적 분쟁 정보도 포함하고 있지 않습니다. 기사 제목은 개인적인 이슈를 암시하지만, 본문 내용은 전적으로 연예인 인터뷰로 구성되어 있어 적합 조건에 해당하는지 판단할 수 없습니다.</t>
+          <t>제공된 기사 본문은 제목과 무관한 내용으로 구성되어 있으며, 제목만으로는 구체적인 사건 내용, 당사자, 피해 규모, 진행 단계 등을 전혀 파악할 수 없습니다. 따라서 소송금융 적합도 판단 기준의 어떠한 조건도 충족하는지 확인할 수 없습니다.</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>홍서범 아들  낙태하면 잘 살아보겠다 , 아내  스트레스에 조산 [MD이슈...</t>
+          <t>대중 아닌 우리에게 사과하라 …홍서범·조갑경 전 며느리의 분노</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
           <t>mydaily.co.kr</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>https://www.mydaily.co.kr/page/view/2026032811460640400</t>
+          <t>https://www.mydaily.co.kr/page/view/2026032917353979777</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-03-28 12:35:48.948921+00:00</t>
+          <t>2026-03-29 12:50:22.799345+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>정보 부족</t>
         </is>
       </c>
       <c r="C15" t="inlineStr"/>
       <c r="D15" t="inlineStr"/>
       <c r="E15" t="inlineStr"/>
       <c r="F15" t="inlineStr">
         <is>
-          <t>제공된 기사 본문은 제목('나나, 강도 사건 증인 출석')과 달리 강도 사건이나 법적 분쟁에 대한 어떠한 정보도 담고 있지 않습니다. 대신 여러 연예인의 인터뷰 내용으로 구성되어 있어, 소송금융 투자 검토를 위한 사건 분석이 불가능합니다.</t>
+          <t>제공된 기사 본문은 '홍서범 아들 낙태하면 잘 살아보겠다'는 제목과 달리, 베리베리 강민과 배성우의 인터뷰 내용으로만 구성되어 있습니다. 따라서 소송금융 투자 검토에 필요한 사건의 배경, 피해 내용, 당사자 등 어떠한 정보도 파악할 수 없습니다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>제공된 기사 본문은 제목과 달리 소송금융 투자 대상이 될 만한 사건에 대한 정보를 전혀 포함하고 있지 않습니다. 강도 사건에 대한 구체적인 내용, 피해자, 상대방, 피해 규모 등이 전혀 언급되지 않아 적합도 판단이 불가능합니다.</t>
+          <t>제공된 기사 본문은 소송금융 투자 검토에 필요한 어떠한 법적 분쟁 정보도 포함하고 있지 않습니다. 기사 제목은 개인적인 이슈를 암시하지만, 본문 내용은 전적으로 연예인 인터뷰로 구성되어 있어 적합 조건에 해당하는지 판단할 수 없습니다.</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>당신 연기 잘 보겠다 … 나나, 강도 사건 증인 출석 앞두고 의미심장</t>
+          <t>홍서범 아들  낙태하면 잘 살아보겠다 , 아내  스트레스에 조산 [MD이슈...</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
           <t>mydaily.co.kr</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t>2026-03-28</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>https://www.mydaily.co.kr/page/view/2026032816191320249</t>
+          <t>https://www.mydaily.co.kr/page/view/2026032811460640400</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-03-28 12:23:32.945046+00:00</t>
+          <t>2026-03-28 12:35:48.948921+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>정보 부족</t>
         </is>
       </c>
       <c r="C16" t="inlineStr"/>
       <c r="D16" t="inlineStr"/>
-      <c r="E16" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E16" t="inlineStr"/>
       <c r="F16" t="inlineStr">
         <is>
-          <t>제공된 기사는 '홍서범·조갑경, 子 외도→양육비 미지급 논란'이라는 제목을 가지고 있으나, 본문 내용은 베리베리 강민과 배성우의 인터뷰로만 구성되어 있습니다. 따라서 제목에서 암시하는 사건에 대한 구체적인 정보나 법적 분쟁의 진행 상황을 파악할 수 없습니다.</t>
+          <t>제공된 기사 본문은 제목('나나, 강도 사건 증인 출석')과 달리 강도 사건이나 법적 분쟁에 대한 어떠한 정보도 담고 있지 않습니다. 대신 여러 연예인의 인터뷰 내용으로 구성되어 있어, 소송금융 투자 검토를 위한 사건 분석이 불가능합니다.</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>제공된 기사 본문은 제목과 전혀 관련 없는 내용으로 구성되어 있어, 소송금융 투자 검토를 위한 어떠한 사건 정보도 파악할 수 없습니다. 적합 조건 중 어느 하나도 충족 여부를 판단할 수 없습니다.</t>
+          <t>제공된 기사 본문은 제목과 달리 소송금융 투자 대상이 될 만한 사건에 대한 정보를 전혀 포함하고 있지 않습니다. 강도 사건에 대한 구체적인 내용, 피해자, 상대방, 피해 규모 등이 전혀 언급되지 않아 적합도 판단이 불가능합니다.</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>홍서범·조갑경, 子 외도→양육비 미지급 논란 속 활동에 '갑론을박' [M...</t>
+          <t>당신 연기 잘 보겠다 … 나나, 강도 사건 증인 출석 앞두고 의미심장</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
           <t>mydaily.co.kr</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>https://www.mydaily.co.kr/page/view/2026032715401687567</t>
+          <t>https://www.mydaily.co.kr/page/view/2026032816191320249</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>2026-03-28 00:31:40.126407+00:00</t>
+          <t>2026-03-28 12:23:32.945046+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>정보 부족</t>
         </is>
       </c>
       <c r="C17" t="inlineStr"/>
       <c r="D17" t="inlineStr"/>
-      <c r="E17" t="inlineStr"/>
+      <c r="E17" t="inlineStr">
+        <is>
+          <t>기사 본문에 사건 관련 정보 없음</t>
+        </is>
+      </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>토비스는 회사 분할 결정에 따른 주요사항보고서의 자본금 항목을 정정했다고 공시했습니다. 본 보고서는 분할기일 이전에 분할회사를 당사자로 하는 소송이 분할대상사업부문에 관한 것이면 해당 사업부문으로 승계된다는 내용을 포함하고 있습니다. 이는 기업의 행정적 공시이며, 특정 사건이나 분쟁에 대한 내용은 아닙니다.</t>
+          <t>제공된 기사는 '홍서범·조갑경, 子 외도→양육비 미지급 논란'이라는 제목을 가지고 있으나, 본문 내용은 베리베리 강민과 배성우의 인터뷰로만 구성되어 있습니다. 따라서 제목에서 암시하는 사건에 대한 구체적인 정보나 법적 분쟁의 진행 상황을 파악할 수 없습니다.</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>제공된 기사는 토비스의 회사 분할에 따른 주요사항보고서 기재정정 내용을 다루는 기업의 행정적 공시이며, 소송금융 투자 대상이 될 만한 새로운 사건, 분쟁, 피해 또는 책임 소재를 전혀 언급하고 있지 않습니다. (적합 조건 1개 이하)</t>
+          <t>제공된 기사 본문은 제목과 전혀 관련 없는 내용으로 구성되어 있어, 소송금융 투자 검토를 위한 어떠한 사건 정보도 파악할 수 없습니다. 적합 조건 중 어느 하나도 충족 여부를 판단할 수 없습니다.</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>토비스, 회사분할 결정 주요사항보고서 기재정정…자본금 항목 수정</t>
+          <t>홍서범·조갑경, 子 외도→양육비 미지급 논란 속 활동에 '갑론을박' [M...</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>digitaltoday.co.kr</t>
+          <t>mydaily.co.kr</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
           <t>2026-03-27</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>https://www.digitaltoday.co.kr/news/articleView.html?idxno=647975</t>
+          <t>https://www.mydaily.co.kr/page/view/2026032715401687567</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>2026-03-27 13:15:57.098861+00:00</t>
+          <t>2026-03-28 00:31:40.126407+00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>정보 부족</t>
         </is>
       </c>
       <c r="C18" t="inlineStr"/>
       <c r="D18" t="inlineStr"/>
       <c r="E18" t="inlineStr"/>
       <c r="F18" t="inlineStr">
         <is>
-          <t>이 기사는 삼성전자가 2004년과 2016년에 나스닥 상장을 검토했으나, 지배구조 노출과 집단소송 부담을 이유로 철회했던 과거 사례를 다룹니다. SK하이닉스의 뉴욕 증시 상장 추진과 비교하며 삼성전자의 결정 배경을 설명하고 있습니다.</t>
+          <t>토비스는 회사 분할 결정에 따른 주요사항보고서의 자본금 항목을 정정했다고 공시했습니다. 본 보고서는 분할기일 이전에 분할회사를 당사자로 하는 소송이 분할대상사업부문에 관한 것이면 해당 사업부문으로 승계된다는 내용을 포함하고 있습니다. 이는 기업의 행정적 공시이며, 특정 사건이나 분쟁에 대한 내용은 아닙니다.</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>기사는 삼성전자가 과거 나스닥 상장을 철회한 이유 중 하나로 '집단소송 부담'을 언급할 뿐, 실제 발생했거나 진행 중인 특정 사건이나 피해를 다루고 있지 않습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 사건, 피해자, 상대방의 책임이 명확히 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>제공된 기사는 토비스의 회사 분할에 따른 주요사항보고서 기재정정 내용을 다루는 기업의 행정적 공시이며, 소송금융 투자 대상이 될 만한 새로운 사건, 분쟁, 피해 또는 책임 소재를 전혀 언급하고 있지 않습니다. (적합 조건 1개 이하)</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>삼성전자는 검토 후 접었는데...뉴욕 증시 가는 SK하이닉스 뭐가 다를까</t>
+          <t>토비스, 회사분할 결정 주요사항보고서 기재정정…자본금 항목 수정</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>consumernews.co.kr</t>
+          <t>digitaltoday.co.kr</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t>http://www.consumernews.co.kr/news/articleView.html?idxno=752844</t>
+          <t>https://www.digitaltoday.co.kr/news/articleView.html?idxno=647975</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>2026-03-26 12:59:18.960134+00:00</t>
+          <t>2026-03-27 13:15:57.098861+00:00</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>정보 부족</t>
         </is>
       </c>
       <c r="C19" t="inlineStr"/>
       <c r="D19" t="inlineStr"/>
-      <c r="E19" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E19" t="inlineStr"/>
       <c r="F19" t="inlineStr">
         <is>
-          <t>본 기사는 환경책임보험사업단의 설립 목적과 역할에 대한 일반적인 정책 브리핑입니다. 환경오염 피해자에 대한 구제와 보험사 및 가입사업장 간 협력을 목표로 합니다. 특정 환경오염 피해 사건이나 잠재적 소송 대상에 대한 구체적인 정보는 포함하고 있지 않습니다.</t>
+          <t>이 기사는 삼성전자가 2004년과 2016년에 나스닥 상장을 검토했으나, 지배구조 노출과 집단소송 부담을 이유로 철회했던 과거 사례를 다룹니다. SK하이닉스의 뉴욕 증시 상장 추진과 비교하며 삼성전자의 결정 배경을 설명하고 있습니다.</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>기사 내용은 환경책임보험사업단의 설립 목적에 대한 일반적인 정책 브리핑으로, 특정 환경오염 피해 사건이나 잠재적 소송 대상에 대한 정보가 전혀 없습니다. 따라서 소송금융 투자 검토를 위한 구체적인 사건이 존재하지 않아 적합도가 낮습니다.</t>
+          <t>기사는 삼성전자가 과거 나스닥 상장을 철회한 이유 중 하나로 '집단소송 부담'을 언급할 뿐, 실제 발생했거나 진행 중인 특정 사건이나 피해를 다루고 있지 않습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 사건, 피해자, 상대방의 책임이 명확히 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>[정책브리핑] 2026년 03월 26일 목요일 주요 정책</t>
+          <t>삼성전자는 검토 후 접었는데...뉴욕 증시 가는 SK하이닉스 뭐가 다를까</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>sisunnews.co.kr</t>
+          <t>consumernews.co.kr</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
           <t>2026-03-26</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
-          <t>http://www.sisunnews.co.kr/news/articleView.html?idxno=235940</t>
+          <t>http://www.consumernews.co.kr/news/articleView.html?idxno=752844</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>2026-03-26 12:16:28.204069+00:00</t>
+          <t>2026-03-26 12:59:18.960134+00:00</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>정보 부족</t>
         </is>
       </c>
       <c r="C20" t="inlineStr"/>
       <c r="D20" t="inlineStr"/>
-      <c r="E20" t="inlineStr"/>
+      <c r="E20" t="inlineStr">
+        <is>
+          <t>특정 사건 없음</t>
+        </is>
+      </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>이 기사는 2026년 3월 25일 국회 상임위원회, 의원실 세미나, 기자회견 등 국회 일정을 나열하고 있습니다. 특히 제품안전 및 소비자권익보호를 위한 집단소송법 도입 토론회 개최 소식이 포함되어 있으나, 이는 법률 제정 논의에 관한 것으로 특정 소송 사건에 대한 정보는 없습니다.</t>
+          <t>본 기사는 환경책임보험사업단의 설립 목적과 역할에 대한 일반적인 정책 브리핑입니다. 환경오염 피해자에 대한 구제와 보험사 및 가입사업장 간 협력을 목표로 합니다. 특정 환경오염 피해 사건이나 잠재적 소송 대상에 대한 구체적인 정보는 포함하고 있지 않습니다.</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>이 기사는 국회 일정 목록으로, 소송금융 투자 대상이 될 만한 특정 사건이나 분쟁을 다루고 있지 않습니다. 제품안전 및 소비자권익보호를 위한 집단소송법 도입 토론회 개최 소식은 있으나, 이는 법률 제정 논의 단계이며 실제 피해 사건이 발생하여 소송이 진행 중이거나 예정된 상황이 아닙니다.</t>
+          <t>기사 내용은 환경책임보험사업단의 설립 목적에 대한 일반적인 정책 브리핑으로, 특정 환경오염 피해 사건이나 잠재적 소송 대상에 대한 정보가 전혀 없습니다. 따라서 소송금융 투자 검토를 위한 구체적인 사건이 존재하지 않아 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t>[오늘의 국회일정] 상임위·세미나·기자회견·주요 정당 - 3월 25일</t>
+          <t>[정책브리핑] 2026년 03월 26일 목요일 주요 정책</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t>newspim.com</t>
+          <t>sisunnews.co.kr</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
-          <t>https://www.newspim.com/news/view/20260324001382</t>
+          <t>http://www.sisunnews.co.kr/news/articleView.html?idxno=235940</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>2026-03-25 00:42:19.198730+00:00</t>
+          <t>2026-03-26 12:16:28.204069+00:00</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>정보 부족</t>
         </is>
       </c>
       <c r="C21" t="inlineStr"/>
       <c r="D21" t="inlineStr"/>
       <c r="E21" t="inlineStr"/>
       <c r="F21" t="inlineStr">
         <is>
-          <t>기사 본문은 장철민 의원의 발언으로, 지역구 내 피해 유가족 및 피해자들에 대한 안타까움을 표하며 유사한 참사가 재발하지 않도록 노력해야 한다는 내용입니다. 구체적인 사건의 종류, 발생 시점, 책임 주체 등은 언급되지 않았습니다.</t>
+          <t>이 기사는 2026년 3월 25일 국회 상임위원회, 의원실 세미나, 기자회견 등 국회 일정을 나열하고 있습니다. 특히 제품안전 및 소비자권익보호를 위한 집단소송법 도입 토론회 개최 소식이 포함되어 있으나, 이는 법률 제정 논의에 관한 것으로 특정 소송 사건에 대한 정보는 없습니다.</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>제공된 기사 본문은 매우 단편적인 인용문으로, 특정 사건의 책임 주체, 피해 규모, 증거 유무, 진행 단계 등 소송금융 적합도 판단에 필요한 핵심 정보가 전혀 포함되어 있지 않습니다. 따라서 적합 조건 중 어느 하나도 확인할 수 없어 투자 적합도가 매우 낮습니다.</t>
+          <t>이 기사는 국회 일정 목록으로, 소송금융 투자 대상이 될 만한 특정 사건이나 분쟁을 다루고 있지 않습니다. 제품안전 및 소비자권익보호를 위한 집단소송법 도입 토론회 개최 소식은 있으나, 이는 법률 제정 논의 단계이며 실제 피해 사건이 발생하여 소송이 진행 중이거나 예정된 상황이 아닙니다.</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
-          <t>[더in터뷰] 장철민  지역 민심, 이 대통령 국정운영 신뢰도 높아…체감...</t>
+          <t>[오늘의 국회일정] 상임위·세미나·기자회견·주요 정당 - 3월 25일</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t>news.jtbc.co.kr</t>
+          <t>newspim.com</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
           <t>2026-03-24</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
-          <t>https://news.jtbc.co.kr/article/NB12291106?influxDiv=NAVER</t>
+          <t>https://www.newspim.com/news/view/20260324001382</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>2026-03-24 12:35:04.600053+00:00</t>
+          <t>2026-03-25 00:42:19.198730+00:00</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>정보 부족</t>
         </is>
       </c>
       <c r="C22" t="inlineStr"/>
       <c r="D22" t="inlineStr"/>
       <c r="E22" t="inlineStr"/>
       <c r="F22" t="inlineStr">
         <is>
-          <t>기사 제목은 삼성전자 파업 예고와 대만 업체들의 반응을 언급하고 있으나, 본문 내용은 해당 사건과 무관한 다른 기사들의 목록으로만 구성되어 있습니다. 따라서 삼성전자 파업과 관련된 구체적인 사건 내용, 피해 발생 여부, 법적 쟁점 등에 대한 정보가 전혀 없습니다.</t>
+          <t>기사 본문은 장철민 의원의 발언으로, 지역구 내 피해 유가족 및 피해자들에 대한 안타까움을 표하며 유사한 참사가 재발하지 않도록 노력해야 한다는 내용입니다. 구체적인 사건의 종류, 발생 시점, 책임 주체 등은 언급되지 않았습니다.</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>제공된 기사는 '삼성전자 파업 예고'라는 제목만 있을 뿐, 본문에는 해당 사건에 대한 구체적인 내용이 전혀 없습니다. 따라서 소송금융 투자 대상으로서의 특정 피해, 피해자, 상대방의 책임 여부, 피해 규모, 진행 단계 등 어떠한 적합 조건도 파악할 수 없습니다. 정보 부족으로 인해 투자 검토가 불가능합니다.</t>
+          <t>제공된 기사 본문은 매우 단편적인 인용문으로, 특정 사건의 책임 주체, 피해 규모, 증거 유무, 진행 단계 등 소송금융 적합도 판단에 필요한 핵심 정보가 전혀 포함되어 있지 않습니다. 따라서 적합 조건 중 어느 하나도 확인할 수 없어 투자 적합도가 매우 낮습니다.</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>삼성전자 파업 예고에…대만 업체들 '방긋' [1분 브리프]</t>
+          <t>[더in터뷰] 장철민  지역 민심, 이 대통령 국정운영 신뢰도 높아…체감...</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>view.asiae.co.kr</t>
+          <t>news.jtbc.co.kr</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
-          <t>https://view.asiae.co.kr/article/2026032400283304818</t>
+          <t>https://news.jtbc.co.kr/article/NB12291106?influxDiv=NAVER</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>2026-03-24 00:45:32.466677+00:00</t>
+          <t>2026-03-24 12:35:04.600053+00:00</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>정보 부족</t>
         </is>
       </c>
       <c r="C23" t="inlineStr"/>
       <c r="D23" t="inlineStr"/>
       <c r="E23" t="inlineStr"/>
       <c r="F23" t="inlineStr">
         <is>
-          <t>법무법인 함백이 YK 출신 형사전문 조성현 변호사를 영입했다는 소식입니다. 조성현 변호사는 형사 분야 외에도 부동산 PF 관련 사기·횡령·배임 고소 및 민사 소송, 의료, 명도, 손해배상 등 다양한 민사 분쟁에서 승소 경험을 보유하고 있습니다.</t>
+          <t>기사 제목은 삼성전자 파업 예고와 대만 업체들의 반응을 언급하고 있으나, 본문 내용은 해당 사건과 무관한 다른 기사들의 목록으로만 구성되어 있습니다. 따라서 삼성전자 파업과 관련된 구체적인 사건 내용, 피해 발생 여부, 법적 쟁점 등에 대한 정보가 전혀 없습니다.</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>기사는 특정 소송 사건이나 분쟁에 대한 내용이 아닌, 법무법인의 변호사 영입 소식과 해당 변호사의 일반적인 업무 경험을 다루고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 사건이 존재하지 않아 적합도 판단 기준을 적용할 수 없습니다.</t>
+          <t>제공된 기사는 '삼성전자 파업 예고'라는 제목만 있을 뿐, 본문에는 해당 사건에 대한 구체적인 내용이 전혀 없습니다. 따라서 소송금융 투자 대상으로서의 특정 피해, 피해자, 상대방의 책임 여부, 피해 규모, 진행 단계 등 어떠한 적합 조건도 파악할 수 없습니다. 정보 부족으로 인해 투자 검토가 불가능합니다.</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
-          <t>법무법인 함백, 'YK 출신' 형사전문 조성현 변호사 영입</t>
+          <t>삼성전자 파업 예고에…대만 업체들 '방긋' [1분 브리프]</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
-          <t>ttlnews.com</t>
+          <t>view.asiae.co.kr</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
-          <t>http://www.ttlnews.com/news/articleView.html?idxno=3090146</t>
+          <t>https://view.asiae.co.kr/article/2026032400283304818</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t>2026-03-19 00:55:49.183299+00:00</t>
+          <t>2026-03-24 00:45:32.466677+00:00</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>정보 부족</t>
         </is>
       </c>
       <c r="C24" t="inlineStr"/>
       <c r="D24" t="inlineStr"/>
       <c r="E24" t="inlineStr"/>
       <c r="F24" t="inlineStr">
         <is>
-          <t>제공된 기사는 형사소송법에 따라 공소 유지 검사가 공소 취소 서면을 제출할 수 있다는 내용의 단편적인 발췌문입니다. 특정 사건이나 피해 사실에 대한 정보가 없어 소송금융 투자 대상으로 분석하기 어렵습니다.</t>
+          <t>법무법인 함백이 YK 출신 형사전문 조성현 변호사를 영입했다는 소식입니다. 조성현 변호사는 형사 분야 외에도 부동산 PF 관련 사기·횡령·배임 고소 및 민사 소송, 의료, 명도, 손해배상 등 다양한 민사 분쟁에서 승소 경험을 보유하고 있습니다.</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>제공된 기사 내용은 형사소송법상 공소 취소 가능성에 대한 일반적인 언급으로, 특정 사건의 피해자, 상대방, 피해 규모 등 소송금융 투자 검토에 필요한 구체적인 정보가 전혀 없습니다. 적합 조건 중 어느 하나도 충족하지 못합니다.</t>
+          <t>기사는 특정 소송 사건이나 분쟁에 대한 내용이 아닌, 법무법인의 변호사 영입 소식과 해당 변호사의 일반적인 업무 경험을 다루고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 사건이 존재하지 않아 적합도 판단 기준을 적용할 수 없습니다.</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
-          <t>[아침저널] 이용우  김민석 차기 주자 육성? 김어준 발언 매우 부적절 자...</t>
+          <t>법무법인 함백, 'YK 출신' 형사전문 조성현 변호사 영입</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
-          <t>news.bbsi.co.kr</t>
+          <t>ttlnews.com</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M24" t="inlineStr">
         <is>
-          <t>https://news.bbsi.co.kr/news/articleView.html?idxno=4072448</t>
+          <t>http://www.ttlnews.com/news/articleView.html?idxno=3090146</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
-          <t>2026-03-17 00:50:54.197523+00:00</t>
+          <t>2026-03-19 00:55:49.183299+00:00</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>정보 부족</t>
         </is>
       </c>
       <c r="C25" t="inlineStr"/>
       <c r="D25" t="inlineStr"/>
       <c r="E25" t="inlineStr"/>
       <c r="F25" t="inlineStr">
         <is>
-          <t>무진메디가 50억원 규모의 전환사채 발행을 결정했다는 내용의 기사입니다. 본문에는 위약벌 약정에 대한 일반적인 법률 문구가 포함되어 있으나, 특정 사건이나 피해자, 소송 상대방 등 소송금융 투자 검토에 필요한 정보는 전혀 포함되어 있지 않습니다.</t>
+          <t>제공된 기사는 형사소송법에 따라 공소 유지 검사가 공소 취소 서면을 제출할 수 있다는 내용의 단편적인 발췌문입니다. 특정 사건이나 피해 사실에 대한 정보가 없어 소송금융 투자 대상으로 분석하기 어렵습니다.</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>이 기사는 무진메디의 전환사채 발행 결정에 대한 금융 정보이며, 소송금융 투자 대상이 될 수 있는 어떠한 법적 분쟁이나 피해 사실을 언급하고 있지 않습니다. 따라서 적합 조건에 해당하는 사항이 전혀 없습니다.</t>
+          <t>제공된 기사 내용은 형사소송법상 공소 취소 가능성에 대한 일반적인 언급으로, 특정 사건의 피해자, 상대방, 피해 규모 등 소송금융 투자 검토에 필요한 구체적인 정보가 전혀 없습니다. 적합 조건 중 어느 하나도 충족하지 못합니다.</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
-          <t>무진메디, 50억원 규모 전환사채 발행 결정</t>
+          <t>[아침저널] 이용우  김민석 차기 주자 육성? 김어준 발언 매우 부적절 자...</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
-          <t>digitaltoday.co.kr</t>
+          <t>news.bbsi.co.kr</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M25" t="inlineStr">
         <is>
-          <t>https://www.digitaltoday.co.kr/news/articleView.html?idxno=640465</t>
+          <t>https://news.bbsi.co.kr/news/articleView.html?idxno=4072448</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
-          <t>2026-03-12 13:10:23.749934+00:00</t>
+          <t>2026-03-17 00:50:54.197523+00:00</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>정보 부족</t>
         </is>
       </c>
       <c r="C26" t="inlineStr"/>
       <c r="D26" t="inlineStr"/>
       <c r="E26" t="inlineStr"/>
       <c r="F26" t="inlineStr">
         <is>
-          <t>법무법인 화우가 환경영향평가협회와 업무협약을 체결하고 환경규제 대응, 환경분쟁 조정, 탄소규제 컴플라이언스 등 환경 관련 법률 자문 및 협력 사업을 추진할 예정임을 보도하는 기사입니다. 특정 사건이나 피해 발생에 대한 내용은 포함되어 있지 않습니다.</t>
+          <t>무진메디가 50억원 규모의 전환사채 발행을 결정했다는 내용의 기사입니다. 본문에는 위약벌 약정에 대한 일반적인 법률 문구가 포함되어 있으나, 특정 사건이나 피해자, 소송 상대방 등 소송금융 투자 검토에 필요한 정보는 전혀 포함되어 있지 않습니다.</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>해당 기사는 법무법인과 협회의 업무협약 체결에 대한 내용으로, 특정 피해 사건이나 소송이 발생했음을 다루고 있지 않습니다. 소송금융 투자 대상이 되는 구체적인 분쟁 당사자, 피해 내용, 진행 단계 등이 전혀 파악되지 않아 적합도가 낮습니다.</t>
+          <t>이 기사는 무진메디의 전환사채 발행 결정에 대한 금융 정보이며, 소송금융 투자 대상이 될 수 있는 어떠한 법적 분쟁이나 피해 사실을 언급하고 있지 않습니다. 따라서 적합 조건에 해당하는 사항이 전혀 없습니다.</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
-          <t>법무법인 화우, 환경영향평가협회와 업무협약 체결</t>
+          <t>무진메디, 50억원 규모 전환사채 발행 결정</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
-          <t>joseilbo.com</t>
+          <t>digitaltoday.co.kr</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
           <t>2026-03-12</t>
         </is>
       </c>
       <c r="M26" t="inlineStr">
         <is>
-          <t>http://www.joseilbo.com/news/news_read.php?uid=564470&amp;class=10&amp;grp=</t>
+          <t>https://www.digitaltoday.co.kr/news/articleView.html?idxno=640465</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
-          <t>2026-03-12 12:46:40.292163+00:00</t>
+          <t>2026-03-12 13:10:23.749934+00:00</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>정보 부족</t>
         </is>
       </c>
       <c r="C27" t="inlineStr"/>
       <c r="D27" t="inlineStr"/>
       <c r="E27" t="inlineStr"/>
       <c r="F27" t="inlineStr">
         <is>
-          <t>기사는 강남역 여성살해사건 10주기 토론회 개최 소식과 함께 1366 상담 서비스 및 피해자 보호 지원 체계 안내 활동을 전하고 있습니다. 또한 노동자권리연구소와 민주노총이 ILO 190호 협약 비준 및 이행 과제 토론회를 개최했다는 내용을 담고 있습니다.</t>
+          <t>법무법인 화우가 환경영향평가협회와 업무협약을 체결하고 환경규제 대응, 환경분쟁 조정, 탄소규제 컴플라이언스 등 환경 관련 법률 자문 및 협력 사업을 추진할 예정임을 보도하는 기사입니다. 특정 사건이나 피해 발생에 대한 내용은 포함되어 있지 않습니다.</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>기사 내용은 특정 피해 사건이나 법적 분쟁을 다루고 있지 않습니다. 강남역 여성살해사건 10주기 토론회 개최, 상담 서비스 안내, ILO 협약 비준 토론회 등 기념 및 정책 논의 활동에 대한 보도로, 소송금융 투자 대상으로서의 적합 조건을 충족하지 않습니다.</t>
+          <t>해당 기사는 법무법인과 협회의 업무협약 체결에 대한 내용으로, 특정 피해 사건이나 소송이 발생했음을 다루고 있지 않습니다. 소송금융 투자 대상이 되는 구체적인 분쟁 당사자, 피해 내용, 진행 단계 등이 전혀 파악되지 않아 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J27" t="inlineStr">
         <is>
-          <t>[이퀄랩] 강남역 여성살해사건 10주기 토론회 개최 外</t>
+          <t>법무법인 화우, 환경영향평가협회와 업무협약 체결</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
-          <t>womennews.co.kr</t>
+          <t>joseilbo.com</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
           <t>2026-03-12</t>
         </is>
       </c>
       <c r="M27" t="inlineStr">
         <is>
-          <t>https://www.womennews.co.kr/news/articleView.html?idxno=274739</t>
+          <t>http://www.joseilbo.com/news/news_read.php?uid=564470&amp;class=10&amp;grp=</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
-          <t>2026-03-12 12:37:45.082117+00:00</t>
+          <t>2026-03-12 12:46:40.292163+00:00</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>정보 부족</t>
         </is>
       </c>
       <c r="C28" t="inlineStr"/>
       <c r="D28" t="inlineStr"/>
       <c r="E28" t="inlineStr"/>
       <c r="F28" t="inlineStr">
         <is>
-          <t>춘천지역범죄피해자지원센터의 제21차 정기총회 개최 소식을 다루는 기사입니다. 김진태 강원자치도지사, 유광렬 춘천지방검찰청검사장 등 주요 인사들이 참석했습니다. 기사는 특정 범죄 사건이나 피해 내용을 언급하지 않고, 단순히 총회 개최 사실만을 전달하고 있습니다.</t>
+          <t>기사는 강남역 여성살해사건 10주기 토론회 개최 소식과 함께 1366 상담 서비스 및 피해자 보호 지원 체계 안내 활동을 전하고 있습니다. 또한 노동자권리연구소와 민주노총이 ILO 190호 협약 비준 및 이행 과제 토론회를 개최했다는 내용을 담고 있습니다.</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>기사는 춘천지역범죄피해자지원센터의 정기총회 개최 소식으로, 특정 범죄 사건이나 소송금융 투자 대상이 될 만한 구체적인 분쟁 내용을 담고 있지 않습니다. 적합 조건에 해당하는 사항이 전혀 없습니다.</t>
+          <t>기사 내용은 특정 피해 사건이나 법적 분쟁을 다루고 있지 않습니다. 강남역 여성살해사건 10주기 토론회 개최, 상담 서비스 안내, ILO 협약 비준 토론회 등 기념 및 정책 논의 활동에 대한 보도로, 소송금융 투자 대상으로서의 적합 조건을 충족하지 않습니다.</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J28" t="inlineStr">
         <is>
-          <t>[포토뉴스]춘천지역 범죄피해자지원센터 제21차 정기총회 개최</t>
+          <t>[이퀄랩] 강남역 여성살해사건 10주기 토론회 개최 外</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
-          <t>kwnews.co.kr</t>
+          <t>womennews.co.kr</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
           <t>2026-03-12</t>
         </is>
       </c>
       <c r="M28" t="inlineStr">
         <is>
-          <t>https://www.kwnews.co.kr/page/view/2026031216153447233</t>
+          <t>https://www.womennews.co.kr/news/articleView.html?idxno=274739</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
-          <t>2026-03-12 12:26:48.158383+00:00</t>
+          <t>2026-03-12 12:37:45.082117+00:00</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>정보 부족</t>
         </is>
       </c>
       <c r="C29" t="inlineStr"/>
       <c r="D29" t="inlineStr"/>
       <c r="E29" t="inlineStr"/>
       <c r="F29" t="inlineStr">
         <is>
-          <t>해당 기사는 변호사가 자신의 경험을 바탕으로 칼럼을 기고한 것으로, 특정 사건이나 분쟁에 대한 내용을 담고 있지 않습니다. 소송금융 투자 검토를 위한 사건 정보가 부재합니다.</t>
+          <t>춘천지역범죄피해자지원센터의 제21차 정기총회 개최 소식을 다루는 기사입니다. 김진태 강원자치도지사, 유광렬 춘천지방검찰청검사장 등 주요 인사들이 참석했습니다. 기사는 특정 범죄 사건이나 피해 내용을 언급하지 않고, 단순히 총회 개최 사실만을 전달하고 있습니다.</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>제공된 기사는 변호사의 개인적인 칼럼으로, 특정 법적 분쟁이나 소송 대상이 될 만한 사건에 대한 정보가 전혀 포함되어 있지 않습니다. 따라서 소송금융 적합도 판단 기준에 해당하는 어떠한 조건도 충족하지 못합니다.</t>
+          <t>기사는 춘천지역범죄피해자지원센터의 정기총회 개최 소식으로, 특정 범죄 사건이나 소송금융 투자 대상이 될 만한 구체적인 분쟁 내용을 담고 있지 않습니다. 적합 조건에 해당하는 사항이 전혀 없습니다.</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J29" t="inlineStr">
         <is>
-          <t>[진영탁칼럼] 부담을 성장의 자양분으로 바꾸는 지혜</t>
+          <t>[포토뉴스]춘천지역 범죄피해자지원센터 제21차 정기총회 개최</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
-          <t>joongboo.com</t>
+          <t>kwnews.co.kr</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M29" t="inlineStr">
         <is>
-          <t>https://www.joongboo.com/news/articleView.html?idxno=363719348</t>
+          <t>https://www.kwnews.co.kr/page/view/2026031216153447233</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
-          <t>2026-03-11 13:14:27.669186+00:00</t>
+          <t>2026-03-12 12:26:48.158383+00:00</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>정보 부족</t>
         </is>
       </c>
       <c r="C30" t="inlineStr"/>
       <c r="D30" t="inlineStr"/>
       <c r="E30" t="inlineStr"/>
       <c r="F30" t="inlineStr">
         <is>
-          <t>제공된 기사 내용은 김어준과 이재명 정권에 대한 정치적 논평의 단편적인 부분으로 보입니다. 구체적인 사건 발생, 피해자, 피해 규모, 법적 분쟁의 징후 등 소송금융 투자 검토에 필요한 정보가 전혀 포함되어 있지 않습니다.</t>
+          <t>해당 기사는 변호사가 자신의 경험을 바탕으로 칼럼을 기고한 것으로, 특정 사건이나 분쟁에 대한 내용을 담고 있지 않습니다. 소송금융 투자 검토를 위한 사건 정보가 부재합니다.</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>기사 내용이 매우 단편적이고 파편화되어 있어, 소송금융 투자 대상이 될 만한 구체적인 사건, 피해자, 피해 규모, 상대방 책임 여부 등을 전혀 파악할 수 없습니다. 적합 조건에 해당하는 사항이 없습니다.</t>
+          <t>제공된 기사는 변호사의 개인적인 칼럼으로, 특정 법적 분쟁이나 소송 대상이 될 만한 사건에 대한 정보가 전혀 포함되어 있지 않습니다. 따라서 소송금융 적합도 판단 기준에 해당하는 어떠한 조건도 충족하지 못합니다.</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J30" t="inlineStr">
         <is>
-          <t>[기획] 김어준 vs 이재명 정권, '전면전' 가나</t>
+          <t>[진영탁칼럼] 부담을 성장의 자양분으로 바꾸는 지혜</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
-          <t>sisafocus.co.kr</t>
+          <t>joongboo.com</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="M30" t="inlineStr">
         <is>
-          <t>http://www.sisafocus.co.kr/news/articleView.html?idxno=356870</t>
+          <t>https://www.joongboo.com/news/articleView.html?idxno=363719348</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
-          <t>2026-03-11 12:31:14.445842+00:00</t>
+          <t>2026-03-11 13:14:27.669186+00:00</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>정보 부족</t>
         </is>
       </c>
       <c r="C31" t="inlineStr"/>
       <c r="D31" t="inlineStr"/>
       <c r="E31" t="inlineStr"/>
       <c r="F31" t="inlineStr">
         <is>
-          <t>ENA 드라마 '아너 : 그녀들의 법정'이 자체 최고 시청률 4.7%를 기록하며 종영했다는 내용의 기사입니다. 본 기사는 실제 법적 분쟁이나 사건이 아닌, 방송 프로그램에 대한 정보를 담고 있어 소송금융 분석 대상이 아닙니다.</t>
+          <t>제공된 기사 내용은 김어준과 이재명 정권에 대한 정치적 논평의 단편적인 부분으로 보입니다. 구체적인 사건 발생, 피해자, 피해 규모, 법적 분쟁의 징후 등 소송금융 투자 검토에 필요한 정보가 전혀 포함되어 있지 않습니다.</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>제공된 기사는 실제 법적 분쟁이나 사건에 대한 내용이 아닌, 드라마 '아너 : 그녀들의 법정'의 종영 및 시청률에 대한 보도입니다. 따라서 소송금융 적합 조건(상대방 책임 명확, 자력 충분, 집단적 피해, 피해 규모 큼, 증거 확보 가능, 공적 절차 진행 중) 중 어느 하나에도 해당하지 않아 투자 대상으로 부적합합니다.</t>
+          <t>기사 내용이 매우 단편적이고 파편화되어 있어, 소송금융 투자 대상이 될 만한 구체적인 사건, 피해자, 피해 규모, 상대방 책임 여부 등을 전혀 파악할 수 없습니다. 적합 조건에 해당하는 사항이 없습니다.</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J31" t="inlineStr">
         <is>
-          <t>'아너' 끝나지 않은 연대와 투쟁…4.7%로 '자체 최고' 종영</t>
+          <t>[기획] 김어준 vs 이재명 정권, '전면전' 가나</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>sisafocus.co.kr</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M31" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/entertain/broadcast-tv/6097029</t>
+          <t>http://www.sisafocus.co.kr/news/articleView.html?idxno=356870</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
-          <t>2026-03-11 00:51:31.818450+00:00</t>
+          <t>2026-03-11 12:31:14.445842+00:00</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>정보 부족</t>
         </is>
       </c>
       <c r="C32" t="inlineStr"/>
       <c r="D32" t="inlineStr"/>
       <c r="E32" t="inlineStr"/>
       <c r="F32" t="inlineStr">
         <is>
-          <t>제공된 기사는 여러 기업 및 산업 관련 뉴스 헤드라인으로 구성되어 있으며, 소송금융 투자를 검토할 만한 특정 피해 사건이나 집단 소송 가능성이 있는 내용을 포함하고 있지 않습니다. 따라서 분석 대상이 되는 구체적인 사건이 부재합니다.</t>
+          <t>ENA 드라마 '아너 : 그녀들의 법정'이 자체 최고 시청률 4.7%를 기록하며 종영했다는 내용의 기사입니다. 본 기사는 실제 법적 분쟁이나 사건이 아닌, 방송 프로그램에 대한 정보를 담고 있어 소송금융 분석 대상이 아닙니다.</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>제공된 기사는 여러 기업 및 산업 관련 뉴스 헤드라인의 목록으로, 소송금융 투자 대상이 될 만한 특정 피해 사건이나 집단적 손해배상 청구 가능성이 있는 내용을 포함하고 있지 않습니다. 따라서 적합 조건에 해당하는 사항이 없습니다.</t>
+          <t>제공된 기사는 실제 법적 분쟁이나 사건에 대한 내용이 아닌, 드라마 '아너 : 그녀들의 법정'의 종영 및 시청률에 대한 보도입니다. 따라서 소송금융 적합 조건(상대방 책임 명확, 자력 충분, 집단적 피해, 피해 규모 큼, 증거 확보 가능, 공적 절차 진행 중) 중 어느 하나에도 해당하지 않아 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J32" t="inlineStr">
         <is>
-          <t>중소기업계, 노란봉투법 시행에 현장 혼란 … “명확한 가이드라인 필요...</t>
+          <t>'아너' 끝나지 않은 연대와 투쟁…4.7%로 '자체 최고' 종영</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
-          <t>biz.newdaily.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
           <t>2026-03-10</t>
         </is>
       </c>
       <c r="M32" t="inlineStr">
         <is>
-          <t>https://biz.newdaily.co.kr/site/data/html/2026/03/10/2026031000381.html</t>
+          <t>https://www.news1.kr/entertain/broadcast-tv/6097029</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
-          <t>2026-03-10 12:52:18.639810+00:00</t>
+          <t>2026-03-11 00:51:31.818450+00:00</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>정보 부족</t>
         </is>
       </c>
       <c r="C33" t="inlineStr"/>
       <c r="D33" t="inlineStr"/>
       <c r="E33" t="inlineStr"/>
       <c r="F33" t="inlineStr">
         <is>
-          <t>대전 서구 신혜영 위원장이 성평등 도시 대전을 만들기 위한 주요 여성 정책 과제로 체계적인 피해자 보호 및 지원 확대를 제시했다. 신 위원장은 여성 노동자들의 정신을 이어받아 구체적인 결과로 결실을 맺어야 한다고 강조했다.</t>
+          <t>제공된 기사는 여러 기업 및 산업 관련 뉴스 헤드라인으로 구성되어 있으며, 소송금융 투자를 검토할 만한 특정 피해 사건이나 집단 소송 가능성이 있는 내용을 포함하고 있지 않습니다. 따라서 분석 대상이 되는 구체적인 사건이 부재합니다.</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>기사는 특정 법적 분쟁이나 피해 사실을 다루지 않고, 대전 서구의 성평등 정책 목표에 대한 내용을 담고 있습니다. 따라서 상대방 책임의 명확성, 상대방의 자력, 집단적 피해, 피해 규모, 증거 유무 등 소송금융 적합 조건에 해당하는 사항이 전혀 없습니다.</t>
+          <t>제공된 기사는 여러 기업 및 산업 관련 뉴스 헤드라인의 목록으로, 소송금융 투자 대상이 될 만한 특정 피해 사건이나 집단적 손해배상 청구 가능성이 있는 내용을 포함하고 있지 않습니다. 따라서 적합 조건에 해당하는 사항이 없습니다.</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J33" t="inlineStr">
         <is>
-          <t>대전 서구 신혜영  성평등 도시 대전 만들 것</t>
+          <t>중소기업계, 노란봉투법 시행에 현장 혼란 … “명확한 가이드라인 필요...</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
-          <t>goodmorningcc.com</t>
+          <t>biz.newdaily.co.kr</t>
         </is>
       </c>
       <c r="L33" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M33" t="inlineStr">
         <is>
-          <t>https://www.goodmorningcc.com/news/articleView.html?idxno=442391</t>
+          <t>https://biz.newdaily.co.kr/site/data/html/2026/03/10/2026031000381.html</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
-          <t>2026-03-08 12:17:02.709372+00:00</t>
+          <t>2026-03-10 12:52:18.639810+00:00</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>정보 부족</t>
         </is>
       </c>
       <c r="C34" t="inlineStr"/>
       <c r="D34" t="inlineStr"/>
       <c r="E34" t="inlineStr"/>
       <c r="F34" t="inlineStr">
         <is>
-          <t>대전지방검찰청과 대전세종범죄피해자지원센터가 정기총회를 개최하여 지난 1년간의 활동을 돌아보고 공로자를 시상했습니다. 이 기사는 특정 범죄 사건이나 법적 분쟁에 대한 내용을 담고 있지 않습니다.</t>
+          <t>대전 서구 신혜영 위원장이 성평등 도시 대전을 만들기 위한 주요 여성 정책 과제로 체계적인 피해자 보호 및 지원 확대를 제시했다. 신 위원장은 여성 노동자들의 정신을 이어받아 구체적인 결과로 결실을 맺어야 한다고 강조했다.</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>해당 기사는 대전지방검찰청과 대전세종범죄피해자지원센터의 정기총회 개최 소식으로, 특정 범죄 사건이나 법적 분쟁에 대한 정보가 전혀 없습니다. 따라서 소송금융 적합 조건 중 어느 하나에도 해당하지 않으며, 투자 검토를 위한 구체적인 사건 내용이 부재합니다.</t>
+          <t>기사는 특정 법적 분쟁이나 피해 사실을 다루지 않고, 대전 서구의 성평등 정책 목표에 대한 내용을 담고 있습니다. 따라서 상대방 책임의 명확성, 상대방의 자력, 집단적 피해, 피해 규모, 증거 유무 등 소송금융 적합 조건에 해당하는 사항이 전혀 없습니다.</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J34" t="inlineStr">
         <is>
-          <t>대전지검·대전세종범죄피해자지원센터 정기 총회</t>
+          <t>대전 서구 신혜영  성평등 도시 대전 만들 것</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
-          <t>daejonilbo.com</t>
+          <t>goodmorningcc.com</t>
         </is>
       </c>
       <c r="L34" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M34" t="inlineStr">
         <is>
-          <t>https://www.daejonilbo.com/news/articleView.html?idxno=2261076</t>
+          <t>https://www.goodmorningcc.com/news/articleView.html?idxno=442391</t>
         </is>
       </c>
       <c r="N34" t="inlineStr">
         <is>
-          <t>2026-03-06 01:20:47.499060+00:00</t>
+          <t>2026-03-08 12:17:02.709372+00:00</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>정보 부족</t>
         </is>
       </c>
       <c r="C35" t="inlineStr"/>
       <c r="D35" t="inlineStr"/>
       <c r="E35" t="inlineStr"/>
       <c r="F35" t="inlineStr">
         <is>
-          <t>해당 기사는 3월 6일 국회 상임위원회, 의원실 세미나, 기자회견 등 일정을 보도하고 있습니다. 특정 사건이나 분쟁에 대한 상세한 내용이 없어 소송금융 투자 대상으로서의 분석이 불가능합니다.</t>
+          <t>대전지방검찰청과 대전세종범죄피해자지원센터가 정기총회를 개최하여 지난 1년간의 활동을 돌아보고 공로자를 시상했습니다. 이 기사는 특정 범죄 사건이나 법적 분쟁에 대한 내용을 담고 있지 않습니다.</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>이 기사는 국회 일정을 나열한 것으로, 소송금융 투자 대상으로 검토할 만한 특정 사건이나 분쟁을 다루고 있지 않습니다. 따라서 적합 조건에 해당하는 사항이 전혀 없습니다.</t>
+          <t>해당 기사는 대전지방검찰청과 대전세종범죄피해자지원센터의 정기총회 개최 소식으로, 특정 범죄 사건이나 법적 분쟁에 대한 정보가 전혀 없습니다. 따라서 소송금융 적합 조건 중 어느 하나에도 해당하지 않으며, 투자 검토를 위한 구체적인 사건 내용이 부재합니다.</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J35" t="inlineStr">
         <is>
-          <t>[오늘의 국회일정] 상임위·세미나·기자회견·주요 정당 - 3월 6일</t>
+          <t>대전지검·대전세종범죄피해자지원센터 정기 총회</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
-          <t>newspim.com</t>
+          <t>daejonilbo.com</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
           <t>2026-03-05</t>
         </is>
       </c>
       <c r="M35" t="inlineStr">
         <is>
-          <t>https://www.newspim.com/news/view/20260305001389</t>
+          <t>https://www.daejonilbo.com/news/articleView.html?idxno=2261076</t>
         </is>
       </c>
       <c r="N35" t="inlineStr">
         <is>
-          <t>2026-03-06 00:16:05.086235+00:00</t>
+          <t>2026-03-06 01:20:47.499060+00:00</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>정보 부족</t>
         </is>
       </c>
       <c r="C36" t="inlineStr"/>
       <c r="D36" t="inlineStr"/>
       <c r="E36" t="inlineStr"/>
       <c r="F36" t="inlineStr">
         <is>
-          <t>뉴보텍은 지난해 영업이익이 전년 대비 55% 감소했다고 발표했습니다. 회사 측은 주요 원인으로 전기 소송충당부채 환입에 따른 일회성 기저효과와 매출 연동성 관리비 및 연구개발비 증가를 들었습니다. 이 기사는 회사의 재무 실적에 대한 내용이며, 소송금융 투자 대상이 될 만한 새로운 법적 분쟁을 다루고 있지 않습니다.</t>
+          <t>해당 기사는 3월 6일 국회 상임위원회, 의원실 세미나, 기자회견 등 일정을 보도하고 있습니다. 특정 사건이나 분쟁에 대한 상세한 내용이 없어 소송금융 투자 대상으로서의 분석이 불가능합니다.</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>기사는 뉴보텍의 영업이익 감소 원인을 설명하며 '전기 소송충당부채 환입에 따른 일회성 기저효과'를 언급합니다. 이는 과거의 소송 관련 회계 처리이며, 새로운 소송금융 투자 기회를 제시하는 사건이 아닙니다. 따라서 '부적합 조건: 이미 종결된 사건'에 해당하거나, 최소한 신규 투자 대상이 아닙니다.</t>
+          <t>이 기사는 국회 일정을 나열한 것으로, 소송금융 투자 대상으로 검토할 만한 특정 사건이나 분쟁을 다루고 있지 않습니다. 따라서 적합 조건에 해당하는 사항이 전혀 없습니다.</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J36" t="inlineStr">
         <is>
-          <t>뉴보텍, 지난해 영업이익11억8777만3216원… 전년 대비 -55% 감소</t>
+          <t>[오늘의 국회일정] 상임위·세미나·기자회견·주요 정당 - 3월 6일</t>
         </is>
       </c>
       <c r="K36" t="inlineStr">
         <is>
-          <t>digitaltoday.co.kr</t>
+          <t>newspim.com</t>
         </is>
       </c>
       <c r="L36" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M36" t="inlineStr">
         <is>
-          <t>https://www.digitaltoday.co.kr/news/articleView.html?idxno=636505</t>
+          <t>https://www.newspim.com/news/view/20260305001389</t>
         </is>
       </c>
       <c r="N36" t="inlineStr">
         <is>
-          <t>2026-03-04 01:45:44.049825+00:00</t>
+          <t>2026-03-06 00:16:05.086235+00:00</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>정보 부족</t>
         </is>
       </c>
       <c r="C37" t="inlineStr"/>
       <c r="D37" t="inlineStr"/>
-      <c r="E37" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E37" t="inlineStr"/>
       <c r="F37" t="inlineStr">
         <is>
-          <t>기사는 이란의 호르무즈 해협 봉쇄 위협과 트럼프 대통령이 관세 관련 소송에서 패소했다는 두 가지 단편적인 내용을 담고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 피해 사건, 당사자, 진행 단계 등에 대한 정보가 전혀 없어 분석이 어렵습니다.</t>
+          <t>뉴보텍은 지난해 영업이익이 전년 대비 55% 감소했다고 발표했습니다. 회사 측은 주요 원인으로 전기 소송충당부채 환입에 따른 일회성 기저효과와 매출 연동성 관리비 및 연구개발비 증가를 들었습니다. 이 기사는 회사의 재무 실적에 대한 내용이며, 소송금융 투자 대상이 될 만한 새로운 법적 분쟁을 다루고 있지 않습니다.</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>제공된 기사는 내용이 매우 단편적이고 파편화되어 있어 소송금융 투자 대상으로 검토할 만한 특정 사건을 식별하기 어렵습니다. 이란의 호르무즈 해협 위협은 지정학적 이슈이며, 트럼프 대통령의 관세 관련 소송 패소는 이미 종결된 사건으로 보이며, 새로운 소송 기회를 파악할 정보가 부족합니다. (적합 조건 1개 이하)</t>
+          <t>기사는 뉴보텍의 영업이익 감소 원인을 설명하며 '전기 소송충당부채 환입에 따른 일회성 기저효과'를 언급합니다. 이는 과거의 소송 관련 회계 처리이며, 새로운 소송금융 투자 기회를 제시하는 사건이 아닙니다. 따라서 '부적합 조건: 이미 종결된 사건'에 해당하거나, 최소한 신규 투자 대상이 아닙니다.</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I37" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J37" t="inlineStr">
         <is>
-          <t>[매아리]  전쟁 길어지나 …트럼프  호르무즈 유조선 미군이 지킨다</t>
+          <t>뉴보텍, 지난해 영업이익11억8777만3216원… 전년 대비 -55% 감소</t>
         </is>
       </c>
       <c r="K37" t="inlineStr">
         <is>
-          <t>mbnmoney.mbn.co.kr</t>
+          <t>digitaltoday.co.kr</t>
         </is>
       </c>
       <c r="L37" t="inlineStr">
         <is>
           <t>2026-03-03</t>
         </is>
       </c>
       <c r="M37" t="inlineStr">
         <is>
-          <t>http://mbnmoney.mbn.co.kr/news/view?news_no=MM1005778925</t>
+          <t>https://www.digitaltoday.co.kr/news/articleView.html?idxno=636505</t>
         </is>
       </c>
       <c r="N37" t="inlineStr">
         <is>
-          <t>2026-03-04 00:50:45.291826+00:00</t>
+          <t>2026-03-04 01:45:44.049825+00:00</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>정보 부족</t>
         </is>
       </c>
       <c r="C38" t="inlineStr"/>
       <c r="D38" t="inlineStr"/>
-      <c r="E38" t="inlineStr"/>
+      <c r="E38" t="inlineStr">
+        <is>
+          <t>정보 부족</t>
+        </is>
+      </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>제공된 기사 내용은 범죄 통계의 중요성과 반의사불벌죄, 피해자 무관련성 등 법률 개념을 설명하는 일반적인 기사입니다. 특정 사건이나 피해 사실에 대한 보도가 아니므로 소송금융 투자 대상으로서의 구체적인 사건 내용은 파악할 수 없습니다.</t>
+          <t>기사는 이란의 호르무즈 해협 봉쇄 위협과 트럼프 대통령이 관세 관련 소송에서 패소했다는 두 가지 단편적인 내용을 담고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 피해 사건, 당사자, 진행 단계 등에 대한 정보가 전혀 없어 분석이 어렵습니다.</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>제공된 기사 내용은 특정 사건이나 분쟁에 대한 보도가 아닌, 범죄 통계 및 법률 개념에 대한 일반적인 설명입니다. 소송금융 투자 대상이 될 만한 구체적인 피해 사실, 상대방, 피해 규모 등이 전혀 언급되어 있지 않아 투자 적합성을 판단할 수 없습니다.</t>
+          <t>제공된 기사는 내용이 매우 단편적이고 파편화되어 있어 소송금융 투자 대상으로 검토할 만한 특정 사건을 식별하기 어렵습니다. 이란의 호르무즈 해협 위협은 지정학적 이슈이며, 트럼프 대통령의 관세 관련 소송 패소는 이미 종결된 사건으로 보이며, 새로운 소송 기회를 파악할 정보가 부족합니다. (적합 조건 1개 이하)</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I38" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J38" t="inlineStr">
         <is>
-          <t>이름 잘 붙인 범죄 통계가 미래의 범죄를 막는다 [경찰로 간 심리학자들...</t>
+          <t>[매아리]  전쟁 길어지나 …트럼프  호르무즈 유조선 미군이 지킨다</t>
         </is>
       </c>
       <c r="K38" t="inlineStr">
         <is>
-          <t>sisain.co.kr</t>
+          <t>mbnmoney.mbn.co.kr</t>
         </is>
       </c>
       <c r="L38" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M38" t="inlineStr">
         <is>
-          <t>https://www.sisain.co.kr/news/articleView.html?idxno=57374</t>
+          <t>http://mbnmoney.mbn.co.kr/news/view?news_no=MM1005778925</t>
         </is>
       </c>
       <c r="N38" t="inlineStr">
         <is>
-          <t>2026-03-02 00:24:57.781212+00:00</t>
+          <t>2026-03-04 00:50:45.291826+00:00</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>정보 부족</t>
         </is>
       </c>
       <c r="C39" t="inlineStr"/>
       <c r="D39" t="inlineStr"/>
       <c r="E39" t="inlineStr"/>
       <c r="F39" t="inlineStr">
         <is>
-          <t>제공된 기사는 이재명 대통령의 3·1절 기념사, 윤석열 탄핵 시위, 여성 독립운동가, 위안부 피해자, 광복 80주년 등 다양한 정치 및 사회적 이슈에 대한 헤드라인 및 단편적인 내용으로 구성되어 있습니다. 특정 사건이나 법적 분쟁에 대한 정보가 없어 소송금융 투자 분석이 불가능합니다.</t>
+          <t>제공된 기사 내용은 범죄 통계의 중요성과 반의사불벌죄, 피해자 무관련성 등 법률 개념을 설명하는 일반적인 기사입니다. 특정 사건이나 피해 사실에 대한 보도가 아니므로 소송금융 투자 대상으로서의 구체적인 사건 내용은 파악할 수 없습니다.</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t>제공된 기사는 소송금융 투자 대상이 될 만한 특정 사건이나 피해 사실을 전혀 포함하고 있지 않습니다. 소송의 주체, 상대방, 피해 내용, 발생 시점 등 어떠한 적합 조건도 파악할 수 없어 투자 적합도를 판단할 근거가 없습니다.</t>
+          <t>제공된 기사 내용은 특정 사건이나 분쟁에 대한 보도가 아닌, 범죄 통계 및 법률 개념에 대한 일반적인 설명입니다. 소송금융 투자 대상이 될 만한 구체적인 피해 사실, 상대방, 피해 규모 등이 전혀 언급되어 있지 않아 투자 적합성을 판단할 수 없습니다.</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I39" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J39" t="inlineStr">
         <is>
-          <t>이재명 대통령, 3·1절 기념사에서 북한에 거듭 대화 손짓</t>
+          <t>이름 잘 붙인 범죄 통계가 미래의 범죄를 막는다 [경찰로 간 심리학자들...</t>
         </is>
       </c>
       <c r="K39" t="inlineStr">
         <is>
-          <t>bbc.com</t>
+          <t>sisain.co.kr</t>
         </is>
       </c>
       <c r="L39" t="inlineStr">
         <is>
           <t>2026-03-01</t>
         </is>
       </c>
       <c r="M39" t="inlineStr">
         <is>
-          <t>https://www.bbc.com/korean/articles/cyv9gge4n8mo?xtor=AL-73-%5Bpartner%5D-%5Bnaver%5D-%5Bheadline%5D-%5Bkorean%5D-%5Bbizdev%5D-%5Bisapi%5D</t>
+          <t>https://www.sisain.co.kr/news/articleView.html?idxno=57374</t>
         </is>
       </c>
       <c r="N39" t="inlineStr">
         <is>
-          <t>2026-03-02 00:16:03.829242+00:00</t>
+          <t>2026-03-02 00:24:57.781212+00:00</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>정보 부족</t>
         </is>
       </c>
       <c r="C40" t="inlineStr"/>
       <c r="D40" t="inlineStr"/>
-      <c r="E40" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E40" t="inlineStr"/>
       <c r="F40" t="inlineStr">
         <is>
-          <t>기사 본문이 손상되어 내용을 파악할 수 없으며, 제목으로 미루어 보아 실제 사건이 아닌 드라마 줄거리로 추정됩니다. 따라서 소송금융 투자 대상으로서의 분석이 불가능합니다.</t>
+          <t>제공된 기사는 이재명 대통령의 3·1절 기념사, 윤석열 탄핵 시위, 여성 독립운동가, 위안부 피해자, 광복 80주년 등 다양한 정치 및 사회적 이슈에 대한 헤드라인 및 단편적인 내용으로 구성되어 있습니다. 특정 사건이나 법적 분쟁에 대한 정보가 없어 소송금융 투자 분석이 불가능합니다.</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>기사 본문이 손상되어 내용을 파악할 수 없으며, 제목 또한 실제 사건이 아닌 드라마 줄거리로 추정되어 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>제공된 기사는 소송금융 투자 대상이 될 만한 특정 사건이나 피해 사실을 전혀 포함하고 있지 않습니다. 소송의 주체, 상대방, 피해 내용, 발생 시점 등 어떠한 적합 조건도 파악할 수 없어 투자 적합도를 판단할 근거가 없습니다.</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I40" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J40" t="inlineStr">
         <is>
-          <t>박신혜 퇴사, 고경표 최지수 손잡고 이덕화 비자금 3천억 싹쓸이 시작 ...</t>
+          <t>이재명 대통령, 3·1절 기념사에서 북한에 거듭 대화 손짓</t>
         </is>
       </c>
       <c r="K40" t="inlineStr">
         <is>
-          <t>newsen.com</t>
+          <t>bbc.com</t>
         </is>
       </c>
       <c r="L40" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M40" t="inlineStr">
         <is>
-          <t>https://www.newsen.com/news_view.php?uid=202603010602051710</t>
+          <t>https://www.bbc.com/korean/articles/cyv9gge4n8mo?xtor=AL-73-%5Bpartner%5D-%5Bnaver%5D-%5Bheadline%5D-%5Bkorean%5D-%5Bbizdev%5D-%5Bisapi%5D</t>
         </is>
       </c>
       <c r="N40" t="inlineStr">
         <is>
-          <t>2026-03-01 00:31:21.314344+00:00</t>
+          <t>2026-03-02 00:16:03.829242+00:00</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>정보 부족</t>
         </is>
       </c>
       <c r="C41" t="inlineStr"/>
       <c r="D41" t="inlineStr"/>
-      <c r="E41" t="inlineStr"/>
+      <c r="E41" t="inlineStr">
+        <is>
+          <t>기사 내용 파악 불가</t>
+        </is>
+      </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>강원 평창군이 올해도 군민 안전 보험 가입을 완료했다는 내용의 기사입니다. 특정 사건이나 피해 발생에 대한 정보는 포함되어 있지 않으며, 단순한 행정 절차 보도에 해당하여 소송금융 투자 검토 대상이 되는 사건으로 볼 수 없습니다.</t>
+          <t>기사 본문이 손상되어 내용을 파악할 수 없으며, 제목으로 미루어 보아 실제 사건이 아닌 드라마 줄거리로 추정됩니다. 따라서 소송금융 투자 대상으로서의 분석이 불가능합니다.</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>기사 내용이 평창군의 군민 안전 보험 가입 완료라는 단순한 행정 절차를 보도하는 것이며, 어떠한 피해 발생이나 법적 분쟁의 가능성을 시사하는 사건이 전혀 언급되지 않아 소송금융 투자 대상으로 분석할 사건 자체가 존재하지 않습니다.</t>
+          <t>기사 본문이 손상되어 내용을 파악할 수 없으며, 제목 또한 실제 사건이 아닌 드라마 줄거리로 추정되어 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I41" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J41" t="inlineStr">
         <is>
-          <t>평창군, 올해도 군민 안전 보험 가입 완료</t>
+          <t>박신혜 퇴사, 고경표 최지수 손잡고 이덕화 비자금 3천억 싹쓸이 시작 ...</t>
         </is>
       </c>
       <c r="K41" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>newsen.com</t>
         </is>
       </c>
       <c r="L41" t="inlineStr">
         <is>
           <t>2026-02-28</t>
         </is>
       </c>
       <c r="M41" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/local/kangwon/6086368</t>
+          <t>https://www.newsen.com/news_view.php?uid=202603010602051710</t>
         </is>
       </c>
       <c r="N41" t="inlineStr">
         <is>
-          <t>2026-02-28 12:22:42.476448+00:00</t>
+          <t>2026-03-01 00:31:21.314344+00:00</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>정보 부족</t>
         </is>
       </c>
       <c r="C42" t="inlineStr"/>
       <c r="D42" t="inlineStr"/>
       <c r="E42" t="inlineStr"/>
       <c r="F42" t="inlineStr">
         <is>
-          <t>기사는 '공취모'라는 정치 모임의 출범식과 형사소송법 제255조(공소 취소)에 대한 내용을 담고 있습니다. 특정 사건이나 분쟁에 대한 정보가 없어 소송금융 투자 대상으로서의 분석이 불가능합니다.</t>
+          <t>강원 평창군이 올해도 군민 안전 보험 가입을 완료했다는 내용의 기사입니다. 특정 사건이나 피해 발생에 대한 정보는 포함되어 있지 않으며, 단순한 행정 절차 보도에 해당하여 소송금융 투자 검토 대상이 되는 사건으로 볼 수 없습니다.</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t>기사는 정치 모임 출범과 형사소송법 조항을 언급할 뿐, 소송금융 투자 대상이 될 만한 특정 민사 분쟁, 피해자, 손해 규모, 또는 명확한 피고에 대한 정보가 전혀 없습니다. 적합 조건(상대방 책임 명확성, 자력, 집단적 피해, 피해 규모, 증거, 공적 절차 진행)에 해당하는 사항이 없습니다.</t>
+          <t>기사 내용이 평창군의 군민 안전 보험 가입 완료라는 단순한 행정 절차를 보도하는 것이며, 어떠한 피해 발생이나 법적 분쟁의 가능성을 시사하는 사건이 전혀 언급되지 않아 소송금융 투자 대상으로 분석할 사건 자체가 존재하지 않습니다.</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I42" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J42" t="inlineStr">
         <is>
-          <t>[정치문법] '공취모' 출범, 지지층이 부르는 명비어천가인가</t>
+          <t>평창군, 올해도 군민 안전 보험 가입 완료</t>
         </is>
       </c>
       <c r="K42" t="inlineStr">
         <is>
-          <t>ntoday.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L42" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-28</t>
         </is>
       </c>
       <c r="M42" t="inlineStr">
         <is>
-          <t>https://www.ntoday.co.kr/news/articleView.html?idxno=125552</t>
+          <t>https://www.news1.kr/local/kangwon/6086368</t>
         </is>
       </c>
       <c r="N42" t="inlineStr">
         <is>
-          <t>2026-02-25 12:58:07.270916+00:00</t>
+          <t>2026-02-28 12:22:42.476448+00:00</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>정보 부족</t>
         </is>
       </c>
       <c r="C43" t="inlineStr"/>
       <c r="D43" t="inlineStr"/>
       <c r="E43" t="inlineStr"/>
       <c r="F43" t="inlineStr">
         <is>
-          <t>제공된 기사는 다양한 주제의 뉴스 헤드라인 목록으로, 소송금융 투자 검토에 필요한 특정 사건의 피해 내용, 가해 주체, 진행 단계 등의 정보가 부재합니다. 따라서 투자 대상으로서의 사건을 특정하기 어렵습니다.</t>
+          <t>기사는 '공취모'라는 정치 모임의 출범식과 형사소송법 제255조(공소 취소)에 대한 내용을 담고 있습니다. 특정 사건이나 분쟁에 대한 정보가 없어 소송금융 투자 대상으로서의 분석이 불가능합니다.</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>제공된 기사는 특정 피해 사건에 대한 내용이 아닌 여러 뉴스 헤드라인의 목록입니다. 소송금융 투자 검토를 위한 구체적인 피해 사실, 가해 주체, 피해 규모 등을 파악할 수 없어 적합도가 낮습니다.</t>
+          <t>기사는 정치 모임 출범과 형사소송법 조항을 언급할 뿐, 소송금융 투자 대상이 될 만한 특정 민사 분쟁, 피해자, 손해 규모, 또는 명확한 피고에 대한 정보가 전혀 없습니다. 적합 조건(상대방 책임 명확성, 자력, 집단적 피해, 피해 규모, 증거, 공적 절차 진행)에 해당하는 사항이 없습니다.</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I43" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J43" t="inlineStr">
         <is>
-          <t>정부, 보이스피싱 범죄 강력 대응 덕분에 4개월 연속 피해 감소</t>
+          <t>[정치문법] '공취모' 출범, 지지층이 부르는 명비어천가인가</t>
         </is>
       </c>
       <c r="K43" t="inlineStr">
         <is>
-          <t>biz.newdaily.co.kr</t>
+          <t>ntoday.co.kr</t>
         </is>
       </c>
       <c r="L43" t="inlineStr">
         <is>
           <t>2026-02-25</t>
         </is>
       </c>
       <c r="M43" t="inlineStr">
         <is>
-          <t>https://biz.newdaily.co.kr/site/data/html/2026/02/25/2026022500472.html</t>
+          <t>https://www.ntoday.co.kr/news/articleView.html?idxno=125552</t>
         </is>
       </c>
       <c r="N43" t="inlineStr">
         <is>
-          <t>2026-02-25 12:28:33.320133+00:00</t>
+          <t>2026-02-25 12:58:07.270916+00:00</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>정보 부족</t>
         </is>
       </c>
       <c r="C44" t="inlineStr"/>
       <c r="D44" t="inlineStr"/>
       <c r="E44" t="inlineStr"/>
       <c r="F44" t="inlineStr">
         <is>
-          <t>4·16재단은 세월호참사 추모사업, 안전사회 지원사업, 피해자 지원사업, 청소년·청년 지원사업 등을 통해 '아이들이 마음껏 꿈꾸는, 일상이 안전한 사회'를 만들기 위한 활동을 펼치고 있습니다.</t>
+          <t>제공된 기사는 다양한 주제의 뉴스 헤드라인 목록으로, 소송금융 투자 검토에 필요한 특정 사건의 피해 내용, 가해 주체, 진행 단계 등의 정보가 부재합니다. 따라서 투자 대상으로서의 사건을 특정하기 어렵습니다.</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t>해당 기사는 4·16재단의 세월호참사 추모 및 지원 활동을 다루고 있으며, 소송금융 투자를 검토할 만한 새로운 법적 분쟁이나 사건을 제시하고 있지 않습니다. 이는 '부적합 조건: 이미 종결된 사건'에 해당하며, 새로운 소송금융 투자 기회로 보기 어렵습니다.</t>
+          <t>제공된 기사는 특정 피해 사건에 대한 내용이 아닌 여러 뉴스 헤드라인의 목록입니다. 소송금융 투자 검토를 위한 구체적인 피해 사실, 가해 주체, 피해 규모 등을 파악할 수 없어 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I44" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J44" t="inlineStr">
         <is>
-          <t>4·16재단 “청소년들에게 노란 리본을”</t>
+          <t>정부, 보이스피싱 범죄 강력 대응 덕분에 4개월 연속 피해 감소</t>
         </is>
       </c>
       <c r="K44" t="inlineStr">
         <is>
-          <t>naeil.com</t>
+          <t>biz.newdaily.co.kr</t>
         </is>
       </c>
       <c r="L44" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M44" t="inlineStr">
         <is>
-          <t>https://www.naeil.com/news/read/579053?ref=naver</t>
+          <t>https://biz.newdaily.co.kr/site/data/html/2026/02/25/2026022500472.html</t>
         </is>
       </c>
       <c r="N44" t="inlineStr">
         <is>
-          <t>2026-02-24 12:35:10.241246+00:00</t>
+          <t>2026-02-25 12:28:33.320133+00:00</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>정보 부족</t>
         </is>
       </c>
       <c r="C45" t="inlineStr"/>
       <c r="D45" t="inlineStr"/>
-      <c r="E45" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E45" t="inlineStr"/>
       <c r="F45" t="inlineStr">
         <is>
-          <t>제공된 기사 본문이 손상되어 내용을 파악할 수 없습니다. 따라서 사건의 내용, 피해 규모, 진행 단계 등 어떠한 정보도 추출할 수 없습니다.</t>
+          <t>4·16재단은 세월호참사 추모사업, 안전사회 지원사업, 피해자 지원사업, 청소년·청년 지원사업 등을 통해 '아이들이 마음껏 꿈꾸는, 일상이 안전한 사회'를 만들기 위한 활동을 펼치고 있습니다.</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t>제공된 기사 본문이 손상되어 내용을 파악할 수 없습니다. 따라서 소송금융 적합도 판단 기준에 따라 분석을 진행할 수 없으므로 투자 부적합으로 판단합니다.</t>
+          <t>해당 기사는 4·16재단의 세월호참사 추모 및 지원 활동을 다루고 있으며, 소송금융 투자를 검토할 만한 새로운 법적 분쟁이나 사건을 제시하고 있지 않습니다. 이는 '부적합 조건: 이미 종결된 사건'에 해당하며, 새로운 소송금융 투자 기회로 보기 어렵습니다.</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I45" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J45" t="inlineStr">
         <is>
-          <t>2번 이혼 ‘고딩엄빠’ 출신 무속인 “3번 결혼해 ‘이숙캠’ 나갈 생각...</t>
+          <t>4·16재단 “청소년들에게 노란 리본을”</t>
         </is>
       </c>
       <c r="K45" t="inlineStr">
         <is>
-          <t>newsen.com</t>
+          <t>naeil.com</t>
         </is>
       </c>
       <c r="L45" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M45" t="inlineStr">
         <is>
-          <t>https://www.newsen.com/news_view.php?uid=202602240546061710</t>
+          <t>https://www.naeil.com/news/read/579053?ref=naver</t>
         </is>
       </c>
       <c r="N45" t="inlineStr">
         <is>
-          <t>2026-02-24 00:33:24.923706+00:00</t>
+          <t>2026-02-24 12:35:10.241246+00:00</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>정보 부족</t>
         </is>
       </c>
       <c r="C46" t="inlineStr"/>
       <c r="D46" t="inlineStr"/>
       <c r="E46" t="inlineStr">
         <is>
-          <t>정보 부족으로 파악 불가</t>
+          <t>기사 내용 파악 불가</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>제공된 기사 본문은 '손해배상'이라는 단어와 민간조사학술연구소장의 이력을 언급할 뿐, 소송금융 투자 검토에 필요한 특정 사건의 발생, 피해 내용, 관련 당사자 등에 대한 구체적인 정보를 포함하고 있지 않습니다. 따라서 분석 대상이 되는 사건을 특정하기 어렵습니다.</t>
+          <t>제공된 기사 본문이 손상되어 내용을 파악할 수 없습니다. 따라서 사건의 내용, 피해 규모, 진행 단계 등 어떠한 정보도 추출할 수 없습니다.</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t>기사 본문에서 소송금융 투자 대상으로 검토할 만한 특정 사건, 피해자, 상대방, 피해 규모 등에 대한 구체적인 정보가 전혀 확인되지 않습니다. 따라서 적합 조건 중 어느 하나도 충족하는지 판단할 수 없습니다.</t>
+          <t>제공된 기사 본문이 손상되어 내용을 파악할 수 없습니다. 따라서 소송금융 적합도 판단 기준에 따라 분석을 진행할 수 없으므로 투자 부적합으로 판단합니다.</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I46" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J46" t="inlineStr">
         <is>
-          <t>성공할 탐정은 떡잎부터 달라! ‘조리’에 따라 행동하고, ‘자료’로 ...</t>
+          <t>2번 이혼 ‘고딩엄빠’ 출신 무속인 “3번 결혼해 ‘이숙캠’ 나갈 생각...</t>
         </is>
       </c>
       <c r="K46" t="inlineStr">
         <is>
-          <t>siminilbo.co.kr</t>
+          <t>newsen.com</t>
         </is>
       </c>
       <c r="L46" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="M46" t="inlineStr">
         <is>
-          <t>https://www.siminilbo.co.kr/news/newsview.php?ncode=1160290771221761</t>
+          <t>https://www.newsen.com/news_view.php?uid=202602240546061710</t>
         </is>
       </c>
       <c r="N46" t="inlineStr">
         <is>
-          <t>2026-02-23 12:59:20.036384+00:00</t>
+          <t>2026-02-24 00:33:24.923706+00:00</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>정보 부족</t>
         </is>
       </c>
       <c r="C47" t="inlineStr"/>
       <c r="D47" t="inlineStr"/>
       <c r="E47" t="inlineStr">
         <is>
+          <t>정보 부족으로 파악 불가</t>
+        </is>
+      </c>
+      <c r="F47" t="inlineStr">
+        <is>
+          <t>제공된 기사 본문은 '손해배상'이라는 단어와 민간조사학술연구소장의 이력을 언급할 뿐, 소송금융 투자 검토에 필요한 특정 사건의 발생, 피해 내용, 관련 당사자 등에 대한 구체적인 정보를 포함하고 있지 않습니다. 따라서 분석 대상이 되는 사건을 특정하기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="G47" t="inlineStr">
+        <is>
+          <t>기사 본문에서 소송금융 투자 대상으로 검토할 만한 특정 사건, 피해자, 상대방, 피해 규모 등에 대한 구체적인 정보가 전혀 확인되지 않습니다. 따라서 적합 조건 중 어느 하나도 충족하는지 판단할 수 없습니다.</t>
+        </is>
+      </c>
+      <c r="H47" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I47" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J47" t="inlineStr">
+        <is>
+          <t>성공할 탐정은 떡잎부터 달라! ‘조리’에 따라 행동하고, ‘자료’로 ...</t>
+        </is>
+      </c>
+      <c r="K47" t="inlineStr">
+        <is>
+          <t>siminilbo.co.kr</t>
+        </is>
+      </c>
+      <c r="L47" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M47" t="inlineStr">
+        <is>
+          <t>https://www.siminilbo.co.kr/news/newsview.php?ncode=1160290771221761</t>
+        </is>
+      </c>
+      <c r="N47" t="inlineStr">
+        <is>
+          <t>2026-02-23 12:59:20.036384+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B48" t="inlineStr">
+        <is>
+          <t>정보 부족</t>
+        </is>
+      </c>
+      <c r="C48" t="inlineStr"/>
+      <c r="D48" t="inlineStr"/>
+      <c r="E48" t="inlineStr">
+        <is>
           <t>다양한 법원 및 헌법재판소의 변론 및 선고 일정</t>
         </is>
       </c>
-      <c r="F47" t="inlineStr">
+      <c r="F48" t="inlineStr">
         <is>
           <t>해당 기사는 대전고법의 침해금지 소송 변론준비기일, 경업금지소송 4차 변론, 헌법재판소 선고 등 이번 주 법조 일정을 나열하고 있습니다. 특정 사건에 대한 구체적인 정보나 잠재적 소송금융 투자 기회를 제공하지 않습니다.</t>
         </is>
       </c>
-      <c r="G47" t="inlineStr">
+      <c r="G48" t="inlineStr">
         <is>
           <t>이 기사는 특정 사건에 대한 정보가 아닌, 다양한 법원 및 헌법재판소의 주간 법조 일정을 나열하고 있습니다. 소송금융 투자 적합 조건인 상대방 특정, 피해 규모, 집단적 피해, 증거 유무 등을 전혀 파악할 수 없어 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
-      <c r="H47" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J47" t="inlineStr">
+      <c r="H48" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I48" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J48" t="inlineStr">
         <is>
           <t>(이번주 법조 일정) 2월 23~27일</t>
         </is>
       </c>
-      <c r="K47" t="inlineStr">
+      <c r="K48" t="inlineStr">
         <is>
           <t>lawtimes.co.kr</t>
         </is>
       </c>
-      <c r="L47" t="inlineStr">
+      <c r="L48" t="inlineStr">
         <is>
           <t>2026-02-21</t>
         </is>
       </c>
-      <c r="M47" t="inlineStr">
+      <c r="M48" t="inlineStr">
         <is>
           <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=216610</t>
         </is>
       </c>
-      <c r="N47" t="inlineStr">
+      <c r="N48" t="inlineStr">
         <is>
           <t>2026-02-22 00:46:34.573485+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N47"/>
+  <autoFilter ref="A1:N48"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>