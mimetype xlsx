--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$34</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$36</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N34"/>
+  <dimension ref="A1:N36"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="7" customWidth="1" min="4" max="4"/>
     <col width="39" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
     <col width="48" customWidth="1" min="10" max="10"/>
     <col width="20" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -538,2037 +538,2157 @@
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>정보 없음</t>
         </is>
       </c>
       <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr"/>
       <c r="E2" t="inlineStr"/>
       <c r="F2" t="inlineStr">
         <is>
-          <t>아모레퍼시픽이 과거 퇴사자들의 동종 업계 이직이나 창업에 관대했던 '양반' 문화를 벗어나, 빠르게 변화하는 글로벌 뷰티 시장에 맞춰 조직 문화와 사업 전략을 혁신하고 있습니다. 코스알엑스 인수 및 D2C 전환을 통해 실적 개선을 이루며, 시장 변화에 민첩하게 대응하는 방향으로 전환하고 있습니다.</t>
+          <t>해당 기사는 2026년 7월 24일 법조계의 일일 일정을 담고 있으며, 취소소송 5차 변론, 한국환경법학회 학술대회, 법무법인 세종의 월간 공정거래 행사 등이 포함되어 있다. 특정 사건이나 피해 사실에 대한 내용은 없어 소송금융 투자 분석 대상이 아니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>이 기사는 아모레퍼시픽의 기업 문화 및 사업 전략 변화에 대한 내용으로, 특정 법적 분쟁이나 피해 사실을 다루고 있지 않습니다. 따라서 상대방의 책임, 집단적 피해, 피해 규모, 증거 등 소송금융 적합 조건에 해당하는 사항이 전혀 파악되지 않습니다.</t>
+          <t>기사는 특정 사건이나 피해 사실을 다루는 것이 아니라, 법조계의 일일 일정(취소소송 변론, 학술대회 등)을 요약한 것이다. 소송금융 투자 대상을 분석할 만한 구체적인 사건 정보(피해자, 상대방, 피해 내용, 진행 상황 등)가 전혀 없어 적합 조건에 해당하는 사항이 없다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>달라진 화장품계 ‘양반’ 아모레퍼시픽 [K뷰티 ‘성골’의 변신 vs 글로...</t>
+          <t>【오늘의 법조】 2026년 7월 24일</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>economist.co.kr</t>
+          <t>lawtimes.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-07-23</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://economist.co.kr/article/view/ecn202604010075</t>
+          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=223919</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-04-06 00:43:27.664126+00:00</t>
+          <t>2026-08-04 07:00:19.461883+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>정보 없음</t>
         </is>
       </c>
       <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr"/>
-      <c r="E3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E3" t="inlineStr"/>
       <c r="F3" t="inlineStr">
         <is>
-          <t>해당 기사는 4월 5일자 띠별 운세 중 하나로, 65년생에게 법적 소송이나 다툼에서 유리한 판결이 날 것이라는 긍정적인 운세를 점치고 있습니다. 이는 실제 사건에 대한 보도가 아니므로, 소송금융 투자 분석을 위한 구체적인 정보는 포함되어 있지 않습니다.</t>
+          <t>본 기사는 대한적십자사 경남지사 박희순 회장과의 인터뷰로, 적십자사의 재난 구호 활동, 위기 가정 지원, 공공 의료 지원 등 다양한 인도주의적 노력을 소개합니다. 특히 함양·밀양 산불 및 산청·하동 산불과 집중호우 당시의 구호 활동과 성금 집행 내역을 설명하며, 도민들의 지속적인 관심과 후원을 요청하는 내용입니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>해당 기사는 실제 사건에 대한 보도가 아닌 '오늘의 운세'로, 특정 법적 분쟁에 대한 구체적인 사실 관계나 당사자 정보가 전혀 없습니다. 따라서 소송금융 적합도 판단 기준인 상대방 책임, 자력, 집단적 피해, 피해 규모, 증거 유무, 공적 절차 진행 여부 등 어떠한 적합 조건에도 해당하지 않습니다.</t>
+          <t>본 기사는 대한적십자사 경남지사의 재난 구호 활동 및 인도주의적 노력에 대한 인터뷰로, 특정 사건의 법적 분쟁이나 소송금융 투자 대상이 될 만한 책임 주체가 명확히 존재하지 않습니다. 따라서 적합 조건에 해당하는 사항이 없습니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>오늘의 운세 띠별 운세 4월5일</t>
+          <t>[인물포커스] - 박희순 적십자사 경남지사 회장</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>bntnews.co.kr</t>
+          <t>news.knn.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-05-28</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.bntnews.co.kr/article/view/bnt202604040102</t>
+          <t>https://news.knn.co.kr/news/article/188310</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-04-05 00:25:23.525916+00:00</t>
+          <t>2026-07-15 07:02:16.231958+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>정보 없음</t>
         </is>
       </c>
       <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr"/>
       <c r="E4" t="inlineStr"/>
       <c r="F4" t="inlineStr">
         <is>
-          <t>법무법인 세종이 국제조세 분야 전문가들을 대거 영입하여 국제조세 리스크 대응 및 조세쟁송 역량을 강화했다. 전 부장판사, 외국변호사, 공인회계사 등 다양한 경력의 전문가들이 합류했으며, 이는 글로벌 기업 고객들에게 전략적이고 실효적인 솔루션을 제공하기 위함이다.</t>
+          <t>아모레퍼시픽이 과거 퇴사자들의 동종 업계 이직이나 창업에 관대했던 '양반' 문화를 벗어나, 빠르게 변화하는 글로벌 뷰티 시장에 맞춰 조직 문화와 사업 전략을 혁신하고 있습니다. 코스알엑스 인수 및 D2C 전환을 통해 실적 개선을 이루며, 시장 변화에 민첩하게 대응하는 방향으로 전환하고 있습니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>이 기사는 법무법인의 인력 영입 및 역량 강화에 대한 내용으로, 소송금융 투자를 검토할 만한 특정 사건이나 분쟁이 존재하지 않습니다. 따라서 적합 조건에 해당하는 사항이 전혀 없습니다.</t>
+          <t>이 기사는 아모레퍼시픽의 기업 문화 및 사업 전략 변화에 대한 내용으로, 특정 법적 분쟁이나 피해 사실을 다루고 있지 않습니다. 따라서 상대방의 책임, 집단적 피해, 피해 규모, 증거 등 소송금융 적합 조건에 해당하는 사항이 전혀 파악되지 않습니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>법무법인(유) 세종, 국제조세 전문가 대거 영입...리스크 대응 강화</t>
+          <t>달라진 화장품계 ‘양반’ 아모레퍼시픽 [K뷰티 ‘성골’의 변신 vs 글로...</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>intn.co.kr</t>
+          <t>economist.co.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>http://www.intn.co.kr/news/articleView.html?idxno=2049927</t>
+          <t>https://economist.co.kr/article/view/ecn202604010075</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-04-02 00:43:52.174446+00:00</t>
+          <t>2026-04-06 00:43:27.664126+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>정보 없음</t>
         </is>
       </c>
       <c r="C5" t="inlineStr"/>
       <c r="D5" t="inlineStr"/>
-      <c r="E5" t="inlineStr"/>
+      <c r="E5" t="inlineStr">
+        <is>
+          <t>정보 없음</t>
+        </is>
+      </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>NH농협은행 경기본부가 금융취약계층의 보이스피싱 피해를 줄이고 실질적인 피해 구제를 위해 '보이스피싱 보상보험' 상품을 출시하고 현장 가입 행사를 진행했습니다. 이 상품은 정부의 포용금융 정책 기조에 맞춰 지난 3월 24일 출시되었습니다.</t>
+          <t>해당 기사는 4월 5일자 띠별 운세 중 하나로, 65년생에게 법적 소송이나 다툼에서 유리한 판결이 날 것이라는 긍정적인 운세를 점치고 있습니다. 이는 실제 사건에 대한 보도가 아니므로, 소송금융 투자 분석을 위한 구체적인 정보는 포함되어 있지 않습니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>해당 기사는 NH농협은행이 보이스피싱 피해 구제를 위해 출시한 보험 상품에 대한 내용으로, 소송금융 투자 대상이 될 만한 특정 사건이나 피고의 책임이 명확한 분쟁 상황을 묘사하고 있지 않습니다. 따라서 적합 조건에 해당하는 사항이 없습니다.</t>
+          <t>해당 기사는 실제 사건에 대한 보도가 아닌 '오늘의 운세'로, 특정 법적 분쟁에 대한 구체적인 사실 관계나 당사자 정보가 전혀 없습니다. 따라서 소송금융 적합도 판단 기준인 상대방 책임, 자력, 집단적 피해, 피해 규모, 증거 유무, 공적 절차 진행 여부 등 어떠한 적합 조건에도 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>NH농협은행 경기본부, '보이스피싱 보상보험' 현장 가입행사 실시</t>
+          <t>오늘의 운세 띠별 운세 4월5일</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>aflnews.co.kr</t>
+          <t>bntnews.co.kr</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-04</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>http://www.aflnews.co.kr/news/articleView.html?idxno=317691</t>
+          <t>https://www.bntnews.co.kr/article/view/bnt202604040102</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-04-01 12:16:35.060865+00:00</t>
+          <t>2026-04-05 00:25:23.525916+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>정보 없음</t>
         </is>
       </c>
       <c r="C6" t="inlineStr"/>
       <c r="D6" t="inlineStr"/>
       <c r="E6" t="inlineStr"/>
       <c r="F6" t="inlineStr">
         <is>
-          <t>기술보증기금이 창립 37주년을 맞아 글로벌 기술금융 선도기관으로 도약하겠다는 비전을 발표했습니다. 중소벤처기업 지원 강화를 위해 올해 30조1000억원 규모의 보증을 공급하고, 기술보호 및 M&amp;A 지원을 확대할 계획입니다.</t>
+          <t>법무법인 세종이 국제조세 분야 전문가들을 대거 영입하여 국제조세 리스크 대응 및 조세쟁송 역량을 강화했다. 전 부장판사, 외국변호사, 공인회계사 등 다양한 경력의 전문가들이 합류했으며, 이는 글로벌 기업 고객들에게 전략적이고 실효적인 솔루션을 제공하기 위함이다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>이 기사는 기술보증기금의 창립 기념 및 미래 비전을 다루는 긍정적인 홍보성 기사입니다. 소송금융 투자 대상이 될 만한 어떠한 분쟁, 피해, 또는 법적 책임 소재가 언급되지 않았습니다. 따라서 적합 조건에 해당하는 사항이 전혀 없습니다.</t>
+          <t>이 기사는 법무법인의 인력 영입 및 역량 강화에 대한 내용으로, 소송금융 투자를 검토할 만한 특정 사건이나 분쟁이 존재하지 않습니다. 따라서 적합 조건에 해당하는 사항이 전혀 없습니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>창립 37년 기보, 글로벌 기술금융 정조준… “한 단계 더 도약”</t>
+          <t>법무법인(유) 세종, 국제조세 전문가 대거 영입...리스크 대응 강화</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>intn.co.kr</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10707198?ref=naver</t>
+          <t>http://www.intn.co.kr/news/articleView.html?idxno=2049927</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-04-01 12:16:06.311183+00:00</t>
+          <t>2026-04-02 00:43:52.174446+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>정보 없음</t>
         </is>
       </c>
       <c r="C7" t="inlineStr"/>
       <c r="D7" t="inlineStr"/>
       <c r="E7" t="inlineStr"/>
       <c r="F7" t="inlineStr">
         <is>
-          <t>SK브로드밴드가 매장 PC와 스마트기기를 위한 3중 보안 서비스 '사장님안심'을 출시했습니다. 이 서비스는 '든든 인터넷'과 함께 이용 시 금융 사기 피해보상(최대 300만 원)과 매장 기기 수리비 보상(최대 50만 원)을 지원합니다.</t>
+          <t>NH농협은행 경기본부가 금융취약계층의 보이스피싱 피해를 줄이고 실질적인 피해 구제를 위해 '보이스피싱 보상보험' 상품을 출시하고 현장 가입 행사를 진행했습니다. 이 상품은 정부의 포용금융 정책 기조에 맞춰 지난 3월 24일 출시되었습니다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>제공된 기사는 SK브로드밴드의 신규 서비스 출시를 알리는 홍보성 내용으로, 실제 피해 발생이나 법적 분쟁에 대한 정보가 전혀 없습니다. 따라서 소송금융 투자 대상이 될 만한 사건 자체가 존재하지 않습니다.</t>
+          <t>해당 기사는 NH농협은행이 보이스피싱 피해 구제를 위해 출시한 보험 상품에 대한 내용으로, 소송금융 투자 대상이 될 만한 특정 사건이나 피고의 책임이 명확한 분쟁 상황을 묘사하고 있지 않습니다. 따라서 적합 조건에 해당하는 사항이 없습니다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>SK브로드밴드, 매장 PC·스마트기기 3중 보안 '사장님안심' 서비스 출시</t>
+          <t>NH농협은행 경기본부, '보이스피싱 보상보험' 현장 가입행사 실시</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>itdaily.kr</t>
+          <t>aflnews.co.kr</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>http://www.itdaily.kr/news/articleView.html?idxno=238635</t>
+          <t>http://www.aflnews.co.kr/news/articleView.html?idxno=317691</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-03-30 12:22:29.746897+00:00</t>
+          <t>2026-04-01 12:16:35.060865+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>정보 없음</t>
         </is>
       </c>
       <c r="C8" t="inlineStr"/>
       <c r="D8" t="inlineStr"/>
       <c r="E8" t="inlineStr"/>
       <c r="F8" t="inlineStr">
         <is>
-          <t>SK브로드밴드가 소상공인 매장의 인터넷 보안을 강화하는 '사장님안심' 서비스를 출시했다. 이 서비스는 '든든 인터넷'과 함께 이용 시 금융 사기 피해보상(최대 300만원)과 POS, 카드단말기 등 매장 기기 수리비 보상(최대 50만원)을 지원한다. 소상공인들의 사전 방어 및 피해 보상을 돕는 것이 목적이다.</t>
+          <t>기술보증기금이 창립 37주년을 맞아 글로벌 기술금융 선도기관으로 도약하겠다는 비전을 발표했습니다. 중소벤처기업 지원 강화를 위해 올해 30조1000억원 규모의 보증을 공급하고, 기술보호 및 M&amp;A 지원을 확대할 계획입니다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>해당 기사는 SK브로드밴드의 신규 서비스 출시를 알리는 내용으로, 소송금융 투자를 검토할 만한 특정 사건이나 분쟁이 발생했다는 정보가 없습니다. 적합 조건 중 '상대방 책임이 비교적 명확함', '집단적 피해', '피해 규모가 큼', '증거가 있거나 확보 가능함', '이미 공적 절차가 진행 중임' 등 어떤 조건에도 해당하지 않습니다. 소송의 대상이 될 만한 피고나 피해 사실이 부재하여 투자 부적합합니다.</t>
+          <t>이 기사는 기술보증기금의 창립 기념 및 미래 비전을 다루는 긍정적인 홍보성 기사입니다. 소송금융 투자 대상이 될 만한 어떠한 분쟁, 피해, 또는 법적 책임 소재가 언급되지 않았습니다. 따라서 적합 조건에 해당하는 사항이 전혀 없습니다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>SK브로드밴드, '사장님안심' 서비스 출시… 소상공인 매장 인터넷 보안...</t>
+          <t>창립 37년 기보, 글로벌 기술금융 정조준… “한 단계 더 도약”</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>megaeconomy.co.kr</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://www.megaeconomy.co.kr/news/newsview.php?ncode=1065575225950392</t>
+          <t>https://biz.heraldcorp.com/article/10707198?ref=naver</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-03-30 12:20:12.303344+00:00</t>
+          <t>2026-04-01 12:16:06.311183+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>정보 없음</t>
         </is>
       </c>
       <c r="C9" t="inlineStr"/>
       <c r="D9" t="inlineStr"/>
-      <c r="E9" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E9" t="inlineStr"/>
       <c r="F9" t="inlineStr">
         <is>
-          <t>대한적십자사 대구지사가 재난 및 위기 상황에 대비하여 심리적 응급처치 교육을 실시했습니다. 재난 현장에서 활동하는 자율방재단 등 활동가들이 피해자를 대면할 때 적절히 대응할 수 있도록 실제 사례 중심의 교육이 이루어졌습니다.</t>
+          <t>SK브로드밴드가 매장 PC와 스마트기기를 위한 3중 보안 서비스 '사장님안심'을 출시했습니다. 이 서비스는 '든든 인터넷'과 함께 이용 시 금융 사기 피해보상(최대 300만 원)과 매장 기기 수리비 보상(최대 50만 원)을 지원합니다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>해당 기사는 대한적십자사 대구지사의 재난 대비 심리적 응급처치 교육에 대한 내용으로, 특정 피해 사건이나 분쟁을 다루고 있지 않습니다. 따라서 소송금융 투자를 검토할 만한 상대방, 피해 사실, 피해 규모 등이 전혀 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>제공된 기사는 SK브로드밴드의 신규 서비스 출시를 알리는 홍보성 내용으로, 실제 피해 발생이나 법적 분쟁에 대한 정보가 전혀 없습니다. 따라서 소송금융 투자 대상이 될 만한 사건 자체가 존재하지 않습니다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>대한적십자사 대구지사, 재난 및 위기 상황에 대비한 심리적 응급처치(...</t>
+          <t>SK브로드밴드, 매장 PC·스마트기기 3중 보안 '사장님안심' 서비스 출시</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>ksmnews.co.kr</t>
+          <t>itdaily.kr</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://www.ksmnews.co.kr/news/view.php?idx=597368</t>
+          <t>http://www.itdaily.kr/news/articleView.html?idxno=238635</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-03-29 12:34:40.616849+00:00</t>
+          <t>2026-03-30 12:22:29.746897+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>정보 없음</t>
         </is>
       </c>
       <c r="C10" t="inlineStr"/>
       <c r="D10" t="inlineStr"/>
-      <c r="E10" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E10" t="inlineStr"/>
       <c r="F10" t="inlineStr">
         <is>
-          <t>제공된 기사 본문은 베리베리 강민과 배우 배성우의 인터뷰 내용을 담고 있습니다. 강민은 아이돌 꿈과 '보플2' 경험에 대해 이야기하고, 배성우는 드라마 '끝장수사'와 동생 배성재에 대한 사과를 언급합니다. 법적 분쟁이나 피해 사건에 대한 내용은 포함되어 있지 않습니다.</t>
+          <t>SK브로드밴드가 소상공인 매장의 인터넷 보안을 강화하는 '사장님안심' 서비스를 출시했다. 이 서비스는 '든든 인터넷'과 함께 이용 시 금융 사기 피해보상(최대 300만원)과 POS, 카드단말기 등 매장 기기 수리비 보상(최대 50만원)을 지원한다. 소상공인들의 사전 방어 및 피해 보상을 돕는 것이 목적이다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>제공된 기사 본문은 유명인 인터뷰 내용으로 구성되어 있으며, 소송금융 투자 대상이 될 만한 어떠한 법적 분쟁이나 사건도 묘사하고 있지 않습니다. 따라서 적합/부적합 조건을 평가할 수 있는 정보가 전혀 없습니다.</t>
+          <t>해당 기사는 SK브로드밴드의 신규 서비스 출시를 알리는 내용으로, 소송금융 투자를 검토할 만한 특정 사건이나 분쟁이 발생했다는 정보가 없습니다. 적합 조건 중 '상대방 책임이 비교적 명확함', '집단적 피해', '피해 규모가 큼', '증거가 있거나 확보 가능함', '이미 공적 절차가 진행 중임' 등 어떤 조건에도 해당하지 않습니다. 소송의 대상이 될 만한 피고나 피해 사실이 부재하여 투자 부적합합니다.</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>유가족이 살인범으로? …16년 만 뒤집힌 '청산가리 막걸리 사건' 충격 ...</t>
+          <t>SK브로드밴드, '사장님안심' 서비스 출시… 소상공인 매장 인터넷 보안...</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>mydaily.co.kr</t>
+          <t>megaeconomy.co.kr</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://www.mydaily.co.kr/page/view/2026032707402781317</t>
+          <t>https://www.megaeconomy.co.kr/news/newsview.php?ncode=1065575225950392</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-03-27 00:27:22.167776+00:00</t>
+          <t>2026-03-30 12:20:12.303344+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>정보 없음</t>
         </is>
       </c>
       <c r="C11" t="inlineStr"/>
       <c r="D11" t="inlineStr"/>
-      <c r="E11" t="inlineStr"/>
+      <c r="E11" t="inlineStr">
+        <is>
+          <t>재난 대비 교육 진행</t>
+        </is>
+      </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>의정부시가 2025년 지방정부 적극행정 종합평가에서 우수기관으로 선정되었다는 내용의 기사입니다. 적극행정 우수공무원 우대 강화, 보호·지원, 소극행정 예방·혁파를 중점 추진했으며, 공무원의 소송수행 지원 규칙을 제정하여 소신 있는 업무 수행을 돕고 있습니다.</t>
+          <t>대한적십자사 대구지사가 재난 및 위기 상황에 대비하여 심리적 응급처치 교육을 실시했습니다. 재난 현장에서 활동하는 자율방재단 등 활동가들이 피해자를 대면할 때 적절히 대응할 수 있도록 실제 사례 중심의 교육이 이루어졌습니다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>제공된 기사는 의정부시의 적극행정 우수기관 선정에 대한 긍정적인 보도이며, 특정 피해 사건이나 소송의 대상이 될 만한 분쟁을 다루고 있지 않습니다. 따라서 소송금융 투자를 검토할 만한 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 대한적십자사 대구지사의 재난 대비 심리적 응급처치 교육에 대한 내용으로, 특정 피해 사건이나 분쟁을 다루고 있지 않습니다. 따라서 소송금융 투자를 검토할 만한 상대방, 피해 사실, 피해 규모 등이 전혀 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>의정부시, 2025년 지방정부 적극행정 종합평가 '우수기관' 선정</t>
+          <t>대한적십자사 대구지사, 재난 및 위기 상황에 대비한 심리적 응급처치(...</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>enewstoday.co.kr</t>
+          <t>ksmnews.co.kr</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>http://www.enewstoday.co.kr/news/articleView.html?idxno=2411147</t>
+          <t>https://www.ksmnews.co.kr/news/view.php?idx=597368</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-03-26 13:32:13.210131+00:00</t>
+          <t>2026-03-29 12:34:40.616849+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>정보 없음</t>
         </is>
       </c>
       <c r="C12" t="inlineStr"/>
       <c r="D12" t="inlineStr"/>
-      <c r="E12" t="inlineStr"/>
+      <c r="E12" t="inlineStr">
+        <is>
+          <t>제공된 기사 본문에서 법적 사건의 진행 단계를 파악할 수 없습니다.</t>
+        </is>
+      </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>청도군이 행정안전부 적극행정 우수기관으로 선정된 소식을 다루는 기사입니다. 기사 내용은 청도군이 퇴직 공무원에게 소송 지원을 확대하는 등 직원 사기 진작에 힘썼다는 점을 언급하고 있으나, 특정 소송 사건이나 분쟁에 대한 정보는 포함하고 있지 않습니다.</t>
+          <t>제공된 기사 본문은 베리베리 강민과 배우 배성우의 인터뷰 내용을 담고 있습니다. 강민은 아이돌 꿈과 '보플2' 경험에 대해 이야기하고, 배성우는 드라마 '끝장수사'와 동생 배성재에 대한 사과를 언급합니다. 법적 분쟁이나 피해 사건에 대한 내용은 포함되어 있지 않습니다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>제공된 기사는 소송금융 투자 대상이 될 만한 특정 사건이나 분쟁을 다루고 있지 않습니다. 청도군이 퇴직 공무원에게 소송 지원을 확대한다는 내용으로, 이는 소송금융 투자 기회와는 무관합니다.</t>
+          <t>제공된 기사 본문은 유명인 인터뷰 내용으로 구성되어 있으며, 소송금융 투자 대상이 될 만한 어떠한 법적 분쟁이나 사건도 묘사하고 있지 않습니다. 따라서 적합/부적합 조건을 평가할 수 있는 정보가 전혀 없습니다.</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>'일 잘하는 청도군'행안부 적극행정 우수기관 선정...경북 유일 2년 연속</t>
+          <t>유가족이 살인범으로? …16년 만 뒤집힌 '청산가리 막걸리 사건' 충격 ...</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>tournews21.com</t>
+          <t>mydaily.co.kr</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t>2026-03-26</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>https://www.tournews21.com/news/articleView.html?idxno=132628</t>
+          <t>https://www.mydaily.co.kr/page/view/2026032707402781317</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-03-26 12:52:47.629864+00:00</t>
+          <t>2026-03-27 00:27:22.167776+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>정보 없음</t>
         </is>
       </c>
       <c r="C13" t="inlineStr"/>
       <c r="D13" t="inlineStr"/>
       <c r="E13" t="inlineStr"/>
       <c r="F13" t="inlineStr">
         <is>
-          <t>김문근 단양군수가 제천·단양 범죄피해자 지원센터 정기총회에 참석할 예정이라는 단순한 동정 보도입니다. 특정 사건이나 법적 분쟁에 대한 내용은 포함되어 있지 않습니다.</t>
+          <t>의정부시가 2025년 지방정부 적극행정 종합평가에서 우수기관으로 선정되었다는 내용의 기사입니다. 적극행정 우수공무원 우대 강화, 보호·지원, 소극행정 예방·혁파를 중점 추진했으며, 공무원의 소송수행 지원 규칙을 제정하여 소신 있는 업무 수행을 돕고 있습니다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>본 기사는 단양군수의 행사 참석 소식으로, 특정 사건이나 법적 분쟁에 대한 정보가 전혀 없어 소송금융 적합 조건(상대방 책임, 피해 규모, 증거 등)에 해당하지 않습니다.</t>
+          <t>제공된 기사는 의정부시의 적극행정 우수기관 선정에 대한 긍정적인 보도이며, 특정 피해 사건이나 소송의 대상이 될 만한 분쟁을 다루고 있지 않습니다. 따라서 소송금융 투자를 검토할 만한 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>【동정】김문근 단양군수</t>
+          <t>의정부시, 2025년 지방정부 적극행정 종합평가 '우수기관' 선정</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>gukjenews.com</t>
+          <t>enewstoday.co.kr</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>https://www.gukjenews.com/news/articleView.html?idxno=3537364</t>
+          <t>http://www.enewstoday.co.kr/news/articleView.html?idxno=2411147</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-03-24 00:27:48.902008+00:00</t>
+          <t>2026-03-26 13:32:13.210131+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>정보 없음</t>
         </is>
       </c>
       <c r="C14" t="inlineStr"/>
       <c r="D14" t="inlineStr"/>
       <c r="E14" t="inlineStr"/>
       <c r="F14" t="inlineStr">
         <is>
-          <t>법무법인 가온이 조세심판원 출신 이승훈 변호사를 파트너로 영입하고 김송경, 박준형, 박승재 변호사를 파트너로 승진시키는 인사를 단행했습니다. 이번 인사를 통해 가온은 세무조사 대응, 조세불복 및 소송, 조세·행정쟁송 등 조세그룹의 핵심 역량을 강화하고 클라이언트에게 통합적인 법률 서비스를 제공할 계획입니다.</t>
+          <t>청도군이 행정안전부 적극행정 우수기관으로 선정된 소식을 다루는 기사입니다. 기사 내용은 청도군이 퇴직 공무원에게 소송 지원을 확대하는 등 직원 사기 진작에 힘썼다는 점을 언급하고 있으나, 특정 소송 사건이나 분쟁에 대한 정보는 포함하고 있지 않습니다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>해당 기사는 법무법인의 인력 보강 소식으로, 특정 소송 사건이나 잠재적 분쟁을 다루고 있지 않습니다. 따라서 소송금융 적합도 판단 기준에 해당하는 피해자, 상대방, 피해 규모, 진행 단계 등 어떠한 적합 조건도 충족하지 않아 투자 대상으로 부적합합니다.</t>
+          <t>제공된 기사는 소송금융 투자 대상이 될 만한 특정 사건이나 분쟁을 다루고 있지 않습니다. 청도군이 퇴직 공무원에게 소송 지원을 확대한다는 내용으로, 이는 소송금융 투자 기회와는 무관합니다.</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>법무법인 가온, 이승훈 조세심판원 출신 변호사 영입</t>
+          <t>'일 잘하는 청도군'행안부 적극행정 우수기관 선정...경북 유일 2년 연속</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>taxtimes.co.kr</t>
+          <t>tournews21.com</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>https://www.taxtimes.co.kr/news/article.html?no=274419</t>
+          <t>https://www.tournews21.com/news/articleView.html?idxno=132628</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-03-23 13:11:54.704006+00:00</t>
+          <t>2026-03-26 12:52:47.629864+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>정보 없음</t>
         </is>
       </c>
       <c r="C15" t="inlineStr"/>
       <c r="D15" t="inlineStr"/>
-      <c r="E15" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E15" t="inlineStr"/>
       <c r="F15" t="inlineStr">
         <is>
-          <t>기사는 오늘의 운세 정보를 제공하며, 특정 소송 사건이나 분쟁에 대한 내용은 포함하고 있지 않습니다. 따라서 소송금융 투자 검토를 위한 어떠한 구체적인 정보도 파악할 수 없습니다.</t>
+          <t>김문근 단양군수가 제천·단양 범죄피해자 지원센터 정기총회에 참석할 예정이라는 단순한 동정 보도입니다. 특정 사건이나 법적 분쟁에 대한 내용은 포함되어 있지 않습니다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>기사는 특정 사건이나 분쟁을 다루는 것이 아닌 오늘의 운세 정보이므로, 소송금융 투자 대상이 될 수 있는 구체적인 사건 내용이 전혀 없습니다. 적합 조건에 해당하는 사항이 전무합니다.</t>
+          <t>본 기사는 단양군수의 행사 참석 소식으로, 특정 사건이나 법적 분쟁에 대한 정보가 전혀 없어 소송금융 적합 조건(상대방 책임, 피해 규모, 증거 등)에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>대전일보 오늘의 운세 양력 3월 24일, 음력 2월 6일</t>
+          <t>【동정】김문근 단양군수</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>daejonilbo.com</t>
+          <t>gukjenews.com</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>https://www.daejonilbo.com/news/articleView.html?idxno=2264324</t>
+          <t>https://www.gukjenews.com/news/articleView.html?idxno=3537364</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-03-23 13:05:49.971055+00:00</t>
+          <t>2026-03-24 00:27:48.902008+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>정보 없음</t>
         </is>
       </c>
       <c r="C16" t="inlineStr"/>
       <c r="D16" t="inlineStr"/>
       <c r="E16" t="inlineStr"/>
       <c r="F16" t="inlineStr">
         <is>
-          <t>KBS Joy 예능 프로그램 '무엇이든 물어보살'이 7주년을 맞이했다. MC 서장훈과 이수근이 7년간 2000명 이상의 사연자들에게 현실적인 조언을 제공하며 장수 인기 프로그램으로 자리매김했다. 7주년 기념으로 '도파민 사연 TOP3'와 '감동 MAX 사연'을 공개하고 시청자 이벤트를 진행할 예정이다.</t>
+          <t>법무법인 가온이 조세심판원 출신 이승훈 변호사를 파트너로 영입하고 김송경, 박준형, 박승재 변호사를 파트너로 승진시키는 인사를 단행했습니다. 이번 인사를 통해 가온은 세무조사 대응, 조세불복 및 소송, 조세·행정쟁송 등 조세그룹의 핵심 역량을 강화하고 클라이언트에게 통합적인 법률 서비스를 제공할 계획입니다.</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 법적 분쟁이나 소송 가능성이 있는 사건을 다루고 있지 않습니다. '무엇이든 물어보살' 프로그램의 7주년을 기념하는 내용으로, 소송금융 투자 대상으로서의 적합 조건에 부합하는 내용이 전혀 없습니다.</t>
+          <t>해당 기사는 법무법인의 인력 보강 소식으로, 특정 소송 사건이나 잠재적 분쟁을 다루고 있지 않습니다. 따라서 소송금융 적합도 판단 기준에 해당하는 피해자, 상대방, 피해 규모, 진행 단계 등 어떠한 적합 조건도 충족하지 않아 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>'물어보살', 7주년…2000명 사연 중 '도파민 TOP3'는?</t>
+          <t>법무법인 가온, 이승훈 조세심판원 출신 변호사 영입</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>taxtimes.co.kr</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260323_0003558961</t>
+          <t>https://www.taxtimes.co.kr/news/article.html?no=274419</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>2026-03-23 00:26:40.183169+00:00</t>
+          <t>2026-03-23 13:11:54.704006+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>정보 없음</t>
         </is>
       </c>
       <c r="C17" t="inlineStr"/>
       <c r="D17" t="inlineStr"/>
-      <c r="E17" t="inlineStr"/>
+      <c r="E17" t="inlineStr">
+        <is>
+          <t>해당 없음</t>
+        </is>
+      </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>법무법인 율촌의 오택원 변호사는 과학고와 공대를 졸업하고 변리사, 판사를 거쳐 변호사로 새롭게 출발했습니다. 그는 기술과 법을 연결하는 전문가로서, 특히 AI 관련 분쟁 해결에 대한 목표를 가지고 있으며, 한국정보법학회 총무이사 및 법조 AI 참여단 활동 이력이 있습니다.</t>
+          <t>기사는 오늘의 운세 정보를 제공하며, 특정 소송 사건이나 분쟁에 대한 내용은 포함하고 있지 않습니다. 따라서 소송금융 투자 검토를 위한 어떠한 구체적인 정보도 파악할 수 없습니다.</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 법적 분쟁이나 잠재적 소송에 대한 내용이 아닌, 변호사의 경력과 전문 분야에 대한 인터뷰입니다. 따라서 소송금융 투자 대상으로 검토할 만한 적합 조건에 해당하지 않습니다.</t>
+          <t>기사는 특정 사건이나 분쟁을 다루는 것이 아닌 오늘의 운세 정보이므로, 소송금융 투자 대상이 될 수 있는 구체적인 사건 내용이 전혀 없습니다. 적합 조건에 해당하는 사항이 전무합니다.</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>과학고·공대 출신 변리사, 판사 거쳐 변호사로 새출발하게 된 사연</t>
+          <t>대전일보 오늘의 운세 양력 3월 24일, 음력 2월 6일</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>daejonilbo.com</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
-          <t>2026-03-21</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/society/2026/03/22/2026032014420156322</t>
+          <t>https://www.daejonilbo.com/news/articleView.html?idxno=2264324</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>2026-03-22 00:33:41.468468+00:00</t>
+          <t>2026-03-23 13:05:49.971055+00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>정보 없음</t>
         </is>
       </c>
       <c r="C18" t="inlineStr"/>
       <c r="D18" t="inlineStr"/>
       <c r="E18" t="inlineStr"/>
       <c r="F18" t="inlineStr">
         <is>
-          <t>이 기사는 재정경제부, 기획예산처, 산업통상부 등 여러 정부 부처의 3월 23일부터 27일까지의 주간 일정을 상세히 담고 있습니다. 각 부처 장관 및 차관의 회의, 현장 방문, 보고서 발표 등의 내용이 주를 이루며, 특정 사건이나 분쟁에 대한 내용은 포함되어 있지 않습니다.</t>
+          <t>KBS Joy 예능 프로그램 '무엇이든 물어보살'이 7주년을 맞이했다. MC 서장훈과 이수근이 7년간 2000명 이상의 사연자들에게 현실적인 조언을 제공하며 장수 인기 프로그램으로 자리매김했다. 7주년 기념으로 '도파민 사연 TOP3'와 '감동 MAX 사연'을 공개하고 시청자 이벤트를 진행할 예정이다.</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>제공된 기사는 정부 부처의 주간 일정을 나열한 것으로, 특정 사건이나 분쟁에 대한 정보가 전혀 없습니다. 따라서 소송금융 적합 조건(상대방 책임 명확성, 자력, 집단적 피해, 피해 규모, 증거, 공적 절차 진행 등) 중 어느 하나도 해당하지 않습니다.</t>
+          <t>해당 기사는 특정 법적 분쟁이나 소송 가능성이 있는 사건을 다루고 있지 않습니다. '무엇이든 물어보살' 프로그램의 7주년을 기념하는 내용으로, 소송금융 투자 대상으로서의 적합 조건에 부합하는 내용이 전혀 없습니다.</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>[정부 주요 일정] 경제·사회부처 주간 일정 (3월 23일 ~ 3월 27일)</t>
+          <t>'물어보살', 7주년…2000명 사연 중 '도파민 TOP3'는?</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>etoday.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
-          <t>2026-03-21</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t>https://www.etoday.co.kr/news/view/2567853</t>
+          <t>https://www.newsis.com/view/NISX20260323_0003558961</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>2026-03-22 00:16:41.609416+00:00</t>
+          <t>2026-03-23 00:26:40.183169+00:00</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>정보 없음</t>
         </is>
       </c>
       <c r="C19" t="inlineStr"/>
       <c r="D19" t="inlineStr"/>
-      <c r="E19" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E19" t="inlineStr"/>
       <c r="F19" t="inlineStr">
         <is>
-          <t>제공된 기사 본문이 손상되어 내용을 파악할 수 없습니다. 사건의 내용, 피해 규모, 진행 단계 등 어떠한 정보도 추출할 수 없습니다.</t>
+          <t>법무법인 율촌의 오택원 변호사는 과학고와 공대를 졸업하고 변리사, 판사를 거쳐 변호사로 새롭게 출발했습니다. 그는 기술과 법을 연결하는 전문가로서, 특히 AI 관련 분쟁 해결에 대한 목표를 가지고 있으며, 한국정보법학회 총무이사 및 법조 AI 참여단 활동 이력이 있습니다.</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>제공된 기사 본문이 손상되어 내용을 파악할 수 없습니다. 따라서 소송금융 적합도 판단 기준을 적용할 수 없어 투자 적합도가 낮습니다.</t>
+          <t>해당 기사는 특정 법적 분쟁이나 잠재적 소송에 대한 내용이 아닌, 변호사의 경력과 전문 분야에 대한 인터뷰입니다. 따라서 소송금융 투자 대상으로 검토할 만한 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>‘악몽’ 김남길X이유미, 위험한 형사와 신비로운 악몽 설계자로 의기투...</t>
+          <t>과학고·공대 출신 변리사, 판사 거쳐 변호사로 새출발하게 된 사연</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>newsen.com</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
-          <t>https://www.newsen.com/news_view.php?uid=202603180802256710</t>
+          <t>https://www.mt.co.kr/society/2026/03/22/2026032014420156322</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>2026-03-18 00:26:44.063391+00:00</t>
+          <t>2026-03-22 00:33:41.468468+00:00</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>정보 없음</t>
         </is>
       </c>
       <c r="C20" t="inlineStr"/>
       <c r="D20" t="inlineStr"/>
       <c r="E20" t="inlineStr"/>
       <c r="F20" t="inlineStr">
         <is>
-          <t>대한적십자사 경남지사 경남재난심리회복지원센터가 재난심리활동가 52명을 대상으로 PFA 및 트라우마 상담 교육을 실시했다. 이 교육은 재난 피해자의 심리적 반응 이해와 응급처치, 트라우마 상담 기법을 중심으로 진행되어 활동가들의 전문성을 강화했다. 센터는 2025년 한 해 동안 다양한 재난 상황에서 총 1582회의 심리상담을 제공하며 도민들의 심리 회복을 지원했다.</t>
+          <t>이 기사는 재정경제부, 기획예산처, 산업통상부 등 여러 정부 부처의 3월 23일부터 27일까지의 주간 일정을 상세히 담고 있습니다. 각 부처 장관 및 차관의 회의, 현장 방문, 보고서 발표 등의 내용이 주를 이루며, 특정 사건이나 분쟁에 대한 내용은 포함되어 있지 않습니다.</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>기사는 재난 심리 지원 활동가 교육에 대한 내용으로, 특정 사건이나 법적 분쟁의 발생 사실이 전혀 언급되지 않았습니다. 따라서 소송금융 투자 대상이 될 만한 상대방, 피해, 책임 소재 등이 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>제공된 기사는 정부 부처의 주간 일정을 나열한 것으로, 특정 사건이나 분쟁에 대한 정보가 전혀 없습니다. 따라서 소송금융 적합 조건(상대방 책임 명확성, 자력, 집단적 피해, 피해 규모, 증거, 공적 절차 진행 등) 중 어느 하나도 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t>경남재난심리회복지원센터 활동가 52명 대상 PFA·트라우마 상담 교육</t>
+          <t>[정부 주요 일정] 경제·사회부처 주간 일정 (3월 23일 ~ 3월 27일)</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t>gndomin.com</t>
+          <t>etoday.co.kr</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
-          <t>http://www.gndomin.com/news/articleView.html?idxno=468397</t>
+          <t>https://www.etoday.co.kr/news/view/2567853</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>2026-03-15 12:30:01.042624+00:00</t>
+          <t>2026-03-22 00:16:41.609416+00:00</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>정보 없음</t>
         </is>
       </c>
       <c r="C21" t="inlineStr"/>
       <c r="D21" t="inlineStr"/>
-      <c r="E21" t="inlineStr"/>
+      <c r="E21" t="inlineStr">
+        <is>
+          <t>정보 없음</t>
+        </is>
+      </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>배우 이청아의 인터뷰 기사로, 그녀가 출연한 작품 '아너'에 대한 소신을 밝히는 내용입니다. 기사는 '피해자에게 듣겠습니다'라는 작품의 주제를 언급하지만, 실제 법적 분쟁이나 특정 피해 사건에 대한 내용은 포함하고 있지 않습니다.</t>
+          <t>제공된 기사 본문이 손상되어 내용을 파악할 수 없습니다. 사건의 내용, 피해 규모, 진행 단계 등 어떠한 정보도 추출할 수 없습니다.</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>제공된 기사 내용은 배우의 인터뷰로, 특정 법적 분쟁이나 피해 사실을 다루고 있지 않습니다. 따라서 소송금융 투자 대상으로서의 적합 조건을 전혀 충족하지 않습니다.</t>
+          <t>제공된 기사 본문이 손상되어 내용을 파악할 수 없습니다. 따라서 소송금융 적합도 판단 기준을 적용할 수 없어 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
-          <t>‘아너’ 이청아 “이나영·정은채와 내향인 케미, 사흘만 안 봐도…”...</t>
+          <t>‘악몽’ 김남길X이유미, 위험한 형사와 신비로운 악몽 설계자로 의기투...</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>newsen.com</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/11986516</t>
+          <t>https://www.newsen.com/news_view.php?uid=202603180802256710</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>2026-03-13 00:24:56.267707+00:00</t>
+          <t>2026-03-18 00:26:44.063391+00:00</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>정보 없음</t>
         </is>
       </c>
       <c r="C22" t="inlineStr"/>
       <c r="D22" t="inlineStr"/>
       <c r="E22" t="inlineStr"/>
       <c r="F22" t="inlineStr">
         <is>
-          <t>해당 기사는 한화금융의 러닝 앰버서더 출범, 교보생명의 신규 특약 배타적사용권 획득, 흥국생명의 소비자보호 캠페인, KB국민카드의 보이스피싱 예방 사례 등 여러 금융사의 단편적인 소식을 담고 있습니다. 이 기사들 중 소송금융 투자를 검토할 만한 법적 분쟁이나 피해 사례는 포함되어 있지 않습니다.</t>
+          <t>대한적십자사 경남지사 경남재난심리회복지원센터가 재난심리활동가 52명을 대상으로 PFA 및 트라우마 상담 교육을 실시했다. 이 교육은 재난 피해자의 심리적 반응 이해와 응급처치, 트라우마 상담 기법을 중심으로 진행되어 활동가들의 전문성을 강화했다. 센터는 2025년 한 해 동안 다양한 재난 상황에서 총 1582회의 심리상담을 제공하며 도민들의 심리 회복을 지원했다.</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>제공된 기사에는 소송금융 투자 대상이 될 만한 구체적인 법적 분쟁, 피해 사실, 또는 소송 가능성이 있는 사건이 전혀 언급되어 있지 않습니다. 각 기사는 기업의 마케팅, 상품 출시, 내부 캠페인, 범죄 예방 활동에 대한 내용으로, 적합 조건에 해당하는 사항이 없습니다.</t>
+          <t>기사는 재난 심리 지원 활동가 교육에 대한 내용으로, 특정 사건이나 법적 분쟁의 발생 사실이 전혀 언급되지 않았습니다. 따라서 소송금융 투자 대상이 될 만한 상대방, 피해, 책임 소재 등이 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>[브리프] 한화금융 교보생명 흥국생명 국민카드 BC카드 네이버페이</t>
+          <t>경남재난심리회복지원센터 활동가 52명 대상 PFA·트라우마 상담 교육</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>biztribune.co.kr</t>
+          <t>gndomin.com</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
-          <t>http://www.biztribune.co.kr/news/articleView.html?idxno=350286</t>
+          <t>http://www.gndomin.com/news/articleView.html?idxno=468397</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>2026-03-11 12:29:20.274595+00:00</t>
+          <t>2026-03-15 12:30:01.042624+00:00</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>정보 없음</t>
         </is>
       </c>
       <c r="C23" t="inlineStr"/>
       <c r="D23" t="inlineStr"/>
       <c r="E23" t="inlineStr"/>
       <c r="F23" t="inlineStr">
         <is>
-          <t>특허법인 광장리앤고의 안성탁 변리사가 한국국제지식재산보호협회(AIPPI Korea) 회장으로 재선출되었습니다. 안 변리사는 28년 이상의 IP 실무 경험을 가진 전문가로, 앞으로 국내 IP 전문가들의 국제적 활동 기회를 확대하고 협회의 연구 성과가 실무 및 정책 수립에 활용되도록 힘쓰겠다고 밝혔습니다.</t>
+          <t>배우 이청아의 인터뷰 기사로, 그녀가 출연한 작품 '아너'에 대한 소신을 밝히는 내용입니다. 기사는 '피해자에게 듣겠습니다'라는 작품의 주제를 언급하지만, 실제 법적 분쟁이나 특정 피해 사건에 대한 내용은 포함하고 있지 않습니다.</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 법률 분쟁이나 피해 사실을 다루는 것이 아니라, 특허법인 소속 변리사의 협회장 재선출 소식을 전하는 내용입니다. 소송금융 투자 대상이 될 만한 사건 자체가 존재하지 않아 적합 조건에 해당되는 사항이 없습니다.</t>
+          <t>제공된 기사 내용은 배우의 인터뷰로, 특정 법적 분쟁이나 피해 사실을 다루고 있지 않습니다. 따라서 소송금융 투자 대상으로서의 적합 조건을 전혀 충족하지 않습니다.</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
-          <t>특허법인 광장리앤고 안성탁 변리사, 한국국제지식재산보호협회 회장에...</t>
+          <t>‘아너’ 이청아 “이나영·정은채와 내향인 케미, 사흘만 안 봐도…”...</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
-          <t>lawissue.co.kr</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
-          <t>http://www.lawissue.co.kr/view.php?ud=202603091806426942f4ab64559d_12</t>
+          <t>https://www.mk.co.kr/article/11986516</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t>2026-03-09 13:14:40.264930+00:00</t>
+          <t>2026-03-13 00:24:56.267707+00:00</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>정보 없음</t>
         </is>
       </c>
       <c r="C24" t="inlineStr"/>
       <c r="D24" t="inlineStr"/>
       <c r="E24" t="inlineStr"/>
       <c r="F24" t="inlineStr">
         <is>
-          <t>해당 기사는 3월 8일자 띠별 운세로, 소송 등 극단적인 대립보다는 타협을 모색하라는 일반적인 조언을 담고 있습니다. 특정 사건이나 법적 분쟁에 대한 구체적인 내용은 포함되어 있지 않습니다.</t>
+          <t>해당 기사는 한화금융의 러닝 앰버서더 출범, 교보생명의 신규 특약 배타적사용권 획득, 흥국생명의 소비자보호 캠페인, KB국민카드의 보이스피싱 예방 사례 등 여러 금융사의 단편적인 소식을 담고 있습니다. 이 기사들 중 소송금융 투자를 검토할 만한 법적 분쟁이나 피해 사례는 포함되어 있지 않습니다.</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>해당 기사는 오늘의 운세를 다루는 내용으로, 특정 사건이나 법적 분쟁에 대한 정보를 포함하고 있지 않습니다. 따라서 소송금융 투자 적합도 판단 기준에 해당하는 어떠한 조건도 충족하지 못합니다.</t>
+          <t>제공된 기사에는 소송금융 투자 대상이 될 만한 구체적인 법적 분쟁, 피해 사실, 또는 소송 가능성이 있는 사건이 전혀 언급되어 있지 않습니다. 각 기사는 기업의 마케팅, 상품 출시, 내부 캠페인, 범죄 예방 활동에 대한 내용으로, 적합 조건에 해당하는 사항이 없습니다.</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
-          <t>오늘의 운세 띠별 운세 3월8일</t>
+          <t>[브리프] 한화금융 교보생명 흥국생명 국민카드 BC카드 네이버페이</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
-          <t>bntnews.co.kr</t>
+          <t>biztribune.co.kr</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M24" t="inlineStr">
         <is>
-          <t>https://www.bntnews.co.kr/article/view/bnt202603070120</t>
+          <t>http://www.biztribune.co.kr/news/articleView.html?idxno=350286</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
-          <t>2026-03-08 00:28:54.251269+00:00</t>
+          <t>2026-03-11 12:29:20.274595+00:00</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>정보 없음</t>
         </is>
       </c>
       <c r="C25" t="inlineStr"/>
       <c r="D25" t="inlineStr"/>
       <c r="E25" t="inlineStr"/>
       <c r="F25" t="inlineStr">
         <is>
-          <t>연합뉴스에서 보도한 국회 일정 기사로, 상임위원회 회의, 의원실 세미나, 소통관 기자회견 등 다양한 국회 활동 목록을 담고 있습니다. 특정 사건이나 피해 발생에 대한 구체적인 내용은 포함되어 있지 않아 소송금융 투자 대상으로 분석하기 어렵습니다.</t>
+          <t>특허법인 광장리앤고의 안성탁 변리사가 한국국제지식재산보호협회(AIPPI Korea) 회장으로 재선출되었습니다. 안 변리사는 28년 이상의 IP 실무 경험을 가진 전문가로, 앞으로 국내 IP 전문가들의 국제적 활동 기회를 확대하고 협회의 연구 성과가 실무 및 정책 수립에 활용되도록 힘쓰겠다고 밝혔습니다.</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건이나 피해 발생에 대한 보도가 아닌 국회 일정 및 세미나, 기자회견 목록입니다. 따라서 소송금융 적합도 판단 기준(상대방 책임 명확성, 자력, 집단적 피해, 피해 규모, 증거, 공적 절차 진행 등)을 적용할 구체적인 사건이 명시되어 있지 않아 적합도를 판단할 수 없습니다.</t>
+          <t>해당 기사는 특정 법률 분쟁이나 피해 사실을 다루는 것이 아니라, 특허법인 소속 변리사의 협회장 재선출 소식을 전하는 내용입니다. 소송금융 투자 대상이 될 만한 사건 자체가 존재하지 않아 적합 조건에 해당되는 사항이 없습니다.</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
-          <t>[오늘의 국회일정](6일·금)</t>
+          <t>특허법인 광장리앤고 안성탁 변리사, 한국국제지식재산보호협회 회장에...</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>lawissue.co.kr</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M25" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260305180100001?input=1195m</t>
+          <t>http://www.lawissue.co.kr/view.php?ud=202603091806426942f4ab64559d_12</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
-          <t>2026-03-06 00:40:03.961989+00:00</t>
+          <t>2026-03-09 13:14:40.264930+00:00</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>정보 없음</t>
         </is>
       </c>
       <c r="C26" t="inlineStr"/>
       <c r="D26" t="inlineStr"/>
-      <c r="E26" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E26" t="inlineStr"/>
       <c r="F26" t="inlineStr">
         <is>
-          <t>제공된 기사 본문이 손상되어 내용을 파악할 수 없습니다. 소송금융 투자 검토를 위한 어떠한 정보도 추출할 수 없습니다.</t>
+          <t>해당 기사는 3월 8일자 띠별 운세로, 소송 등 극단적인 대립보다는 타협을 모색하라는 일반적인 조언을 담고 있습니다. 특정 사건이나 법적 분쟁에 대한 구체적인 내용은 포함되어 있지 않습니다.</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>제공된 기사 본문이 손상되어 내용을 파악할 수 없습니다. 따라서 소송금융 투자 적합도를 판단할 수 있는 정보가 전혀 없습니다.</t>
+          <t>해당 기사는 오늘의 운세를 다루는 내용으로, 특정 사건이나 법적 분쟁에 대한 정보를 포함하고 있지 않습니다. 따라서 소송금융 투자 적합도 판단 기준에 해당하는 어떠한 조건도 충족하지 못합니다.</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
-          <t>'같이 삽시다' 권일용, '범죄도시4' 인연  마동석·예정화 결혼식서 성혼...</t>
+          <t>오늘의 운세 띠별 운세 3월8일</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
-          <t>stoo.com</t>
+          <t>bntnews.co.kr</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M26" t="inlineStr">
         <is>
-          <t>http://www.stoo.com/article.php?aid=105439616336</t>
+          <t>https://www.bntnews.co.kr/article/view/bnt202603070120</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
-          <t>2026-03-05 01:14:59.786263+00:00</t>
+          <t>2026-03-08 00:28:54.251269+00:00</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>정보 없음</t>
         </is>
       </c>
       <c r="C27" t="inlineStr"/>
       <c r="D27" t="inlineStr"/>
       <c r="E27" t="inlineStr"/>
       <c r="F27" t="inlineStr">
         <is>
-          <t>부산 고탐정사무소와 (주)예건경호가 외도조사, 스토킹 피해, 신변 위협 사건 등에 대한 통합 대응 시스템 구축을 위한 업무협약을 체결했다. 양측은 조사부터 사후 안전관리까지 연계하는 서비스를 제공하며, 긴급 상황 신속 출동 및 법적 절차 대비 자료 공유 등을 추진할 계획이다.</t>
+          <t>연합뉴스에서 보도한 국회 일정 기사로, 상임위원회 회의, 의원실 세미나, 소통관 기자회견 등 다양한 국회 활동 목록을 담고 있습니다. 특정 사건이나 피해 발생에 대한 구체적인 내용은 포함되어 있지 않아 소송금융 투자 대상으로 분석하기 어렵습니다.</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>본 기사는 소송금융 투자 대상이 될 수 있는 특정 사건이나 분쟁을 다루는 것이 아니라, 탐정사무소와 경호업체의 업무 협약에 대한 보도이다. 따라서 적합 조건에 해당하는 사항이 전혀 없으며, 소송금융 투자 검토 대상이 아니다.</t>
+          <t>해당 기사는 특정 사건이나 피해 발생에 대한 보도가 아닌 국회 일정 및 세미나, 기자회견 목록입니다. 따라서 소송금융 적합도 판단 기준(상대방 책임 명확성, 자력, 집단적 피해, 피해 규모, 증거, 공적 절차 진행 등)을 적용할 구체적인 사건이 명시되어 있지 않아 적합도를 판단할 수 없습니다.</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J27" t="inlineStr">
         <is>
-          <t>고탐정사무소, (주) 예건경호와 업무협약 체결…조사•신변보호 통합 대...</t>
+          <t>[오늘의 국회일정](6일·금)</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
-          <t>livesnews.com</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M27" t="inlineStr">
         <is>
-          <t>https://www.livesnews.com/news/article.html?no=59909</t>
+          <t>https://www.yna.co.kr/view/AKR20260305180100001?input=1195m</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
-          <t>2026-03-04 01:18:24.099855+00:00</t>
+          <t>2026-03-06 00:40:03.961989+00:00</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>정보 없음</t>
         </is>
       </c>
       <c r="C28" t="inlineStr"/>
       <c r="D28" t="inlineStr"/>
-      <c r="E28" t="inlineStr"/>
+      <c r="E28" t="inlineStr">
+        <is>
+          <t>기사 내용 파악 불가</t>
+        </is>
+      </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>해당 기사는 행정안전 공공기관의 3월 브랜드평판 빅데이터 분석 결과를 다루고 있습니다. 공무원연금공단이 1위를 차지했으며, 일제강제동원피해자지원재단과 한국원산지정보원이 그 뒤를 이었습니다.</t>
+          <t>제공된 기사 본문이 손상되어 내용을 파악할 수 없습니다. 소송금융 투자 검토를 위한 어떠한 정보도 추출할 수 없습니다.</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>기사는 행정안전 공공기관의 브랜드평판 순위를 분석한 것으로, 어떠한 법적 분쟁이나 피해 사실도 언급하고 있지 않습니다. 소송금융 투자 대상이 될 만한 사건 자체가 존재하지 않습니다.</t>
+          <t>제공된 기사 본문이 손상되어 내용을 파악할 수 없습니다. 따라서 소송금융 투자 적합도를 판단할 수 있는 정보가 전혀 없습니다.</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J28" t="inlineStr">
         <is>
-          <t>행정안전 공공기관 브랜드평판 3월 빅데이터 분석... 1위 공무원연금공...</t>
+          <t>'같이 삽시다' 권일용, '범죄도시4' 인연  마동석·예정화 결혼식서 성혼...</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
-          <t>pinpointnews.co.kr</t>
+          <t>stoo.com</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M28" t="inlineStr">
         <is>
-          <t>https://www.pinpointnews.co.kr/news/articleView.html?idxno=433386</t>
+          <t>http://www.stoo.com/article.php?aid=105439616336</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
-          <t>2026-03-03 00:28:59.239793+00:00</t>
+          <t>2026-03-05 01:14:59.786263+00:00</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>정보 없음</t>
         </is>
       </c>
       <c r="C29" t="inlineStr"/>
       <c r="D29" t="inlineStr"/>
       <c r="E29" t="inlineStr"/>
       <c r="F29" t="inlineStr">
         <is>
-          <t>경제정의실천시민연합(경실련)이 지난달 중앙위원회를 통해 양혁승, 서순탁, 박준상 씨를 신임 공동대표로 선출하고, 기존 공동대표인 원경스님은 연임했다고 밝혔다. 이 기사는 경실련의 조직 인사에 관한 내용으로, 특정 법적 분쟁이나 피해 사건에 대한 정보는 포함하고 있지 않다.</t>
+          <t>부산 고탐정사무소와 (주)예건경호가 외도조사, 스토킹 피해, 신변 위협 사건 등에 대한 통합 대응 시스템 구축을 위한 업무협약을 체결했다. 양측은 조사부터 사후 안전관리까지 연계하는 서비스를 제공하며, 긴급 상황 신속 출동 및 법적 절차 대비 자료 공유 등을 추진할 계획이다.</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>제공된 기사는 경제정의실천시민연합(경실련)의 공동대표 선출 및 연임에 대한 내용으로, 특정 사건이나 법적 분쟁에 대한 정보가 전혀 없습니다. 따라서 소송금융 투자 적합 조건에 해당하는 사항이 없으며, 분석 대상이 되는 '사건' 자체가 존재하지 않습니다.</t>
+          <t>본 기사는 소송금융 투자 대상이 될 수 있는 특정 사건이나 분쟁을 다루는 것이 아니라, 탐정사무소와 경호업체의 업무 협약에 대한 보도이다. 따라서 적합 조건에 해당하는 사항이 전혀 없으며, 소송금융 투자 검토 대상이 아니다.</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J29" t="inlineStr">
         <is>
-          <t>경실련 공동대표에 양혁승·서순탁·박준상…원경스님 연임</t>
+          <t>고탐정사무소, (주) 예건경호와 업무협약 체결…조사•신변보호 통합 대...</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>livesnews.com</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M29" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10685161?ref=naver</t>
+          <t>https://www.livesnews.com/news/article.html?no=59909</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
-          <t>2026-03-02 12:53:59.738058+00:00</t>
+          <t>2026-03-04 01:18:24.099855+00:00</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>정보 없음</t>
         </is>
       </c>
       <c r="C30" t="inlineStr"/>
       <c r="D30" t="inlineStr"/>
       <c r="E30" t="inlineStr"/>
       <c r="F30" t="inlineStr">
         <is>
-          <t>허영희 전 한국국제대 교수가 한국폭력예방교육전문강사협회 제8대 상임대표로 선출되었다. 허 신임 대표는 협회 창립 당시 초대 및 2대 상임대표를 역임한 인물로, 법학박사 및 경찰행정학과 교수 경력을 바탕으로 젠더폭력 예방 및 성평등 구현에 앞장설 계획이다. 협회는 2005년 창립 이래 젠더 기반 폭력 근절과 성평등 인식 확산에 기여해 왔다.</t>
+          <t>해당 기사는 행정안전 공공기관의 3월 브랜드평판 빅데이터 분석 결과를 다루고 있습니다. 공무원연금공단이 1위를 차지했으며, 일제강제동원피해자지원재단과 한국원산지정보원이 그 뒤를 이었습니다.</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>해당 기사는 한국폭력예방교육전문강사협회의 상임대표 선출 소식과 신임 대표의 프로필 및 향후 계획을 다루고 있습니다. 소송금융 투자 대상이 될 만한 어떠한 법적 분쟁, 피해 발생, 상대방의 책임 등 소송 관련 정보가 전혀 포함되어 있지 않아 투자 적합성이 매우 낮습니다.</t>
+          <t>기사는 행정안전 공공기관의 브랜드평판 순위를 분석한 것으로, 어떠한 법적 분쟁이나 피해 사실도 언급하고 있지 않습니다. 소송금융 투자 대상이 될 만한 사건 자체가 존재하지 않습니다.</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J30" t="inlineStr">
         <is>
-          <t>허영희 전 한국국제대 교수, 한국폭력예방교육전문강사협회 제8대 상임...</t>
+          <t>행정안전 공공기관 브랜드평판 3월 빅데이터 분석... 1위 공무원연금공...</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
-          <t>viva100.com</t>
+          <t>pinpointnews.co.kr</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M30" t="inlineStr">
         <is>
-          <t>https://www.viva100.com/article/20260228500192</t>
+          <t>https://www.pinpointnews.co.kr/news/articleView.html?idxno=433386</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
-          <t>2026-02-28 12:23:35.938328+00:00</t>
+          <t>2026-03-03 00:28:59.239793+00:00</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>정보 없음</t>
         </is>
       </c>
       <c r="C31" t="inlineStr"/>
       <c r="D31" t="inlineStr"/>
       <c r="E31" t="inlineStr"/>
       <c r="F31" t="inlineStr">
         <is>
-          <t>법무부와 각 검찰청의 고위공무원 및 검찰부이사관, 검찰수사서기관, 검찰서기관 등 직급별 승진 및 전보 인사를 상세히 보도하는 기사입니다. 주요 보직 이동과 인력 배치가 주된 내용입니다.</t>
+          <t>경제정의실천시민연합(경실련)이 지난달 중앙위원회를 통해 양혁승, 서순탁, 박준상 씨를 신임 공동대표로 선출하고, 기존 공동대표인 원경스님은 연임했다고 밝혔다. 이 기사는 경실련의 조직 인사에 관한 내용으로, 특정 법적 분쟁이나 피해 사건에 대한 정보는 포함하고 있지 않다.</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>해당 기사는 법무부 및 검찰청의 고위공무원 인사 발령에 대한 내용으로, 소송금융 투자 대상이 될 만한 특정 사건이나 분쟁, 피해 사실을 전혀 포함하고 있지 않습니다. 따라서 적합 조건에 해당하는 사항이 없으며, 투자 검토 자체가 불가능합니다.</t>
+          <t>제공된 기사는 경제정의실천시민연합(경실련)의 공동대표 선출 및 연임에 대한 내용으로, 특정 사건이나 법적 분쟁에 대한 정보가 전혀 없습니다. 따라서 소송금융 투자 적합 조건에 해당하는 사항이 없으며, 분석 대상이 되는 '사건' 자체가 존재하지 않습니다.</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J31" t="inlineStr">
         <is>
-          <t>[인사] 법무부</t>
+          <t>경실련 공동대표에 양혁승·서순탁·박준상…원경스님 연임</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
-          <t>mediapen.com</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M31" t="inlineStr">
         <is>
-          <t>https://www.mediapen.com/news/view/1084280</t>
+          <t>https://biz.heraldcorp.com/article/10685161?ref=naver</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
-          <t>2026-02-28 01:46:47.040139+00:00</t>
+          <t>2026-03-02 12:53:59.738058+00:00</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>정보 없음</t>
         </is>
       </c>
       <c r="C32" t="inlineStr"/>
       <c r="D32" t="inlineStr"/>
       <c r="E32" t="inlineStr"/>
       <c r="F32" t="inlineStr">
         <is>
-          <t>충청남도가 옛 토지대장 디지털화 사업을 성공적으로 추진하여 행정 처리 기간을 단축하고, 조상 땅 찾기, 토지 소송, 등기 신청 등에서 법률·행정 증거자료로서의 활용도를 크게 향상시켰다는 내용의 기사입니다. 이 사업은 2025년 지방정부 혁신평가에서 성과를 인정받았습니다.</t>
+          <t>허영희 전 한국국제대 교수가 한국폭력예방교육전문강사협회 제8대 상임대표로 선출되었다. 허 신임 대표는 협회 창립 당시 초대 및 2대 상임대표를 역임한 인물로, 법학박사 및 경찰행정학과 교수 경력을 바탕으로 젠더폭력 예방 및 성평등 구현에 앞장설 계획이다. 협회는 2005년 창립 이래 젠더 기반 폭력 근절과 성평등 인식 확산에 기여해 왔다.</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>제공된 기사는 충청남도의 토지대장 디지털화 사업의 긍정적인 성과를 다루고 있으며, 어떠한 법적 분쟁이나 잠재적 소송 사건에 대한 정보를 포함하고 있지 않습니다. 소송금융 투자 대상이 되기 위한 피해자, 피해 규모, 책임 당사자 등이 전혀 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 한국폭력예방교육전문강사협회의 상임대표 선출 소식과 신임 대표의 프로필 및 향후 계획을 다루고 있습니다. 소송금융 투자 대상이 될 만한 어떠한 법적 분쟁, 피해 발생, 상대방의 책임 등 소송 관련 정보가 전혀 포함되어 있지 않아 투자 적합성이 매우 낮습니다.</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J32" t="inlineStr">
         <is>
-          <t>'옛 토지대장 디지털화·수산 인재 양성' 충남도, '행정혁신·미래산업...</t>
+          <t>허영희 전 한국국제대 교수, 한국폭력예방교육전문강사협회 제8대 상임...</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
-          <t>bzeronews.com</t>
+          <t>viva100.com</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-02-28</t>
         </is>
       </c>
       <c r="M32" t="inlineStr">
         <is>
-          <t>https://www.bzeronews.com/news/articleView.html?idxno=812407</t>
+          <t>https://www.viva100.com/article/20260228500192</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
-          <t>2026-02-27 00:47:07.628495+00:00</t>
+          <t>2026-02-28 12:23:35.938328+00:00</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>정보 없음</t>
         </is>
       </c>
       <c r="C33" t="inlineStr"/>
       <c r="D33" t="inlineStr"/>
-      <c r="E33" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E33" t="inlineStr"/>
       <c r="F33" t="inlineStr">
         <is>
-          <t>기사 본문이 손상되어 사건의 상세 내용을 파악할 수 없으므로, 소송금융 투자 대상으로서의 분석이 어렵습니다.</t>
+          <t>법무부와 각 검찰청의 고위공무원 및 검찰부이사관, 검찰수사서기관, 검찰서기관 등 직급별 승진 및 전보 인사를 상세히 보도하는 기사입니다. 주요 보직 이동과 인력 배치가 주된 내용입니다.</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>제공된 기사 본문이 손상되어 사건의 구체적인 내용을 파악할 수 없습니다. 따라서 소송금융 적합도 판단 기준에 해당하는 적합 조건 및 부적합 조건에 대한 분석이 불가능합니다.</t>
+          <t>해당 기사는 법무부 및 검찰청의 고위공무원 인사 발령에 대한 내용으로, 소송금융 투자 대상이 될 만한 특정 사건이나 분쟁, 피해 사실을 전혀 포함하고 있지 않습니다. 따라서 적합 조건에 해당하는 사항이 없으며, 투자 검토 자체가 불가능합니다.</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J33" t="inlineStr">
         <is>
-          <t>민희진 오늘(25일) 또 기자회견, 무슨 말 할까</t>
+          <t>[인사] 법무부</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
-          <t>tvdaily.co.kr</t>
+          <t>mediapen.com</t>
         </is>
       </c>
       <c r="L33" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M33" t="inlineStr">
         <is>
-          <t>http://www.tvdaily.co.kr/read.php3?aid=17719728211778923010</t>
+          <t>https://www.mediapen.com/news/view/1084280</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
-          <t>2026-02-25 00:54:17.602968+00:00</t>
+          <t>2026-02-28 01:46:47.040139+00:00</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>정보 없음</t>
         </is>
       </c>
       <c r="C34" t="inlineStr"/>
       <c r="D34" t="inlineStr"/>
       <c r="E34" t="inlineStr"/>
       <c r="F34" t="inlineStr">
         <is>
+          <t>충청남도가 옛 토지대장 디지털화 사업을 성공적으로 추진하여 행정 처리 기간을 단축하고, 조상 땅 찾기, 토지 소송, 등기 신청 등에서 법률·행정 증거자료로서의 활용도를 크게 향상시켰다는 내용의 기사입니다. 이 사업은 2025년 지방정부 혁신평가에서 성과를 인정받았습니다.</t>
+        </is>
+      </c>
+      <c r="G34" t="inlineStr">
+        <is>
+          <t>제공된 기사는 충청남도의 토지대장 디지털화 사업의 긍정적인 성과를 다루고 있으며, 어떠한 법적 분쟁이나 잠재적 소송 사건에 대한 정보를 포함하고 있지 않습니다. 소송금융 투자 대상이 되기 위한 피해자, 피해 규모, 책임 당사자 등이 전혀 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H34" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I34" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J34" t="inlineStr">
+        <is>
+          <t>'옛 토지대장 디지털화·수산 인재 양성' 충남도, '행정혁신·미래산업...</t>
+        </is>
+      </c>
+      <c r="K34" t="inlineStr">
+        <is>
+          <t>bzeronews.com</t>
+        </is>
+      </c>
+      <c r="L34" t="inlineStr">
+        <is>
+          <t>2026-02-26</t>
+        </is>
+      </c>
+      <c r="M34" t="inlineStr">
+        <is>
+          <t>https://www.bzeronews.com/news/articleView.html?idxno=812407</t>
+        </is>
+      </c>
+      <c r="N34" t="inlineStr">
+        <is>
+          <t>2026-02-27 00:47:07.628495+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B35" t="inlineStr">
+        <is>
+          <t>정보 없음</t>
+        </is>
+      </c>
+      <c r="C35" t="inlineStr"/>
+      <c r="D35" t="inlineStr"/>
+      <c r="E35" t="inlineStr">
+        <is>
+          <t>정보 없음</t>
+        </is>
+      </c>
+      <c r="F35" t="inlineStr">
+        <is>
+          <t>기사 본문이 손상되어 사건의 상세 내용을 파악할 수 없으므로, 소송금융 투자 대상으로서의 분석이 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="G35" t="inlineStr">
+        <is>
+          <t>제공된 기사 본문이 손상되어 사건의 구체적인 내용을 파악할 수 없습니다. 따라서 소송금융 적합도 판단 기준에 해당하는 적합 조건 및 부적합 조건에 대한 분석이 불가능합니다.</t>
+        </is>
+      </c>
+      <c r="H35" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I35" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J35" t="inlineStr">
+        <is>
+          <t>민희진 오늘(25일) 또 기자회견, 무슨 말 할까</t>
+        </is>
+      </c>
+      <c r="K35" t="inlineStr">
+        <is>
+          <t>tvdaily.co.kr</t>
+        </is>
+      </c>
+      <c r="L35" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M35" t="inlineStr">
+        <is>
+          <t>http://www.tvdaily.co.kr/read.php3?aid=17719728211778923010</t>
+        </is>
+      </c>
+      <c r="N35" t="inlineStr">
+        <is>
+          <t>2026-02-25 00:54:17.602968+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B36" t="inlineStr">
+        <is>
+          <t>정보 없음</t>
+        </is>
+      </c>
+      <c r="C36" t="inlineStr"/>
+      <c r="D36" t="inlineStr"/>
+      <c r="E36" t="inlineStr"/>
+      <c r="F36" t="inlineStr">
+        <is>
           <t>해당 기사는 2025년 2월 25일 각 정부 부처 장차관들의 일정을 상세히 나열하고 있습니다. 경제관계장관회의, 국가AI전략위원회, 과방위 전체회의 등 다양한 회의와 면담, 출장 일정이 포함되어 있으나, 어떠한 사건이나 분쟁에 대한 내용은 없습니다.</t>
         </is>
       </c>
-      <c r="G34" t="inlineStr">
+      <c r="G36" t="inlineStr">
         <is>
           <t>제공된 기사는 2025년 2월 25일자 정부 부처 장차관들의 일정을 나열한 것으로, 특정 사건이나 분쟁, 피해 사실을 전혀 포함하고 있지 않습니다. 따라서 소송금융 적합도 판단 기준에 해당하는 어떠한 조건도 충족하지 못합니다.</t>
         </is>
       </c>
-      <c r="H34" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J34" t="inlineStr">
+      <c r="H36" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I36" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J36" t="inlineStr">
         <is>
           <t>[2025년 2월 25일 총리·장차관 일정] 구윤철 부총리 겸 재정경제부 장관...</t>
         </is>
       </c>
-      <c r="K34" t="inlineStr">
+      <c r="K36" t="inlineStr">
         <is>
           <t>mediapen.com</t>
         </is>
       </c>
-      <c r="L34" t="inlineStr">
+      <c r="L36" t="inlineStr">
         <is>
           <t>2026-02-24</t>
         </is>
       </c>
-      <c r="M34" t="inlineStr">
+      <c r="M36" t="inlineStr">
         <is>
           <t>https://www.mediapen.com/news/view/1083413</t>
         </is>
       </c>
-      <c r="N34" t="inlineStr">
+      <c r="N36" t="inlineStr">
         <is>
           <t>2026-02-25 00:32:53.856436+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N34"/>
+  <autoFilter ref="A1:N36"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>