--- v0 (2026-06-06)
+++ v1 (2026-10-21)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$4</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$5</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,69 +426,69 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N4"/>
+  <dimension ref="A1:N5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="7" customWidth="1" min="4" max="4"/>
     <col width="23" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
-    <col width="42" customWidth="1" min="10" max="10"/>
-    <col width="12" customWidth="1" min="11" max="11"/>
+    <col width="44" customWidth="1" min="10" max="10"/>
+    <col width="13" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Stage</t>
         </is>
@@ -538,217 +538,277 @@
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>정부 정책</t>
         </is>
       </c>
       <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr"/>
       <c r="E2" t="inlineStr"/>
       <c r="F2" t="inlineStr">
         <is>
-          <t>국무회의에서 26.2조 원 규모의 '전쟁 추경안'이 의결되었습니다. 이는 고유가 대응 및 소득 하위 70%에 최대 60만 원을 지원하는 내용을 포함하며, 이재명 대통령은 중동 전쟁으로 인한 어려움을 언급했습니다.</t>
+          <t>행정안전부가 2027년도 예산안에서 'AI 민주정부 구현'을 핵심 투자 분야로 제시하며 1조 4696억원을 편성했습니다. AI 통합민원플랫폼 구축, 혜택알리미 확대, 공무원 AI 활용 확산, 공공 IT 인프라 민간 클라우드 전환 등에 예산을 투입하여 AI 기반 행정서비스를 확대할 계획입니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>본 기사는 정부의 경제 정책인 추경안 의결에 대한 보도로, 특정 주체의 법적 책임이나 피해 발생을 다루는 소송 대상 사건이 아닙니다. 따라서 소송금융 적합 조건에 해당하지 않으며, 투자 검토 대상이 될 수 없습니다.</t>
+          <t>해당 기사는 행정안전부의 미래 예산 편성 및 AI 기반 행정 혁신 계획을 다루고 있으며, 특정 사건이나 분쟁으로 인한 피해 발생 사실이 없습니다. 따라서 소송금융 투자 대상이 될 만한 상대방의 책임, 집단적 피해, 피해 규모, 증거 등 적합 조건에 해당하는 사항이 전혀 없습니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>'26.2조 전쟁 추경안' 의결…소득 하위 70%에 최대 60만원(종합)</t>
+          <t>행안부, 내년 'AI 민주정부' 구현에 1조4696억원 편성…AI 행정 가속</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>zdnet.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-09-02</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/politics/president/6120409</t>
+          <t>https://zdnet.co.kr/view/?no=20260901155727</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-03-31 12:58:31.154473+00:00</t>
+          <t>2026-09-04 19:01:05.020835+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>정부 정책</t>
         </is>
       </c>
       <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr"/>
-      <c r="E3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E3" t="inlineStr"/>
       <c r="F3" t="inlineStr">
         <is>
-          <t>정부와 여당이 고유가 대응, 공급망 안정, 취약계층 민생안정 등을 위한 25조 원 규모의 추가경정예산안을 논의했습니다. 석유 최고가격제 손실 보전, K패스 환급률 상향, 전세사기 및 임금체불 피해자 지원 확대 등의 내용이 포함되었으며, 5월 31일 국회 제출 후 신속 심사를 목표로 하고 있습니다.</t>
+          <t>국무회의에서 26.2조 원 규모의 '전쟁 추경안'이 의결되었습니다. 이는 고유가 대응 및 소득 하위 70%에 최대 60만 원을 지원하는 내용을 포함하며, 이재명 대통령은 중동 전쟁으로 인한 어려움을 언급했습니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>이 기사는 정부의 정책 및 추가경정예산 편성 논의에 관한 것으로, 특정 주체의 불법행위로 인한 피해와 그에 대한 손해배상 소송 가능성을 다루고 있지 않습니다. 따라서 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다.</t>
+          <t>본 기사는 정부의 경제 정책인 추경안 의결에 대한 보도로, 특정 주체의 법적 책임이나 피해 발생을 다루는 소송 대상 사건이 아닙니다. 따라서 소송금융 적합 조건에 해당하지 않으며, 투자 검토 대상이 될 수 없습니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>석유 최고가격제 손실보전 반영… 'K패스 환급률'도 올린다</t>
+          <t>'26.2조 전쟁 추경안' 의결…소득 하위 70%에 최대 60만원(종합)</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/politics/2026/03/27/2026032620082481489</t>
+          <t>https://www.news1.kr/politics/president/6120409</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-03-27 00:17:40.045433+00:00</t>
+          <t>2026-03-31 12:58:31.154473+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>정부 정책</t>
         </is>
       </c>
       <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr"/>
       <c r="E4" t="inlineStr">
         <is>
+          <t>추경 예산 당정협의 및 국회 심사 예정</t>
+        </is>
+      </c>
+      <c r="F4" t="inlineStr">
+        <is>
+          <t>정부와 여당이 고유가 대응, 공급망 안정, 취약계층 민생안정 등을 위한 25조 원 규모의 추가경정예산안을 논의했습니다. 석유 최고가격제 손실 보전, K패스 환급률 상향, 전세사기 및 임금체불 피해자 지원 확대 등의 내용이 포함되었으며, 5월 31일 국회 제출 후 신속 심사를 목표로 하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G4" t="inlineStr">
+        <is>
+          <t>이 기사는 정부의 정책 및 추가경정예산 편성 논의에 관한 것으로, 특정 주체의 불법행위로 인한 피해와 그에 대한 손해배상 소송 가능성을 다루고 있지 않습니다. 따라서 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H4" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I4" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J4" t="inlineStr">
+        <is>
+          <t>석유 최고가격제 손실보전 반영… 'K패스 환급률'도 올린다</t>
+        </is>
+      </c>
+      <c r="K4" t="inlineStr">
+        <is>
+          <t>mt.co.kr</t>
+        </is>
+      </c>
+      <c r="L4" t="inlineStr">
+        <is>
+          <t>2026-03-26</t>
+        </is>
+      </c>
+      <c r="M4" t="inlineStr">
+        <is>
+          <t>https://www.mt.co.kr/politics/2026/03/27/2026032620082481489</t>
+        </is>
+      </c>
+      <c r="N4" t="inlineStr">
+        <is>
+          <t>2026-03-27 00:17:40.045433+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>정부 정책</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr"/>
+      <c r="D5" t="inlineStr"/>
+      <c r="E5" t="inlineStr">
+        <is>
           <t>추경안 당정협의 및 국회 제출 예정</t>
         </is>
       </c>
-      <c r="F4" t="inlineStr">
+      <c r="F5" t="inlineStr">
         <is>
           <t>정부가 중동전쟁으로 인한 경제 비상상황에 대응하기 위해 25조원 규모의 추가경정예산안을 31일 국회에 제출할 예정입니다. 이 추경안은 취약계층과 지방을 우대하는 민생지원금, 대중교통 지원, 청년 일자리 사업, 전세사기 및 임금 체불 피해 지원 등을 포함하며, 초과 세수를 활용하여 국채 추가 발행은 없을 것이라고 밝혔습니다.</t>
         </is>
       </c>
-      <c r="G4" t="inlineStr">
+      <c r="G5" t="inlineStr">
         <is>
           <t>본 기사는 정부의 추가경정예산안 편성 및 집행에 대한 내용으로, 특정 주체의 불법행위로 인한 피해를 다루는 소송 사건이 아닙니다. 소송금융의 적합 조건인 '상대방 책임 명확', '상대방 자력 충분', '집단적 피해', '피해 규모' 등의 요건이 충족되지 않으며, 소송 대상이 되는 명확한 피고가 존재하지 않습니다. 따라서 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
-      <c r="H4" t="inlineStr">
+      <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I4" t="inlineStr">
+      <c r="I5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J4" t="inlineStr">
+      <c r="J5" t="inlineStr">
         <is>
           <t>정부, 31일 추경안 제출…지방·취약층 우대 ‘민생지원금’ 검토</t>
         </is>
       </c>
-      <c r="K4" t="inlineStr">
+      <c r="K5" t="inlineStr">
         <is>
           <t>khan.co.kr</t>
         </is>
       </c>
-      <c r="L4" t="inlineStr">
+      <c r="L5" t="inlineStr">
         <is>
           <t>2026-03-26</t>
         </is>
       </c>
-      <c r="M4" t="inlineStr">
+      <c r="M5" t="inlineStr">
         <is>
           <t>https://www.khan.co.kr/article/202603262052005</t>
         </is>
       </c>
-      <c r="N4" t="inlineStr">
+      <c r="N5" t="inlineStr">
         <is>
           <t>2026-03-26 12:46:09.028591+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N4"/>
+  <autoFilter ref="A1:N5"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>