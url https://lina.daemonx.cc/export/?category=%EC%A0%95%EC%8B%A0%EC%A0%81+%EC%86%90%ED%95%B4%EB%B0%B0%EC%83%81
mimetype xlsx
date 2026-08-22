--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,111 +4,118 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$3</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$4</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
-  <fills count="4">
+  <fills count="5">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="00FEF3C7"/>
+        <bgColor rgb="00FEF3C7"/>
+      </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00FEE2E2"/>
         <bgColor rgb="00FEE2E2"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00ECFDF5"/>
         <bgColor rgb="00ECFDF5"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="4">
+  <cellXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
@@ -433,68 +440,68 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N3"/>
+  <dimension ref="A1:N4"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="20" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
-    <col width="29" customWidth="1" min="5" max="5"/>
+    <col width="35" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="12" customWidth="1" min="9" max="9"/>
-    <col width="42" customWidth="1" min="10" max="10"/>
+    <col width="47" customWidth="1" min="10" max="10"/>
     <col width="13" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Stage</t>
@@ -532,186 +539,258 @@
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Publisher</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>정신적 손해배상</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>조계원 국회의원, 김문수 국회의원</t>
+          <t>서범수 의원, 진종오 의원</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>감사원 예비감사 진행 중, 집단 피해보상 논의 중</t>
+          <t>국회의원들의 부적절한 발언으로 인한 피해 발생 및 언론 보도</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>노관규 순천시장이 조계원, 김문수 국회의원의 과도한 정치적 견제로 순천시 공무원들이 과로와 정신적 고통을 겪고 있다고 호소했다. 이에 공무원들은 두 의원을 향해 "집단 피해보상을 진행하겠다"고 밝히며 울분을 토하고 있다. 현재 감사원 예비감사가 진행 중이며, 지방선거를 앞두고 정치적 개입이라는 비판이 제기되고 있다.</t>
+          <t>국회의원들이 '부산 돌려차기' 사건 피해자를 초청한 간담회에서 사건을 희화화하는 부적절한 발언을 하여 논란이 일었다. 피해자는 이에 대해 본질에 집중해달라고 비판했으며, 국회의원들은 사과했다. 이 사건은 피해자에게 2차 가해를 입히고 범죄 피해자 보호의 진정성을 훼손했다는 지적을 받고 있다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>조계원, 김문수 국회의원의 과도한 정치적 행위로 순천시 공무원 다수가 과로 및 정신적 피해를 입었다는 주장이 명확하며, '집단 피해보상'을 언급하고 있음. 감사원 예비감사가 진행 중이므로 객관적 증거 확보 가능성이 높고, 상대방(국회의원)의 자력도 충분하여 적합 조건 1, 2, 3, 4(피해자 수), 5, 6에 해당한다.</t>
+          <t>국회의원들의 부적절한 발언으로 인한 피해자의 정신적 고통이 명확하며(상대방 책임 명확), 상대방(국회의원)의 자력이 충분합니다. 발언 내용이 언론에 보도되어 증거 확보도 용이합니다. 다만, 집단적 피해가 아니며, 피해 금액을 특정하기 어렵다는 점에서 소송금융 적합도는 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>순천시 공무원 다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>조계원에 ‘한 번 울고’ 김문수에 ‘피눈물 흘린’ 순천시 공무원들…...</t>
+          <t>'부산 돌려차기' 피해자에 상상초월 막말... 진정성 의심할 수밖에  [Y녹...</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-16</t>
+          <t>2026-08-05</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20033385?ref=naver</t>
+          <t>https://www.ytn.co.kr/_ln/0134_202608050954395370</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-05-07 11:13:18.117335+00:00</t>
+          <t>2026-08-07 01:12:31.294780+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>정신적 손해배상</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>조계원 국회의원, 김문수 국회의원</t>
+        </is>
+      </c>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>감사원 예비감사 진행 중, 집단 피해보상 논의 중</t>
+        </is>
+      </c>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t>노관규 순천시장이 조계원, 김문수 국회의원의 과도한 정치적 견제로 순천시 공무원들이 과로와 정신적 고통을 겪고 있다고 호소했다. 이에 공무원들은 두 의원을 향해 "집단 피해보상을 진행하겠다"고 밝히며 울분을 토하고 있다. 현재 감사원 예비감사가 진행 중이며, 지방선거를 앞두고 정치적 개입이라는 비판이 제기되고 있다.</t>
+        </is>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t>조계원, 김문수 국회의원의 과도한 정치적 행위로 순천시 공무원 다수가 과로 및 정신적 피해를 입었다는 주장이 명확하며, '집단 피해보상'을 언급하고 있음. 감사원 예비감사가 진행 중이므로 객관적 증거 확보 가능성이 높고, 상대방(국회의원)의 자력도 충분하여 적합 조건 1, 2, 3, 4(피해자 수), 5, 6에 해당한다.</t>
+        </is>
+      </c>
+      <c r="H3" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I3" t="inlineStr">
+        <is>
+          <t>순천시 공무원 다수</t>
+        </is>
+      </c>
+      <c r="J3" t="inlineStr">
+        <is>
+          <t>조계원에 ‘한 번 울고’ 김문수에 ‘피눈물 흘린’ 순천시 공무원들…...</t>
+        </is>
+      </c>
+      <c r="K3" t="inlineStr">
+        <is>
+          <t>sedaily.com</t>
+        </is>
+      </c>
+      <c r="L3" t="inlineStr">
+        <is>
+          <t>2026-04-16</t>
+        </is>
+      </c>
+      <c r="M3" t="inlineStr">
+        <is>
+          <t>https://www.sedaily.com/article/20033385?ref=naver</t>
+        </is>
+      </c>
+      <c r="N3" t="inlineStr">
+        <is>
+          <t>2026-05-07 11:13:18.117335+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="4" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B3" t="inlineStr">
+      <c r="B4" t="inlineStr">
         <is>
           <t>정신적 손해배상</t>
         </is>
       </c>
-      <c r="C3" t="inlineStr">
+      <c r="C4" t="inlineStr">
         <is>
           <t>조주빈</t>
         </is>
       </c>
-      <c r="D3" t="inlineStr">
+      <c r="D4" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E3" t="inlineStr">
+      <c r="E4" t="inlineStr">
         <is>
           <t>2차 피해 논란 발생 및 블로그 폐쇄</t>
         </is>
       </c>
-      <c r="F3" t="inlineStr">
+      <c r="F4" t="inlineStr">
         <is>
           <t>복역 중인 조주빈이 교도소에서 받은 상장을 블로그에 게시하여 미성년자 성착취물 피해자들에게 2차 피해를 야기했다는 논란이 발생했습니다. 블로그 운영사는 약관 위배를 이유로 조주빈의 블로그를 폐쇄했으며, 반성 없는 가해자의 모습에 대한 비판과 피해자들의 지속적인 정신적 고통이 우려되고 있습니다.</t>
         </is>
       </c>
-      <c r="G3" t="inlineStr">
+      <c r="G4" t="inlineStr">
         <is>
           <t>조주빈의 2차 가해 책임은 명확하나(적합 조건 1), 복역 중인 개인으로 배상 능력이 현저히 부족하여 소송금융 투자 회수 가능성이 낮습니다. 또한, 2차 피해의 구체적인 규모나 개별 피해 금액을 특정하기 어려워 투자 적합도가 낮습니다.</t>
         </is>
       </c>
-      <c r="H3" t="inlineStr">
+      <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I3" t="inlineStr">
+      <c r="I4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J3" t="inlineStr">
+      <c r="J4" t="inlineStr">
         <is>
           <t>조주빈 '상장 자랑' 2차 피해 논란에 블로그 결국 폐쇄</t>
         </is>
       </c>
-      <c r="K3" t="inlineStr">
+      <c r="K4" t="inlineStr">
         <is>
           <t>mbn.co.kr</t>
         </is>
       </c>
-      <c r="L3" t="inlineStr">
+      <c r="L4" t="inlineStr">
         <is>
           <t>2026-03-10</t>
         </is>
       </c>
-      <c r="M3" t="inlineStr">
+      <c r="M4" t="inlineStr">
         <is>
           <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5180896</t>
         </is>
       </c>
-      <c r="N3" t="inlineStr">
+      <c r="N4" t="inlineStr">
         <is>
           <t>2026-03-10 12:37:24.131195+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N3"/>
+  <autoFilter ref="A1:N4"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>