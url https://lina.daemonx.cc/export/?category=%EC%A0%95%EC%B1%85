--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$16</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$19</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,69 +426,69 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N16"/>
+  <dimension ref="A1:N19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="7" customWidth="1" min="4" max="4"/>
     <col width="20" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
-    <col width="42" customWidth="1" min="10" max="10"/>
-    <col width="16" customWidth="1" min="11" max="11"/>
+    <col width="45" customWidth="1" min="10" max="10"/>
+    <col width="17" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Stage</t>
         </is>
@@ -535,972 +535,1160 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>정책</t>
         </is>
       </c>
       <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr"/>
-      <c r="E2" t="inlineStr"/>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>정책 논의</t>
+        </is>
+      </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>정운찬 전 총리가 동반성장 및 경제민주화를 시대정신으로 강조하며, 조사권과 손해배상 지침 수립, 입법적 실행력을 보장하는 기구의 필요성을 언급했습니다. 통일 문제에 대해서는 초저출생 위기 속 생존을 위한 경제 돌파구로 재정의되어야 한다고 주장했습니다.</t>
+          <t>기사 내용은 성폭력 및 성추행 등 성관련 범죄 피해자들이 충분히 구제받을 수 있는 장치와 수사권 완전 폐지를 전제로 한 보완 대책 마련에 대한 언급입니다. 특정 사건이나 구체적인 피해 상황에 대한 보도가 아닌, 일반적인 정책 방향에 대한 논의입니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>제공된 기사 내용은 특정 사건이나 피해 사실에 대한 보도가 아닌, 정책 제안 및 방향성에 대한 논의입니다. 소송금융 투자를 검토할 만한 구체적인 피해자, 상대방, 피해 규모, 사건 진행 단계 등이 전혀 파악되지 않아 적합 조건에 해당 사항이 없습니다.</t>
+          <t>기사 내용은 특정 성범죄 사건이나 피해를 다루는 것이 아닌, 성범죄 피해자 구제 장치 및 수사권 관련 정책 논의에 대한 일반적인 언급입니다. 따라서 상대방 책임 특정 불가, 자력 확인 불가, 집단적 피해 여부 미상, 피해 규모 미상, 증거 유무 미상, 공적 절차 진행 여부 미상으로 소송금융 적합 조건에 전혀 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>정운찬 전 총리  동반성장·경제민주화가 절대적 시대정신…'총리 국회...</t>
+          <t>[전문] 최민희  과거 친청 아니라 했던 건, 명청대전 구도로 몰았기 때...</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>kado.net</t>
+          <t>news.jtbc.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-07-20</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.kado.net/news/articleView.html?idxno=2051531</t>
+          <t>https://news.jtbc.co.kr/article/NB12309164?influxDiv=NAVER</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-05-24 07:02:34.748825+00:00</t>
+          <t>2026-07-22 07:01:21.912392+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>정책</t>
         </is>
       </c>
       <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr"/>
       <c r="E3" t="inlineStr">
         <is>
-          <t>정책 제안 단계</t>
+          <t>정부·여당 내 정책 논의 단계</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>조용식 예비후보가 적극행정 면책 보호제 강화를 공약하며, 법적 분쟁 발생 시 공무원에게 변호사 선임비 등 소송 비용 전액 지원 및 교육청의 소송 절차 대행을 약속했습니다. 이는 적극행정 문화를 확산시키기 위한 정책 제안입니다.</t>
+          <t>일본에서 연내 '3대 안보 문서' 개정을 앞두고 핵무기 반입 금지 원칙 재검토론이 확산되고 있습니다. 고이즈미 방위상 등 정부·여당 인사들이 안보 환경 변화를 이유로 핵 정책 논의의 필요성을 강조하고 있으며, 이는 반세기 넘게 유지된 비핵 3원칙의 수정 가능성을 시사합니다. 국내외 파장이 예상되지만, 일본 국민의 75%는 비핵 3원칙 유지를 지지하는 여론조사 결과도 있습니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건이나 피해 발생에 대한 보도가 아닌, 정치인의 정책 제안에 관한 내용입니다. 소송금융 투자를 위한 구체적인 피해자, 상대방, 피해 규모, 법적 분쟁 상황 등이 전혀 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 일본의 핵 정책 재검토에 대한 정치적 논의를 다루고 있으며, 특정 주체의 불법 행위로 인한 피해자가 발생한 사건이 아닙니다. 따라서 '상대방 책임의 명확성', '집단적 피해', '피해 규모' 등 소송금융 투자 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>조용식 예비후보  적극행정 면책 보호제 강화</t>
+          <t>일본 '핵 반입 금지' 재검토 기류 확산...'비핵 3원칙' 흔들리나</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>ujeil.com</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-07-19</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>http://www.ujeil.com/news/articleView.html?idxno=383716</t>
+          <t>https://www.ytn.co.kr/_ln/0104_202607191935453107</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-04-05 12:54:13.718873+00:00</t>
+          <t>2026-07-21 07:01:54.189812+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>정책</t>
         </is>
       </c>
       <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr"/>
-      <c r="E4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E4" t="inlineStr"/>
       <c r="F4" t="inlineStr">
         <is>
-          <t>보건복지부가 제3차 정신건강복지 기본계획을 발표하며 정신응급의료상황실 도입, AI를 활용한 자살 징후 감지, 비자의 입원 개선 등을 추진한다고 밝혔다. 또한 지역 마약치료 인프라 강화 및 자살 긴급대응 모형 개발 계획도 포함되었다.</t>
+          <t>기사는 양당 후보가 시민의 심리 및 정신건강 피해를 지방정부가 책임지고, 소송에 노출된 공무원을 보호하며 법률 절차와 비용을 부담하겠다는 공약을 제시했음을 보도합니다. 이는 특정 사건에 대한 보도가 아닌 정책 공약 발표입니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>본 기사는 보건복지부의 정신건강 정책 발표에 관한 것으로, 특정 사건으로 인한 피해 발생이나 소송 상대방이 존재하지 않습니다. 소송금융 투자 대상이 될 만한 법적 분쟁의 소지가 전혀 없습니다.</t>
+          <t>해당 기사는 특정 사건이나 피해 발생 사실을 보도하는 것이 아니라, 양당 후보의 정책 공약을 다루고 있습니다. 소송금융 투자 대상이 되기 위한 구체적인 상대방, 피해 규모, 증거 등이 전혀 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>정신응급의료상황실 도입…AI로 자살징후 감지, 비자의 입원 개선</t>
+          <t>강희린  양당 후보 공약, 모두 현금 살포</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>ggilbo.com</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-05-06</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/bio/welfare-medical/6116970</t>
+          <t>https://www.ggilbo.com/news/articleView.html?idxno=1156449</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-03-27 12:33:42.017419+00:00</t>
+          <t>2026-07-04 03:00:30.941992+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>정책</t>
         </is>
       </c>
       <c r="C5" t="inlineStr"/>
       <c r="D5" t="inlineStr"/>
-      <c r="E5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E5" t="inlineStr"/>
       <c r="F5" t="inlineStr">
         <is>
-          <t>정부가 늘어나는 정신질환과 자살에 대응하기 위해 '제3차 정신건강복지기본계획(2026~2030)'을 발표했습니다. 이 계획은 아동·청소년 전문 상담원 학교 배치, 권역정신응급센터 확대, 자살 유가족 지원 강화 등 예방부터 회복까지 전주기적 대응을 목표로 합니다.</t>
+          <t>정운찬 전 총리가 동반성장 및 경제민주화를 시대정신으로 강조하며, 조사권과 손해배상 지침 수립, 입법적 실행력을 보장하는 기구의 필요성을 언급했습니다. 통일 문제에 대해서는 초저출생 위기 속 생존을 위한 경제 돌파구로 재정의되어야 한다고 주장했습니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>이 기사는 정부의 정신건강복지기본계획 발표에 대한 내용으로, 특정 사건이나 피해를 유발한 상대방이 존재하지 않습니다. 소송금융 투자 대상이 되기 위한 적합 조건(상대방 책임 명확, 자력 충분, 집단적 피해, 피해 규모, 증거 확보, 공적 절차 진행) 중 어느 하나에도 해당하지 않습니다.</t>
+          <t>제공된 기사 내용은 특정 사건이나 피해 사실에 대한 보도가 아닌, 정책 제안 및 방향성에 대한 논의입니다. 소송금융 투자를 검토할 만한 구체적인 피해자, 상대방, 피해 규모, 사건 진행 단계 등이 전혀 파악되지 않아 적합 조건에 해당 사항이 없습니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>정신질환 전주기 대응···청소년 학교 상담원·정신응급센터 확대</t>
+          <t>정운찬 전 총리  동반성장·경제민주화가 절대적 시대정신…'총리 국회...</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>news.tf.co.kr</t>
+          <t>kado.net</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://news.tf.co.kr/read/life/2307116.htm</t>
+          <t>https://www.kado.net/news/articleView.html?idxno=2051531</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-03-27 12:33:21.425799+00:00</t>
+          <t>2026-05-24 07:02:34.748825+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>정책</t>
         </is>
       </c>
       <c r="C6" t="inlineStr"/>
       <c r="D6" t="inlineStr"/>
       <c r="E6" t="inlineStr">
         <is>
-          <t>정부 정책 발표</t>
+          <t>정책 제안 단계</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>보건복지부가 '제3차 정신건강복지기본계획'을 발표하며 2026년부터 2030년까지 정신응급의료상황실 시범 도입, 비자의 입원 공적 책임 강화, 중독 치료 인프라 확충, 자살 예방 시스템 개선 등 6대 분야 17대 핵심과제를 추진할 계획이다. 이는 국민 정신건강 증진을 위한 정부의 중장기 정책 방향을 담고 있다.</t>
+          <t>조용식 예비후보가 적극행정 면책 보호제 강화를 공약하며, 법적 분쟁 발생 시 공무원에게 변호사 선임비 등 소송 비용 전액 지원 및 교육청의 소송 절차 대행을 약속했습니다. 이는 적극행정 문화를 확산시키기 위한 정책 제안입니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>이 기사는 정부의 정신건강 정책 발표에 관한 것으로, 특정 사건이나 분쟁, 피해 발생 사실을 다루고 있지 않습니다. 소송의 대상이 될 만한 명확한 상대방이나 피해자가 특정되지 않아 소송금융 적합 조건에 해당하는 사항이 전혀 없습니다. 따라서 소송금융 투자 대상으로서의 사건 자체가 존재하지 않습니다.</t>
+          <t>해당 기사는 특정 사건이나 피해 발생에 대한 보도가 아닌, 정치인의 정책 제안에 관한 내용입니다. 소송금융 투자를 위한 구체적인 피해자, 상대방, 피해 규모, 법적 분쟁 상황 등이 전혀 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>정신응급의료상황실 시범 도입…비자의 입원·치료도 개선 추진</t>
+          <t>조용식 예비후보  적극행정 면책 보호제 강화</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>ujeil.com</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260327110900530?input=1195m</t>
+          <t>http://www.ujeil.com/news/articleView.html?idxno=383716</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-03-27 12:30:07.583666+00:00</t>
+          <t>2026-04-05 12:54:13.718873+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>정책</t>
         </is>
       </c>
       <c r="C7" t="inlineStr"/>
       <c r="D7" t="inlineStr"/>
       <c r="E7" t="inlineStr">
         <is>
-          <t>추경안 국회 제출 및 심의 예정</t>
+          <t>정부 정책 발표</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>정부가 고유가, 고물가 등으로 인한 국민 부담 완화와 민생 안정을 위해 25조원 규모의 추가경정예산안을 31일 국회에 제출할 예정입니다. 저소득층, 소상공인, 청년 등 취약계층 지원과 산업 피해 최소화에 중점을 두며, 야당은 전세사기 피해 지원 등을 포함해 조속한 심사를 촉구하고 있습니다.</t>
+          <t>보건복지부가 제3차 정신건강복지 기본계획을 발표하며 정신응급의료상황실 도입, AI를 활용한 자살 징후 감지, 비자의 입원 개선 등을 추진한다고 밝혔다. 또한 지역 마약치료 인프라 강화 및 자살 긴급대응 모형 개발 계획도 포함되었다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>해당 기사는 정부의 추가경정예산안 편성 및 국회 제출에 대한 내용으로, 특정 사건이나 법적 분쟁을 다루고 있지 않습니다. 소송금융 투자 대상이 될 만한 명확한 상대방, 법적 책임, 집단적 피해 또는 증거가 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>본 기사는 보건복지부의 정신건강 정책 발표에 관한 것으로, 특정 사건으로 인한 피해 발생이나 소송 상대방이 존재하지 않습니다. 소송금융 투자 대상이 될 만한 법적 분쟁의 소지가 전혀 없습니다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>정부  추경 구체내용 31일 국회 제출…유가·민생·산업 중점 (종합)</t>
+          <t>정신응급의료상황실 도입…AI로 자살징후 감지, 비자의 입원 개선</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260326_0003564452</t>
+          <t>https://www.news1.kr/bio/welfare-medical/6116970</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-03-26 00:29:46.406497+00:00</t>
+          <t>2026-03-27 12:33:42.017419+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>정책</t>
         </is>
       </c>
       <c r="C8" t="inlineStr"/>
       <c r="D8" t="inlineStr"/>
-      <c r="E8" t="inlineStr"/>
+      <c r="E8" t="inlineStr">
+        <is>
+          <t>정부 정책 발표</t>
+        </is>
+      </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>정부가 중소기업의 혁신 성장 기회 확대, 지역 중소기업 고용 촉진, 대·중소기업 상생 협력 지원을 위한 정책 방향을 발표했습니다. 중소벤처기업부, 고용노동부, 공정거래위원회 등 관계부처가 참여하여 R&amp;D 강화, 스마트공장 도입, 해외시장 진출 지원, 지역 인재 육성, 공정한 시장 환경 조성 등의 방안을 제시했습니다.</t>
+          <t>정부가 늘어나는 정신질환과 자살에 대응하기 위해 '제3차 정신건강복지기본계획(2026~2030)'을 발표했습니다. 이 계획은 아동·청소년 전문 상담원 학교 배치, 권역정신응급센터 확대, 자살 유가족 지원 강화 등 예방부터 회복까지 전주기적 대응을 목표로 합니다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>해당 기사는 정부의 중소기업 정책 방향을 발표하는 내용으로, 특정 사건이나 법적 분쟁에 대한 보도가 아닙니다. 소송금융 투자를 검토할 만한 명확한 피고, 피해자 집단, 구체적인 피해 규모, 또는 진행 중인 법적 절차가 존재하지 않습니다. 따라서 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 정부의 정신건강복지기본계획 발표에 대한 내용으로, 특정 사건이나 피해를 유발한 상대방이 존재하지 않습니다. 소송금융 투자 대상이 되기 위한 적합 조건(상대방 책임 명확, 자력 충분, 집단적 피해, 피해 규모, 증거 확보, 공적 절차 진행) 중 어느 하나에도 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>'혁신·지방·공정'…정부, 中企 도약 위한 정책 방향 제시</t>
+          <t>정신질환 전주기 대응···청소년 학교 상담원·정신응급센터 확대</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>m-i.kr</t>
+          <t>news.tf.co.kr</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://www.m-i.kr/news/articleView.html?idxno=1356149</t>
+          <t>https://news.tf.co.kr/read/life/2307116.htm</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-03-20 12:57:06.772555+00:00</t>
+          <t>2026-03-27 12:33:21.425799+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>정책</t>
         </is>
       </c>
       <c r="C9" t="inlineStr"/>
       <c r="D9" t="inlineStr"/>
       <c r="E9" t="inlineStr">
         <is>
-          <t>충청북도 정책 및 계획 수립 단계</t>
+          <t>정부 정책 발표</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>충청북도가 재난안전데이터 분석·관리 시스템 고도화, 취약재난 예측 시뮬레이션 등 기존 과제를 강화하고, 취약지역 사전점검 지원 및 재난피해자 통합정보 서비스 등 신규 과제를 검토하며 현장형 대응으로 전환하고 있습니다. 이는 재난 예방 및 피해자 지원을 위한 정책적 노력에 대한 기사입니다.</t>
+          <t>보건복지부가 '제3차 정신건강복지기본계획'을 발표하며 2026년부터 2030년까지 정신응급의료상황실 시범 도입, 비자의 입원 공적 책임 강화, 중독 치료 인프라 확충, 자살 예방 시스템 개선 등 6대 분야 17대 핵심과제를 추진할 계획이다. 이는 국민 정신건강 증진을 위한 정부의 중장기 정책 방향을 담고 있다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>이 기사는 충청북도의 재난안전 관리 시스템 고도화 및 신규 과제 검토 등 정책적 대응 방안에 대한 내용입니다. 특정 피해 사건이나 소송 대상이 되는 분쟁이 존재하지 않아, 소송금융 적합 조건(상대방 책임 명확, 집단적 피해, 피해 규모 등)에 전혀 해당하지 않습니다.</t>
+          <t>이 기사는 정부의 정신건강 정책 발표에 관한 것으로, 특정 사건이나 분쟁, 피해 발생 사실을 다루고 있지 않습니다. 소송의 대상이 될 만한 명확한 상대방이나 피해자가 특정되지 않아 소송금융 적합 조건에 해당하는 사항이 전혀 없습니다. 따라서 소송금융 투자 대상으로서의 사건 자체가 존재하지 않습니다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>안전은 더 촘촘하게, 악취는 더 빠르게 ···충북도 현장형 대응 전환</t>
+          <t>정신응급의료상황실 시범 도입…비자의 입원·치료도 개선 추진</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>bzeronews.com</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://www.bzeronews.com/news/articleView.html?idxno=814126</t>
+          <t>https://www.yna.co.kr/view/AKR20260327110900530?input=1195m</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-03-19 00:24:55.916633+00:00</t>
+          <t>2026-03-27 12:30:07.583666+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>정책</t>
         </is>
       </c>
       <c r="C10" t="inlineStr"/>
       <c r="D10" t="inlineStr"/>
-      <c r="E10" t="inlineStr"/>
+      <c r="E10" t="inlineStr">
+        <is>
+          <t>추경안 국회 제출 및 심의 예정</t>
+        </is>
+      </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>경상남도가 소상공인의 빚 부담과 화재 걱정을 덜어주기 위해 '상생보험'을 추진합니다. 특히 100㎡ 미만 소규모 음식점 화재 사고 시 대인·대물 피해를 보상하는 '음식점 화재보험'을 통해 영세 소상공인의 손해배상 부담을 줄이고 폐업을 예방하는 데 도움을 줄 것으로 기대됩니다. 경남도는 앞으로 보험업계와 협력하여 이 제도를 구체화할 예정입니다.</t>
+          <t>정부가 고유가, 고물가 등으로 인한 국민 부담 완화와 민생 안정을 위해 25조원 규모의 추가경정예산안을 31일 국회에 제출할 예정입니다. 저소득층, 소상공인, 청년 등 취약계층 지원과 산업 피해 최소화에 중점을 두며, 야당은 전세사기 피해 지원 등을 포함해 조속한 심사를 촉구하고 있습니다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>해당 기사는 경상남도가 소상공인을 위한 '상생보험'을 추진한다는 정책 발표에 대한 내용으로, 특정 피해 사건이나 법적 분쟁을 다루고 있지 않습니다. 따라서 소송금융 투자를 검토할 만한 상대방, 피해 발생, 소송 가능성 등 적합 조건에 해당하는 요소가 전혀 없습니다.</t>
+          <t>해당 기사는 정부의 추가경정예산안 편성 및 국회 제출에 대한 내용으로, 특정 사건이나 법적 분쟁을 다루고 있지 않습니다. 소송금융 투자 대상이 될 만한 명확한 상대방, 법적 책임, 집단적 피해 또는 증거가 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>빚 갚기·화재 걱정 덜어낸다…경남도 소상공인 '상생보험' 추진</t>
+          <t>정부  추경 구체내용 31일 국회 제출…유가·민생·산업 중점 (종합)</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>idomin.com</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://www.idomin.com/news/articleView.html?idxno=2001347</t>
+          <t>https://www.newsis.com/view/NISX20260326_0003564452</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-03-17 12:24:08.567720+00:00</t>
+          <t>2026-03-26 00:29:46.406497+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>정책</t>
         </is>
       </c>
       <c r="C11" t="inlineStr"/>
       <c r="D11" t="inlineStr"/>
-      <c r="E11" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E11" t="inlineStr"/>
       <c r="F11" t="inlineStr">
         <is>
-          <t>경상남도가 소규모 음식점의 화재 사고에 대비하여 대인·대물 피해 보상을 제공하는 '음식점 화재보험' 상품을 추진합니다. 이는 영세 소상공인의 손해배상 부담을 줄이고 폐업을 예방하기 위한 상생보험으로, 경남도는 향후 보험업계와 협력할 예정입니다.</t>
+          <t>정부가 중소기업의 혁신 성장 기회 확대, 지역 중소기업 고용 촉진, 대·중소기업 상생 협력 지원을 위한 정책 방향을 발표했습니다. 중소벤처기업부, 고용노동부, 공정거래위원회 등 관계부처가 참여하여 R&amp;D 강화, 스마트공장 도입, 해외시장 진출 지원, 지역 인재 육성, 공정한 시장 환경 조성 등의 방안을 제시했습니다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>해당 기사는 경상남도가 소상공인을 위한 화재보험 상품을 추진하는 정책에 대한 내용으로, 실제 발생한 사건이나 분쟁이 아닙니다. 따라서 상대방 책임, 피해 규모, 증거 등 소송금융 투자 적합 조건에 해당하는 사항이 전혀 없습니다.</t>
+          <t>해당 기사는 정부의 중소기업 정책 방향을 발표하는 내용으로, 특정 사건이나 법적 분쟁에 대한 보도가 아닙니다. 소송금융 투자를 검토할 만한 명확한 피고, 피해자 집단, 구체적인 피해 규모, 또는 진행 중인 법적 절차가 존재하지 않습니다. 따라서 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>경남도, 소상공인 대출·화재 위험 대비 상생보험 추진</t>
+          <t>'혁신·지방·공정'…정부, 中企 도약 위한 정책 방향 제시</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>newsgn.com</t>
+          <t>m-i.kr</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>https://www.newsgn.com/news/articleView.html?idxno=540281</t>
+          <t>https://www.m-i.kr/news/articleView.html?idxno=1356149</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-03-16 12:58:21.120436+00:00</t>
+          <t>2026-03-20 12:57:06.772555+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>정책</t>
         </is>
       </c>
       <c r="C12" t="inlineStr"/>
       <c r="D12" t="inlineStr"/>
       <c r="E12" t="inlineStr">
         <is>
-          <t>추경 논의 및 편성 공식화</t>
+          <t>충청북도 정책 및 계획 수립 단계</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>이재명 대통령이 중동발 경제위기 극복을 위한 추가경정예산안(추경) 조기 편성을 공식화했습니다. 유류비 상승으로 어려움을 겪는 취약계층, 소상공인, 한계기업 지원을 목표로 하며, 초과 세수를 통해 재원을 마련할 계획입니다. 이는 경제 상황에 대한 정부의 정책적 대응입니다.</t>
+          <t>충청북도가 재난안전데이터 분석·관리 시스템 고도화, 취약재난 예측 시뮬레이션 등 기존 과제를 강화하고, 취약지역 사전점검 지원 및 재난피해자 통합정보 서비스 등 신규 과제를 검토하며 현장형 대응으로 전환하고 있습니다. 이는 재난 예방 및 피해자 지원을 위한 정책적 노력에 대한 기사입니다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>해당 기사는 정부의 경제 정책(추경 편성) 발표에 관한 내용으로, 특정 주체의 불법행위로 인한 피해 발생 및 손해배상 청구와 관련된 사건이 아닙니다. 소송금융 투자 대상이 되기 위한 명확한 상대방, 법적 책임, 그리고 소송 가능한 피해가 존재하지 않습니다.</t>
+          <t>이 기사는 충청북도의 재난안전 관리 시스템 고도화 및 신규 과제 검토 등 정책적 대응 방안에 대한 내용입니다. 특정 피해 사건이나 소송 대상이 되는 분쟁이 존재하지 않아, 소송금융 적합 조건(상대방 책임 명확, 집단적 피해, 피해 규모 등)에 전혀 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>이 대통령 “추가 재정 필요”…벚꽃 추경 공식화</t>
+          <t>안전은 더 촘촘하게, 악취는 더 빠르게 ···충북도 현장형 대응 전환</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>joongang.co.kr</t>
+          <t>bzeronews.com</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>https://www.joongang.co.kr/article/25410737</t>
+          <t>https://www.bzeronews.com/news/articleView.html?idxno=814126</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-03-11 00:31:35.549832+00:00</t>
+          <t>2026-03-19 00:24:55.916633+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>정책</t>
         </is>
       </c>
       <c r="C13" t="inlineStr"/>
       <c r="D13" t="inlineStr"/>
       <c r="E13" t="inlineStr"/>
       <c r="F13" t="inlineStr">
         <is>
-          <t>경상남도가 양성평등 정책 강화를 위해 여성가족 예산 1571억 원을 편성했습니다. 이는 여성 일자리 확대, 여성폭력 예방 및 피해자 지원 등 도민이 체감할 수 있는 정책 기반을 강화하고, 2025년부터 여성폭력 피해자 광역 단위 보호 정책을 시행하는 것을 목표로 합니다.</t>
+          <t>경상남도가 소상공인의 빚 부담과 화재 걱정을 덜어주기 위해 '상생보험'을 추진합니다. 특히 100㎡ 미만 소규모 음식점 화재 사고 시 대인·대물 피해를 보상하는 '음식점 화재보험'을 통해 영세 소상공인의 손해배상 부담을 줄이고 폐업을 예방하는 데 도움을 줄 것으로 기대됩니다. 경남도는 앞으로 보험업계와 협력하여 이 제도를 구체화할 예정입니다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>해당 기사는 경상남도의 양성평등 정책 및 여성폭력 피해자 지원 예산 편성 관련 정책 발표로, 특정 사건이나 법적 분쟁을 다루고 있지 않습니다. 따라서 소송금융 투자 대상이 될 만한 적합 조건에 해당하지 않으며, 소송금융의 본질인 분쟁 해결을 위한 투자 기회가 없습니다.</t>
+          <t>해당 기사는 경상남도가 소상공인을 위한 '상생보험'을 추진한다는 정책 발표에 대한 내용으로, 특정 피해 사건이나 법적 분쟁을 다루고 있지 않습니다. 따라서 소송금융 투자를 검토할 만한 상대방, 피해 발생, 소송 가능성 등 적합 조건에 해당하는 요소가 전혀 없습니다.</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>경남도, 양성평등 정책 강화 여성가족 예산 1571억 편성</t>
+          <t>빚 갚기·화재 걱정 덜어낸다…경남도 소상공인 '상생보험' 추진</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>gnnews.co.kr</t>
+          <t>idomin.com</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>https://www.gnnews.co.kr/news/articleView.html?idxno=631935</t>
+          <t>https://www.idomin.com/news/articleView.html?idxno=2001347</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-03-08 12:27:30.480192+00:00</t>
+          <t>2026-03-17 12:24:08.567720+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>정책</t>
         </is>
       </c>
       <c r="C14" t="inlineStr"/>
       <c r="D14" t="inlineStr"/>
-      <c r="E14" t="inlineStr"/>
+      <c r="E14" t="inlineStr">
+        <is>
+          <t>정책 추진</t>
+        </is>
+      </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>청주시는 영유아가 안전하고 행복하게 성장할 수 있는 보육환경 조성을 위해 올해 전년 대비 463억 원이 증가된 3279억 원의 보육예산을 투입한다고 밝혔다. 어린이집 확충, 운영 지원 강화, 보육교직원 처우 개선, 안전공제회 단체가입 지원 등을 통해 학부모의 보육 부담을 줄이고 질 높은 보육환경을 제공할 계획이다.</t>
+          <t>경상남도가 소규모 음식점의 화재 사고에 대비하여 대인·대물 피해 보상을 제공하는 '음식점 화재보험' 상품을 추진합니다. 이는 영세 소상공인의 손해배상 부담을 줄이고 폐업을 예방하기 위한 상생보험으로, 경남도는 향후 보험업계와 협력할 예정입니다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>이 기사는 청주시의 보육 예산 투입 및 보육 환경 개선 정책에 대한 긍정적인 보도이다. 소송금융 투자 대상이 될 만한 어떠한 법적 분쟁, 피해 발생, 상대방의 책임, 집단적 피해 등의 요소가 전혀 언급되어 있지 않다. (적합 조건 0개 해당)</t>
+          <t>해당 기사는 경상남도가 소상공인을 위한 화재보험 상품을 추진하는 정책에 대한 내용으로, 실제 발생한 사건이나 분쟁이 아닙니다. 따라서 상대방 책임, 피해 규모, 증거 등 소송금융 투자 적합 조건에 해당하는 사항이 전혀 없습니다.</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>아이 낳아 키우기 좋은 청주, 올해 보육예산 3,279억원 투입</t>
+          <t>경남도, 소상공인 대출·화재 위험 대비 상생보험 추진</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>joongdo.co.kr</t>
+          <t>newsgn.com</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>https://www.joongdo.co.kr/web/view.php?key=20260308010002147</t>
+          <t>https://www.newsgn.com/news/articleView.html?idxno=540281</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-03-08 00:14:15.059391+00:00</t>
+          <t>2026-03-16 12:58:21.120436+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>정책</t>
         </is>
       </c>
       <c r="C15" t="inlineStr"/>
       <c r="D15" t="inlineStr"/>
       <c r="E15" t="inlineStr">
         <is>
-          <t>정책 발표</t>
+          <t>추경 논의 및 편성 공식화</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>울산교육청이 체험학습 안전요원을 학급당 1명으로 확대하는 정책을 발표했다. 이는 교원의 손해배상책임 보장, 민형사 소송비용 지원, 분쟁 조정 서비스 등을 포함하여 교원의 심리적·법적 부담을 줄이고 현장 행정 효율성을 높이기 위함이다.</t>
+          <t>이재명 대통령이 중동발 경제위기 극복을 위한 추가경정예산안(추경) 조기 편성을 공식화했습니다. 유류비 상승으로 어려움을 겪는 취약계층, 소상공인, 한계기업 지원을 목표로 하며, 초과 세수를 통해 재원을 마련할 계획입니다. 이는 경제 상황에 대한 정부의 정책적 대응입니다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 울산교육청의 정책 발표에 관한 내용입니다. 소송금융 투자 대상이 될 만한 피해자, 상대방, 피해 규모, 책임 소재 등이 전혀 언급되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 정부의 경제 정책(추경 편성) 발표에 관한 내용으로, 특정 주체의 불법행위로 인한 피해 발생 및 손해배상 청구와 관련된 사건이 아닙니다. 소송금융 투자 대상이 되기 위한 명확한 상대방, 법적 책임, 그리고 소송 가능한 피해가 존재하지 않습니다.</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>울산교육청, 체험학습 안전요원 '학급당 1명'으로 확대</t>
+          <t>이 대통령 “추가 재정 필요”…벚꽃 추경 공식화</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>newscj.com</t>
+          <t>joongang.co.kr</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>https://www.newscj.com/news/articleView.html?idxno=3378734</t>
+          <t>https://www.joongang.co.kr/article/25410737</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-02-25 13:24:54.517881+00:00</t>
+          <t>2026-03-11 00:31:35.549832+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>정책</t>
         </is>
       </c>
       <c r="C16" t="inlineStr"/>
       <c r="D16" t="inlineStr"/>
-      <c r="E16" t="inlineStr">
+      <c r="E16" t="inlineStr"/>
+      <c r="F16" t="inlineStr">
+        <is>
+          <t>경상남도가 양성평등 정책 강화를 위해 여성가족 예산 1571억 원을 편성했습니다. 이는 여성 일자리 확대, 여성폭력 예방 및 피해자 지원 등 도민이 체감할 수 있는 정책 기반을 강화하고, 2025년부터 여성폭력 피해자 광역 단위 보호 정책을 시행하는 것을 목표로 합니다.</t>
+        </is>
+      </c>
+      <c r="G16" t="inlineStr">
+        <is>
+          <t>해당 기사는 경상남도의 양성평등 정책 및 여성폭력 피해자 지원 예산 편성 관련 정책 발표로, 특정 사건이나 법적 분쟁을 다루고 있지 않습니다. 따라서 소송금융 투자 대상이 될 만한 적합 조건에 해당하지 않으며, 소송금융의 본질인 분쟁 해결을 위한 투자 기회가 없습니다.</t>
+        </is>
+      </c>
+      <c r="H16" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I16" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J16" t="inlineStr">
+        <is>
+          <t>경남도, 양성평등 정책 강화 여성가족 예산 1571억 편성</t>
+        </is>
+      </c>
+      <c r="K16" t="inlineStr">
+        <is>
+          <t>gnnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L16" t="inlineStr">
+        <is>
+          <t>2026-03-08</t>
+        </is>
+      </c>
+      <c r="M16" t="inlineStr">
+        <is>
+          <t>https://www.gnnews.co.kr/news/articleView.html?idxno=631935</t>
+        </is>
+      </c>
+      <c r="N16" t="inlineStr">
+        <is>
+          <t>2026-03-08 12:27:30.480192+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B17" t="inlineStr">
+        <is>
+          <t>정책</t>
+        </is>
+      </c>
+      <c r="C17" t="inlineStr"/>
+      <c r="D17" t="inlineStr"/>
+      <c r="E17" t="inlineStr"/>
+      <c r="F17" t="inlineStr">
+        <is>
+          <t>청주시는 영유아가 안전하고 행복하게 성장할 수 있는 보육환경 조성을 위해 올해 전년 대비 463억 원이 증가된 3279억 원의 보육예산을 투입한다고 밝혔다. 어린이집 확충, 운영 지원 강화, 보육교직원 처우 개선, 안전공제회 단체가입 지원 등을 통해 학부모의 보육 부담을 줄이고 질 높은 보육환경을 제공할 계획이다.</t>
+        </is>
+      </c>
+      <c r="G17" t="inlineStr">
+        <is>
+          <t>이 기사는 청주시의 보육 예산 투입 및 보육 환경 개선 정책에 대한 긍정적인 보도이다. 소송금융 투자 대상이 될 만한 어떠한 법적 분쟁, 피해 발생, 상대방의 책임, 집단적 피해 등의 요소가 전혀 언급되어 있지 않다. (적합 조건 0개 해당)</t>
+        </is>
+      </c>
+      <c r="H17" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I17" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J17" t="inlineStr">
+        <is>
+          <t>아이 낳아 키우기 좋은 청주, 올해 보육예산 3,279억원 투입</t>
+        </is>
+      </c>
+      <c r="K17" t="inlineStr">
+        <is>
+          <t>joongdo.co.kr</t>
+        </is>
+      </c>
+      <c r="L17" t="inlineStr">
+        <is>
+          <t>2026-03-07</t>
+        </is>
+      </c>
+      <c r="M17" t="inlineStr">
+        <is>
+          <t>https://www.joongdo.co.kr/web/view.php?key=20260308010002147</t>
+        </is>
+      </c>
+      <c r="N17" t="inlineStr">
+        <is>
+          <t>2026-03-08 00:14:15.059391+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B18" t="inlineStr">
+        <is>
+          <t>정책</t>
+        </is>
+      </c>
+      <c r="C18" t="inlineStr"/>
+      <c r="D18" t="inlineStr"/>
+      <c r="E18" t="inlineStr">
+        <is>
+          <t>정책 발표</t>
+        </is>
+      </c>
+      <c r="F18" t="inlineStr">
+        <is>
+          <t>울산교육청이 체험학습 안전요원을 학급당 1명으로 확대하는 정책을 발표했다. 이는 교원의 손해배상책임 보장, 민형사 소송비용 지원, 분쟁 조정 서비스 등을 포함하여 교원의 심리적·법적 부담을 줄이고 현장 행정 효율성을 높이기 위함이다.</t>
+        </is>
+      </c>
+      <c r="G18" t="inlineStr">
+        <is>
+          <t>해당 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 울산교육청의 정책 발표에 관한 내용입니다. 소송금융 투자 대상이 될 만한 피해자, 상대방, 피해 규모, 책임 소재 등이 전혀 언급되지 않아 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H18" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I18" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J18" t="inlineStr">
+        <is>
+          <t>울산교육청, 체험학습 안전요원 '학급당 1명'으로 확대</t>
+        </is>
+      </c>
+      <c r="K18" t="inlineStr">
+        <is>
+          <t>newscj.com</t>
+        </is>
+      </c>
+      <c r="L18" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M18" t="inlineStr">
+        <is>
+          <t>https://www.newscj.com/news/articleView.html?idxno=3378734</t>
+        </is>
+      </c>
+      <c r="N18" t="inlineStr">
+        <is>
+          <t>2026-02-25 13:24:54.517881+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B19" t="inlineStr">
+        <is>
+          <t>정책</t>
+        </is>
+      </c>
+      <c r="C19" t="inlineStr"/>
+      <c r="D19" t="inlineStr"/>
+      <c r="E19" t="inlineStr">
         <is>
           <t>해당 없음</t>
         </is>
       </c>
-      <c r="F16" t="inlineStr">
+      <c r="F19" t="inlineStr">
         <is>
           <t>대통령 주재 국가관광전략회의에서 '방한관광 대전환 및 지역관광 대도약' 전략이 발표되었다. 인도네시아 단체관광객 무비자 시범 시행, 중국·동남아 복수비자 확대, 지방공항 국제선 증편, 크루즈 관광 수용태세 개선, 숙박 진흥체계 개편 등 다양한 정책 방안이 논의되었다. 2027년부터 2029년까지 '한국방문의 해'를 추진하여 외래객 3천만 시대 조기 달성을 목표로 한다.</t>
         </is>
       </c>
-      <c r="G16" t="inlineStr">
+      <c r="G19" t="inlineStr">
         <is>
           <t>본 기사는 정부의 관광 활성화 정책 발표에 관한 내용으로, 특정 피해 발생이나 법적 분쟁의 소지가 전혀 없습니다. 따라서 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
-      <c r="H16" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J16" t="inlineStr">
+      <c r="H19" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I19" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J19" t="inlineStr">
         <is>
           <t>‘K관광, 세계를 품는다’… 외래객 3천만 시대 조기 달성</t>
         </is>
       </c>
-      <c r="K16" t="inlineStr">
+      <c r="K19" t="inlineStr">
         <is>
           <t>kmib.co.kr</t>
         </is>
       </c>
-      <c r="L16" t="inlineStr">
+      <c r="L19" t="inlineStr">
         <is>
           <t>2026-02-25</t>
         </is>
       </c>
-      <c r="M16" t="inlineStr">
+      <c r="M19" t="inlineStr">
         <is>
           <t>https://www.kmib.co.kr/article/view.asp?arcid=0029443054&amp;code=61172311&amp;cp=nv</t>
         </is>
       </c>
-      <c r="N16" t="inlineStr">
+      <c r="N19" t="inlineStr">
         <is>
           <t>2026-02-25 12:24:20.622630+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N16"/>
+  <autoFilter ref="A1:N19"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>