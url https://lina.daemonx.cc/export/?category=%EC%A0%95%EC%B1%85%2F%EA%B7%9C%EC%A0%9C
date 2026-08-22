--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$16</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$17</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N16"/>
+  <dimension ref="A1:N17"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="36" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
     <col width="47" customWidth="1" min="10" max="10"/>
     <col width="20" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -535,976 +535,1040 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>정책/규제</t>
         </is>
       </c>
       <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr"/>
-      <c r="E2" t="inlineStr"/>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>EU 집행위의 기술 독립 전략 초안 발표 및 입법 추진 중</t>
+        </is>
+      </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>기사는 한국NCP 제도의 개혁 필요성을 논하며, 다국적기업이 NCP 판정에 불응할 경우 피해 구제가 어렵다는 문제점을 지적합니다. 정부가 대화 주선을 실효적인 수단으로 보지만, 기업의 불참이나 권고 불이행으로 인해 제도의 실효성이 떨어진다고 비판하며 개선을 촉구하고 있습니다.</t>
+          <t>유럽연합(EU)이 미국 기술 의존도를 줄이고 자체 인공지능(AI) 기술 역량을 확대하는 계획을 추진한다. '클라우드AI 개발법(CAIDA)'을 통해 유럽 데이터센터 용량을 3배 늘리고 토종 클라우드 및 AI 기술에 우선권을 부여하며, 역내 반도체 제조 역량도 강화할 예정이다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>해당 기사는 한국NCP(국가연락사무소) 제도의 개혁 필요성에 대한 논평으로, 특정 사건이나 구체적인 피해 사실을 다루고 있지 않습니다. 소송금융 투자에 필요한 명확한 상대방, 구체적인 피해 규모, 특정 가능한 피해자 집단, 그리고 진행 중인 법적 절차 등의 적합 조건이 전혀 확인되지 않습니다.</t>
+          <t>본 기사는 EU의 기술 독립 정책 추진에 대한 내용으로, 특정 주체의 잘못으로 인한 피해 발생이나 법적 분쟁 상황을 다루고 있지 않습니다. 따라서 소송금융 적합 조건(상대방 책임 명확, 집단적 피해, 피해 규모 등)에 전혀 해당하지 않아 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>한국NCP 개혁의 필요성</t>
+          <t>EU, AI 기술 독립 추진… 미 의존 줄인다</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>labortoday.co.kr</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-21</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.labortoday.co.kr/news/articleView.html?idxno=233943</t>
+          <t>http://www.fnnews.com/news/202605280331403221</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-05-05 07:01:28.679269+00:00</t>
+          <t>2026-06-21 07:00:13.281391+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>정책/규제</t>
         </is>
       </c>
       <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr"/>
-      <c r="E3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E3" t="inlineStr"/>
       <c r="F3" t="inlineStr">
         <is>
-          <t>식품의약품안전처가 시판 후 안전관리 체계를 보고 중심에서 평가 중심으로 전환한다고 발표했다. 이는 부작용 피해구제 확대, 보상 한도 상향, 데이터 신뢰성 검증 강화 등을 포함하며, 업계 부담 완화와 안전 관리 강화를 목표로 한다.</t>
+          <t>기사는 한국NCP 제도의 개혁 필요성을 논하며, 다국적기업이 NCP 판정에 불응할 경우 피해 구제가 어렵다는 문제점을 지적합니다. 정부가 대화 주선을 실효적인 수단으로 보지만, 기업의 불참이나 권고 불이행으로 인해 제도의 실효성이 떨어진다고 비판하며 개선을 촉구하고 있습니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>해당 기사는 식약처의 시판 후 안전관리 정책 전환 및 피해구제 확대 방안을 다루는 것으로, 특정 피해 사건이나 소송 대상이 되는 분쟁을 보고하는 것이 아닙니다. 따라서 소송금융 투자 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 한국NCP(국가연락사무소) 제도의 개혁 필요성에 대한 논평으로, 특정 사건이나 구체적인 피해 사실을 다루고 있지 않습니다. 소송금융 투자에 필요한 명확한 상대방, 구체적인 피해 규모, 특정 가능한 피해자 집단, 그리고 진행 중인 법적 절차 등의 적합 조건이 전혀 확인되지 않습니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>보고에서 평가로…식약처, 시판 후 안전관리 ‘근본 전환’ 선언</t>
+          <t>한국NCP 개혁의 필요성</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>yakup.com</t>
+          <t>labortoday.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-21</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.yakup.com/news/index.html?mode=view&amp;cat=11&amp;nid=325385</t>
+          <t>https://www.labortoday.co.kr/news/articleView.html?idxno=233943</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-03-31 00:16:13.016741+00:00</t>
+          <t>2026-05-05 07:01:28.679269+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>정책/규제</t>
         </is>
       </c>
       <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr"/>
       <c r="E4" t="inlineStr">
         <is>
-          <t>보건복지부의 정책 발표 및 입법예고 단계</t>
+          <t>식약처 정책 발표 및 제도 개선 추진</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>보건복지부가 혁신형 제약기업 인증 기준을 강화하는 개편 방안을 발표했다. 주요 내용은 R&amp;D 투자 비중 2%p 상향과 리베이트 처분 기준 개선, 심사 항목 간소화 등이다. 기업의 준비 기간을 고려해 일부 조항은 3년간 유예 적용되며, 올해 하반기부터 적용될 예정이다.</t>
+          <t>식품의약품안전처가 시판 후 안전관리 체계를 보고 중심에서 평가 중심으로 전환한다고 발표했다. 이는 부작용 피해구제 확대, 보상 한도 상향, 데이터 신뢰성 검증 강화 등을 포함하며, 업계 부담 완화와 안전 관리 강화를 목표로 한다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>기사는 보건복지부의 혁신형 제약기업 인증 기준 강화에 대한 정책 발표로, 소송금융 적합 조건인 '상대방 책임 명확성', '집단적 피해', '피해 규모', '증거 확보 가능성' 등 어느 하나에도 해당하지 않습니다. 특정 기업의 위법 행위나 피해 발생 사실을 다루고 있지 않아 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>해당 기사는 식약처의 시판 후 안전관리 정책 전환 및 피해구제 확대 방안을 다루는 것으로, 특정 피해 사건이나 소송 대상이 되는 분쟁을 보고하는 것이 아닙니다. 따라서 소송금융 투자 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>복지부, 혁신형 제약기업 인증 기준 강화…연구개발비 2%p 상향</t>
+          <t>보고에서 평가로…식약처, 시판 후 안전관리 ‘근본 전환’ 선언</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>newspim.com</t>
+          <t>yakup.com</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.newspim.com/news/view/20260326001159</t>
+          <t>https://www.yakup.com/news/index.html?mode=view&amp;cat=11&amp;nid=325385</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-03-26 12:56:18.996731+00:00</t>
+          <t>2026-03-31 00:16:13.016741+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>정책/규제</t>
         </is>
       </c>
       <c r="C5" t="inlineStr"/>
       <c r="D5" t="inlineStr"/>
-      <c r="E5" t="inlineStr"/>
+      <c r="E5" t="inlineStr">
+        <is>
+          <t>보건복지부의 정책 발표 및 입법예고 단계</t>
+        </is>
+      </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>혁신형 제약기업 인증 요건이 대폭 완화되며, 특히 리베이트 관련 소송이 진행 중인 경우 기각 판결 확정일로부터 1년 이내에 인증 취소가 가능하도록 변경됩니다. 외국계 기업에 대한 국내 연구·생산시설 유치 및 공동연구 성과 배점이 상향 조정됩니다.</t>
+          <t>보건복지부가 혁신형 제약기업 인증 기준을 강화하는 개편 방안을 발표했다. 주요 내용은 R&amp;D 투자 비중 2%p 상향과 리베이트 처분 기준 개선, 심사 항목 간소화 등이다. 기업의 준비 기간을 고려해 일부 조항은 3년간 유예 적용되며, 올해 하반기부터 적용될 예정이다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>해당 기사는 혁신형 제약 인증 기준 변경에 대한 정책 및 규제 관련 보도이며, 특정 피해 사실이나 소송 대상이 되는 사건을 다루고 있지 않습니다. 소송금융 투자 대상으로 적합한 구체적인 분쟁 당사자, 피해 규모, 책임 소재 등이 파악되지 않습니다.</t>
+          <t>기사는 보건복지부의 혁신형 제약기업 인증 기준 강화에 대한 정책 발표로, 소송금융 적합 조건인 '상대방 책임 명확성', '집단적 피해', '피해 규모', '증거 확보 가능성' 등 어느 하나에도 해당하지 않습니다. 특정 기업의 위법 행위나 피해 발생 사실을 다루고 있지 않아 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>혁신형 제약 인증, 리베이트 요건 대폭 완화…R D 비중은 상향 조정</t>
+          <t>복지부, 혁신형 제약기업 인증 기준 강화…연구개발비 2%p 상향</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>kukinews.com</t>
+          <t>newspim.com</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t>2026-03-26</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.kukinews.com/article/view/kuk202603260065</t>
+          <t>https://www.newspim.com/news/view/20260326001159</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-03-26 12:49:49.285435+00:00</t>
+          <t>2026-03-26 12:56:18.996731+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>정책/규제</t>
         </is>
       </c>
       <c r="C6" t="inlineStr"/>
       <c r="D6" t="inlineStr"/>
       <c r="E6" t="inlineStr"/>
       <c r="F6" t="inlineStr">
         <is>
-          <t>혁신형 제약기업 인증 기준이 대폭 손질되어 R&amp;D 투자 및 공동연구, 개방형 혁신 참여를 유도할 방침입니다. 기존에는 행정처분 시점이나 소송 결과에 따라 과거 위반행위가 현재 인증에 영향을 미치는 문제가 있었으며, 이러한 기준들이 개선될 예정입니다.</t>
+          <t>혁신형 제약기업 인증 요건이 대폭 완화되며, 특히 리베이트 관련 소송이 진행 중인 경우 기각 판결 확정일로부터 1년 이내에 인증 취소가 가능하도록 변경됩니다. 외국계 기업에 대한 국내 연구·생산시설 유치 및 공동연구 성과 배점이 상향 조정됩니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>해당 기사는 혁신형 제약기업 인증 기준 변경에 대한 정책 기사로, 특정 사건이나 분쟁을 다루고 있지 않습니다. 소송금융 투자 대상이 될 만한 피해자, 상대방, 구체적인 피해 사실, 또는 진행 중인 법적 절차가 전혀 언급되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 혁신형 제약 인증 기준 변경에 대한 정책 및 규제 관련 보도이며, 특정 피해 사실이나 소송 대상이 되는 사건을 다루고 있지 않습니다. 소송금융 투자 대상으로 적합한 구체적인 분쟁 당사자, 피해 규모, 책임 소재 등이 파악되지 않습니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>혁신형 제약기업 인증기준 대폭 손질…R D 투자 확대 유도</t>
+          <t>혁신형 제약 인증, 리베이트 요건 대폭 완화…R D 비중은 상향 조정</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>whosaeng.com</t>
+          <t>kukinews.com</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t>2026-03-26</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>http://www.whosaeng.com/sub_read.html?uid=169200&amp;section=sc1</t>
+          <t>https://www.kukinews.com/article/view/kuk202603260065</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-03-26 12:49:39.367981+00:00</t>
+          <t>2026-03-26 12:49:49.285435+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>정책/규제</t>
         </is>
       </c>
       <c r="C7" t="inlineStr"/>
       <c r="D7" t="inlineStr"/>
-      <c r="E7" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E7" t="inlineStr"/>
       <c r="F7" t="inlineStr">
         <is>
-          <t>오산시가 전기차 충전시설의 안전 관리와 사고 발생 시 피해자 보호를 위해 설치 신고 및 책임보험 가입을 의무화한다고 밝혔다. 이는 개정 전기안전관리법에 따른 조치로, 2025년 11월 28일부터 시행될 예정이다.</t>
+          <t>혁신형 제약기업 인증 기준이 대폭 손질되어 R&amp;D 투자 및 공동연구, 개방형 혁신 참여를 유도할 방침입니다. 기존에는 행정처분 시점이나 소송 결과에 따라 과거 위반행위가 현재 인증에 영향을 미치는 문제가 있었으며, 이러한 기준들이 개선될 예정입니다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>본 기사는 오산시의 전기차 충전시설 안전 관리 및 책임보험 의무화 정책 발표에 대한 것으로, 실제 발생한 사건이나 피해자가 존재하지 않습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 분쟁이나 손해배상 청구권이 없습니다.</t>
+          <t>해당 기사는 혁신형 제약기업 인증 기준 변경에 대한 정책 기사로, 특정 사건이나 분쟁을 다루고 있지 않습니다. 소송금융 투자 대상이 될 만한 피해자, 상대방, 구체적인 피해 사실, 또는 진행 중인 법적 절차가 전혀 언급되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>오산시, 전기차 충전시설 신고·보험 의무화</t>
+          <t>혁신형 제약기업 인증기준 대폭 손질…R D 투자 확대 유도</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>metroseoul.co.kr</t>
+          <t>whosaeng.com</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>http://www.metroseoul.co.kr/article/20260323500742</t>
+          <t>http://www.whosaeng.com/sub_read.html?uid=169200&amp;section=sc1</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-03-24 00:27:59.212207+00:00</t>
+          <t>2026-03-26 12:49:39.367981+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>정책/규제</t>
         </is>
       </c>
       <c r="C8" t="inlineStr"/>
-      <c r="D8" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D8" t="inlineStr"/>
       <c r="E8" t="inlineStr">
         <is>
-          <t>국토부 및 금융감독원의 자동차보험 제도 개정 추진 및 입법예고</t>
+          <t>개정 전기안전관리법 시행 예정 (2025년 11월 28일)</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>국토부와 금융감독원이 '나이롱 환자'를 잡기 위해 추진해온 자동차보험 8주룰 도입 시기가 불투명하다는 내용의 기사입니다. 자동차손해배상보장법 시행규칙 및 보험업 감독업무 시행세칙 개정안 입법예고 등 관련 절차가 진행 중이나, 실제 도입까지는 시간이 걸릴 것으로 보입니다.</t>
+          <t>오산시가 전기차 충전시설의 안전 관리와 사고 발생 시 피해자 보호를 위해 설치 신고 및 책임보험 가입을 의무화한다고 밝혔다. 이는 개정 전기안전관리법에 따른 조치로, 2025년 11월 28일부터 시행될 예정이다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>이 기사는 특정 피해 발생 사건이 아닌, 자동차보험 관련 정책 및 규제 변경 논의와 그 도입 지연에 대한 내용입니다. 소송금융 투자의 대상이 되는 명확한 피해자 집단이나 손해배상 책임이 있는 상대방이 존재하지 않아 적합하지 않습니다.</t>
+          <t>본 기사는 오산시의 전기차 충전시설 안전 관리 및 책임보험 의무화 정책 발표에 대한 것으로, 실제 발생한 사건이나 피해자가 존재하지 않습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 분쟁이나 손해배상 청구권이 없습니다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>‘나이롱 환자’ 잡겠다던 車보험 8주룰…도입 시기 ‘안갯속’</t>
+          <t>오산시, 전기차 충전시설 신고·보험 의무화</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>mydaily.co.kr</t>
+          <t>metroseoul.co.kr</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://www.mydaily.co.kr/page/view/2026032314405181708</t>
+          <t>http://www.metroseoul.co.kr/article/20260323500742</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-03-23 13:01:57.468530+00:00</t>
+          <t>2026-03-24 00:27:59.212207+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>정책/규제</t>
         </is>
       </c>
       <c r="C9" t="inlineStr"/>
-      <c r="D9" t="inlineStr"/>
+      <c r="D9" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>백악관의 국가 AI 입법 프레임워크 제안 및 의회 입법 촉구</t>
+          <t>국토부 및 금융감독원의 자동차보험 제도 개정 추진 및 입법예고</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>백악관은 국가 AI 입법 프레임워크를 공개하며 의회에 통일된 연방 AI 정책 수립을 촉구했습니다. 이 프레임워크는 아동 보호, 지식재산권 존중, AI 기반 사기 대응 등 6대 우선 과제를 담고 있으며, 상충하는 주별 법규를 넘어 연방 차원의 정책 통일을 목표로 합니다. 이는 트럼프 행정부의 AI 정책 연장선상에서 추진되는 것입니다.</t>
+          <t>국토부와 금융감독원이 '나이롱 환자'를 잡기 위해 추진해온 자동차보험 8주룰 도입 시기가 불투명하다는 내용의 기사입니다. 자동차손해배상보장법 시행규칙 및 보험업 감독업무 시행세칙 개정안 입법예고 등 관련 절차가 진행 중이나, 실제 도입까지는 시간이 걸릴 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>이 기사는 백악관의 AI 입법 프레임워크 제안에 대한 것으로, 특정 피해 사건이나 법적 분쟁을 다루고 있지 않습니다. 소송금융 투자 대상이 되는 구체적인 원고, 피고, 발생한 피해, 또는 진행 중인 소송 절차가 없어 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 특정 피해 발생 사건이 아닌, 자동차보험 관련 정책 및 규제 변경 논의와 그 도입 지연에 대한 내용입니다. 소송금융 투자의 대상이 되는 명확한 피해자 집단이나 손해배상 책임이 있는 상대방이 존재하지 않아 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>백악관, ‘국가 AI 입법 프레임워크’ 공개…연방 차원의 정책 통일 촉...</t>
+          <t>‘나이롱 환자’ 잡겠다던 車보험 8주룰…도입 시기 ‘안갯속’</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>voakorea.com</t>
+          <t>mydaily.co.kr</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://www.voakorea.com/a/white-house-releases-national-ai-framework-urges-congress-to-initiate-uniform-legal-policy-032026/8128243.html</t>
+          <t>https://www.mydaily.co.kr/page/view/2026032314405181708</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-03-21 00:36:21.846945+00:00</t>
+          <t>2026-03-23 13:01:57.468530+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>정책/규제</t>
         </is>
       </c>
       <c r="C10" t="inlineStr"/>
       <c r="D10" t="inlineStr"/>
-      <c r="E10" t="inlineStr"/>
+      <c r="E10" t="inlineStr">
+        <is>
+          <t>백악관의 국가 AI 입법 프레임워크 제안 및 의회 입법 촉구</t>
+        </is>
+      </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>정부가 중복상장을 원칙적으로 금지하고 코스닥 시장을 '1·2부 리그'로 재편할 계획이라는 내용입니다. 기사는 한국 증시의 PBR과 ROE를 언급하며 코스피 지수 1만 포인트 가능성을 제시합니다.</t>
+          <t>백악관은 국가 AI 입법 프레임워크를 공개하며 의회에 통일된 연방 AI 정책 수립을 촉구했습니다. 이 프레임워크는 아동 보호, 지식재산권 존중, AI 기반 사기 대응 등 6대 우선 과제를 담고 있으며, 상충하는 주별 법규를 넘어 연방 차원의 정책 통일을 목표로 합니다. 이는 트럼프 행정부의 AI 정책 연장선상에서 추진되는 것입니다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>제공된 기사는 정부의 시장 정책 및 규제 변경에 대한 내용으로, 특정 주체의 불법 행위나 피해 발생 사실을 다루고 있지 않습니다. 소송금융 투자 대상이 될 만한 명확한 피해자, 상대방, 또는 손해배상 청구의 근거가 파악되지 않습니다.</t>
+          <t>이 기사는 백악관의 AI 입법 프레임워크 제안에 대한 것으로, 특정 피해 사건이나 법적 분쟁을 다루고 있지 않습니다. 소송금융 투자 대상이 되는 구체적인 원고, 피고, 발생한 피해, 또는 진행 중인 소송 절차가 없어 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>정부, 중복상장 원칙적 금지…코스닥 ‘1·2부 리그’로 재편</t>
+          <t>백악관, ‘국가 AI 입법 프레임워크’ 공개…연방 차원의 정책 통일 촉...</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>kookje.co.kr</t>
+          <t>voakorea.com</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>http://www.kookje.co.kr/news2011/asp/newsbody.asp?code=0100&amp;key=20260319.22003005794</t>
+          <t>https://www.voakorea.com/a/white-house-releases-national-ai-framework-urges-congress-to-initiate-uniform-legal-policy-032026/8128243.html</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-03-18 13:10:18.867881+00:00</t>
+          <t>2026-03-21 00:36:21.846945+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>정책/규제</t>
         </is>
       </c>
       <c r="C11" t="inlineStr"/>
       <c r="D11" t="inlineStr"/>
-      <c r="E11" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E11" t="inlineStr"/>
       <c r="F11" t="inlineStr">
         <is>
-          <t>기사는 정부가 추진 중인 자동차손해배상 보장법 하위법령 개정 논의를 다루며, 자동차보험 의료비 구조 변화와 3조 원 규모의 자동차보험 의료시장에 대한 정책적 인사이트를 제공합니다. 이는 특정 법적 분쟁이 아닌 정책 변화에 대한 내용입니다.</t>
+          <t>정부가 중복상장을 원칙적으로 금지하고 코스닥 시장을 '1·2부 리그'로 재편할 계획이라는 내용입니다. 기사는 한국 증시의 PBR과 ROE를 언급하며 코스피 지수 1만 포인트 가능성을 제시합니다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건이나 분쟁이 아닌, 정부의 자동차손해배상 보장법 하위법령 개정 논의라는 정책적 이슈를 다루고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 가해자, 피해 규모, 책임 소재가 명확히 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>제공된 기사는 정부의 시장 정책 및 규제 변경에 대한 내용으로, 특정 주체의 불법 행위나 피해 발생 사실을 다루고 있지 않습니다. 소송금융 투자 대상이 될 만한 명확한 피해자, 상대방, 또는 손해배상 청구의 근거가 파악되지 않습니다.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>[정책 인사이트] '제2의 의료시장' 자동차보험 3조 규모…'8주 치료' 제...</t>
+          <t>정부, 중복상장 원칙적 금지…코스닥 ‘1·2부 리그’로 재편</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>apsk.co.kr</t>
+          <t>kookje.co.kr</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>https://www.apsk.co.kr/news/articleView.html?idxno=538804</t>
+          <t>http://www.kookje.co.kr/news2011/asp/newsbody.asp?code=0100&amp;key=20260319.22003005794</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-03-10 00:41:07.433898+00:00</t>
+          <t>2026-03-18 13:10:18.867881+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>정책/규제</t>
         </is>
       </c>
       <c r="C12" t="inlineStr"/>
       <c r="D12" t="inlineStr"/>
       <c r="E12" t="inlineStr">
         <is>
-          <t>온라인플랫폼법 관련 논의 진행 중</t>
+          <t>정부의 자동차손해배상 보장법 하위법령 개정 논의 중</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>이 칼럼은 온라인플랫폼법(온플법) 등 플랫폼 규제가 의도와 달리 경쟁 활성화 효과 없이 오히려 중소 사업자의 시장 진입 비용을 높이고 소비자 잉여를 감소시키는 등 역효과를 낳을 수 있다고 주장합니다. 특히 한국의 특수한 플랫폼 생태계와 통상 마찰 가능성, 중국 플랫폼의 반사이익 등을 고려할 때 신중한 접근이 필요하다고 강조합니다.</t>
+          <t>기사는 정부가 추진 중인 자동차손해배상 보장법 하위법령 개정 논의를 다루며, 자동차보험 의료비 구조 변화와 3조 원 규모의 자동차보험 의료시장에 대한 정책적 인사이트를 제공합니다. 이는 특정 법적 분쟁이 아닌 정책 변화에 대한 내용입니다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이나 피해 발생에 대한 보도가 아닌, 플랫폼 규제에 대한 비판적 의견을 담은 칼럼입니다. 소송의 주체가 될 피해자나 상대방이 특정되지 않으며, 구체적인 손해배상 청구의 원인이 되는 사건이 존재하지 않아 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>해당 기사는 특정 사건이나 분쟁이 아닌, 정부의 자동차손해배상 보장법 하위법령 개정 논의라는 정책적 이슈를 다루고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 가해자, 피해 규모, 책임 소재가 명확히 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>[칼럼] 득보다 실이 큰 플랫폼 규제는 지양해야</t>
+          <t>[정책 인사이트] '제2의 의료시장' 자동차보험 3조 규모…'8주 치료' 제...</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>asiatoday.co.kr</t>
+          <t>apsk.co.kr</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>https://www.asiatoday.co.kr/view.php?key=20260309010002423</t>
+          <t>https://www.apsk.co.kr/news/articleView.html?idxno=538804</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-03-09 13:22:27.001778+00:00</t>
+          <t>2026-03-10 00:41:07.433898+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>정책/규제</t>
         </is>
       </c>
       <c r="C13" t="inlineStr"/>
       <c r="D13" t="inlineStr"/>
       <c r="E13" t="inlineStr">
         <is>
-          <t>조달청 정책 변경 및 적용</t>
+          <t>온라인플랫폼법 관련 논의 진행 중</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>조달청이 간접공사비 항목에 '임금채권보장 부담금'과 '석면피해구제분담금'을 신설하여 13일부터 적용합니다. 이는 기존 간접공사비에 명시적으로 반영되지 않았던 부분을 개선하기 위한 정책 변경입니다.</t>
+          <t>이 칼럼은 온라인플랫폼법(온플법) 등 플랫폼 규제가 의도와 달리 경쟁 활성화 효과 없이 오히려 중소 사업자의 시장 진입 비용을 높이고 소비자 잉여를 감소시키는 등 역효과를 낳을 수 있다고 주장합니다. 특히 한국의 특수한 플랫폼 생태계와 통상 마찰 가능성, 중국 플랫폼의 반사이익 등을 고려할 때 신중한 접근이 필요하다고 강조합니다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>이 기사는 조달청의 간접공사비 항목 신설에 대한 정책 변경을 다루고 있습니다. 특정 피해 발생이나 가해자가 존재하지 않으며, 소송으로 이어질 만한 분쟁 상황이 아닙니다. 따라서 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>이 기사는 특정 사건이나 피해 발생에 대한 보도가 아닌, 플랫폼 규제에 대한 비판적 의견을 담은 칼럼입니다. 소송의 주체가 될 피해자나 상대방이 특정되지 않으며, 구체적인 손해배상 청구의 원인이 되는 사건이 존재하지 않아 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>조달청, 간접공사비에 '임금채권부담금' 등 신설…13일부터 적용</t>
+          <t>[칼럼] 득보다 실이 큰 플랫폼 규제는 지양해야</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>kmecnews.co.kr</t>
+          <t>asiatoday.co.kr</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>http://www.kmecnews.co.kr/news/articleView.html?idxno=45814</t>
+          <t>https://www.asiatoday.co.kr/view.php?key=20260309010002423</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-03-09 12:24:02.345781+00:00</t>
+          <t>2026-03-09 13:22:27.001778+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>정책/규제</t>
         </is>
       </c>
       <c r="C14" t="inlineStr"/>
       <c r="D14" t="inlineStr"/>
       <c r="E14" t="inlineStr">
         <is>
-          <t>기업 애로사항 청취 및 정책 건의 진행 중</t>
+          <t>조달청 정책 변경 및 적용</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>부산상공회의소가 자동차 부품 기업 유일고무를 방문해 글로벌 공급망 위기와 노동 규제 강화로 인한 제조 기업의 애로사항을 청취했습니다. 특히 '노란봉투법' 시행에 따른 사용자 책임 범위 확대와 손해배상 제한 규정에 대한 우려가 제기되었으며, 부산상의는 이를 검토하여 관계 기관에 정책 건의를 할 예정입니다.</t>
+          <t>조달청이 간접공사비 항목에 '임금채권보장 부담금'과 '석면피해구제분담금'을 신설하여 13일부터 적용합니다. 이는 기존 간접공사비에 명시적으로 반영되지 않았던 부분을 개선하기 위한 정책 변경입니다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>이 기사는 특정 피해 발생 사건이나 법적 분쟁을 다루는 것이 아니라, 기업들이 겪는 규제 부담과 정책적 우려 사항에 대한 현장 소통 및 정책 건의 활동을 보도하고 있습니다. 소송금융 투자 대상이 되는 명확한 피고, 손해배상 청구의 근거가 되는 피해 사실, 또는 구체적인 피해 규모가 확인되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 조달청의 간접공사비 항목 신설에 대한 정책 변경을 다루고 있습니다. 특정 피해 발생이나 가해자가 존재하지 않으며, 소송으로 이어질 만한 분쟁 상황이 아닙니다. 따라서 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>부산상의, 이란 사태 대응 기업 현장 점검...규제 개선</t>
+          <t>조달청, 간접공사비에 '임금채권부담금' 등 신설…13일부터 적용</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>joongdo.co.kr</t>
+          <t>kmecnews.co.kr</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>https://www.joongdo.co.kr/web/view.php?key=20260307010002081</t>
+          <t>http://www.kmecnews.co.kr/news/articleView.html?idxno=45814</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-03-07 12:27:03.297683+00:00</t>
+          <t>2026-03-09 12:24:02.345781+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>정책/규제</t>
         </is>
       </c>
       <c r="C15" t="inlineStr"/>
       <c r="D15" t="inlineStr"/>
-      <c r="E15" t="inlineStr"/>
+      <c r="E15" t="inlineStr">
+        <is>
+          <t>기업 애로사항 청취 및 정책 건의 진행 중</t>
+        </is>
+      </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>기사는 지나친 단속과 소송 위주의 암호화폐 정책이 혁신 기업들을 해외로 내몰아 국가적 차원의 막대한 기회 손실을 초래했음을 지적합니다. 규제의 방향이 집행 위주에서 명확한 가이드라인 제정으로 이동해야 한다고 주장합니다.</t>
+          <t>부산상공회의소가 자동차 부품 기업 유일고무를 방문해 글로벌 공급망 위기와 노동 규제 강화로 인한 제조 기업의 애로사항을 청취했습니다. 특히 '노란봉투법' 시행에 따른 사용자 책임 범위 확대와 손해배상 제한 규정에 대한 우려가 제기되었으며, 부산상의는 이를 검토하여 관계 기관에 정책 건의를 할 예정입니다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>기사는 암호화폐 규제 정책의 문제점을 지적하는 논평으로, 특정 피해자, 가해자, 구체적인 손해배상 청구권이 명확히 특정되지 않습니다. 소송금융 투자 대상이 될 만한 구체적인 사건이나 법적 분쟁의 발생 여부가 불분명하여 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 특정 피해 발생 사건이나 법적 분쟁을 다루는 것이 아니라, 기업들이 겪는 규제 부담과 정책적 우려 사항에 대한 현장 소통 및 정책 건의 활동을 보도하고 있습니다. 소송금융 투자 대상이 되는 명확한 피고, 손해배상 청구의 근거가 되는 피해 사실, 또는 구체적인 피해 규모가 확인되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>[크립토핫이슈] 전쟁과 비트코인...피난처인가, 위험자산인가</t>
+          <t>부산상의, 이란 사태 대응 기업 현장 점검...규제 개선</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>digitaltoday.co.kr</t>
+          <t>joongdo.co.kr</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>https://www.digitaltoday.co.kr/news/articleView.html?idxno=636792</t>
+          <t>https://www.joongdo.co.kr/web/view.php?key=20260307010002081</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-03-05 00:43:04.143047+00:00</t>
+          <t>2026-03-07 12:27:03.297683+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>정책/규제</t>
         </is>
       </c>
       <c r="C16" t="inlineStr"/>
       <c r="D16" t="inlineStr"/>
-      <c r="E16" t="inlineStr">
+      <c r="E16" t="inlineStr"/>
+      <c r="F16" t="inlineStr">
+        <is>
+          <t>기사는 지나친 단속과 소송 위주의 암호화폐 정책이 혁신 기업들을 해외로 내몰아 국가적 차원의 막대한 기회 손실을 초래했음을 지적합니다. 규제의 방향이 집행 위주에서 명확한 가이드라인 제정으로 이동해야 한다고 주장합니다.</t>
+        </is>
+      </c>
+      <c r="G16" t="inlineStr">
+        <is>
+          <t>기사는 암호화폐 규제 정책의 문제점을 지적하는 논평으로, 특정 피해자, 가해자, 구체적인 손해배상 청구권이 명확히 특정되지 않습니다. 소송금융 투자 대상이 될 만한 구체적인 사건이나 법적 분쟁의 발생 여부가 불분명하여 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H16" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I16" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J16" t="inlineStr">
+        <is>
+          <t>[크립토핫이슈] 전쟁과 비트코인...피난처인가, 위험자산인가</t>
+        </is>
+      </c>
+      <c r="K16" t="inlineStr">
+        <is>
+          <t>digitaltoday.co.kr</t>
+        </is>
+      </c>
+      <c r="L16" t="inlineStr">
+        <is>
+          <t>2026-03-04</t>
+        </is>
+      </c>
+      <c r="M16" t="inlineStr">
+        <is>
+          <t>https://www.digitaltoday.co.kr/news/articleView.html?idxno=636792</t>
+        </is>
+      </c>
+      <c r="N16" t="inlineStr">
+        <is>
+          <t>2026-03-05 00:43:04.143047+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B17" t="inlineStr">
+        <is>
+          <t>정책/규제</t>
+        </is>
+      </c>
+      <c r="C17" t="inlineStr"/>
+      <c r="D17" t="inlineStr"/>
+      <c r="E17" t="inlineStr">
         <is>
           <t>대통령의 정책 발표 및 엄벌 기조</t>
         </is>
       </c>
-      <c r="F16" t="inlineStr">
+      <c r="F17" t="inlineStr">
         <is>
           <t>이재명 대통령이 밀가루, 교복 담합, 계곡 점용 등 민생 품목의 불공정 행위와 다주택자 압박을 통한 부동산 투기 근절에 대한 강경 대응 기조를 연일 강조하고 있다. 이는 경제 전반의 불공정 해소를 위한 정부의 정책적 의지를 보여주는 것으로, 구체적인 소송 사건을 다루는 기사는 아니다.</t>
         </is>
       </c>
-      <c r="G16" t="inlineStr">
+      <c r="G17" t="inlineStr">
         <is>
           <t>이 기사는 대통령의 민생 품목 담합 및 불공정 행위, 부동산 투기 등에 대한 엄벌 기조와 정책 방향을 다루고 있습니다. 특정 피해 사건, 가해 주체, 피해자 집단이 구체적으로 명시되어 있지 않아 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다. (적합 조건 1, 3, 4, 5, 6 모두 불충족)</t>
         </is>
       </c>
-      <c r="H16" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J16" t="inlineStr">
+      <c r="H17" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I17" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J17" t="inlineStr">
         <is>
           <t>밀가루·교복·계곡점용에 칼 빼든 李대통령…최종 타깃 '부동산'</t>
         </is>
       </c>
-      <c r="K16" t="inlineStr">
+      <c r="K17" t="inlineStr">
         <is>
           <t>news1.kr</t>
         </is>
       </c>
-      <c r="L16" t="inlineStr">
+      <c r="L17" t="inlineStr">
         <is>
           <t>2026-03-01</t>
         </is>
       </c>
-      <c r="M16" t="inlineStr">
+      <c r="M17" t="inlineStr">
         <is>
           <t>https://www.news1.kr/politics/president/6086915</t>
         </is>
       </c>
-      <c r="N16" t="inlineStr">
+      <c r="N17" t="inlineStr">
         <is>
           <t>2026-03-02 00:27:45.027280+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N16"/>
+  <autoFilter ref="A1:N17"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>