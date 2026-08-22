--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$6</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$7</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,63 +426,63 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N6"/>
+  <dimension ref="A1:N7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="7" customWidth="1" min="4" max="4"/>
-    <col width="21" customWidth="1" min="5" max="5"/>
+    <col width="22" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
     <col width="46" customWidth="1" min="10" max="10"/>
     <col width="17" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
@@ -537,346 +537,410 @@
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>정책/법률</t>
         </is>
       </c>
       <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr"/>
       <c r="E2" t="inlineStr">
         <is>
-          <t>정책 및 법률 개정 사항 브리핑</t>
+          <t>형사소송법 개정안 국무회의 심의 의결</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>해당 기사는 2026년 5월 넷째 주 생태계 관련 정책을 점검하는 내용으로, 가축전염병 피해보상협의회 운영 주체 포함, 위치정보보호법 개정에 따른 근거 조문 현행화, 수출 검역 부정 행위자에 대한 과태료 등 법률 및 정책 개정 사항을 나열하고 있습니다. 특정 사건이나 분쟁으로 인한 피해 발생 여부는 언급되지 않았습니다.</t>
+          <t>이재명 대통령은 국무회의에서 형사소송법 개정에 따른 수사·기소 분리 및 경찰 수사 공정성 강화를 강조하며 경찰의 책임 의식을 주문했습니다. 또한 폭염을 국가재난으로 규정하고 범정부 총력 대응을 지시하는 등 다양한 국정 현안에 대해 언급했습니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 피해 사건이나 분쟁을 다루는 것이 아니라, 가축전염병 피해보상협의회 운영 주체 변경, 위치정보보호법 개정에 따른 조문 현행화, 수출 검역 부정 행위자에 대한 과태료 등 정책 및 법률 개정 사항을 브리핑하는 내용입니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모가 전혀 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>본 기사는 특정 피해 사건이나 분쟁에 대한 내용이 아닌, 형사소송법 개정 및 경찰 수사권 강화에 따른 정책적 논의와 대통령의 지시사항을 다루고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 원고, 피고, 피해 사실, 손해배상 청구 가능성이 전혀 확인되지 않습니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>2026년 05월 넷째 주 생태계 관련 정책 CHECK! [정책브리핑, 네이처]</t>
+          <t>李대통령, 형소법 개정에  수사·기소 분리 첫 출발…경찰, 책임의식 가...</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>sisunnews.co.kr</t>
+          <t>newspim.com</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-05-24</t>
+          <t>2026-08-04</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>http://www.sisunnews.co.kr/news/articleView.html?idxno=239142</t>
+          <t>https://www.newspim.com/news/view/20260804001258</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-06-05 20:13:57.860395+00:00</t>
+          <t>2026-08-16 07:00:19.800467+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>정책/법률</t>
         </is>
       </c>
       <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr"/>
       <c r="E3" t="inlineStr">
         <is>
-          <t>검찰개혁 토론회 진행 중</t>
+          <t>정책 및 법률 개정 사항 브리핑</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>국무총리실 산하 검찰개혁추진단이 개최한 토론회에서 법왜곡죄 도입에 따른 공소청 검사의 보완수사권 부여 필요성에 대한 전문가들의 공방이 벌어졌습니다. 일부 전문가는 실체적 진실 발견을 위한 검사의 책무로 보완수사권이 필요하다고 주장한 반면, 다른 전문가는 수사·기소 분리 원칙 훼손 및 법왜곡의 통로가 될 수 있다고 반박했습니다.</t>
+          <t>해당 기사는 2026년 5월 넷째 주 생태계 관련 정책을 점검하는 내용으로, 가축전염병 피해보상협의회 운영 주체 포함, 위치정보보호법 개정에 따른 근거 조문 현행화, 수출 검역 부정 행위자에 대한 과태료 등 법률 및 정책 개정 사항을 나열하고 있습니다. 특정 사건이나 분쟁으로 인한 피해 발생 여부는 언급되지 않았습니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>본 기사는 법왜곡죄 도입과 검사의 보완수사권에 대한 법률 전문가들의 정책 토론회 내용을 다루고 있습니다. 특정 피해자나 손해배상 청구 대상이 되는 사건이 아니므로, 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 특정 피해 사건이나 분쟁을 다루는 것이 아니라, 가축전염병 피해보상협의회 운영 주체 변경, 위치정보보호법 개정에 따른 조문 현행화, 수출 검역 부정 행위자에 대한 과태료 등 정책 및 법률 개정 사항을 브리핑하는 내용입니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모가 전혀 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>법왜곡죄로 보완수사 필요  vs  수사·기소분리 원칙에 위배</t>
+          <t>2026년 05월 넷째 주 생태계 관련 정책 CHECK! [정책브리핑, 네이처]</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>sisunnews.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-05-24</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260327107000001?input=1195m</t>
+          <t>http://www.sisunnews.co.kr/news/articleView.html?idxno=239142</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-03-27 12:43:08.755712+00:00</t>
+          <t>2026-06-05 20:13:57.860395+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>정책/법률</t>
         </is>
       </c>
       <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr"/>
-      <c r="E4" t="inlineStr"/>
+      <c r="E4" t="inlineStr">
+        <is>
+          <t>검찰개혁 토론회 진행 중</t>
+        </is>
+      </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>권오승 전 공정위원장을 비롯한 여러 국회의원들이 집단소송법 제정의 필요성을 강조하는 내용의 기사이다. 집단소송법이 손해 발생을 저지하는 역할을 할 것이라는 주장이 제기되었다. 이 기사는 특정 피해 사건이 아닌 법률 제정 논의에 초점을 맞추고 있다.</t>
+          <t>국무총리실 산하 검찰개혁추진단이 개최한 토론회에서 법왜곡죄 도입에 따른 공소청 검사의 보완수사권 부여 필요성에 대한 전문가들의 공방이 벌어졌습니다. 일부 전문가는 실체적 진실 발견을 위한 검사의 책무로 보완수사권이 필요하다고 주장한 반면, 다른 전문가는 수사·기소 분리 원칙 훼손 및 법왜곡의 통로가 될 수 있다고 반박했습니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>기사는 특정 사건이나 피해 발생에 대한 내용이 아닌, 집단소송법 제정의 필요성을 강조하는 정책 논의에 관한 것이다. 따라서 소송금융 투자 대상이 될 만한 구체적인 사건이 존재하지 않는다.</t>
+          <t>본 기사는 법왜곡죄 도입과 검사의 보완수사권에 대한 법률 전문가들의 정책 토론회 내용을 다루고 있습니다. 특정 피해자나 손해배상 청구 대상이 되는 사건이 아니므로, 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>권오승 전 공정위원장  집단소송법 자체가 손해 발생 저지 교과</t>
+          <t>법왜곡죄로 보완수사 필요  vs  수사·기소분리 원칙에 위배</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>lawleader.co.kr</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>http://www.lawleader.co.kr/news/articleView.html?idxno=18808</t>
+          <t>https://www.yna.co.kr/view/AKR20260327107000001?input=1195m</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-03-26 12:58:54.307543+00:00</t>
+          <t>2026-03-27 12:43:08.755712+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>정책/법률</t>
         </is>
       </c>
       <c r="C5" t="inlineStr"/>
       <c r="D5" t="inlineStr"/>
-      <c r="E5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E5" t="inlineStr"/>
       <c r="F5" t="inlineStr">
         <is>
-          <t>인천시가 '기업안전법률 지원단'을 출범하여 기업들의 법적 부담을 완화합니다. 특히 노란봉투법 시행으로 하도급 노동자에 대한 원청 책임이 확대되고 파업 손해배상 청구가 제한되는 등 기업들의 우려가 커지는 상황에서, 시 차원의 전문적인 지원 체계를 구축한 것입니다.</t>
+          <t>권오승 전 공정위원장을 비롯한 여러 국회의원들이 집단소송법 제정의 필요성을 강조하는 내용의 기사이다. 집단소송법이 손해 발생을 저지하는 역할을 할 것이라는 주장이 제기되었다. 이 기사는 특정 피해 사건이 아닌 법률 제정 논의에 초점을 맞추고 있다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>이 기사는 특정 피해 사건이나 소송 대상을 다루는 것이 아니라, 인천시가 기업의 법적 부담 완화를 위해 법률 지원단을 출범했다는 정책적 내용을 담고 있습니다. 따라서 소송금융 투자를 위한 적합 조건(상대방 책임 명확, 집단적 피해, 피해 규모 등)에 해당하는 부분이 전혀 없습니다.</t>
+          <t>기사는 특정 사건이나 피해 발생에 대한 내용이 아닌, 집단소송법 제정의 필요성을 강조하는 정책 논의에 관한 것이다. 따라서 소송금융 투자 대상이 될 만한 구체적인 사건이 존재하지 않는다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>인천시, 기업 법적 부담 완화 위해 ‘기업안전법률 지원단’ 출범</t>
+          <t>권오승 전 공정위원장  집단소송법 자체가 손해 발생 저지 교과</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>siminilbo.co.kr</t>
+          <t>lawleader.co.kr</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.siminilbo.co.kr/news/newsview.php?ncode=1160280184703044</t>
+          <t>http://www.lawleader.co.kr/news/articleView.html?idxno=18808</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-03-20 12:58:19.245655+00:00</t>
+          <t>2026-03-26 12:58:54.307543+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>정책/법률</t>
         </is>
       </c>
       <c r="C6" t="inlineStr"/>
       <c r="D6" t="inlineStr"/>
       <c r="E6" t="inlineStr">
         <is>
+          <t>기업 법률 지원단 출범</t>
+        </is>
+      </c>
+      <c r="F6" t="inlineStr">
+        <is>
+          <t>인천시가 '기업안전법률 지원단'을 출범하여 기업들의 법적 부담을 완화합니다. 특히 노란봉투법 시행으로 하도급 노동자에 대한 원청 책임이 확대되고 파업 손해배상 청구가 제한되는 등 기업들의 우려가 커지는 상황에서, 시 차원의 전문적인 지원 체계를 구축한 것입니다.</t>
+        </is>
+      </c>
+      <c r="G6" t="inlineStr">
+        <is>
+          <t>이 기사는 특정 피해 사건이나 소송 대상을 다루는 것이 아니라, 인천시가 기업의 법적 부담 완화를 위해 법률 지원단을 출범했다는 정책적 내용을 담고 있습니다. 따라서 소송금융 투자를 위한 적합 조건(상대방 책임 명확, 집단적 피해, 피해 규모 등)에 해당하는 부분이 전혀 없습니다.</t>
+        </is>
+      </c>
+      <c r="H6" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I6" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J6" t="inlineStr">
+        <is>
+          <t>인천시, 기업 법적 부담 완화 위해 ‘기업안전법률 지원단’ 출범</t>
+        </is>
+      </c>
+      <c r="K6" t="inlineStr">
+        <is>
+          <t>siminilbo.co.kr</t>
+        </is>
+      </c>
+      <c r="L6" t="inlineStr">
+        <is>
+          <t>2026-03-20</t>
+        </is>
+      </c>
+      <c r="M6" t="inlineStr">
+        <is>
+          <t>https://www.siminilbo.co.kr/news/newsview.php?ncode=1160280184703044</t>
+        </is>
+      </c>
+      <c r="N6" t="inlineStr">
+        <is>
+          <t>2026-03-20 12:58:19.245655+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B7" t="inlineStr">
+        <is>
+          <t>정책/법률</t>
+        </is>
+      </c>
+      <c r="C7" t="inlineStr"/>
+      <c r="D7" t="inlineStr"/>
+      <c r="E7" t="inlineStr">
+        <is>
           <t>대통령의 전속고발권 관련 정책 논의</t>
         </is>
       </c>
-      <c r="F6" t="inlineStr">
+      <c r="F7" t="inlineStr">
         <is>
           <t>이재명 대통령이 공정거래 사건의 전속고발권 제도에 대해 의문을 제기하며, 고발이 없으면 수사나 처벌이 불가능한 현행법의 필요성을 재검토해야 한다고 언급했습니다. 이는 공정거래 분야의 법률 및 정책 개혁에 대한 논의를 촉발할 가능성이 있습니다.</t>
         </is>
       </c>
-      <c r="G6" t="inlineStr">
+      <c r="G7" t="inlineStr">
         <is>
           <t>이 기사는 특정 피해 사건이나 소송 대상을 다루는 것이 아니라, 공정거래 사건의 전속고발권 제도에 대한 대통령의 정책적 문제 제기를 보도하고 있습니다. 따라서 소송금융 투자를 위한 적합 조건(상대방 책임, 피해 규모, 집단적 피해 등)에 해당하지 않아 투자 대상으로서의 적합성이 매우 낮습니다.</t>
         </is>
       </c>
-      <c r="H6" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J6" t="inlineStr">
+      <c r="H7" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I7" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J7" t="inlineStr">
         <is>
           <t>장관 끌고 대통령 밀고… 檢 공조부 시대 열리나</t>
         </is>
       </c>
-      <c r="K6" t="inlineStr">
+      <c r="K7" t="inlineStr">
         <is>
           <t>lawtimes.co.kr</t>
         </is>
       </c>
-      <c r="L6" t="inlineStr">
+      <c r="L7" t="inlineStr">
         <is>
           <t>2026-03-06</t>
         </is>
       </c>
-      <c r="M6" t="inlineStr">
+      <c r="M7" t="inlineStr">
         <is>
           <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=217321</t>
         </is>
       </c>
-      <c r="N6" t="inlineStr">
+      <c r="N7" t="inlineStr">
         <is>
           <t>2026-03-07 00:34:56.795302+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N6"/>
+  <autoFilter ref="A1:N7"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>