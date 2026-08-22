--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$4</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$5</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N4"/>
+  <dimension ref="A1:N5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="7" customWidth="1" min="4" max="4"/>
     <col width="25" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
     <col width="41" customWidth="1" min="10" max="10"/>
     <col width="22" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -535,224 +535,284 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>정책/법률 논의</t>
         </is>
       </c>
       <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr"/>
-      <c r="E2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E2" t="inlineStr"/>
       <c r="F2" t="inlineStr">
         <is>
-          <t>기사는 한국형사법학회 등 여러 단체가 공동 주최한 행사에서 검사의 보완수사권 행사 법적 지위와 공소청, 중대범죄수사청 신설 등 형사소송법 개편 논의를 다루고 있다. 10월 공소청과 중수청 신설을 앞두고 지방선거 이후 논의될 형사소송법 개정 방향에 대한 내용이다.</t>
+          <t>해당 기사는 '전세보증금' 관리와 관련하여 '부동산감독원'에 특별사법경찰권을 부여할 경우, 압수수색 등 강제수사에 법원의 영장이 필요한지에 대한 법률적 논의를 다루고 있습니다. 이는 특정 사건의 피해나 분쟁이 아닌, 정책 및 법률 제정 과정에서의 쟁점을 설명하는 내용입니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>기사는 검찰의 보완수사권 행사와 형사사법체계 개편에 대한 학술 및 정책 논의를 다루고 있습니다. 특정 피해자, 피해 규모, 명확한 상대방이 존재하는 분쟁 사건이 아니므로 적합 조건 1, 3, 4, 5, 6에 해당하지 않아 소송금융 투자 대상에 부적합합니다.</t>
+          <t>해당 기사는 특정 피해 사건이나 분쟁에 대한 보도가 아닌, '부동산감독원'에 특별사법경찰권 부여 시 발생할 수 있는 법적 쟁점(영장 필요성)에 대한 논의를 다루고 있습니다. 소송금융 투자 대상이 되는 구체적인 피해자, 가해자, 피해 규모가 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>검사 '보완수사권 행사' 법적 지위에 위배</t>
+          <t>전세보증금, 이제 집주인 대신 공적기구가 관리한다?</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>public25.com</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-07-22</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.public25.com/news/articleView.html?idxno=42737</t>
+          <t>https://www.hankyung.com/article/202607217859O</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-03-27 12:42:30.526328+00:00</t>
+          <t>2026-08-03 07:02:30.441784+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>정책/법률 논의</t>
         </is>
       </c>
       <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr"/>
       <c r="E3" t="inlineStr">
         <is>
-          <t>형사소송법 개정 논의 중</t>
+          <t>형사사법체계 개편 관련 학술 및 정책 논의</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>대통령이 검찰의 수사권 제한과 더불어 경찰 등 수사기관의 '사건 덮기'로부터 범죄피해자를 보호하는 것의 중요성을 강조했다. 형사소송법 개정 시 보완수사 허용 여부에 대한 심층적인 논의를 당부했다.</t>
+          <t>기사는 한국형사법학회 등 여러 단체가 공동 주최한 행사에서 검사의 보완수사권 행사 법적 지위와 공소청, 중대범죄수사청 신설 등 형사소송법 개편 논의를 다루고 있다. 10월 공소청과 중수청 신설을 앞두고 지방선거 이후 논의될 형사소송법 개정 방향에 대한 내용이다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>기사는 특정 사건이나 피해자를 다루는 것이 아니라, 수사기관의 '사건 덮기' 문제와 형사소송법 개정 논의에 대한 대통령의 정책적 당부를 보도하고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 분쟁 당사자, 피해 사실, 손해 규모 등이 전혀 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>기사는 검찰의 보완수사권 행사와 형사사법체계 개편에 대한 학술 및 정책 논의를 다루고 있습니다. 특정 피해자, 피해 규모, 명확한 상대방이 존재하는 분쟁 사건이 아니므로 적합 조건 1, 3, 4, 5, 6에 해당하지 않아 소송금융 투자 대상에 부적합합니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>검찰 개혁 우려는 기우 …여당 강경파 겨냥했나</t>
+          <t>검사 '보완수사권 행사' 법적 지위에 위배</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>public25.com</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008479683&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>https://www.public25.com/news/articleView.html?idxno=42737</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-03-17 00:44:10.328511+00:00</t>
+          <t>2026-03-27 12:42:30.526328+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>정책/법률 논의</t>
         </is>
       </c>
       <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr"/>
       <c r="E4" t="inlineStr">
         <is>
+          <t>형사소송법 개정 논의 중</t>
+        </is>
+      </c>
+      <c r="F4" t="inlineStr">
+        <is>
+          <t>대통령이 검찰의 수사권 제한과 더불어 경찰 등 수사기관의 '사건 덮기'로부터 범죄피해자를 보호하는 것의 중요성을 강조했다. 형사소송법 개정 시 보완수사 허용 여부에 대한 심층적인 논의를 당부했다.</t>
+        </is>
+      </c>
+      <c r="G4" t="inlineStr">
+        <is>
+          <t>기사는 특정 사건이나 피해자를 다루는 것이 아니라, 수사기관의 '사건 덮기' 문제와 형사소송법 개정 논의에 대한 대통령의 정책적 당부를 보도하고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 분쟁 당사자, 피해 사실, 손해 규모 등이 전혀 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H4" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I4" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J4" t="inlineStr">
+        <is>
+          <t>검찰 개혁 우려는 기우 …여당 강경파 겨냥했나</t>
+        </is>
+      </c>
+      <c r="K4" t="inlineStr">
+        <is>
+          <t>news.sbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L4" t="inlineStr">
+        <is>
+          <t>2026-03-16</t>
+        </is>
+      </c>
+      <c r="M4" t="inlineStr">
+        <is>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008479683&amp;plink=ORI&amp;cooper=NAVER</t>
+        </is>
+      </c>
+      <c r="N4" t="inlineStr">
+        <is>
+          <t>2026-03-17 00:44:10.328511+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>정책/법률 논의</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr"/>
+      <c r="D5" t="inlineStr"/>
+      <c r="E5" t="inlineStr">
+        <is>
           <t>공청회 개최</t>
         </is>
       </c>
-      <c r="F4" t="inlineStr">
+      <c r="F5" t="inlineStr">
         <is>
           <t>대한변협과 검찰개혁추진단이 수사기관 역량강화 공청회를 공동 개최합니다. 수사 전문성, 수사·기소 분리 구조에 따른 보완수사 체계, 사법적 통제 장치, 형사소송법 개정 관련 쟁점 등을 논의할 예정입니다.</t>
         </is>
       </c>
-      <c r="G4" t="inlineStr">
+      <c r="G5" t="inlineStr">
         <is>
           <t>해당 기사는 특정 피해 사건이나 분쟁에 대한 내용이 아닌, 수사기관 역량 강화 및 형사소송법 개정 관련 공청회 개최 소식입니다. 소송금융 투자 대상이 될 만한 피해자, 상대방, 구체적인 피해 사실이 존재하지 않아 적합 조건에 전혀 해당하지 않습니다.</t>
         </is>
       </c>
-      <c r="H4" t="inlineStr">
+      <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I4" t="inlineStr">
+      <c r="I5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J4" t="inlineStr">
+      <c r="J5" t="inlineStr">
         <is>
           <t>대한변협·검찰개혁추진단, 11일 '수사기관 역량강화 공청회' 공동 개최</t>
         </is>
       </c>
-      <c r="K4" t="inlineStr">
+      <c r="K5" t="inlineStr">
         <is>
           <t>news.koreanbar.or.kr</t>
         </is>
       </c>
-      <c r="L4" t="inlineStr">
+      <c r="L5" t="inlineStr">
         <is>
           <t>2026-03-03</t>
         </is>
       </c>
-      <c r="M4" t="inlineStr">
+      <c r="M5" t="inlineStr">
         <is>
           <t>https://news.koreanbar.or.kr/news/articleView.html?idxno=35197</t>
         </is>
       </c>
-      <c r="N4" t="inlineStr">
+      <c r="N5" t="inlineStr">
         <is>
           <t>2026-03-04 01:15:04.372290+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N4"/>
+  <autoFilter ref="A1:N5"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>