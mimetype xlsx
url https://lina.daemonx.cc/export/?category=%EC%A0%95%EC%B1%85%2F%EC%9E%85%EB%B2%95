--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$23</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$24</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N23"/>
+  <dimension ref="A1:N24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="37" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
     <col width="44" customWidth="1" min="10" max="10"/>
     <col width="20" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -537,1450 +537,1514 @@
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>정책/입법</t>
         </is>
       </c>
       <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr"/>
       <c r="E2" t="inlineStr">
         <is>
-          <t>촉법소년 연령 조정 논의 종결 및 권고안 의결</t>
+          <t>형사소송법 개정안 관련 국무회의 진행 중</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>촉법소년 연령 기준을 현행 만 14세로 유지하자는 권고안이 사회적 대화협의체에서 의결되었습니다. 연령 하향 요구도 있었으나, 제도 보완 및 소년사법 추진체계 확충, 피해자 보호 강화에 중점을 두는 방향으로 결론이 모아졌습니다. 해당 권고안은 내달 중순 국무회의에 보고될 예정입니다.</t>
+          <t>정성호 법무부 장관이 국무회의에서 보완수사권 폐지 형사소송법 개정안 관련 메시지를 확인하는 모습이 보도되었습니다. 이는 특정 사건의 피해나 손해배상 청구와 무관한 입법 관련 논의입니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>해당 기사는 촉법소년 연령 조정에 대한 사회적 논의와 그 결론을 다루는 정책/입법 관련 내용입니다. 특정 피해 사건이나 소송 당사자가 존재하지 않으며, 소송금융 투자 대상이 될 만한 구체적인 법적 분쟁이 명시되어 있지 않습니다. 따라서 적합 조건에 해당하는 사항이 없습니다.</t>
+          <t>본 기사는 형사소송법 개정안 관련 국무회의 진행 상황을 보도하는 것으로, 특정 피해 발생이나 손해배상 청구와 관련된 사건이 아닙니다. 소송금융 투자 대상이 되는 분쟁이나 피해 사실이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>촉법소년 연령, 결국 그대로? …현행 유지 가닥</t>
+          <t>정성호 장관, 형사소송법 개정안 관련 메시지 확인</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>wowtv.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-07-28</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>http://www.wowtv.co.kr/NewsCenter/News/Read?articleId=A202604300705&amp;t=NN</t>
+          <t>https://www.newsis.com/view/NISI20260728_0021379733</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-05-21 15:28:35.024784+00:00</t>
+          <t>2026-08-11 20:46:56.561993+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>정책/입법</t>
         </is>
       </c>
       <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr"/>
       <c r="E3" t="inlineStr">
         <is>
-          <t>지방의회 조례안 심사 중</t>
+          <t>촉법소년 연령 조정 논의 종결 및 권고안 의결</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>경남도의회 문화복지위원회가 스토킹 범죄 예방 및 피해자 보호 조례 전부개정안과 장애인친화도시 조성 조례안을 심사 중이다. 이는 도민 중심의 밀착 심사를 통해 사회적 약자를 보호하고 살기 좋은 환경을 구축하기 위한 입법 활동의 일환이다.</t>
+          <t>촉법소년 연령 기준을 현행 만 14세로 유지하자는 권고안이 사회적 대화협의체에서 의결되었습니다. 연령 하향 요구도 있었으나, 제도 보완 및 소년사법 추진체계 확충, 피해자 보호 강화에 중점을 두는 방향으로 결론이 모아졌습니다. 해당 권고안은 내달 중순 국무회의에 보고될 예정입니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>기사는 특정 피해 사건이나 분쟁에 대한 내용이 아닌, 지방의회에서 조례안을 심사하는 입법 과정에 대한 보도입니다. 소송금융의 적합 조건인 '상대방 책임', '피해 규모', '집단적 피해' 등이 전혀 언급되지 않아 투자 부적합합니다.</t>
+          <t>해당 기사는 촉법소년 연령 조정에 대한 사회적 논의와 그 결론을 다루는 정책/입법 관련 내용입니다. 특정 피해 사건이나 소송 당사자가 존재하지 않으며, 소송금융 투자 대상이 될 만한 구체적인 법적 분쟁이 명시되어 있지 않습니다. 따라서 적합 조건에 해당하는 사항이 없습니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>경남도의회 문화복지위, '도민 중심' 밀착 심사 돌입</t>
+          <t>촉법소년 연령, 결국 그대로? …현행 유지 가닥</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>newsfreezone.co.kr</t>
+          <t>wowtv.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.newsfreezone.co.kr/news/articleView.html?idxno=683453</t>
+          <t>http://www.wowtv.co.kr/NewsCenter/News/Read?articleId=A202604300705&amp;t=NN</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-04-04 00:23:39.299792+00:00</t>
+          <t>2026-05-21 15:28:35.024784+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>정책/입법</t>
         </is>
       </c>
       <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr"/>
       <c r="E4" t="inlineStr">
         <is>
-          <t>국회 법사위원장 민생 입법 추진 의지 표명</t>
+          <t>지방의회 조례안 심사 중</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>서영교 신임 국회 법제사법위원장이 민생 입법에 집중하겠다고 밝혔다. 특히 국가폭력범죄 공소시효 배제, 주가조작범 원금 회수, 집단소송제 관련 법안 등을 최우선 검토할 것이라고 언급했다. 이는 정부와의 소통을 통해 법사위를 이끌겠다는 의지를 보여준다.</t>
+          <t>경남도의회 문화복지위원회가 스토킹 범죄 예방 및 피해자 보호 조례 전부개정안과 장애인친화도시 조성 조례안을 심사 중이다. 이는 도민 중심의 밀착 심사를 통해 사회적 약자를 보호하고 살기 좋은 환경을 구축하기 위한 입법 활동의 일환이다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건이나 피해 사실을 다루는 것이 아니라, 국회 법제사법위원장의 향후 입법 추진 방향에 대한 내용입니다. 소송금융 투자 대상이 되는 구체적인 법적 분쟁이 존재하지 않으므로 적합도가 낮습니다.</t>
+          <t>기사는 특정 피해 사건이나 분쟁에 대한 내용이 아닌, 지방의회에서 조례안을 심사하는 입법 과정에 대한 보도입니다. 소송금융의 적합 조건인 '상대방 책임', '피해 규모', '집단적 피해' 등이 전혀 언급되지 않아 투자 부적합합니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>서영교 법사위원장 “민생 입법 집중할 것…정부와 국회 사이 ‘다리’...</t>
+          <t>경남도의회 문화복지위, '도민 중심' 밀착 심사 돌입</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>munhwa.com</t>
+          <t>newsfreezone.co.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.munhwa.com/article/11579458?ref=naver</t>
+          <t>https://www.newsfreezone.co.kr/news/articleView.html?idxno=683453</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-04-02 12:43:24.971295+00:00</t>
+          <t>2026-04-04 00:23:39.299792+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>정책/입법</t>
         </is>
       </c>
       <c r="C5" t="inlineStr"/>
       <c r="D5" t="inlineStr"/>
       <c r="E5" t="inlineStr">
         <is>
-          <t>국회 외교통일위원회에 법안 계류 중</t>
+          <t>국회 법사위원장 민생 입법 추진 의지 표명</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>송재봉 위원장이 북한이탈주민의 입법·정책과제 제안 간담회를 개최했다. 이 자리에서는 성폭력·가정폭력·스토킹 피해자의 주거이전 지원 등 다양한 법안과 정책 과제가 논의되었으며, 관련 법안들은 현재 국회 외교통일위원회에 계류 중이다.</t>
+          <t>서영교 신임 국회 법제사법위원장이 민생 입법에 집중하겠다고 밝혔다. 특히 국가폭력범죄 공소시효 배제, 주가조작범 원금 회수, 집단소송제 관련 법안 등을 최우선 검토할 것이라고 언급했다. 이는 정부와의 소통을 통해 법사위를 이끌겠다는 의지를 보여준다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>이 기사는 특정 피해 사건이나 법적 분쟁에 대한 내용이 아닌, 북한이탈주민 및 성폭력·가정폭력·스토킹 피해자를 위한 입법 및 정책 과제 제안 간담회에 대한 보도입니다. 소송금융 투자의 핵심 요소인 명확한 피고, 구체적인 손해 발생, 소송 가능성 등이 전혀 확인되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 특정 사건이나 피해 사실을 다루는 것이 아니라, 국회 법제사법위원장의 향후 입법 추진 방향에 대한 내용입니다. 소송금융 투자 대상이 되는 구체적인 법적 분쟁이 존재하지 않으므로 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>송재봉 위원장, 북한이탈주민 입법·정책과제 제안 간담회 개최</t>
+          <t>서영교 법사위원장 “민생 입법 집중할 것…정부와 국회 사이 ‘다리’...</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>ccdn.co.kr</t>
+          <t>munhwa.com</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.ccdn.co.kr/news/articleView.html?idxno=1071121</t>
+          <t>https://www.munhwa.com/article/11579458?ref=naver</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-04-01 12:34:16.404797+00:00</t>
+          <t>2026-04-02 12:43:24.971295+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>정책/입법</t>
         </is>
       </c>
       <c r="C6" t="inlineStr"/>
       <c r="D6" t="inlineStr"/>
       <c r="E6" t="inlineStr">
         <is>
-          <t>정부의 추경안 심의 및 국회 제출 예정</t>
+          <t>국회 외교통일위원회에 법안 계류 중</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>정부가 중동발 경제 위기 대응을 위해 25조 원 규모의 추가경정예산안을 국무회의에서 심의합니다. 이번 추경안에는 민생지원금, 고유가 대응 석유 최고가격제 재정 지원, 중동 사태 피해 수출 기업 지원, 재생에너지 보급 확대, 전세사기 피해자 지원, 청년 일자리 확대 등 민생 안정 대책이 포함될 예정입니다.</t>
+          <t>송재봉 위원장이 북한이탈주민의 입법·정책과제 제안 간담회를 개최했다. 이 자리에서는 성폭력·가정폭력·스토킹 피해자의 주거이전 지원 등 다양한 법안과 정책 과제가 논의되었으며, 관련 법안들은 현재 국회 외교통일위원회에 계류 중이다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>해당 기사는 정부의 추가경정예산안 심의 및 국회 제출에 대한 내용으로, 특정 주체의 잘못으로 인한 피해 발생이나 법적 분쟁을 다루고 있지 않습니다. 소송금융 투자 대상이 될 만한 소송 당사자나 명확한 법적 쟁점이 부재합니다.</t>
+          <t>이 기사는 특정 피해 사건이나 법적 분쟁에 대한 내용이 아닌, 북한이탈주민 및 성폭력·가정폭력·스토킹 피해자를 위한 입법 및 정책 과제 제안 간담회에 대한 보도입니다. 소송금융 투자의 핵심 요소인 명확한 피고, 구체적인 손해 발생, 소송 가능성 등이 전혀 확인되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>이 대통령, 오늘 국무회의 주재…25조 추경안 심의</t>
+          <t>송재봉 위원장, 북한이탈주민 입법·정책과제 제안 간담회 개최</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>ccdn.co.kr</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260330_0003570217</t>
+          <t>https://www.ccdn.co.kr/news/articleView.html?idxno=1071121</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-03-31 00:20:09.443054+00:00</t>
+          <t>2026-04-01 12:34:16.404797+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>정책/입법</t>
         </is>
       </c>
       <c r="C7" t="inlineStr"/>
       <c r="D7" t="inlineStr"/>
       <c r="E7" t="inlineStr">
         <is>
-          <t>정보통신망법 개정안 시행 예정</t>
+          <t>정부의 추경안 심의 및 국회 제출 예정</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>이 기사는 AI 기술 발전 시대에 'AI 기본권'의 개념을 확장하고 재해석할 필요성을 강조합니다. 보편적 접근권, 노동시장 변화에 대한 보호 및 재교육권, 기술 역기능으로부터 안전할 권리 등 세 가지 차원의 AI 기본권을 제시하며, 정보통신망법 개정안 시행을 통해 딥페이크 및 가짜뉴스 확산 등 기술의 부작용에 대응할 필요성을 언급합니다.</t>
+          <t>정부가 중동발 경제 위기 대응을 위해 25조 원 규모의 추가경정예산안을 국무회의에서 심의합니다. 이번 추경안에는 민생지원금, 고유가 대응 석유 최고가격제 재정 지원, 중동 사태 피해 수출 기업 지원, 재생에너지 보급 확대, 전세사기 피해자 지원, 청년 일자리 확대 등 민생 안정 대책이 포함될 예정입니다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건이나 피해 발생에 대한 보도가 아닌, AI 기술 발전과 관련한 사회적, 정책적 논의를 다루는 칼럼입니다. 소송금융 투자 대상이 될 만한 특정 피고, 피해자, 구체적인 피해 규모, 또는 진행 중인 법적 절차가 명확히 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 정부의 추가경정예산안 심의 및 국회 제출에 대한 내용으로, 특정 주체의 잘못으로 인한 피해 발생이나 법적 분쟁을 다루고 있지 않습니다. 소송금융 투자 대상이 될 만한 소송 당사자나 명확한 법적 쟁점이 부재합니다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>[로터리] AI 기본사회, 기술의 혜택을 ‘기본권’으로</t>
+          <t>이 대통령, 오늘 국무회의 주재…25조 추경안 심의</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20026014?ref=naver</t>
+          <t>https://www.newsis.com/view/NISX20260330_0003570217</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-03-30 13:00:19.460221+00:00</t>
+          <t>2026-03-31 00:20:09.443054+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>정책/입법</t>
         </is>
       </c>
       <c r="C8" t="inlineStr"/>
       <c r="D8" t="inlineStr"/>
       <c r="E8" t="inlineStr">
         <is>
-          <t>검찰개혁 관련 정책 논의 중</t>
+          <t>정보통신망법 개정안 시행 예정</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>황운하 의원이 검찰개혁의 남은 과제로 보완수사권과 전건송치주의 부활에 대한 우려를 표명했습니다. 검찰이 보완수사권을 유지할 경우 여전히 직접 수사 부서로 남아 수사 인력과 예산을 보유하게 될 것이라는 입장입니다.</t>
+          <t>이 기사는 AI 기술 발전 시대에 'AI 기본권'의 개념을 확장하고 재해석할 필요성을 강조합니다. 보편적 접근권, 노동시장 변화에 대한 보호 및 재교육권, 기술 역기능으로부터 안전할 권리 등 세 가지 차원의 AI 기본권을 제시하며, 정보통신망법 개정안 시행을 통해 딥페이크 및 가짜뉴스 확산 등 기술의 부작용에 대응할 필요성을 언급합니다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 피해자와 가해자가 존재하고 손해배상 청구가 가능한 사건이 아닌, 검찰개혁 관련 정책 및 입법 논의에 대한 내용입니다. 소송금융 투자 대상으로서의 적합 조건에 전혀 해당하지 않습니다.</t>
+          <t>해당 기사는 특정 사건이나 피해 발생에 대한 보도가 아닌, AI 기술 발전과 관련한 사회적, 정책적 논의를 다루는 칼럼입니다. 소송금융 투자 대상이 될 만한 특정 피고, 피해자, 구체적인 피해 규모, 또는 진행 중인 법적 절차가 명확히 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>검찰개혁 남은 과제들… 보완수사권ㆍ전건송치주의 부활 안 돼</t>
+          <t>[로터리] AI 기본사회, 기술의 혜택을 ‘기본권’으로</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>lawleader.co.kr</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>http://www.lawleader.co.kr/news/articleView.html?idxno=18774</t>
+          <t>https://www.sedaily.com/article/20026014?ref=naver</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-03-22 12:56:28.896882+00:00</t>
+          <t>2026-03-30 13:00:19.460221+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>정책/입법</t>
         </is>
       </c>
       <c r="C9" t="inlineStr"/>
       <c r="D9" t="inlineStr"/>
       <c r="E9" t="inlineStr">
         <is>
-          <t>촉법소년 연령 하향 논의 공개 포럼 진행 중</t>
+          <t>검찰개혁 관련 정책 논의 중</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>촉법소년 연령 하향을 논의하는 첫 공개 포럼이 개최되어 뜨거운 논쟁이 벌어졌다. 연령 하향 주장이 실형 선고 가능성을 전제하지만, 현실적으로 매우 낮아 상징적 입법에 그칠 가능성이 높다는 의견이 제시되었다. 형사소송법 적용 대상이 넓어지더라도 10~12세 청소년 범죄에 대한 실질적 효과에 대한 회의론이 제기되었다.</t>
+          <t>황운하 의원이 검찰개혁의 남은 과제로 보완수사권과 전건송치주의 부활에 대한 우려를 표명했습니다. 검찰이 보완수사권을 유지할 경우 여전히 직접 수사 부서로 남아 수사 인력과 예산을 보유하게 될 것이라는 입장입니다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>해당 기사는 촉법소년 연령 하향에 대한 공개 포럼 내용을 다루고 있으며, 특정 피해 사건이나 소송 당사자가 존재하지 않습니다. 소송금융 투자의 대상이 되는 구체적인 법적 분쟁이 아니므로 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 특정 피해자와 가해자가 존재하고 손해배상 청구가 가능한 사건이 아닌, 검찰개혁 관련 정책 및 입법 논의에 대한 내용입니다. 소송금융 투자 대상으로서의 적합 조건에 전혀 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>[현장] 촉법소년 하향 논의 첫 공개포럼..논쟁 '후끈'</t>
+          <t>검찰개혁 남은 과제들… 보완수사권ㆍ전건송치주의 부활 안 돼</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>00news.co.kr</t>
+          <t>lawleader.co.kr</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>http://www.00news.co.kr/news/articleView.html?idxno=102687</t>
+          <t>http://www.lawleader.co.kr/news/articleView.html?idxno=18774</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-03-18 13:09:18.212879+00:00</t>
+          <t>2026-03-22 12:56:28.896882+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>정책/입법</t>
         </is>
       </c>
       <c r="C10" t="inlineStr"/>
       <c r="D10" t="inlineStr"/>
       <c r="E10" t="inlineStr">
         <is>
-          <t>촉법소년 연령 하향 정책 논의 진행 중</t>
+          <t>촉법소년 연령 하향 논의 공개 포럼 진행 중</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>정부가 촉법소년 기준 연령을 만 14살에서 13살로 낮추기 위한 1차 공개 포럼을 개최하며 관련 논의가 급물살을 타고 있다. 소년범죄 증가와 저연령화, 흉포화가 연령 하향의 주된 이유로 제시되지만, 청소년 발달 특성, 실효성, 국제기준 등을 고려해 신중한 접근이 필요하다는 의견도 제기되고 있다.</t>
+          <t>촉법소년 연령 하향을 논의하는 첫 공개 포럼이 개최되어 뜨거운 논쟁이 벌어졌다. 연령 하향 주장이 실형 선고 가능성을 전제하지만, 현실적으로 매우 낮아 상징적 입법에 그칠 가능성이 높다는 의견이 제시되었다. 형사소송법 적용 대상이 넓어지더라도 10~12세 청소년 범죄에 대한 실질적 효과에 대한 회의론이 제기되었다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이나 피해 발생에 대한 보도가 아닌, 촉법소년 연령 하향 정책에 대한 논의와 포럼 내용을 다루고 있습니다. 소송금융 투자 대상이 될 만한 특정 소송 상대방, 집단적 피해, 명확한 책임 소재, 구체적인 피해 규모 등이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 촉법소년 연령 하향에 대한 공개 포럼 내용을 다루고 있으며, 특정 피해 사건이나 소송 당사자가 존재하지 않습니다. 소송금융 투자의 대상이 되는 구체적인 법적 분쟁이 아니므로 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>[사설] 촉법소년 연령 하향, 실효성·국제기준 면밀히 살펴야</t>
+          <t>[현장] 촉법소년 하향 논의 첫 공개포럼..논쟁 '후끈'</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>hani.co.kr</t>
+          <t>00news.co.kr</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t>2026-03-18</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://www.hani.co.kr/arti/opinion/editorial/1249983.html</t>
+          <t>http://www.00news.co.kr/news/articleView.html?idxno=102687</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-03-18 12:22:12.911477+00:00</t>
+          <t>2026-03-18 13:09:18.212879+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>정책/입법</t>
         </is>
       </c>
       <c r="C11" t="inlineStr"/>
-      <c r="D11" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D11" t="inlineStr"/>
       <c r="E11" t="inlineStr">
         <is>
-          <t>검찰개혁 관련 입법 논의 및 대통령의 입장 표명</t>
+          <t>촉법소년 연령 하향 정책 논의 진행 중</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>이재명 대통령이 검찰개혁과 관련하여 여당 내 강경파의 과도한 선명성 경쟁을 경고하며 직접 교통정리에 나섰습니다. 공소청·중대범죄수사청 법안의 구체적 쟁점들에 대해 입장을 밝히고, 실질적 성과를 강조하며 신중한 접근을 당부했습니다. 이는 검찰개혁의 본질과 무관한 논쟁으로 인해 개혁의 기회를 놓칠 수 있다는 우려에서 비롯된 것으로 보입니다.</t>
+          <t>정부가 촉법소년 기준 연령을 만 14살에서 13살로 낮추기 위한 1차 공개 포럼을 개최하며 관련 논의가 급물살을 타고 있다. 소년범죄 증가와 저연령화, 흉포화가 연령 하향의 주된 이유로 제시되지만, 청소년 발달 특성, 실효성, 국제기준 등을 고려해 신중한 접근이 필요하다는 의견도 제기되고 있다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건으로 인한 피해 발생이나 법적 분쟁에 대한 내용이 아닌, 검찰 개혁 관련 정책 및 입법 논의에 대한 대통령의 입장 표명입니다. 소송금융 투자 대상이 되는 명확한 피해자, 가해자, 그리고 손해배상 청구의 대상이 되는 사건이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 특정 사건이나 피해 발생에 대한 보도가 아닌, 촉법소년 연령 하향 정책에 대한 논의와 포럼 내용을 다루고 있습니다. 소송금융 투자 대상이 될 만한 특정 소송 상대방, 집단적 피해, 명확한 책임 소재, 구체적인 피해 규모 등이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>李대통령, 檢개혁 논쟁 직접 정리나서...  과도한 선명경쟁 안돼</t>
+          <t>[사설] 촉법소년 연령 하향, 실효성·국제기준 면밀히 살펴야</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>meconomynews.com</t>
+          <t>hani.co.kr</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>https://www.meconomynews.com/news/articleView.html?idxno=129024</t>
+          <t>https://www.hani.co.kr/arti/opinion/editorial/1249983.html</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-03-16 13:14:35.400864+00:00</t>
+          <t>2026-03-18 12:22:12.911477+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>정책/입법</t>
         </is>
       </c>
       <c r="C12" t="inlineStr"/>
       <c r="D12" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>집단소송법 개정안 국회 계류 중</t>
+          <t>검찰개혁 관련 입법 논의 및 대통령의 입장 표명</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>오기형 더불어민주당 의원은 자본시장 투명성 강화와 투자자 및 소비자 보호를 위해 스튜어드십 코드 내실화, 디스커버리 제도 도입, 집단소송제 확대의 필요성을 강조했습니다. 특히 소액 다수 피해자 보호를 위한 집단소송법 개정안을 발의했으며, 현재 국회에 계류 중입니다.</t>
+          <t>이재명 대통령이 검찰개혁과 관련하여 여당 내 강경파의 과도한 선명성 경쟁을 경고하며 직접 교통정리에 나섰습니다. 공소청·중대범죄수사청 법안의 구체적 쟁점들에 대해 입장을 밝히고, 실질적 성과를 강조하며 신중한 접근을 당부했습니다. 이는 검찰개혁의 본질과 무관한 논쟁으로 인해 개혁의 기회를 놓칠 수 있다는 우려에서 비롯된 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 피해 사건을 다루는 것이 아니라, 국회의원의 인터뷰를 통해 자본시장 정책 개선 및 집단소송제, 디스커버리 제도 도입의 필요성을 역설하는 내용입니다. 소송금융 투자 대상이 될 만한 구체적인 사건이나 피해 주체가 명확히 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 특정 사건으로 인한 피해 발생이나 법적 분쟁에 대한 내용이 아닌, 검찰 개혁 관련 정책 및 입법 논의에 대한 대통령의 입장 표명입니다. 소송금융 투자 대상이 되는 명확한 피해자, 가해자, 그리고 손해배상 청구의 대상이 되는 사건이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>[오늘의 DT인] “혁신·부실 기업 구분 중요… ‘스튜어드십 코드’ 제...</t>
+          <t>李대통령, 檢개혁 논쟁 직접 정리나서...  과도한 선명경쟁 안돼</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>dt.co.kr</t>
+          <t>meconomynews.com</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>https://www.dt.co.kr/article/12051520?ref=naver</t>
+          <t>https://www.meconomynews.com/news/articleView.html?idxno=129024</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-03-15 12:43:00.215344+00:00</t>
+          <t>2026-03-16 13:14:35.400864+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>정책/입법</t>
         </is>
       </c>
       <c r="C13" t="inlineStr"/>
-      <c r="D13" t="inlineStr"/>
+      <c r="D13" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>검찰개혁 관련 정부와 여당 간 입법 논의 진행 중</t>
+          <t>집단소송법 개정안 국회 계류 중</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>정부와 여당 강경파가 검찰개혁안을 두고 '보완수사권' 등 핵심 쟁점에서 갈등을 겪고 있습니다. 중대범죄수사청과 공소청 설립, 수사 범위, 검사 징계 등 다양한 분야에서 입장 차이를 보이며, 보완수사권 결론은 6월 지방선거 이후로 미뤄졌습니다.</t>
+          <t>오기형 더불어민주당 의원은 자본시장 투명성 강화와 투자자 및 소비자 보호를 위해 스튜어드십 코드 내실화, 디스커버리 제도 도입, 집단소송제 확대의 필요성을 강조했습니다. 특히 소액 다수 피해자 보호를 위한 집단소송법 개정안을 발의했으며, 현재 국회에 계류 중입니다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>본 기사는 특정 주체의 불법 행위로 인한 피해 발생 사건이 아닌, 검찰개혁을 둘러싼 정부와 여당 간의 입법 및 정책 논의를 다루고 있습니다. 소송금융 투자 대상이 되는 명확한 상대방, 피해자, 그리고 구체적인 손해액이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 특정 피해 사건을 다루는 것이 아니라, 국회의원의 인터뷰를 통해 자본시장 정책 개선 및 집단소송제, 디스커버리 제도 도입의 필요성을 역설하는 내용입니다. 소송금융 투자 대상이 될 만한 구체적인 사건이나 피해 주체가 명확히 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>여권 검찰개혁 '동상이몽'...정부안 vs 강경파 차이는?</t>
+          <t>[오늘의 DT인] “혁신·부실 기업 구분 중요… ‘스튜어드십 코드’ 제...</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>dt.co.kr</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0103_202603150521247757</t>
+          <t>https://www.dt.co.kr/article/12051520?ref=naver</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-03-15 00:22:13.058503+00:00</t>
+          <t>2026-03-15 12:43:00.215344+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>정책/입법</t>
         </is>
       </c>
       <c r="C14" t="inlineStr"/>
       <c r="D14" t="inlineStr"/>
       <c r="E14" t="inlineStr">
         <is>
-          <t>형사소송법 개정 관련 정치적 논의 진행 중</t>
+          <t>검찰개혁 관련 정부와 여당 간 입법 논의 진행 중</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>조국 조국혁신당 대표가 정부와 여당에 검사의 보완수사권 인정 여부 및 전건 송치 부활 여부에 대한 명확한 입장을 요구했습니다. 정부 검찰개혁추진협의회와 법무부 장관 간의 입장 차이를 지적하며, 향후 형사소송법 개정에서 중대한 대립이 예상된다고 밝혔습니다. 이는 수사와 기소 분리 원칙에 대한 중요한 논의입니다.</t>
+          <t>정부와 여당 강경파가 검찰개혁안을 두고 '보완수사권' 등 핵심 쟁점에서 갈등을 겪고 있습니다. 중대범죄수사청과 공소청 설립, 수사 범위, 검사 징계 등 다양한 분야에서 입장 차이를 보이며, 보완수사권 결론은 6월 지방선거 이후로 미뤄졌습니다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>이 기사는 형사소송법 개정 관련 정치적, 입법적 논의를 다루고 있으며, 특정 주체의 불법행위로 인한 피해자 발생 및 손해배상 청구와 같은 소송금융 투자 대상 사건의 요건을 충족하지 않습니다. 적합 조건 중 어느 하나에도 해당하지 않습니다.</t>
+          <t>본 기사는 특정 주체의 불법 행위로 인한 피해 발생 사건이 아닌, 검찰개혁을 둘러싼 정부와 여당 간의 입법 및 정책 논의를 다루고 있습니다. 소송금융 투자 대상이 되는 명확한 상대방, 피해자, 그리고 구체적인 손해액이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>조국  정부·여당, 檢 보완수사권·전건 송치 부활 여부 답하라</t>
+          <t>여권 검찰개혁 '동상이몽'...정부안 vs 강경파 차이는?</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260313_0003546659</t>
+          <t>https://www.ytn.co.kr/_ln/0103_202603150521247757</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-03-13 00:58:38.272426+00:00</t>
+          <t>2026-03-15 00:22:13.058503+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>정책/입법</t>
         </is>
       </c>
       <c r="C15" t="inlineStr"/>
       <c r="D15" t="inlineStr"/>
       <c r="E15" t="inlineStr">
         <is>
-          <t>검찰개혁법안 공론화 과정 진행 중</t>
+          <t>형사소송법 개정 관련 정치적 논의 진행 중</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>정부가 민주당이 비판하는 '검찰개혁법안'에 대해 근거 없는 가정에 불과하다고 일축했습니다. 정부는 예외적 보완수사의 필요성 및 실질적 작동 가능성 등에 대해 3~4월 집중적 공론화 과정을 거쳐 합리적인 안을 마련할 계획이라고 밝혔습니다.</t>
+          <t>조국 조국혁신당 대표가 정부와 여당에 검사의 보완수사권 인정 여부 및 전건 송치 부활 여부에 대한 명확한 입장을 요구했습니다. 정부 검찰개혁추진협의회와 법무부 장관 간의 입장 차이를 지적하며, 향후 형사소송법 개정에서 중대한 대립이 예상된다고 밝혔습니다. 이는 수사와 기소 분리 원칙에 대한 중요한 논의입니다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 피해 발생 사건이 아닌, 정부의 '검찰개혁법안'에 대한 정책 및 입법 논의 과정을 다루고 있습니다. 소송금융의 대상이 되는 구체적인 피해자, 가해자, 손해배상 청구 가능성이 전혀 없어 투자 부적합합니다.</t>
+          <t>이 기사는 형사소송법 개정 관련 정치적, 입법적 논의를 다루고 있으며, 특정 주체의 불법행위로 인한 피해자 발생 및 손해배상 청구와 같은 소송금융 투자 대상 사건의 요건을 충족하지 않습니다. 적합 조건 중 어느 하나에도 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>정부 “민주당이 비판하는 정부 ‘검찰개혁법안’ 근거없는 가정에 불과...</t>
+          <t>조국  정부·여당, 檢 보완수사권·전건 송치 부활 여부 답하라</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>kbmaeil.com</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>https://www.kbmaeil.com/article/20260311500807</t>
+          <t>https://www.newsis.com/view/NISX20260313_0003546659</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-03-11 13:19:23.928522+00:00</t>
+          <t>2026-03-13 00:58:38.272426+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>정책/입법</t>
         </is>
       </c>
       <c r="C16" t="inlineStr"/>
       <c r="D16" t="inlineStr"/>
       <c r="E16" t="inlineStr">
         <is>
-          <t>국회 보건복지위원회 법안심사소위원회 공청회 진행 중</t>
+          <t>검찰개혁법안 공론화 과정 진행 중</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>국회 보건복지위원회에서 '환자기본법' 제정안에 대한 공청회가 열렸습니다. 환자단체와 학계는 환자 권리 보호를 명확히 규정할 필요가 있다고 주장하는 반면, 대한의사협회는 법체계 검토가 필요하다는 입장입니다. 이는 법안 제정 논의 단계로, 실제 피해 사건과는 무관합니다.</t>
+          <t>정부가 민주당이 비판하는 '검찰개혁법안'에 대해 근거 없는 가정에 불과하다고 일축했습니다. 정부는 예외적 보완수사의 필요성 및 실질적 작동 가능성 등에 대해 3~4월 집중적 공론화 과정을 거쳐 합리적인 안을 마련할 계획이라고 밝혔습니다.</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 피해 사건이나 법적 분쟁에 대한 내용이 아니라, '환자기본법' 제정 논의 및 국회 공청회 진행 상황을 다루고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 손해 규모가 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 특정 피해 발생 사건이 아닌, 정부의 '검찰개혁법안'에 대한 정책 및 입법 논의 과정을 다루고 있습니다. 소송금융의 대상이 되는 구체적인 피해자, 가해자, 손해배상 청구 가능성이 전혀 없어 투자 부적합합니다.</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>환자기본법에 의협  법체계 검토 필요 …환자단체는 제정 촉구</t>
+          <t>정부 “민주당이 비판하는 정부 ‘검찰개혁법안’ 근거없는 가정에 불과...</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>kbmaeil.com</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/bio/welfare-medical/6096161</t>
+          <t>https://www.kbmaeil.com/article/20260311500807</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>2026-03-10 12:25:26.677434+00:00</t>
+          <t>2026-03-11 13:19:23.928522+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>정책/입법</t>
         </is>
       </c>
       <c r="C17" t="inlineStr"/>
       <c r="D17" t="inlineStr"/>
       <c r="E17" t="inlineStr">
         <is>
-          <t>상법 개정 관련 정책 논의 및 세미나 진행 중</t>
+          <t>국회 보건복지위원회 법안심사소위원회 공청회 진행 중</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>이 기사는 애덤 스미스의 '국부론' 발간 250주년 기념 세미나 내용을 바탕으로, 상법 개정 논의가 한국 경제에 미칠 영향에 대해 분석한다. 기업 자율과 공정 규제 사이의 경계선을 탐색하며, 이사 충실의무 확대 등 정책 변화가 기업의 투자와 혁신에 미칠 수 있는 잠재적 영향을 다룬다. 특정 피해 사건이나 법적 분쟁을 다루는 기사가 아니다.</t>
+          <t>국회 보건복지위원회에서 '환자기본법' 제정안에 대한 공청회가 열렸습니다. 환자단체와 학계는 환자 권리 보호를 명확히 규정할 필요가 있다고 주장하는 반면, 대한의사협회는 법체계 검토가 필요하다는 입장입니다. 이는 법안 제정 논의 단계로, 실제 피해 사건과는 무관합니다.</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이나 피해 발생을 다루는 것이 아니라, 상법 개정 논의와 그 경제적 영향에 대한 정책적 논평이다. 소송금융 투자 대상이 되기 위한 '상대방 책임 명확성', '집단적 피해', '피해 규모' 등 적합 조건에 전혀 해당하지 않는다.</t>
+          <t>해당 기사는 특정 피해 사건이나 법적 분쟁에 대한 내용이 아니라, '환자기본법' 제정 논의 및 국회 공청회 진행 상황을 다루고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 손해 규모가 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>김삼기의 시사펀치  국부론 250년, 상법 개정은 질서인가 통제인가</t>
+          <t>환자기본법에 의협  법체계 검토 필요 …환자단체는 제정 촉구</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>ilyosisa.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>https://www.ilyosisa.co.kr/news/article.html?no=254667</t>
+          <t>https://www.news1.kr/bio/welfare-medical/6096161</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>2026-03-10 01:02:15.161276+00:00</t>
+          <t>2026-03-10 12:25:26.677434+00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>정책/입법</t>
         </is>
       </c>
       <c r="C18" t="inlineStr"/>
       <c r="D18" t="inlineStr"/>
       <c r="E18" t="inlineStr">
         <is>
-          <t>검찰개혁 관련 정부 정책 논의 중</t>
+          <t>상법 개정 관련 정책 논의 및 세미나 진행 중</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>정부가 중대범죄수사청과 공소청 설치법안 마련 후, 검찰개혁의 핵심 쟁점인 공소청 보완수사권 부여 문제에 대한 논의를 시작했습니다. 국무총리실 산하 검찰개혁추진단은 다음 달까지 집중적인 의견 수렴을 위해 공개 토론회 등을 개최할 예정입니다.</t>
+          <t>이 기사는 애덤 스미스의 '국부론' 발간 250주년 기념 세미나 내용을 바탕으로, 상법 개정 논의가 한국 경제에 미칠 영향에 대해 분석한다. 기업 자율과 공정 규제 사이의 경계선을 탐색하며, 이사 충실의무 확대 등 정책 변화가 기업의 투자와 혁신에 미칠 수 있는 잠재적 영향을 다룬다. 특정 피해 사건이나 법적 분쟁을 다루는 기사가 아니다.</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>본 기사는 특정 피해 발생 사건이 아닌, 검찰개혁의 일환으로 공소청 보완수사권 부여 여부에 대한 정부의 정책 및 입법 논의 과정을 다루고 있습니다. 소송금융 투자 대상이 되는 구체적인 피해자, 피해 규모, 상대방이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 특정 사건이나 피해 발생을 다루는 것이 아니라, 상법 개정 논의와 그 경제적 영향에 대한 정책적 논평이다. 소송금융 투자 대상이 되기 위한 '상대방 책임 명확성', '집단적 피해', '피해 규모' 등 적합 조건에 전혀 해당하지 않는다.</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>정부, 공소청 보완수사권 검토 착수...집중 의견수렴</t>
+          <t>김삼기의 시사펀치  국부론 250년, 상법 개정은 질서인가 통제인가</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>ilyosisa.co.kr</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0101_202603031224336443</t>
+          <t>https://www.ilyosisa.co.kr/news/article.html?no=254667</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>2026-03-04 01:16:11.593811+00:00</t>
+          <t>2026-03-10 01:02:15.161276+00:00</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>정책/입법</t>
         </is>
       </c>
       <c r="C19" t="inlineStr"/>
       <c r="D19" t="inlineStr"/>
       <c r="E19" t="inlineStr">
         <is>
-          <t>국회 법률 개정안 발의</t>
+          <t>검찰개혁 관련 정부 정책 논의 중</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>최혁진 의원이 가맹본부가 협의 해지 시 가맹점사업자에게 위약금 등 금전적 부담을 부과할 수 없도록 하는 내용의 법률 개정안을 발의했습니다. 이는 가맹점주의 고의나 중과실이 없는 한 해지를 이유로 한 금전적 부담을 원칙적으로 금지하여 가맹점사업자를 보호하려는 목적입니다.</t>
+          <t>정부가 중대범죄수사청과 공소청 설치법안 마련 후, 검찰개혁의 핵심 쟁점인 공소청 보완수사권 부여 문제에 대한 논의를 시작했습니다. 국무총리실 산하 검찰개혁추진단은 다음 달까지 집중적인 의견 수렴을 위해 공개 토론회 등을 개최할 예정입니다.</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건이나 피해 발생에 대한 보도가 아닌, 가맹점사업자 보호를 위한 법률 개정안 발의에 대한 내용입니다. 소송금융 투자 대상이 되는 구체적인 분쟁이나 사건이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>본 기사는 특정 피해 발생 사건이 아닌, 검찰개혁의 일환으로 공소청 보완수사권 부여 여부에 대한 정부의 정책 및 입법 논의 과정을 다루고 있습니다. 소송금융 투자 대상이 되는 구체적인 피해자, 피해 규모, 상대방이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>최혁진 의원  위약금 부담 줄여 가맹점사업자 보호</t>
+          <t>정부, 공소청 보완수사권 검토 착수...집중 의견수렴</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>safetimes.co.kr</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
-          <t>https://www.safetimes.co.kr/news/articleView.html?idxno=240054</t>
+          <t>https://www.ytn.co.kr/_ln/0101_202603031224336443</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>2026-02-28 01:31:32.316120+00:00</t>
+          <t>2026-03-04 01:16:11.593811+00:00</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>정책/입법</t>
         </is>
       </c>
       <c r="C20" t="inlineStr"/>
-      <c r="D20" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D20" t="inlineStr"/>
       <c r="E20" t="inlineStr">
         <is>
-          <t>촉법소년 연령 하향 관련 국민 의견 수렴 및 정부 논의 진행 중</t>
+          <t>국회 법률 개정안 발의</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>이재명 대통령이 촉법소년 연령 하향 문제에 대해 두 달간 국민 의견 수렴 후 결론을 내리자고 제안하며 논의가 급물살을 타고 있다. 시민들은 대체로 연령 하향에 찬성하지만, 어린 나이에 낙인 효과나 교화 시스템 부재에 대한 우려도 함께 제기되고 있다. 현재 정부 차원의 정책 검토 및 의견 수렴이 진행 중이다.</t>
+          <t>최혁진 의원이 가맹본부가 협의 해지 시 가맹점사업자에게 위약금 등 금전적 부담을 부과할 수 없도록 하는 내용의 법률 개정안을 발의했습니다. 이는 가맹점주의 고의나 중과실이 없는 한 해지를 이유로 한 금전적 부담을 원칙적으로 금지하여 가맹점사업자를 보호하려는 목적입니다.</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>이 기사는 촉법소년 연령 하향에 대한 정책적 논의와 국민 여론을 다루고 있으며, 특정 사건의 피해자나 가해자가 존재하지 않아 소송금융 투자 대상이 될 만한 구체적인 법적 분쟁이 없습니다. 적합 조건 중 어느 하나에도 해당하지 않습니다.</t>
+          <t>해당 기사는 특정 사건이나 피해 발생에 대한 보도가 아닌, 가맹점사업자 보호를 위한 법률 개정안 발의에 대한 내용입니다. 소송금융 투자 대상이 되는 구체적인 분쟁이나 사건이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t>李대통령 띄운 '촉법소년 연령 하향'…시민 10명에 물어보니</t>
+          <t>최혁진 의원  위약금 부담 줄여 가맹점사업자 보호</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t>nocutnews.co.kr</t>
+          <t>safetimes.co.kr</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
-          <t>https://www.nocutnews.co.kr/news/6477250?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260227073302</t>
+          <t>https://www.safetimes.co.kr/news/articleView.html?idxno=240054</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>2026-02-27 00:20:18.613377+00:00</t>
+          <t>2026-02-28 01:31:32.316120+00:00</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>정책/입법</t>
         </is>
       </c>
       <c r="C21" t="inlineStr"/>
-      <c r="D21" t="inlineStr"/>
+      <c r="D21" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>입법 논의 단계</t>
+          <t>촉법소년 연령 하향 관련 국민 의견 수렴 및 정부 논의 진행 중</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>본 기사는 소송 전 증거조사 절차 강화 및 기관 투자자 의결권 행사 촉진을 위한 '한국형 디스커버리 제도'와 '스튜어드십 코드 확대' 등 입법 논의가 진행 중임을 보도한다. 이는 특정 사건의 발생이나 진행 상황을 다루는 것이 아닌, 법률 제도 개선에 대한 정책적 논의 단계이다.</t>
+          <t>이재명 대통령이 촉법소년 연령 하향 문제에 대해 두 달간 국민 의견 수렴 후 결론을 내리자고 제안하며 논의가 급물살을 타고 있다. 시민들은 대체로 연령 하향에 찬성하지만, 어린 나이에 낙인 효과나 교화 시스템 부재에 대한 우려도 함께 제기되고 있다. 현재 정부 차원의 정책 검토 및 의견 수렴이 진행 중이다.</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>본 기사는 특정 사건이나 분쟁에 대한 내용이 아닌, '한국형 디스커버리 제도' 등 입법 논의 단계에 있는 정책 제안에 대한 것이다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모 등이 전혀 특정되지 않아 적합 조건에 해당하지 않는다.</t>
+          <t>이 기사는 촉법소년 연령 하향에 대한 정책적 논의와 국민 여론을 다루고 있으며, 특정 사건의 피해자나 가해자가 존재하지 않아 소송금융 투자 대상이 될 만한 구체적인 법적 분쟁이 없습니다. 적합 조건 중 어느 하나에도 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
-          <t>입법 속도전 한병도, 패스트트랙 카드 '만지작'</t>
+          <t>李대통령 띄운 '촉법소년 연령 하향'…시민 10명에 물어보니</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t>00news.co.kr</t>
+          <t>nocutnews.co.kr</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
           <t>2026-02-26</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
-          <t>http://www.00news.co.kr/news/articleView.html?idxno=102194</t>
+          <t>https://www.nocutnews.co.kr/news/6477250?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260227073302</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>2026-02-26 13:28:38.900058+00:00</t>
+          <t>2026-02-27 00:20:18.613377+00:00</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>정책/입법</t>
         </is>
       </c>
       <c r="C22" t="inlineStr"/>
       <c r="D22" t="inlineStr"/>
       <c r="E22" t="inlineStr">
         <is>
-          <t>사법개혁 3법에 대한 입법 절차 진행 중</t>
+          <t>입법 논의 단계</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>전국 법원장들이 사법개혁 3법(법왜곡죄 신설, 재판소원 도입, 대법관 증원) 추진 방식에 대해 공개적으로 유감을 표명하며 신중한 접근을 촉구했습니다. 이들은 충분한 공론화 부족과 부작용 검토 미흡을 지적하며, 법왜곡죄의 처벌 범위 확대 우려, 재판소원으로 인한 확정 지연 부담 등을 언급했습니다. 사법부 내부 의견이 집단 형태로 공개된 만큼 향후 입법 과정에 영향을 미칠 것으로 보입니다.</t>
+          <t>본 기사는 소송 전 증거조사 절차 강화 및 기관 투자자 의결권 행사 촉진을 위한 '한국형 디스커버리 제도'와 '스튜어드십 코드 확대' 등 입법 논의가 진행 중임을 보도한다. 이는 특정 사건의 발생이나 진행 상황을 다루는 것이 아닌, 법률 제도 개선에 대한 정책적 논의 단계이다.</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>이 기사는 사법개혁 입법을 둘러싼 법원 내부의 정책적 논의와 우려를 다루고 있습니다. 특정 주체의 명확한 불법행위로 인한 피해자가 존재하지 않으며, 소송을 통해 배상받을 수 있는 직접적인 피해 금액이나 피해자 집단이 특정되지 않아 소송금융 투자 대상으로서의 적합성이 매우 낮습니다.</t>
+          <t>본 기사는 특정 사건이나 분쟁에 대한 내용이 아닌, '한국형 디스커버리 제도' 등 입법 논의 단계에 있는 정책 제안에 대한 것이다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모 등이 전혀 특정되지 않아 적합 조건에 해당하지 않는다.</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>전국 법원장들 “대법관은 4명부터”… 사법 3법 신중론 공식화</t>
+          <t>입법 속도전 한병도, 패스트트랙 카드 '만지작'</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>jibs.co.kr</t>
+          <t>00news.co.kr</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
-          <t>https://www.jibs.co.kr/news/articles/articlesDetail/58231?feed=na</t>
+          <t>http://www.00news.co.kr/news/articleView.html?idxno=102194</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>2026-02-26 01:04:00.450612+00:00</t>
+          <t>2026-02-26 13:28:38.900058+00:00</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>정책/입법</t>
         </is>
       </c>
       <c r="C23" t="inlineStr"/>
       <c r="D23" t="inlineStr"/>
       <c r="E23" t="inlineStr">
         <is>
+          <t>사법개혁 3법에 대한 입법 절차 진행 중</t>
+        </is>
+      </c>
+      <c r="F23" t="inlineStr">
+        <is>
+          <t>전국 법원장들이 사법개혁 3법(법왜곡죄 신설, 재판소원 도입, 대법관 증원) 추진 방식에 대해 공개적으로 유감을 표명하며 신중한 접근을 촉구했습니다. 이들은 충분한 공론화 부족과 부작용 검토 미흡을 지적하며, 법왜곡죄의 처벌 범위 확대 우려, 재판소원으로 인한 확정 지연 부담 등을 언급했습니다. 사법부 내부 의견이 집단 형태로 공개된 만큼 향후 입법 과정에 영향을 미칠 것으로 보입니다.</t>
+        </is>
+      </c>
+      <c r="G23" t="inlineStr">
+        <is>
+          <t>이 기사는 사법개혁 입법을 둘러싼 법원 내부의 정책적 논의와 우려를 다루고 있습니다. 특정 주체의 명확한 불법행위로 인한 피해자가 존재하지 않으며, 소송을 통해 배상받을 수 있는 직접적인 피해 금액이나 피해자 집단이 특정되지 않아 소송금융 투자 대상으로서의 적합성이 매우 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H23" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I23" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J23" t="inlineStr">
+        <is>
+          <t>전국 법원장들 “대법관은 4명부터”… 사법 3법 신중론 공식화</t>
+        </is>
+      </c>
+      <c r="K23" t="inlineStr">
+        <is>
+          <t>jibs.co.kr</t>
+        </is>
+      </c>
+      <c r="L23" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M23" t="inlineStr">
+        <is>
+          <t>https://www.jibs.co.kr/news/articles/articlesDetail/58231?feed=na</t>
+        </is>
+      </c>
+      <c r="N23" t="inlineStr">
+        <is>
+          <t>2026-02-26 01:04:00.450612+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B24" t="inlineStr">
+        <is>
+          <t>정책/입법</t>
+        </is>
+      </c>
+      <c r="C24" t="inlineStr"/>
+      <c r="D24" t="inlineStr"/>
+      <c r="E24" t="inlineStr">
+        <is>
           <t>입법 논의 및 정책 추진</t>
         </is>
       </c>
-      <c r="F23" t="inlineStr">
+      <c r="F24" t="inlineStr">
         <is>
           <t>본 기사는 주식시장 동향, 자본시장 개혁을 위한 자사주 소각 의무화 및 주가 누르기 방지법 추진, 그리고 '법 왜곡죄' 입법 논란 등 다양한 시사 이슈를 다루고 있습니다. 특정 사건으로 인한 피해 발생이나 소송 대상이 될 만한 구체적인 분쟁 상황은 언급되지 않아 소송금융 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
-      <c r="G23" t="inlineStr">
+      <c r="G24" t="inlineStr">
         <is>
           <t>기사는 자본시장 개혁을 위한 입법 논의(자사주 소각 의무화, 주가 누르기 방지법) 및 정치적 쟁점(법 왜곡죄)을 다루고 있어, 특정 피해 사건이나 명확한 상대방, 구체적인 피해 규모가 확인되지 않습니다. 소송금융 투자 대상이 될 만한 구체적인 사건이 부재합니다.</t>
         </is>
       </c>
-      <c r="H23" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J23" t="inlineStr">
+      <c r="H24" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I24" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J24" t="inlineStr">
         <is>
           <t>농사 짓는 사람에게 땅 주자는 게 공산당이라고? 그 법 만든 사람이 이...</t>
         </is>
       </c>
-      <c r="K23" t="inlineStr">
+      <c r="K24" t="inlineStr">
         <is>
           <t>slownews.kr</t>
         </is>
       </c>
-      <c r="L23" t="inlineStr">
+      <c r="L24" t="inlineStr">
         <is>
           <t>2026-02-25</t>
         </is>
       </c>
-      <c r="M23" t="inlineStr">
+      <c r="M24" t="inlineStr">
         <is>
           <t>https://slownews.kr/155025</t>
         </is>
       </c>
-      <c r="N23" t="inlineStr">
+      <c r="N24" t="inlineStr">
         <is>
           <t>2026-02-26 01:01:49.723510+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N23"/>
+  <autoFilter ref="A1:N24"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>