--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$5</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$6</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N5"/>
+  <dimension ref="A1:N6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="7" customWidth="1" min="4" max="4"/>
     <col width="26" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
     <col width="47" customWidth="1" min="10" max="10"/>
     <col width="16" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -537,286 +537,350 @@
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>정책/입법 논의</t>
         </is>
       </c>
       <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr"/>
       <c r="E2" t="inlineStr">
         <is>
-          <t>온라인플랫폼공정화법(온플법) 국회 계류 중</t>
+          <t>국회 토론회 및 정책 수립 논의</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>한국경쟁법학회장이 온라인플랫폼공정화법(온플법)의 EU식 사전규제 도입에 대해 신중론을 제기하며, 미국 통상 보복 가능성과 한국 산업 구조를 고려해야 한다고 주장했다. 그는 새로운 특별법 제정보다는 기존 공정거래법 체계를 보완하는 독일식 접근이 현실적 대안이라고 강조했다.</t>
+          <t>해당 기사는 2026년 7월 23일 국회 일정으로, 형사소송법 개정방향 토론회와 사회연대경제 관련 정책 수립 논의가 예정되어 있음을 안내하고 있습니다. 특정 사건이나 피해 발생에 대한 내용이 아니므로 소송금융 투자 대상으로는 부적합합니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>본 기사는 특정 피해 사건이나 법적 분쟁에 대한 내용이 아닌, '온라인플랫폼공정화법(온플법)' 제정 방식에 대한 학술적, 정책적 논의를 다루고 있습니다. 소송금융 투자 대상이 되는 구체적인 피해자, 가해자, 손해액이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 특정 사건이나 피해 발생에 대한 보도가 아닌, 국회 토론회 및 정책 수립 논의에 대한 일정 안내입니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모 등이 전혀 파악되지 않아 적합 조건에 해당 사항이 없습니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>“온플법, 美 통상보복 부른다…특별법보다 기존법 보완이 해법”[만났...</t>
+          <t>【오늘의 국회일정】 2026년 7월 23일</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>lawtimes.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-07-22</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01712166645387584</t>
+          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=223876</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-03-27 00:38:04.078743+00:00</t>
+          <t>2026-08-03 07:02:12.556546+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>정책/입법 논의</t>
         </is>
       </c>
       <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr"/>
       <c r="E3" t="inlineStr">
         <is>
-          <t>촉법소년 연령 하향 관련 공개 포럼 진행 중</t>
+          <t>온라인플랫폼공정화법(온플법) 국회 계류 중</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>성평등가족부와 한국청소년정책연구원이 '촉법소년' 기준 연령 하향 문제를 논의하기 위한 첫 번째 포럼을 개최했습니다. 전문가들은 연령 하향의 실효성, 형벌 적응성, 사회적 규범 효과 등 다양한 쟁점을 두고 찬반 의견을 제시했습니다. 이 논의는 이재명 대통령의 요청에 따라 국민 의견 수렴 및 쟁점 정리를 위해 마련되었습니다.</t>
+          <t>한국경쟁법학회장이 온라인플랫폼공정화법(온플법)의 EU식 사전규제 도입에 대해 신중론을 제기하며, 미국 통상 보복 가능성과 한국 산업 구조를 고려해야 한다고 주장했다. 그는 새로운 특별법 제정보다는 기존 공정거래법 체계를 보완하는 독일식 접근이 현실적 대안이라고 강조했다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이나 피해에 대한 것이 아니라, '촉법소년' 연령 하향에 대한 정책 및 입법 논의를 다루고 있습니다. 소송금융 투자를 위한 특정 피고, 피해자, 피해 규모, 법적 청구권이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>본 기사는 특정 피해 사건이나 법적 분쟁에 대한 내용이 아닌, '온라인플랫폼공정화법(온플법)' 제정 방식에 대한 학술적, 정책적 논의를 다루고 있습니다. 소송금융 투자 대상이 되는 구체적인 피해자, 가해자, 손해액이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>'촉법소년 하향' 논의 본격화… 실효성 없어  vs  피해자에 위로</t>
+          <t>“온플법, 美 통상보복 부른다…특별법보다 기존법 보완이 해법”[만났...</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260318_0003553220</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01712166645387584</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-03-18 12:41:38.433479+00:00</t>
+          <t>2026-03-27 00:38:04.078743+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>정책/입법 논의</t>
         </is>
       </c>
       <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr"/>
       <c r="E4" t="inlineStr">
         <is>
-          <t>검찰개혁추진단 의견 수렴 진행</t>
+          <t>촉법소년 연령 하향 관련 공개 포럼 진행 중</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>국무총리실 산하 검찰개혁추진단이 3~4월 중 보완수사권 등 형사소송법 쟁점에 대한 의견 수렴을 집중적으로 진행할 예정입니다. 이는 수사·기소 분리를 통한 형사사법체계 개선 과정의 일환입니다.</t>
+          <t>성평등가족부와 한국청소년정책연구원이 '촉법소년' 기준 연령 하향 문제를 논의하기 위한 첫 번째 포럼을 개최했습니다. 전문가들은 연령 하향의 실효성, 형벌 적응성, 사회적 규범 효과 등 다양한 쟁점을 두고 찬반 의견을 제시했습니다. 이 논의는 이재명 대통령의 요청에 따라 국민 의견 수렴 및 쟁점 정리를 위해 마련되었습니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>이 기사는 국무총리실 산하 검찰개혁추진단의 형사소송법 쟁점 의견 수렴에 대한 것으로, 특정 사건으로 인한 피해자나 손해배상 청구의 대상이 되는 사건이 아닙니다. 소송금융 투자 대상이 될 만한 구체적인 분쟁이나 피해 사실이 존재하지 않습니다.</t>
+          <t>이 기사는 특정 사건이나 피해에 대한 것이 아니라, '촉법소년' 연령 하향에 대한 정책 및 입법 논의를 다루고 있습니다. 소송금융 투자를 위한 특정 피고, 피해자, 피해 규모, 법적 청구권이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>정청래·이성윤 이어 최민희 강퇴…온라인 갈등, 새 국면 맞나 등 [3/4(수...</t>
+          <t>'촉법소년 하향' 논의 본격화… 실효성 없어  vs  피해자에 위로</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>dailian.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.dailian.co.kr/news/view/1616386/?sc=Naver</t>
+          <t>https://www.newsis.com/view/NISX20260318_0003553220</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-03-04 00:43:34.858560+00:00</t>
+          <t>2026-03-18 12:41:38.433479+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>정책/입법 논의</t>
         </is>
       </c>
       <c r="C5" t="inlineStr"/>
       <c r="D5" t="inlineStr"/>
       <c r="E5" t="inlineStr">
         <is>
+          <t>검찰개혁추진단 의견 수렴 진행</t>
+        </is>
+      </c>
+      <c r="F5" t="inlineStr">
+        <is>
+          <t>국무총리실 산하 검찰개혁추진단이 3~4월 중 보완수사권 등 형사소송법 쟁점에 대한 의견 수렴을 집중적으로 진행할 예정입니다. 이는 수사·기소 분리를 통한 형사사법체계 개선 과정의 일환입니다.</t>
+        </is>
+      </c>
+      <c r="G5" t="inlineStr">
+        <is>
+          <t>이 기사는 국무총리실 산하 검찰개혁추진단의 형사소송법 쟁점 의견 수렴에 대한 것으로, 특정 사건으로 인한 피해자나 손해배상 청구의 대상이 되는 사건이 아닙니다. 소송금융 투자 대상이 될 만한 구체적인 분쟁이나 피해 사실이 존재하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H5" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I5" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J5" t="inlineStr">
+        <is>
+          <t>정청래·이성윤 이어 최민희 강퇴…온라인 갈등, 새 국면 맞나 등 [3/4(수...</t>
+        </is>
+      </c>
+      <c r="K5" t="inlineStr">
+        <is>
+          <t>dailian.co.kr</t>
+        </is>
+      </c>
+      <c r="L5" t="inlineStr">
+        <is>
+          <t>2026-03-03</t>
+        </is>
+      </c>
+      <c r="M5" t="inlineStr">
+        <is>
+          <t>https://www.dailian.co.kr/news/view/1616386/?sc=Naver</t>
+        </is>
+      </c>
+      <c r="N5" t="inlineStr">
+        <is>
+          <t>2026-03-04 00:43:34.858560+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B6" t="inlineStr">
+        <is>
+          <t>정책/입법 논의</t>
+        </is>
+      </c>
+      <c r="C6" t="inlineStr"/>
+      <c r="D6" t="inlineStr"/>
+      <c r="E6" t="inlineStr">
+        <is>
           <t>정책/입법 논의 단계</t>
         </is>
       </c>
-      <c r="F5" t="inlineStr">
+      <c r="F6" t="inlineStr">
         <is>
           <t>해당 기사는 민주당이 자본시장 정상화를 위해 디스커버리 제도 도입과 스튜어드십 코드 확대를 논의하고 있음을 보도합니다. 이는 특정 사건이나 피해 발생에 대한 내용이 아닌, 정책 및 입법 방향에 대한 논의입니다.</t>
         </is>
       </c>
-      <c r="G5" t="inlineStr">
+      <c r="G6" t="inlineStr">
         <is>
           <t>기사는 특정 사건이나 피해 발생에 대한 내용이 아닌, 자본시장 관련 법률 및 제도 개선에 대한 민주당의 정책 논의를 다루고 있습니다. 특정 피해자, 상대방, 피해 규모가 명확하지 않아 소송금융 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
-      <c r="H5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J5" t="inlineStr">
+      <c r="H6" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I6" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J6" t="inlineStr">
         <is>
           <t>민주당, 자본시장 정상화·농지투기 차단·대미투자법·방첩사 국기문란...</t>
         </is>
       </c>
-      <c r="K5" t="inlineStr">
+      <c r="K6" t="inlineStr">
         <is>
           <t>polinews.co.kr</t>
         </is>
       </c>
-      <c r="L5" t="inlineStr">
+      <c r="L6" t="inlineStr">
         <is>
           <t>2026-02-26</t>
         </is>
       </c>
-      <c r="M5" t="inlineStr">
+      <c r="M6" t="inlineStr">
         <is>
           <t>https://www.polinews.co.kr/news/articleView.html?idxno=724070</t>
         </is>
       </c>
-      <c r="N5" t="inlineStr">
+      <c r="N6" t="inlineStr">
         <is>
           <t>2026-02-26 13:20:30.201412+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N5"/>
+  <autoFilter ref="A1:N6"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>