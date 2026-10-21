--- v0 (2026-06-06)
+++ v1 (2026-10-21)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$5</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$6</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N5"/>
+  <dimension ref="A1:N6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="7" customWidth="1" min="4" max="4"/>
     <col width="20" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
     <col width="48" customWidth="1" min="10" max="10"/>
     <col width="16" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -535,284 +535,344 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>정책/제도</t>
         </is>
       </c>
       <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr"/>
-      <c r="E2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E2" t="inlineStr"/>
       <c r="F2" t="inlineStr">
         <is>
-          <t>김정욱 대한변호사협회장은 취임 1주년을 맞아 법조계의 '총체적 난국'을 진단하며 변호사 시장의 구조조정 필요성을 강조했다. 그는 변호사·의뢰인 비밀유지권 법안 통과를 환영하고, 사법 개혁 법안 및 수사·기소 분리 문제에 대한 입장을 밝혔다. 특히 변호사 과잉 공급 문제 해결을 위한 적정 수급 관리를 주장했다.</t>
+          <t>남종섭 경기도의장이 갑질 근절 매뉴얼을 제작했다는 내용의 기사입니다. 매뉴얼은 갑질의 개념, 조사 절차, 피해자 보호 조치, 구체적인 사례 및 예방 행동요령 등으로 구성되어 있습니다. 이는 특정 사건이 아닌 정책 및 제도 마련에 대한 보도입니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>이 기사는 특정 피해 사건이나 분쟁에 대한 내용이 아니라, 대한변호사협회장의 인터뷰를 통해 법조계 전반의 현안과 정책 방향을 논의하고 있습니다. 소송금융의 적합 조건인 '상대방 책임 명확', '집단적 피해', '피해 규모' 등 어떠한 조건에도 해당하지 않아 투자 대상으로서의 적합성이 매우 낮습니다.</t>
+          <t>해당 기사는 특정 갑질 사건이나 피해 발생을 다루는 것이 아니라, 갑질 근절을 위한 매뉴얼 제작에 대한 정책적 내용을 보도하고 있습니다. 따라서 소송금융 투자를 검토할 만한 구체적인 소송 대상, 피해자, 피해 규모, 상대방 책임 등이 존재하지 않아 부적합합니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>[아주초대석] 김정욱 변협 회장  변호사 배출, OECD 수준 맞는 적정 수급...</t>
+          <t>남종섭 경기도의장, 갑질 근절 매뉴얼</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>ajunews.com</t>
+          <t>breaknews.com</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-09-30</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.ajunews.com/view/20260330102409969</t>
+          <t>http://www.breaknews.com/1240248</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-03-31 12:51:42.039631+00:00</t>
+          <t>2026-10-18 18:01:29.610991+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>정책/제도</t>
         </is>
       </c>
       <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr"/>
       <c r="E3" t="inlineStr">
         <is>
-          <t>인도 원자력손해배상제도 개선 논의</t>
+          <t>정책 논의 및 제도 개선 논의 중</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>인도가 외국의 원전 공급업체 진출의 걸림돌로 지적된 '원자력손해배상제도'를 개선하고 있다는 내용의 기사입니다. 이는 2008년 미-인도 원자력협력협정 이후 정체되었던 미국 원자력 산업체들의 인도 진출을 확대하기 위한 조치로 보입니다.</t>
+          <t>김정욱 대한변호사협회장은 취임 1주년을 맞아 법조계의 '총체적 난국'을 진단하며 변호사 시장의 구조조정 필요성을 강조했다. 그는 변호사·의뢰인 비밀유지권 법안 통과를 환영하고, 사법 개혁 법안 및 수사·기소 분리 문제에 대한 입장을 밝혔다. 특히 변호사 과잉 공급 문제 해결을 위한 적정 수급 관리를 주장했다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>본 기사는 인도의 원자력손해배상제도 개선이라는 정책적 변화를 다루고 있으며, 특정 피해 발생이나 소송 대상이 될 만한 사건을 언급하고 있지 않습니다. 따라서 소송금융 투자 대상으로서의 요건을 전혀 충족하지 못합니다. (적합 조건 1, 3, 4, 5, 6 모두 해당 없음)</t>
+          <t>이 기사는 특정 피해 사건이나 분쟁에 대한 내용이 아니라, 대한변호사협회장의 인터뷰를 통해 법조계 전반의 현안과 정책 방향을 논의하고 있습니다. 소송금융의 적합 조건인 '상대방 책임 명확', '집단적 피해', '피해 규모' 등 어떠한 조건에도 해당하지 않아 투자 대상으로서의 적합성이 매우 낮습니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>인도 원전시장 개방 '물꼬'…정부, 국내 원자력계 대응책 선제적 마련해...</t>
+          <t>[아주초대석] 김정욱 변협 회장  변호사 배출, OECD 수준 맞는 적정 수급...</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>e-platform.net</t>
+          <t>ajunews.com</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>http://www.e-platform.net/news/articleView.html?idxno=101046</t>
+          <t>https://www.ajunews.com/view/20260330102409969</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-03-30 12:53:10.898658+00:00</t>
+          <t>2026-03-31 12:51:42.039631+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>정책/제도</t>
         </is>
       </c>
       <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr"/>
       <c r="E4" t="inlineStr">
         <is>
-          <t>공익신고자 보호 강화 정책 발표</t>
+          <t>인도 원자력손해배상제도 개선 논의</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>공익·부패신고자에 대한 보호 조치가 강화됩니다. 피신고자가 신고로 인해 손해를 입었다는 이유로 신고자에게 손해배상을 청구할 수 없도록 하는 규정이 신설되었으며, 권익위가 변호사를 통한 비실명 대리 신고 비용을 지원할 수 있게 됩니다. 이는 공익신고를 활성화하고 신고자의 불이익을 최소화하기 위한 목적입니다.</t>
+          <t>인도가 외국의 원전 공급업체 진출의 걸림돌로 지적된 '원자력손해배상제도'를 개선하고 있다는 내용의 기사입니다. 이는 2008년 미-인도 원자력협력협정 이후 정체되었던 미국 원자력 산업체들의 인도 진출을 확대하기 위한 조치로 보입니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 공익·부패신고자 보호 강화를 위한 정책 및 제도 개선에 대한 내용입니다. 소송금융 투자 대상이 될 만한 구체적인 피해 사실, 상대방, 피해 규모 등이 명시되어 있지 않아 적합 조건(상대방 책임 명확, 피해 규모 큼, 집단적 피해 등)에 해당하지 않습니다.</t>
+          <t>본 기사는 인도의 원자력손해배상제도 개선이라는 정책적 변화를 다루고 있으며, 특정 피해 발생이나 소송 대상이 될 만한 사건을 언급하고 있지 않습니다. 따라서 소송금융 투자 대상으로서의 요건을 전혀 충족하지 못합니다. (적합 조건 1, 3, 4, 5, 6 모두 해당 없음)</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>불이익 예상만 돼도 보호 조치... 공익·부패신고자 보호 강화</t>
+          <t>인도 원전시장 개방 '물꼬'…정부, 국내 원자력계 대응책 선제적 마련해...</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>ltn.kr</t>
+          <t>e-platform.net</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.ltn.kr/news/articleView.html?idxno=50679</t>
+          <t>http://www.e-platform.net/news/articleView.html?idxno=101046</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-03-10 12:58:04.171428+00:00</t>
+          <t>2026-03-30 12:53:10.898658+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>정책/제도</t>
         </is>
       </c>
       <c r="C5" t="inlineStr"/>
       <c r="D5" t="inlineStr"/>
-      <c r="E5" t="inlineStr"/>
+      <c r="E5" t="inlineStr">
+        <is>
+          <t>공익신고자 보호 강화 정책 발표</t>
+        </is>
+      </c>
       <c r="F5" t="inlineStr">
         <is>
+          <t>공익·부패신고자에 대한 보호 조치가 강화됩니다. 피신고자가 신고로 인해 손해를 입었다는 이유로 신고자에게 손해배상을 청구할 수 없도록 하는 규정이 신설되었으며, 권익위가 변호사를 통한 비실명 대리 신고 비용을 지원할 수 있게 됩니다. 이는 공익신고를 활성화하고 신고자의 불이익을 최소화하기 위한 목적입니다.</t>
+        </is>
+      </c>
+      <c r="G5" t="inlineStr">
+        <is>
+          <t>해당 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 공익·부패신고자 보호 강화를 위한 정책 및 제도 개선에 대한 내용입니다. 소송금융 투자 대상이 될 만한 구체적인 피해 사실, 상대방, 피해 규모 등이 명시되어 있지 않아 적합 조건(상대방 책임 명확, 피해 규모 큼, 집단적 피해 등)에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H5" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I5" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J5" t="inlineStr">
+        <is>
+          <t>불이익 예상만 돼도 보호 조치... 공익·부패신고자 보호 강화</t>
+        </is>
+      </c>
+      <c r="K5" t="inlineStr">
+        <is>
+          <t>ltn.kr</t>
+        </is>
+      </c>
+      <c r="L5" t="inlineStr">
+        <is>
+          <t>2026-03-10</t>
+        </is>
+      </c>
+      <c r="M5" t="inlineStr">
+        <is>
+          <t>https://www.ltn.kr/news/articleView.html?idxno=50679</t>
+        </is>
+      </c>
+      <c r="N5" t="inlineStr">
+        <is>
+          <t>2026-03-10 12:58:04.171428+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B6" t="inlineStr">
+        <is>
+          <t>정책/제도</t>
+        </is>
+      </c>
+      <c r="C6" t="inlineStr"/>
+      <c r="D6" t="inlineStr"/>
+      <c r="E6" t="inlineStr"/>
+      <c r="F6" t="inlineStr">
+        <is>
           <t>울산교육청이 현장체험학습 안전망 강화를 위해 '학급당 안전요원 1명' 배치 및 '교원 보호 공제사업' 운영 방침을 밝혔다. 이 사업은 교원의 손해배상 책임 보장, 소송비용 지원, 분쟁 조정 서비스 등을 제공하여 교원의 심리적·법적 부담을 완화하는 것을 목표로 한다.</t>
         </is>
       </c>
-      <c r="G5" t="inlineStr">
+      <c r="G6" t="inlineStr">
         <is>
           <t>본 기사는 특정 사건이나 피해 발생을 다루는 것이 아니라, 현장체험학습 안전망 강화 및 교원 보호를 위한 정책과 제도 운영에 대한 내용입니다. 소송금융 투자 대상이 될 만한 구체적인 분쟁 당사자, 피해 사실, 손해 규모 등이 존재하지 않아 적합도가 낮습니다.</t>
         </is>
       </c>
-      <c r="H5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J5" t="inlineStr">
+      <c r="H6" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I6" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J6" t="inlineStr">
         <is>
           <t>'학급당 안전요원 1명'…현장체험학습 안전망 높인다</t>
         </is>
       </c>
-      <c r="K5" t="inlineStr">
+      <c r="K6" t="inlineStr">
         <is>
           <t>iusm.co.kr</t>
         </is>
       </c>
-      <c r="L5" t="inlineStr">
+      <c r="L6" t="inlineStr">
         <is>
           <t>2026-02-25</t>
         </is>
       </c>
-      <c r="M5" t="inlineStr">
+      <c r="M6" t="inlineStr">
         <is>
           <t>https://www.iusm.co.kr/news/articleView.html?idxno=1060071</t>
         </is>
       </c>
-      <c r="N5" t="inlineStr">
+      <c r="N6" t="inlineStr">
         <is>
           <t>2026-02-25 13:23:33.589574+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N5"/>
+  <autoFilter ref="A1:N6"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>