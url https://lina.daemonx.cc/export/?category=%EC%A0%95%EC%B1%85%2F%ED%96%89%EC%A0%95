--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$17</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$18</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N17"/>
+  <dimension ref="A1:N18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="37" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
     <col width="45" customWidth="1" min="10" max="10"/>
     <col width="18" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -537,1046 +537,1110 @@
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>정책/행정</t>
         </is>
       </c>
       <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr"/>
       <c r="E2" t="inlineStr">
         <is>
-          <t>용인시 여성폭력방지위원회 구성 및 정책 논의</t>
+          <t>대통령 업무보고</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>용인특례시가 여성폭력 피해 예방 및 보호 체계 강화를 위해 여성폭력방지위원회를 처음 구성했다. 위원회는 민·관·경 협력 기반을 마련하고 피해자 지원 정책과 예방 대책 추진 방향을 논의하며 지역사회 안전망 구축을 목표로 한다.</t>
+          <t>대통령 업무보고에서 형사소송법 개정안의 후속 조치와 수사·기소 완전 분리 이후 새 형사사법 제도의 안착 방안, 그리고 경찰 중심 체계에서의 수사 공정성 확보 방안 등이 주요 의제로 다뤄질 예정이다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>이 기사는 특정 여성폭력 사건에 대한 보도가 아닌, 용인시의 여성폭력 예방 및 피해자 보호 정책 수립에 관한 내용입니다. 상대방 책임이 명확하지 않고, 상대방 자력, 집단적 피해, 피해 규모, 증거, 공적 절차 진행 등 소송금융 적합 조건에 해당하는 사항이 전혀 없습니다. 따라서 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>기사는 특정 사건이나 분쟁이 아닌, 형사소송법 개정안 후속 조치 및 형사사법 제도 안착 방안에 대한 대통령 업무보고 내용을 다루고 있습니다. 소송금융 투자 대상이 될 만한 특정 피해자, 가해자, 손해, 또는 법적 분쟁이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>용인시, 여성폭력 피해자 보호 강화…지원계획 첫 심의</t>
+          <t>李 대통령, 오늘 외교·검경 등 업무보고 …140개 기관 마무리</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>enewstoday.co.kr</t>
+          <t>daejonilbo.com</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-05-27</t>
+          <t>2026-08-04</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>http://www.enewstoday.co.kr/news/articleView.html?idxno=2433648</t>
+          <t>https://www.daejonilbo.com/news/articleView.html?idxno=2292629</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-05-30 07:01:51.301290+00:00</t>
+          <t>2026-08-05 00:29:50.841191+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>정책/행정</t>
         </is>
       </c>
       <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr"/>
       <c r="E3" t="inlineStr">
         <is>
-          <t>국무회의 진행 중</t>
+          <t>용인시 여성폭력방지위원회 구성 및 정책 논의</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>이 대통령이 국무회의를 주재하며 중동발 위기 대응, 공정위 전속고발제 개편, 가짜뉴스 엄정 대응 등을 주문했다. 고물가 상황 유류비 부담 완화 및 가습기살균제 피해자 지원 강화 법안 등이 의결되었다. 본 기사는 특정 사건이나 분쟁이 아닌 정부의 정책 논의 및 의결 사항을 다루고 있다.</t>
+          <t>용인특례시가 여성폭력 피해 예방 및 보호 체계 강화를 위해 여성폭력방지위원회를 처음 구성했다. 위원회는 민·관·경 협력 기반을 마련하고 피해자 지원 정책과 예방 대책 추진 방향을 논의하며 지역사회 안전망 구축을 목표로 한다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>본 기사는 대통령 주재 국무회의의 정책 논의 및 법안 의결 내용을 다루고 있으며, 소송금융 투자 대상이 될 만한 특정 사건, 피해자, 가해자, 또는 구체적인 피해 사실이 전혀 언급되지 않았습니다. 따라서 적합 조건에 해당하는 사항이 없습니다.</t>
+          <t>이 기사는 특정 여성폭력 사건에 대한 보도가 아닌, 용인시의 여성폭력 예방 및 피해자 보호 정책 수립에 관한 내용입니다. 상대방 책임이 명확하지 않고, 상대방 자력, 집단적 피해, 피해 규모, 증거, 공적 절차 진행 등 소송금융 적합 조건에 해당하는 사항이 전혀 없습니다. 따라서 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>李대통령, 국무회의서  중동발 위기 총력 대응  주문</t>
+          <t>용인시, 여성폭력 피해자 보호 강화…지원계획 첫 심의</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>fntoday.co.kr</t>
+          <t>enewstoday.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.fntoday.co.kr/news/articleView.html?idxno=381209</t>
+          <t>http://www.enewstoday.co.kr/news/articleView.html?idxno=2433648</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-03-31 12:29:56.838880+00:00</t>
+          <t>2026-05-30 07:01:51.301290+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>정책/행정</t>
         </is>
       </c>
       <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr"/>
       <c r="E4" t="inlineStr">
         <is>
-          <t>추경안 확정</t>
+          <t>국무회의 진행 중</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>25조원 규모의 추가경정예산안이 확정되었으며, 여기에는 전세사기 피해자 최소 보증금 예산 반영, 임금 체불 정산 지원 확대, 청년 일자리 창출 사업 확대, 산업 위기 지역 기업 맞춤형 지원 등의 내용이 포함될 예정입니다.</t>
+          <t>이 대통령이 국무회의를 주재하며 중동발 위기 대응, 공정위 전속고발제 개편, 가짜뉴스 엄정 대응 등을 주문했다. 고물가 상황 유류비 부담 완화 및 가습기살균제 피해자 지원 강화 법안 등이 의결되었다. 본 기사는 특정 사건이나 분쟁이 아닌 정부의 정책 논의 및 의결 사항을 다루고 있다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건의 발생이나 소송 가능성을 다루는 것이 아니라, 정부의 추가경정예산안 확정 내용을 보도하고 있습니다. 소송금융 투자 대상이 될 만한 명확한 상대방이나 새로운 법적 분쟁이 존재하지 않으므로, 적합 조건에 해당하지 않습니다.</t>
+          <t>본 기사는 대통령 주재 국무회의의 정책 논의 및 법안 의결 내용을 다루고 있으며, 소송금융 투자 대상이 될 만한 특정 사건, 피해자, 가해자, 또는 구체적인 피해 사실이 전혀 언급되지 않았습니다. 따라서 적합 조건에 해당하는 사항이 없습니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>25조 규모 '전쟁 추경' 확정… 지역화폐 민생지원금 대상은?</t>
+          <t>李대통령, 국무회의서  중동발 위기 총력 대응  주문</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>gukjenews.com</t>
+          <t>fntoday.co.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.gukjenews.com/news/articleView.html?idxno=3541139</t>
+          <t>https://www.fntoday.co.kr/news/articleView.html?idxno=381209</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-03-27 00:30:26.561774+00:00</t>
+          <t>2026-03-31 12:29:56.838880+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>정책/행정</t>
         </is>
       </c>
       <c r="C5" t="inlineStr"/>
       <c r="D5" t="inlineStr"/>
       <c r="E5" t="inlineStr">
         <is>
-          <t>보건복지부의 법령 개정안 입법예고 단계</t>
+          <t>추경안 확정</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>보건복지부가 '제약산업 육성 및 지원에 관한 특별법' 시행령·시행규칙 및 고시 개정안을 입법예고했다. 주요 내용은 혁신형 제약기업 인증을 위한 매출액 대비 R&amp;D 비중 상향 조정, 리베이트 행위에 대한 인증 취소 기준 개선, 혁신형 제약기업의 일반/외국계 구분 등이다. 해당 조항의 시행은 3년간 유예될 예정이다.</t>
+          <t>25조원 규모의 추가경정예산안이 확정되었으며, 여기에는 전세사기 피해자 최소 보증금 예산 반영, 임금 체불 정산 지원 확대, 청년 일자리 창출 사업 확대, 산업 위기 지역 기업 맞춤형 지원 등의 내용이 포함될 예정입니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>이 기사는 보건복지부의 혁신형 제약기업 인증 기준 강화에 대한 정책 발표(입법예고)로, 특정 사건이나 분쟁으로 인한 피해 발생이 없습니다. 따라서 소송금융 적합 조건(상대방 책임 명확, 자력 충분, 집단적 피해, 피해 규모, 증거 확보, 공적 절차 진행) 중 어느 하나에도 해당하지 않아 투자 대상으로서의 적합도가 매우 낮습니다.</t>
+          <t>해당 기사는 특정 사건의 발생이나 소송 가능성을 다루는 것이 아니라, 정부의 추가경정예산안 확정 내용을 보도하고 있습니다. 소송금융 투자 대상이 될 만한 명확한 상대방이나 새로운 법적 분쟁이 존재하지 않으므로, 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>혁신형 제약기업 인증기준 강화⋯연구개발 더 투자해야</t>
+          <t>25조 규모 '전쟁 추경' 확정… 지역화폐 민생지원금 대상은?</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>etoday.co.kr</t>
+          <t>gukjenews.com</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t>2026-03-26</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.etoday.co.kr/news/view/2569539</t>
+          <t>https://www.gukjenews.com/news/articleView.html?idxno=3541139</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-03-26 12:48:42.765875+00:00</t>
+          <t>2026-03-27 00:30:26.561774+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>정책/행정</t>
         </is>
       </c>
       <c r="C6" t="inlineStr"/>
       <c r="D6" t="inlineStr"/>
       <c r="E6" t="inlineStr">
         <is>
-          <t>조례 제정</t>
+          <t>보건복지부의 법령 개정안 입법예고 단계</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>구미시의회가 공무원의 적법한 직무 수행과 관련된 소송비용을 지원하는 조례안을 통과시켰습니다. 이는 공무원들이 직무 수행 중 발생할 수 있는 법적 분쟁에 대한 부담을 덜어주기 위한 목적으로, 해당 조례를 공동 발의한 의원 2명이 감사패를 받았습니다.</t>
+          <t>보건복지부가 '제약산업 육성 및 지원에 관한 특별법' 시행령·시행규칙 및 고시 개정안을 입법예고했다. 주요 내용은 혁신형 제약기업 인증을 위한 매출액 대비 R&amp;D 비중 상향 조정, 리베이트 행위에 대한 인증 취소 기준 개선, 혁신형 제약기업의 일반/외국계 구분 등이다. 해당 조항의 시행은 3년간 유예될 예정이다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>본 기사는 구미시의회가 공무원의 직무 관련 소송비용 지원 조례를 제정한 것에 대한 내용으로, 특정 피해 사건이나 소송 분쟁을 다루고 있지 않습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 원고, 피고, 손해배상 청구권이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 보건복지부의 혁신형 제약기업 인증 기준 강화에 대한 정책 발표(입법예고)로, 특정 사건이나 분쟁으로 인한 피해 발생이 없습니다. 따라서 소송금융 적합 조건(상대방 책임 명확, 자력 충분, 집단적 피해, 피해 규모, 증거 확보, 공적 절차 진행) 중 어느 하나에도 해당하지 않아 투자 대상으로서의 적합도가 매우 낮습니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>구미시의회, 공무원 소송비 지원 조례 결실…의원 2명 감사패</t>
+          <t>혁신형 제약기업 인증기준 강화⋯연구개발 더 투자해야</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>kyongbuk.co.kr</t>
+          <t>etoday.co.kr</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://www.kyongbuk.co.kr/news/articleView.html?idxno=4068013</t>
+          <t>https://www.etoday.co.kr/news/view/2569539</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-03-25 12:47:07.042709+00:00</t>
+          <t>2026-03-26 12:48:42.765875+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>정책/행정</t>
         </is>
       </c>
       <c r="C7" t="inlineStr"/>
       <c r="D7" t="inlineStr"/>
       <c r="E7" t="inlineStr">
         <is>
-          <t>충북도 재난안전 통합정보서비스 구축 계획 발표</t>
+          <t>조례 제정</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>충청북도가 재난안전연구센터의 기능을 강화하고 전문가 인력풀 협조 체계를 구축한다고 밝혔습니다. 또한, 피해자들이 보상, 장례지원, 심리회복 등 관련 정보를 한눈에 확인할 수 있는 재난안전 통합정보서비스를 구축할 예정입니다.</t>
+          <t>구미시의회가 공무원의 적법한 직무 수행과 관련된 소송비용을 지원하는 조례안을 통과시켰습니다. 이는 공무원들이 직무 수행 중 발생할 수 있는 법적 분쟁에 대한 부담을 덜어주기 위한 목적으로, 해당 조례를 공동 발의한 의원 2명이 감사패를 받았습니다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>기사는 충청북도의 재난안전 강화 및 피해자 지원 서비스 구축 계획에 대한 것으로, 특정 재난 사건이나 책임 주체, 실제 피해 발생 및 법적 분쟁에 대한 내용이 전혀 없습니다. 따라서 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다.</t>
+          <t>본 기사는 구미시의회가 공무원의 직무 관련 소송비용 지원 조례를 제정한 것에 대한 내용으로, 특정 피해 사건이나 소송 분쟁을 다루고 있지 않습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 원고, 피고, 손해배상 청구권이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>충북도, 재난안전연구센터 기능 강화</t>
+          <t>구미시의회, 공무원 소송비 지원 조례 결실…의원 2명 감사패</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>ccdailynews.com</t>
+          <t>kyongbuk.co.kr</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://www.ccdailynews.com/news/articleView.html?idxno=2404463</t>
+          <t>https://www.kyongbuk.co.kr/news/articleView.html?idxno=4068013</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-03-20 00:17:19.257205+00:00</t>
+          <t>2026-03-25 12:47:07.042709+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>정책/행정</t>
         </is>
       </c>
       <c r="C8" t="inlineStr"/>
       <c r="D8" t="inlineStr"/>
       <c r="E8" t="inlineStr">
         <is>
-          <t>정부 정책 발표</t>
+          <t>충북도 재난안전 통합정보서비스 구축 계획 발표</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>정부가 소득과 무관하게 모든 여성에게 생리대를 무상 지원하는 '공공 생리대 드림 시범사업'을 추진한다고 밝혔습니다. 기존 바우처 외에 공공시설 무료자판기 현물 지급 방식이 추가되며, 과거 품질 논란을 고려해 안전성과 선호도가 높은 품목을 선정할 계획입니다. 이와 함께 스토킹·교제폭력 피해자 지원 강화 및 경력단절 여성 직장 복귀 지원 방안도 보고되었습니다.</t>
+          <t>충청북도가 재난안전연구센터의 기능을 강화하고 전문가 인력풀 협조 체계를 구축한다고 밝혔습니다. 또한, 피해자들이 보상, 장례지원, 심리회복 등 관련 정보를 한눈에 확인할 수 있는 재난안전 통합정보서비스를 구축할 예정입니다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>해당 기사는 정부의 생리대 무상지원 사업 확대 정책을 다루고 있으며, 소송금융 투자 대상이 될 만한 구체적인 법적 분쟁이나 피해 사실을 포함하고 있지 않습니다. 과거 '품질 논란' 언급은 있으나, 특정 가해자, 피해 규모, 진행 중인 절차 등이 전혀 명시되지 않아 소송금융 적합 조건에 부합하지 않습니다.</t>
+          <t>기사는 충청북도의 재난안전 강화 및 피해자 지원 서비스 구축 계획에 대한 것으로, 특정 재난 사건이나 책임 주체, 실제 피해 발생 및 법적 분쟁에 대한 내용이 전혀 없습니다. 따라서 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>소득 상관없이 모든 여성에 생리대 지원</t>
+          <t>충북도, 재난안전연구센터 기능 강화</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>kmib.co.kr</t>
+          <t>ccdailynews.com</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://www.kmib.co.kr/article/view.asp?arcid=1773131550&amp;code=11131100&amp;cp=nv</t>
+          <t>https://www.ccdailynews.com/news/articleView.html?idxno=2404463</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-03-10 12:31:35.970680+00:00</t>
+          <t>2026-03-20 00:17:19.257205+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>정책/행정</t>
         </is>
       </c>
       <c r="C9" t="inlineStr"/>
       <c r="D9" t="inlineStr"/>
       <c r="E9" t="inlineStr">
         <is>
-          <t>형사소송법 개정 논의 중</t>
+          <t>정부 정책 발표</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>박찬운 검찰개혁자문위원장이 형사소송법 개정 방향, 특히 보완수사권 폐지에 대한 입장 차이로 인해 사임했습니다. 이 기사는 정책적 논의와 관련된 내용으로, 특정 피해나 소송의 대상이 되는 사건이 아닙니다.</t>
+          <t>정부가 소득과 무관하게 모든 여성에게 생리대를 무상 지원하는 '공공 생리대 드림 시범사업'을 추진한다고 밝혔습니다. 기존 바우처 외에 공공시설 무료자판기 현물 지급 방식이 추가되며, 과거 품질 논란을 고려해 안전성과 선호도가 높은 품목을 선정할 계획입니다. 이와 함께 스토킹·교제폭력 피해자 지원 강화 및 경력단절 여성 직장 복귀 지원 방안도 보고되었습니다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>해당 기사는 형사소송법 개정 방향에 대한 입장 차이로 인한 검찰개혁자문위원장의 사임 소식을 다루고 있습니다. 이는 정책 및 행정 절차에 관한 내용으로, 특정 피해자나 손해배상 청구의 대상이 되는 사건이 아닙니다. 따라서 소송금융 투자 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 정부의 생리대 무상지원 사업 확대 정책을 다루고 있으며, 소송금융 투자 대상이 될 만한 구체적인 법적 분쟁이나 피해 사실을 포함하고 있지 않습니다. 과거 '품질 논란' 언급은 있으나, 특정 가해자, 피해 규모, 진행 중인 절차 등이 전혀 명시되지 않아 소송금융 적합 조건에 부합하지 않습니다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>'보완수사권 폐지 반대' 박찬운 검찰개혁자문위원장 사임</t>
+          <t>소득 상관없이 모든 여성에 생리대 지원</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>kado.net</t>
+          <t>kmib.co.kr</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://www.kado.net/news/articleView.html?idxno=2037754</t>
+          <t>https://www.kmib.co.kr/article/view.asp?arcid=1773131550&amp;code=11131100&amp;cp=nv</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-03-09 13:14:25.246208+00:00</t>
+          <t>2026-03-10 12:31:35.970680+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>정책/행정</t>
         </is>
       </c>
       <c r="C10" t="inlineStr"/>
       <c r="D10" t="inlineStr"/>
       <c r="E10" t="inlineStr">
         <is>
-          <t>정부의 시장 교란 행위 점검 및 대응 방침 발표</t>
+          <t>형사소송법 개정 논의 중</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>청와대 수석보좌관 회의에서 중동 위기 대응과 민생 현안이 논의되었습니다. 특히 유가 담합, 매점매석 등 시장 교란 행위에 대한 정부의 엄정 대응 방침과 개정 노동조합법 시행, BTS 콘서트 안전 관리 계획 등이 발표되었습니다.</t>
+          <t>박찬운 검찰개혁자문위원장이 형사소송법 개정 방향, 특히 보완수사권 폐지에 대한 입장 차이로 인해 사임했습니다. 이 기사는 정책적 논의와 관련된 내용으로, 특정 피해나 소송의 대상이 되는 사건이 아닙니다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>기사는 특정 사건이나 피해를 다루는 것이 아니라, 정부의 정책 방향과 미래 위기 대응 방안을 논의하는 회의 내용을 보도하고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 가해자, 피해자, 피해 규모, 진행 중인 법적 절차가 명시되어 있지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 형사소송법 개정 방향에 대한 입장 차이로 인한 검찰개혁자문위원장의 사임 소식을 다루고 있습니다. 이는 정책 및 행정 절차에 관한 내용으로, 특정 피해자나 손해배상 청구의 대상이 되는 사건이 아닙니다. 따라서 소송금융 투자 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>청와대, 수석보좌관 회의 개최... 최악 상황 염두에 두고 대응해야</t>
+          <t>'보완수사권 폐지 반대' 박찬운 검찰개혁자문위원장 사임</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>ikbc.co.kr</t>
+          <t>kado.net</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://www.ikbc.co.kr/article/view/kbc202603090045</t>
+          <t>https://www.kado.net/news/articleView.html?idxno=2037754</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-03-09 13:03:33.425698+00:00</t>
+          <t>2026-03-09 13:14:25.246208+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>정책/행정</t>
         </is>
       </c>
       <c r="C11" t="inlineStr"/>
       <c r="D11" t="inlineStr"/>
-      <c r="E11" t="inlineStr"/>
+      <c r="E11" t="inlineStr">
+        <is>
+          <t>정부의 시장 교란 행위 점검 및 대응 방침 발표</t>
+        </is>
+      </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>강훈식 대통령비서실장이 주재한 수석·보좌관회의에서 중동 정세 악화에 따른 경제 대응, 개정 노동조합법 시행, 대형 공연 안전 관리 등 주요 현안을 점검했습니다. 특히 금융시장 교란 행위와 생필품 매점매석 등 불법 행위에 대한 엄정 대응을 주문하며 관계 부처에 신속한 점검을 지시했습니다.</t>
+          <t>청와대 수석보좌관 회의에서 중동 위기 대응과 민생 현안이 논의되었습니다. 특히 유가 담합, 매점매석 등 시장 교란 행위에 대한 정부의 엄정 대응 방침과 개정 노동조합법 시행, BTS 콘서트 안전 관리 계획 등이 발표되었습니다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>기사는 정부의 정책 점검 및 대응 지시 사항을 다루고 있으며, 특정 피해 사건이나 소송 대상이 될 만한 구체적인 분쟁을 언급하고 있지 않습니다. 따라서 상대방 책임의 명확성, 상대방의 자력, 집단적 피해, 피해 규모, 증거 존재, 공적 절차 진행 등 소송금융 적합 조건에 해당하는 사항이 전혀 없습니다.</t>
+          <t>기사는 특정 사건이나 피해를 다루는 것이 아니라, 정부의 정책 방향과 미래 위기 대응 방안을 논의하는 회의 내용을 보도하고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 가해자, 피해자, 피해 규모, 진행 중인 법적 절차가 명시되어 있지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>강훈식, 중동 정세 대응 점검…“시장 교란 엄정 대응”</t>
+          <t>청와대, 수석보좌관 회의 개최... 최악 상황 염두에 두고 대응해야</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>ikbc.co.kr</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=04473926645381680</t>
+          <t>https://www.ikbc.co.kr/article/view/kbc202603090045</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-03-09 13:00:36.211194+00:00</t>
+          <t>2026-03-09 13:03:33.425698+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>정책/행정</t>
         </is>
       </c>
       <c r="C12" t="inlineStr"/>
       <c r="D12" t="inlineStr"/>
-      <c r="E12" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E12" t="inlineStr"/>
       <c r="F12" t="inlineStr">
         <is>
-          <t>기사는 민형배 의원이 전남광주통합특별시의 여성 부시장 임명을 통해 성평등 행정을 구현하고, 피해자 보호 및 사회적 자립을 돕는 안전망 구축, 성평등 문화 확산을 목표로 한다는 내용을 담고 있습니다. 이는 특정 법적 분쟁이 아닌 행정 정책 방향에 대한 보도입니다.</t>
+          <t>강훈식 대통령비서실장이 주재한 수석·보좌관회의에서 중동 정세 악화에 따른 경제 대응, 개정 노동조합법 시행, 대형 공연 안전 관리 등 주요 현안을 점검했습니다. 특히 금융시장 교란 행위와 생필품 매점매석 등 불법 행위에 대한 엄정 대응을 주문하며 관계 부처에 신속한 점검을 지시했습니다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>기사는 특정 법적 분쟁이나 피해 사건을 다루는 것이 아니라, 전남광주통합특별시의 성평등 행정 구현 및 피해자 보호 정책 목표를 설명하고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 사건, 상대방, 피해 규모 등이 전혀 언급되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>기사는 정부의 정책 점검 및 대응 지시 사항을 다루고 있으며, 특정 피해 사건이나 소송 대상이 될 만한 구체적인 분쟁을 언급하고 있지 않습니다. 따라서 상대방 책임의 명확성, 상대방의 자력, 집단적 피해, 피해 규모, 증거 존재, 공적 절차 진행 등 소송금융 적합 조건에 해당하는 사항이 전혀 없습니다.</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>민형배,  전남광주통합특별시, 여성 부시장 임명으로 성평등 행정 구현...</t>
+          <t>강훈식, 중동 정세 대응 점검…“시장 교란 엄정 대응”</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>breaknews.com</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>http://www.breaknews.com/1189985</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=04473926645381680</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-03-09 00:28:22.239671+00:00</t>
+          <t>2026-03-09 13:00:36.211194+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>정책/행정</t>
         </is>
       </c>
       <c r="C13" t="inlineStr"/>
       <c r="D13" t="inlineStr"/>
       <c r="E13" t="inlineStr">
         <is>
-          <t>청주시 보육 정책 발표</t>
+          <t>정책 발표 및 행정 목표 설정</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>청주시는 올해 보육 예산 3,279억원을 투입하며, 어린이집 안전공제회 보험 단체가입을 지원하여 영유아와 보육교직원의 피해 보상 사각지대를 해소할 계획이다. 이는 안심 보육 환경 조성을 위한 시의 정책적 노력의 일환이다.</t>
+          <t>기사는 민형배 의원이 전남광주통합특별시의 여성 부시장 임명을 통해 성평등 행정을 구현하고, 피해자 보호 및 사회적 자립을 돕는 안전망 구축, 성평등 문화 확산을 목표로 한다는 내용을 담고 있습니다. 이는 특정 법적 분쟁이 아닌 행정 정책 방향에 대한 보도입니다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>기사는 청주시의 보육 예산 집행 및 정책 지원에 관한 내용으로, 특정 피해 발생이나 법적 분쟁 상황을 다루고 있지 않습니다. 따라서 소송금융 투자 대상이 될 만한 적합 조건에 해당하지 않습니다.</t>
+          <t>기사는 특정 법적 분쟁이나 피해 사건을 다루는 것이 아니라, 전남광주통합특별시의 성평등 행정 구현 및 피해자 보호 정책 목표를 설명하고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 사건, 상대방, 피해 규모 등이 전혀 언급되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>청주시, 올해 보육예산 3천279억원 투입</t>
+          <t>민형배,  전남광주통합특별시, 여성 부시장 임명으로 성평등 행정 구현...</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>ccdn.co.kr</t>
+          <t>breaknews.com</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t>2026-03-08</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>https://www.ccdn.co.kr/news/articleView.html?idxno=1066448</t>
+          <t>http://www.breaknews.com/1189985</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-03-08 12:15:02.302900+00:00</t>
+          <t>2026-03-09 00:28:22.239671+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>정책/행정</t>
         </is>
       </c>
       <c r="C14" t="inlineStr"/>
       <c r="D14" t="inlineStr"/>
-      <c r="E14" t="inlineStr"/>
+      <c r="E14" t="inlineStr">
+        <is>
+          <t>청주시 보육 정책 발표</t>
+        </is>
+      </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>청주시가 영유아의 안전하고 행복한 성장을 위해 어린이집 안전공제회 보험 가입을 단체 방식으로 지원합니다. 이는 보육교직원의 권익 보호와 영유아의 생명·신체 피해보상 사각지대를 해소하여 안심 보육 환경을 조성하기 위한 정책입니다.</t>
+          <t>청주시는 올해 보육 예산 3,279억원을 투입하며, 어린이집 안전공제회 보험 단체가입을 지원하여 영유아와 보육교직원의 피해 보상 사각지대를 해소할 계획이다. 이는 안심 보육 환경 조성을 위한 시의 정책적 노력의 일환이다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>기사는 청주시의 보육환경 개선 정책에 대한 내용으로, 특정 피해 발생 사건이나 소송의 대상이 될 만한 분쟁이 언급되지 않았습니다. 상대방 책임, 피해 규모, 집단적 피해, 증거 등 소송금융 적합 조건에 해당하는 사항이 전혀 없습니다.</t>
+          <t>기사는 청주시의 보육 예산 집행 및 정책 지원에 관한 내용으로, 특정 피해 발생이나 법적 분쟁 상황을 다루고 있지 않습니다. 따라서 소송금융 투자 대상이 될 만한 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>영유아가 안전·행복하게 성장할 수 있는 보육환경 조성</t>
+          <t>청주시, 올해 보육예산 3천279억원 투입</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>gukjenews.com</t>
+          <t>ccdn.co.kr</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>https://www.gukjenews.com/news/articleView.html?idxno=3521317</t>
+          <t>https://www.ccdn.co.kr/news/articleView.html?idxno=1066448</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-03-06 00:15:35.412863+00:00</t>
+          <t>2026-03-08 12:15:02.302900+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>정책/행정</t>
         </is>
       </c>
       <c r="C15" t="inlineStr"/>
       <c r="D15" t="inlineStr"/>
-      <c r="E15" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E15" t="inlineStr"/>
       <c r="F15" t="inlineStr">
         <is>
-          <t>경찰청이 윤석열 정부에서 축소된 여성청소년 대상 범죄 관련 권한을 확대하기 위해 '여성청소년국' 신설을 추진한다는 내용의 기사입니다. 범죄피해자보호계를 격상하고 여성안전기획과, 청소년보호과를 통합하여 피해자 보호 및 긴급 보호조치를 강화하는 정책 설계를 목표로 합니다. 이 기사는 특정 사건이 아닌 경찰 조직의 정책 변화를 다루고 있습니다.</t>
+          <t>청주시가 영유아의 안전하고 행복한 성장을 위해 어린이집 안전공제회 보험 가입을 단체 방식으로 지원합니다. 이는 보육교직원의 권익 보호와 영유아의 생명·신체 피해보상 사각지대를 해소하여 안심 보육 환경을 조성하기 위한 정책입니다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>이 기사는 경찰청의 내부 조직 개편 및 정책 방향에 대한 내용으로, 특정 피해자와 가해자가 존재하는 법적 분쟁 사건이 아닙니다. 따라서 소송금융 투자 대상이 될 수 있는 적합 조건에 해당하지 않습니다.</t>
+          <t>기사는 청주시의 보육환경 개선 정책에 대한 내용으로, 특정 피해 발생 사건이나 소송의 대상이 될 만한 분쟁이 언급되지 않았습니다. 상대방 책임, 피해 규모, 집단적 피해, 증거 등 소송금융 적합 조건에 해당하는 사항이 전혀 없습니다.</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>[단독] 경찰청, '여성청소년국' 신설 추진…尹 정부서 축소된 권한 확대...</t>
+          <t>영유아가 안전·행복하게 성장할 수 있는 보육환경 조성</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>hankookilbo.com</t>
+          <t>gukjenews.com</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>https://www.hankookilbo.com/news/article/A2026030200420004836?did=NA</t>
+          <t>https://www.gukjenews.com/news/articleView.html?idxno=3521317</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-03-04 00:21:12.818406+00:00</t>
+          <t>2026-03-06 00:15:35.412863+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>정책/행정</t>
         </is>
       </c>
       <c r="C16" t="inlineStr"/>
       <c r="D16" t="inlineStr"/>
-      <c r="E16" t="inlineStr"/>
+      <c r="E16" t="inlineStr">
+        <is>
+          <t>경찰청 내부 조직 개편 추진</t>
+        </is>
+      </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>원민경 성평등가족부 장관이 이재명 대통령의 지시 과제를 속도감 있게 추진하는 내용의 기사입니다. SNS 채널 개편, 언론 소통 강화, 생리대 가격 문제 및 촉법소년 등 생활 밀착형 과제 주도, 양육비 채무자 제재 등의 활동을 다루고 있습니다.</t>
+          <t>경찰청이 윤석열 정부에서 축소된 여성청소년 대상 범죄 관련 권한을 확대하기 위해 '여성청소년국' 신설을 추진한다는 내용의 기사입니다. 범죄피해자보호계를 격상하고 여성안전기획과, 청소년보호과를 통합하여 피해자 보호 및 긴급 보호조치를 강화하는 정책 설계를 목표로 합니다. 이 기사는 특정 사건이 아닌 경찰 조직의 정책 변화를 다루고 있습니다.</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>이 기사는 특정 기업이나 기관의 잘못으로 인해 다수의 피해자가 발생한 사건을 다루고 있지 않습니다. 주로 정부 부처의 정책 추진 및 행정 활동에 대한 내용으로, 소송금융 투자 대상이 될 만한 새로운 소송 기회를 포착하기 어렵습니다.</t>
+          <t>이 기사는 경찰청의 내부 조직 개편 및 정책 방향에 대한 내용으로, 특정 피해자와 가해자가 존재하는 법적 분쟁 사건이 아닙니다. 따라서 소송금융 투자 대상이 될 수 있는 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>원민경 장관, 李지시 과제 속도전…'소통·정책' 투트랙 가동</t>
+          <t>[단독] 경찰청, '여성청소년국' 신설 추진…尹 정부서 축소된 권한 확대...</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>hankookilbo.com</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/local/seoul/6087032</t>
+          <t>https://www.hankookilbo.com/news/article/A2026030200420004836?did=NA</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>2026-03-02 00:23:57.750400+00:00</t>
+          <t>2026-03-04 00:21:12.818406+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>정책/행정</t>
         </is>
       </c>
       <c r="C17" t="inlineStr"/>
-      <c r="D17" t="inlineStr">
+      <c r="D17" t="inlineStr"/>
+      <c r="E17" t="inlineStr"/>
+      <c r="F17" t="inlineStr">
+        <is>
+          <t>원민경 성평등가족부 장관이 이재명 대통령의 지시 과제를 속도감 있게 추진하는 내용의 기사입니다. SNS 채널 개편, 언론 소통 강화, 생리대 가격 문제 및 촉법소년 등 생활 밀착형 과제 주도, 양육비 채무자 제재 등의 활동을 다루고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G17" t="inlineStr">
+        <is>
+          <t>이 기사는 특정 기업이나 기관의 잘못으로 인해 다수의 피해자가 발생한 사건을 다루고 있지 않습니다. 주로 정부 부처의 정책 추진 및 행정 활동에 대한 내용으로, 소송금융 투자 대상이 될 만한 새로운 소송 기회를 포착하기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H17" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I17" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J17" t="inlineStr">
+        <is>
+          <t>원민경 장관, 李지시 과제 속도전…'소통·정책' 투트랙 가동</t>
+        </is>
+      </c>
+      <c r="K17" t="inlineStr">
+        <is>
+          <t>news1.kr</t>
+        </is>
+      </c>
+      <c r="L17" t="inlineStr">
+        <is>
+          <t>2026-03-01</t>
+        </is>
+      </c>
+      <c r="M17" t="inlineStr">
+        <is>
+          <t>https://www.news1.kr/local/seoul/6087032</t>
+        </is>
+      </c>
+      <c r="N17" t="inlineStr">
+        <is>
+          <t>2026-03-02 00:23:57.750400+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B18" t="inlineStr">
+        <is>
+          <t>정책/행정</t>
+        </is>
+      </c>
+      <c r="C18" t="inlineStr"/>
+      <c r="D18" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E17" t="inlineStr">
+      <c r="E18" t="inlineStr">
         <is>
           <t>부산교육청의 성 사안 처리 시스템 개편 및 전담 센터 운영 시작</t>
         </is>
       </c>
-      <c r="F17" t="inlineStr">
+      <c r="F18" t="inlineStr">
         <is>
           <t>부산시교육청이 학교 내 성 관련 사안 처리의 전문성과 공정성을 높이기 위해 '성인식개선지원센터'를 확대 개편한다. 기존 학교에서 담당하던 성고충심의위원회 업무를 교육청으로 이관하고, 전담 인력을 증원하여 조사, 심의, 피해자 지원 및 예방 교육을 통합적으로 수행할 예정이다. 이는 학교 현장의 행정 부담을 줄이고 2차 피해를 방지하기 위한 조치이다.</t>
         </is>
       </c>
-      <c r="G17" t="inlineStr">
+      <c r="G18" t="inlineStr">
         <is>
           <t>이 기사는 부산교육청의 성 사안 처리 시스템 개편에 대한 행정 정책 발표로, 소송금융 투자 대상이 될 만한 특정 사건이나 분쟁을 다루고 있지 않습니다. 따라서 상대방 책임, 피해 규모, 집단적 피해 등 소송금융 적합 조건에 해당하는 사항이 없습니다.</t>
         </is>
       </c>
-      <c r="H17" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J17" t="inlineStr">
+      <c r="H18" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I18" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J18" t="inlineStr">
         <is>
           <t>부산교육청, 성 사안 직접 처리... 학교 행정 부담 해소</t>
         </is>
       </c>
-      <c r="K17" t="inlineStr">
+      <c r="K18" t="inlineStr">
         <is>
           <t>joongdo.co.kr</t>
         </is>
       </c>
-      <c r="L17" t="inlineStr">
+      <c r="L18" t="inlineStr">
         <is>
           <t>2026-03-01</t>
         </is>
       </c>
-      <c r="M17" t="inlineStr">
+      <c r="M18" t="inlineStr">
         <is>
           <t>https://www.joongdo.co.kr/web/view.php?key=20260301010000033</t>
         </is>
       </c>
-      <c r="N17" t="inlineStr">
+      <c r="N18" t="inlineStr">
         <is>
           <t>2026-03-01 12:20:19.692557+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N17"/>
+  <autoFilter ref="A1:N18"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>