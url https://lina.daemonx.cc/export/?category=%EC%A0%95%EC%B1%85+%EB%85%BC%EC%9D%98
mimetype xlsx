--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$2</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$3</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,69 +426,69 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N2"/>
+  <dimension ref="A1:N3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="7" customWidth="1" min="4" max="4"/>
     <col width="36" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
     <col width="34" customWidth="1" min="10" max="10"/>
-    <col width="12" customWidth="1" min="11" max="11"/>
+    <col width="17" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Stage</t>
         </is>
@@ -537,94 +537,158 @@
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>정책 논의</t>
         </is>
       </c>
       <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr"/>
       <c r="E2" t="inlineStr">
         <is>
+          <t>형사사법 제도 개편 논의</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>이재명 대통령은 검사의 수사권을 폐지하는 형사소송법 개정안과 관련해 경찰의 수사 역량, 신뢰성, 자율 시정 가능성에 대한 국민적 우려를 표명했습니다. 행정안전부와 법무부 장관에게 보완수사 원칙, 검경 합수본 운영 근거 취약성 등 제기된 문제점들을 협의하여 해결 방안을 찾을 것을 당부했습니다.</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>이 기사는 검사의 수사권 폐지를 골자로 하는 형사소송법 개정안의 시행과 관련한 대통령의 우려 및 보완책 논의를 다루고 있습니다. 특정 피해자가 발생한 사건이나 명확한 가해자가 존재하는 분쟁이 아니므로, 소송금융 투자 대상이 될 수 있는 '사건' 자체가 존재하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>李대통령  경찰 수사에 국민 걱정 많아…해소가 관건</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>nocutnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2026-08-05</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>https://www.nocutnews.co.kr/news/6558867?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260805070742</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>2026-08-12 10:01:39.651389+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>정책 논의</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr"/>
+      <c r="D3" t="inlineStr"/>
+      <c r="E3" t="inlineStr">
+        <is>
           <t>촉법소년 연령 하향 관련 사회적 대화 협의체 첫 회의 진행 중</t>
         </is>
       </c>
-      <c r="F2" t="inlineStr">
+      <c r="F3" t="inlineStr">
         <is>
           <t>촉법소년(형사미성년자) 연령 기준 문제를 논의하기 위한 공론화 기구인 '형사미성년자(촉법소년) 사회적대화협의체'가 첫 회의를 개최했다. 정부와 민간 전문가 17명으로 구성된 협의체는 아동·청소년 권리와 범죄 피해자 보호를 두루 고려하여 4월 말까지 최종 결론을 낼 예정이다. 100인 시민참여단과 대국민 정책제안함도 함께 운영된다.</t>
         </is>
       </c>
-      <c r="G2" t="inlineStr">
+      <c r="G3" t="inlineStr">
         <is>
           <t>해당 기사는 특정 피해 사건이나 분쟁에 대한 내용이 아닌, '촉법소년' 연령 기준 하향에 대한 사회적 논의 및 정책 결정 과정을 다루고 있습니다. 소송금융 투자의 대상이 되는 구체적인 원고, 피고, 피해 사실, 손해배상 청구권 등이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
-      <c r="H2" t="inlineStr">
+      <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I2" t="inlineStr">
+      <c r="I3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J2" t="inlineStr">
+      <c r="J3" t="inlineStr">
         <is>
           <t>‘촉법소년 연령’ 공론화 기구 첫 회의…4월 말 최종 결론</t>
         </is>
       </c>
-      <c r="K2" t="inlineStr">
+      <c r="K3" t="inlineStr">
         <is>
           <t>hani.co.kr</t>
         </is>
       </c>
-      <c r="L2" t="inlineStr">
+      <c r="L3" t="inlineStr">
         <is>
           <t>2026-03-06</t>
         </is>
       </c>
-      <c r="M2" t="inlineStr">
+      <c r="M3" t="inlineStr">
         <is>
           <t>https://www.hani.co.kr/arti/society/society_general/1248102.html</t>
         </is>
       </c>
-      <c r="N2" t="inlineStr">
+      <c r="N3" t="inlineStr">
         <is>
           <t>2026-03-06 12:27:53.473261+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N2"/>
+  <autoFilter ref="A1:N3"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>