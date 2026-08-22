--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,104 +4,111 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$2</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$3</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
-  <fills count="3">
+  <fills count="4">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="00ECFDF5"/>
+        <bgColor rgb="00ECFDF5"/>
+      </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00FEF3C7"/>
         <bgColor rgb="00FEF3C7"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
@@ -426,68 +433,68 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N2"/>
+  <dimension ref="A1:N3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="18" customWidth="1" min="3" max="3"/>
-    <col width="7" customWidth="1" min="4" max="4"/>
-    <col width="20" customWidth="1" min="5" max="5"/>
+    <col width="8" customWidth="1" min="4" max="4"/>
+    <col width="38" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="11" customWidth="1" min="9" max="9"/>
-    <col width="38" customWidth="1" min="10" max="10"/>
+    <col width="39" customWidth="1" min="10" max="10"/>
     <col width="13" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Stage</t>
@@ -525,114 +532,182 @@
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Publisher</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>정치/당내 분쟁</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr"/>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>민주당 최고위의 전당대회 후보 자격 예외 허용 결정 및 당내 반발</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>민주당 최고위가 송영길 의원과 김용 전 민주연구원 부원장의 전당대회 출마 자격을 당규상 예외를 적용해 허용하면서 당내 후폭풍이 일고 있습니다. 당적 보유 및 당비 납부 기간 미달에도 불구하고 예외를 인정한 것에 대해 '특혜' 논란과 '불공정 경쟁'이라는 비판이 제기되고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>이 사건은 민주당 전당대회 후보 자격에 대한 당내 규정 적용 논란으로, 소송금융이 투자할 만한 명확한 법적 책임 주체나 금전적 피해가 존재하지 않습니다. 적합 조건에 해당하는 사항이 없습니다.</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>송영길·김용 '예외 허용' 논란... 제헌절 경축식 '불참' 장동혁</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>ytn.co.kr</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2026-07-17</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>https://www.ytn.co.kr/_ln/0101_202607172257288405</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>2026-07-20 07:02:14.875768+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="3" t="inlineStr">
+        <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B2" t="inlineStr">
+      <c r="B3" t="inlineStr">
         <is>
           <t>정치/당내 분쟁</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr">
+      <c r="C3" t="inlineStr">
         <is>
           <t>국민의힘 중앙당 공천관리위원회</t>
         </is>
       </c>
-      <c r="D2" t="inlineStr">
+      <c r="D3" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E2" t="inlineStr">
+      <c r="E3" t="inlineStr">
         <is>
           <t>컷오프 효력정지 가처분 신청 제기</t>
         </is>
       </c>
-      <c r="F2" t="inlineStr">
+      <c r="F3" t="inlineStr">
         <is>
           <t>국민의힘 창원시장 경선 과정에서 컷오프된 예비후보들이 반발하며 내홍이 심화되고 있습니다. 박성호 예비후보는 법원에 컷오프 효력정지 가처분 신청을 제기했으며, 이현규 예비후보는 탈당 후 무소속 출마를 선언했습니다. 민주당은 원팀을 강조하며 단합된 모습을 보이고 있습니다.</t>
         </is>
       </c>
-      <c r="G2" t="inlineStr">
+      <c r="G3" t="inlineStr">
         <is>
           <t>국민의힘이라는 주요 정당이 상대방이므로 자력은 충분하며(적합 조건 2), 공천 결정 및 당규 등 관련 증거 확보가 가능합니다(적합 조건 5). 그러나 피해 규모가 금전적으로 특정하기 어렵고(정치적 기회 상실), 집단적 피해로 보기 어렵습니다. 소송금융의 주된 목적은 금전적 회수인데, 이 사건은 공천 복귀가 주된 목표일 가능성이 높아 투자 매력도가 낮습니다.</t>
         </is>
       </c>
-      <c r="H2" t="inlineStr">
+      <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I2" t="inlineStr">
+      <c r="I3" t="inlineStr">
         <is>
           <t>소수 (3-4명)</t>
         </is>
       </c>
-      <c r="J2" t="inlineStr">
+      <c r="J3" t="inlineStr">
         <is>
           <t>창원시장 후보 경선…민주 '원팀' 강조 VS 국힘 '파열음' 발생</t>
         </is>
       </c>
-      <c r="K2" t="inlineStr">
+      <c r="K3" t="inlineStr">
         <is>
           <t>gndomin.com</t>
         </is>
       </c>
-      <c r="L2" t="inlineStr">
+      <c r="L3" t="inlineStr">
         <is>
           <t>2026-03-31</t>
         </is>
       </c>
-      <c r="M2" t="inlineStr">
+      <c r="M3" t="inlineStr">
         <is>
           <t>http://www.gndomin.com/news/articleView.html?idxno=470635</t>
         </is>
       </c>
-      <c r="N2" t="inlineStr">
+      <c r="N3" t="inlineStr">
         <is>
           <t>2026-03-31 13:14:52.638237+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N2"/>
+  <autoFilter ref="A1:N3"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>