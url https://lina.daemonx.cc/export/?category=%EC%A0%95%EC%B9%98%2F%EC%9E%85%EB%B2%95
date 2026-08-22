--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$43</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$48</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N43"/>
+  <dimension ref="A1:N48"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="46" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
     <col width="48" customWidth="1" min="10" max="10"/>
     <col width="20" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -535,2716 +535,3028 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>정치/입법</t>
         </is>
       </c>
       <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr"/>
-      <c r="E2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E2" t="inlineStr"/>
       <c r="F2" t="inlineStr">
         <is>
-          <t>국회 보건복지위원장에 더불어민주당 소병훈 의원이 선출되었다는 내용의 기사입니다. 박주민 전 위원장의 사임과 소병훈 의원의 당선 소감, 그리고 보건복지위원회에서 논의될 주요 법안들에 대한 언급이 포함되어 있습니다. 특정 피해 발생이나 법적 분쟁에 대한 내용은 없습니다.</t>
+          <t>장동혁 의원이 광복절 전후 쇄신안 발표를 예고하며 '사퇴론'을 정면 돌파하려는 내용의 기사입니다. 불미스러운 점에 대한 국정조사와 특검의 필요성을 강조하고, 검사의 보완수사권 폐지 및 부동산 세제 개편안 등 대여 견제 수위를 높이는 정치적 발언을 담고 있습니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>이 기사는 국회 보건복지위원장 선출 및 관련 입법 활동에 대한 내용으로, 특정 사건이나 피해 발생 사실을 다루고 있지 않습니다. 소송금융 투자 대상이 될 만한 분쟁 당사자, 피해 사실, 손해배상 청구 가능성 등이 전혀 언급되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>기사는 특정 피해 사건이나 손해배상 청구의 대상이 되는 주체를 명시하지 않고, 정치적 논의와 입법 제안에 대한 내용을 다루고 있습니다. 소송금융 투자 대상이 되는 구체적인 법적 분쟁이나 피해 사실이 없어 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>소병훈 의원, 새 국회 보건복지위원장 선출…득표율 77.92%</t>
+          <t>장동혁, 광복절 전후 쇄신안 발표…'사퇴론' 정면돌파</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>doctorsnews.co.kr</t>
+          <t>metroseoul.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-08-09</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>http://www.doctorsnews.co.kr/news/articleView.html?idxno=163927</t>
+          <t>http://www.metroseoul.co.kr/article/20260809500189</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-03-31 12:25:05.947322+00:00</t>
+          <t>2026-08-13 02:34:03.167088+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>정치/입법</t>
         </is>
       </c>
       <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr"/>
       <c r="E3" t="inlineStr"/>
       <c r="F3" t="inlineStr">
         <is>
-          <t>기사는 검찰청 폐지 논의에 대한 정치권의 입장을 다루고 있습니다. 박형룡 의원은 인력 재배치, 피해자 구제, 삼권 분립 파괴 가능성 등을 언급하며 검찰청 폐지가 심각한 문제라고 주장합니다.</t>
+          <t>국민의힘 장동혁·정점식 지도부가 현 정권의 국정 실정을 규탄하며, 피해자 보호를 위한 검사의 보완수사권 폐지 등 불합리한 법안 통과에 기성세대 정치인들의 잘못이 컸음을 지적했습니다. 이는 특정 사건에 대한 법적 조치나 피해 구제에 관한 내용이 아닌, 정치적 논평에 해당합니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>기사는 검찰청 폐지 여부에 대한 정치적/입법적 논쟁을 다루고 있으며, 특정 사건으로 인한 구체적인 피해나 소송 당사자가 명확히 존재하지 않습니다. 소송금융 투자 대상이 될 만한 명확한 소송 사유나 피해가 확인되지 않습니다.</t>
+          <t>이 기사는 특정 법적 분쟁이나 피해 사실을 다루는 것이 아닌, 국민의힘 지도부의 정치적 비판 성명입니다. 소송금융 투자에 필요한 구체적인 피해자, 피해 규모, 상대방의 책임 명확성, 증거 등의 적합 조건이 전혀 확인되지 않습니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>[진담승부] 박형룡  개혁 완성  vs 홍석준  법치 붕괴 …검찰청 폐지 '격...</t>
+          <t>국민의힘,장동혁·정점식 지도부, “이재명 정부 국정 실정 규탄”</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>kyongbuk.co.kr</t>
+          <t>breaknews.com</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-08-10</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.kyongbuk.co.kr/news/articleView.html?idxno=4067739</t>
+          <t>http://www.breaknews.com/1228036</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-03-23 12:21:56.508537+00:00</t>
+          <t>2026-08-12 13:16:11.665750+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>정치/입법</t>
         </is>
       </c>
       <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr"/>
       <c r="E4" t="inlineStr">
         <is>
-          <t>국회 후반기 원구성 협상 진행 중</t>
+          <t>형사소송법 개정안 국회 본회의 통과</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>더불어민주당이 제22대 국회 후반기 원구성을 앞두고 국민의힘에 모든 상임위원장 독식을 경고했습니다. 이는 '전쟁 추경' 및 자본시장 개혁 등 민생·개혁 입법의 지연에 대한 불만으로, 민주당은 입법 주도권을 공고히 하겠다는 의지를 보이고 있습니다. 특히 재경위, 정무위, 법사위 등 주요 상임위 배분을 두고 여야 간 첨예한 대립이 예상됩니다.</t>
+          <t>더불어민주당 곽상언 의원이 당론으로 채택된 검찰 직접수사권 폐지 형사소송법 개정안에 유일하게 반대표를 던졌다. 곽 의원은 '곧 다가올 국민의 고통이 눈에 보이고, 국민의 눈물이 귀에 들리는데 다른 선택을 할 수 없었다'며 반대 이유를 밝혔다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>본 기사는 국회 내 정당 간의 입법 주도권 및 상임위원회 배분을 둘러싼 정치적 갈등을 다루고 있습니다. 특정 주체의 명확한 법적 책임이나 직접적인 손해배상 청구의 대상이 되는 사건이 아니며, 구체적인 피해자 집단이나 손해액을 특정하기 어렵습니다. 따라서 소송금융 적합 조건(상대방 책임 명확성, 집단적 피해, 피해 규모, 증거 확보 등)에 해당하지 않습니다.</t>
+          <t>본 기사는 국회에서 법안이 통과된 정치/입법 관련 내용으로, 특정 피해자가 발생하여 손해배상 소송을 제기할 수 있는 사건이 아닙니다. 소송금융 투자 대상으로서의 적합 조건에 해당하지 않으며, 법적 분쟁의 주체나 피해 규모를 특정할 수 없습니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>민주당이 국민의힘에 ‘상임위 독식’을 경고했다 : 국회 '후반기 원구...</t>
+          <t>민주당 유일 반대표, '노무현 사위' 곽상언이었다… 국민 눈물</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>huffingtonpost.kr</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-03-21</t>
+          <t>2026-07-31</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.huffingtonpost.kr/article/250434</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008685102&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-03-22 00:35:56.530388+00:00</t>
+          <t>2026-08-12 07:01:35.340225+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>정치/입법</t>
         </is>
       </c>
       <c r="C5" t="inlineStr"/>
-      <c r="D5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D5" t="inlineStr"/>
       <c r="E5" t="inlineStr">
         <is>
-          <t>공소청법 통과, 중수청법 필리버스터 진행 중, '조작 기소' 국정조사 계획 의결</t>
+          <t>국회 원 구성 협상 진행 중</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>더불어민주당 주도로 공소청 설치법이 국회 본회의를 통과했으며, 중대범죄수사청 설치법에 대해서는 국민의힘이 필리버스터를 진행 중입니다. 민주당은 검찰 개혁 2단계로 규정하며 추가 개혁을 예고했고, '조작 기소' 국정조사 계획서도 의결했습니다. 국민의힘은 이 법안들이 권력 수사를 방해할 것이라고 주장하며 맞서고 있습니다.</t>
+          <t>국회 원 구성 시한이 지났음에도 여야가 선관위 특검 후보 추천 방식과 형사소송법 처리 절차 등을 두고 대치하며 협상이 난항을 겪고 있습니다. 8월 말까지 대치가 이어질 수 있다는 전망이 나옵니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>이 기사는 입법 과정과 정치적 논쟁을 다루고 있으며, 특정 주체의 잘못으로 인해 발생한 집단적 또는 개별적 피해가 명확히 존재하지 않습니다. 소송금융은 주로 금전적 손해배상을 목적으로 하는 민사 소송을 지원하므로, 본 사건은 투자 대상으로서의 적합성이 매우 낮습니다. (적합 조건 1개 이하)</t>
+          <t>해당 기사는 국회 원 구성 협상이라는 정치적 대치 상황을 다루고 있으며, 특정 주체의 불법 행위로 인한 피해자나 손해배상 청구의 대상이 되는 사건이 아닙니다. 소송금융 투자 대상이 되는 민사상 분쟁의 요건을 충족하지 못합니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>중수청법 ‘필리버스터’ 시작…“검찰 개혁 완수” “권력 수사 방해”</t>
+          <t>원 구성 시한 당일에도 빈손…여야 대치 8월 말까지 가나</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>kukinews.com</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-07-16</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8514203&amp;ref=A</t>
+          <t>https://www.kukinews.com/article/view/kuk202607160156</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-03-20 12:28:02.223447+00:00</t>
+          <t>2026-07-18 07:02:32.271601+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>정치/입법</t>
         </is>
       </c>
       <c r="C6" t="inlineStr"/>
       <c r="D6" t="inlineStr"/>
       <c r="E6" t="inlineStr">
         <is>
-          <t>국회에서 공소청 설치법안 통과 논의 및 필리버스터 진행 중</t>
+          <t>국회 입법 논의 중</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>본 기사는 국회에서 '검찰개혁' 법안, 특히 공소청 설치법안의 통과가 임박한 상황과 이에 대한 여야의 입장 차이를 다루고 있습니다. 민주당 주도로 법안이 본회의에 상정되었고, 국민의힘은 필리버스터로 맞서고 있으며, 중수청의 행안부 장관 지휘 감독권 등 주요 쟁점에 대한 논의가 이어지고 있습니다.</t>
+          <t>민주당 신임 원내대표의 주요 과제로 조작 기소 특검법안 처리와 형사소송법 개정 등이 언급되었습니다. 이 기사는 특정 사건의 피해나 소송 진행 상황이 아닌, 국회 내 입법 및 정치적 의제에 초점을 맞추고 있습니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>본 기사는 특정 피해자와 가해자 간의 손해배상 청구와 관련된 사건이 아닌, 국회에서 진행 중인 법안 통과 및 정치적 논쟁을 다루고 있습니다. 소송금융의 투자 대상이 되는 민사상 손해배상 청구 사건에 해당하지 않아 적합 조건에 부합하는 부분이 없습니다.</t>
+          <t>기사는 정치인의 입법 과제에 대한 내용으로, 특정 피해자와 가해자가 명확한 소송 사건이 아닙니다. 소송금융 투자 대상이 될 만한 구체적인 피해 사실, 피해 규모, 상대방이 특정되지 않습니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>[사사건건] ‘검찰개혁’법 국회 통과 임박…여야 입장은?</t>
+          <t>민주당 신임 원내대표에 3선 한병도, 최초 연임 기록</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>businesspost.co.kr</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-05-06</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8512886&amp;ref=A</t>
+          <t>https://www.businesspost.co.kr/BP?command=article_view&amp;num=437210</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-03-19 12:43:37.491899+00:00</t>
+          <t>2026-06-17 15:23:20.527535+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>정치/입법</t>
         </is>
       </c>
       <c r="C7" t="inlineStr"/>
       <c r="D7" t="inlineStr"/>
       <c r="E7" t="inlineStr">
         <is>
-          <t>국회 입법 및 정치적 논의 진행 중</t>
+          <t>국회 보건복지위원장 선출</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>더불어민주당이 공소청·중수청법의 본회의 상정을 추진하고 있으며, 쌍방울 사건 국정조사 및 환율안정 3법에 대한 야당 협조를 요청했습니다. 또한 개헌 추진과 RE100 산단 문제 등 국회 내 주요 입법 및 정치적 현안에 대한 논의 상황을 보도하고 있습니다.</t>
+          <t>국회 보건복지위원장에 더불어민주당 소병훈 의원이 선출되었다는 내용의 기사입니다. 박주민 전 위원장의 사임과 소병훈 의원의 당선 소감, 그리고 보건복지위원회에서 논의될 주요 법안들에 대한 언급이 포함되어 있습니다. 특정 피해 발생이나 법적 분쟁에 대한 내용은 없습니다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>본 기사는 국회 내 입법 활동 및 정치적 논의를 다루고 있으며, 소송금융 투자 대상이 될 만한 특정 사건, 명확한 책임 주체, 구체적인 피해자 및 피해 규모가 확인되지 않습니다. 따라서 적합 조건에 해당하는 사항이 없습니다.</t>
+          <t>이 기사는 국회 보건복지위원장 선출 및 관련 입법 활동에 대한 내용으로, 특정 사건이나 피해 발생 사실을 다루고 있지 않습니다. 소송금융 투자 대상이 될 만한 분쟁 당사자, 피해 사실, 손해배상 청구 가능성 등이 전혀 언급되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>與, 오후 본회의 공소청·중수청법 상정…환율3법 野협조요청</t>
+          <t>소병훈 의원, 새 국회 보건복지위원장 선출…득표율 77.92%</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>doctorsnews.co.kr</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260319_0003555033</t>
+          <t>http://www.doctorsnews.co.kr/news/articleView.html?idxno=163927</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-03-19 12:20:59.636560+00:00</t>
+          <t>2026-03-31 12:25:05.947322+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>정치/입법</t>
         </is>
       </c>
       <c r="C8" t="inlineStr"/>
       <c r="D8" t="inlineStr"/>
-      <c r="E8" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E8" t="inlineStr"/>
       <c r="F8" t="inlineStr">
         <is>
-          <t>김용민 더불어민주당 의원과의 인터뷰로, 검찰개혁 후속입법 당정합의안의 내용과 합의 과정에 대한 논의를 담고 있습니다. 검찰의 수사권과 기소권 분리, 보완수사권 폐지 여부 등 법안의 주요 쟁점과 대통령의 검찰 개혁 의지에 대한 평가가 주된 내용입니다.</t>
+          <t>기사는 검찰청 폐지 논의에 대한 정치권의 입장을 다루고 있습니다. 박형룡 의원은 인력 재배치, 피해자 구제, 삼권 분립 파괴 가능성 등을 언급하며 검찰청 폐지가 심각한 문제라고 주장합니다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>해당 기사는 검찰개혁 후속입법 당정합의안에 대한 정치적 논의를 다루고 있습니다. 특정 사건으로 인한 피해자, 피해 규모, 손해배상 책임이 있는 상대방이 존재하지 않아 소송금융 투자 대상으로서의 적합 조건에 전혀 해당하지 않습니다.</t>
+          <t>기사는 검찰청 폐지 여부에 대한 정치적/입법적 논쟁을 다루고 있으며, 특정 사건으로 인한 구체적인 피해나 소송 당사자가 명확히 존재하지 않습니다. 소송금융 투자 대상이 될 만한 명확한 소송 사유나 피해가 확인되지 않습니다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>(초안) 김용민 더불어민주당 의원 인터뷰</t>
+          <t>[진담승부] 박형룡  개혁 완성  vs 홍석준  법치 붕괴 …검찰청 폐지 '격...</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>radio.ytn.co.kr</t>
+          <t>kyongbuk.co.kr</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://radio.ytn.co.kr/program/?f=2&amp;id=107895&amp;s_mcd=0214&amp;s_hcd=01</t>
+          <t>https://www.kyongbuk.co.kr/news/articleView.html?idxno=4067739</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-03-19 00:53:54.340800+00:00</t>
+          <t>2026-03-23 12:21:56.508537+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>정치/입법</t>
         </is>
       </c>
       <c r="C9" t="inlineStr"/>
       <c r="D9" t="inlineStr"/>
       <c r="E9" t="inlineStr">
         <is>
-          <t>검찰 개혁 관련 당정청 합의 및 보완수사권 논의 예정</t>
+          <t>국회 후반기 원구성 협상 진행 중</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>더불어민주당이 검찰 개혁 세부안에 당정청 합의를 이루고 본회의 처리를 앞두고 있다는 내용의 라디오 대담 기사입니다. 수사와 기소 분리에는 합의했으나, 보완수사권 논의는 6월 이후로 미뤄졌으며, 패널들은 이에 대한 정치적 함의와 향후 과제를 논의합니다.</t>
+          <t>더불어민주당이 제22대 국회 후반기 원구성을 앞두고 국민의힘에 모든 상임위원장 독식을 경고했습니다. 이는 '전쟁 추경' 및 자본시장 개혁 등 민생·개혁 입법의 지연에 대한 불만으로, 민주당은 입법 주도권을 공고히 하겠다는 의지를 보이고 있습니다. 특히 재경위, 정무위, 법사위 등 주요 상임위 배분을 두고 여야 간 첨예한 대립이 예상됩니다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>본 기사는 특정 주체의 잘못으로 인한 집단적 피해 발생 사건이 아닌, 검찰 개혁이라는 정치적/입법적 논의 과정을 다루고 있습니다. 소송금융의 적합 조건(상대방 책임 명확, 집단적 피해, 피해 규모 등)에 해당하는 내용이 전혀 없어 투자 대상으로서 부적합합니다.</t>
+          <t>본 기사는 국회 내 정당 간의 입법 주도권 및 상임위원회 배분을 둘러싼 정치적 갈등을 다루고 있습니다. 특정 주체의 명확한 법적 책임이나 직접적인 손해배상 청구의 대상이 되는 사건이 아니며, 구체적인 피해자 집단이나 손해액을 특정하기 어렵습니다. 따라서 소송금융 적합 조건(상대방 책임 명확성, 집단적 피해, 피해 규모, 증거 확보 등)에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>김남국  당정청 갈등 일단락…1mm틈도 없어 [한판승부]</t>
+          <t>민주당이 국민의힘에 ‘상임위 독식’을 경고했다 : 국회 '후반기 원구...</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>nocutnews.co.kr</t>
+          <t>huffingtonpost.kr</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://www.nocutnews.co.kr/news/6487327?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260319082314</t>
+          <t>https://www.huffingtonpost.kr/article/250434</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-03-19 00:50:56.086009+00:00</t>
+          <t>2026-03-22 00:35:56.530388+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>정치/입법</t>
         </is>
       </c>
       <c r="C10" t="inlineStr"/>
-      <c r="D10" t="inlineStr"/>
+      <c r="D10" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>국회 법제사법위원회 통과, 본회의 처리 예정</t>
+          <t>공소청법 통과, 중수청법 필리버스터 진행 중, '조작 기소' 국정조사 계획 의결</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>더불어민주당이 추진하는 중대범죄수사청 및 공소청 설치 법안이 국회 법제사법위원회를 통과했습니다. 이 법안은 검찰청을 폐지하고 수사·기소 분리 원칙에 따라 중수청은 수사를, 공소청은 기소를 전담하게 하며, 오는 10월 2일 시행될 예정입니다. 국민의힘은 법안 처리에 강하게 반발하고 있습니다.</t>
+          <t>더불어민주당 주도로 공소청 설치법이 국회 본회의를 통과했으며, 중대범죄수사청 설치법에 대해서는 국민의힘이 필리버스터를 진행 중입니다. 민주당은 검찰 개혁 2단계로 규정하며 추가 개혁을 예고했고, '조작 기소' 국정조사 계획서도 의결했습니다. 국민의힘은 이 법안들이 권력 수사를 방해할 것이라고 주장하며 맞서고 있습니다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 피해 발생 사건이 아닌, 검찰 개혁을 위한 중대범죄수사청 및 공소청 설치 법안의 국회 통과 과정을 다루고 있습니다. 소송금융 투자 대상이 되기 위한 '상대방 책임 명확성', '상대방 자력', '집단적 피해', '피해 규모' 등의 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 입법 과정과 정치적 논쟁을 다루고 있으며, 특정 주체의 잘못으로 인해 발생한 집단적 또는 개별적 피해가 명확히 존재하지 않습니다. 소송금융은 주로 금전적 손해배상을 목적으로 하는 민사 소송을 지원하므로, 본 사건은 투자 대상으로서의 적합성이 매우 낮습니다. (적합 조건 1개 이하)</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>與 ‘중수청·공소청법’ 일사천리…野 “개악 중 개악”</t>
+          <t>중수청법 ‘필리버스터’ 시작…“검찰 개혁 완수” “권력 수사 방해”</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20021206?ref=naver</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8514203&amp;ref=A</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-03-19 00:48:20.315821+00:00</t>
+          <t>2026-03-20 12:28:02.223447+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>정치/입법</t>
         </is>
       </c>
       <c r="C11" t="inlineStr"/>
       <c r="D11" t="inlineStr"/>
       <c r="E11" t="inlineStr">
         <is>
-          <t>검찰개혁 관련 입법 논의 및 통과</t>
+          <t>국회에서 공소청 설치법안 통과 논의 및 필리버스터 진행 중</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>이건태 더불어민주당 의원이 검찰개혁과 중수청법 통과에 대한 입장을 밝히는 인터뷰 기사입니다. 검찰개혁안이 정부와 긴밀히 협의되어 도출되었으며, 대통령의 우려 사항이 반영되었다고 설명합니다. 또한 김어준 씨의 '공소취소 거래설'에 대한 사과를 촉구하는 내용도 포함되어 있습니다.</t>
+          <t>본 기사는 국회에서 '검찰개혁' 법안, 특히 공소청 설치법안의 통과가 임박한 상황과 이에 대한 여야의 입장 차이를 다루고 있습니다. 민주당 주도로 법안이 본회의에 상정되었고, 국민의힘은 필리버스터로 맞서고 있으며, 중수청의 행안부 장관 지휘 감독권 등 주요 쟁점에 대한 논의가 이어지고 있습니다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>본 기사는 검찰개혁 및 중수청법 통과 등 정치적, 입법적 논의를 다루고 있습니다. 특정 사건으로 인한 피해자가 존재하지 않으며, 손해배상 청구의 대상이 되는 명확한 상대방이나 피해 규모가 언급되지 않아 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>본 기사는 특정 피해자와 가해자 간의 손해배상 청구와 관련된 사건이 아닌, 국회에서 진행 중인 법안 통과 및 정치적 논쟁을 다루고 있습니다. 소송금융의 투자 대상이 되는 민사상 손해배상 청구 사건에 해당하지 않아 적합 조건에 부합하는 부분이 없습니다.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>이건태  김어준 방송? 굳이 출연하지 않을 것...공소취소 거래설에 사과...</t>
+          <t>[사사건건] ‘검찰개혁’법 국회 통과 임박…여야 입장은?</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>radio.ytn.co.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>https://radio.ytn.co.kr/program/?f=2&amp;id=107891&amp;s_mcd=0263&amp;s_hcd=01</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8512886&amp;ref=A</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-03-19 00:35:16.210502+00:00</t>
+          <t>2026-03-19 12:43:37.491899+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>정치/입법</t>
         </is>
       </c>
       <c r="C12" t="inlineStr"/>
       <c r="D12" t="inlineStr"/>
-      <c r="E12" t="inlineStr"/>
+      <c r="E12" t="inlineStr">
+        <is>
+          <t>국회 입법 및 정치적 논의 진행 중</t>
+        </is>
+      </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>기사는 검찰개혁 합의안과 형사소송법 개정안에 대한 논의를 다루며, 민주당의 검찰 폐지 주장을 언급합니다. 이는 특정 피해 사건이 아닌 입법 및 정치적 논쟁에 대한 내용입니다.</t>
+          <t>더불어민주당이 공소청·중수청법의 본회의 상정을 추진하고 있으며, 쌍방울 사건 국정조사 및 환율안정 3법에 대한 야당 협조를 요청했습니다. 또한 개헌 추진과 RE100 산단 문제 등 국회 내 주요 입법 및 정치적 현안에 대한 논의 상황을 보도하고 있습니다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>본 기사는 검찰개혁 합의안 및 형사소송법 개정안에 대한 정치적 논평으로, 특정 주체가 피해자에게 손해를 입힌 사건을 다루고 있지 않습니다. 따라서 소송금융 적합 조건(상대방 책임, 피해 규모, 집단적 피해 등)에 전혀 해당하지 않아 투자 대상으로서의 적합성이 매우 낮습니다.</t>
+          <t>본 기사는 국회 내 입법 활동 및 정치적 논의를 다루고 있으며, 소송금융 투자 대상이 될 만한 특정 사건, 명확한 책임 주체, 구체적인 피해자 및 피해 규모가 확인되지 않습니다. 따라서 적합 조건에 해당하는 사항이 없습니다.</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>[뉴스공감] 김완  검찰개혁 합의안? 대통령이 이겼다</t>
+          <t>與, 오후 본회의 공소청·중수청법 상정…환율3법 野협조요청</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>news.cpbc.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>https://news.cpbc.co.kr/article/1171445?division=NAVER</t>
+          <t>https://www.newsis.com/view/NISX20260319_0003555033</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-03-18 13:12:39.371820+00:00</t>
+          <t>2026-03-19 12:20:59.636560+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>정치/입법</t>
         </is>
       </c>
       <c r="C13" t="inlineStr"/>
       <c r="D13" t="inlineStr"/>
       <c r="E13" t="inlineStr">
         <is>
-          <t>국회 입법 논의 중</t>
+          <t>검찰개혁 후속입법 당정합의안 도출 및 논의 중</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>정청래 더불어민주당 대표가 '김어준의 겸손은 힘들다 뉴스공장'에 출연하여 중대범죄수사청·공소청 설치법 최종안의 당론 채택 과정을 설명했다. 이 과정에서 이재명 대통령과의 '이심정심'을 강조했으나, 당내에서는 김어준 방송 출연의 적절성 논란이 제기되었다. 기사는 검찰개혁 법안 추진 과정에서의 당정청 간의 입장 차이와 논의 과정을 주로 다루고 있다.</t>
+          <t>김용민 더불어민주당 의원과의 인터뷰로, 검찰개혁 후속입법 당정합의안의 내용과 합의 과정에 대한 논의를 담고 있습니다. 검찰의 수사권과 기소권 분리, 보완수사권 폐지 여부 등 법안의 주요 쟁점과 대통령의 검찰 개혁 의지에 대한 평가가 주된 내용입니다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>이 기사는 특정 법안(중대범죄수사청·공소청 설치법)의 입법 과정과 관련된 정치적 논의 및 당내 갈등을 다루고 있습니다. 소송금융 투자 대상이 될 만한 명확한 피해자, 가해자, 손해배상 청구권이 발생한 사건이 아닙니다. 적합 조건에 해당하는 사항이 전혀 없습니다.</t>
+          <t>해당 기사는 검찰개혁 후속입법 당정합의안에 대한 정치적 논의를 다루고 있습니다. 특정 사건으로 인한 피해자, 피해 규모, 손해배상 책임이 있는 상대방이 존재하지 않아 소송금융 투자 대상으로서의 적합 조건에 전혀 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>‘김어준 뉴스공장’ 달려간 정청래, 검찰개혁 최종안에 “이심정심”</t>
+          <t>(초안) 김용민 더불어민주당 의원 인터뷰</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>hani.co.kr</t>
+          <t>radio.ytn.co.kr</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t>2026-03-18</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>https://www.hani.co.kr/arti/politics/politics_general/1250010.html</t>
+          <t>https://radio.ytn.co.kr/program/?f=2&amp;id=107895&amp;s_mcd=0214&amp;s_hcd=01</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-03-18 13:11:49.960770+00:00</t>
+          <t>2026-03-19 00:53:54.340800+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>정치/입법</t>
         </is>
       </c>
       <c r="C14" t="inlineStr"/>
       <c r="D14" t="inlineStr"/>
       <c r="E14" t="inlineStr">
         <is>
-          <t>검찰개혁 관련 당정청 협의 및 당내 논쟁 진행 중</t>
+          <t>검찰 개혁 관련 당정청 합의 및 보완수사권 논의 예정</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>정청래 더불어민주당 대표가 김어준 유튜브에 출연하여 검찰개혁 관련 당정청 협의 과정을 설명하고 당청 갈등설을 일축했습니다. 이 과정에서 중대범죄수사청 법안의 특정 조항 삭제 경위와 이재명 대통령의 검찰개혁 의지에 대한 지지층의 오해를 해명했습니다. 또한, 정 대표의 김어준 방송 출연을 두고 당내에서 의견이 엇갈리는 상황도 보도되었습니다.</t>
+          <t>더불어민주당이 검찰 개혁 세부안에 당정청 합의를 이루고 본회의 처리를 앞두고 있다는 내용의 라디오 대담 기사입니다. 수사와 기소 분리에는 합의했으나, 보완수사권 논의는 6월 이후로 미뤄졌으며, 패널들은 이에 대한 정치적 함의와 향후 과제를 논의합니다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>해당 기사는 검찰개혁 관련 당정청 협의 과정과 당내 정치적 논쟁을 다루고 있습니다. 소송금융 투자 대상이 되기 위한 명확한 상대방의 책임, 집단적 피해, 피해 규모, 증거 등의 적합 조건이 전혀 해당하지 않습니다. 이는 민사상 손해배상 청구의 대상이 되는 사건이 아닌 정치적, 입법적 논의에 관한 내용입니다.</t>
+          <t>본 기사는 특정 주체의 잘못으로 인한 집단적 피해 발생 사건이 아닌, 검찰 개혁이라는 정치적/입법적 논의 과정을 다루고 있습니다. 소송금융의 적합 조건(상대방 책임 명확, 집단적 피해, 피해 규모 등)에 해당하는 내용이 전혀 없어 투자 대상으로서 부적합합니다.</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>김어준 유튜브 출연 정청래 “이심정심”… 당·청 갈등설 일축</t>
+          <t>김남국  당정청 갈등 일단락…1mm틈도 없어 [한판승부]</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>kmib.co.kr</t>
+          <t>nocutnews.co.kr</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t>2026-03-18</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>https://www.kmib.co.kr/article/view.asp?arcid=1773825467&amp;code=11121100&amp;cp=nv</t>
+          <t>https://www.nocutnews.co.kr/news/6487327?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260319082314</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-03-18 13:05:13.723765+00:00</t>
+          <t>2026-03-19 00:50:56.086009+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>정치/입법</t>
         </is>
       </c>
       <c r="C15" t="inlineStr"/>
       <c r="D15" t="inlineStr"/>
       <c r="E15" t="inlineStr">
         <is>
-          <t>검찰개혁 법안 논의 및 입법 절차 진행 중</t>
+          <t>국회 법제사법위원회 통과, 본회의 처리 예정</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>더불어민주당과 정부, 청와대가 검찰개혁 법안 발표 후 당정청 간 소통을 강조하며 불화설을 수습하려 하고 있습니다. 그러나 보완수사권 폐지 등 남은 쟁점이 있어 6월 지방선거 이후 8월 전당대회 국면에서 당내 강경파와 비강경파 간의 갈등이 재연될 가능성이 있습니다.</t>
+          <t>더불어민주당이 추진하는 중대범죄수사청 및 공소청 설치 법안이 국회 법제사법위원회를 통과했습니다. 이 법안은 검찰청을 폐지하고 수사·기소 분리 원칙에 따라 중수청은 수사를, 공소청은 기소를 전담하게 하며, 오는 10월 2일 시행될 예정입니다. 국민의힘은 법안 처리에 강하게 반발하고 있습니다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>이 기사는 특정 주체의 잘못으로 인한 피해 발생이 아닌, 더불어민주당 내부 및 당·정·청 간의 검찰개혁 법안(중수청·공소청 설치 및 보완수사권 폐지 여부)을 둘러싼 정치적, 입법적 논쟁을 다루고 있습니다. 소송금융의 적합 조건인 '상대방 책임 명확성', '집단적 피해', '피해 규모' 등이 전혀 해당되지 않아 투자 대상으로 부적합합니다.</t>
+          <t>해당 기사는 특정 피해 발생 사건이 아닌, 검찰 개혁을 위한 중대범죄수사청 및 공소청 설치 법안의 국회 통과 과정을 다루고 있습니다. 소송금융 투자 대상이 되기 위한 '상대방 책임 명확성', '상대방 자력', '집단적 피해', '피해 규모' 등의 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>정청래 “李심鄭심” 불끄기… 전대 앞두고 갈등 재연 전망</t>
+          <t>與 ‘중수청·공소청법’ 일사천리…野 “개악 중 개악”</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t>2026-03-18</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260318517656?OutUrl=naver</t>
+          <t>https://www.sedaily.com/article/20021206?ref=naver</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-03-18 13:04:15.711757+00:00</t>
+          <t>2026-03-19 00:48:20.315821+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>정치/입법</t>
         </is>
       </c>
       <c r="C16" t="inlineStr"/>
-      <c r="D16" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D16" t="inlineStr"/>
       <c r="E16" t="inlineStr">
         <is>
-          <t>중대범죄수사청·공소청 설치 법안 관련 입법 절차 및 당내 논의 진행 중</t>
+          <t>검찰개혁 관련 입법 논의 및 통과</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>더불어민주당 정청래 대표가 중대범죄수사청·공소청 설치 법안의 세부 조율 과정을 공개하며 당내 강경파의 요구가 반영되었음을 밝혔습니다. 이 과정에서 청와대와의 직접 대화와 검찰 출신 차단, 철통 보안 속 논의 등이 강조되었으나, 당 지도부에는 뒤늦게 공유되어 내부 불만을 샀습니다. 정 대표의 김어준씨 방송 출연 또한 당 안팎에서 파장을 일으키며 검찰개혁 이슈가 향후 전당대회의 주요 쟁점이 될 것으로 보입니다.</t>
+          <t>이건태 더불어민주당 의원이 검찰개혁과 중수청법 통과에 대한 입장을 밝히는 인터뷰 기사입니다. 검찰개혁안이 정부와 긴밀히 협의되어 도출되었으며, 대통령의 우려 사항이 반영되었다고 설명합니다. 또한 김어준 씨의 '공소취소 거래설'에 대한 사과를 촉구하는 내용도 포함되어 있습니다.</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>본 기사는 소송금융 투자 대상이 되는 특정 피해 사건이나 손해배상 청구 가능성이 있는 분쟁을 다루고 있지 않습니다. 정치적 논의와 입법 과정에 대한 내용으로, 명확한 피해자, 가해자, 그리고 구체적인 피해 규모가 존재하지 않아 소송금융의 적합 조건에 해당하지 않습니다.</t>
+          <t>본 기사는 검찰개혁 및 중수청법 통과 등 정치적, 입법적 논의를 다루고 있습니다. 특정 사건으로 인한 피해자가 존재하지 않으며, 손해배상 청구의 대상이 되는 명확한 상대방이나 피해 규모가 언급되지 않아 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>檢개혁 철통보안  정·추·김 삼각편대…보완수사권도?</t>
+          <t>이건태  김어준 방송? 굳이 출연하지 않을 것...공소취소 거래설에 사과...</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>joongang.co.kr</t>
+          <t>radio.ytn.co.kr</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t>2026-03-18</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>https://www.joongang.co.kr/article/25412804</t>
+          <t>https://radio.ytn.co.kr/program/?f=2&amp;id=107891&amp;s_mcd=0263&amp;s_hcd=01</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>2026-03-18 13:02:34.140733+00:00</t>
+          <t>2026-03-19 00:35:16.210502+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>정치/입법</t>
         </is>
       </c>
       <c r="C17" t="inlineStr"/>
       <c r="D17" t="inlineStr"/>
-      <c r="E17" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E17" t="inlineStr"/>
       <c r="F17" t="inlineStr">
         <is>
-          <t>더불어민주당 정청래 대표가 검찰 개혁 법안 조율 과정을 설명하며 '이심정심'을 강조했으나, 청와대 및 친명계 일각에서는 정 대표에 대한 불편한 기류가 감지된다. 중대범죄수사청·공소청 설치법은 국회 상임위를 통과했으며, 본회의 상정 시 국민의힘의 필리버스터가 예상된다. 이 기사는 정치적 논쟁과 입법 절차를 다루고 있다.</t>
+          <t>기사는 검찰개혁 합의안과 형사소송법 개정안에 대한 논의를 다루며, 민주당의 검찰 폐지 주장을 언급합니다. 이는 특정 피해 사건이 아닌 입법 및 정치적 논쟁에 대한 내용입니다.</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>본 기사는 특정 주체의 불법 행위로 인한 피해 발생 및 손해배상 청구 가능성을 다루는 내용이 아님. 정치적 논쟁과 입법 절차에 대한 기사로, 소송금융 투자 대상이 될 수 있는 민사상 분쟁의 요건(명확한 상대방 책임, 피해 규모, 피해자 등)이 부재함.</t>
+          <t>본 기사는 검찰개혁 합의안 및 형사소송법 개정안에 대한 정치적 논평으로, 특정 주체가 피해자에게 손해를 입힌 사건을 다루고 있지 않습니다. 따라서 소송금융 적합 조건(상대방 책임, 피해 규모, 집단적 피해 등)에 전혀 해당하지 않아 투자 대상으로서의 적합성이 매우 낮습니다.</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>정청래 ‘이심정심’ 강조했지만…檢개혁 앙금은 남았다</t>
+          <t>[뉴스공감] 김완  검찰개혁 합의안? 대통령이 이겼다</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>news.cpbc.co.kr</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
           <t>2026-03-18</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20021165?ref=naver</t>
+          <t>https://news.cpbc.co.kr/article/1171445?division=NAVER</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>2026-03-18 13:01:50.306065+00:00</t>
+          <t>2026-03-18 13:12:39.371820+00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>정치/입법</t>
         </is>
       </c>
       <c r="C18" t="inlineStr"/>
       <c r="D18" t="inlineStr"/>
-      <c r="E18" t="inlineStr"/>
+      <c r="E18" t="inlineStr">
+        <is>
+          <t>국회 입법 논의 중</t>
+        </is>
+      </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>기사는 형사소송법 개정 및 보완수사권 부여 여부에 대한 정치적 논의와 6월 지방선거 이후 당대표 선거를 앞두고 쟁점이 될 가능성을 분석하고 있습니다. 이는 특정 피해나 손해배상 책임이 발생하는 사건이 아닌 정책 및 입법 관련 논의입니다.</t>
+          <t>정청래 더불어민주당 대표가 '김어준의 겸손은 힘들다 뉴스공장'에 출연하여 중대범죄수사청·공소청 설치법 최종안의 당론 채택 과정을 설명했다. 이 과정에서 이재명 대통령과의 '이심정심'을 강조했으나, 당내에서는 김어준 방송 출연의 적절성 논란이 제기되었다. 기사는 검찰개혁 법안 추진 과정에서의 당정청 간의 입장 차이와 논의 과정을 주로 다루고 있다.</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>기사는 형사소송법 개정 및 보완수사권 관련 정치적 논의를 다루고 있으며, 특정 피해자나 손해배상 책임이 있는 상대방이 존재하지 않습니다. (적합 조건 1, 3, 4, 5, 6 모두 해당 없음) 소송금융 투자 대상이 되는 구체적인 법적 분쟁이나 피해 사실이 없습니다.</t>
+          <t>이 기사는 특정 법안(중대범죄수사청·공소청 설치법)의 입법 과정과 관련된 정치적 논의 및 당내 갈등을 다루고 있습니다. 소송금융 투자 대상이 될 만한 명확한 피해자, 가해자, 손해배상 청구권이 발생한 사건이 아닙니다. 적합 조건에 해당하는 사항이 전혀 없습니다.</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>[뉴스공감] '버텨야 산다' 전략 통했다? 오세훈 막판 결단 분석</t>
+          <t>‘김어준 뉴스공장’ 달려간 정청래, 검찰개혁 최종안에 “이심정심”</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>news.cpbc.co.kr</t>
+          <t>hani.co.kr</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t>https://news.cpbc.co.kr/article/1171404?division=NAVER</t>
+          <t>https://www.hani.co.kr/arti/politics/politics_general/1250010.html</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>2026-03-17 13:39:42.512489+00:00</t>
+          <t>2026-03-18 13:11:49.960770+00:00</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>정치/입법</t>
         </is>
       </c>
       <c r="C19" t="inlineStr"/>
       <c r="D19" t="inlineStr"/>
       <c r="E19" t="inlineStr">
         <is>
-          <t>검찰개혁 관련 입법 논의 진행 중</t>
+          <t>검찰개혁 관련 당정청 협의 및 당내 논쟁 진행 중</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>검찰개혁 합의안이 도출되었으나, '대통령 공소취소 거래설'로 인한 당내 갈등이 일단락되었습니다. 더불어민주당 김용민 의원은 공소청법 제정에도 불구하고 형사소송법 전면 개정이 불발된 점에 아쉬움을 표명했습니다. 기사는 주로 정치권의 입법 논의와 내부 갈등에 초점을 맞추고 있습니다.</t>
+          <t>정청래 더불어민주당 대표가 김어준 유튜브에 출연하여 검찰개혁 관련 당정청 협의 과정을 설명하고 당청 갈등설을 일축했습니다. 이 과정에서 중대범죄수사청 법안의 특정 조항 삭제 경위와 이재명 대통령의 검찰개혁 의지에 대한 지지층의 오해를 해명했습니다. 또한, 정 대표의 김어준 방송 출연을 두고 당내에서 의견이 엇갈리는 상황도 보도되었습니다.</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>해당 기사는 검찰개혁 관련 정치적, 입법적 논의를 다루고 있으며, 특정 사건으로 인한 피해자, 가해자, 손해배상 청구 등 소송금융 투자 대상이 되는 구체적인 법적 분쟁이 존재하지 않습니다. 적합 조건에 해당하는 사항이 전혀 없습니다.</t>
+          <t>해당 기사는 검찰개혁 관련 당정청 협의 과정과 당내 정치적 논쟁을 다루고 있습니다. 소송금융 투자 대상이 되기 위한 명확한 상대방의 책임, 집단적 피해, 피해 규모, 증거 등의 적합 조건이 전혀 해당하지 않습니다. 이는 민사상 손해배상 청구의 대상이 되는 사건이 아닌 정치적, 입법적 논의에 관한 내용입니다.</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>검찰개혁 합의안 나왔지만…아쉬움 드러낸 이 대통령</t>
+          <t>김어준 유튜브 출연 정청래 “이심정심”… 당·청 갈등설 일축</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>news.jtbc.co.kr</t>
+          <t>kmib.co.kr</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
-          <t>https://news.jtbc.co.kr/article/NB12290052?influxDiv=NAVER</t>
+          <t>https://www.kmib.co.kr/article/view.asp?arcid=1773825467&amp;code=11121100&amp;cp=nv</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>2026-03-17 13:35:40.872496+00:00</t>
+          <t>2026-03-18 13:05:13.723765+00:00</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>정치/입법</t>
         </is>
       </c>
       <c r="C20" t="inlineStr"/>
       <c r="D20" t="inlineStr"/>
       <c r="E20" t="inlineStr">
         <is>
-          <t>검찰개혁 관련 형사소송법 개정 논의 중</t>
+          <t>검찰개혁 법안 논의 및 입법 절차 진행 중</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>민주당과 조국혁신당이 검찰개혁 합의안 도출 및 형사소송법 개정 문제에 대해 논의하고 있습니다. 보완수사권 문제 등 검사의 권한과 관련된 법률 개정 방향에 대한 정치권의 입장이 조율되는 국면입니다.</t>
+          <t>더불어민주당과 정부, 청와대가 검찰개혁 법안 발표 후 당정청 간 소통을 강조하며 불화설을 수습하려 하고 있습니다. 그러나 보완수사권 폐지 등 남은 쟁점이 있어 6월 지방선거 이후 8월 전당대회 국면에서 당내 강경파와 비강경파 간의 갈등이 재연될 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 피해 발생 사건이 아닌 검찰개혁 및 형사소송법 개정과 관련된 정치적 논의를 다루고 있습니다. 소송금융의 투자 대상이 되는 구체적인 피해자, 가해자, 손해 발생 사실이 없어 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 특정 주체의 잘못으로 인한 피해 발생이 아닌, 더불어민주당 내부 및 당·정·청 간의 검찰개혁 법안(중수청·공소청 설치 및 보완수사권 폐지 여부)을 둘러싼 정치적, 입법적 논쟁을 다루고 있습니다. 소송금융의 적합 조건인 '상대방 책임 명확성', '집단적 피해', '피해 규모' 등이 전혀 해당되지 않아 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t>'검찰개혁 합의안' 도출… 민주당 갈등 '봉합' 국면</t>
+          <t>정청래 “李심鄭심” 불끄기… 전대 앞두고 갈등 재연 전망</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t>sisaweek.com</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
-          <t>https://www.sisaweek.com/news/articleView.html?idxno=234326</t>
+          <t>https://www.segye.com/newsView/20260318517656?OutUrl=naver</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>2026-03-17 13:28:28.948474+00:00</t>
+          <t>2026-03-18 13:04:15.711757+00:00</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>정치/입법</t>
         </is>
       </c>
       <c r="C21" t="inlineStr"/>
-      <c r="D21" t="inlineStr"/>
+      <c r="D21" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>검찰개혁 법안 입법 추진 중</t>
+          <t>중대범죄수사청·공소청 설치 법안 관련 입법 절차 및 당내 논의 진행 중</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>더불어민주당이 공소청·중수청법 당정청 협의안을 발표하며 검찰개혁 관련 당내 갈등을 봉합하고 '원팀'을 강조했습니다. 이재명 대통령의 의지로 수사 기소 분리의 대원칙을 지켰다고 밝히며, 오는 19일 본회의 처리를 목표로 하고 있습니다. 다만 향후 보완수사권 문제를 두고 이견이 나올 가능성도 언급되었습니다.</t>
+          <t>더불어민주당 정청래 대표가 중대범죄수사청·공소청 설치 법안의 세부 조율 과정을 공개하며 당내 강경파의 요구가 반영되었음을 밝혔습니다. 이 과정에서 청와대와의 직접 대화와 검찰 출신 차단, 철통 보안 속 논의 등이 강조되었으나, 당 지도부에는 뒤늦게 공유되어 내부 불만을 샀습니다. 정 대표의 김어준씨 방송 출연 또한 당 안팎에서 파장을 일으키며 검찰개혁 이슈가 향후 전당대회의 주요 쟁점이 될 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>기사는 검찰개혁 관련 법안 통과를 위한 정치적, 입법적 과정을 다루고 있으며, 특정 주체의 불법 행위로 인한 피해 발생이나 손해배상 청구 가능성이 전혀 언급되지 않습니다. 소송금융 투자 대상이 되는 '피해'와 '가해자'가 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>본 기사는 소송금융 투자 대상이 되는 특정 피해 사건이나 손해배상 청구 가능성이 있는 분쟁을 다루고 있지 않습니다. 정치적 논의와 입법 과정에 대한 내용으로, 명확한 피해자, 가해자, 그리고 구체적인 피해 규모가 존재하지 않아 소송금융의 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
-          <t>'검찰개혁 갈등' 봉합한 민주당… 원팀으로 개혁 추진</t>
+          <t>檢개혁 철통보안  정·추·김 삼각편대…보완수사권도?</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>joongang.co.kr</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260317_0003552392</t>
+          <t>https://www.joongang.co.kr/article/25412804</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>2026-03-17 13:25:11.460816+00:00</t>
+          <t>2026-03-18 13:02:34.140733+00:00</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>정치/입법</t>
         </is>
       </c>
       <c r="C22" t="inlineStr"/>
       <c r="D22" t="inlineStr"/>
       <c r="E22" t="inlineStr">
         <is>
-          <t>검찰개혁 입법 논의 및 국회 처리 진행 중</t>
+          <t>검찰 개혁 법안 입법 절차 진행 중, 본회의 필리버스터 예정.</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>더불어민주당이 당·정·청이 최종 조율한 공소청·중대범죄수사청 설치 법안을 발표하고 국회 본회의 처리를 예고했습니다. 이 법안은 검사의 우회적 수사권 확보 가능성 등 기존 우려를 해소하고 수사-기소 분리를 통해 검찰 군림을 차단하는 데 중점을 둡니다. 향후 검찰 보완수사권 논의를 핵심으로 하는 형사소송법 개정으로 이어질 예정입니다.</t>
+          <t>더불어민주당 정청래 대표가 검찰 개혁 법안 조율 과정을 설명하며 '이심정심'을 강조했으나, 청와대 및 친명계 일각에서는 정 대표에 대한 불편한 기류가 감지된다. 중대범죄수사청·공소청 설치법은 국회 상임위를 통과했으며, 본회의 상정 시 국민의힘의 필리버스터가 예상된다. 이 기사는 정치적 논쟁과 입법 절차를 다루고 있다.</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>본 기사는 특정 피해자가 발생하여 손해배상을 청구할 수 있는 사건이 아닌, 검찰개혁을 위한 입법 과정에 대한 내용입니다. 소송금융 투자 대상이 되는 '사건'의 정의에 부합하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>본 기사는 특정 주체의 불법 행위로 인한 피해 발생 및 손해배상 청구 가능성을 다루는 내용이 아님. 정치적 논쟁과 입법 절차에 대한 기사로, 소송금융 투자 대상이 될 수 있는 민사상 분쟁의 요건(명확한 상대방 책임, 피해 규모, 피해자 등)이 부재함.</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>[사설] ‘검찰 군림’ 우려 덜어낸 당·정·청 검찰개혁 합의안</t>
+          <t>정청래 ‘이심정심’ 강조했지만…檢개혁 앙금은 남았다</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>hani.co.kr</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
-          <t>https://www.hani.co.kr/arti/opinion/editorial/1249800.html</t>
+          <t>https://www.sedaily.com/article/20021165?ref=naver</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>2026-03-17 13:23:49.893660+00:00</t>
+          <t>2026-03-18 13:01:50.306065+00:00</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>정치/입법</t>
         </is>
       </c>
       <c r="C23" t="inlineStr"/>
       <c r="D23" t="inlineStr"/>
-      <c r="E23" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E23" t="inlineStr"/>
       <c r="F23" t="inlineStr">
         <is>
-          <t>조국혁신당은 더불어민주당의 '공소청·중대범죄수사청법' 당정청 합의안이 검찰 기득권을 완전히 청산하지 못한다고 비판했습니다. 주요 쟁점은 공소청 3단계 구조 유지와 검사의 보완수사권 보유 여부 등이며, 이는 검찰 개혁을 둘러싼 정치권의 지속적인 논쟁을 보여줍니다.</t>
+          <t>기사는 형사소송법 개정 및 보완수사권 부여 여부에 대한 정치적 논의와 6월 지방선거 이후 당대표 선거를 앞두고 쟁점이 될 가능성을 분석하고 있습니다. 이는 특정 피해나 손해배상 책임이 발생하는 사건이 아닌 정책 및 입법 관련 논의입니다.</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>이 기사는 검찰 개혁에 대한 정치적, 입법적 논쟁을 다루고 있으며, 특정 피해자 집단에게 손해를 입힌 사건이 아닙니다. 따라서 소송금융의 핵심 요건인 명확한 원고, 피고, 그리고 정량화 가능한 피해액이 존재하지 않아 투자 대상으로 부적합합니다. (적합 조건 1, 3, 4, 5 미충족)</t>
+          <t>기사는 형사소송법 개정 및 보완수사권 관련 정치적 논의를 다루고 있으며, 특정 피해자나 손해배상 책임이 있는 상대방이 존재하지 않습니다. (적합 조건 1, 3, 4, 5, 6 모두 해당 없음) 소송금융 투자 대상이 되는 구체적인 법적 분쟁이나 피해 사실이 없습니다.</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
-          <t>조국  검찰개혁 당정청 합의안, '檢기득권' 청산 못해</t>
+          <t>[뉴스공감] '버텨야 산다' 전략 통했다? 오세훈 막판 결단 분석</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
-          <t>pressian.com</t>
+          <t>news.cpbc.co.kr</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
           <t>2026-03-17</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
-          <t>https://www.pressian.com/pages/articles/2026031716273129734?utm_source=naver&amp;utm_medium=search</t>
+          <t>https://news.cpbc.co.kr/article/1171404?division=NAVER</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t>2026-03-17 13:20:27.443347+00:00</t>
+          <t>2026-03-17 13:39:42.512489+00:00</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>정치/입법</t>
         </is>
       </c>
       <c r="C24" t="inlineStr"/>
-      <c r="D24" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D24" t="inlineStr"/>
       <c r="E24" t="inlineStr">
         <is>
-          <t>검찰 개혁 관련 입법 논의 및 정책 토론 진행 중</t>
+          <t>검찰개혁 관련 입법 논의 진행 중</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>기사는 검찰 개혁, 특히 보완 수사권 박탈과 공소청 전환에 대한 정치권의 논의를 다루고 있다. 이재명 대통령의 SNS 메시지와 민주당의 입법 추진 의지, 그리고 관련 법안의 국회 통과 가능성 및 전문가들의 찬반 의견이 제시되었다.</t>
+          <t>검찰개혁 합의안이 도출되었으나, '대통령 공소취소 거래설'로 인한 당내 갈등이 일단락되었습니다. 더불어민주당 김용민 의원은 공소청법 제정에도 불구하고 형사소송법 전면 개정이 불발된 점에 아쉬움을 표명했습니다. 기사는 주로 정치권의 입법 논의와 내부 갈등에 초점을 맞추고 있습니다.</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>이 기사는 특정 피해 사건이나 당사자 간의 분쟁이 아닌, 검찰 개혁과 보완 수사권 박탈에 대한 정치적, 입법적 논의를 다루고 있습니다. 소송금융의 투자 대상이 되는 구체적인 손해배상 청구권이나 소송 가능성이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 검찰개혁 관련 정치적, 입법적 논의를 다루고 있으며, 특정 사건으로 인한 피해자, 가해자, 손해배상 청구 등 소송금융 투자 대상이 되는 구체적인 법적 분쟁이 존재하지 않습니다. 적합 조건에 해당하는 사항이 전혀 없습니다.</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
-          <t>김정철  李정권 몰락한다면 보완수사권 박탈 때문 [한판승부]</t>
+          <t>검찰개혁 합의안 나왔지만…아쉬움 드러낸 이 대통령</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
-          <t>nocutnews.co.kr</t>
+          <t>news.jtbc.co.kr</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M24" t="inlineStr">
         <is>
-          <t>https://www.nocutnews.co.kr/news/6485853?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260317073050</t>
+          <t>https://news.jtbc.co.kr/article/NB12290052?influxDiv=NAVER</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
-          <t>2026-03-17 00:46:25.068782+00:00</t>
+          <t>2026-03-17 13:35:40.872496+00:00</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>정치/입법</t>
         </is>
       </c>
       <c r="C25" t="inlineStr"/>
       <c r="D25" t="inlineStr"/>
       <c r="E25" t="inlineStr">
         <is>
-          <t>검찰개혁 입법 논의 진행 중</t>
+          <t>검찰개혁 관련 형사소송법 개정 논의 중</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>이재명 대통령이 검찰개혁 입법과 관련하여 강경파의 주장을 반박하며 본질에 집중할 것을 강조했습니다. 검찰총장 명칭 변경이나 검사 선별 임용 등은 개혁 본질과 무관하며, 보완수사권은 피해자 보호를 위해 필요하다는 입장입니다. 민주당은 수정안을 마련하여 본회의 처리를 추진하고 있습니다.</t>
+          <t>민주당과 조국혁신당이 검찰개혁 합의안 도출 및 형사소송법 개정 문제에 대해 논의하고 있습니다. 보완수사권 문제 등 검사의 권한과 관련된 법률 개정 방향에 대한 정치권의 입장이 조율되는 국면입니다.</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 피해 발생 사건이 아닌, 검찰개혁 입법에 대한 정치적 논의와 대통령의 입장을 다루고 있습니다. 소송금융 투자 대상이 되기 위한 피해자, 피해 규모, 명확한 상대방 책임 등의 적합 조건에 전혀 해당하지 않습니다.</t>
+          <t>해당 기사는 특정 피해 발생 사건이 아닌 검찰개혁 및 형사소송법 개정과 관련된 정치적 논의를 다루고 있습니다. 소송금융의 투자 대상이 되는 구체적인 피해자, 가해자, 손해 발생 사실이 없어 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
-          <t>이 '검찰개혁 논란'에 종지부‥ 본질에 집중</t>
+          <t>'검찰개혁 합의안' 도출… 민주당 갈등 '봉합' 국면</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
-          <t>imnews.imbc.com</t>
+          <t>sisaweek.com</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M25" t="inlineStr">
         <is>
-          <t>https://imnews.imbc.com/replay/2026/nwtoday/article/6807942_37012.html</t>
+          <t>https://www.sisaweek.com/news/articleView.html?idxno=234326</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
-          <t>2026-03-17 00:21:28.774475+00:00</t>
+          <t>2026-03-17 13:28:28.948474+00:00</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>정치/입법</t>
         </is>
       </c>
       <c r="C26" t="inlineStr"/>
       <c r="D26" t="inlineStr"/>
       <c r="E26" t="inlineStr">
         <is>
-          <t>공소청·중수청 법안 입법 논의 및 처리 진행 중</t>
+          <t>검찰개혁 법안 입법 추진 중</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>더불어민주당이 검찰개혁 관련 공소청·중대범죄수사청 법안의 입법 작업에 속도를 내고 있으며, 19일 본회의 통과를 목표로 하고 있습니다. 당내 강경파의 수정 요구와 대통령의 입장 사이에서 조율이 막판 과제로 남아있으며, 정청래 대표의 역할이 중요해졌습니다. 조국혁신당 조국 대표도 정부안의 문제점을 지적하며 형사소송법 개정의 중요성을 강조했습니다.</t>
+          <t>더불어민주당이 공소청·중수청법 당정청 협의안을 발표하며 검찰개혁 관련 당내 갈등을 봉합하고 '원팀'을 강조했습니다. 이재명 대통령의 의지로 수사 기소 분리의 대원칙을 지켰다고 밝히며, 오는 19일 본회의 처리를 목표로 하고 있습니다. 다만 향후 보완수사권 문제를 두고 이견이 나올 가능성도 언급되었습니다.</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>이 기사는 특정 피해 발생 사건이 아닌, 검찰개혁 관련 법안(공소청·중수청법)의 입법 과정을 다루고 있습니다. 소송금융 투자의 적합 조건인 '상대방 책임', '집단적 피해', '피해 규모' 등이 존재하지 않으며, 소송의 대상이 될 만한 구체적인 사건이 아닙니다.</t>
+          <t>기사는 검찰개혁 관련 법안 통과를 위한 정치적, 입법적 과정을 다루고 있으며, 특정 주체의 불법 행위로 인한 피해 발생이나 손해배상 청구 가능성이 전혀 언급되지 않습니다. 소송금융 투자 대상이 되는 '피해'와 '가해자'가 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
-          <t>與, 공소청·중수청법 입법 가속도…19일 본회의 염두</t>
+          <t>'검찰개혁 갈등' 봉합한 민주당… 원팀으로 개혁 추진</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
-          <t>kjdaily.com</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M26" t="inlineStr">
         <is>
-          <t>http://www.kjdaily.com/article.php?aid=1773658598675031002</t>
+          <t>https://www.newsis.com/view/NISX20260317_0003552392</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
-          <t>2026-03-16 13:12:42.668911+00:00</t>
+          <t>2026-03-17 13:25:11.460816+00:00</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>정치/입법</t>
         </is>
       </c>
       <c r="C27" t="inlineStr"/>
       <c r="D27" t="inlineStr"/>
-      <c r="E27" t="inlineStr"/>
+      <c r="E27" t="inlineStr">
+        <is>
+          <t>검찰개혁 입법 논의 및 국회 처리 진행 중</t>
+        </is>
+      </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>이재명 대통령이 당내 강경파에게 검찰개혁안 수용을 촉구하며, 과도한 선명성 경쟁이 기득권 세력에게 반격의 명분을 줄 수 있다고 경고했습니다. 그는 검찰개혁안이 당정협의를 통해 마련된 수정안임을 강조하며, 검찰총장 명칭 변경이나 검사 전원 해임 등 강경파의 주장을 반박했습니다.</t>
+          <t>더불어민주당이 당·정·청이 최종 조율한 공소청·중대범죄수사청 설치 법안을 발표하고 국회 본회의 처리를 예고했습니다. 이 법안은 검사의 우회적 수사권 확보 가능성 등 기존 우려를 해소하고 수사-기소 분리를 통해 검찰 군림을 차단하는 데 중점을 둡니다. 향후 검찰 보완수사권 논의를 핵심으로 하는 형사소송법 개정으로 이어질 예정입니다.</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 피해자나 손해가 발생한 사건이 아닌, 검찰개혁 법안에 대한 당내 정치적 논쟁을 다루고 있습니다. 소송금융 투자 적합 조건인 '상대방 책임 명확성', '상대방 자력', '집단적 피해', '피해 규모' 등 어떠한 조건에도 해당하지 않아 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>본 기사는 특정 피해자가 발생하여 손해배상을 청구할 수 있는 사건이 아닌, 검찰개혁을 위한 입법 과정에 대한 내용입니다. 소송금융 투자 대상이 되는 '사건'의 정의에 부합하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J27" t="inlineStr">
         <is>
-          <t>李 “검찰개혁안은 당정협의안”… 與 강경파에 공개 경고</t>
+          <t>[사설] ‘검찰 군림’ 우려 덜어낸 당·정·청 검찰개혁 합의안</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
-          <t>kmib.co.kr</t>
+          <t>hani.co.kr</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M27" t="inlineStr">
         <is>
-          <t>https://www.kmib.co.kr/article/view.asp?arcid=1773651121&amp;code=11121600&amp;cp=nv</t>
+          <t>https://www.hani.co.kr/arti/opinion/editorial/1249800.html</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
-          <t>2026-03-16 13:06:46.298658+00:00</t>
+          <t>2026-03-17 13:23:49.893660+00:00</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>정치/입법</t>
         </is>
       </c>
       <c r="C28" t="inlineStr"/>
       <c r="D28" t="inlineStr"/>
       <c r="E28" t="inlineStr">
         <is>
-          <t>국회에서 검찰개혁 법안 논의 중</t>
+          <t>입법 논의 및 당정청 합의안 발표</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>이재명 대통령이 검찰개혁의 본질과 무관한 과도한 선명성 경쟁을 경계하며, 중대범죄수사청·공소청 설치 정부 재입법 예고안에 대한 당내 논의를 정리하고 있습니다. 대통령은 검찰총장 명칭 폐지 및 검사 전원 면직 주장이 개혁의 핵심과 무관하며 위헌 논란 소지가 있다고 강조했습니다. 민주당은 이르면 19일 국회 본회의에서 관련 법안을 처리할 계획입니다.</t>
+          <t>조국혁신당은 더불어민주당의 '공소청·중대범죄수사청법' 당정청 합의안이 검찰 기득권을 완전히 청산하지 못한다고 비판했습니다. 주요 쟁점은 공소청 3단계 구조 유지와 검사의 보완수사권 보유 여부 등이며, 이는 검찰 개혁을 둘러싼 정치권의 지속적인 논쟁을 보여줍니다.</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>본 기사는 특정 피해자와 가해자가 존재하는 분쟁이 아닌, 검찰개혁 관련 입법 절차 및 정치적 논의를 다루고 있습니다. 소송금융 투자 대상이 되는 '피해 발생' 및 '손해배상 청구'와 관련된 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 검찰 개혁에 대한 정치적, 입법적 논쟁을 다루고 있으며, 특정 피해자 집단에게 손해를 입힌 사건이 아닙니다. 따라서 소송금융의 핵심 요건인 명확한 원고, 피고, 그리고 정량화 가능한 피해액이 존재하지 않아 투자 대상으로 부적합합니다. (적합 조건 1, 3, 4, 5 미충족)</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J28" t="inlineStr">
         <is>
-          <t>이 대통령, 검찰개혁안에 “재수정 안돼”…“집권하니 관대” 김어준 ...</t>
+          <t>조국  검찰개혁 당정청 합의안, '檢기득권' 청산 못해</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
-          <t>khan.co.kr</t>
+          <t>pressian.com</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M28" t="inlineStr">
         <is>
-          <t>https://www.khan.co.kr/article/202603161825001</t>
+          <t>https://www.pressian.com/pages/articles/2026031716273129734?utm_source=naver&amp;utm_medium=search</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
-          <t>2026-03-16 13:02:41.423470+00:00</t>
+          <t>2026-03-17 13:20:27.443347+00:00</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>정치/입법</t>
         </is>
       </c>
       <c r="C29" t="inlineStr"/>
       <c r="D29" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>검찰개혁 법안 국회 논의 중</t>
+          <t>검찰 개혁 관련 입법 논의 및 정책 토론 진행 중</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>이재명 대통령이 검찰개혁의 핵심은 수사·기소 분리임을 강조하며, 공소청장 명칭 변경이나 검사 전원 면직 등 본질과 무관한 과도한 조치에 대한 우려를 표명했습니다. 현재 공소청법·중대범죄수사청 설치 법안이 국회에서 여당 강경파의 반대에 부딪혀 표류하고 있으며, 이 대통령은 개혁의 적기를 놓치지 않도록 소모적인 논의를 지양할 것을 촉구했습니다.</t>
+          <t>기사는 검찰 개혁, 특히 보완 수사권 박탈과 공소청 전환에 대한 정치권의 논의를 다루고 있다. 이재명 대통령의 SNS 메시지와 민주당의 입법 추진 의지, 그리고 관련 법안의 국회 통과 가능성 및 전문가들의 찬반 의견이 제시되었다.</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 피해자가 발생하여 손해배상을 청구할 수 있는 사건이 아니라, 검찰개혁 법안에 대한 대통령의 입장 표명과 여당 내 논의 과정을 다루는 정치/입법 관련 내용입니다. 소송금융의 적합 조건인 '상대방 책임 명확', '집단적 피해', '피해 규모' 등이 전혀 해당되지 않아 투자 대상으로 부적합합니다.</t>
+          <t>이 기사는 특정 피해 사건이나 당사자 간의 분쟁이 아닌, 검찰 개혁과 보완 수사권 박탈에 대한 정치적, 입법적 논의를 다루고 있습니다. 소송금융의 투자 대상이 되는 구체적인 손해배상 청구권이나 소송 가능성이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J29" t="inlineStr">
         <is>
-          <t>검찰개혁 입장 정리 나선 李대통령  본질과 무관한 목적 안된다 …강경...</t>
+          <t>김정철  李정권 몰락한다면 보완수사권 박탈 때문 [한판승부]</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
-          <t>newspim.com</t>
+          <t>nocutnews.co.kr</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
       <c r="M29" t="inlineStr">
         <is>
-          <t>https://www.newspim.com/news/view/20260316001185</t>
+          <t>https://www.nocutnews.co.kr/news/6485853?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260317073050</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
-          <t>2026-03-16 13:01:42.575894+00:00</t>
+          <t>2026-03-17 00:46:25.068782+00:00</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>정치/입법</t>
         </is>
       </c>
       <c r="C30" t="inlineStr"/>
       <c r="D30" t="inlineStr"/>
       <c r="E30" t="inlineStr">
         <is>
-          <t>국회 긴급토론회 진행 중</t>
+          <t>검찰개혁 입법 논의 진행 중</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>나경원 국민의힘 의원이 국회에서 열린 긴급토론회에서 이재명 대표의 재판 뒤집기를 위한 '사법파괴 3대 악법'을 비판했습니다. 해당 법안들은 4심제 도입, 대법관 증원, 법왜곡죄 신설 등을 골자로 합니다. 기사는 특정 사건의 피해나 소송 진행 상황이 아닌, 정치적 논쟁과 입법 과정을 다루고 있습니다.</t>
+          <t>이재명 대통령이 검찰개혁 입법과 관련하여 강경파의 주장을 반박하며 본질에 집중할 것을 강조했습니다. 검찰총장 명칭 변경이나 검사 선별 임용 등은 개혁 본질과 무관하며, 보완수사권은 피해자 보호를 위해 필요하다는 입장입니다. 민주당은 수정안을 마련하여 본회의 처리를 추진하고 있습니다.</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>기사는 특정 피해자가 발생한 민사 사건이 아닌, 국회에서 진행되는 사법 개혁 관련 정치적 토론회 내용을 다루고 있습니다. 소송금융 투자 대상이 되는 구체적인 피해 사실, 가해자, 손해배상 청구 가능성이 전혀 언급되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 특정 피해 발생 사건이 아닌, 검찰개혁 입법에 대한 정치적 논의와 대통령의 입장을 다루고 있습니다. 소송금융 투자 대상이 되기 위한 피해자, 피해 규모, 명확한 상대방 책임 등의 적합 조건에 전혀 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J30" t="inlineStr">
         <is>
-          <t>나경원  李 검찰개악, 범죄자는 대박 국민만 피눈물…유권무죄 무권유죄...</t>
+          <t>이 '검찰개혁 논란'에 종지부‥ 본질에 집중</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>imnews.imbc.com</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
       <c r="M30" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/politics/assembly/6103163</t>
+          <t>https://imnews.imbc.com/replay/2026/nwtoday/article/6807942_37012.html</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
-          <t>2026-03-16 12:34:33.464679+00:00</t>
+          <t>2026-03-17 00:21:28.774475+00:00</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>정치/입법</t>
         </is>
       </c>
       <c r="C31" t="inlineStr"/>
       <c r="D31" t="inlineStr"/>
       <c r="E31" t="inlineStr">
         <is>
-          <t>검찰개혁 관련 중대범죄수사청·공소청 설치법안 입법 논쟁 중</t>
+          <t>공소청·중수청 법안 입법 논의 및 처리 진행 중</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>이재명 대통령이 중대범죄수사청·공소청 설치법안을 두고 여권 내 검찰개혁 강경파들의 주장에 대해 직접 반박했습니다. 대통령은 공소청 수장 명칭, 공소청 검사 명칭, 재임용 심사 등 구체적 쟁점들을 거론하며 과유불급임을 강조했습니다. 이는 검찰개혁 논쟁을 마무리 짓기 위한 직접 등판으로 풀이됩니다.</t>
+          <t>더불어민주당이 검찰개혁 관련 공소청·중대범죄수사청 법안의 입법 작업에 속도를 내고 있으며, 19일 본회의 통과를 목표로 하고 있습니다. 당내 강경파의 수정 요구와 대통령의 입장 사이에서 조율이 막판 과제로 남아있으며, 정청래 대표의 역할이 중요해졌습니다. 조국혁신당 조국 대표도 정부안의 문제점을 지적하며 형사소송법 개정의 중요성을 강조했습니다.</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건으로 인한 피해자나 손해배상 청구의 대상이 되는 상대방을 특정하지 않고, 검찰개혁 관련 입법 논쟁을 다루고 있습니다. 소송금융 적합 조건 중 어느 하나에도 해당하지 않으며, 투자 대상이 될 만한 피해 발생 사실이 없습니다.</t>
+          <t>이 기사는 특정 피해 발생 사건이 아닌, 검찰개혁 관련 법안(공소청·중수청법)의 입법 과정을 다루고 있습니다. 소송금융 투자의 적합 조건인 '상대방 책임', '집단적 피해', '피해 규모' 등이 존재하지 않으며, 소송의 대상이 될 만한 구체적인 사건이 아닙니다.</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J31" t="inlineStr">
         <is>
-          <t>이재명 대통령, 검찰개혁 강경파 주장에 “납득 어렵다…과유불급” 반...</t>
+          <t>與, 공소청·중수청법 입법 가속도…19일 본회의 염두</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>kjdaily.com</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
       <c r="M31" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/11989557</t>
+          <t>http://www.kjdaily.com/article.php?aid=1773658598675031002</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
-          <t>2026-03-16 12:32:23.593781+00:00</t>
+          <t>2026-03-16 13:12:42.668911+00:00</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>정치/입법</t>
         </is>
       </c>
       <c r="C32" t="inlineStr"/>
       <c r="D32" t="inlineStr"/>
-      <c r="E32" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E32" t="inlineStr"/>
       <c r="F32" t="inlineStr">
         <is>
-          <t>해당 기사는 검찰개혁과 중수청·공소청 설치법에 대한 대통령의 입장과 정치권의 논의를 다루고 있습니다. 특정 사건으로 인한 피해 발생이나 법적 분쟁에 대한 내용은 포함되어 있지 않습니다.</t>
+          <t>이재명 대통령이 당내 강경파에게 검찰개혁안 수용을 촉구하며, 과도한 선명성 경쟁이 기득권 세력에게 반격의 명분을 줄 수 있다고 경고했습니다. 그는 검찰개혁안이 당정협의를 통해 마련된 수정안임을 강조하며, 검찰총장 명칭 변경이나 검사 전원 해임 등 강경파의 주장을 반박했습니다.</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>기사는 검찰개혁 및 입법 과정에 대한 정치적 논평으로, 특정 피해 사실이나 가해 주체, 구체적인 피해 규모가 명시되어 있지 않습니다. 소송금융 투자 대상이 되는 법적 분쟁으로 볼 수 있는 요소가 전혀 없습니다.</t>
+          <t>해당 기사는 특정 피해자나 손해가 발생한 사건이 아닌, 검찰개혁 법안에 대한 당내 정치적 논쟁을 다루고 있습니다. 소송금융 투자 적합 조건인 '상대방 책임 명확성', '상대방 자력', '집단적 피해', '피해 규모' 등 어떠한 조건에도 해당하지 않아 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J32" t="inlineStr">
         <is>
-          <t>'김어준 기사' 공유하며… 과도한 선명성 경쟁은 반격 명분</t>
+          <t>李 “검찰개혁안은 당정협의안”… 與 강경파에 공개 경고</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
-          <t>news.jtbc.co.kr</t>
+          <t>kmib.co.kr</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
       <c r="M32" t="inlineStr">
         <is>
-          <t>https://news.jtbc.co.kr/article/NB12289893?influxDiv=NAVER</t>
+          <t>https://www.kmib.co.kr/article/view.asp?arcid=1773651121&amp;code=11121600&amp;cp=nv</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
-          <t>2026-03-16 12:30:54.339481+00:00</t>
+          <t>2026-03-16 13:06:46.298658+00:00</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>정치/입법</t>
         </is>
       </c>
       <c r="C33" t="inlineStr"/>
       <c r="D33" t="inlineStr"/>
       <c r="E33" t="inlineStr">
         <is>
-          <t>검찰개혁 관련 당정 갈등 및 입법 논의 진행 중</t>
+          <t>국회에서 검찰개혁 법안 논의 중</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>이재명 대통령은 검찰개혁에 있어 정교한 접근을 주문하며 여당 강경파의 과도한 개혁 추진에 우려를 표명했습니다. 하지만 여당 강경파는 정부의 검찰개혁안에 대한 대대적 손질을 주장하며 공청회 개최 등 입법 절차를 진행하고 있어 당정 간 입장 차가 좁혀지지 않고 있습니다. 기사는 검찰개혁을 둘러싼 정치적 갈등과 입법 논의 현황을 다루고 있습니다.</t>
+          <t>이재명 대통령이 검찰개혁의 본질과 무관한 과도한 선명성 경쟁을 경계하며, 중대범죄수사청·공소청 설치 정부 재입법 예고안에 대한 당내 논의를 정리하고 있습니다. 대통령은 검찰총장 명칭 폐지 및 검사 전원 면직 주장이 개혁의 핵심과 무관하며 위헌 논란 소지가 있다고 강조했습니다. 민주당은 이르면 19일 국회 본회의에서 관련 법안을 처리할 계획입니다.</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 피해자가 발생하여 손해배상을 청구할 수 있는 사건이 아닌, 검찰개혁을 둘러싼 정부와 여당 간의 정치적 논쟁 및 입법 과정을 다루고 있습니다. 소송금융의 적합 조건인 '상대방 책임 명확성', '집단적 피해', '피해 규모' 등 어떠한 조건에도 해당하지 않아 투자 대상으로서의 적합성이 매우 낮습니다.</t>
+          <t>본 기사는 특정 피해자와 가해자가 존재하는 분쟁이 아닌, 검찰개혁 관련 입법 절차 및 정치적 논의를 다루고 있습니다. 소송금융 투자 대상이 되는 '피해 발생' 및 '손해배상 청구'와 관련된 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J33" t="inlineStr">
         <is>
-          <t>李 “검찰개혁, 초가삼간 태우면 안돼”…여당 강경파에 메시지</t>
+          <t>이 대통령, 검찰개혁안에 “재수정 안돼”…“집권하니 관대” 김어준 ...</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L33" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M33" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/11983463</t>
+          <t>https://www.khan.co.kr/article/202603161825001</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
-          <t>2026-03-10 00:49:45.764513+00:00</t>
+          <t>2026-03-16 13:02:41.423470+00:00</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>정치/입법</t>
         </is>
       </c>
       <c r="C34" t="inlineStr"/>
-      <c r="D34" t="inlineStr"/>
+      <c r="D34" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>검찰개혁 관련 입법 논의 및 공청회 진행 중</t>
+          <t>검찰개혁 법안 국회 논의 중</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>이재명 대통령이 검찰 개혁에 있어 '옥석 가리기'를 주문하며 더불어민주당 내 강경파에 정교한 접근을 당부했습니다. 검찰의 보완수사권 폐지를 두고 당정 간 이견이 좁혀지지 않는 가운데, 국무총리실 검찰개혁추진단 자문위원장이 사의를 표명했습니다. 국회에서는 관련 법안에 대한 공청회가 예정되어 있습니다.</t>
+          <t>이재명 대통령이 검찰개혁의 핵심은 수사·기소 분리임을 강조하며, 공소청장 명칭 변경이나 검사 전원 면직 등 본질과 무관한 과도한 조치에 대한 우려를 표명했습니다. 현재 공소청법·중대범죄수사청 설치 법안이 국회에서 여당 강경파의 반대에 부딪혀 표류하고 있으며, 이 대통령은 개혁의 적기를 놓치지 않도록 소모적인 논의를 지양할 것을 촉구했습니다.</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건으로 인한 피해 발생이나 소송 가능성을 다루는 것이 아니라, 검찰 개혁을 둘러싼 정치권의 입법 논의와 갈등을 보도하고 있습니다. 소송금융의 적합 조건인 '상대방 책임 명확', '집단적 피해', '피해 규모', '증거 확보' 등 어느 하나에도 해당하지 않습니다. 따라서 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>해당 기사는 특정 피해자가 발생하여 손해배상을 청구할 수 있는 사건이 아니라, 검찰개혁 법안에 대한 대통령의 입장 표명과 여당 내 논의 과정을 다루는 정치/입법 관련 내용입니다. 소송금융의 적합 조건인 '상대방 책임 명확', '집단적 피해', '피해 규모' 등이 전혀 해당되지 않아 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J34" t="inlineStr">
         <is>
-          <t>'檢보완수사 폐지' 갈등에 … 李  모두 싸잡아 비난 안돼</t>
+          <t>검찰개혁 입장 정리 나선 李대통령  본질과 무관한 목적 안된다 …강경...</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>newspim.com</t>
         </is>
       </c>
       <c r="L34" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M34" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/11983114</t>
+          <t>https://www.newspim.com/news/view/20260316001185</t>
         </is>
       </c>
       <c r="N34" t="inlineStr">
         <is>
-          <t>2026-03-09 13:12:43.179373+00:00</t>
+          <t>2026-03-16 13:01:42.575894+00:00</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>정치/입법</t>
         </is>
       </c>
       <c r="C35" t="inlineStr"/>
       <c r="D35" t="inlineStr"/>
       <c r="E35" t="inlineStr">
         <is>
-          <t>검찰 개혁 관련 법안의 입법 논의 및 당정 간 갈등 심화</t>
+          <t>국회 긴급토론회 진행 중</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>여당 내 강경파 의원들이 중대범죄수사청·공소청 법안의 재수정을 예고하자 이재명 대통령이 부정적 입장을 표명하며 당청 간 갈등이 고조되고 있습니다. 추미애, 김용민 의원 등 강경파는 검찰의 위상과 수사 권한을 더욱 축소하는 방향의 법안 재수정 의지를 굽히지 않고 있습니다. 이 사안은 특정 피해자나 손해배상 청구권이 있는 사건이 아닌, 정치적·입법적 논쟁에 해당합니다.</t>
+          <t>나경원 국민의힘 의원이 국회에서 열린 긴급토론회에서 이재명 대표의 재판 뒤집기를 위한 '사법파괴 3대 악법'을 비판했습니다. 해당 법안들은 4심제 도입, 대법관 증원, 법왜곡죄 신설 등을 골자로 합니다. 기사는 특정 사건의 피해나 소송 진행 상황이 아닌, 정치적 논쟁과 입법 과정을 다루고 있습니다.</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>이 기사는 소송금융 투자 대상이 될 수 있는 특정 피해자와 가해자 간의 법적 분쟁을 다루고 있지 않습니다. 대신, 여당 내 검찰 개혁 법안에 대한 정치적, 입법적 논쟁을 다루고 있어, 적합 조건 중 어느 하나에도 해당하지 않습니다. 소송금융은 명확한 손해배상 청구권이 있는 사건에 투자하므로, 본 기사의 내용은 투자 대상으로서의 적합성이 매우 낮습니다.</t>
+          <t>기사는 특정 피해자가 발생한 민사 사건이 아닌, 국회에서 진행되는 사법 개혁 관련 정치적 토론회 내용을 다루고 있습니다. 소송금융 투자 대상이 되는 구체적인 피해 사실, 가해자, 손해배상 청구 가능성이 전혀 언급되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J35" t="inlineStr">
         <is>
-          <t>“초가삼간 태울라” 李 경고에도…檢 개혁 강경파는 ‘마이웨이’</t>
+          <t>나경원  李 검찰개악, 범죄자는 대박 국민만 피눈물…유권무죄 무권유죄...</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M35" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20017119?ref=naver</t>
+          <t>https://www.news1.kr/politics/assembly/6103163</t>
         </is>
       </c>
       <c r="N35" t="inlineStr">
         <is>
-          <t>2026-03-09 12:29:58.056131+00:00</t>
+          <t>2026-03-16 12:34:33.464679+00:00</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>정치/입법</t>
         </is>
       </c>
       <c r="C36" t="inlineStr"/>
       <c r="D36" t="inlineStr"/>
       <c r="E36" t="inlineStr">
         <is>
-          <t>정부 및 여당 내 검찰개혁 입법 논의 중</t>
+          <t>검찰개혁 관련 중대범죄수사청·공소청 설치법안 입법 논쟁 중</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>정성호 법무부 장관과 이재명 대통령이 정부의 공소청·중대범죄수사청 개편안에 대한 여권 내 강경파의 비판을 반박하며 검찰개혁의 성과를 강조했습니다. 반면, 일부 의원들은 정부안이 개혁 강도가 부족하거나 오히려 검찰권을 강화할 수 있다고 주장하며 여권 내 갈등이 심화되고 있습니다.</t>
+          <t>이재명 대통령이 중대범죄수사청·공소청 설치법안을 두고 여권 내 검찰개혁 강경파들의 주장에 대해 직접 반박했습니다. 대통령은 공소청 수장 명칭, 공소청 검사 명칭, 재임용 심사 등 구체적 쟁점들을 거론하며 과유불급임을 강조했습니다. 이는 검찰개혁 논쟁을 마무리 짓기 위한 직접 등판으로 풀이됩니다.</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>이 기사는 소송금융 투자 대상이 되는 특정 피해 사건이나 법적 분쟁을 다루고 있지 않습니다. 정부와 여당 내 검찰개혁 입법안에 대한 정치적 논쟁을 다루고 있어, 적합 조건에 해당하는 사항이 없습니다.</t>
+          <t>이 기사는 특정 사건으로 인한 피해자나 손해배상 청구의 대상이 되는 상대방을 특정하지 않고, 검찰개혁 관련 입법 논쟁을 다루고 있습니다. 소송금융 적합 조건 중 어느 하나에도 해당하지 않으며, 투자 대상이 될 만한 피해 발생 사실이 없습니다.</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J36" t="inlineStr">
         <is>
-          <t>정성호도 민주 강경파 비판 “확대 해석해 반개혁으로 몰아”</t>
+          <t>이재명 대통령, 검찰개혁 강경파 주장에 “납득 어렵다…과유불급” 반...</t>
         </is>
       </c>
       <c r="K36" t="inlineStr">
         <is>
-          <t>hani.co.kr</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L36" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M36" t="inlineStr">
         <is>
-          <t>https://www.hani.co.kr/arti/society/society_general/1248463.html</t>
+          <t>https://www.mk.co.kr/article/11989557</t>
         </is>
       </c>
       <c r="N36" t="inlineStr">
         <is>
-          <t>2026-03-09 12:29:46.438997+00:00</t>
+          <t>2026-03-16 12:32:23.593781+00:00</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>정치/입법</t>
         </is>
       </c>
       <c r="C37" t="inlineStr"/>
       <c r="D37" t="inlineStr"/>
-      <c r="E37" t="inlineStr"/>
+      <c r="E37" t="inlineStr">
+        <is>
+          <t>정치적 논평 및 입법 논의</t>
+        </is>
+      </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>더불어민주당이 3월 임시국회를 '비상체제'로 운영하며 중대범죄수사청·공소청 설치법, 대미투자특별법 등 주요 법안 처리와 국정조사 요구서 보고에 속도를 낼 계획입니다. 검찰개혁, 통상, 민생 입법을 3대 축으로 삼아 매주 본회의를 개최하며 입법 활동에 집중하겠다는 방침입니다.</t>
+          <t>해당 기사는 검찰개혁과 중수청·공소청 설치법에 대한 대통령의 입장과 정치권의 논의를 다루고 있습니다. 특정 사건으로 인한 피해 발생이나 법적 분쟁에 대한 내용은 포함되어 있지 않습니다.</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 피해자와 가해자가 존재하는 사건이 아닌, 국회에서 진행되는 입법 및 정치적 활동에 대한 내용입니다. 소송금융 투자의 적합 조건인 '상대방 책임 명확', '집단적 피해', '피해 규모', '증거 확보' 등 어떤 조건에도 해당하지 않아 투자 대상으로서의 적합성이 매우 낮습니다.</t>
+          <t>기사는 검찰개혁 및 입법 과정에 대한 정치적 논평으로, 특정 피해 사실이나 가해 주체, 구체적인 피해 규모가 명시되어 있지 않습니다. 소송금융 투자 대상이 되는 법적 분쟁으로 볼 수 있는 요소가 전혀 없습니다.</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I37" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J37" t="inlineStr">
         <is>
-          <t>與, 3월 국회서 중수청·공소청·대미투자법 처리 속도전</t>
+          <t>'김어준 기사' 공유하며… 과도한 선명성 경쟁은 반격 명분</t>
         </is>
       </c>
       <c r="K37" t="inlineStr">
         <is>
-          <t>etoday.co.kr</t>
+          <t>news.jtbc.co.kr</t>
         </is>
       </c>
       <c r="L37" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M37" t="inlineStr">
         <is>
-          <t>https://www.etoday.co.kr/news/view/2562772</t>
+          <t>https://news.jtbc.co.kr/article/NB12289893?influxDiv=NAVER</t>
         </is>
       </c>
       <c r="N37" t="inlineStr">
         <is>
-          <t>2026-03-07 12:36:39.906700+00:00</t>
+          <t>2026-03-16 12:30:54.339481+00:00</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>정치/입법</t>
         </is>
       </c>
       <c r="C38" t="inlineStr"/>
       <c r="D38" t="inlineStr"/>
       <c r="E38" t="inlineStr">
         <is>
-          <t>정치적 논평</t>
+          <t>검찰개혁 관련 당정 갈등 및 입법 논의 진행 중</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>기사는 '이재명 정권'과 '민노총 언론노조'가 언론중재법 개정을 통해 징벌적 손해배상제 도입 및 사설·칼럼 규제를 시도하며 언론을 장악하려는 야욕을 드러냈다고 비판합니다. 이는 특정 정치 세력의 입법 의도에 대한 논평으로, 실제 발생한 법적 피해나 분쟁 상황을 다루고 있지 않습니다.</t>
+          <t>이재명 대통령은 검찰개혁에 있어 정교한 접근을 주문하며 여당 강경파의 과도한 개혁 추진에 우려를 표명했습니다. 하지만 여당 강경파는 정부의 검찰개혁안에 대한 대대적 손질을 주장하며 공청회 개최 등 입법 절차를 진행하고 있어 당정 간 입장 차가 좁혀지지 않고 있습니다. 기사는 검찰개혁을 둘러싼 정치적 갈등과 입법 논의 현황을 다루고 있습니다.</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 정치 세력의 과거 입법 시도 또는 정치적 야욕에 대한 비판적 논평으로, 소송금융 투자 대상이 될 만한 구체적인 피해 발생 사실이나 법적 분쟁을 다루고 있지 않습니다. 특정 피해자, 명확한 손해, 소송 상대방이 불분명하여 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 특정 피해자가 발생하여 손해배상을 청구할 수 있는 사건이 아닌, 검찰개혁을 둘러싼 정부와 여당 간의 정치적 논쟁 및 입법 과정을 다루고 있습니다. 소송금융의 적합 조건인 '상대방 책임 명확성', '집단적 피해', '피해 규모' 등 어떠한 조건에도 해당하지 않아 투자 대상으로서의 적합성이 매우 낮습니다.</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I38" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J38" t="inlineStr">
         <is>
-          <t>野 미디어특위, '언론장악 진상규명법' 불순한 야욕</t>
+          <t>李 “검찰개혁, 초가삼간 태우면 안돼”…여당 강경파에 메시지</t>
         </is>
       </c>
       <c r="K38" t="inlineStr">
         <is>
-          <t>gukjenews.com</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L38" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M38" t="inlineStr">
         <is>
-          <t>https://www.gukjenews.com/news/articleView.html?idxno=3521877</t>
+          <t>https://www.mk.co.kr/article/11983463</t>
         </is>
       </c>
       <c r="N38" t="inlineStr">
         <is>
-          <t>2026-03-06 12:52:34.256323+00:00</t>
+          <t>2026-03-10 00:49:45.764513+00:00</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>정치/입법</t>
         </is>
       </c>
       <c r="C39" t="inlineStr"/>
       <c r="D39" t="inlineStr"/>
-      <c r="E39" t="inlineStr"/>
+      <c r="E39" t="inlineStr">
+        <is>
+          <t>검찰개혁 관련 입법 논의 및 공청회 진행 중</t>
+        </is>
+      </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>국민의힘 박수영 의원과의 인터뷰 내용으로, 대미 투자 특별법 처리 과정과 사법 3법에 대한 비판, 그리고 다가오는 선거 전략 등 정치 및 입법 관련 현안을 다루고 있습니다. 특정 피해자나 소송 대상이 되는 사건이 언급되지 않아 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>이재명 대통령이 검찰 개혁에 있어 '옥석 가리기'를 주문하며 더불어민주당 내 강경파에 정교한 접근을 당부했습니다. 검찰의 보완수사권 폐지를 두고 당정 간 이견이 좁혀지지 않는 가운데, 국무총리실 검찰개혁추진단 자문위원장이 사의를 표명했습니다. 국회에서는 관련 법안에 대한 공청회가 예정되어 있습니다.</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t>해당 기사는 국민의힘 박수영 의원과의 인터뷰로, 대미 투자 특별법, 사법 3법 비판, 선거 전략 등 정치 및 입법 관련 현안을 다루고 있습니다. 특정 피해자, 명확한 상대방, 또는 구체적인 피해 규모가 언급된 법적 분쟁이 아니므로 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>이 기사는 특정 사건으로 인한 피해 발생이나 소송 가능성을 다루는 것이 아니라, 검찰 개혁을 둘러싼 정치권의 입법 논의와 갈등을 보도하고 있습니다. 소송금융의 적합 조건인 '상대방 책임 명확', '집단적 피해', '피해 규모', '증거 확보' 등 어느 하나에도 해당하지 않습니다. 따라서 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I39" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J39" t="inlineStr">
         <is>
-          <t>(초안) 박수영  부산, ‘검사 출신’ 주진우 등판하면 분위기 반전... 한...</t>
+          <t>'檢보완수사 폐지' 갈등에 … 李  모두 싸잡아 비난 안돼</t>
         </is>
       </c>
       <c r="K39" t="inlineStr">
         <is>
-          <t>radio.ytn.co.kr</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L39" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M39" t="inlineStr">
         <is>
-          <t>https://radio.ytn.co.kr/program/?f=2&amp;id=107673&amp;s_mcd=0214&amp;s_hcd=01</t>
+          <t>https://www.mk.co.kr/article/11983114</t>
         </is>
       </c>
       <c r="N39" t="inlineStr">
         <is>
-          <t>2026-03-06 00:48:39.839522+00:00</t>
+          <t>2026-03-09 13:12:43.179373+00:00</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>정치/입법</t>
         </is>
       </c>
       <c r="C40" t="inlineStr"/>
-      <c r="D40" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D40" t="inlineStr"/>
       <c r="E40" t="inlineStr">
         <is>
-          <t>사법개혁 3법 입법 완료, 대법관 증원법 통과. 국민의힘 장외 투쟁 예고.</t>
+          <t>검찰 개혁 관련 법안의 입법 논의 및 당정 간 갈등 심화</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>기사는 대법관 수를 26명으로 증원하는 사법개혁 3법의 통과와 이에 대한 정치적 논쟁을 다룹니다. 야당은 대통령 임기 중 대다수 대법관을 임명하게 되는 점을 들어 사법부 장악 시도라 비판하며 장외 투쟁을 예고했습니다. 법원행정처장은 사퇴 의사를 전달했습니다.</t>
+          <t>여당 내 강경파 의원들이 중대범죄수사청·공소청 법안의 재수정을 예고하자 이재명 대통령이 부정적 입장을 표명하며 당청 간 갈등이 고조되고 있습니다. 추미애, 김용민 의원 등 강경파는 검찰의 위상과 수사 권한을 더욱 축소하는 방향의 법안 재수정 의지를 굽히지 않고 있습니다. 이 사안은 특정 피해자나 손해배상 청구권이 있는 사건이 아닌, 정치적·입법적 논쟁에 해당합니다.</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>본 기사는 사법개혁 3법, 특히 대법관 증원법 통과에 대한 정치적 논쟁과 여당의 장외 투쟁 예고를 다루고 있습니다. 이는 민사상 손해배상 청구를 위한 소송금융 투자 대상이 될 수 있는 사건이 아닙니다. 특정 피해자 집단이나 명확한 손해액이 존재하지 않으며, 입법 절차는 이미 종결되었습니다.</t>
+          <t>이 기사는 소송금융 투자 대상이 될 수 있는 특정 피해자와 가해자 간의 법적 분쟁을 다루고 있지 않습니다. 대신, 여당 내 검찰 개혁 법안에 대한 정치적, 입법적 논쟁을 다루고 있어, 적합 조건 중 어느 하나에도 해당하지 않습니다. 소송금융은 명확한 손해배상 청구권이 있는 사건에 투자하므로, 본 기사의 내용은 투자 대상으로서의 적합성이 매우 낮습니다.</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I40" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J40" t="inlineStr">
         <is>
-          <t>노영희  TK 통합은 국힘이 반대…왜 민주당에 공 넘기나? [한판승부]</t>
+          <t>“초가삼간 태울라” 李 경고에도…檢 개혁 강경파는 ‘마이웨이’</t>
         </is>
       </c>
       <c r="K40" t="inlineStr">
         <is>
-          <t>nocutnews.co.kr</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L40" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M40" t="inlineStr">
         <is>
-          <t>https://www.nocutnews.co.kr/news/6478284?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260303073056</t>
+          <t>https://www.sedaily.com/article/20017119?ref=naver</t>
         </is>
       </c>
       <c r="N40" t="inlineStr">
         <is>
-          <t>2026-03-03 00:49:06.375296+00:00</t>
+          <t>2026-03-09 12:29:58.056131+00:00</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>정치/입법</t>
         </is>
       </c>
       <c r="C41" t="inlineStr"/>
-      <c r="D41" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D41" t="inlineStr"/>
       <c r="E41" t="inlineStr">
         <is>
-          <t>사법 3법 국회 통과, 대통령 거부권 행사 촉구 및 장외투쟁 예고</t>
+          <t>정부 및 여당 내 검찰개혁 입법 논의 중</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>국민의힘 장동혁 대표가 더불어민주당이 추진한 '사법 3법'에 대해 이재명 대통령에게 거부권 행사를 촉구했습니다. 국민의힘은 이 법안들을 '사법파괴 3법'으로 규정하며 이 대통령의 재판을 무력화하려는 시도라고 비판하고, 법안 시행을 막기 위한 장외투쟁을 예고했습니다.</t>
+          <t>정성호 법무부 장관과 이재명 대통령이 정부의 공소청·중대범죄수사청 개편안에 대한 여권 내 강경파의 비판을 반박하며 검찰개혁의 성과를 강조했습니다. 반면, 일부 의원들은 정부안이 개혁 강도가 부족하거나 오히려 검찰권을 강화할 수 있다고 주장하며 여권 내 갈등이 심화되고 있습니다.</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 피해자가 특정 상대방에게 손해배상을 청구하는 민사 사건이 아닌, 국회에서 통과된 법안에 대한 정치적/입법적 논쟁을 다루고 있습니다. 소송금융 투자에 적합한 명확한 책임 주체, 구체적인 피해 규모, 또는 집단적 피해가 확인되지 않습니다.</t>
+          <t>이 기사는 소송금융 투자 대상이 되는 특정 피해 사건이나 법적 분쟁을 다루고 있지 않습니다. 정부와 여당 내 검찰개혁 입법안에 대한 정치적 논쟁을 다루고 있어, 적합 조건에 해당하는 사항이 없습니다.</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I41" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J41" t="inlineStr">
         <is>
-          <t>장동혁  李대통령,사법 3법 거부권 행사해야</t>
+          <t>정성호도 민주 강경파 비판 “확대 해석해 반개혁으로 몰아”</t>
         </is>
       </c>
       <c r="K41" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>hani.co.kr</t>
         </is>
       </c>
       <c r="L41" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M41" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603021803109682</t>
+          <t>https://www.hani.co.kr/arti/society/society_general/1248463.html</t>
         </is>
       </c>
       <c r="N41" t="inlineStr">
         <is>
-          <t>2026-03-02 12:51:33.183936+00:00</t>
+          <t>2026-03-09 12:29:46.438997+00:00</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>정치/입법</t>
         </is>
       </c>
       <c r="C42" t="inlineStr"/>
       <c r="D42" t="inlineStr"/>
       <c r="E42" t="inlineStr"/>
       <c r="F42" t="inlineStr">
         <is>
-          <t>본 기사는 대법관 수를 14명에서 26명으로 늘리는 개정안에 대해 언급하며, 이로 인해 소송비용이 증가하고 부익부빈익빈 현상이 심화될 수 있다고 주장한다. 이는 특정 법적 분쟁이나 피해를 다루는 기사가 아니므로, 소송금융 투자 대상 사건으로 보기 어렵다.</t>
+          <t>더불어민주당이 3월 임시국회를 '비상체제'로 운영하며 중대범죄수사청·공소청 설치법, 대미투자특별법 등 주요 법안 처리와 국정조사 요구서 보고에 속도를 낼 계획입니다. 검찰개혁, 통상, 민생 입법을 3대 축으로 삼아 매주 본회의를 개최하며 입법 활동에 집중하겠다는 방침입니다.</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t>본 기사는 대법관 수 증원이라는 입법 제안과 그로 인한 사회적 영향에 대한 논평으로, 특정 피해자나 소송 상대방이 명확히 제시되지 않아 소송금융 적합 조건에 해당하지 않는다. 소송금융 투자를 위한 구체적인 법적 분쟁이나 손해배상 청구의 대상이 되는 사건으로 볼 수 없다.</t>
+          <t>해당 기사는 특정 피해자와 가해자가 존재하는 사건이 아닌, 국회에서 진행되는 입법 및 정치적 활동에 대한 내용입니다. 소송금융 투자의 적합 조건인 '상대방 책임 명확', '집단적 피해', '피해 규모', '증거 확보' 등 어떤 조건에도 해당하지 않아 투자 대상으로서의 적합성이 매우 낮습니다.</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I42" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J42" t="inlineStr">
         <is>
-          <t>국회가 한국민주주의 죽인다</t>
+          <t>與, 3월 국회서 중수청·공소청·대미투자법 처리 속도전</t>
         </is>
       </c>
       <c r="K42" t="inlineStr">
         <is>
-          <t>ngonews.kr</t>
+          <t>etoday.co.kr</t>
         </is>
       </c>
       <c r="L42" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M42" t="inlineStr">
         <is>
-          <t>https://www.ngonews.kr/news/articleView.html?idxno=225289</t>
+          <t>https://www.etoday.co.kr/news/view/2562772</t>
         </is>
       </c>
       <c r="N42" t="inlineStr">
         <is>
-          <t>2026-03-01 00:27:27.277911+00:00</t>
+          <t>2026-03-07 12:36:39.906700+00:00</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>정치/입법</t>
         </is>
       </c>
       <c r="C43" t="inlineStr"/>
       <c r="D43" t="inlineStr"/>
       <c r="E43" t="inlineStr">
         <is>
+          <t>정치적 논평</t>
+        </is>
+      </c>
+      <c r="F43" t="inlineStr">
+        <is>
+          <t>기사는 '이재명 정권'과 '민노총 언론노조'가 언론중재법 개정을 통해 징벌적 손해배상제 도입 및 사설·칼럼 규제를 시도하며 언론을 장악하려는 야욕을 드러냈다고 비판합니다. 이는 특정 정치 세력의 입법 의도에 대한 논평으로, 실제 발생한 법적 피해나 분쟁 상황을 다루고 있지 않습니다.</t>
+        </is>
+      </c>
+      <c r="G43" t="inlineStr">
+        <is>
+          <t>해당 기사는 특정 정치 세력의 과거 입법 시도 또는 정치적 야욕에 대한 비판적 논평으로, 소송금융 투자 대상이 될 만한 구체적인 피해 발생 사실이나 법적 분쟁을 다루고 있지 않습니다. 특정 피해자, 명확한 손해, 소송 상대방이 불분명하여 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H43" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I43" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J43" t="inlineStr">
+        <is>
+          <t>野 미디어특위, '언론장악 진상규명법' 불순한 야욕</t>
+        </is>
+      </c>
+      <c r="K43" t="inlineStr">
+        <is>
+          <t>gukjenews.com</t>
+        </is>
+      </c>
+      <c r="L43" t="inlineStr">
+        <is>
+          <t>2026-03-06</t>
+        </is>
+      </c>
+      <c r="M43" t="inlineStr">
+        <is>
+          <t>https://www.gukjenews.com/news/articleView.html?idxno=3521877</t>
+        </is>
+      </c>
+      <c r="N43" t="inlineStr">
+        <is>
+          <t>2026-03-06 12:52:34.256323+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B44" t="inlineStr">
+        <is>
+          <t>정치/입법</t>
+        </is>
+      </c>
+      <c r="C44" t="inlineStr"/>
+      <c r="D44" t="inlineStr"/>
+      <c r="E44" t="inlineStr"/>
+      <c r="F44" t="inlineStr">
+        <is>
+          <t>국민의힘 박수영 의원과의 인터뷰 내용으로, 대미 투자 특별법 처리 과정과 사법 3법에 대한 비판, 그리고 다가오는 선거 전략 등 정치 및 입법 관련 현안을 다루고 있습니다. 특정 피해자나 소송 대상이 되는 사건이 언급되지 않아 소송금융 투자 대상으로 부적합합니다.</t>
+        </is>
+      </c>
+      <c r="G44" t="inlineStr">
+        <is>
+          <t>해당 기사는 국민의힘 박수영 의원과의 인터뷰로, 대미 투자 특별법, 사법 3법 비판, 선거 전략 등 정치 및 입법 관련 현안을 다루고 있습니다. 특정 피해자, 명확한 상대방, 또는 구체적인 피해 규모가 언급된 법적 분쟁이 아니므로 소송금융 투자 대상으로 부적합합니다.</t>
+        </is>
+      </c>
+      <c r="H44" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I44" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J44" t="inlineStr">
+        <is>
+          <t>(초안) 박수영  부산, ‘검사 출신’ 주진우 등판하면 분위기 반전... 한...</t>
+        </is>
+      </c>
+      <c r="K44" t="inlineStr">
+        <is>
+          <t>radio.ytn.co.kr</t>
+        </is>
+      </c>
+      <c r="L44" t="inlineStr">
+        <is>
+          <t>2026-03-05</t>
+        </is>
+      </c>
+      <c r="M44" t="inlineStr">
+        <is>
+          <t>https://radio.ytn.co.kr/program/?f=2&amp;id=107673&amp;s_mcd=0214&amp;s_hcd=01</t>
+        </is>
+      </c>
+      <c r="N44" t="inlineStr">
+        <is>
+          <t>2026-03-06 00:48:39.839522+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B45" t="inlineStr">
+        <is>
+          <t>정치/입법</t>
+        </is>
+      </c>
+      <c r="C45" t="inlineStr"/>
+      <c r="D45" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E45" t="inlineStr">
+        <is>
+          <t>사법개혁 3법 입법 완료, 대법관 증원법 통과. 국민의힘 장외 투쟁 예고.</t>
+        </is>
+      </c>
+      <c r="F45" t="inlineStr">
+        <is>
+          <t>기사는 대법관 수를 26명으로 증원하는 사법개혁 3법의 통과와 이에 대한 정치적 논쟁을 다룹니다. 야당은 대통령 임기 중 대다수 대법관을 임명하게 되는 점을 들어 사법부 장악 시도라 비판하며 장외 투쟁을 예고했습니다. 법원행정처장은 사퇴 의사를 전달했습니다.</t>
+        </is>
+      </c>
+      <c r="G45" t="inlineStr">
+        <is>
+          <t>본 기사는 사법개혁 3법, 특히 대법관 증원법 통과에 대한 정치적 논쟁과 여당의 장외 투쟁 예고를 다루고 있습니다. 이는 민사상 손해배상 청구를 위한 소송금융 투자 대상이 될 수 있는 사건이 아닙니다. 특정 피해자 집단이나 명확한 손해액이 존재하지 않으며, 입법 절차는 이미 종결되었습니다.</t>
+        </is>
+      </c>
+      <c r="H45" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I45" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J45" t="inlineStr">
+        <is>
+          <t>노영희  TK 통합은 국힘이 반대…왜 민주당에 공 넘기나? [한판승부]</t>
+        </is>
+      </c>
+      <c r="K45" t="inlineStr">
+        <is>
+          <t>nocutnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L45" t="inlineStr">
+        <is>
+          <t>2026-03-02</t>
+        </is>
+      </c>
+      <c r="M45" t="inlineStr">
+        <is>
+          <t>https://www.nocutnews.co.kr/news/6478284?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260303073056</t>
+        </is>
+      </c>
+      <c r="N45" t="inlineStr">
+        <is>
+          <t>2026-03-03 00:49:06.375296+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B46" t="inlineStr">
+        <is>
+          <t>정치/입법</t>
+        </is>
+      </c>
+      <c r="C46" t="inlineStr"/>
+      <c r="D46" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E46" t="inlineStr">
+        <is>
+          <t>사법 3법 국회 통과, 대통령 거부권 행사 촉구 및 장외투쟁 예고</t>
+        </is>
+      </c>
+      <c r="F46" t="inlineStr">
+        <is>
+          <t>국민의힘 장동혁 대표가 더불어민주당이 추진한 '사법 3법'에 대해 이재명 대통령에게 거부권 행사를 촉구했습니다. 국민의힘은 이 법안들을 '사법파괴 3법'으로 규정하며 이 대통령의 재판을 무력화하려는 시도라고 비판하고, 법안 시행을 막기 위한 장외투쟁을 예고했습니다.</t>
+        </is>
+      </c>
+      <c r="G46" t="inlineStr">
+        <is>
+          <t>해당 기사는 특정 피해자가 특정 상대방에게 손해배상을 청구하는 민사 사건이 아닌, 국회에서 통과된 법안에 대한 정치적/입법적 논쟁을 다루고 있습니다. 소송금융 투자에 적합한 명확한 책임 주체, 구체적인 피해 규모, 또는 집단적 피해가 확인되지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H46" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I46" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J46" t="inlineStr">
+        <is>
+          <t>장동혁  李대통령,사법 3법 거부권 행사해야</t>
+        </is>
+      </c>
+      <c r="K46" t="inlineStr">
+        <is>
+          <t>fnnews.com</t>
+        </is>
+      </c>
+      <c r="L46" t="inlineStr">
+        <is>
+          <t>2026-03-02</t>
+        </is>
+      </c>
+      <c r="M46" t="inlineStr">
+        <is>
+          <t>http://www.fnnews.com/news/202603021803109682</t>
+        </is>
+      </c>
+      <c r="N46" t="inlineStr">
+        <is>
+          <t>2026-03-02 12:51:33.183936+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B47" t="inlineStr">
+        <is>
+          <t>정치/입법</t>
+        </is>
+      </c>
+      <c r="C47" t="inlineStr"/>
+      <c r="D47" t="inlineStr"/>
+      <c r="E47" t="inlineStr"/>
+      <c r="F47" t="inlineStr">
+        <is>
+          <t>본 기사는 대법관 수를 14명에서 26명으로 늘리는 개정안에 대해 언급하며, 이로 인해 소송비용이 증가하고 부익부빈익빈 현상이 심화될 수 있다고 주장한다. 이는 특정 법적 분쟁이나 피해를 다루는 기사가 아니므로, 소송금융 투자 대상 사건으로 보기 어렵다.</t>
+        </is>
+      </c>
+      <c r="G47" t="inlineStr">
+        <is>
+          <t>본 기사는 대법관 수 증원이라는 입법 제안과 그로 인한 사회적 영향에 대한 논평으로, 특정 피해자나 소송 상대방이 명확히 제시되지 않아 소송금융 적합 조건에 해당하지 않는다. 소송금융 투자를 위한 구체적인 법적 분쟁이나 손해배상 청구의 대상이 되는 사건으로 볼 수 없다.</t>
+        </is>
+      </c>
+      <c r="H47" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I47" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J47" t="inlineStr">
+        <is>
+          <t>국회가 한국민주주의 죽인다</t>
+        </is>
+      </c>
+      <c r="K47" t="inlineStr">
+        <is>
+          <t>ngonews.kr</t>
+        </is>
+      </c>
+      <c r="L47" t="inlineStr">
+        <is>
+          <t>2026-02-28</t>
+        </is>
+      </c>
+      <c r="M47" t="inlineStr">
+        <is>
+          <t>https://www.ngonews.kr/news/articleView.html?idxno=225289</t>
+        </is>
+      </c>
+      <c r="N47" t="inlineStr">
+        <is>
+          <t>2026-03-01 00:27:27.277911+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B48" t="inlineStr">
+        <is>
+          <t>정치/입법</t>
+        </is>
+      </c>
+      <c r="C48" t="inlineStr"/>
+      <c r="D48" t="inlineStr"/>
+      <c r="E48" t="inlineStr">
+        <is>
           <t>국회 입법 논의 중</t>
         </is>
       </c>
-      <c r="F43" t="inlineStr">
+      <c r="F48" t="inlineStr">
         <is>
           <t>더불어민주당이 법왜곡죄 수정을 하지 않기로 결정했으며, 중수청 및 공소청법 정부안을 당론으로 채택했습니다. 보완수사권에 대한 논의는 지방선거 이후 형사소송법 개정 시 진행될 예정입니다.</t>
         </is>
       </c>
-      <c r="G43" t="inlineStr">
+      <c r="G48" t="inlineStr">
         <is>
           <t>해당 기사는 특정 사건이나 피해 발생에 대한 내용이 아닌, 더불어민주당의 입법 및 정치적 논의 사항을 다루고 있습니다. 소송금융 투자 대상이 될 만한 피해자, 가해자, 손해배상 청구권 등이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
-      <c r="H43" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J43" t="inlineStr">
+      <c r="H48" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I48" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J48" t="inlineStr">
         <is>
           <t>민주당, 법왜곡죄 수정 않기로…중수청·공소청법 정부안 당론으로</t>
         </is>
       </c>
-      <c r="K43" t="inlineStr">
+      <c r="K48" t="inlineStr">
         <is>
           <t>daily.hankooki.com</t>
         </is>
       </c>
-      <c r="L43" t="inlineStr">
+      <c r="L48" t="inlineStr">
         <is>
           <t>2026-02-22</t>
         </is>
       </c>
-      <c r="M43" t="inlineStr">
+      <c r="M48" t="inlineStr">
         <is>
           <t>https://daily.hankooki.com/news/articleView.html?idxno=1338019</t>
         </is>
       </c>
-      <c r="N43" t="inlineStr">
+      <c r="N48" t="inlineStr">
         <is>
           <t>2026-02-22 13:01:24.643492+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N43"/>
+  <autoFilter ref="A1:N48"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>