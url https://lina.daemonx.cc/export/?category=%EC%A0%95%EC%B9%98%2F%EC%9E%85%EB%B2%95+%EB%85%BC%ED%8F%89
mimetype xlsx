--- v0 (2026-06-06)
+++ v1 (2026-10-21)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$2</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$3</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,68 +426,68 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N2"/>
+  <dimension ref="A1:N3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="7" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
-    <col width="40" customWidth="1" min="10" max="10"/>
+    <col width="43" customWidth="1" min="10" max="10"/>
     <col width="13" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Stage</t>
@@ -535,96 +535,156 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>정치/입법 논평</t>
         </is>
       </c>
       <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr"/>
-      <c r="E2" t="inlineStr">
+      <c r="E2" t="inlineStr"/>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>기사는 정치권의 공감 부재를 비판하며, '폐버스 개조' 제안과 '부산 돌려차기 사건' 관련 발언 등을 예시로 들었습니다. 또한, 형사소송법 개정안의 문제점을 지적하며 법과 제도가 사회적 약자에게 미치는 영향을 강조합니다. 시각장애인 김예지 의원의 '코이 물고기' 연설을 인용하여 좋은 입법의 중요성을 역설합니다.</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>본 기사는 특정 사건으로 인한 피해자의 손해배상 청구 가능성을 다루는 것이 아니라, 정치권의 공감 부재와 입법의 질에 대한 논평입니다. 소송금융 투자 대상이 될 만한 명확한 원고, 피고, 그리고 구체적인 손해 발생 사실이 확인되지 않아 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>‘청년 폐버스’의 공감 부재, 그래서 빛나는 김예지의 ‘코이 물고기’...</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>mk.co.kr</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2026-08-13</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>https://www.mk.co.kr/article/12126789</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>2026-08-25 07:01:43.056106+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>정치/입법 논평</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr"/>
+      <c r="D3" t="inlineStr"/>
+      <c r="E3" t="inlineStr">
         <is>
           <t>정치적 논평 단계</t>
         </is>
       </c>
-      <c r="F2" t="inlineStr">
+      <c r="F3" t="inlineStr">
         <is>
           <t>해당 기사는 사법개혁 입법의 위헌 가능성과 '소송 지옥' 우려, 특정 성향 대법관 임명 및 정치 편향적 판결에 대한 경계를 촉구하는 사설입니다. 여당의 입법 폭주와 야당의 지리멸렬을 비판하며 법치 후퇴를 우려하는 내용을 담고 있습니다.</t>
         </is>
       </c>
-      <c r="G2" t="inlineStr">
+      <c r="G3" t="inlineStr">
         <is>
           <t>해당 기사는 특정 사건이나 피해 사실을 다루는 것이 아닌, 정치 및 입법 활동에 대한 사설 논평입니다. 소송금융 투자에 필요한 명확한 상대방, 구체적인 피해 규모, 식별 가능한 피해자 집단, 그리고 진행 중인 법적 절차가 전혀 언급되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
-      <c r="H2" t="inlineStr">
+      <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I2" t="inlineStr">
+      <c r="I3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J2" t="inlineStr">
+      <c r="J3" t="inlineStr">
         <is>
           <t>[사설] 輿 입법폭주, 野 지리멸렬 … 이런 정치 언제까지 봐야 하나</t>
         </is>
       </c>
-      <c r="K2" t="inlineStr">
+      <c r="K3" t="inlineStr">
         <is>
           <t>dnews.co.kr</t>
         </is>
       </c>
-      <c r="L2" t="inlineStr">
+      <c r="L3" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
-      <c r="M2" t="inlineStr">
+      <c r="M3" t="inlineStr">
         <is>
           <t>https://www.dnews.co.kr/uhtml/view.jsp?idxno=202603021621427730532</t>
         </is>
       </c>
-      <c r="N2" t="inlineStr">
+      <c r="N3" t="inlineStr">
         <is>
           <t>2026-03-03 00:38:08.153593+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N2"/>
+  <autoFilter ref="A1:N3"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>