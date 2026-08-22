--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$16</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$18</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N16"/>
+  <dimension ref="A1:N18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="7" customWidth="1" min="4" max="4"/>
     <col width="40" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
     <col width="46" customWidth="1" min="10" max="10"/>
     <col width="17" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -538,957 +538,1077 @@
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>정치/정책</t>
         </is>
       </c>
       <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr"/>
       <c r="E2" t="inlineStr"/>
       <c r="F2" t="inlineStr">
         <is>
-          <t>국민의힘이 정부의 추가경정예산(추경)안을 '선거용 선심성 가짜추경'으로 규정하며 맹공을 퍼부었습니다. 직접 피해자에 대한 두터운 생존 지원을 강조하며, 생존 기로에 있는 계층을 위한 증액에 최선을 다하겠다고 밝혔습니다. 이를 위해 20개 사업의 삭감을 요구했습니다.</t>
+          <t>이재명 대통령이 부동산 정책 방향을 논의하는 대국민 토론회를 주재할 예정이며, 이에 대한 여론 청취 방식의 적절성 여부가 정치권에서 논의되고 있습니다. 또한 국회 법사위 소위원회에서 더불어민주당 주도로 보완수사권 폐지 개정안 심사가 진행되는 등 정치권의 주요 현안들이 다뤄지고 있습니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>이 기사는 특정 법적 분쟁, 식별 가능한 피해자, 또는 손해배상 책임이 있는 피고를 다루고 있지 않습니다. 따라서 소송금융 적합 조건(상대방 책임 명확성, 집단적 피해, 피해 규모, 증거 확보, 공적 절차 진행 등)에 전혀 해당하지 않아 투자 대상으로서의 적합도가 매우 낮습니다.</t>
+          <t>이 기사는 특정 피해 사건이나 법적 분쟁에 대한 내용이 아닌, 정치권의 정책 논의와 당권 경쟁에 대한 보도입니다. 소송금융 적합 조건 중 어느 하나에도 해당하지 않아 투자 대상으로서의 적합성이 매우 낮습니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>국민의힘  선거용 추경  맹공… 20개 사업 삭감 요구</t>
+          <t>격화되는 당권 경쟁...'보완수사권 폐지' 심사 착수</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>daejonilbo.com</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-07-11</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.daejonilbo.com/news/articleView.html?idxno=2266767</t>
+          <t>https://www.ytn.co.kr/_ln/0101_202607112246520946</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-04-02 12:24:23.589326+00:00</t>
+          <t>2026-07-23 07:02:48.553475+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>정치/정책</t>
         </is>
       </c>
       <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr"/>
-      <c r="E3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E3" t="inlineStr"/>
       <c r="F3" t="inlineStr">
         <is>
-          <t>미국 중간 선거를 앞두고 트럼프 행정부의 AI 정책을 지지하는 '이노베이션 카운슬 액션' 등 비영리 단체와 슈퍼팩들이 1억 달러 이상의 정치 자금을 모금하며 AI 규제 완화 및 인프라 구축 의제를 지원하고 있습니다. 오픈AI, 메타 등 주요 기술 기업들도 AI 정책에 영향을 미치기 위해 막대한 자금을 투입하고 있으며, 앤트로픽은 트럼프 행정부와 소송 중입니다.</t>
+          <t>서울시장 후보들이 6·3 지방선거를 앞두고 부동산 시장 안정화를 위한 주택 공급 확대와 교통 인프라 구축 공약을 발표했다. 정원오 후보는 2031년까지 36만호, 오세훈 후보는 31만호 공급을 약속하며 정비사업 기간 단축 및 행정 절차 간소화를 내세웠다. 또한, 출퇴근 시간 단축을 위한 교통 공약과 청년 주거 지원 정책도 경쟁적으로 제시했다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>본 기사는 미국 중간 선거를 앞두고 AI 정책 관련 정치 자금 모금 및 로비 활동에 대한 내용으로, 특정 주체의 명확한 법적 책임이나 다수 피해자의 손해배상 청구권 발생을 다루고 있지 않습니다. 소송금융의 핵심인 피해자의 손해배상 청구권이 불분명하여 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 서울시장 후보들의 선거 공약을 다루고 있으며, 특정 사건이나 법적 분쟁, 피해 발생 사실을 보도하는 내용이 아닙니다. 소송금융 투자 대상이 될 만한 명확한 상대방의 책임, 집단적 피해, 피해 규모, 증거 등이 존재하지 않습니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>미국 중간 선거 앞두고 트럼프 AI 정책 지지하는 1억 달러 규모 정치 자...</t>
+          <t>[공약비교:서울]  정비사업 10년 속도전  vs  총 31만호 물량공세</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-05-23</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0104_202603300614328528</t>
+          <t>https://www.yna.co.kr/view/AKR20260523044500001?input=1195m</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-03-30 00:38:33.901402+00:00</t>
+          <t>2026-07-15 14:10:26.055545+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>정치/정책</t>
         </is>
       </c>
       <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr"/>
-      <c r="E4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E4" t="inlineStr"/>
       <c r="F4" t="inlineStr">
         <is>
-          <t>신장식 조국혁신당 의원이 검찰개혁법안에 대해 긍정적으로 평가하면서도, 초기 정부안을 주도한 김민석 총리 등 관계자들의 책임론을 제기했습니다. 그는 국민들의 검찰개혁에 대한 불안감을 해소하지 못했다고 비판하며, 향후 형사소송법 개정에서 검사의 보완수사권 전면 삭제가 필요하다고 주장했습니다. 이 기사는 검찰개혁의 진행 상황과 정치적 논평을 담고 있습니다.</t>
+          <t>국민의힘이 정부의 추가경정예산(추경)안을 '선거용 선심성 가짜추경'으로 규정하며 맹공을 퍼부었습니다. 직접 피해자에 대한 두터운 생존 지원을 강조하며, 생존 기로에 있는 계층을 위한 증액에 최선을 다하겠다고 밝혔습니다. 이를 위해 20개 사업의 삭감을 요구했습니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>본 기사는 검찰개혁 법안에 대한 정치적 평가와 정부 관계자들의 책임론을 다루는 정치적 논평입니다. 특정 주체의 법적 책임이 명확하지 않고, 집단적 피해나 구체적인 피해 규모가 언급되지 않아 소송금융 적합 조건에 해당하지 않습니다. 소송금융 투자 대상이 되는 민사상 손해배상 청구 사건으로 보기 어렵습니다.</t>
+          <t>이 기사는 특정 법적 분쟁, 식별 가능한 피해자, 또는 손해배상 책임이 있는 피고를 다루고 있지 않습니다. 따라서 소송금융 적합 조건(상대방 책임 명확성, 집단적 피해, 피해 규모, 증거 확보, 공적 절차 진행 등)에 전혀 해당하지 않아 투자 대상으로서의 적합도가 매우 낮습니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>신장식  윤창렬, 봉욱, 정성호, 김민석... 성찰해야</t>
+          <t>국민의힘  선거용 추경  맹공… 20개 사업 삭감 요구</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>ohmynews.com</t>
+          <t>daejonilbo.com</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003215793&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
+          <t>https://www.daejonilbo.com/news/articleView.html?idxno=2266767</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-03-17 13:24:01.803313+00:00</t>
+          <t>2026-04-02 12:24:23.589326+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>정치/정책</t>
         </is>
       </c>
       <c r="C5" t="inlineStr"/>
       <c r="D5" t="inlineStr"/>
-      <c r="E5" t="inlineStr"/>
+      <c r="E5" t="inlineStr">
+        <is>
+          <t>미국 중간 선거 앞두고 AI 정책 관련 정치 자금 모금 및 로비 활동</t>
+        </is>
+      </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>더불어민주당 정청래 대표가 6·3 지방선거를 앞두고 정강정책 연설을 통해 '내란의 티끌 청산'과 '헌법 유린 책임자 심판'을 강조했다. 또한 이재명 정부의 검찰·사법개혁, 허위조작정보근절법 통과를 치적으로 내세우며 부동산 시장 안정화와 전세 사기 피해자 구제를 약속했다.</t>
+          <t>미국 중간 선거를 앞두고 트럼프 행정부의 AI 정책을 지지하는 '이노베이션 카운슬 액션' 등 비영리 단체와 슈퍼팩들이 1억 달러 이상의 정치 자금을 모금하며 AI 규제 완화 및 인프라 구축 의제를 지원하고 있습니다. 오픈AI, 메타 등 주요 기술 기업들도 AI 정책에 영향을 미치기 위해 막대한 자금을 투입하고 있으며, 앤트로픽은 트럼프 행정부와 소송 중입니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건이나 피해 발생에 대한 보도가 아닌, 정치인의 정강정책 방송 연설 내용을 담고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 손해 규모, 증거 등이 전혀 언급되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>본 기사는 미국 중간 선거를 앞두고 AI 정책 관련 정치 자금 모금 및 로비 활동에 대한 내용으로, 특정 주체의 명확한 법적 책임이나 다수 피해자의 손해배상 청구권 발생을 다루고 있지 않습니다. 소송금융의 핵심인 피해자의 손해배상 청구권이 불분명하여 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>정청래 “내란의 티끌까지도 완전히 청산…국가대도약 시대 열 것”</t>
+          <t>미국 중간 선거 앞두고 트럼프 AI 정책 지지하는 1억 달러 규모 정치 자...</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/11990734</t>
+          <t>https://www.ytn.co.kr/_ln/0104_202603300614328528</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-03-17 12:39:41.245286+00:00</t>
+          <t>2026-03-30 00:38:33.901402+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>정치/정책</t>
         </is>
       </c>
       <c r="C6" t="inlineStr"/>
       <c r="D6" t="inlineStr"/>
       <c r="E6" t="inlineStr">
         <is>
-          <t>정당 대표의 정책 연설</t>
+          <t>검찰개혁법안 일단락 및 향후 형사소송법 개정 논의 중</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>정청래 더불어민주당 대표가 정강정책 연설을 통해 검찰·사법개혁, 허위조작정보 근절, 그리고 '내란 세력 청산'을 강조했습니다. 그는 수사권과 기소권 분리, 재판 지연 해소, 특검법 통과 등을 언급하며 이재명 정부의 국정 과제를 뒷받침하겠다고 밝혔습니다. 이 연설은 당의 정책 방향과 정치적 입장을 설명하는 내용입니다.</t>
+          <t>신장식 조국혁신당 의원이 검찰개혁법안에 대해 긍정적으로 평가하면서도, 초기 정부안을 주도한 김민석 총리 등 관계자들의 책임론을 제기했습니다. 그는 국민들의 검찰개혁에 대한 불안감을 해소하지 못했다고 비판하며, 향후 형사소송법 개정에서 검사의 보완수사권 전면 삭제가 필요하다고 주장했습니다. 이 기사는 검찰개혁의 진행 상황과 정치적 논평을 담고 있습니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>해당 기사는 더불어민주당 대표의 정강정책 연설로, 특정 사건이나 피해 사실을 다루는 것이 아닙니다. 소송금융 투자 대상이 될 만한 명확한 상대방, 피해자, 피해 규모, 그리고 구체적인 소송 사유가 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>본 기사는 검찰개혁 법안에 대한 정치적 평가와 정부 관계자들의 책임론을 다루는 정치적 논평입니다. 특정 주체의 법적 책임이 명확하지 않고, 집단적 피해나 구체적인 피해 규모가 언급되지 않아 소송금융 적합 조건에 해당하지 않습니다. 소송금융 투자 대상이 되는 민사상 손해배상 청구 사건으로 보기 어렵습니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>정청래, 민주당 정강정책 연설… 국민주권 시대 위해 檢개혁</t>
+          <t>신장식  윤창렬, 봉욱, 정성호, 김민석... 성찰해야</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>ohmynews.com</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t>2026-03-17</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260317_0003552351</t>
+          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003215793&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-03-17 12:21:42.908495+00:00</t>
+          <t>2026-03-17 13:24:01.803313+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>정치/정책</t>
         </is>
       </c>
       <c r="C7" t="inlineStr"/>
       <c r="D7" t="inlineStr"/>
       <c r="E7" t="inlineStr"/>
       <c r="F7" t="inlineStr">
         <is>
-          <t>정청래 더불어민주당 대표가 MBC 정강정책 방송연설에서 '이재명 정부'의 성공을 강조하며 당정 공조를 천명했습니다. 그는 지방 주도 성장, 부동산 시장 안정, 전세사기 피해자 구제, 검찰 수사권-기소권 분리 등 다양한 정책 과제를 제시했습니다.</t>
+          <t>더불어민주당 정청래 대표가 6·3 지방선거를 앞두고 정강정책 연설을 통해 '내란의 티끌 청산'과 '헌법 유린 책임자 심판'을 강조했다. 또한 이재명 정부의 검찰·사법개혁, 허위조작정보근절법 통과를 치적으로 내세우며 부동산 시장 안정화와 전세 사기 피해자 구제를 약속했다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건이나 피해 발생에 대한 보도가 아닌, 정치인의 정책 연설 내용입니다. 소송금융 투자의 대상이 될 만한 구체적인 피해자, 가해자, 손해배상 청구권 등이 전혀 언급되지 않아 적합 조건에 해당 사항이 없습니다.</t>
+          <t>해당 기사는 특정 사건이나 피해 발생에 대한 보도가 아닌, 정치인의 정강정책 방송 연설 내용을 담고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 손해 규모, 증거 등이 전혀 언급되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>정청래  이재명 정부 성공해야 대한민국 성공</t>
+          <t>정청래 “내란의 티끌까지도 완전히 청산…국가대도약 시대 열 것”</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t>2026-03-17</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=05175846645384304</t>
+          <t>https://www.mk.co.kr/article/11990734</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-03-17 12:21:26.037192+00:00</t>
+          <t>2026-03-17 12:39:41.245286+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>정치/정책</t>
         </is>
       </c>
       <c r="C8" t="inlineStr"/>
       <c r="D8" t="inlineStr"/>
       <c r="E8" t="inlineStr">
         <is>
-          <t>정부 정책 논의 중</t>
+          <t>정당 대표의 정책 연설</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>이재명 대통령은 중대범죄수사청·공소청 설치 법안을 둘러싼 검찰개혁 논의에 대해 강경파의 주장을 반박하며 우려를 표명했습니다. 대통령은 수사·기소 분리라는 개혁의 본질을 강조하며, 과도한 선명성 경쟁으로 개혁의 기회를 놓치거나 기득권에 반격의 명분을 주어서는 안 된다고 밝혔습니다.</t>
+          <t>정청래 더불어민주당 대표가 정강정책 연설을 통해 검찰·사법개혁, 허위조작정보 근절, 그리고 '내란 세력 청산'을 강조했습니다. 그는 수사권과 기소권 분리, 재판 지연 해소, 특검법 통과 등을 언급하며 이재명 정부의 국정 과제를 뒷받침하겠다고 밝혔습니다. 이 연설은 당의 정책 방향과 정치적 입장을 설명하는 내용입니다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>본 기사는 이재명 대통령의 검찰개혁 관련 정책 논의를 다루고 있으며, 특정 피해자가 발생하여 손해배상 소송을 제기할 수 있는 사건이 아닙니다. 소송금융의 핵심 요건인 피해자, 가해자, 손해 발생이 부재하여 투자 대상으로서의 적합성이 없습니다.</t>
+          <t>해당 기사는 더불어민주당 대표의 정강정책 연설로, 특정 사건이나 피해 사실을 다루는 것이 아닙니다. 소송금융 투자 대상이 될 만한 명확한 상대방, 피해자, 피해 규모, 그리고 구체적인 소송 사유가 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>이 대통령 “검찰개혁 우려는 기우…과도한 선명성 경쟁 안돼”</t>
+          <t>정청래, 민주당 정강정책 연설… 국민주권 시대 위해 檢개혁</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>segyebiz.com</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>http://www.segyebiz.com/newsView/20260316518941?OutUrl=naver</t>
+          <t>https://www.newsis.com/view/NISX20260317_0003552351</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-03-16 13:10:42.811909+00:00</t>
+          <t>2026-03-17 12:21:42.908495+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>정치/정책</t>
         </is>
       </c>
       <c r="C9" t="inlineStr"/>
       <c r="D9" t="inlineStr"/>
-      <c r="E9" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E9" t="inlineStr"/>
       <c r="F9" t="inlineStr">
         <is>
-          <t>이재명 대통령이 검찰개혁을 둘러싼 당정 갈등에 대해 '작심 발언'을 내놨습니다. 그는 검찰총장 명칭 변경이나 검사 전원 면직 등 본질과 괴리된 과도한 선명성 경쟁이 기득권 세력에게 반격의 명분을 줄 수 있다고 지적하며, 이미 국정과제로 확정된 수사·기소 분리 등 핵심 개혁에 집중할 것을 강조했습니다.</t>
+          <t>정청래 더불어민주당 대표가 MBC 정강정책 방송연설에서 '이재명 정부'의 성공을 강조하며 당정 공조를 천명했습니다. 그는 지방 주도 성장, 부동산 시장 안정, 전세사기 피해자 구제, 검찰 수사권-기소권 분리 등 다양한 정책 과제를 제시했습니다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>이 기사는 특정 피해자와 가해자가 존재하는 법적 분쟁이 아닌, 검찰개혁을 둘러싼 정치적 논쟁과 정책 방향에 대한 내용을 다루고 있습니다. 소송금융 투자 대상이 되는 구체적인 손해배상 청구권이나 소송 가능성이 없어 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 특정 사건이나 피해 발생에 대한 보도가 아닌, 정치인의 정책 연설 내용입니다. 소송금융 투자의 대상이 될 만한 구체적인 피해자, 가해자, 손해배상 청구권 등이 전혀 언급되지 않아 적합 조건에 해당 사항이 없습니다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>'검찰개혁' 작심 발언... 선명성 경쟁으로 반격 명분 줘선 안 돼</t>
+          <t>정청래  이재명 정부 성공해야 대한민국 성공</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0101_202603162047190902</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=05175846645384304</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-03-16 12:35:01.138873+00:00</t>
+          <t>2026-03-17 12:21:26.037192+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>정치/정책</t>
         </is>
       </c>
       <c r="C10" t="inlineStr"/>
       <c r="D10" t="inlineStr"/>
-      <c r="E10" t="inlineStr"/>
+      <c r="E10" t="inlineStr">
+        <is>
+          <t>정부 정책 논의 중</t>
+        </is>
+      </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>본 기사는 국민의힘의 '절윤' 선언과 검찰개혁안 논란에 대한 라디오 토론 내용을 담고 있습니다. 당내 갈등, 윤석열 전 대통령과의 관계 설정, 검찰개혁 법안 처리 문제 등 정치적 현안에 대한 여야 의원들의 입장을 다룹니다.</t>
+          <t>이재명 대통령은 중대범죄수사청·공소청 설치 법안을 둘러싼 검찰개혁 논의에 대해 강경파의 주장을 반박하며 우려를 표명했습니다. 대통령은 수사·기소 분리라는 개혁의 본질을 강조하며, 과도한 선명성 경쟁으로 개혁의 기회를 놓치거나 기득권에 반격의 명분을 주어서는 안 된다고 밝혔습니다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>기사는 특정 사건이나 피해 발생에 대한 보도가 아닌, 정치권의 내부 논의와 정책 개혁안에 대한 토론 내용을 담고 있습니다. 소송금융 투자 대상이 될 만한 명확한 피해자, 가해자, 그리고 구체적인 피해 규모가 파악되지 않아 적합도가 낮습니다.</t>
+          <t>본 기사는 이재명 대통령의 검찰개혁 관련 정책 논의를 다루고 있으며, 특정 피해자가 발생하여 손해배상 소송을 제기할 수 있는 사건이 아닙니다. 소송금융의 핵심 요건인 피해자, 가해자, 손해 발생이 부재하여 투자 대상으로서의 적합성이 없습니다.</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>[전격시사] 국힘 ‘절윤’ 선언…검찰개혁안 논란 (이용우) “내란에 대...</t>
+          <t>이 대통령 “검찰개혁 우려는 기우…과도한 선명성 경쟁 안돼”</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>segyebiz.com</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8505195&amp;ref=A</t>
+          <t>http://www.segyebiz.com/newsView/20260316518941?OutUrl=naver</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-03-11 12:42:09.492193+00:00</t>
+          <t>2026-03-16 13:10:42.811909+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>정치/정책</t>
         </is>
       </c>
       <c r="C11" t="inlineStr"/>
       <c r="D11" t="inlineStr"/>
-      <c r="E11" t="inlineStr"/>
+      <c r="E11" t="inlineStr">
+        <is>
+          <t>정부 및 여당 내 검찰개혁 정책 논의 진행 중</t>
+        </is>
+      </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>기사는 억울한 피해자·피의자가 나오지 않도록 제도 설계를 깊이 있게 논의해야 한다는 의견과 검찰 개혁 법안에 대한 여당 강경파의 비판에 대한 해명을 다룹니다. 김어준 유튜브에서 제기된 논란에 대한 언급도 포함되어 있으나, 구체적인 사건 내용은 제시되지 않았습니다.</t>
+          <t>이재명 대통령이 검찰개혁을 둘러싼 당정 갈등에 대해 '작심 발언'을 내놨습니다. 그는 검찰총장 명칭 변경이나 검사 전원 면직 등 본질과 괴리된 과도한 선명성 경쟁이 기득권 세력에게 반격의 명분을 줄 수 있다고 지적하며, 이미 국정과제로 확정된 수사·기소 분리 등 핵심 개혁에 집중할 것을 강조했습니다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>기사 내용이 특정 사건이나 피해 사실을 명확히 언급하지 않고, 추상적인 제도 개선 논의 및 정치적 발언에 집중하고 있어 소송금융 투자 대상으로서의 적합 조건을 충족하지 못합니다. 구체적인 피해자, 상대방, 피해 규모를 파악할 수 없습니다.</t>
+          <t>이 기사는 특정 피해자와 가해자가 존재하는 법적 분쟁이 아닌, 검찰개혁을 둘러싼 정치적 논쟁과 정책 방향에 대한 내용을 다루고 있습니다. 소송금융 투자 대상이 되는 구체적인 손해배상 청구권이나 소송 가능성이 없어 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>김어준 유튜브가 던진 폭탄에…정성호  얘기할 가치 없다</t>
+          <t>'검찰개혁' 작심 발언... 선명성 경쟁으로 반격 명분 줘선 안 돼</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>sisajournal.com</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>https://www.sisajournal.com/news/articleView.html?idxno=365468</t>
+          <t>https://www.ytn.co.kr/_ln/0101_202603162047190902</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-03-11 12:33:48.150896+00:00</t>
+          <t>2026-03-16 12:35:01.138873+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>정치/정책</t>
         </is>
       </c>
       <c r="C12" t="inlineStr"/>
       <c r="D12" t="inlineStr"/>
       <c r="E12" t="inlineStr"/>
       <c r="F12" t="inlineStr">
         <is>
-          <t>장문석 더불어민주당 진주시장 예비후보가 2차 공약으로 '진주 건강도시 만들기'를 발표했다. 시의 잉여금을 활용한 재정 민주주의를 바탕으로 중입자 암치료기 도입, 24시간 아이돌봄센터, 공공산후조리원, 발달장애인 특수교육복지센터 구축, 지역사회 통합돌봄 시스템 강화, 젠더폭력 전문담당관 배치 등을 약속했다.</t>
+          <t>본 기사는 국민의힘의 '절윤' 선언과 검찰개혁안 논란에 대한 라디오 토론 내용을 담고 있습니다. 당내 갈등, 윤석열 전 대통령과의 관계 설정, 검찰개혁 법안 처리 문제 등 정치적 현안에 대한 여야 의원들의 입장을 다룹니다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이나 분쟁에 대한 내용이 아니라, 지방선거 예비후보의 정책 공약 발표에 관한 것입니다. 소송금융 투자를 위한 적합 조건(상대방 책임, 피해 규모, 집단적 피해 등)에 전혀 해당하지 않아 투자 대상이 될 수 없습니다.</t>
+          <t>기사는 특정 사건이나 피해 발생에 대한 보도가 아닌, 정치권의 내부 논의와 정책 개혁안에 대한 토론 내용을 담고 있습니다. 소송금융 투자 대상이 될 만한 명확한 피해자, 가해자, 그리고 구체적인 피해 규모가 파악되지 않아 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>장문석 진주시장 예비후보 '의료·돌봄·인권' 강화</t>
+          <t>[전격시사] 국힘 ‘절윤’ 선언…검찰개혁안 논란 (이용우) “내란에 대...</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>gndomin.com</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>http://www.gndomin.com/news/articleView.html?idxno=468048</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8505195&amp;ref=A</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-03-11 12:23:17.867139+00:00</t>
+          <t>2026-03-11 12:42:09.492193+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>정치/정책</t>
         </is>
       </c>
       <c r="C13" t="inlineStr"/>
       <c r="D13" t="inlineStr"/>
-      <c r="E13" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E13" t="inlineStr"/>
       <c r="F13" t="inlineStr">
         <is>
-          <t>사회대개혁위원회가 국회에서 '국민보고대회'를 열고 원포인트 개헌과 검찰 수사권 완전 폐지 등 긴급 실행 과제를 제안했습니다. 이는 정치적 개혁 논의에 관한 기사로, 특정 피해 사건이나 소송의 대상이 될 만한 내용은 포함되어 있지 않습니다.</t>
+          <t>기사는 억울한 피해자·피의자가 나오지 않도록 제도 설계를 깊이 있게 논의해야 한다는 의견과 검찰 개혁 법안에 대한 여당 강경파의 비판에 대한 해명을 다룹니다. 김어준 유튜브에서 제기된 논란에 대한 언급도 포함되어 있으나, 구체적인 사건 내용은 제시되지 않았습니다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>기사는 소송금융 투자 대상이 될 수 있는 특정 피해 사건이나 당사자를 언급하지 않고, 정치적 개혁 제안에 대한 내용을 다루고 있습니다. 상대방의 책임, 피해의 발생, 피해 규모, 증거 등 소송금융 적합 조건에 해당하는 사항이 전혀 없습니다.</t>
+          <t>기사 내용이 특정 사건이나 피해 사실을 명확히 언급하지 않고, 추상적인 제도 개선 논의 및 정치적 발언에 집중하고 있어 소송금융 투자 대상으로서의 적합 조건을 충족하지 못합니다. 구체적인 피해자, 상대방, 피해 규모를 파악할 수 없습니다.</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>사회대개혁위 '원포인트 개헌·검찰 수사권 완전 폐지' 제안</t>
+          <t>김어준 유튜브가 던진 폭탄에…정성호  얘기할 가치 없다</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>sisajournal.com</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/politics/president/6096758</t>
+          <t>https://www.sisajournal.com/news/articleView.html?idxno=365468</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-03-10 12:24:02.129208+00:00</t>
+          <t>2026-03-11 12:33:48.150896+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>정치/정책</t>
         </is>
       </c>
       <c r="C14" t="inlineStr"/>
       <c r="D14" t="inlineStr"/>
-      <c r="E14" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E14" t="inlineStr"/>
       <c r="F14" t="inlineStr">
         <is>
-          <t>검찰개혁추진단 자문위원장이 사퇴하고 여당 내 검찰개혁 방향을 두고 강경파와 신중론이 대립하는 등 내홍이 심화되고 있다는 기사입니다. 이재명 대표의 우려 표명과 함께 당내 법사위원 일부도 신중한 개혁을 촉구하는 목소리를 내고 있습니다.</t>
+          <t>장문석 더불어민주당 진주시장 예비후보가 2차 공약으로 '진주 건강도시 만들기'를 발표했다. 시의 잉여금을 활용한 재정 민주주의를 바탕으로 중입자 암치료기 도입, 24시간 아이돌봄센터, 공공산후조리원, 발달장애인 특수교육복지센터 구축, 지역사회 통합돌봄 시스템 강화, 젠더폭력 전문담당관 배치 등을 약속했다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>해당 기사는 검찰개혁을 둘러싼 여당 내 정치적 논의와 갈등, 자문위원장 사퇴 등 정책적 이슈를 다루고 있습니다. 특정 주체의 불법행위로 인한 민사상 피해나 손해배상 청구의 대상이 아니므로, 소송금융 투자 대상으로서의 적합 조건(상대방 책임 명확, 집단적 피해, 피해 규모 등)에 전혀 해당하지 않습니다.</t>
+          <t>이 기사는 특정 사건이나 분쟁에 대한 내용이 아니라, 지방선거 예비후보의 정책 공약 발표에 관한 것입니다. 소송금융 투자를 위한 적합 조건(상대방 책임, 피해 규모, 집단적 피해 등)에 전혀 해당하지 않아 투자 대상이 될 수 없습니다.</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>李우려 이어 檢개혁자문위원장 사퇴…與법사위 일부도  신중개혁  호응...</t>
+          <t>장문석 진주시장 예비후보 '의료·돌봄·인권' 강화</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>gndomin.com</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/politics/assembly/6095343</t>
+          <t>http://www.gndomin.com/news/articleView.html?idxno=468048</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-03-09 13:17:34.524928+00:00</t>
+          <t>2026-03-11 12:23:17.867139+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>정치/정책</t>
         </is>
       </c>
       <c r="C15" t="inlineStr"/>
       <c r="D15" t="inlineStr"/>
-      <c r="E15" t="inlineStr"/>
+      <c r="E15" t="inlineStr">
+        <is>
+          <t>정치적 개혁 제안 논의</t>
+        </is>
+      </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>이낙연 전 국무총리가 현 정부의 '사법해체'와 '테크노포퓰리즘'을 강하게 비판했다. 그는 '검수완박', '대북송금' 논란, 주가 폭락 대응 등 여러 정책이 사법 체계를 훼손하고 국가 체력을 약화시킨다고 주장하며, 인기영합주의적 정책 추진의 위험성을 경고했다.</t>
+          <t>사회대개혁위원회가 국회에서 '국민보고대회'를 열고 원포인트 개헌과 검찰 수사권 완전 폐지 등 긴급 실행 과제를 제안했습니다. 이는 정치적 개혁 논의에 관한 기사로, 특정 피해 사건이나 소송의 대상이 될 만한 내용은 포함되어 있지 않습니다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>본 기사는 이낙연 전 총리의 현 정부 정책 및 사법 개혁에 대한 정치적 비판을 담고 있으며, 특정 주체의 명확한 책임으로 인해 다수의 피해자가 발생하여 손해배상을 청구할 수 있는 민사 사건으로 보기 어렵습니다. 따라서 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다.</t>
+          <t>기사는 소송금융 투자 대상이 될 수 있는 특정 피해 사건이나 당사자를 언급하지 않고, 정치적 개혁 제안에 대한 내용을 다루고 있습니다. 상대방의 책임, 피해의 발생, 피해 규모, 증거 등 소송금융 적합 조건에 해당하는 사항이 전혀 없습니다.</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>이낙연 “사법해체, 대북송금 비틀기, 주가 머니게임…테크노포퓰리즘...</t>
+          <t>사회대개혁위 '원포인트 개헌·검찰 수사권 완전 폐지' 제안</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>dt.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>https://www.dt.co.kr/article/12050209?ref=naver</t>
+          <t>https://www.news1.kr/politics/president/6096758</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-03-08 12:21:27.512639+00:00</t>
+          <t>2026-03-10 12:24:02.129208+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>정치/정책</t>
         </is>
       </c>
       <c r="C16" t="inlineStr"/>
       <c r="D16" t="inlineStr"/>
-      <c r="E16" t="inlineStr"/>
+      <c r="E16" t="inlineStr">
+        <is>
+          <t>검찰개혁 관련 여당 내 논의 및 갈등</t>
+        </is>
+      </c>
       <c r="F16" t="inlineStr">
         <is>
+          <t>검찰개혁추진단 자문위원장이 사퇴하고 여당 내 검찰개혁 방향을 두고 강경파와 신중론이 대립하는 등 내홍이 심화되고 있다는 기사입니다. 이재명 대표의 우려 표명과 함께 당내 법사위원 일부도 신중한 개혁을 촉구하는 목소리를 내고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G16" t="inlineStr">
+        <is>
+          <t>해당 기사는 검찰개혁을 둘러싼 여당 내 정치적 논의와 갈등, 자문위원장 사퇴 등 정책적 이슈를 다루고 있습니다. 특정 주체의 불법행위로 인한 민사상 피해나 손해배상 청구의 대상이 아니므로, 소송금융 투자 대상으로서의 적합 조건(상대방 책임 명확, 집단적 피해, 피해 규모 등)에 전혀 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H16" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I16" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J16" t="inlineStr">
+        <is>
+          <t>李우려 이어 檢개혁자문위원장 사퇴…與법사위 일부도  신중개혁  호응...</t>
+        </is>
+      </c>
+      <c r="K16" t="inlineStr">
+        <is>
+          <t>news1.kr</t>
+        </is>
+      </c>
+      <c r="L16" t="inlineStr">
+        <is>
+          <t>2026-03-09</t>
+        </is>
+      </c>
+      <c r="M16" t="inlineStr">
+        <is>
+          <t>https://www.news1.kr/politics/assembly/6095343</t>
+        </is>
+      </c>
+      <c r="N16" t="inlineStr">
+        <is>
+          <t>2026-03-09 13:17:34.524928+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B17" t="inlineStr">
+        <is>
+          <t>정치/정책</t>
+        </is>
+      </c>
+      <c r="C17" t="inlineStr"/>
+      <c r="D17" t="inlineStr"/>
+      <c r="E17" t="inlineStr"/>
+      <c r="F17" t="inlineStr">
+        <is>
+          <t>이낙연 전 국무총리가 현 정부의 '사법해체'와 '테크노포퓰리즘'을 강하게 비판했다. 그는 '검수완박', '대북송금' 논란, 주가 폭락 대응 등 여러 정책이 사법 체계를 훼손하고 국가 체력을 약화시킨다고 주장하며, 인기영합주의적 정책 추진의 위험성을 경고했다.</t>
+        </is>
+      </c>
+      <c r="G17" t="inlineStr">
+        <is>
+          <t>본 기사는 이낙연 전 총리의 현 정부 정책 및 사법 개혁에 대한 정치적 비판을 담고 있으며, 특정 주체의 명확한 책임으로 인해 다수의 피해자가 발생하여 손해배상을 청구할 수 있는 민사 사건으로 보기 어렵습니다. 따라서 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H17" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I17" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J17" t="inlineStr">
+        <is>
+          <t>이낙연 “사법해체, 대북송금 비틀기, 주가 머니게임…테크노포퓰리즘...</t>
+        </is>
+      </c>
+      <c r="K17" t="inlineStr">
+        <is>
+          <t>dt.co.kr</t>
+        </is>
+      </c>
+      <c r="L17" t="inlineStr">
+        <is>
+          <t>2026-03-08</t>
+        </is>
+      </c>
+      <c r="M17" t="inlineStr">
+        <is>
+          <t>https://www.dt.co.kr/article/12050209?ref=naver</t>
+        </is>
+      </c>
+      <c r="N17" t="inlineStr">
+        <is>
+          <t>2026-03-08 12:21:27.512639+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B18" t="inlineStr">
+        <is>
+          <t>정치/정책</t>
+        </is>
+      </c>
+      <c r="C18" t="inlineStr"/>
+      <c r="D18" t="inlineStr"/>
+      <c r="E18" t="inlineStr"/>
+      <c r="F18" t="inlineStr">
+        <is>
           <t>황종우 한국해양재단 이사가 해양수산부 장관 후보자로 지명되었다는 소식이다. 기사는 그의 경력과 함께 임명 시 직면할 해양·항만 경쟁력 유지, HMM 경영 안정, 수산 분야 구조적 위기 해결 등 주요 정책 과제들을 언급하고 있다.</t>
         </is>
       </c>
-      <c r="G16" t="inlineStr">
+      <c r="G18" t="inlineStr">
         <is>
           <t>본 기사는 해양수산부 장관 후보자 지명에 대한 내용으로, 특정 사건이나 법적 분쟁, 피해 사실을 다루고 있지 않습니다. 따라서 '상대방 책임 명확', '집단적 피해', '피해 규모', '증거 확보 가능', '공적 절차 진행 중' 등 소송금융 적합 조건 중 어느 하나에도 해당하지 않으며, 소송금융의 대상이 되는 사건 자체가 존재하지 않습니다.</t>
         </is>
       </c>
-      <c r="H16" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J16" t="inlineStr">
+      <c r="H18" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I18" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J18" t="inlineStr">
         <is>
           <t>해양수산부 장관 후보 황종우... ‘해양수도 부산’ 정책실현 중책[李정...</t>
         </is>
       </c>
-      <c r="K16" t="inlineStr">
+      <c r="K18" t="inlineStr">
         <is>
           <t>fnnews.com</t>
         </is>
       </c>
-      <c r="L16" t="inlineStr">
+      <c r="L18" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
-      <c r="M16" t="inlineStr">
+      <c r="M18" t="inlineStr">
         <is>
           <t>http://www.fnnews.com/news/202603021757558734</t>
         </is>
       </c>
-      <c r="N16" t="inlineStr">
+      <c r="N18" t="inlineStr">
         <is>
           <t>2026-03-02 12:20:42.439862+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N16"/>
+  <autoFilter ref="A1:N18"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>