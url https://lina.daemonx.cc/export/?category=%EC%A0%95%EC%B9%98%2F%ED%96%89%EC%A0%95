--- v0 (2026-06-06)
+++ v1 (2026-10-21)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$18</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$24</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,69 +426,69 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N18"/>
+  <dimension ref="A1:N24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="18" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="47" customWidth="1" min="10" max="10"/>
-    <col width="19" customWidth="1" min="11" max="11"/>
+    <col width="20" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Stage</t>
         </is>
@@ -535,1176 +535,1556 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>정치/행정</t>
         </is>
       </c>
       <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr"/>
-      <c r="E2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E2" t="inlineStr"/>
       <c r="F2" t="inlineStr">
         <is>
-          <t>경남도지사 후보 3인이 인사채용, 병역 의혹, 내란 판단 등 다양한 주제로 설전을 벌인 토론회 기사. 한 후보는 긴급 피난처가 창업 공간이 된 것을 지적했고, 다른 후보는 예산 삭감 주장을 반박했다.</t>
+          <t>이재명 대통령이 김지용 중대범죄수사청장 후보자의 검사 이력에 대한 여권 일각의 비판에 반박했다. 이 대통령은 김 후보자가 '친윤'이 아닌 '반윤' 행적을 보였으며, 검찰 개혁의 목표는 복수가 아니라고 강조했다. 김 후보자의 추천 과정이 독립적 위원회를 통해 이루어졌음을 설명하며 임명에 대한 정당성을 주장했다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>기사는 경남도지사 후보들의 정치적 논쟁을 다루고 있으며, 특정 피해 사실이나 법적 분쟁의 발생을 보도하는 내용이 아님. 소송금융 투자 대상이 될 만한 구체적인 사건, 피해자, 손해 규모, 상대방 책임 등이 명확하지 않아 적합 조건에 해당하지 않음.</t>
+          <t>해당 기사는 특정 사건으로 인한 피해 발생이나 손해배상 청구 가능성이 있는 내용을 다루고 있지 않음. 주로 중대범죄수사청장 후보자 임명에 대한 정치적 논쟁과 인물 검증에 관한 내용으로, 소송금융 투자 대상이 될 만한 사건이 아님. (적합 조건 1, 3, 4, 5, 6 모두 해당 없음)</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>인사채용·병역 의혹에 내란 판단까지…경남도지사 후보 3인 설전</t>
+          <t>이 대통령 ‘김지용 반대’ 반박…“박은정 등도 검사 출신, 檢 복수가...</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>idomin.com</t>
+          <t>munhwa.com</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-05-22</t>
+          <t>2026-09-30</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.idomin.com/news/articleView.html?idxno=2006356</t>
+          <t>https://www.munhwa.com/article/11620713?ref=naver</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-05-26 07:04:39.328893+00:00</t>
+          <t>2026-10-17 18:02:19.119952+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>정치/행정</t>
         </is>
       </c>
-      <c r="C3" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C3" t="inlineStr"/>
+      <c r="D3" t="inlineStr"/>
       <c r="E3" t="inlineStr">
         <is>
-          <t>국회 국정조사 특별위원회 기관 보고 진행 중</t>
+          <t>중수청장 임명 관련 정치적 논쟁</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>한동훈 전 대표가 이재명 대통령의 쌍방울 대북 송금 의혹에 대해 '분명 있었다'고 주장하며 대법원이 공식 인정한 사실이라고 강조했다. 반면 서영교 의원은 이를 정치 검찰의 조작이라며 반박했다. 현재 국회 국정조사 특별위원회가 해당 의혹에 대한 기관 보고를 진행 중이다.</t>
+          <t>이재명 대통령이 중대범죄수사청장 후보자 김지용 전 검사의 임명을 옹호하며 '검찰 출신이라는 이유로 쓰지 말라'는 비판에 반박했다. 이 대통령은 김 후보자가 '친윤'이 아닌 '반윤' 행적을 보였으며, 검찰 개혁의 목표는 복수가 아닌 공정한 수사·기소 기능 확보라고 강조했다. 이는 중수청장 인선을 둘러싼 정치적 공방에 대한 내용이다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>이 사건은 특정 피해자들이 손해배상을 청구하는 민사 소송이 아닌, 정치적 논란 및 불법 대북 송금 의혹에 대한 진실 공방에 가깝다. (적합 조건 3, 4 불충족) 기사에 언급된 '수백만 달러'는 송금액이지 특정 피해자의 손해액이 아니며, 소송금융의 대상이 될 만한 명확한 원고와 손해배상 청구권이 부재하다. 따라서 소송금융 투자 대상으로서의 적합도가 낮다.</t>
+          <t>본 기사는 중대범죄수사청장 임명을 둘러싼 정치적 논쟁을 다루고 있으며, 소송금융 적합 조건인 '상대방 책임', '집단적 피해', '피해 규모', '증거' 등이 부재합니다. 소송금융 투자 대상이 될 만한 구체적인 피해 사실이나 손해배상 청구권이 확인되지 않습니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>수백만 달러</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>한동훈  이재명 방북 위한 '대북 송금' 분명 있었다</t>
+          <t>李, '김지용 반대'에  檢 출신 쓰지 말라면 중수청 망치자는 얘기</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>view.asiae.co.kr</t>
+          <t>inews24.com</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-09-30</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://view.asiae.co.kr/article/2026040421105430386</t>
+          <t>http://www.inews24.com/view/2010692</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-04-05 00:16:10.037177+00:00</t>
+          <t>2026-10-13 18:02:57.157311+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>정치/행정</t>
         </is>
       </c>
       <c r="C4" t="inlineStr"/>
-      <c r="D4" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D4" t="inlineStr"/>
+      <c r="E4" t="inlineStr"/>
       <c r="F4" t="inlineStr">
         <is>
-          <t>트럼프 미국 대통령이 '엡스타인 파일' 처리 미흡과 정적 수사 소극성을 이유로 법무장관을 전격 경질했습니다. 트럼프 대통령은 엡스타인 범죄와 무관하며 관련 소송에서 모두 무죄를 받았다고 주장했습니다. 후임 법무장관으로는 트럼프 충성파가 거론되고 있습니다.</t>
+          <t>이재명 대통령이 집권 2년 차 국정 운영 동력 확보를 위해 6개 부처 장관을 교체하는 중폭 개각을 단행했습니다. 신임 법무부 장관에는 김승원 의원이, 경제부총리 겸 재정경제부 장관에는 이형일 차관이 지명되는 등 주요 부처에 새로운 인물들이 배치되었습니다. 이번 인사는 실력 중심의 인사를 통해 국민이 체감할 수 있는 실질적 변화를 이끌어내기 위함으로 풀이됩니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>해당 기사는 트럼프 대통령의 법무장관 경질이라는 정치적 사건을 다루고 있으며, 소송금융의 대상이 될 만한 명확한 민사상 청구권이나 피해자가 특정되지 않습니다. 트럼프 대통령은 '엡스타인 파일' 관련 소송에서 무죄를 받았다고 주장하여, 이는 이미 종결된 사건에 해당합니다.</t>
+          <t>해당 기사는 이재명 대통령의 개각 인사에 대한 보도로, 특정 법적 분쟁이나 피해 사실을 다루고 있지 않습니다. 소송금융 투자 대상이 될 만한 상대방의 책임, 집단적 피해, 피해 규모, 증거 등의 적합 조건이 전혀 확인되지 않습니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>트럼프, 법무장관 전격 경질... '엡스타인 파일'·정적 수사 불만</t>
+          <t>법무장관에 김승원…'중폭 개각'으로 동력 확보</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>yonhapnewstv.co.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-08-30</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0104_202604040013508941</t>
+          <t>http://www.yonhapnewstv.co.kr/news/MYH20260830203647rEF</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-04-04 00:33:21.343148+00:00</t>
+          <t>2026-10-06 00:51:59.595188+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>정치/행정</t>
         </is>
       </c>
-      <c r="C5" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C5" t="inlineStr"/>
+      <c r="D5" t="inlineStr"/>
       <c r="E5" t="inlineStr">
         <is>
-          <t>법무장관 경질</t>
+          <t>장관 지명 및 야권 비판</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>도널드 트럼프 미국 대통령이 팸 본디 법무장관을 취임 1년 만에 경질하고, 개인 변호사 출신인 토드 블랜치 법무부 차관을 후임으로 지명했습니다. 이는 제프리 엡스타인 관련 기밀 파일 공개 미흡과 정적 기소 성과 부진에 대한 트럼프 지지층의 비판이 원인으로 분석됩니다. 정치권에서는 법무부의 사유화 우려가 제기되고 있습니다.</t>
+          <t>이재명 정부의 성평등가족부 장관 후보자로 용혜인 의원이 지명되자, 한동훈 무소속 의원과 이준석 개혁신당 의원 등 야권에서 비판이 이어졌습니다. 한 의원은 용 후보자가 특정 진영의 대변인이며, 검경 수사권 조정 및 비동의 간음죄 추진, 동성혼 제도 도입 시도 등을 문제 삼아 지명 철회를 요구했습니다. 이 의원 또한 용 후보자 지명을 '복어 독'에 비유하며 비판했습니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>이 사건은 미국 법무장관 경질이라는 정치적/행정적 인사에 관한 것으로, 민사상 손해배상 청구를 위한 명확한 상대방의 책임이나 피해자의 손해가 특정되지 않습니다. 집단적 피해나 큰 피해 규모가 확인되지 않아 소송금융 투자 적합 조건에 부합하지 않습니다.</t>
+          <t>이 기사는 특정 인물의 장관 지명에 대한 정치적 비판을 다루고 있으며, 소송금융의 대상이 되는 집단적 피해나 명확한 상대방의 불법행위로 인한 손해배상 청구 가능성이 전혀 없습니다. 따라서 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>트럼프, '충성파' 본디 법무장관 경질... 후임에 '사법 리스크' 방어 변...</t>
+          <t>한동훈 “용혜인은 특정 진영 대변인…장관 지명 철회해야”</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-08-30</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202604030543381454</t>
+          <t>https://www.sedaily.com/article/20085022?ref=naver</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-04-03 00:37:17.338865+00:00</t>
+          <t>2026-09-29 23:55:13.628938+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>정치/행정</t>
         </is>
       </c>
       <c r="C6" t="inlineStr"/>
       <c r="D6" t="inlineStr"/>
-      <c r="E6" t="inlineStr"/>
+      <c r="E6" t="inlineStr">
+        <is>
+          <t>장관 후보자 인사청문회 준비 중</t>
+        </is>
+      </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>이재명 대통령의 국무회의 발언을 계기로 숙의 민주주의의 중요성을 강조하며, 스웨덴 예테보리대학교 민주주의 다양성 연구소의 보고서를 인용해 한국의 숙의 민주주의 지수 상승과 미국의 하락을 비교합니다. 특히 트럼프 행정부 시기 연방 공무원 감축, 행정명령 남발, 반대 의견 억압 등을 통해 숙의 과정이 해체된 구조적 원인을 분석하며, 숙의가 제대로 작동하기 위한 조건을 제시합니다.</t>
+          <t>용혜인 성평등가족부 장관 후보자가 비례대표 의원직 사퇴 여부에 대한 질문에 청문회를 잘 준비하겠다고 답하며 즉답을 피했다. 정치권에서는 비례대표직 유지에 대한 비판이 이어지고 있으며, 후보자는 젠더폭력 이슈 및 임신중지 약물 도입에 대한 자신의 입장을 밝혔다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건으로 인한 피해자들의 손해배상 청구 가능성을 다루는 것이 아닌, 숙의 민주주의의 중요성과 훼손 과정을 분석하는 정치/행정 논평입니다. 소송금융 투자 대상이 되기 위한 '상대방 책임의 명확성', '집단적 피해', '피해 규모' 등 적합 조건에 해당하지 않습니다. 따라서 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>해당 기사는 장관 후보자의 인사청문회 준비 및 정치적 논란을 다루고 있으며, 특정 주체의 불법행위로 인한 피해 발생이나 손해배상 청구 가능성이 있는 사건이 아님. 소송금융의 투자 대상이 되는 민사상 손해배상 청구권이 발생할 여지가 없어 적합 조건에 해당하지 않는다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>하라니까 했다 ...이 대통령의 질책이 드러낸 민주주의 중대문제</t>
+          <t>용혜인, 의원직 사퇴 질의에 “청문회 잘 준비하겠다”</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>ohmynews.com</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-09-02</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003216896&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8652946&amp;ref=A</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-03-24 00:38:49.799765+00:00</t>
+          <t>2026-09-22 07:01:11.110624+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>정치/행정</t>
         </is>
       </c>
       <c r="C7" t="inlineStr"/>
-      <c r="D7" t="inlineStr"/>
+      <c r="D7" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>국회 본회의 상정 및 필리버스터 진행 중</t>
+          <t>인사청문회 준비, '용혜인 방지법' 발의 논의, 시민단체 고발</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>국회 본회의에 중대범죄수사청 설치법이 상정되었으며, 국민의힘은 이에 반대하며 필리버스터에 돌입했다. 이 법안은 검찰개혁 후속 입법으로, 부패·경제·마약 등 6대 중대범죄 수사 범위를 규정하고 있다.</t>
+          <t>용혜인 성평등가족부 장관 후보자의 의원직 겸직 논란이 커지며 여야 모두에서 사퇴 압박이 이어지고 있다. 비례대표 의원직 유지 시 기본소득당에 지급될 국고보조금 규모가 쟁점이 되고 있으며, 이를 막기 위한 '용혜인 방지법' 발의와 시민단체의 고발까지 언급되는 상황이다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>이 기사는 국회에서 법안(중대범죄수사청법)이 상정되고 필리버스터가 진행되는 입법 과정을 다루고 있습니다. 특정 사건으로 인한 피해 발생, 피해자, 손해배상 책임 주체 등이 명시되어 있지 않아 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 특정 주체의 잘못으로 인한 집단적 피해나 금전적 손해배상 청구권 발생 가능성이 있는 사건이 아님. 주로 정치적 논란과 제도 개선 논의에 초점이 맞춰져 있어 소송금융 투자 대상으로서의 적합성이 매우 낮음. (적합 조건 1개 이하)</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>중대범죄수사청법, 국회 본회의 상정…국민의힘 필리버스터 돌입</t>
+          <t>용혜인 의원직 사퇴 요구 분출…국힘은 '방지법' 공세[CBS뉴스룸]</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>newspim.com</t>
+          <t>nocutnews.co.kr</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-09-02</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://www.newspim.com/news/view/20260319000972</t>
+          <t>https://www.nocutnews.co.kr/news/6572435?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260902070232</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-03-20 12:21:09.331107+00:00</t>
+          <t>2026-09-14 07:00:09.781295+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>정치/행정</t>
         </is>
       </c>
       <c r="C8" t="inlineStr"/>
       <c r="D8" t="inlineStr"/>
-      <c r="E8" t="inlineStr"/>
+      <c r="E8" t="inlineStr">
+        <is>
+          <t>경남도지사 후보 토론 중</t>
+        </is>
+      </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>박범계 더불어민주당 의원과의 인터뷰로, 대전·충남 행정통합의 필요성과 이를 위한 삭발 투쟁의 배경을 설명합니다. 또한 검찰개혁의 진전 상황과 조희대 대법원에 대한 비판적 견해를 밝히며, 전반적으로 정치 및 행정 정책 관련 논의를 다루고 있습니다.</t>
+          <t>경남도지사 후보 3인이 인사채용, 병역 의혹, 내란 판단 등 다양한 주제로 설전을 벌인 토론회 기사. 한 후보는 긴급 피난처가 창업 공간이 된 것을 지적했고, 다른 후보는 예산 삭감 주장을 반박했다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>해당 기사는 대전·충남 행정통합, 검찰개혁, 사법부 비판 등 정치 및 행정 정책 관련 논의를 다루고 있습니다. 특정 피해자 집단이나 명확한 법적 책임 주체가 존재하지 않아 소송금융 투자 대상이 되는 구체적인 법적 분쟁으로 볼 수 없습니다. 적합 조건에 해당하는 사항이 없습니다.</t>
+          <t>기사는 경남도지사 후보들의 정치적 논쟁을 다루고 있으며, 특정 피해 사실이나 법적 분쟁의 발생을 보도하는 내용이 아님. 소송금융 투자 대상이 될 만한 구체적인 사건, 피해자, 손해 규모, 상대방 책임 등이 명확하지 않아 적합 조건에 해당하지 않음.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>[뉴스하이킥] 박범계  현재 정부안만으로도 검찰개혁 큰 진전… 보완수...</t>
-[...2 lines deleted...]
-      <c r="K8" t="inlineStr"/>
+          <t>인사채용·병역 의혹에 내란 판단까지…경남도지사 후보 3인 설전</t>
+        </is>
+      </c>
+      <c r="K8" t="inlineStr">
+        <is>
+          <t>idomin.com</t>
+        </is>
+      </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-05-22</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://n.news.naver.com/mnews/article/214/0001485218?sid=100</t>
+          <t>https://www.idomin.com/news/articleView.html?idxno=2006356</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-03-10 13:22:33.987411+00:00</t>
+          <t>2026-05-26 07:04:39.328893+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>정치/행정</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>민중기 특별검사팀</t>
+          <t>쌍방울그룹</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>오세훈 서울시장이 피고인으로 첫 공판 출석</t>
+          <t>국회 국정조사 특별위원회 기관 보고 진행 중</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>오세훈 서울시장이 '명태균 여론조사 의혹' 사건을 수사한 민중기 특별검사팀을 '악질 하명 특검'이라 맹비난했다. 오 시장은 특검이 진범을 풀어주고 무고한 자신을 기소했다고 주장하며, 현재 피고인 신분으로 재판에 출석 중이다. 그는 특검의 수사가 권력의 하명에 의한 것이라고 비판하며 국민이 납득할 설명을 요구했다.</t>
+          <t>한동훈 전 대표가 이재명 대통령의 쌍방울 대북 송금 의혹에 대해 '분명 있었다'고 주장하며 대법원이 공식 인정한 사실이라고 강조했다. 반면 서영교 의원은 이를 정치 검찰의 조작이라며 반박했다. 현재 국회 국정조사 특별위원회가 해당 의혹에 대한 기관 보고를 진행 중이다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>현재 오세훈 시장은 피고인 신분으로 재판을 받고 있으며, 소송금융은 주로 원고 측의 손해배상 청구를 지원하는 경우가 많아 적합도가 낮습니다. 또한, 상대방(특검)의 책임이 기사 내용만으로는 명확하다고 보기 어렵고(적합 조건 1 미충족), 집단적 피해가 아니며(적합 조건 3 미충족), 피해 금액 산정이 불분명합니다(적합 조건 4 미충족). 다만 상대방(국가)의 자력은 충분합니다(적합 조건 2 충족).</t>
+          <t>이 사건은 특정 피해자들이 손해배상을 청구하는 민사 소송이 아닌, 정치적 논란 및 불법 대북 송금 의혹에 대한 진실 공방에 가깝다. (적합 조건 3, 4 불충족) 기사에 언급된 '수백만 달러'는 송금액이지 특정 피해자의 손해액이 아니며, 소송금융의 대상이 될 만한 명확한 원고와 손해배상 청구권이 부재하다. 따라서 소송금융 투자 대상으로서의 적합도가 낮다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수백만 달러</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>1명 (오세훈 서울시장)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>“최악의 악질 하명특검”…오세훈, 민중기 특검 맹공</t>
+          <t>한동훈  이재명 방북 위한 '대북 송금' 분명 있었다</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>view.asiae.co.kr</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-04-04</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260307506414?OutUrl=naver</t>
+          <t>https://view.asiae.co.kr/article/2026040421105430386</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-03-08 00:16:08.696754+00:00</t>
+          <t>2026-04-05 00:16:10.037177+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>정치/행정</t>
         </is>
       </c>
-      <c r="C10" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C10" t="inlineStr"/>
       <c r="D10" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>당원권 정지 징계 효력정지 가처분 인용, 본안 소송 진행 중</t>
+          <t>과거 관련 소송 종결, 법무장관 경질</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>법원이 배현진 의원이 제기한 당원권 정지 1년 징계 효력정지 신청을 인용했습니다. 이에 따라 배 의원은 본안 소송 판결 확정 시까지 서울시당위원장 권한을 유지하게 됩니다.</t>
+          <t>트럼프 미국 대통령이 '엡스타인 파일' 처리 미흡과 정적 수사 소극성을 이유로 법무장관을 전격 경질했습니다. 트럼프 대통령은 엡스타인 범죄와 무관하며 관련 소송에서 모두 무죄를 받았다고 주장했습니다. 후임 법무장관으로는 트럼프 충성파가 거론되고 있습니다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>이 사건은 정치인의 당원권 정지 징계에 대한 효력정지 가처분 인용 건으로, 주된 쟁점은 정치적 권리 회복이며 금전적 손해배상 청구가 핵심이 아닙니다. 소송금융은 통상적으로 높은 금전적 회수 가능성이 있는 사건에 투자하므로, 본 사건은 투자 적합성이 낮습니다.</t>
+          <t>해당 기사는 트럼프 대통령의 법무장관 경질이라는 정치적 사건을 다루고 있으며, 소송금융의 대상이 될 만한 명확한 민사상 청구권이나 피해자가 특정되지 않습니다. 트럼프 대통령은 '엡스타인 파일' 관련 소송에서 무죄를 받았다고 주장하여, 이는 이미 종결된 사건에 해당합니다.</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>법원, 배현진 '당원권 정지 1년' 징계 효력정지 인용</t>
+          <t>트럼프, 법무장관 전격 경질... '엡스타인 파일'·정적 수사 불만</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>jnilbo.com</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://www.jnilbo.com/news/articleView.html?idxno=90000025507</t>
+          <t>https://www.ytn.co.kr/_ln/0104_202604040013508941</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-03-06 13:02:28.690506+00:00</t>
+          <t>2026-04-04 00:33:21.343148+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>정치/행정</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>국민의힘</t>
+          <t>도널드 트럼프 (미국 대통령)</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>당원권 정지 징계 효력 정지 가처분 인용, 본안 소송 진행 중</t>
+          <t>법무장관 경질</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>법원이 배현진 의원에 대한 국민의힘 윤리위원회의 당원권 정지 1년 징계 효력을 본안 소송 판결 시까지 정지하는 가처분 신청을 인용했습니다. 재판부는 징계 사유에 대한 충실한 심의 부족과 균형을 벗어난 징계 양정을 이유로 들었습니다.</t>
+          <t>도널드 트럼프 미국 대통령이 팸 본디 법무장관을 취임 1년 만에 경질하고, 개인 변호사 출신인 토드 블랜치 법무부 차관을 후임으로 지명했습니다. 이는 제프리 엡스타인 관련 기밀 파일 공개 미흡과 정적 기소 성과 부진에 대한 트럼프 지지층의 비판이 원인으로 분석됩니다. 정치권에서는 법무부의 사유화 우려가 제기되고 있습니다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>이 사건은 정치인의 당내 징계에 대한 효력 정지 가처분 인용 건으로, 금전적 손해배상 청구가 주된 목적이 아니며 집단적 피해나 대규모 금전적 피해 발생 가능성이 낮아 소송금융 투자 대상으로 적합하지 않습니다.</t>
+          <t>이 사건은 미국 법무장관 경질이라는 정치적/행정적 인사에 관한 것으로, 민사상 손해배상 청구를 위한 명확한 상대방의 책임이나 피해자의 손해가 특정되지 않습니다. 집단적 피해나 큰 피해 규모가 확인되지 않아 소송금융 투자 적합 조건에 부합하지 않습니다.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>법원, 배현진 손 들어줬다…당원권·시당위원장직 회복</t>
+          <t>트럼프, '충성파' 본디 법무장관 경질... 후임에 '사법 리스크' 방어 변...</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>weekly.chosun.com</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>http://weekly.chosun.com/news/articleView.html?idxno=49347</t>
+          <t>http://www.fnnews.com/news/202604030543381454</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-03-06 01:56:09.308933+00:00</t>
+          <t>2026-04-03 00:37:17.338865+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>정치/행정</t>
         </is>
       </c>
-      <c r="C12" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C12" t="inlineStr"/>
+      <c r="D12" t="inlineStr"/>
+      <c r="E12" t="inlineStr"/>
       <c r="F12" t="inlineStr">
         <is>
-          <t>법원이 배현진 의원이 제기한 가처분 소송에서 배 의원의 손을 들어주면서, 배 의원은 서울시당위원장직과 공천권을 회복하게 되었습니다. 이번 판결은 6·3 지방선거를 앞두고 친한동훈계를 향한 장동혁 지도부의 정치적 압박에 영향을 미칠 것으로 보입니다.</t>
+          <t>이재명 대통령의 국무회의 발언을 계기로 숙의 민주주의의 중요성을 강조하며, 스웨덴 예테보리대학교 민주주의 다양성 연구소의 보고서를 인용해 한국의 숙의 민주주의 지수 상승과 미국의 하락을 비교합니다. 특히 트럼프 행정부 시기 연방 공무원 감축, 행정명령 남발, 반대 의견 억압 등을 통해 숙의 과정이 해체된 구조적 원인을 분석하며, 숙의가 제대로 작동하기 위한 조건을 제시합니다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>이 사건은 정치적 직위 및 공천권 회복에 관한 가처분 소송으로, 소송금융이 주로 투자하는 명확하고 상당한 금전적 손해배상 청구와는 거리가 멉니다. 피해 규모가 금전적으로 특정되기 어렵고, 집단적 피해 사례도 아닙니다.</t>
+          <t>해당 기사는 특정 사건으로 인한 피해자들의 손해배상 청구 가능성을 다루는 것이 아닌, 숙의 민주주의의 중요성과 훼손 과정을 분석하는 정치/행정 논평입니다. 소송금융 투자 대상이 되기 위한 '상대방 책임의 명확성', '집단적 피해', '피해 규모' 등 적합 조건에 해당하지 않습니다. 따라서 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>배현진 손 들어준 法, 친한계 반격 시작될까…한동훈  상식의 승리</t>
+          <t>하라니까 했다 ...이 대통령의 질책이 드러낸 민주주의 중대문제</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>sisajournal.com</t>
+          <t>ohmynews.com</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>https://www.sisajournal.com/news/articleView.html?idxno=364847</t>
+          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003216896&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-03-06 01:50:32.953431+00:00</t>
+          <t>2026-03-24 00:38:49.799765+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>정치/행정</t>
         </is>
       </c>
       <c r="C13" t="inlineStr"/>
       <c r="D13" t="inlineStr"/>
       <c r="E13" t="inlineStr">
         <is>
-          <t>행정 통합 제안 논의</t>
+          <t>국회 본회의 상정 및 필리버스터 진행 중</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>강기정 광주시장이 순천대에서 전남 동부권 기업인들과 상생 토크를 통해 여수·순천·광양시의 행정 통합 필요성을 강조했다. 그는 3개 시 경계에 걸친 공장들의 관할 문제와 세금 분쟁 사례를 들며 광역연합 구성을 제언했다.</t>
+          <t>국회 본회의에 중대범죄수사청 설치법이 상정되었으며, 국민의힘은 이에 반대하며 필리버스터에 돌입했다. 이 법안은 검찰개혁 후속 입법으로, 부패·경제·마약 등 6대 중대범죄 수사 범위를 규정하고 있다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>해당 기사는 여수·순천·광양시의 행정 통합 필요성에 대한 정치적 제안과 논의를 다루고 있으며, 소송금융 투자 대상이 될 만한 구체적인 법적 분쟁이나 피해 사례를 포함하고 있지 않습니다. 따라서 적합 조건에 해당하는 사항이 없으며, 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>이 기사는 국회에서 법안(중대범죄수사청법)이 상정되고 필리버스터가 진행되는 입법 과정을 다루고 있습니다. 특정 사건으로 인한 피해 발생, 피해자, 손해배상 책임 주체 등이 명시되어 있지 않아 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>강기정, '여수·순천·광양시 행정 통합' 시급성 강조</t>
+          <t>중대범죄수사청법, 국회 본회의 상정…국민의힘 필리버스터 돌입</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>newspim.com</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260304_0003535001</t>
+          <t>https://www.newspim.com/news/view/20260319000972</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-03-05 01:35:52.250490+00:00</t>
+          <t>2026-03-20 12:21:09.331107+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>정치/행정</t>
         </is>
       </c>
       <c r="C14" t="inlineStr"/>
       <c r="D14" t="inlineStr"/>
       <c r="E14" t="inlineStr"/>
       <c r="F14" t="inlineStr">
         <is>
-          <t>황종우 해양수산부 장관 후보자가 신임 장관으로 지명되어 공식 출근했으며, 해수부의 부산 안착, 산하기관 재배치, 호르무즈 해협 위기 대응 등 산적한 현안들을 해결해야 할 과제에 직면해 있다. 그는 해수부 정통 관료 출신으로 엘리트이자 진보 성향 인사로 평가받고 있다.</t>
+          <t>박범계 더불어민주당 의원과의 인터뷰로, 대전·충남 행정통합의 필요성과 이를 위한 삭발 투쟁의 배경을 설명합니다. 또한 검찰개혁의 진전 상황과 조희대 대법원에 대한 비판적 견해를 밝히며, 전반적으로 정치 및 행정 정책 관련 논의를 다루고 있습니다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>이 기사는 해양수산부 장관 후보자의 임명과 그가 직면한 행정적 과제에 대한 내용으로, 특정 당사자 간의 법적 분쟁이나 피해 발생 사실을 다루고 있지 않습니다. 따라서 소송금융 적합 조건에 해당하는 사항이 전혀 없습니다.</t>
+          <t>해당 기사는 대전·충남 행정통합, 검찰개혁, 사법부 비판 등 정치 및 행정 정책 관련 논의를 다루고 있습니다. 특정 피해자 집단이나 명확한 법적 책임 주체가 존재하지 않아 소송금융 투자 대상이 되는 구체적인 법적 분쟁으로 볼 수 없습니다. 적합 조건에 해당하는 사항이 없습니다.</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>'황종우 해수부장관' 후보에 쏠린 기대...현안 매듭 푼다</t>
-[...6 lines deleted...]
-      </c>
+          <t>[뉴스하이킥] 박범계  현재 정부안만으로도 검찰개혁 큰 진전… 보완수...</t>
+        </is>
+      </c>
+      <c r="K14" t="inlineStr"/>
       <c r="L14" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>https://www.joongdo.co.kr/web/view.php?key=20260304010001221</t>
+          <t>https://n.news.naver.com/mnews/article/214/0001485218?sid=100</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-03-05 01:02:14.436976+00:00</t>
+          <t>2026-03-10 13:22:33.987411+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>정치/행정</t>
         </is>
       </c>
-      <c r="C15" t="inlineStr"/>
+      <c r="C15" t="inlineStr">
+        <is>
+          <t>민중기 특별검사팀</t>
+        </is>
+      </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>송영길 전 대표의 돈봉투 사건 최종 무죄 확정, 사법개혁 3법 국회 본회의 통과</t>
+          <t>오세훈 서울시장이 피고인으로 첫 공판 출석</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>송영길 전 더불어민주당 대표가 '돈봉투 사건' 최종 무죄 확정 후 민주당 당직을 회복하고 대구에서 출판 기념회를 열었습니다. 그는 저서 &lt;진실은 가둘 수 없다&gt;를 소개하며 사법개혁 3법(법왜곡제, 재판소원, 대법관 증원)의 국회 통과에 대한 불가피성을 강조했습니다. 기사는 송 전 대표의 정치적 견해와 활동을 중심으로 다루고 있습니다.</t>
+          <t>오세훈 서울시장이 '명태균 여론조사 의혹' 사건을 수사한 민중기 특별검사팀을 '악질 하명 특검'이라 맹비난했다. 오 시장은 특검이 진범을 풀어주고 무고한 자신을 기소했다고 주장하며, 현재 피고인 신분으로 재판에 출석 중이다. 그는 특검의 수사가 권력의 하명에 의한 것이라고 비판하며 국민이 납득할 설명을 요구했다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>기사는 송영길 전 대표의 '돈봉투 사건' 최종 무죄 확정 및 사법개혁 3법 국회 통과 등 이미 종결되었거나 입법이 완료된 사안을 다루고 있습니다. 소송금융 투자 대상이 될 만한 새로운 피해 발생이나 진행 중인 민사 소송이 확인되지 않아 부적합 조건에 해당합니다.</t>
+          <t>현재 오세훈 시장은 피고인 신분으로 재판을 받고 있으며, 소송금융은 주로 원고 측의 손해배상 청구를 지원하는 경우가 많아 적합도가 낮습니다. 또한, 상대방(특검)의 책임이 기사 내용만으로는 명확하다고 보기 어렵고(적합 조건 1 미충족), 집단적 피해가 아니며(적합 조건 3 미충족), 피해 금액 산정이 불분명합니다(적합 조건 4 미충족). 다만 상대방(국가)의 자력은 충분합니다(적합 조건 2 충족).</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (오세훈 서울시장)</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>6·3 선거…뉴 이재명 VS 윤 어게인  송영길 전 더불어민주당 대표 [시...</t>
+          <t>“최악의 악질 하명특검”…오세훈, 민중기 특검 맹공</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>mbn.co.kr</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5178859</t>
+          <t>https://www.segye.com/newsView/20260307506414?OutUrl=naver</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-03-01 12:25:04.088143+00:00</t>
+          <t>2026-03-08 00:16:08.696754+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>정치/행정</t>
         </is>
       </c>
-      <c r="C16" t="inlineStr"/>
+      <c r="C16" t="inlineStr">
+        <is>
+          <t>국민의힘</t>
+        </is>
+      </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>정치적 비판 및 의혹 제기 단계</t>
+          <t>당원권 정지 징계 효력정지 가처분 인용, 본안 소송 진행 중</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>기사는 민주당이 피해보상금 성격의 자금을 기본소득형 정책으로 포장했다는 비판과 사업 추진 과정의 인사권 개입 의혹을 제기하며 박우량 공천 강행 시 당의 자기부정이라고 지적합니다. 이는 정치적 논란에 대한 비판 기사로, 구체적인 민사상 손해배상 청구의 대상이나 피해 규모가 명확하지 않습니다.</t>
+          <t>법원이 배현진 의원이 제기한 당원권 정지 1년 징계 효력정지 신청을 인용했습니다. 이에 따라 배 의원은 본안 소송 판결 확정 시까지 서울시당위원장 권한을 유지하게 됩니다.</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>이 기사는 피해보상금의 정책 포장 비판 및 인사권 개입 의혹 등 정치적 비판과 의혹을 다루고 있습니다. 소송금융 투자에 적합한 명확한 민사상 책임 주체, 구체적인 피해자, 객관적으로 입증 가능한 피해 규모 및 증거가 불분명하여 적합 조건에 해당하지 않습니다.</t>
+          <t>이 사건은 정치인의 당원권 정지 징계에 대한 효력정지 가처분 인용 건으로, 주된 쟁점은 정치적 권리 회복이며 금전적 손해배상 청구가 핵심이 아닙니다. 소송금융은 통상적으로 높은 금전적 회수 가능성이 있는 사건에 투자하므로, 본 사건은 투자 적합성이 낮습니다.</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>민주당, 박우량 공천 강행하면 '자기부정'…당의 존재 이유를 묻는다</t>
+          <t>법원, 배현진 '당원권 정지 1년' 징계 효력정지 인용</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>megaeconomy.co.kr</t>
+          <t>jnilbo.com</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>https://www.megaeconomy.co.kr/news/newsview.php?ncode=1065594788766473</t>
+          <t>https://www.jnilbo.com/news/articleView.html?idxno=90000025507</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>2026-02-28 00:54:52.731708+00:00</t>
+          <t>2026-03-06 13:02:28.690506+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>정치/행정</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>대한민국 검찰</t>
+          <t>국민의힘</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>이재명 의원 공소 취소 및 국정조사 추진을 위한 의원 모임 출범, 사법개혁 3법 발의 예정</t>
+          <t>당원권 정지 징계 효력 정지 가처분 인용, 본안 소송 진행 중</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>더불어민주당 이건태 의원을 중심으로 105명의 의원이 참여하는 '이재명 대통령 사건 공소 취소와 국정조사 추진을 위한 의원 모임'이 출범했습니다. 이 모임은 이재명 대표에 대한 기소를 '정치 검찰의 조작 기소'로 규정하고, 국정조사 추진 및 사법개혁 3법(재판소원법, 법 왜곡제 등) 통과를 목표로 하고 있습니다.</t>
+          <t>법원이 배현진 의원에 대한 국민의힘 윤리위원회의 당원권 정지 1년 징계 효력을 본안 소송 판결 시까지 정지하는 가처분 신청을 인용했습니다. 재판부는 징계 사유에 대한 충실한 심의 부족과 균형을 벗어난 징계 양정을 이유로 들었습니다.</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>이 사건은 특정 정치인의 형사 기소에 대한 정치적/법적 대응을 목적으로 하며, 일반적인 소송금융 투자 대상인 다수 피해자의 명확한 민사상 손해배상 청구와는 거리가 멠니다. 상대방(국가기관)의 자력은 충분하나, 상대방의 책임이 정치적 주장 단계에 머물러 있고, 집단적 금전 피해 규모가 특정되지 않아 투자 회수 가능성을 판단하기 어렵습니다.</t>
+          <t>이 사건은 정치인의 당내 징계에 대한 효력 정지 가처분 인용 건으로, 금전적 손해배상 청구가 주된 목적이 아니며 집단적 피해나 대규모 금전적 피해 발생 가능성이 낮아 소송금융 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>(초안) 이건태 인터뷰</t>
+          <t>법원, 배현진 손 들어줬다…당원권·시당위원장직 회복</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>radio.ytn.co.kr</t>
+          <t>weekly.chosun.com</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>https://radio.ytn.co.kr/program/?f=2&amp;id=107508&amp;s_mcd=0214&amp;s_hcd=01</t>
+          <t>http://weekly.chosun.com/news/articleView.html?idxno=49347</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>2026-02-24 00:55:29.286170+00:00</t>
+          <t>2026-03-06 01:56:09.308933+00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>정치/행정</t>
         </is>
       </c>
-      <c r="C18" t="inlineStr"/>
+      <c r="C18" t="inlineStr">
+        <is>
+          <t>장동혁 지도부</t>
+        </is>
+      </c>
       <c r="D18" t="inlineStr">
         <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E18" t="inlineStr">
+        <is>
+          <t>가처분 소송 인용</t>
+        </is>
+      </c>
+      <c r="F18" t="inlineStr">
+        <is>
+          <t>법원이 배현진 의원이 제기한 가처분 소송에서 배 의원의 손을 들어주면서, 배 의원은 서울시당위원장직과 공천권을 회복하게 되었습니다. 이번 판결은 6·3 지방선거를 앞두고 친한동훈계를 향한 장동혁 지도부의 정치적 압박에 영향을 미칠 것으로 보입니다.</t>
+        </is>
+      </c>
+      <c r="G18" t="inlineStr">
+        <is>
+          <t>이 사건은 정치적 직위 및 공천권 회복에 관한 가처분 소송으로, 소송금융이 주로 투자하는 명확하고 상당한 금전적 손해배상 청구와는 거리가 멉니다. 피해 규모가 금전적으로 특정되기 어렵고, 집단적 피해 사례도 아닙니다.</t>
+        </is>
+      </c>
+      <c r="H18" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I18" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J18" t="inlineStr">
+        <is>
+          <t>배현진 손 들어준 法, 친한계 반격 시작될까…한동훈  상식의 승리</t>
+        </is>
+      </c>
+      <c r="K18" t="inlineStr">
+        <is>
+          <t>sisajournal.com</t>
+        </is>
+      </c>
+      <c r="L18" t="inlineStr">
+        <is>
+          <t>2026-03-05</t>
+        </is>
+      </c>
+      <c r="M18" t="inlineStr">
+        <is>
+          <t>https://www.sisajournal.com/news/articleView.html?idxno=364847</t>
+        </is>
+      </c>
+      <c r="N18" t="inlineStr">
+        <is>
+          <t>2026-03-06 01:50:32.953431+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B19" t="inlineStr">
+        <is>
+          <t>정치/행정</t>
+        </is>
+      </c>
+      <c r="C19" t="inlineStr"/>
+      <c r="D19" t="inlineStr"/>
+      <c r="E19" t="inlineStr">
+        <is>
+          <t>행정 통합 제안 논의</t>
+        </is>
+      </c>
+      <c r="F19" t="inlineStr">
+        <is>
+          <t>강기정 광주시장이 순천대에서 전남 동부권 기업인들과 상생 토크를 통해 여수·순천·광양시의 행정 통합 필요성을 강조했다. 그는 3개 시 경계에 걸친 공장들의 관할 문제와 세금 분쟁 사례를 들며 광역연합 구성을 제언했다.</t>
+        </is>
+      </c>
+      <c r="G19" t="inlineStr">
+        <is>
+          <t>해당 기사는 여수·순천·광양시의 행정 통합 필요성에 대한 정치적 제안과 논의를 다루고 있으며, 소송금융 투자 대상이 될 만한 구체적인 법적 분쟁이나 피해 사례를 포함하고 있지 않습니다. 따라서 적합 조건에 해당하는 사항이 없으며, 소송금융 투자 대상으로 부적합합니다.</t>
+        </is>
+      </c>
+      <c r="H19" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I19" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J19" t="inlineStr">
+        <is>
+          <t>강기정, '여수·순천·광양시 행정 통합' 시급성 강조</t>
+        </is>
+      </c>
+      <c r="K19" t="inlineStr">
+        <is>
+          <t>newsis.com</t>
+        </is>
+      </c>
+      <c r="L19" t="inlineStr">
+        <is>
+          <t>2026-03-04</t>
+        </is>
+      </c>
+      <c r="M19" t="inlineStr">
+        <is>
+          <t>https://www.newsis.com/view/NISX20260304_0003535001</t>
+        </is>
+      </c>
+      <c r="N19" t="inlineStr">
+        <is>
+          <t>2026-03-05 01:35:52.250490+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B20" t="inlineStr">
+        <is>
+          <t>정치/행정</t>
+        </is>
+      </c>
+      <c r="C20" t="inlineStr"/>
+      <c r="D20" t="inlineStr"/>
+      <c r="E20" t="inlineStr"/>
+      <c r="F20" t="inlineStr">
+        <is>
+          <t>황종우 해양수산부 장관 후보자가 신임 장관으로 지명되어 공식 출근했으며, 해수부의 부산 안착, 산하기관 재배치, 호르무즈 해협 위기 대응 등 산적한 현안들을 해결해야 할 과제에 직면해 있다. 그는 해수부 정통 관료 출신으로 엘리트이자 진보 성향 인사로 평가받고 있다.</t>
+        </is>
+      </c>
+      <c r="G20" t="inlineStr">
+        <is>
+          <t>이 기사는 해양수산부 장관 후보자의 임명과 그가 직면한 행정적 과제에 대한 내용으로, 특정 당사자 간의 법적 분쟁이나 피해 발생 사실을 다루고 있지 않습니다. 따라서 소송금융 적합 조건에 해당하는 사항이 전혀 없습니다.</t>
+        </is>
+      </c>
+      <c r="H20" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I20" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J20" t="inlineStr">
+        <is>
+          <t>'황종우 해수부장관' 후보에 쏠린 기대...현안 매듭 푼다</t>
+        </is>
+      </c>
+      <c r="K20" t="inlineStr">
+        <is>
+          <t>joongdo.co.kr</t>
+        </is>
+      </c>
+      <c r="L20" t="inlineStr">
+        <is>
+          <t>2026-03-04</t>
+        </is>
+      </c>
+      <c r="M20" t="inlineStr">
+        <is>
+          <t>https://www.joongdo.co.kr/web/view.php?key=20260304010001221</t>
+        </is>
+      </c>
+      <c r="N20" t="inlineStr">
+        <is>
+          <t>2026-03-05 01:02:14.436976+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B21" t="inlineStr">
+        <is>
+          <t>정치/행정</t>
+        </is>
+      </c>
+      <c r="C21" t="inlineStr"/>
+      <c r="D21" t="inlineStr">
+        <is>
           <t>종결</t>
         </is>
       </c>
-      <c r="E18" t="inlineStr">
+      <c r="E21" t="inlineStr">
+        <is>
+          <t>송영길 전 대표의 돈봉투 사건 최종 무죄 확정, 사법개혁 3법 국회 본회의 통과</t>
+        </is>
+      </c>
+      <c r="F21" t="inlineStr">
+        <is>
+          <t>송영길 전 더불어민주당 대표가 '돈봉투 사건' 최종 무죄 확정 후 민주당 당직을 회복하고 대구에서 출판 기념회를 열었습니다. 그는 저서 &lt;진실은 가둘 수 없다&gt;를 소개하며 사법개혁 3법(법왜곡제, 재판소원, 대법관 증원)의 국회 통과에 대한 불가피성을 강조했습니다. 기사는 송 전 대표의 정치적 견해와 활동을 중심으로 다루고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G21" t="inlineStr">
+        <is>
+          <t>기사는 송영길 전 대표의 '돈봉투 사건' 최종 무죄 확정 및 사법개혁 3법 국회 통과 등 이미 종결되었거나 입법이 완료된 사안을 다루고 있습니다. 소송금융 투자 대상이 될 만한 새로운 피해 발생이나 진행 중인 민사 소송이 확인되지 않아 부적합 조건에 해당합니다.</t>
+        </is>
+      </c>
+      <c r="H21" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I21" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J21" t="inlineStr">
+        <is>
+          <t>6·3 선거…뉴 이재명 VS 윤 어게인  송영길 전 더불어민주당 대표 [시...</t>
+        </is>
+      </c>
+      <c r="K21" t="inlineStr">
+        <is>
+          <t>mbn.co.kr</t>
+        </is>
+      </c>
+      <c r="L21" t="inlineStr">
+        <is>
+          <t>2026-03-01</t>
+        </is>
+      </c>
+      <c r="M21" t="inlineStr">
+        <is>
+          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5178859</t>
+        </is>
+      </c>
+      <c r="N21" t="inlineStr">
+        <is>
+          <t>2026-03-01 12:25:04.088143+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B22" t="inlineStr">
+        <is>
+          <t>정치/행정</t>
+        </is>
+      </c>
+      <c r="C22" t="inlineStr"/>
+      <c r="D22" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E22" t="inlineStr">
+        <is>
+          <t>정치적 비판 및 의혹 제기 단계</t>
+        </is>
+      </c>
+      <c r="F22" t="inlineStr">
+        <is>
+          <t>기사는 민주당이 피해보상금 성격의 자금을 기본소득형 정책으로 포장했다는 비판과 사업 추진 과정의 인사권 개입 의혹을 제기하며 박우량 공천 강행 시 당의 자기부정이라고 지적합니다. 이는 정치적 논란에 대한 비판 기사로, 구체적인 민사상 손해배상 청구의 대상이나 피해 규모가 명확하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="G22" t="inlineStr">
+        <is>
+          <t>이 기사는 피해보상금의 정책 포장 비판 및 인사권 개입 의혹 등 정치적 비판과 의혹을 다루고 있습니다. 소송금융 투자에 적합한 명확한 민사상 책임 주체, 구체적인 피해자, 객관적으로 입증 가능한 피해 규모 및 증거가 불분명하여 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H22" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I22" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J22" t="inlineStr">
+        <is>
+          <t>민주당, 박우량 공천 강행하면 '자기부정'…당의 존재 이유를 묻는다</t>
+        </is>
+      </c>
+      <c r="K22" t="inlineStr">
+        <is>
+          <t>megaeconomy.co.kr</t>
+        </is>
+      </c>
+      <c r="L22" t="inlineStr">
+        <is>
+          <t>2026-02-27</t>
+        </is>
+      </c>
+      <c r="M22" t="inlineStr">
+        <is>
+          <t>https://www.megaeconomy.co.kr/news/newsview.php?ncode=1065594788766473</t>
+        </is>
+      </c>
+      <c r="N22" t="inlineStr">
+        <is>
+          <t>2026-02-28 00:54:52.731708+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B23" t="inlineStr">
+        <is>
+          <t>정치/행정</t>
+        </is>
+      </c>
+      <c r="C23" t="inlineStr">
+        <is>
+          <t>대한민국 검찰</t>
+        </is>
+      </c>
+      <c r="D23" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E23" t="inlineStr">
+        <is>
+          <t>이재명 의원 공소 취소 및 국정조사 추진을 위한 의원 모임 출범, 사법개혁 3법 발의 예정</t>
+        </is>
+      </c>
+      <c r="F23" t="inlineStr">
+        <is>
+          <t>더불어민주당 이건태 의원을 중심으로 105명의 의원이 참여하는 '이재명 대통령 사건 공소 취소와 국정조사 추진을 위한 의원 모임'이 출범했습니다. 이 모임은 이재명 대표에 대한 기소를 '정치 검찰의 조작 기소'로 규정하고, 국정조사 추진 및 사법개혁 3법(재판소원법, 법 왜곡제 등) 통과를 목표로 하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G23" t="inlineStr">
+        <is>
+          <t>이 사건은 특정 정치인의 형사 기소에 대한 정치적/법적 대응을 목적으로 하며, 일반적인 소송금융 투자 대상인 다수 피해자의 명확한 민사상 손해배상 청구와는 거리가 멠니다. 상대방(국가기관)의 자력은 충분하나, 상대방의 책임이 정치적 주장 단계에 머물러 있고, 집단적 금전 피해 규모가 특정되지 않아 투자 회수 가능성을 판단하기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H23" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I23" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J23" t="inlineStr">
+        <is>
+          <t>(초안) 이건태 인터뷰</t>
+        </is>
+      </c>
+      <c r="K23" t="inlineStr">
+        <is>
+          <t>radio.ytn.co.kr</t>
+        </is>
+      </c>
+      <c r="L23" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M23" t="inlineStr">
+        <is>
+          <t>https://radio.ytn.co.kr/program/?f=2&amp;id=107508&amp;s_mcd=0214&amp;s_hcd=01</t>
+        </is>
+      </c>
+      <c r="N23" t="inlineStr">
+        <is>
+          <t>2026-02-24 00:55:29.286170+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B24" t="inlineStr">
+        <is>
+          <t>정치/행정</t>
+        </is>
+      </c>
+      <c r="C24" t="inlineStr"/>
+      <c r="D24" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E24" t="inlineStr">
         <is>
           <t>권력기관 개혁 입법 시행을 위한 후속 작업 및 관련 논의는 기사 시점 기준 완료됨</t>
         </is>
       </c>
-      <c r="F18" t="inlineStr">
+      <c r="F24" t="inlineStr">
         <is>
           <t>이 기사는 전 청와대 비서관의 회고록으로, 2019-2020년 공수처법 제정 및 검경 수사권 조정 입법 시행 과정에서의 내부 갈등과 법무부의 저항을 다룹니다. 검찰 개혁에 대한 윤석열 패거리들의 준동을 비판하며, 수사 준칙 제정 등 후속 작업의 어려움을 상세히 설명합니다.</t>
         </is>
       </c>
-      <c r="G18" t="inlineStr">
+      <c r="G24" t="inlineStr">
         <is>
           <t>이 기사는 권력기관 개혁 입법의 제정 및 시행 과정에 대한 정치적 논평/회고록으로, 특정 주체의 명확한 책임으로 인해 다수의 피해자가 구체적인 손해를 입은 사건이 아닙니다. 소송금융 투자 대상이 될 만한 민사상 손해배상 청구의 근거가 불분명하며, 기사에서 다루는 주요 사건들은 이미 입법 및 행정 절차가 완료된 과거의 일입니다.</t>
         </is>
       </c>
-      <c r="H18" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J18" t="inlineStr">
+      <c r="H24" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I24" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J24" t="inlineStr">
         <is>
           <t>정치공작 일삼던 국정원이 윤석열 내란 때 조용했던 이유</t>
         </is>
       </c>
-      <c r="K18" t="inlineStr">
+      <c r="K24" t="inlineStr">
         <is>
           <t>ohmynews.com</t>
         </is>
       </c>
-      <c r="L18" t="inlineStr">
+      <c r="L24" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
-      <c r="M18" t="inlineStr">
+      <c r="M24" t="inlineStr">
         <is>
           <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003208926&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
         </is>
       </c>
-      <c r="N18" t="inlineStr">
+      <c r="N24" t="inlineStr">
         <is>
           <t>2026-02-24 00:34:15.238044+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N18"/>
+  <autoFilter ref="A1:N24"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>