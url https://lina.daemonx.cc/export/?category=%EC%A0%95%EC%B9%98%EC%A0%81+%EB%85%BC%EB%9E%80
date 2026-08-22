--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$13</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$14</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N13"/>
+  <dimension ref="A1:N14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="7" customWidth="1" min="4" max="4"/>
     <col width="26" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
     <col width="47" customWidth="1" min="10" max="10"/>
     <col width="19" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -537,814 +537,878 @@
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>정치적 논란</t>
         </is>
       </c>
       <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr"/>
       <c r="E2" t="inlineStr">
         <is>
-          <t>서울시장 선거 관련 정치적 공방</t>
+          <t>정치적 논란 및 선거 반대 운동</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>서울시장 선거를 앞두고 더불어민주당과 국민의힘 대변인이 후보자 정원오의 과거 폭행 사건과 최근 제기된 의혹에 대해 공방을 벌였습니다. 민주당은 31년 전 사건이며 후보가 반성하고 있다고 주장했고, 국민의힘은 도덕적 결격 사유와 정책적 준비 부족을 지적하며 진실 공방이 이어지고 있습니다.</t>
+          <t>기사 내용은 6·3 재보선 후보자들의 과거 발언을 문제 삼아 출마를 반대하는 목소리를 담고 있습니다. 특히 세월호 참사 피해자를 모욕하고 허위사실을 퍼뜨린 자들의 출마를 비판하며, 진정한 사과와 반성 없는 출마는 피해자와 유권자에 대한 폭력이라고 주장합니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>이 기사는 서울시장 선거를 앞두고 후보자의 과거 폭행 사건 및 현재 제기되는 의혹에 대한 정치권의 공방을 다루고 있습니다. 이는 소송금융 투자 대상이 될 만한 새로운 민사상 분쟁이 아니며, 31년 전 폭행 사건은 이미 법적 처분을 받아 종결된 사건입니다 (부적합 조건: 이미 종결된 사건). 현재의 의혹들은 정치적 공방의 일환으로, 명확한 피고, 피해 규모, 증거가 특정되지 않아 소송금융 적합 조건에 부합하지 않습니다.</t>
+          <t>기사 내용은 세월호 참사 관련 과거 발언을 한 후보자에 대한 정치적 비판 및 출마 반대 운동에 가깝습니다. 소송금융 투자 대상이 될 만한 구체적인 법적 분쟁, 명확한 피고, 또는 손해배상 청구의 근거가 불분명하여 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>대구 찾은 李대통령…신현영  갑자기가 아니라 늘상 있는 일, 격의 없이...</t>
+          <t>[6·3 재보선] 평택을 단일화 먹구름, 김용남-조국 '과거 발언' 두고 충...</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>natv.go.kr</t>
+          <t>polinews.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-05-15</t>
+          <t>2026-05-06</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.natv.go.kr/natv/news/newsView.do?newsId=513323</t>
+          <t>https://www.polinews.co.kr/news/articleView.html?idxno=730362</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-05-16 18:02:56.065091+00:00</t>
+          <t>2026-06-20 03:01:04.815402+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>정치적 논란</t>
         </is>
       </c>
-      <c r="C3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr"/>
-      <c r="E3" t="inlineStr"/>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>서울시장 선거 관련 정치적 공방</t>
+        </is>
+      </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>국민의힘이 과거 논란이 있었던 개그맨 이혁재를 광역의원 비례 청년 오디션 심사위원으로 발탁하고, 막말 논란이 있던 박민영 대변인을 재임명하여 비판을 받고 있습니다. 이는 장동혁 대표의 '절윤' 선언과 상반된 행보로, 당내외에서 리더십에 대한 우려와 진정성 의구심이 제기되고 있습니다.</t>
+          <t>서울시장 선거를 앞두고 더불어민주당과 국민의힘 대변인이 후보자 정원오의 과거 폭행 사건과 최근 제기된 의혹에 대해 공방을 벌였습니다. 민주당은 31년 전 사건이며 후보가 반성하고 있다고 주장했고, 국민의힘은 도덕적 결격 사유와 정책적 준비 부족을 지적하며 진실 공방이 이어지고 있습니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>본 기사는 국민의힘의 인사 결정과 관련된 정치적 논란 및 비판을 다루고 있으며, 소송금융 투자 대상이 될 만한 명확한 법적 분쟁, 특정 가능한 피해자 집단, 또는 구체적인 금전적 손해가 확인되지 않습니다. 적합 조건에 해당하는 사항이 없습니다.</t>
+          <t>이 기사는 서울시장 선거를 앞두고 후보자의 과거 폭행 사건 및 현재 제기되는 의혹에 대한 정치권의 공방을 다루고 있습니다. 이는 소송금융 투자 대상이 될 만한 새로운 민사상 분쟁이 아니며, 31년 전 폭행 사건은 이미 법적 처분을 받아 종결된 사건입니다 (부적합 조건: 이미 종결된 사건). 현재의 의혹들은 정치적 공방의 일환으로, 명확한 피고, 피해 규모, 증거가 특정되지 않아 소송금융 적합 조건에 부합하지 않습니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>[사설] 국힘, 이번엔 이혁재·박민영 논란… 張대표 ‘절윤’ 빈말이었...</t>
+          <t>대구 찾은 李대통령…신현영  갑자기가 아니라 늘상 있는 일, 격의 없이...</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>dt.co.kr</t>
+          <t>natv.go.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-05-15</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.dt.co.kr/article/12054461?ref=naver</t>
+          <t>https://www.natv.go.kr/natv/news/newsView.do?newsId=513323</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-03-29 12:45:01.410475+00:00</t>
+          <t>2026-05-16 18:02:56.065091+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>정치적 논란</t>
         </is>
       </c>
-      <c r="C4" t="inlineStr"/>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>국민의힘</t>
+        </is>
+      </c>
       <c r="D4" t="inlineStr"/>
-      <c r="E4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E4" t="inlineStr"/>
       <c r="F4" t="inlineStr">
         <is>
-          <t>국민의힘이 지방선거를 앞두고 진행한 청년 공개 오디션에 과거 폭행, 채무, 세금 체납 등 논란이 있었던 방송인 이혁재 씨를 심사위원으로 위촉하여 논란이 일고 있습니다. 더불어민주당은 이를 비판했고, 국민의힘은 반성하는 인물이라며 반박했습니다. 이는 정치적 공방으로, 소송금융 투자 대상이 될 만한 금전적 피해나 법적 쟁점은 보이지 않습니다.</t>
+          <t>국민의힘이 과거 논란이 있었던 개그맨 이혁재를 광역의원 비례 청년 오디션 심사위원으로 발탁하고, 막말 논란이 있던 박민영 대변인을 재임명하여 비판을 받고 있습니다. 이는 장동혁 대표의 '절윤' 선언과 상반된 행보로, 당내외에서 리더십에 대한 우려와 진정성 의구심이 제기되고 있습니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>기사는 방송인의 과거 논란과 정치권의 공천 심사위원 선정에 대한 정치적 공방을 다루고 있으며, 특정 피해자에게 발생한 금전적 손해배상 청구권이 명확하지 않습니다. 소송금융의 적합 조건(상대방 책임 명확, 집단적 피해, 피해 규모 등)에 해당하지 않아 투자 대상으로서의 적합성이 매우 낮습니다.</t>
+          <t>본 기사는 국민의힘의 인사 결정과 관련된 정치적 논란 및 비판을 다루고 있으며, 소송금융 투자 대상이 될 만한 명확한 법적 분쟁, 특정 가능한 피해자 집단, 또는 구체적인 금전적 손해가 확인되지 않습니다. 적합 조건에 해당하는 사항이 없습니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>이혁재  아스팔트 시위하는 청년도 우리 자산…지선서 국힘 불리하지 않...</t>
+          <t>[사설] 국힘, 이번엔 이혁재·박민영 논란… 張대표 ‘절윤’ 빈말이었...</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>imaeil.com</t>
+          <t>dt.co.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.imaeil.com/page/view/2026032816553348079</t>
+          <t>https://www.dt.co.kr/article/12054461?ref=naver</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-03-28 12:43:56.976792+00:00</t>
+          <t>2026-03-29 12:45:01.410475+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>정치적 논란</t>
         </is>
       </c>
-      <c r="C5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C5" t="inlineStr"/>
       <c r="D5" t="inlineStr"/>
       <c r="E5" t="inlineStr">
         <is>
-          <t>국민의힘 청년 비례대표 후보 오디션 진행 중</t>
+          <t>정치적 논란 및 공방 진행 중</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>국민의힘이 진행하는 '광역의원 청년 비례대표 후보 대국민 오디션'에서 '윤석열 복귀'를 주장하거나 극단적인 시각을 가진 후보들이 상위권에 포진하여 논란이 되고 있습니다. 기사는 이러한 현상이 당의 곤궁한 현실을 상징하며, 조직적 투표 가능성 등으로 인해 청년 정치의 미래가 '윤어게인' 잔치로 끝날 수 있다고 비판합니다.</t>
+          <t>국민의힘이 지방선거를 앞두고 진행한 청년 공개 오디션에 과거 폭행, 채무, 세금 체납 등 논란이 있었던 방송인 이혁재 씨를 심사위원으로 위촉하여 논란이 일고 있습니다. 더불어민주당은 이를 비판했고, 국민의힘은 반성하는 인물이라며 반박했습니다. 이는 정치적 공방으로, 소송금융 투자 대상이 될 만한 금전적 피해나 법적 쟁점은 보이지 않습니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>해당 기사는 국민의힘 청년 비례대표 후보 오디션에 대한 정치적 비판과 논평으로, 소송금융 투자 대상이 될 만한 명확한 법적 분쟁, 특정 가능한 피해자 집단, 또는 구체적인 손해배상 청구 가능성이 확인되지 않습니다. 적합 조건 중 어느 하나에도 해당하지 않습니다.</t>
+          <t>기사는 방송인의 과거 논란과 정치권의 공천 심사위원 선정에 대한 정치적 공방을 다루고 있으며, 특정 피해자에게 발생한 금전적 손해배상 청구권이 명확하지 않습니다. 소송금융의 적합 조건(상대방 책임 명확, 집단적 피해, 피해 규모 등)에 해당하지 않아 투자 대상으로서의 적합성이 매우 낮습니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>[여적] ‘윤 어게인’ 청년 오디션</t>
+          <t>이혁재  아스팔트 시위하는 청년도 우리 자산…지선서 국힘 불리하지 않...</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>khan.co.kr</t>
+          <t>imaeil.com</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.khan.co.kr/article/202603191840001</t>
+          <t>https://www.imaeil.com/page/view/2026032816553348079</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-03-19 12:26:01.075165+00:00</t>
+          <t>2026-03-28 12:43:56.976792+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>정치적 논란</t>
         </is>
       </c>
-      <c r="C6" t="inlineStr"/>
-[...4 lines deleted...]
-      </c>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>국민의힘</t>
+        </is>
+      </c>
+      <c r="D6" t="inlineStr"/>
       <c r="E6" t="inlineStr">
         <is>
-          <t>정치적 의혹 제기 및 특검/국정조사 요구</t>
+          <t>국민의힘 청년 비례대표 후보 오디션 진행 중</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>국민의힘은 '이재명 대통령 공소취소 거래설' 의혹과 관련해 유튜버 김어준 씨를 고발 대상에서 제외한 더불어민주당을 비판했습니다. 민주당이 '상왕 정치'에 굴복하여 가짜뉴스에 대한 대응 원칙을 저버렸다고 지적하며, 특검과 국정조사를 통해 진실을 밝힐 것을 촉구했습니다.</t>
+          <t>국민의힘이 진행하는 '광역의원 청년 비례대표 후보 대국민 오디션'에서 '윤석열 복귀'를 주장하거나 극단적인 시각을 가진 후보들이 상위권에 포진하여 논란이 되고 있습니다. 기사는 이러한 현상이 당의 곤궁한 현실을 상징하며, 조직적 투표 가능성 등으로 인해 청년 정치의 미래가 '윤어게인' 잔치로 끝날 수 있다고 비판합니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>본 기사는 '이재명 대통령 공소취소 거래설'이라는 의혹에 대한 정치적 공방과 국민의힘의 비판을 다루고 있습니다. 특정 피해자가 명확하지 않고, 구체적인 금전적 피해 규모가 언급되지 않았으며, 의혹의 진위 여부나 상대방의 책임이 법적으로 명확하게 입증된 단계가 아닙니다. 소송금융 투자 대상으로서의 적합 조건(명확한 책임, 집단적 피해, 큰 피해 규모, 증거 확보, 공적 절차 진행)에 해당하지 않습니다.</t>
+          <t>해당 기사는 국민의힘 청년 비례대표 후보 오디션에 대한 정치적 비판과 논평으로, 소송금융 투자 대상이 될 만한 명확한 법적 분쟁, 특정 가능한 피해자 집단, 또는 구체적인 손해배상 청구 가능성이 확인되지 않습니다. 적합 조건 중 어느 하나에도 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>野  민주당, 김어준은 고발 제외…'상왕 정치'에 굴복</t>
+          <t>[여적] ‘윤 어게인’ 청년 오디션</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>news.tvchosun.com</t>
+          <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://news.tvchosun.com/site/data/html_dir/2026/03/14/2026031490082.html</t>
+          <t>https://www.khan.co.kr/article/202603191840001</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-03-14 12:40:16.619713+00:00</t>
+          <t>2026-03-19 12:26:01.075165+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>정치적 논란</t>
         </is>
       </c>
       <c r="C7" t="inlineStr"/>
-      <c r="D7" t="inlineStr"/>
+      <c r="D7" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>거래설 파장</t>
+          <t>정치적 의혹 제기 및 특검/국정조사 요구</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>이재명 대통령의 공소 취소와 검찰 보완수사권 거래설이 정치권에서 논란이 되고 있습니다. 민주당은 이 대통령에게 입장을 밝히라고 촉구하며 의혹을 제기하고 있습니다.</t>
+          <t>국민의힘은 '이재명 대통령 공소취소 거래설' 의혹과 관련해 유튜버 김어준 씨를 고발 대상에서 제외한 더불어민주당을 비판했습니다. 민주당이 '상왕 정치'에 굴복하여 가짜뉴스에 대한 대응 원칙을 저버렸다고 지적하며, 특검과 국정조사를 통해 진실을 밝힐 것을 촉구했습니다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 3(집단적 피해), 4(피해 규모 큼), 5(증거 확보 가능), 6(공적 절차 진행) 모두 해당하지 않습니다. 기사는 정치적 의혹 제기에 불과하며, 특정 피해자나 손해배상 청구의 대상이 되는 사건으로 보기 어렵습니다.</t>
+          <t>본 기사는 '이재명 대통령 공소취소 거래설'이라는 의혹에 대한 정치적 공방과 국민의힘의 비판을 다루고 있습니다. 특정 피해자가 명확하지 않고, 구체적인 금전적 피해 규모가 언급되지 않았으며, 의혹의 진위 여부나 상대방의 책임이 법적으로 명확하게 입증된 단계가 아닙니다. 소송금융 투자 대상으로서의 적합 조건(명확한 책임, 집단적 피해, 큰 피해 규모, 증거 확보, 공적 절차 진행)에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>李 대통령 공소 취소-검찰 보완수사권 거래설 파장</t>
+          <t>野  민주당, 김어준은 고발 제외…'상왕 정치'에 굴복</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>ulsanpress.net</t>
+          <t>news.tvchosun.com</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://www.ulsanpress.net/news/articleView.html?idxno=570723</t>
+          <t>https://news.tvchosun.com/site/data/html_dir/2026/03/14/2026031490082.html</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-03-12 00:31:23.976447+00:00</t>
+          <t>2026-03-14 12:40:16.619713+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>정치적 논란</t>
         </is>
       </c>
       <c r="C8" t="inlineStr"/>
       <c r="D8" t="inlineStr"/>
       <c r="E8" t="inlineStr">
         <is>
-          <t>미확인 루머에 대한 정치권 및 언론 논의</t>
+          <t>거래설 파장</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>고위 관계자가 고위 검사들에게 특정 인물의 공소 취소 메시지를 보냈다는 '공소 취소 거래설'이 제기되었으나, 정치권 인사들은 이를 '새빨간 가짜뉴스' 또는 '음모론'으로 일축하며 진상 규명과 출처 공개를 요구하고 있습니다. 기사는 루머의 사실 여부와 파급력에 대한 논의를 담고 있습니다.</t>
+          <t>이재명 대통령의 공소 취소와 검찰 보완수사권 거래설이 정치권에서 논란이 되고 있습니다. 민주당은 이 대통령에게 입장을 밝히라고 촉구하며 의혹을 제기하고 있습니다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>기사 내용은 '공소 취소 거래설'이라는 미확인 루머에 대한 정치권 및 언론의 논의를 다루고 있습니다. 소송금융 적합 조건 중 상대방 책임 명확성, 집단적 피해, 피해 규모, 증거 확보 가능성 등 어떤 조건도 충족되지 않습니다. 피해자나 구체적인 손해가 특정되지 않아 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>적합 조건 1(상대방 책임 명확), 3(집단적 피해), 4(피해 규모 큼), 5(증거 확보 가능), 6(공적 절차 진행) 모두 해당하지 않습니다. 기사는 정치적 의혹 제기에 불과하며, 특정 피해자나 손해배상 청구의 대상이 되는 사건으로 보기 어렵습니다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>서정욱  李공소취소 음모론 새빨간 거짓말...실익 없고 상식에 안 맞아...</t>
+          <t>李 대통령 공소 취소-검찰 보완수사권 거래설 파장</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>radio.ytn.co.kr</t>
+          <t>ulsanpress.net</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://radio.ytn.co.kr/program/?f=2&amp;id=107764&amp;s_mcd=0263&amp;s_hcd=01</t>
+          <t>https://www.ulsanpress.net/news/articleView.html?idxno=570723</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-03-11 13:03:17.767218+00:00</t>
+          <t>2026-03-12 00:31:23.976447+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>정치적 논란</t>
         </is>
       </c>
       <c r="C9" t="inlineStr"/>
-      <c r="D9" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D9" t="inlineStr"/>
       <c r="E9" t="inlineStr">
         <is>
-          <t>음모론 제기 및 정치권 반발</t>
+          <t>미확인 루머에 대한 정치권 및 언론 논의</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>방송인 김어준 씨가 정부 고위관계자가 검찰개혁안 완화를 조건으로 이재명 대통령 사건 공소 취소를 거래하려 했다는 음모론을 제기했습니다. 친명계와 청와대는 근거 없는 주장이라며 강하게 반발했고, 김 씨는 이후 진화에 나섰으나 논란은 계속되고 있습니다. 현재까지 구체적인 증거나 실명은 공개되지 않았습니다.</t>
+          <t>고위 관계자가 고위 검사들에게 특정 인물의 공소 취소 메시지를 보냈다는 '공소 취소 거래설'이 제기되었으나, 정치권 인사들은 이를 '새빨간 가짜뉴스' 또는 '음모론'으로 일축하며 진상 규명과 출처 공개를 요구하고 있습니다. 기사는 루머의 사실 여부와 파급력에 대한 논의를 담고 있습니다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>기사 내용은 특정되지 않은 '음모론' 수준의 의혹 제기에 불과하며, 상대방의 책임이 명확하지 않고 구체적인 증거가 제시되지 않았습니다. 또한, 집단적 피해나 피해 규모를 특정하기 어려워 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>기사 내용은 '공소 취소 거래설'이라는 미확인 루머에 대한 정치권 및 언론의 논의를 다루고 있습니다. 소송금융 적합 조건 중 상대방 책임 명확성, 집단적 피해, 피해 규모, 증거 확보 가능성 등 어떤 조건도 충족되지 않습니다. 피해자나 구체적인 손해가 특정되지 않아 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>‘검찰 거래’ 음모론…친명 “증거 대라”</t>
+          <t>서정욱  李공소취소 음모론 새빨간 거짓말...실익 없고 상식에 안 맞아...</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>ichannela.com</t>
+          <t>radio.ytn.co.kr</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://www.ichannela.com/news/main/news_detailPage.do?publishId=000000518504</t>
+          <t>https://radio.ytn.co.kr/program/?f=2&amp;id=107764&amp;s_mcd=0263&amp;s_hcd=01</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-03-11 12:34:14.988375+00:00</t>
+          <t>2026-03-11 13:03:17.767218+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>정치적 논란</t>
         </is>
       </c>
       <c r="C10" t="inlineStr"/>
-      <c r="D10" t="inlineStr"/>
+      <c r="D10" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>정치적 논란 및 해명 진행 중</t>
+          <t>음모론 제기 및 정치권 반발</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>정성호 법무부 장관이 이재명 대통령 관련 '공소 취소 거래설'을 강하게 부인하며, 장관이 특정 사건의 공소 취소를 지휘할 입장이 아니라고 밝혔습니다. 해당 루머는 친여 성향 유튜브 채널에서 처음 언급되었으며, 정 장관은 보완수사권 존치 여부 등에 대해서도 언급했습니다.</t>
+          <t>방송인 김어준 씨가 정부 고위관계자가 검찰개혁안 완화를 조건으로 이재명 대통령 사건 공소 취소를 거래하려 했다는 음모론을 제기했습니다. 친명계와 청와대는 근거 없는 주장이라며 강하게 반발했고, 김 씨는 이후 진화에 나섰으나 논란은 계속되고 있습니다. 현재까지 구체적인 증거나 실명은 공개되지 않았습니다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>해당 기사는 이재명 대통령 관련 '공소 취소 거래설'에 대한 법무부 장관의 해명과 정치적 논란을 다루고 있습니다. 특정 주체의 명확한 잘못으로 인한 피해 발생 사실이 없으며, 소송의 상대방이나 피해 규모, 피해자 수도 특정할 수 없습니다. 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다.</t>
+          <t>기사 내용은 특정되지 않은 '음모론' 수준의 의혹 제기에 불과하며, 상대방의 책임이 명확하지 않고 구체적인 증거가 제시되지 않았습니다. 또한, 집단적 피해나 피해 규모를 특정하기 어려워 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>정성호 “공소 취소 하라 말라 할 입장 아냐…얘기할 가치 없다”</t>
+          <t>‘검찰 거래’ 음모론…친명 “증거 대라”</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>ichannela.com</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/11985533</t>
+          <t>https://www.ichannela.com/news/main/news_detailPage.do?publishId=000000518504</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-03-11 12:31:33.305172+00:00</t>
+          <t>2026-03-11 12:34:14.988375+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>정치적 논란</t>
         </is>
       </c>
       <c r="C11" t="inlineStr"/>
       <c r="D11" t="inlineStr"/>
-      <c r="E11" t="inlineStr"/>
+      <c r="E11" t="inlineStr">
+        <is>
+          <t>정치적 논란 및 해명 진행 중</t>
+        </is>
+      </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>정성호 법무부 장관이 대통령 관련 사건 공소 취소 거래설 및 보완수사권 연계 의혹에 대해 '황당하고 어이없다'며 전면 부인했습니다. 그는 특정 사건에 대한 공소 취소를 지휘할 의도나 생각이 없으며, 검찰개혁 논의가 소모적 논쟁에 휩싸이는 것을 경계했습니다.</t>
+          <t>정성호 법무부 장관이 이재명 대통령 관련 '공소 취소 거래설'을 강하게 부인하며, 장관이 특정 사건의 공소 취소를 지휘할 입장이 아니라고 밝혔습니다. 해당 루머는 친여 성향 유튜브 채널에서 처음 언급되었으며, 정 장관은 보완수사권 존치 여부 등에 대해서도 언급했습니다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>해당 기사는 법무부 장관의 특정 사건 공소 취소 지휘 의혹에 대한 부인과 검찰개혁 논의에 관한 내용으로, 특정 피해자가 발생하여 손해배상 소송을 제기할 수 있는 민사 분쟁 사건이 아닙니다. 따라서 소송금융 적합 조건에 해당하는 사항이 없습니다.</t>
+          <t>해당 기사는 이재명 대통령 관련 '공소 취소 거래설'에 대한 법무부 장관의 해명과 정치적 논란을 다루고 있습니다. 특정 주체의 명확한 잘못으로 인한 피해 발생 사실이 없으며, 소송의 상대방이나 피해 규모, 피해자 수도 특정할 수 없습니다. 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>정성호 법무부 장관  공소 취소 지휘할 의도도 생각도 없다</t>
+          <t>정성호 “공소 취소 하라 말라 할 입장 아냐…얘기할 가치 없다”</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>ohmynews.com</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003214012&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
+          <t>https://www.mk.co.kr/article/11985533</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-03-11 12:30:42.705655+00:00</t>
+          <t>2026-03-11 12:31:33.305172+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>정치적 논란</t>
         </is>
       </c>
-      <c r="C12" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C12" t="inlineStr"/>
+      <c r="D12" t="inlineStr"/>
+      <c r="E12" t="inlineStr"/>
       <c r="F12" t="inlineStr">
         <is>
-          <t>김상욱 의원이 과거 반민주적 행태에 대한 반성이 없으며, 자신의 도덕성 및 자질 검증을 부당한 견제로 호도하고 있다는 비판이 제기되었다. 그는 본인의 치부를 덮기 위해 당원들 간 불신을 조장하고 있다는 내용이다.</t>
+          <t>정성호 법무부 장관이 대통령 관련 사건 공소 취소 거래설 및 보완수사권 연계 의혹에 대해 '황당하고 어이없다'며 전면 부인했습니다. 그는 특정 사건에 대한 공소 취소를 지휘할 의도나 생각이 없으며, 검찰개혁 논의가 소모적 논쟁에 휩싸이는 것을 경계했습니다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>기사는 김상욱 의원의 정치적 행태와 도덕성 문제를 비판하는 내용으로, 특정 가능한 법적 책임이나 금전적 피해가 명확하지 않습니다. 소송금융 투자 대상이 되기 위한 적합 조건(상대방 책임 명확성, 피해 규모, 집단적 피해, 공적 절차 진행 등)에 해당하지 않습니다.</t>
+          <t>해당 기사는 법무부 장관의 특정 사건 공소 취소 지휘 의혹에 대한 부인과 검찰개혁 논의에 관한 내용으로, 특정 피해자가 발생하여 손해배상 소송을 제기할 수 있는 민사 분쟁 사건이 아닙니다. 따라서 소송금융 적합 조건에 해당하는 사항이 없습니다.</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>김상욱 의원, 과거 자신의 반민주적 행태 반성 없어</t>
+          <t>정성호 법무부 장관  공소 취소 지휘할 의도도 생각도 없다</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>ujeil.com</t>
+          <t>ohmynews.com</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>http://www.ujeil.com/news/articleView.html?idxno=382342</t>
+          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003214012&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-03-10 12:40:36.265328+00:00</t>
+          <t>2026-03-11 12:30:42.705655+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>정치적 논란</t>
         </is>
       </c>
-      <c r="C13" t="inlineStr"/>
-      <c r="D13" t="inlineStr"/>
+      <c r="C13" t="inlineStr">
+        <is>
+          <t>김상욱 의원</t>
+        </is>
+      </c>
+      <c r="D13" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
       <c r="E13" t="inlineStr">
         <is>
+          <t>정치적 비판 및 논란 제기</t>
+        </is>
+      </c>
+      <c r="F13" t="inlineStr">
+        <is>
+          <t>김상욱 의원이 과거 반민주적 행태에 대한 반성이 없으며, 자신의 도덕성 및 자질 검증을 부당한 견제로 호도하고 있다는 비판이 제기되었다. 그는 본인의 치부를 덮기 위해 당원들 간 불신을 조장하고 있다는 내용이다.</t>
+        </is>
+      </c>
+      <c r="G13" t="inlineStr">
+        <is>
+          <t>기사는 김상욱 의원의 정치적 행태와 도덕성 문제를 비판하는 내용으로, 특정 가능한 법적 책임이나 금전적 피해가 명확하지 않습니다. 소송금융 투자 대상이 되기 위한 적합 조건(상대방 책임 명확성, 피해 규모, 집단적 피해, 공적 절차 진행 등)에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H13" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I13" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J13" t="inlineStr">
+        <is>
+          <t>김상욱 의원, 과거 자신의 반민주적 행태 반성 없어</t>
+        </is>
+      </c>
+      <c r="K13" t="inlineStr">
+        <is>
+          <t>ujeil.com</t>
+        </is>
+      </c>
+      <c r="L13" t="inlineStr">
+        <is>
+          <t>2026-03-10</t>
+        </is>
+      </c>
+      <c r="M13" t="inlineStr">
+        <is>
+          <t>http://www.ujeil.com/news/articleView.html?idxno=382342</t>
+        </is>
+      </c>
+      <c r="N13" t="inlineStr">
+        <is>
+          <t>2026-03-10 12:40:36.265328+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B14" t="inlineStr">
+        <is>
+          <t>정치적 논란</t>
+        </is>
+      </c>
+      <c r="C14" t="inlineStr"/>
+      <c r="D14" t="inlineStr"/>
+      <c r="E14" t="inlineStr">
+        <is>
           <t>과거 형사 사건 무죄 확정</t>
         </is>
       </c>
-      <c r="F13" t="inlineStr">
+      <c r="F14" t="inlineStr">
         <is>
           <t>송영길 전 더불어민주당 대표가 '돈봉투 의혹' 재판에서 무죄가 확정된 후 정치적 복귀를 선언했습니다. 그는 민주당 복당을 신청하고 인천 계양을 보궐선거 출마 의사를 밝히며, 이재명 정부를 뒷받침하겠다는 의지를 표명했습니다.</t>
         </is>
       </c>
-      <c r="G13" t="inlineStr">
+      <c r="G14" t="inlineStr">
         <is>
           <t>본 기사는 송영길 전 대표의 정치적 복귀와 과거 '돈봉투 의혹' 형사 사건의 무죄 확정에 대한 인터뷰입니다. 소송금융 투자 대상이 될 만한 새로운 민사 분쟁, 피해자, 상대방, 또는 손해배상 청구 가능성이 언급되지 않습니다. 언급된 형사 사건은 이미 '종결된 사건'에 해당하며, 소송금융의 적합 조건에 부합하는 요소가 전혀 없습니다.</t>
         </is>
       </c>
-      <c r="H13" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J13" t="inlineStr">
+      <c r="H14" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I14" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J14" t="inlineStr">
         <is>
           <t>송영길  조국당, 부산 안 가고 왜 호남 돌아다니나... '뉴 이재명' 아주...</t>
         </is>
       </c>
-      <c r="K13" t="inlineStr">
+      <c r="K14" t="inlineStr">
         <is>
           <t>radio.ytn.co.kr</t>
         </is>
       </c>
-      <c r="L13" t="inlineStr">
+      <c r="L14" t="inlineStr">
         <is>
           <t>2026-02-26</t>
         </is>
       </c>
-      <c r="M13" t="inlineStr">
+      <c r="M14" t="inlineStr">
         <is>
           <t>https://radio.ytn.co.kr/program/?f=2&amp;id=107574&amp;s_mcd=0214&amp;s_hcd=01</t>
         </is>
       </c>
-      <c r="N13" t="inlineStr">
+      <c r="N14" t="inlineStr">
         <is>
           <t>2026-02-27 00:51:19.345309+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N13"/>
+  <autoFilter ref="A1:N14"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>