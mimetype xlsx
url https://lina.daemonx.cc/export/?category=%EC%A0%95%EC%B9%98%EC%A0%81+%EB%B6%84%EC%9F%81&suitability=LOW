--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$4</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$6</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,63 +426,63 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N4"/>
+  <dimension ref="A1:N6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="7" customWidth="1" min="4" max="4"/>
-    <col width="19" customWidth="1" min="5" max="5"/>
+    <col width="21" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
     <col width="46" customWidth="1" min="10" max="10"/>
     <col width="20" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
@@ -537,222 +537,350 @@
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>정치적 분쟁</t>
         </is>
       </c>
       <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr"/>
       <c r="E2" t="inlineStr">
         <is>
-          <t>정치적 공방 진행 중</t>
+          <t>공화당 내부 정치적 갈등 심화</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>신정훈 후보 측이 민 후보 측의 '피해자 코스프레' 주장을 반박하며, 민 후보 지지자들이 '예비경선 통과 감사합니다' 카드뉴스를 제작했다고 주장하는 정치적 공방이 벌어지고 있다.</t>
+          <t>도널드 트럼프 전 대통령과 공화당 상원 지도부, 특히 존 튠 원내대표 간의 갈등이 심화되고 있습니다. 필리버스터 폐지 압박과 경선 개입 등이 주요 원인이며, 이는 중간선거를 앞두고 공화당 내부의 균열을 심화시키고 있습니다. 양측의 소통 단절과 상호 비판이 이어지며 당내 분열이 심각한 수준에 이르렀습니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>기사는 정치 후보들 간의 공방을 다루고 있으며, 소송금융 투자 대상이 되는 명확한 법적 책임(적합 조건 1 미충족), 피해 규모(적합 조건 4 미충족), 자력 있는 상대방(적합 조건 2 미충족) 등 적합 조건에 해당하지 않습니다. 이는 민사 소송의 대상이 되는 사건으로 보기 어렵습니다.</t>
+          <t>이 기사는 도널드 트럼프 전 대통령과 공화당 상원 지도부 간의 정치적 갈등을 다루고 있으며, 소송금융 투자 대상이 될 수 있는 명확한 법적 책임 주체, 피해자 집단, 또는 금전적 손해배상 청구 가능성이 존재하지 않습니다. 따라서 적합 조건에 해당되는 사항이 없습니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>고발 비화·단일화…與 전남광주특별시장 '격랑 속으로'</t>
+          <t>트럼프-공화당 상원 지도부 갈등 격화… 원내대표와 2주간 전화 한통 없...</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>namdonews.com</t>
+          <t>view.asiae.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-08-02</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.namdonews.com/news/articleView.html?idxno=905000</t>
+          <t>https://view.asiae.co.kr/article/2026080306492561422</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-03-23 12:34:46.381669+00:00</t>
+          <t>2026-08-11 23:13:35.985614+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>정치적 분쟁</t>
         </is>
       </c>
-      <c r="C3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr"/>
       <c r="E3" t="inlineStr">
         <is>
-          <t>정치적 비판 및 여론 왜곡 주장</t>
+          <t>국민의힘 윤리위원회 징계 논의 예정</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>신정훈 의원이 민형배 경선후보가 예비경선 결과와 관련하여 '피해자 코스프레'를 하며 교묘한 편집 기술로 시·도민을 기만하고 여론을 왜곡했다고 비판했습니다. 이는 정치적 공방의 일환으로 보입니다.</t>
+          <t>국민의힘은 서범수 의원의 부적절한 발언 등 현역 의원 징계 문제를 두고 당내 갈등을 겪고 있습니다. 장동혁 대표는 징계를 시사하고 있으나, 일부 당원들은 장 대표 사퇴를 요구하며 정치적 징계라는 주장이 제기되고 있습니다. 당 윤리위원회가 회의를 열 예정이지만, 위원들 간 내홍으로 징계 논의의 불투명성이 커지고 있습니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>기사는 민형배 경선후보의 '여론 왜곡'에 대한 정치적 비판을 담고 있으며, 소송금융 투자에 필요한 명확한 법적 책임, 구체적인 피해 규모, 다수의 피해자, 상대방의 충분한 자력, 객관적 증거, 공적 절차 진행 등의 적합 조건이 확인되지 않습니다. 이는 법적 분쟁으로 발전할 가능성이 낮아 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>이 사건은 국민의힘 당내 징계 및 정치적 갈등에 관한 것으로, 소송금융 투자 대상이 되는 명확한 법적 손해배상 청구권이 존재하지 않습니다. 특정 가능한 피해자 집단이나 객관적으로 산정 가능한 피해 규모가 없으며, 진행 중인 절차 또한 공적 수사나 행정처분이 아닌 당내 윤리위원회 논의입니다. (적합 조건 1, 3, 4, 5, 6 모두 해당 없음)</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>신정훈,  민형배 의원, 피해자 코스프레 뒤에 숨겨진 '여론 왜곡' 실체....</t>
+          <t>국민의힘 ‘징계 정국’ 곳곳 파열음…“상응하는 조치” “대표 사퇴해...</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>newsworker.co.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-08-05</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>http://www.newsworker.co.kr/news/articleView.html?idxno=418687</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8629831&amp;ref=A</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-03-23 12:34:04.749773+00:00</t>
+          <t>2026-08-09 14:18:44.355974+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>정치적 분쟁</t>
         </is>
       </c>
       <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr"/>
-      <c r="E4" t="inlineStr"/>
+      <c r="E4" t="inlineStr">
+        <is>
+          <t>정치적 공방 진행 중</t>
+        </is>
+      </c>
       <c r="F4" t="inlineStr">
         <is>
+          <t>신정훈 후보 측이 민 후보 측의 '피해자 코스프레' 주장을 반박하며, 민 후보 지지자들이 '예비경선 통과 감사합니다' 카드뉴스를 제작했다고 주장하는 정치적 공방이 벌어지고 있다.</t>
+        </is>
+      </c>
+      <c r="G4" t="inlineStr">
+        <is>
+          <t>기사는 정치 후보들 간의 공방을 다루고 있으며, 소송금융 투자 대상이 되는 명확한 법적 책임(적합 조건 1 미충족), 피해 규모(적합 조건 4 미충족), 자력 있는 상대방(적합 조건 2 미충족) 등 적합 조건에 해당하지 않습니다. 이는 민사 소송의 대상이 되는 사건으로 보기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H4" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I4" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J4" t="inlineStr">
+        <is>
+          <t>고발 비화·단일화…與 전남광주특별시장 '격랑 속으로'</t>
+        </is>
+      </c>
+      <c r="K4" t="inlineStr">
+        <is>
+          <t>namdonews.com</t>
+        </is>
+      </c>
+      <c r="L4" t="inlineStr">
+        <is>
+          <t>2026-03-23</t>
+        </is>
+      </c>
+      <c r="M4" t="inlineStr">
+        <is>
+          <t>https://www.namdonews.com/news/articleView.html?idxno=905000</t>
+        </is>
+      </c>
+      <c r="N4" t="inlineStr">
+        <is>
+          <t>2026-03-23 12:34:46.381669+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>정치적 분쟁</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>민형배 경선후보</t>
+        </is>
+      </c>
+      <c r="D5" t="inlineStr"/>
+      <c r="E5" t="inlineStr">
+        <is>
+          <t>정치적 비판 및 여론 왜곡 주장</t>
+        </is>
+      </c>
+      <c r="F5" t="inlineStr">
+        <is>
+          <t>신정훈 의원이 민형배 경선후보가 예비경선 결과와 관련하여 '피해자 코스프레'를 하며 교묘한 편집 기술로 시·도민을 기만하고 여론을 왜곡했다고 비판했습니다. 이는 정치적 공방의 일환으로 보입니다.</t>
+        </is>
+      </c>
+      <c r="G5" t="inlineStr">
+        <is>
+          <t>기사는 민형배 경선후보의 '여론 왜곡'에 대한 정치적 비판을 담고 있으며, 소송금융 투자에 필요한 명확한 법적 책임, 구체적인 피해 규모, 다수의 피해자, 상대방의 충분한 자력, 객관적 증거, 공적 절차 진행 등의 적합 조건이 확인되지 않습니다. 이는 법적 분쟁으로 발전할 가능성이 낮아 소송금융 투자 대상으로 부적합합니다.</t>
+        </is>
+      </c>
+      <c r="H5" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I5" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J5" t="inlineStr">
+        <is>
+          <t>신정훈,  민형배 의원, 피해자 코스프레 뒤에 숨겨진 '여론 왜곡' 실체....</t>
+        </is>
+      </c>
+      <c r="K5" t="inlineStr">
+        <is>
+          <t>newsworker.co.kr</t>
+        </is>
+      </c>
+      <c r="L5" t="inlineStr">
+        <is>
+          <t>2026-03-23</t>
+        </is>
+      </c>
+      <c r="M5" t="inlineStr">
+        <is>
+          <t>http://www.newsworker.co.kr/news/articleView.html?idxno=418687</t>
+        </is>
+      </c>
+      <c r="N5" t="inlineStr">
+        <is>
+          <t>2026-03-23 12:34:04.749773+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B6" t="inlineStr">
+        <is>
+          <t>정치적 분쟁</t>
+        </is>
+      </c>
+      <c r="C6" t="inlineStr"/>
+      <c r="D6" t="inlineStr"/>
+      <c r="E6" t="inlineStr"/>
+      <c r="F6" t="inlineStr">
+        <is>
           <t>트럼프 대통령의 국정연설은 내용보다 쇼맨십과 험악한 대치 분위기가 부각되었으며, 야당 의원들의 항의와 공개 설전이 오가는 등 극심한 정치적 갈등을 노출했습니다. 민주당은 엡스타인 사건 피해자들을 초청하여 대통령의 도덕성을 정조준하는 등 연설 내내 여야 간의 분열이 심화되었습니다. 이 기사는 특정 법적 분쟁이 아닌 정치적 상황을 다루고 있습니다.</t>
         </is>
       </c>
-      <c r="G4" t="inlineStr">
+      <c r="G6" t="inlineStr">
         <is>
           <t>해당 기사는 소송금융 투자 대상이 될 수 있는 특정 법적 분쟁이나 피해 사실을 다루고 있지 않습니다. 정치적 연설과 그에 따른 갈등 상황을 묘사하고 있을 뿐, 소송의 상대방이 특정되지 않으며, 민사상 손해배상 청구의 대상이 될 만한 구체적인 피해 규모나 피해자 집단이 명확하지 않습니다. (적합 조건 1, 3, 4, 5에 해당하지 않음)</t>
         </is>
       </c>
-      <c r="H4" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J4" t="inlineStr">
+      <c r="H6" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I6" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J6" t="inlineStr">
         <is>
           <t>미쳤다 vs 살인자 …극심한 분열 '쇼타임'</t>
         </is>
       </c>
-      <c r="K4" t="inlineStr">
+      <c r="K6" t="inlineStr">
         <is>
           <t>yonhapnewstv.co.kr</t>
         </is>
       </c>
-      <c r="L4" t="inlineStr">
+      <c r="L6" t="inlineStr">
         <is>
           <t>2026-02-25</t>
         </is>
       </c>
-      <c r="M4" t="inlineStr">
+      <c r="M6" t="inlineStr">
         <is>
           <t>http://www.yonhapnewstv.co.kr/MYH20260225191921Fxw</t>
         </is>
       </c>
-      <c r="N4" t="inlineStr">
+      <c r="N6" t="inlineStr">
         <is>
           <t>2026-02-25 12:41:15.999457+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N4"/>
+  <autoFilter ref="A1:N6"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>