--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$48</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$58</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N48"/>
+  <dimension ref="A1:N58"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
     <col width="49" customWidth="1" min="10" max="10"/>
     <col width="20" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -535,2976 +535,3600 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>정치</t>
         </is>
       </c>
       <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr"/>
-      <c r="E2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E2" t="inlineStr"/>
       <c r="F2" t="inlineStr">
         <is>
-          <t>이 기사는 제주 서귀포시 국회의원 보궐선거에 출마한 고기철 후보의 선거사무소 개소식과 주요 공약을 다루고 있습니다. 고 후보는 제주 제2공항 건설 특별법 제정을 제1공약으로 내세우며 서귀포 경제 재도약을 강조했습니다. 이 외에도 4·3 재산 피해 보상, 마사회 이전 등 6대 핵심 공약을 발표했습니다.</t>
+          <t>더불어민주당 김민석 신임 대표가 선출되었으며, 그는 이재명 정부의 성공을 위해 당청 간 전면 협력 관계를 구축하고 민생 중심의 유능한 정당을 만들겠다고 밝혔다. 주요 정책으로는 부동산 세제 개편안과 검사 수사권 폐지 보완 입법을 주도할 것으로 예상된다. 김 대표는 2028년 총선 공천권을 쥐게 되며, 내년 4월 보궐선거가 첫 시험대가 될 것이다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건의 피해나 법적 분쟁에 대한 내용이 아닌, 국회의원 후보의 선거 공약 발표에 관한 정치 기사입니다. 소송금융 투자 대상이 될 만한 명확한 상대방, 피해 사실, 진행 중인 법적 절차가 전혀 언급되지 않았습니다.</t>
+          <t>해당 기사는 더불어민주당 신임 대표 선출 및 향후 정책 방향에 대한 정치 뉴스입니다. 소송금융 투자 대상이 되는 특정 법적 분쟁, 피해 사실, 명확한 가해자 또는 피해자가 언급되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>고기철 개소식... 제주제2공항 선택이 아니라 서귀포 살리는 결정</t>
+          <t>김민석 “李정부 성공 위해 뛸것” 부동산 세제-수사권 보완 속도낼 듯</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>asiatoday.co.kr</t>
+          <t>donga.com</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-05-10</t>
+          <t>2026-08-17</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.asiatoday.co.kr/kn/view.php?key=20260510010002055</t>
+          <t>https://www.donga.com/news/Politics/article/all/20260818/134492002/2</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-05-29 00:55:24.311589+00:00</t>
+          <t>2026-08-21 02:17:08.075275+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>정치</t>
         </is>
       </c>
       <c r="C3" t="inlineStr"/>
-      <c r="D3" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D3" t="inlineStr"/>
+      <c r="E3" t="inlineStr"/>
       <c r="F3" t="inlineStr">
         <is>
-          <t>영국 지방선거 참패 후 키어 스타머 총리가 퇴진 요구에 직면하며 내각 인사 4명이 사임했습니다. 노동당 내에서도 총리 사퇴를 지지하는 측과 반대하는 측이 대립하며 분열이 심화되고 있으며, 당내 리더십 경선 가능성도 제기되고 있습니다. 스타머 총리는 국정 운영을 계속하겠다는 의지를 보이고 있습니다.</t>
+          <t>정청래 더불어민주당 당대표 후보가 검찰 및 언론 개혁 등 주요 공약을 발표하며 이재명 대통령의 지지율 회복을 전망했습니다. 기사는 후보의 발언과 당내 경선 관련 소식을 다루고 있으며, 특정 법적 분쟁이나 피해 사례에 대한 내용은 포함되어 있지 않습니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>이 사건은 영국 총리의 정치적 리더십 위기와 당내 갈등에 대한 보도로, 소송금융 투자의 핵심인 명확한 법적 책임 주체, 금전적 피해 규모, 그리고 소송을 통한 회복 가능성이 부재합니다. 소송금융은 법적 분쟁을 통해 금전적 보상을 추구하는 사건에 적합하며, 본 기사는 그러한 요소를 포함하고 있지 않습니다.</t>
+          <t>해당 기사는 특정 법적 분쟁이나 피해 사실을 다루는 것이 아닌, 정치인의 공약 발표 및 당내 활동에 대한 보도입니다. 소송금융 투자 대상이 될 만한 사건의 당사자, 피해 규모, 책임 소재 등이 전혀 언급되지 않아 적합 조건에 해당 사항이 없습니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>선거 참패 후 벼랑 끝 몰린 英 총리…내각서도 사임 요구 빗발</t>
+          <t>정청래  李대통령 지지율 60%이상으로 회복할 것 …개혁 28차례 언급</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-05-12</t>
+          <t>2026-08-12</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/world/2026/05/13/2026051305575475678</t>
+          <t>https://www.news1.kr/politics/assembly/6256489</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-05-17 07:41:27.185747+00:00</t>
+          <t>2026-08-14 07:01:28.986539+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>정치</t>
         </is>
       </c>
-      <c r="C4" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C4" t="inlineStr"/>
+      <c r="D4" t="inlineStr"/>
       <c r="E4" t="inlineStr">
         <is>
-          <t>국민의힘 공천관리위원회 재심의 및 중앙당 이의신청 예정</t>
+          <t>정치인의 공약 발표</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>국민의힘 대구시당 공천관리위원회가 대구 중구청장 공천 후보를 하루 만에 번복하며 논란. 류규하 현 중구청장이 성추행 의혹으로 컷오프되었다가 재심의를 통해 경선 후보로 재의결되자, 정장수 전 대구시 경제부시장 측이 절차적 위법성과 류 청장의 공직후보자 적격 여부를 문제 삼으며 중앙당에 이의신청을 예고. 일부 공관위원도 반발하며 사퇴 의사를 밝힘.</t>
+          <t>정청래 더불어민주당 당대표 후보가 이재명 대통령의 지지율을 60% 이상으로 회복시키겠다고 공약했다. 검찰·사법·언론 개혁, 당원주권 강화, 경제·민생 개혁 등을 핵심으로 내세웠으며, 총선 공천 개혁 방안도 제시했다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>이 사건은 국민의힘 내부 공천 절차를 둘러싼 정치적 분쟁으로, 소송금융 투자 대상이 되는 집단적 재산상 피해나 명확한 소송 상대방이 특정되지 않습니다. 성추행 의혹은 공천 배제 사유로 언급되었을 뿐, 이를 기반으로 한 대규모 민사 소송의 가능성이 기사에서 확인되지 않습니다. (적합 조건 1, 3, 4 미충족)</t>
+          <t>이 기사는 특정 피해 발생이나 법적 분쟁에 대한 내용이 아닌, 정치인의 공약 발표와 당내 전략에 관한 것이다. 소송금융 투자 대상이 되기 위한 명확한 피해자, 상대방, 그리고 손해 규모가 존재하지 않아 부적합하다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>국민의힘 대구 중구청장 공천, 하루 만에 결과 뒤집혀</t>
+          <t>정청래  李 지지율 60% 이상으로 회복시킬 것 …검찰·사법·언론개혁 공...</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>news.tf.co.kr</t>
+          <t>newspim.com</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-04-25</t>
+          <t>2026-08-12</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://news.tf.co.kr/read/national/2317178.htm</t>
+          <t>https://www.newspim.com/news/view/20260812000352</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-05-09 07:02:31.373280+00:00</t>
+          <t>2026-08-14 07:01:15.771212+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>정치</t>
         </is>
       </c>
       <c r="C5" t="inlineStr"/>
       <c r="D5" t="inlineStr"/>
       <c r="E5" t="inlineStr"/>
       <c r="F5" t="inlineStr">
         <is>
-          <t>이 기사는 정청래, 김민석 등 정치인들의 당권 경쟁과 검찰 개혁 논의 등 정치적 동향을 다루고 있습니다. 김건희 여사 명품백 관련 권익위 조사 언급이 있으나, 이는 기사의 주된 내용이 아니며 소송금융 투자 대상이 될 만한 민사상 피해나 분쟁 상황을 묘사하고 있지 않습니다.</t>
+          <t>나경원 국민의힘 의원이 가상의 '이재명 정부'의 부동산 세제 개편, 검찰 수사권 완전 폐지 형사소송법 개정안 등에 대해 '징벌적 세금폭탄', '지옥문' 등의 강한 표현으로 비판하는 인터뷰 기사입니다. 기후에너지환경노동위원회 및 예산결산특별위원회 활동, 오세훈 시장의 정치자금법 위반 1심 판결, 노란봉투법 등에 대한 입장도 언급됩니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>해당 기사는 정치인들의 당권 경쟁 및 정책 논의에 대한 내용으로, 소송금융 투자 대상이 되는 민사상 손해배상 사건이나 집단 피해 발생 사실을 다루고 있지 않습니다. 따라서 적합 조건에 해당하는 사항이 없습니다.</t>
+          <t>본 기사는 특정 피해 발생 사건에 대한 보도가 아닌, 정치인의 정책 비판 인터뷰입니다. 소송금융 적합 조건 중 어느 하나에도 해당하지 않으며, 소송의 대상이 될 만한 구체적인 피해 주체, 상대방, 손해 발생 사실이 명확하지 않습니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>정청래 연임 견제론 부상…검찰 개혁 강한 의지 보인 김민석</t>
+          <t>'절레절레' 나경원  '거부권 거부' 李, 사법 정상화?...'범죄자' 대통령...</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>ikbc.co.kr</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-05-08</t>
+          <t>2026-08-09</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/politics/president/6160104</t>
+          <t>https://www.ikbc.co.kr/article/view/kbc202608090027</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-05-09 00:14:40.119638+00:00</t>
+          <t>2026-08-11 07:02:15.510372+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>정치</t>
         </is>
       </c>
       <c r="C6" t="inlineStr"/>
       <c r="D6" t="inlineStr"/>
-      <c r="E6" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E6" t="inlineStr"/>
       <c r="F6" t="inlineStr">
         <is>
-          <t>더불어민주당은 정치자금법 위반 혐의로 2심 유죄를 받고 대법원 판결을 앞둔 김용 전 민주연구원 부원장의 국회의원 재보궐선거 공천 여부를 두고 고심 중입니다. 당내에서는 김 전 부원장의 출마를 지지하는 의견과 사법 리스크로 인해 선거 전체에 악영향을 줄 수 있다는 우려가 공존하고 있습니다. 이와 함께 다른 지역구의 공천 후보군도 논의되고 있습니다.</t>
+          <t>이 기사는 송영길 더불어민주당 당대표 후보의 정치적 발언과 당내 전당대회 진행 상황을 보도하고 있습니다. 신천지 의혹 등 당내 논란도 언급되지만, 이는 정치적 이슈이며 소송금융 투자 대상이 될 만한 구체적인 피해나 법적 분쟁을 다루고 있지 않습니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>이 기사는 정치인의 공천 여부와 관련된 당내 논의를 다루며, 해당 정치인의 정치자금법 위반 혐의에 대한 형사 재판 진행 상황(2심 유죄, 대법원 판결 대기)을 언급하고 있습니다. 소송금융의 대상이 되는 민사상 손해배상 청구 사건이 아니므로, 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 더불어민주당 당대표 후보의 정치적 발언과 당내 전당대회 상황을 다루는 정치 뉴스입니다. 소송금융 투자 대상이 될 만한 구체적인 피해 발생, 책임 주체, 손해배상 청구 가능성 등 적합 조건에 해당하는 내용이 전혀 없습니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>‘김용 공천’ 놓고 계산기 두드리는 與 [이런정치]</t>
+          <t>송영길  조의장 연임 발언 부적절…與내부도 동의 어려울 것</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-04-27</t>
+          <t>2026-07-28</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10726082?ref=naver</t>
+          <t>https://www.news1.kr/politics/assembly/6242094</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-04-28 00:20:24.442356+00:00</t>
+          <t>2026-08-10 01:00:25.443363+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>정치</t>
         </is>
       </c>
-      <c r="C7" t="inlineStr"/>
-      <c r="D7" t="inlineStr"/>
+      <c r="C7" t="inlineStr">
+        <is>
+          <t>신천지</t>
+        </is>
+      </c>
+      <c r="D7" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>정당 경선 진행 중</t>
+          <t>검경 합동수사본부 수사 진행 중</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>국민의힘 수원시장 예비후보인 안교재 후보가 경쟁자인 이요림 후보에게 비방 없는 정책 중심의 '클린 경선'을 제안했습니다. 안 후보는 수원시민의 피로감을 줄이고 본선 승리를 위해 정책으로 승부할 것을 강조하며, 자신이 제시한 '수원을 바꿀 10대 주요 정책'을 검증받을 의사를 밝혔습니다. 경선은 4월 26일부터 27일까지 이틀간 진행될 예정입니다.</t>
+          <t>더불어민주당 전당대회에서 김민석 후보가 '신천지 정치 개입' 의혹을 제기하며 당내 공방이 격화되고 있습니다. 민주당은 자체 조사에서 특이사항을 발견하지 못했으나, 검경 합동수사본부에서 관련 정황을 포착하고 수사를 진행 중입니다. 수사 결과에 따라 파장이 커질 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>해당 기사는 수원시장 후보 간의 정당 경선에 대한 내용으로, 소송금융 투자를 검토할 만한 법적 분쟁이나 피해 사실이 전혀 언급되어 있지 않습니다. 따라서 적합 조건에 해당하는 사항이 없으며, 소송금융 투자 대상으로서의 요건을 충족하지 못합니다.</t>
+          <t>적합 조건 중 '증거가 있거나 확보 가능함' (검경 합동수사본부 수사 진행) 및 '이미 공적 절차(소송 제외)가 진행 중임' (검경 수사)에 해당합니다. 그러나 사건의 성격이 정치적 공방에 가까워 구체적인 금전적 피해 규모나 집단적 피해자를 특정하기 어렵고, 소송 상대방의 민사상 책임 및 자력 또한 불분명하여 소송금융 투자 대상으로서의 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>안교재, 이요림 후보에 “비방없는 정책 중심 ‘클린 경선’ 하자”</t>
+          <t>친명·친청 지지층 결집...'신천지 의혹' 공방 격화</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>kyeonggi.com</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-04-06</t>
+          <t>2026-07-24</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://www.kyeonggi.com/article/20260406580420</t>
+          <t>https://www.ytn.co.kr/_ln/0101_202607242050253914</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-04-06 18:00:09.977629+00:00</t>
+          <t>2026-08-02 05:31:44.990161+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>정치</t>
         </is>
       </c>
       <c r="C8" t="inlineStr"/>
       <c r="D8" t="inlineStr"/>
       <c r="E8" t="inlineStr">
         <is>
-          <t>6.3 지방선거 관련 정치 동향</t>
+          <t>국회의장 발언에 대한 정치권 논쟁</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>6.3 지방선거를 앞두고 대구 지역의 정치적 변화를 다루는 기사입니다. '보수의 심장'으로 불리던 대구에서 민주당 김부겸 전 총리의 등판과 국민의힘 내부 갈등으로 인해 민심이 요동치고 있습니다. 국민의힘 공천 과정에서 '가처분 소송'이 발생했으며, 이정현 공관위원장이 사퇴하는 등 혼란이 이어지고 있습니다.</t>
+          <t>국회의장이 '현직 대통령 연임 개헌' 가능성을 언급하며 정치권에 큰 파장을 일으켰습니다. 헌법상 불가능한 내용이라는 비판과 함께, 개헌 논의의 본질을 흐릴 수 있다는 우려가 제기되며 여야 간 갑론을박이 이어지고 있습니다. 이 발언이 향후 전당대회 및 개헌 논의에 미칠 영향에 대해서도 다양한 분석이 나오고 있습니다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>이 기사는 6.3 지방선거를 앞둔 대구의 정치 상황을 다루는 정치 뉴스 기사입니다. 소송금융의 주요 대상인 손해배상 청구 사건이나 집단적 피해 발생 사건이 아닙니다. 국민의힘 내부의 공천 관련 '가처분 소송'이 언급되지만, 이는 일반적인 손해배상 소송과는 거리가 멀어 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>이 기사는 현직 대통령 연임 개헌에 대한 국회의장의 발언과 그에 따른 정치권의 갑론을박을 다루고 있습니다. 특정 주체가 피해를 입힌 사건이 아니며, 피해자나 구체적인 피해 규모가 존재하지 않아 소송금융 투자 대상으로서의 적합 조건에 전혀 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>'보수 성지'에서 첫 민주당 시장?...요동치는 대구</t>
+          <t>국회의장이 띄운 '현직 대통령 연임'...정치권 갑론을박 [뉴스UP]</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
           <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0101_202604050527357147</t>
+          <t>https://www.ytn.co.kr/_ln/0101_202607290901302989</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-04-05 00:26:52.346688+00:00</t>
+          <t>2026-07-31 01:16:20.591957+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>정치</t>
         </is>
       </c>
       <c r="C9" t="inlineStr"/>
       <c r="D9" t="inlineStr"/>
-      <c r="E9" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E9" t="inlineStr"/>
       <c r="F9" t="inlineStr">
         <is>
-          <t>국민의힘 공천관리위원회가 출범 직후 공천 기준을 '경선 원칙'으로 재정립했습니다. 이는 당 안팎의 이견과 공천 과정에서 발생할 수 있는 '소송 리스크'를 동시에 관리하려는 포석으로 풀이됩니다. 모든 후보가 납득할 수 있는 절차적 공정성을 확보하는 데 중점을 두고 있습니다.</t>
+          <t>국민의힘 장동혁 대표와 정점식 원내대표가 이재명 정권의 독선적 국정운영과 입법독주를 저지하겠다는 입장을 밝혔습니다. '입틀막법' 저지, 제헌절 불참, 올림픽공원 시위 동참, 국민특검 촉구 등을 언급하며 검찰 보완수사권 폐지 비판 및 노란봉투법 폐기 공조 의사를 표명했습니다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이나 피해자가 발생하여 소송이 진행될 가능성을 언급하는 것이 아니라, 정치 정당의 공천 과정에서 발생할 수 있는 '소송 리스크'를 관리하겠다는 내부적인 포석을 다루고 있습니다. 따라서 적합 조건에 해당하는 구체적인 피해 사실, 상대방의 책임, 피해 규모 등이 전혀 파악되지 않아 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>이 기사는 특정 피해 발생이나 손해배상 청구의 대상이 되는 사건을 다루는 것이 아니라, 정치권의 입법 및 국정 운영에 대한 비판과 논쟁을 보도하고 있습니다. 소송금융의 적합 조건에 해당하는 피해자, 피해 규모, 상대방의 책임 등이 전혀 확인되지 않아 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>주호영· 이진숙 ·김영환, 공천 경선 길 열리나...국힘, 공천 원점 재설...</t>
+          <t>국민의힘, 장동혁·정점식 “이재명 정권 독선적 국정운영-입법독주 저...</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>seoulwire.com</t>
+          <t>breaknews.com</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-07-16</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>http://www.seoulwire.com/news/articleView.html?idxno=714930</t>
+          <t>http://www.breaknews.com/1222462</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-04-03 00:49:03.916313+00:00</t>
+          <t>2026-07-19 07:01:36.606787+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>정치</t>
         </is>
       </c>
       <c r="C10" t="inlineStr"/>
       <c r="D10" t="inlineStr"/>
       <c r="E10" t="inlineStr"/>
       <c r="F10" t="inlineStr">
         <is>
-          <t>이선용 미추홀구의원이 인천시의원 출마를 공식화하며 자신의 의정 활동 성과를 강조했습니다. 주요 성과로는 전세사기 피해자 지원 조례 4건 대표 발의, 도시재생 의원연구단체 설립 및 운영, 재건축·재개발 자문위원회 구성 조례 발의 등이 언급되었습니다.</t>
+          <t>기사는 6·3 지방선거의 본격적인 레이스 시작과 경기도에 등록된 1200명의 후보에 대해 보도하고 있습니다. 안교재 후보의 군공항 피해보상 확대 공약과 정희윤 후보의 교권보호 교육 공약 등 일부 후보들의 주요 공약을 언급하고 있습니다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>이 기사는 특정 소송 사건에 대한 보도가 아닌, 정치인의 출마 선언 및 과거 의정 활동을 다루는 정치 뉴스입니다. 전세사기 피해자 지원 조례 발의를 언급하고 있으나, 이는 특정 소송금융 투자 대상이 될 만한 구체적인 사건, 상대방, 피해 규모, 진행 단계 등에 대한 정보를 전혀 제공하지 않습니다. 따라서 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>해당 기사는 지방선거 후보들의 공약과 선거 운동에 대한 내용으로, 특정 법적 분쟁이나 소송의 대상이 될 만한 사건을 다루고 있지 않습니다. 소송금융 투자 대상으로서의 적합 조건에 해당하는 사항이 전혀 없습니다.</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>이선용 미추홀구의원, 인천시의원 출마 공식화... 성실·유능한 시의원...</t>
+          <t>여야, 6·3지방선거 본격 레이스…경기도, 후보 1200명 등록</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>joongboo.com</t>
+          <t>kpinews.kr</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-05-15</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://www.joongboo.com/news/articleView.html?idxno=363721570</t>
+          <t>https://www.kpinews.kr/newsView/1065619304985249</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-04-01 12:31:11.231750+00:00</t>
+          <t>2026-07-08 07:09:05.808233+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>정치</t>
         </is>
       </c>
       <c r="C11" t="inlineStr"/>
       <c r="D11" t="inlineStr"/>
       <c r="E11" t="inlineStr">
         <is>
-          <t>과거 정치적 공천 관련 논의</t>
+          <t>특검법 처리 시기 및 공천 관련 여야 정치적 공방</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>주호영 부의장이 2016년 20대 총선의 '잘못된 공천'을 언급하며 공천 개혁의 필요성을 주장하는 내용입니다. 주 부의장은 본인도 당시 정략적 공천의 피해자였다고 밝히며, 보수 정당의 몰락을 막기 위한 개혁 투쟁을 강조했습니다.</t>
+          <t>지방선거를 앞두고 여야가 특검법 처리와 공천 문제를 두고 전면적인 공방을 벌이고 있습니다. 민주당은 국민의힘 공천을 비판하며 심판론을 제기했고, 국민의힘은 특검법을 고리로 정권 견제론을 강화하며 맞대응했습니다. 기사는 특정 피해 사건이나 민사상 손해배상 청구와 관련된 내용은 다루고 있지 않습니다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>기사는 2016년 총선의 '잘못된 공천'이라는 과거 정치적 사안을 회고하며 공천 개혁의 필요성을 주장하는 내용으로, 소송금융 투자 대상이 되는 구체적인 법적 분쟁이나 손해배상 청구 가능성이 보이지 않습니다. 상대방 책임이 명확하지 않고, 피해 규모를 특정하기 어려우며, 이미 종결된 정치적 사안에 해당합니다. (적합 조건 1, 3, 4, 5, 6 불충족; 부적합 조건 '이미 종결된 사건' 해당)</t>
+          <t>이 기사는 지방선거를 앞둔 여야의 정치적 공방을 다루고 있으며, 특정 사건으로 인한 집단적 피해나 명확한 상대방의 책임, 구체적인 피해 규모 등이 언급되지 않아 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다. 민사상 손해배상 청구의 주체와 객체가 불분명합니다.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>주호영, 컷오프 넘어 공천 개혁 투쟁…“보수 몰락 되풀이 말아야”</t>
+          <t>여야, 지방선거 앞두고 총력 공방…특검·공천 둘러싸고 격돌</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>ksmnews.co.kr</t>
+          <t>jeonmae.co.kr</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>https://www.ksmnews.co.kr/news/view.php?idx=597554</t>
+          <t>https://www.jeonmae.co.kr/news/articleView.html?idxno=1253618</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-03-30 12:38:46.227689+00:00</t>
+          <t>2026-06-17 15:27:49.879516+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>정치</t>
         </is>
       </c>
       <c r="C12" t="inlineStr"/>
       <c r="D12" t="inlineStr"/>
-      <c r="E12" t="inlineStr"/>
+      <c r="E12" t="inlineStr">
+        <is>
+          <t>국회의원 후보의 선거 공약 발표</t>
+        </is>
+      </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>김동연 경기도지사의 정치적 입장과 경기도정 운영에 대한 인터뷰 기사입니다. 유승민 전 의원의 경기지사 차출설에 대한 견해, 지난 선거에 대한 반성, 이재명 정부 평가, 경기도민 1억원 만들기 프로젝트 등 주요 공약, 그리고 대일항쟁기 강제동원 피해자 지원 활동 등이 언급되었습니다.</t>
+          <t>이 기사는 제주 서귀포시 국회의원 보궐선거에 출마한 고기철 후보의 선거사무소 개소식과 주요 공약을 다루고 있습니다. 고 후보는 제주 제2공항 건설 특별법 제정을 제1공약으로 내세우며 서귀포 경제 재도약을 강조했습니다. 이 외에도 4·3 재산 피해 보상, 마사회 이전 등 6대 핵심 공약을 발표했습니다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>기사는 김동연 경기지사의 정치 인터뷰로, 소송금융 투자 대상이 될 만한 구체적인 법적 분쟁이나 피해 사실을 다루고 있지 않습니다. 적합 조건에 해당하는 사항이 전혀 없습니다.</t>
+          <t>이 기사는 특정 사건의 피해나 법적 분쟁에 대한 내용이 아닌, 국회의원 후보의 선거 공약 발표에 관한 정치 기사입니다. 소송금융 투자 대상이 될 만한 명확한 상대방, 피해 사실, 진행 중인 법적 절차가 전혀 언급되지 않았습니다.</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>[인터뷰]김동연  유승민 등판? 민주당 본선 경쟁력 중요…바로 나</t>
+          <t>고기철 개소식... 제주제2공항 선택이 아니라 서귀포 살리는 결정</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>asiatoday.co.kr</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-05-10</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/politics/2026/03/30/2026032915244413756</t>
+          <t>https://www.asiatoday.co.kr/kn/view.php?key=20260510010002055</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-03-30 00:27:49.336811+00:00</t>
+          <t>2026-05-29 00:55:24.311589+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>정치</t>
         </is>
       </c>
-      <c r="C13" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C13" t="inlineStr"/>
       <c r="D13" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>대구시장 후보 컷오프 효력 정지 가처분 신청</t>
+          <t>영국 지방선거 참패 후 총리 퇴진 요구 및 내각 인사 사임</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>국민의힘 대구시장 후보 경선에서 컷오프된 주호영 의원이 당 공천관리위원회의 결정에 불복하여 효력 정지 가처분 신청을 서울남부지법에 제기했습니다. 주 의원은 공관위의 컷오프 결정이 불법적이고 원칙이 없다고 주장하며 법원의 판단을 기대하고 있습니다.</t>
+          <t>영국 지방선거 참패 후 키어 스타머 총리가 퇴진 요구에 직면하며 내각 인사 4명이 사임했습니다. 노동당 내에서도 총리 사퇴를 지지하는 측과 반대하는 측이 대립하며 분열이 심화되고 있으며, 당내 리더십 경선 가능성도 제기되고 있습니다. 스타머 총리는 국정 운영을 계속하겠다는 의지를 보이고 있습니다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>해당 사건은 소송금융 투자 대상이 되는 상업적/민사적 분쟁이 아닌, 정당 내부의 공천 과정에 대한 정치적 분쟁입니다. (적합 조건 미충족) 피해 규모가 특정되지 않고, 다수의 피해자가 존재하지 않으며, 상대방의 책임이 소송금융 투자 관점에서 명확한 재산상 손해로 이어지지 않습니다.</t>
+          <t>이 사건은 영국 총리의 정치적 리더십 위기와 당내 갈등에 대한 보도로, 소송금융 투자의 핵심인 명확한 법적 책임 주체, 금전적 피해 규모, 그리고 소송을 통한 회복 가능성이 부재합니다. 소송금융은 법적 분쟁을 통해 금전적 보상을 추구하는 사건에 적합하며, 본 기사는 그러한 요소를 포함하고 있지 않습니다.</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>김부겸 “30일 입장 밝힌다”…장동혁 “공천 마치면 대구 민심 돌아올...</t>
+          <t>선거 참패 후 벼랑 끝 몰린 英 총리…내각서도 사임 요구 빗발</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-05-12</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260326521785?OutUrl=naver</t>
+          <t>https://www.mt.co.kr/world/2026/05/13/2026051305575475678</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-03-27 00:22:18.159134+00:00</t>
+          <t>2026-05-17 07:41:27.185747+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>정치</t>
         </is>
       </c>
-      <c r="C14" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E14" t="inlineStr"/>
+      <c r="C14" t="inlineStr">
+        <is>
+          <t>국민의힘</t>
+        </is>
+      </c>
+      <c r="D14" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E14" t="inlineStr">
+        <is>
+          <t>국민의힘 공천관리위원회 재심의 및 중앙당 이의신청 예정</t>
+        </is>
+      </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>용인시민 123인이 더불어민주당 현근택 용인시장 예비후보에 대한 지지 선언을 발표했다. 시민들은 현 예비후보가 용인경전철 주민소송단 공동대표이자 소송대리인으로 12년간 소송을 승소로 이끈 변호사임을 강조하며, 중앙정부 및 국회와 소통하며 반도체 국가산단을 이끌 최적임자라고 평가했다. 이 기사는 정치인의 선거 운동에 대한 보도이다.</t>
+          <t>국민의힘 대구시당 공천관리위원회가 대구 중구청장 공천 후보를 하루 만에 번복하며 논란. 류규하 현 중구청장이 성추행 의혹으로 컷오프되었다가 재심의를 통해 경선 후보로 재의결되자, 정장수 전 대구시 경제부시장 측이 절차적 위법성과 류 청장의 공직후보자 적격 여부를 문제 삼으며 중앙당에 이의신청을 예고. 일부 공관위원도 반발하며 사퇴 의사를 밝힘.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>본 기사는 특정 법적 분쟁이나 피해 발생에 대한 내용이 아닌, 정치인의 선거 운동 지지 선언에 관한 보도입니다. 소송금융 투자 대상이 될 만한 새로운 사건이나 진행 중인 분쟁이 존재하지 않습니다. 과거 승소한 소송 이력이 언급되지만, 이는 이미 종결된 사건으로 부적합 조건에 해당합니다.</t>
+          <t>이 사건은 국민의힘 내부 공천 절차를 둘러싼 정치적 분쟁으로, 소송금융 투자 대상이 되는 집단적 재산상 피해나 명확한 소송 상대방이 특정되지 않습니다. 성추행 의혹은 공천 배제 사유로 언급되었을 뿐, 이를 기반으로 한 대규모 민사 소송의 가능성이 기사에서 확인되지 않습니다. (적합 조건 1, 3, 4 미충족)</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>용인시민 123인, 민주당 현근택 예비후보 지지선언</t>
+          <t>국민의힘 대구 중구청장 공천, 하루 만에 결과 뒤집혀</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>bulkyo21.com</t>
+          <t>news.tf.co.kr</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-04-25</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>http://www.bulkyo21.com/news/articleView.html?idxno=63807</t>
+          <t>https://news.tf.co.kr/read/national/2317178.htm</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-03-24 12:52:54.608914+00:00</t>
+          <t>2026-05-09 07:02:31.373280+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>정치</t>
         </is>
       </c>
-      <c r="C15" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C15" t="inlineStr"/>
       <c r="D15" t="inlineStr"/>
-      <c r="E15" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E15" t="inlineStr"/>
       <c r="F15" t="inlineStr">
         <is>
-          <t>충북지사 경선 과정에서 신 예비후보가 명 씨의 황당한 요구와 서영교 의원의 사실관계 조작 의혹을 제기하며 정치적 공방이 격화되고 있습니다. 기사는 이를 '정치공작', '공작정치'로 묘사하며 여야 간 살벌한 분위기를 전하고 있습니다.</t>
+          <t>이 기사는 정청래, 김민석 등 정치인들의 당권 경쟁과 검찰 개혁 논의 등 정치적 동향을 다루고 있습니다. 김건희 여사 명품백 관련 권익위 조사 언급이 있으나, 이는 기사의 주된 내용이 아니며 소송금융 투자 대상이 될 만한 민사상 피해나 분쟁 상황을 묘사하고 있지 않습니다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>이 기사는 충북지사 경선 과정에서의 정치적 공방을 다루고 있어, 소송금융 투자 대상으로서의 적합 조건에 부합하지 않습니다. 명확한 재산상 피해 규모를 특정하기 어렵고, 상대방의 자력이나 책임이 소송금융 관점에서 명확하지 않습니다. 또한, 객관적인 증거 확보나 공적 절차 진행 여부도 불분명합니다. (적합 조건 1, 2, 3, 4, 5, 6 모두 불충족)</t>
+          <t>해당 기사는 정치인들의 당권 경쟁 및 정책 논의에 대한 내용으로, 소송금융 투자 대상이 되는 민사상 손해배상 사건이나 집단 피해 발생 사실을 다루고 있지 않습니다. 따라서 적합 조건에 해당하는 사항이 없습니다.</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>정치공작   공작정치  살벌해진 여야 충북지사 경선</t>
+          <t>정청래 연임 견제론 부상…검찰 개혁 강한 의지 보인 김민석</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>cctoday.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-05-08</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>https://www.cctoday.co.kr/news/articleView.html?idxno=2227538</t>
+          <t>https://www.news1.kr/politics/president/6160104</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-03-24 12:33:07.656696+00:00</t>
+          <t>2026-05-09 00:14:40.119638+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>정치</t>
         </is>
       </c>
       <c r="C16" t="inlineStr"/>
       <c r="D16" t="inlineStr"/>
-      <c r="E16" t="inlineStr"/>
+      <c r="E16" t="inlineStr">
+        <is>
+          <t>정치자금법 위반 혐의 2심 유죄, 대법원 판결 대기</t>
+        </is>
+      </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>기사 내용은 '검수완박' 입법 추진 당시 민주당 법사위 간사였던 박 예비후보에 대한 정치적 비판을 담고 있습니다. 특정 피해자나 손해배상 청구권에 대한 언급은 없습니다.</t>
+          <t>더불어민주당은 정치자금법 위반 혐의로 2심 유죄를 받고 대법원 판결을 앞둔 김용 전 민주연구원 부원장의 국회의원 재보궐선거 공천 여부를 두고 고심 중입니다. 당내에서는 김 전 부원장의 출마를 지지하는 의견과 사법 리스크로 인해 선거 전체에 악영향을 줄 수 있다는 우려가 공존하고 있습니다. 이와 함께 다른 지역구의 공천 후보군도 논의되고 있습니다.</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>제공된 기사 내용은 '검수완박' 입법 추진과 관련된 정치적 논평으로, 소송금융의 투자 대상이 되는 민사상 손해배상 사건이나 집단 피해를 다루고 있지 않습니다. 따라서 적합 조건에 해당하는 사항이 전혀 없습니다.</t>
+          <t>이 기사는 정치인의 공천 여부와 관련된 당내 논의를 다루며, 해당 정치인의 정치자금법 위반 혐의에 대한 형사 재판 진행 상황(2심 유죄, 대법원 판결 대기)을 언급하고 있습니다. 소송금융의 대상이 되는 민사상 손해배상 청구 사건이 아니므로, 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>[양준서의 정조준] '명픽' 정원오에 '더러운 손' 직격…박주민, 친명 권...</t>
+          <t>‘김용 공천’ 놓고 계산기 두드리는 與 [이런정치]</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>pennmike.com</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-04-27</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>https://www.pennmike.com/news/articleView.html?idxno=117276</t>
+          <t>https://biz.heraldcorp.com/article/10726082?ref=naver</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>2026-03-23 13:20:42.115646+00:00</t>
+          <t>2026-04-28 00:20:24.442356+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>정치</t>
         </is>
       </c>
       <c r="C17" t="inlineStr"/>
       <c r="D17" t="inlineStr"/>
       <c r="E17" t="inlineStr">
         <is>
-          <t>본안 소송 제기 여부 논의 중</t>
+          <t>정당 경선 진행 중</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>기사 단편은 '회복할 수 없는 피해' 발생 여부와 본안 소송 제기 필요성에 대한 쟁점을 언급한다. 배현진 의원의 서울시당위원장으로서의 권한 행사와 관련된 논의로 추정되나, 구체적인 사건 내용이나 피해 사실은 불분명하다. 전반적으로 정치적 맥락의 논의로 보인다.</t>
+          <t>국민의힘 수원시장 예비후보인 안교재 후보가 경쟁자인 이요림 후보에게 비방 없는 정책 중심의 '클린 경선'을 제안했습니다. 안 후보는 수원시민의 피로감을 줄이고 본선 승리를 위해 정책으로 승부할 것을 강조하며, 자신이 제시한 '수원을 바꿀 10대 주요 정책'을 검증받을 의사를 밝혔습니다. 경선은 4월 26일부터 27일까지 이틀간 진행될 예정입니다.</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>기사 내용이 매우 단편적이고 모호하여 소송금융 투자 대상으로서의 구체적인 사건을 파악하기 어렵습니다. 정치적 맥락의 논의로 보이며, 명확한 상대방, 책임 소재, 피해 규모를 특정하기 어렵습니다. (적합 조건 1, 2, 3, 4, 5 모두 불충족)</t>
+          <t>해당 기사는 수원시장 후보 간의 정당 경선에 대한 내용으로, 소송금융 투자를 검토할 만한 법적 분쟁이나 피해 사실이 전혀 언급되어 있지 않습니다. 따라서 적합 조건에 해당하는 사항이 없으며, 소송금융 투자 대상으로서의 요건을 충족하지 못합니다.</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>“비박-친이 다 쳐내고 있다” 이정현 ‘공천 칼날’의 속내는? [정치를...</t>
+          <t>안교재, 이요림 후보에 “비방없는 정책 중심 ‘클린 경선’ 하자”</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>donga.com</t>
+          <t>kyeonggi.com</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-04-06</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>https://www.donga.com/news/Politics/article/all/20260323/133586606/1</t>
+          <t>https://www.kyeonggi.com/article/20260406580420</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>2026-03-23 13:17:13.291739+00:00</t>
+          <t>2026-04-06 18:00:09.977629+00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>정치</t>
         </is>
       </c>
-      <c r="C18" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C18" t="inlineStr"/>
+      <c r="D18" t="inlineStr"/>
       <c r="E18" t="inlineStr">
         <is>
-          <t>공천 효력정지 가처분 심문 진행 중, 이번 주 내 결론 예상</t>
+          <t>6.3 지방선거 관련 정치 동향</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>김영환 충북지사가 국민의힘 공천관리위원회의 컷오프 결정에 반발하여 효력정지 가처분 신청을 제기했다. 김 지사 측은 당헌·당규 위반 및 평등권 침해를 주장하며 자의적인 배제라고 비판했고, 국민의힘 측은 당헌·당규에 따른 자체 결정 사항임을 강조했다. 법원은 양측의 주장을 청취했으며, 이번 주 내로 가처분 결론이 나올 예정이다.</t>
+          <t>6.3 지방선거를 앞두고 대구 지역의 정치적 변화를 다루는 기사입니다. '보수의 심장'으로 불리던 대구에서 민주당 김부겸 전 총리의 등판과 국민의힘 내부 갈등으로 인해 민심이 요동치고 있습니다. 국민의힘 공천 과정에서 '가처분 소송'이 발생했으며, 이정현 공관위원장이 사퇴하는 등 혼란이 이어지고 있습니다.</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>이 사건은 당의 공천 배제 결정에 대한 효력정지 가처분 신청으로, 정치적 기회 상실이 주된 쟁점이며 직접적인 금전적 피해 규모가 불분명합니다. 소송금융은 통상적으로 명확한 금전적 회수 가능성이 있는 사건에 투자하므로, 피해 규모가 크지 않거나 금전적 회수가 어려운 본 사건은 적합하지 않습니다. 또한, 집단적 피해가 아닌 개별적인 정치적 분쟁입니다.</t>
+          <t>이 기사는 6.3 지방선거를 앞둔 대구의 정치 상황을 다루는 정치 뉴스 기사입니다. 소송금융의 주요 대상인 손해배상 청구 사건이나 집단적 피해 발생 사건이 아닙니다. 국민의힘 내부의 공천 관련 '가처분 소송'이 언급되지만, 이는 일반적인 손해배상 소송과는 거리가 멀어 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>'컷오프' 김영환 충북지사, 가처분 심문 출석… 민주주의 위배·이중 잣...</t>
+          <t>'보수 성지'에서 첫 민주당 시장?...요동치는 대구</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>inews365.com</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-04-04</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t>https://www.inews365.com/news/article.html?no=911823</t>
+          <t>https://www.ytn.co.kr/_ln/0101_202604050527357147</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>2026-03-23 13:09:17.028045+00:00</t>
+          <t>2026-04-05 00:26:52.346688+00:00</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>정치</t>
         </is>
       </c>
       <c r="C19" t="inlineStr"/>
       <c r="D19" t="inlineStr"/>
-      <c r="E19" t="inlineStr"/>
+      <c r="E19" t="inlineStr">
+        <is>
+          <t>공천 경선 원칙 재정립 및 소송 리스크 관리</t>
+        </is>
+      </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>본 기사는 더불어민주당 조승래 사무총장의 기자간담회 내용을 다루며, 김부겸 전 국무총리의 대구시장 출마 여부와 당의 지방선거 공천 계획을 설명합니다. 또한 환율안정 3법, 추가경정예산안 처리 협조 요청 등 국회 현안과 언론 개혁에 대한 당의 입장도 포함되어 있습니다.</t>
+          <t>국민의힘 공천관리위원회가 출범 직후 공천 기준을 '경선 원칙'으로 재정립했습니다. 이는 당 안팎의 이견과 공천 과정에서 발생할 수 있는 '소송 리스크'를 동시에 관리하려는 포석으로 풀이됩니다. 모든 후보가 납득할 수 있는 절차적 공정성을 확보하는 데 중점을 두고 있습니다.</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>본 기사는 소송금융 투자 대상이 될 만한 특정 사건이나 분쟁을 다루고 있지 않습니다. 주로 정치인의 출마 여부, 정당의 정책 및 국회 운영 계획 등 정치적 논의를 보도하고 있어, 소송금융 투자 기회를 발굴하기 어렵습니다.</t>
+          <t>이 기사는 특정 사건이나 피해자가 발생하여 소송이 진행될 가능성을 언급하는 것이 아니라, 정치 정당의 공천 과정에서 발생할 수 있는 '소송 리스크'를 관리하겠다는 내부적인 포석을 다루고 있습니다. 따라서 적합 조건에 해당하는 구체적인 피해 사실, 상대방의 책임, 피해 규모 등이 전혀 파악되지 않아 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>민주당  김부겸 대구시장 출마 여부, 이번 주 내 결단</t>
+          <t>주호영· 이진숙 ·김영환, 공천 경선 길 열리나...국힘, 공천 원점 재설...</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>imaeil.com</t>
+          <t>seoulwire.com</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
-          <t>https://www.imaeil.com/page/view/2026032213063169186</t>
+          <t>http://www.seoulwire.com/news/articleView.html?idxno=714930</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>2026-03-22 12:19:32.173964+00:00</t>
+          <t>2026-04-03 00:49:03.916313+00:00</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>정치</t>
         </is>
       </c>
       <c r="C20" t="inlineStr"/>
       <c r="D20" t="inlineStr"/>
       <c r="E20" t="inlineStr"/>
       <c r="F20" t="inlineStr">
         <is>
-          <t>국민의힘 공천을 둘러싼 당내 잡음과 논란에 대한 전직 의원들의 토론 내용입니다. 이정현 공관위원장의 공천 방식에 대한 비판과 당 지지율 하락에 대한 우려가 주를 이루며, '윤 어게인 공천', '친이계 배제', '아바타 공천' 등의 비판이 제기되었습니다. 이는 법적 분쟁이 아닌 정치적 상황에 대한 분석입니다.</t>
+          <t>이선용 미추홀구의원이 인천시의원 출마를 공식화하며 자신의 의정 활동 성과를 강조했습니다. 주요 성과로는 전세사기 피해자 지원 조례 4건 대표 발의, 도시재생 의원연구단체 설립 및 운영, 재건축·재개발 자문위원회 구성 조례 발의 등이 언급되었습니다.</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>해당 기사는 국민의힘 공천을 둘러싼 정치적 논평 및 당내 갈등에 대한 토론으로, 소송금융 투자 대상이 되는 구체적인 법적 분쟁이나 손해배상 청구권이 발생한 사건이 아닙니다. 상대방의 책임이 명확하지 않고, 집단적 피해나 피해 규모가 특정되지 않으며, 공적 절차(소송 외)가 진행 중인 법적 사건으로 볼 수 없습니다. 따라서 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 특정 소송 사건에 대한 보도가 아닌, 정치인의 출마 선언 및 과거 의정 활동을 다루는 정치 뉴스입니다. 전세사기 피해자 지원 조례 발의를 언급하고 있으나, 이는 특정 소송금융 투자 대상이 될 만한 구체적인 사건, 상대방, 피해 규모, 진행 단계 등에 대한 정보를 전혀 제공하지 않습니다. 따라서 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t>이재영  국힘은 이미 장동혁 제로, 아무도 신경 안 쓴다 [한판승부]</t>
+          <t>이선용 미추홀구의원, 인천시의원 출마 공식화... 성실·유능한 시의원...</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t>nocutnews.co.kr</t>
+          <t>joongboo.com</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
-          <t>https://www.nocutnews.co.kr/news/6488643?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260321080037</t>
+          <t>https://www.joongboo.com/news/articleView.html?idxno=363721570</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>2026-03-21 00:44:40.259748+00:00</t>
+          <t>2026-04-01 12:31:11.231750+00:00</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>정치</t>
         </is>
       </c>
-      <c r="C21" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C21" t="inlineStr"/>
+      <c r="D21" t="inlineStr"/>
       <c r="E21" t="inlineStr">
         <is>
-          <t>검찰 상고 취하로 무죄 최종 확정</t>
+          <t>과거 정치적 공천 관련 논의</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>윤관석 전 의원이 '돈봉투 사건'에 대해 검찰의 상고 취하로 무죄가 최종 확정되었음을 밝혔습니다. 그는 자신을 정치탄압의 피해자로 규정하며 신속한 정치 회복 조치를 요구했으며, 민주당 복당도 확정되었습니다.</t>
+          <t>주호영 부의장이 2016년 20대 총선의 '잘못된 공천'을 언급하며 공천 개혁의 필요성을 주장하는 내용입니다. 주 부의장은 본인도 당시 정략적 공천의 피해자였다고 밝히며, 보수 정당의 몰락을 막기 위한 개혁 투쟁을 강조했습니다.</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>기사에 따르면 '돈봉투 사건'이 검찰의 상고 취하로 '모두 무죄로 최종 확정됐다'고 명시되어 있어, 이미 법적 절차가 종결된 사건입니다. (부적합 조건: 이미 종결된 사건) 소송금융은 미래의 소송 승소 가능성에 투자하는 것이므로, 이미 종결된 사건은 투자 대상이 될 수 없습니다.</t>
+          <t>기사는 2016년 총선의 '잘못된 공천'이라는 과거 정치적 사안을 회고하며 공천 개혁의 필요성을 주장하는 내용으로, 소송금융 투자 대상이 되는 구체적인 법적 분쟁이나 손해배상 청구 가능성이 보이지 않습니다. 상대방 책임이 명확하지 않고, 피해 규모를 특정하기 어려우며, 이미 종결된 정치적 사안에 해당합니다. (적합 조건 1, 3, 4, 5, 6 불충족; 부적합 조건 '이미 종결된 사건' 해당)</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
-          <t>'돈봉투 2심 무죄' 윤관석, 민주당 복당 확정</t>
+          <t>주호영, 컷오프 넘어 공천 개혁 투쟁…“보수 몰락 되풀이 말아야”</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t>ntoday.co.kr</t>
+          <t>ksmnews.co.kr</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
-          <t>https://www.ntoday.co.kr/news/articleView.html?idxno=126059</t>
+          <t>https://www.ksmnews.co.kr/news/view.php?idx=597554</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>2026-03-21 00:21:25.758964+00:00</t>
+          <t>2026-03-30 12:38:46.227689+00:00</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>정치</t>
         </is>
       </c>
       <c r="C22" t="inlineStr"/>
       <c r="D22" t="inlineStr"/>
       <c r="E22" t="inlineStr"/>
       <c r="F22" t="inlineStr">
         <is>
-          <t>이 기사는 유시민 작가의 더불어민주당 지지층 분류 발언과 정청래 대표의 김어준 방송 출연을 두고 이동훈, 하헌기 두 패널이 정치적 해석을 내놓는 대담 내용을 담고 있다. 8월 전당대회를 앞두고 당내 주도권 다툼과 '친명' 세력의 팬덤 활용 전략 등을 분석하며, 유시민의 발언을 '갈라치기'로 비판하는 내용이 주를 이룬다.</t>
+          <t>김동연 경기도지사의 정치적 입장과 경기도정 운영에 대한 인터뷰 기사입니다. 유승민 전 의원의 경기지사 차출설에 대한 견해, 지난 선거에 대한 반성, 이재명 정부 평가, 경기도민 1억원 만들기 프로젝트 등 주요 공약, 그리고 대일항쟁기 강제동원 피해자 지원 활동 등이 언급되었습니다.</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>이 기사는 특정 주체의 잘못으로 인한 피해 발생이나 법적 분쟁 가능성을 다루는 내용이 아닌, 정치권 내부의 논쟁과 세력 다툼에 대한 논평이다. 소송금융 투자 대상이 될 만한 명확한 상대방, 피해자, 피해 규모, 법적 책임 등이 전혀 언급되지 않아 적합 조건에 해당하지 않는다.</t>
+          <t>기사는 김동연 경기지사의 정치 인터뷰로, 소송금융 투자 대상이 될 만한 구체적인 법적 분쟁이나 피해 사실을 다루고 있지 않습니다. 적합 조건에 해당하는 사항이 전혀 없습니다.</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>[시사쇼]하헌기  김어준 사과 안 하면 고발해야</t>
+          <t>[인터뷰]김동연  유승민 등판? 민주당 본선 경쟁력 중요…바로 나</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>view.asiae.co.kr</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
-          <t>https://view.asiae.co.kr/article/2026032014433123136</t>
+          <t>https://www.mt.co.kr/politics/2026/03/30/2026032915244413756</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>2026-03-20 12:51:49.625315+00:00</t>
+          <t>2026-03-30 00:27:49.336811+00:00</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>정치</t>
         </is>
       </c>
-      <c r="C23" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E23" t="inlineStr"/>
+      <c r="C23" t="inlineStr">
+        <is>
+          <t>국민의힘 공천관리위원회</t>
+        </is>
+      </c>
+      <c r="D23" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E23" t="inlineStr">
+        <is>
+          <t>대구시장 후보 컷오프 효력 정지 가처분 신청</t>
+        </is>
+      </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>더불어민주당 경기도지사 예비경선 합동토론회에서 권칠승, 양기대, 한준호, 추미애, 김동연 예비후보 5명이 모두 발언을 통해 자신의 비전과 의지를 밝히고 상대 후보들을 견제하며 열띤 토론을 벌였다. 각 후보는 이재명 대표와의 연대, 경기도의 주요 과제 해결, 지방 및 중앙 행정 경험 등을 강조했다.</t>
+          <t>국민의힘 대구시장 후보 경선에서 컷오프된 주호영 의원이 당 공천관리위원회의 결정에 불복하여 효력 정지 가처분 신청을 서울남부지법에 제기했습니다. 주 의원은 공관위의 컷오프 결정이 불법적이고 원칙이 없다고 주장하며 법원의 판단을 기대하고 있습니다.</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>해당 기사는 소송금융 투자 대상이 될 수 있는 법적 분쟁이나 피해 사실을 다루고 있지 않습니다. 경기도지사 예비경선 토론회에 대한 내용으로, 소송금융 적합 조건에 전혀 해당하지 않습니다.</t>
+          <t>해당 사건은 소송금융 투자 대상이 되는 상업적/민사적 분쟁이 아닌, 정당 내부의 공천 과정에 대한 정치적 분쟁입니다. (적합 조건 미충족) 피해 규모가 특정되지 않고, 다수의 피해자가 존재하지 않으며, 상대방의 책임이 소송금융 투자 관점에서 명확한 재산상 손해로 이어지지 않습니다.</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
-          <t>민주당 경기도지사 예비경선 합동토론회 ‘5명 모두 발언’</t>
+          <t>김부겸 “30일 입장 밝힌다”…장동혁 “공천 마치면 대구 민심 돌아올...</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
-          <t>kyeongin.com</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
-          <t>https://www.kyeongin.com/article/1760552</t>
+          <t>https://www.segye.com/newsView/20260326521785?OutUrl=naver</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t>2026-03-19 13:13:23.507917+00:00</t>
+          <t>2026-03-27 00:22:18.159134+00:00</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>정치</t>
         </is>
       </c>
       <c r="C24" t="inlineStr"/>
       <c r="D24" t="inlineStr"/>
       <c r="E24" t="inlineStr"/>
       <c r="F24" t="inlineStr">
         <is>
-          <t>오세훈 서울시장이 국민의힘 서울시장 후보로 등록하며 당 지도부의 쇄신 부족을 비판하고 서울부터 변화를 시작하겠다고 밝혔다. 한편, 조국 조국혁신당 대표는 중대범죄수사청·공소청 설치법 협의안에서 일부 조항이 삭제된 것을 긍정적으로 평가하면서도, 입법 과정과 일부 정치권 인사들의 태도를 비판했다.</t>
+          <t>용인시민 123인이 더불어민주당 현근택 용인시장 예비후보에 대한 지지 선언을 발표했다. 시민들은 현 예비후보가 용인경전철 주민소송단 공동대표이자 소송대리인으로 12년간 소송을 승소로 이끈 변호사임을 강조하며, 중앙정부 및 국회와 소통하며 반도체 국가산단을 이끌 최적임자라고 평가했다. 이 기사는 정치인의 선거 운동에 대한 보도이다.</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>이 기사는 오세훈 서울시장의 국민의힘 서울시장 후보 등록 및 당 지도부 비판, 그리고 조국 조국혁신당 대표의 중대범죄수사청 관련 입장 표명 등 정치적 발언과 동향을 다루고 있습니다. 소송금융 투자를 검토할 만한 구체적인 법적 분쟁, 피해 사실, 특정 가능한 가해자 및 피해자가 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>본 기사는 특정 법적 분쟁이나 피해 발생에 대한 내용이 아닌, 정치인의 선거 운동 지지 선언에 관한 보도입니다. 소송금융 투자 대상이 될 만한 새로운 사건이나 진행 중인 분쟁이 존재하지 않습니다. 과거 승소한 소송 이력이 언급되지만, 이는 이미 종결된 사건으로 부적합 조건에 해당합니다.</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
-          <t>오세훈, 후보 등록… 당 변화 없으면 서울부터 바꿀 것  [정치오늘]</t>
+          <t>용인시민 123인, 민주당 현근택 예비후보 지지선언</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
-          <t>sisaon.co.kr</t>
+          <t>bulkyo21.com</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M24" t="inlineStr">
         <is>
-          <t>http://www.sisaon.co.kr/news/articleView.html?idxno=181510</t>
+          <t>http://www.bulkyo21.com/news/articleView.html?idxno=63807</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
-          <t>2026-03-17 13:26:07.988995+00:00</t>
+          <t>2026-03-24 12:52:54.608914+00:00</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>정치</t>
         </is>
       </c>
-      <c r="C25" t="inlineStr"/>
+      <c r="C25" t="inlineStr">
+        <is>
+          <t>명 씨, 서영교 의원</t>
+        </is>
+      </c>
       <c r="D25" t="inlineStr"/>
-      <c r="E25" t="inlineStr"/>
+      <c r="E25" t="inlineStr">
+        <is>
+          <t>충북지사 경선 중 정치적 공방</t>
+        </is>
+      </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>이해찬 전 국무총리 49재를 계기로 그의 부재가 더불어민주당에 미치는 영향이 분석되었습니다. 기사는 이해찬 전 총리가 당내 계파를 초월한 중재자이자 전략가로서 민주당의 단일대오를 유지하는 데 핵심적인 역할을 했음을 강조하며, 그의 사망 이후 친문과 친명 지지층 간 분열이 심화되고 당내 갈등을 조정할 구심점이 사라졌다고 진단합니다.</t>
+          <t>충북지사 경선 과정에서 신 예비후보가 명 씨의 황당한 요구와 서영교 의원의 사실관계 조작 의혹을 제기하며 정치적 공방이 격화되고 있습니다. 기사는 이를 '정치공작', '공작정치'로 묘사하며 여야 간 살벌한 분위기를 전하고 있습니다.</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>해당 기사는 더불어민주당 내 정치적 역학 관계와 이해찬 전 총리 사후 중재자 부재로 인한 당내 분열을 다루고 있습니다. 특정 피해자, 가해자, 법적 책임 소재, 또는 손해배상 청구 가능성이 있는 사건이 아니므로 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 충북지사 경선 과정에서의 정치적 공방을 다루고 있어, 소송금융 투자 대상으로서의 적합 조건에 부합하지 않습니다. 명확한 재산상 피해 규모를 특정하기 어렵고, 상대방의 자력이나 책임이 소송금융 관점에서 명확하지 않습니다. 또한, 객관적인 증거 확보나 공적 절차 진행 여부도 불분명합니다. (적합 조건 1, 2, 3, 4, 5, 6 모두 불충족)</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
-          <t>‘큰어른 정치’는 끝났나…이해찬 이후 ‘중재자’ 사라진 민주당</t>
+          <t>정치공작   공작정치  살벌해진 여야 충북지사 경선</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>cctoday.co.kr</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M25" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260316520419?OutUrl=naver</t>
+          <t>https://www.cctoday.co.kr/news/articleView.html?idxno=2227538</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
-          <t>2026-03-17 00:20:30.143947+00:00</t>
+          <t>2026-03-24 12:33:07.656696+00:00</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>정치</t>
         </is>
       </c>
       <c r="C26" t="inlineStr"/>
       <c r="D26" t="inlineStr"/>
       <c r="E26" t="inlineStr"/>
       <c r="F26" t="inlineStr">
         <is>
-          <t>기사는 대통령의 검찰 개혁 관련 발언과 국정 수행 평가에 대한 여론조사 결과를 다루고 있습니다. 여야 의원들이 출연하여 대통령의 지지율 상승 요인과 검찰 개혁 법안에 대한 당내 논의 등을 분석하는 정치 논평입니다.</t>
+          <t>기사 내용은 '검수완박' 입법 추진 당시 민주당 법사위 간사였던 박 예비후보에 대한 정치적 비판을 담고 있습니다. 특정 피해자나 손해배상 청구권에 대한 언급은 없습니다.</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>이 기사는 소송금융 투자 대상이 될 수 있는 특정 피해 사건이나 법적 분쟁을 다루고 있지 않습니다. 주로 대통령의 발언, 국정 수행 평가, 정치권의 검찰 개혁 논의 등 정치적 논평에 초점을 맞추고 있어 소송금융의 적합 조건에 해당하지 않습니다.</t>
+          <t>제공된 기사 내용은 '검수완박' 입법 추진과 관련된 정치적 논평으로, 소송금융의 투자 대상이 되는 민사상 손해배상 사건이나 집단 피해를 다루고 있지 않습니다. 따라서 적합 조건에 해당하는 사항이 전혀 없습니다.</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
-          <t>[사사건건] “검사가 다 나쁜 건 아냐” 교통정리 나선 이 대통령?</t>
+          <t>[양준서의 정조준] '명픽' 정원오에 '더러운 손' 직격…박주민, 친명 권...</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>pennmike.com</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M26" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8509436&amp;ref=A</t>
+          <t>https://www.pennmike.com/news/articleView.html?idxno=117276</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
-          <t>2026-03-16 12:51:53.814029+00:00</t>
+          <t>2026-03-23 13:20:42.115646+00:00</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>정치</t>
         </is>
       </c>
       <c r="C27" t="inlineStr"/>
       <c r="D27" t="inlineStr"/>
       <c r="E27" t="inlineStr">
         <is>
-          <t>정치적 논쟁 및 검찰개혁 입법 논의 진행 중</t>
+          <t>본안 소송 제기 여부 논의 중</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>이재명 대통령의 '공소취소 거래설'이 정치권에 큰 파장을 일으키며 검찰개혁 입법 논의와 여당 내 권력 지형 변화에 영향을 미치고 있습니다. 유튜버 김어준씨가 제기한 이 의혹은 민주당 내 계파 갈등을 심화시키고 있으며, 이 대통령은 '무책임한 언론'을 비판하며 불쾌감을 드러냈습니다. 8월 전당대회를 앞두고 보완수사권 문제를 둘러싼 당권 주자들의 입장 차이가 뚜렷해지며 논쟁이 격화될 전망입니다.</t>
+          <t>기사 단편은 '회복할 수 없는 피해' 발생 여부와 본안 소송 제기 필요성에 대한 쟁점을 언급한다. 배현진 의원의 서울시당위원장으로서의 권한 행사와 관련된 논의로 추정되나, 구체적인 사건 내용이나 피해 사실은 불분명하다. 전반적으로 정치적 맥락의 논의로 보인다.</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>이 기사는 '공소취소 거래설'을 둘러싼 정치권의 논쟁과 검찰개혁 입법 논의, 여당 내 권력 다툼을 다루고 있습니다. 특정 주체의 명확한 책임이 있는 민사상 손해배상 사건이 아니며, 피해자나 피해 규모가 특정되지 않아 소송금융 적합 조건에 해당하지 않습니다. (적합 조건 1, 3, 4, 5 미충족)</t>
+          <t>기사 내용이 매우 단편적이고 모호하여 소송금융 투자 대상으로서의 구체적인 사건을 파악하기 어렵습니다. 정치적 맥락의 논의로 보이며, 명확한 상대방, 책임 소재, 피해 규모를 특정하기 어렵습니다. (적합 조건 1, 2, 3, 4, 5 모두 불충족)</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J27" t="inlineStr">
         <is>
-          <t>공소취소 거래설…'검찰개혁-8월당권' 가른다</t>
+          <t>“비박-친이 다 쳐내고 있다” 이정현 ‘공천 칼날’의 속내는? [정치를...</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
-          <t>newstomato.com</t>
+          <t>donga.com</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M27" t="inlineStr">
         <is>
-          <t>http://www.newstomato.com/ReadNews.aspx?no=1294309&amp;inflow=N</t>
+          <t>https://www.donga.com/news/Politics/article/all/20260323/133586606/1</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
-          <t>2026-03-15 12:56:22.590477+00:00</t>
+          <t>2026-03-23 13:17:13.291739+00:00</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>정치</t>
         </is>
       </c>
-      <c r="C28" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E28" t="inlineStr"/>
+      <c r="C28" t="inlineStr">
+        <is>
+          <t>국민의힘</t>
+        </is>
+      </c>
+      <c r="D28" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E28" t="inlineStr">
+        <is>
+          <t>공천 효력정지 가처분 심문 진행 중, 이번 주 내 결론 예상</t>
+        </is>
+      </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>송영길 전 더불어민주당 대표가 YTN 라디오 인터뷰에서 6.3 지방선거 및 국회의원 보궐선거 출마 가능성과 당내 공천 문제에 대한 입장을 밝혔습니다. 또한 '공소취소 음모론'에 대한 견해와 언론 및 유튜브에 대한 비판적 시각을 드러냈습니다.</t>
+          <t>김영환 충북지사가 국민의힘 공천관리위원회의 컷오프 결정에 반발하여 효력정지 가처분 신청을 제기했다. 김 지사 측은 당헌·당규 위반 및 평등권 침해를 주장하며 자의적인 배제라고 비판했고, 국민의힘 측은 당헌·당규에 따른 자체 결정 사항임을 강조했다. 법원은 양측의 주장을 청취했으며, 이번 주 내로 가처분 결론이 나올 예정이다.</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>해당 기사는 송영길 전 더불어민주당 대표의 정치적 인터뷰로, 특정 사건으로 인한 피해 발생이나 법적 분쟁에 대한 내용이 아닙니다. 소송금융 투자 대상이 될 만한 명확한 상대방, 피해 규모, 집단적 피해, 진행 중인 공적 절차 등 적합 조건이 전혀 확인되지 않습니다.</t>
+          <t>이 사건은 당의 공천 배제 결정에 대한 효력정지 가처분 신청으로, 정치적 기회 상실이 주된 쟁점이며 직접적인 금전적 피해 규모가 불분명합니다. 소송금융은 통상적으로 명확한 금전적 회수 가능성이 있는 사건에 투자하므로, 피해 규모가 크지 않거나 금전적 회수가 어려운 본 사건은 적합하지 않습니다. 또한, 집단적 피해가 아닌 개별적인 정치적 분쟁입니다.</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J28" t="inlineStr">
         <is>
-          <t>송영길  공소취소 음모론은 해프닝으로 끝내야...김어준? 약간의 거리는...</t>
+          <t>'컷오프' 김영환 충북지사, 가처분 심문 출석… 민주주의 위배·이중 잣...</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
-          <t>radio.ytn.co.kr</t>
+          <t>inews365.com</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M28" t="inlineStr">
         <is>
-          <t>https://radio.ytn.co.kr/program/?f=2&amp;id=107805&amp;s_mcd=0263&amp;s_hcd=01</t>
+          <t>https://www.inews365.com/news/article.html?no=911823</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
-          <t>2026-03-13 13:16:50.847273+00:00</t>
+          <t>2026-03-23 13:09:17.028045+00:00</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>정치</t>
         </is>
       </c>
       <c r="C29" t="inlineStr"/>
       <c r="D29" t="inlineStr"/>
       <c r="E29" t="inlineStr"/>
       <c r="F29" t="inlineStr">
         <is>
-          <t>본 기사는 6.3 지방선거 공천을 앞두고 국민의힘 이정현 공천관리위원장의 사퇴와 관련한 정치권의 논의를 다루고 있습니다. 또한 '거래설'과 '김어준 고발'에 대한 정치적 공방이 언급되나, 이는 특정 법적 분쟁이나 피해 사건에 대한 보도가 아닙니다.</t>
+          <t>본 기사는 더불어민주당 조승래 사무총장의 기자간담회 내용을 다루며, 김부겸 전 국무총리의 대구시장 출마 여부와 당의 지방선거 공천 계획을 설명합니다. 또한 환율안정 3법, 추가경정예산안 처리 협조 요청 등 국회 현안과 언론 개혁에 대한 당의 입장도 포함되어 있습니다.</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>기사는 특정 피해 사건이나 법적 분쟁에 대한 내용이 아닌 정치적 논평 및 공천 관련 논의를 다루고 있습니다. 소송금융 투자에 필요한 명확한 상대방, 피해 규모, 책임 소재 등이 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>본 기사는 소송금융 투자 대상이 될 만한 특정 사건이나 분쟁을 다루고 있지 않습니다. 주로 정치인의 출마 여부, 정당의 정책 및 국회 운영 계획 등 정치적 논의를 보도하고 있어, 소송금융 투자 기회를 발굴하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J29" t="inlineStr">
         <is>
-          <t>[정치콕] 거래설  민주, 김어준 맛이 어떱니까 ‥ 김어준 고발은 사실관...</t>
+          <t>민주당  김부겸 대구시장 출마 여부, 이번 주 내 결단</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
-          <t>imnews.imbc.com</t>
+          <t>imaeil.com</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M29" t="inlineStr">
         <is>
-          <t>https://imnews.imbc.com/replay/2026/nw1400/article/6807238_36974.html</t>
+          <t>https://www.imaeil.com/page/view/2026032213063169186</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
-          <t>2026-03-13 12:47:07.016327+00:00</t>
+          <t>2026-03-22 12:19:32.173964+00:00</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>정치</t>
         </is>
       </c>
       <c r="C30" t="inlineStr"/>
       <c r="D30" t="inlineStr"/>
       <c r="E30" t="inlineStr"/>
       <c r="F30" t="inlineStr">
         <is>
-          <t>해당 기사는 송영길 전 대표와 김남준 의원 관련 정치적 발언, 김남국 의원의 '공소취소 거래설' 부인, 그리고 양문석 의원의 '11억원 불법대출 의혹'에 대한 대법원 선고 예정 등 여러 정치 뉴스를 다루고 있습니다. 소송금융 투자 대상이 될 만한 특정 민사상 피해 사건이나 집단적 손해배상 청구 가능성은 확인되지 않습니다.</t>
+          <t>국민의힘 공천을 둘러싼 당내 잡음과 논란에 대한 전직 의원들의 토론 내용입니다. 이정현 공관위원장의 공천 방식에 대한 비판과 당 지지율 하락에 대한 우려가 주를 이루며, '윤 어게인 공천', '친이계 배제', '아바타 공천' 등의 비판이 제기되었습니다. 이는 법적 분쟁이 아닌 정치적 상황에 대한 분석입니다.</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>기사는 주로 정치적 발언과 의혹을 다루고 있으며, 소송금융 투자 대상이 될 만한 명확한 민사상 불법행위나 집단적 피해가 확인되지 않습니다. 특정 가능한 피해자 집단이나 배상 책임이 명확한 상대방이 부재하며, 피해 규모 또한 특정하기 어렵습니다.</t>
+          <t>해당 기사는 국민의힘 공천을 둘러싼 정치적 논평 및 당내 갈등에 대한 토론으로, 소송금융 투자 대상이 되는 구체적인 법적 분쟁이나 손해배상 청구권이 발생한 사건이 아닙니다. 상대방의 책임이 명확하지 않고, 집단적 피해나 피해 규모가 특정되지 않으며, 공적 절차(소송 외)가 진행 중인 법적 사건으로 볼 수 없습니다. 따라서 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J30" t="inlineStr">
         <is>
-          <t>송영길  김남준 연수갑 가면 어렵다? 그건 패배주의…당 결정에 따르겠...</t>
+          <t>이재영  국힘은 이미 장동혁 제로, 아무도 신경 안 쓴다 [한판승부]</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>nocutnews.co.kr</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M30" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/politics/assembly/6098344</t>
+          <t>https://www.nocutnews.co.kr/news/6488643?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260321080037</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
-          <t>2026-03-12 00:46:25.106220+00:00</t>
+          <t>2026-03-21 00:44:40.259748+00:00</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>정치</t>
         </is>
       </c>
-      <c r="C31" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E31" t="inlineStr"/>
+      <c r="C31" t="inlineStr">
+        <is>
+          <t>국가</t>
+        </is>
+      </c>
+      <c r="D31" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E31" t="inlineStr">
+        <is>
+          <t>검찰 상고 취하로 무죄 최종 확정</t>
+        </is>
+      </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>송영길 전 더불어민주당 대표가 무죄 확정 이후 처음으로 방송 인터뷰에 출연하여 정치적 고향인 계양을 출마 의지와 호남 공천 논란에 대한 입장을 밝혔습니다. 또한 검찰 개혁안과 여권 상황에 대한 견해를 피력했습니다.</t>
+          <t>윤관석 전 의원이 '돈봉투 사건'에 대해 검찰의 상고 취하로 무죄가 최종 확정되었음을 밝혔습니다. 그는 자신을 정치탄압의 피해자로 규정하며 신속한 정치 회복 조치를 요구했으며, 민주당 복당도 확정되었습니다.</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>이 기사는 특정 피해 사건이나 법적 분쟁에 대한 내용이 아닌, 정치인의 인터뷰를 다루고 있습니다. 소송금융 투자 대상이 될 만한 사건 자체가 존재하지 않아 적합 조건에 해당하지 않으며, 송영길 전 대표의 무죄 확정은 이미 종결된 사건입니다.</t>
+          <t>기사에 따르면 '돈봉투 사건'이 검찰의 상고 취하로 '모두 무죄로 최종 확정됐다'고 명시되어 있어, 이미 법적 절차가 종결된 사건입니다. (부적합 조건: 이미 종결된 사건) 소송금융은 미래의 소송 승소 가능성에 투자하는 것이므로, 이미 종결된 사건은 투자 대상이 될 수 없습니다.</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J31" t="inlineStr">
         <is>
-          <t>[뉴스하이킥] 송영길  계양 주민은 당연히 내가 오는 줄 알아.. 김남준,...</t>
-[...2 lines deleted...]
-      <c r="K31" t="inlineStr"/>
+          <t>'돈봉투 2심 무죄' 윤관석, 민주당 복당 확정</t>
+        </is>
+      </c>
+      <c r="K31" t="inlineStr">
+        <is>
+          <t>ntoday.co.kr</t>
+        </is>
+      </c>
       <c r="L31" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M31" t="inlineStr">
         <is>
-          <t>https://n.news.naver.com/mnews/article/214/0001485507?sid=100</t>
+          <t>https://www.ntoday.co.kr/news/articleView.html?idxno=126059</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
-          <t>2026-03-11 13:20:18.342950+00:00</t>
+          <t>2026-03-21 00:21:25.758964+00:00</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>정치</t>
         </is>
       </c>
       <c r="C32" t="inlineStr"/>
       <c r="D32" t="inlineStr"/>
-      <c r="E32" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E32" t="inlineStr"/>
       <c r="F32" t="inlineStr">
         <is>
-          <t>국민의힘 이상규 전 당협위원장이 서울시장 경선 출마를 선언하며 당협위원장직을 내려놓았다고 밝혔습니다. 그는 오세훈 시장의 경선 참여를 촉구하고, 당내 '절윤' 결의가 반복되는 상황과 지도부 흔들기 시도를 비판하며 당의 기강 확립을 강조했습니다.</t>
+          <t>이 기사는 유시민 작가의 더불어민주당 지지층 분류 발언과 정청래 대표의 김어준 방송 출연을 두고 이동훈, 하헌기 두 패널이 정치적 해석을 내놓는 대담 내용을 담고 있다. 8월 전당대회를 앞두고 당내 주도권 다툼과 '친명' 세력의 팬덤 활용 전략 등을 분석하며, 유시민의 발언을 '갈라치기'로 비판하는 내용이 주를 이룬다.</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>해당 기사는 국민의힘 내부 정치 상황과 서울시장 경선에 대한 인터뷰 내용으로, 특정 법적 분쟁이나 피해 사실, 소송 상대방이 존재하지 않습니다. 소송금융 적합 조건에 해당하는 사항이 전혀 없어 투자 대상으로 부적합합니다.</t>
+          <t>이 기사는 특정 주체의 잘못으로 인한 피해 발생이나 법적 분쟁 가능성을 다루는 내용이 아닌, 정치권 내부의 논쟁과 세력 다툼에 대한 논평이다. 소송금융 투자 대상이 될 만한 명확한 상대방, 피해자, 피해 규모, 법적 책임 등이 전혀 언급되지 않아 적합 조건에 해당하지 않는다.</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J32" t="inlineStr">
         <is>
-          <t>[뉴스하이킥] 국힘 이상규  장동혁 의지 꺾는 건 국민·당원 뜻 거스르...</t>
-[...2 lines deleted...]
-      <c r="K32" t="inlineStr"/>
+          <t>[시사쇼]하헌기  김어준 사과 안 하면 고발해야</t>
+        </is>
+      </c>
+      <c r="K32" t="inlineStr">
+        <is>
+          <t>view.asiae.co.kr</t>
+        </is>
+      </c>
       <c r="L32" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M32" t="inlineStr">
         <is>
-          <t>https://n.news.naver.com/mnews/article/214/0001484951?sid=100</t>
+          <t>https://view.asiae.co.kr/article/2026032014433123136</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
-          <t>2026-03-09 13:26:51.021777+00:00</t>
+          <t>2026-03-20 12:51:49.625315+00:00</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>정치</t>
         </is>
       </c>
       <c r="C33" t="inlineStr"/>
       <c r="D33" t="inlineStr"/>
       <c r="E33" t="inlineStr"/>
       <c r="F33" t="inlineStr">
         <is>
-          <t>방송인 김어준 씨가 이재명 대통령의 '객관 강박'을 언급하며 검찰 개혁 관련 발언을 해석했다. 김 씨는 이 대통령이 스스로 '레드팀'을 자처하는 성격이 있다고 주장하며, 정청래 대표를 옹호하는 듯한 발언을 했다. 또한 김민석 국무총리와의 신경전도 언급되며 정치적 역학 관계를 다루고 있다.</t>
+          <t>더불어민주당 경기도지사 예비경선 합동토론회에서 권칠승, 양기대, 한준호, 추미애, 김동연 예비후보 5명이 모두 발언을 통해 자신의 비전과 의지를 밝히고 상대 후보들을 견제하며 열띤 토론을 벌였다. 각 후보는 이재명 대표와의 연대, 경기도의 주요 과제 해결, 지방 및 중앙 행정 경험 등을 강조했다.</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>해당 기사는 정치적 논평과 인물 간의 역학 관계를 다루고 있으며, 소송금융 투자 대상이 될 만한 구체적인 법적 분쟁이나 피해 사실이 전혀 언급되지 않았습니다. 적합 조건 중 어느 하나에도 해당하지 않습니다.</t>
+          <t>해당 기사는 소송금융 투자 대상이 될 수 있는 법적 분쟁이나 피해 사실을 다루고 있지 않습니다. 경기도지사 예비경선 토론회에 대한 내용으로, 소송금융 적합 조건에 전혀 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J33" t="inlineStr">
         <is>
-          <t>김어준 “李대통령 객관 강박…檢개혁 관련 레드팀 자처”</t>
+          <t>민주당 경기도지사 예비경선 합동토론회 ‘5명 모두 발언’</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
-          <t>donga.com</t>
+          <t>kyeongin.com</t>
         </is>
       </c>
       <c r="L33" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M33" t="inlineStr">
         <is>
-          <t>https://www.donga.com/news/Politics/article/all/20260309/133494410/1</t>
+          <t>https://www.kyeongin.com/article/1760552</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
-          <t>2026-03-09 12:28:10.920153+00:00</t>
+          <t>2026-03-19 13:13:23.507917+00:00</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>정치</t>
         </is>
       </c>
       <c r="C34" t="inlineStr"/>
       <c r="D34" t="inlineStr"/>
-      <c r="E34" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E34" t="inlineStr"/>
       <c r="F34" t="inlineStr">
         <is>
-          <t>부산 북구갑 국회의원 재보궐 선거에서 조국, 한동훈, 장예찬 등 주요 정치인들의 출마 가능성이 제기되며 '부산대첩'이 벌어질 수 있다는 정치권의 관측을 다루는 기사입니다. 현 전재수 의원의 부산시장 출마 시 공석이 될 지역구로, 여야 모두에게 상징성이 큰 승부처가 될 전망입니다.</t>
+          <t>오세훈 서울시장이 국민의힘 서울시장 후보로 등록하며 당 지도부의 쇄신 부족을 비판하고 서울부터 변화를 시작하겠다고 밝혔다. 한편, 조국 조국혁신당 대표는 중대범죄수사청·공소청 설치법 협의안에서 일부 조항이 삭제된 것을 긍정적으로 평가하면서도, 입법 과정과 일부 정치권 인사들의 태도를 비판했다.</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>본 기사는 정치적 출마 가능성에 대한 speculation을 다루는 것으로, 소송금융 투자 대상이 되는 법적 분쟁이나 피해 사실이 존재하지 않습니다. 따라서 적합 조건 중 어느 하나에도 해당하지 않습니다.</t>
+          <t>이 기사는 오세훈 서울시장의 국민의힘 서울시장 후보 등록 및 당 지도부 비판, 그리고 조국 조국혁신당 대표의 중대범죄수사청 관련 입장 표명 등 정치적 발언과 동향을 다루고 있습니다. 소송금융 투자를 검토할 만한 구체적인 법적 분쟁, 피해 사실, 특정 가능한 가해자 및 피해자가 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J34" t="inlineStr">
         <is>
-          <t>초유의 부산대첩? …조국·한동훈·장예찬 '북구갑'에서 맞붙나</t>
+          <t>오세훈, 후보 등록… 당 변화 없으면 서울부터 바꿀 것  [정치오늘]</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
-          <t>news.tf.co.kr</t>
+          <t>sisaon.co.kr</t>
         </is>
       </c>
       <c r="L34" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M34" t="inlineStr">
         <is>
-          <t>https://news.tf.co.kr/read/ptoday/2299766.htm</t>
+          <t>http://www.sisaon.co.kr/news/articleView.html?idxno=181510</t>
         </is>
       </c>
       <c r="N34" t="inlineStr">
         <is>
-          <t>2026-03-09 00:15:54.575336+00:00</t>
+          <t>2026-03-17 13:26:07.988995+00:00</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>정치</t>
         </is>
       </c>
       <c r="C35" t="inlineStr"/>
       <c r="D35" t="inlineStr"/>
-      <c r="E35" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E35" t="inlineStr"/>
       <c r="F35" t="inlineStr">
         <is>
-          <t>국민의힘이 6·3 지방선거를 앞두고 낮은 정당 지지도와 당내 갈등으로 어려움을 겪고 있다는 내용의 기사입니다. 한동훈 전 대표 제명, 윤석열 전 대통령과의 관계, 배현진 의원 당원권 정지 가처분 인용 등 여러 악재가 겹치며 암울한 분위기라는 전직 의원들의 분석을 담고 있습니다.</t>
+          <t>이해찬 전 국무총리 49재를 계기로 그의 부재가 더불어민주당에 미치는 영향이 분석되었습니다. 기사는 이해찬 전 총리가 당내 계파를 초월한 중재자이자 전략가로서 민주당의 단일대오를 유지하는 데 핵심적인 역할을 했음을 강조하며, 그의 사망 이후 친문과 친명 지지층 간 분열이 심화되고 당내 갈등을 조정할 구심점이 사라졌다고 진단합니다.</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>이 기사는 특정 법적 분쟁이나 피해자가 손해배상을 청구할 수 있는 사건을 다루고 있지 않습니다. 정치적 상황과 정당 내부의 어려움, 여론조사 결과 등을 분석하는 내용으로, 소송금융 투자 대상이 되는 명확한 상대방의 책임, 집단적 피해, 피해 규모 등이 존재하지 않습니다.</t>
+          <t>해당 기사는 더불어민주당 내 정치적 역학 관계와 이해찬 전 총리 사후 중재자 부재로 인한 당내 분열을 다루고 있습니다. 특정 피해자, 가해자, 법적 책임 소재, 또는 손해배상 청구 가능성이 있는 사건이 아니므로 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J35" t="inlineStr">
         <is>
-          <t>[정치라떼] 국힘 당내외적 어려움 묘수 있나… 암울한 분위기 둘러싸</t>
+          <t>‘큰어른 정치’는 끝났나…이해찬 이후 ‘중재자’ 사라진 민주당</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
-          <t>viva100.com</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M35" t="inlineStr">
         <is>
-          <t>https://www.viva100.com/article/20260306500903</t>
+          <t>https://www.segye.com/newsView/20260316520419?OutUrl=naver</t>
         </is>
       </c>
       <c r="N35" t="inlineStr">
         <is>
-          <t>2026-03-07 00:42:37.809600+00:00</t>
+          <t>2026-03-17 00:20:30.143947+00:00</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>정치</t>
         </is>
       </c>
       <c r="C36" t="inlineStr"/>
       <c r="D36" t="inlineStr"/>
       <c r="E36" t="inlineStr"/>
       <c r="F36" t="inlineStr">
         <is>
-          <t>본 기사는 오는 6월 용인시 지방선거를 앞두고 여야 후보군과 주요 쟁점을 다루고 있습니다. 반도체 클러스터 조성, 교통망 확충, 동서 균형 발전 등이 주요 공약으로 예상됩니다. 일부 후보의 과거 법적 활동이 언급되나, 현재 소송금융 투자 대상이 될 만한 사건은 없습니다.</t>
+          <t>기사는 대통령의 검찰 개혁 관련 발언과 국정 수행 평가에 대한 여론조사 결과를 다루고 있습니다. 여야 의원들이 출연하여 대통령의 지지율 상승 요인과 검찰 개혁 법안에 대한 당내 논의 등을 분석하는 정치 논평입니다.</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>본 기사는 지방선거 관련 정치 뉴스이며, 소송금융 투자 대상이 될 만한 특정 사건이나 피해 발생 사실을 다루고 있지 않습니다. 따라서 적합 조건 중 어느 하나에도 해당하지 않습니다.</t>
+          <t>이 기사는 소송금융 투자 대상이 될 수 있는 특정 피해 사건이나 법적 분쟁을 다루고 있지 않습니다. 주로 대통령의 발언, 국정 수행 평가, 정치권의 검찰 개혁 논의 등 정치적 논평에 초점을 맞추고 있어 소송금융의 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J36" t="inlineStr">
         <is>
-          <t>[지선 D-90]반도체수도 용인시장…여·야 10여명 후보군</t>
+          <t>[사사건건] “검사가 다 나쁜 건 아냐” 교통정리 나선 이 대통령?</t>
         </is>
       </c>
       <c r="K36" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L36" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M36" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260217_0003517241</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8509436&amp;ref=A</t>
         </is>
       </c>
       <c r="N36" t="inlineStr">
         <is>
-          <t>2026-03-05 01:17:34.305057+00:00</t>
+          <t>2026-03-16 12:51:53.814029+00:00</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>정치</t>
         </is>
       </c>
-      <c r="C37" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C37" t="inlineStr"/>
       <c r="D37" t="inlineStr"/>
-      <c r="E37" t="inlineStr"/>
+      <c r="E37" t="inlineStr">
+        <is>
+          <t>정치적 논쟁 및 검찰개혁 입법 논의 진행 중</t>
+        </is>
+      </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>이 기사는 장동혁 체제 하의 국민의힘 내부 갈등과 지지율 하락을 비판하는 정치 논평이다. 윤석열 전 대통령 및 김건희 여사 관련 논란, 한동훈 전 대표 등 주요 인물 축출, 공천 과정의 불투명성 등을 지적하며 당의 자멸적 행보를 비판하고 있다.</t>
+          <t>이재명 대통령의 '공소취소 거래설'이 정치권에 큰 파장을 일으키며 검찰개혁 입법 논의와 여당 내 권력 지형 변화에 영향을 미치고 있습니다. 유튜버 김어준씨가 제기한 이 의혹은 민주당 내 계파 갈등을 심화시키고 있으며, 이 대통령은 '무책임한 언론'을 비판하며 불쾌감을 드러냈습니다. 8월 전당대회를 앞두고 보완수사권 문제를 둘러싼 당권 주자들의 입장 차이가 뚜렷해지며 논쟁이 격화될 전망입니다.</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>이 기사는 특정 정치인의 행보와 소속 정당의 내부 갈등을 비판하는 정치 논평으로, 소송금융 투자 대상이 될 만한 명확한 민사상 불법행위가 특정되지 않는다 (적합 조건 1 미충족). 구체적인 피해자 집단이나 이들이 입은 금전적 손해에 대한 언급이 없어 피해 규모를 파악하기 어렵다 (적합 조건 3, 4 미충족). 또한, 현재 진행 중인 공적 절차나 소송이 아닌 과거의 법적 판단이나 내부 정치적 논쟁을 다루고 있어 소송금융의 적합성이 매우 낮다 (적합 조건 6 미충족).</t>
+          <t>이 기사는 '공소취소 거래설'을 둘러싼 정치권의 논쟁과 검찰개혁 입법 논의, 여당 내 권력 다툼을 다루고 있습니다. 특정 주체의 명확한 책임이 있는 민사상 손해배상 사건이 아니며, 피해자나 피해 규모가 특정되지 않아 소송금융 적합 조건에 해당하지 않습니다. (적합 조건 1, 3, 4, 5 미충족)</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I37" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J37" t="inlineStr">
         <is>
-          <t>보수 분쇄기 장동혁, 여당 대표보다 낫네[한기호의 정치박박]</t>
+          <t>공소취소 거래설…'검찰개혁-8월당권' 가른다</t>
         </is>
       </c>
       <c r="K37" t="inlineStr">
         <is>
-          <t>dt.co.kr</t>
+          <t>newstomato.com</t>
         </is>
       </c>
       <c r="L37" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M37" t="inlineStr">
         <is>
-          <t>https://www.dt.co.kr/article/12048953?ref=naver</t>
+          <t>http://www.newstomato.com/ReadNews.aspx?no=1294309&amp;inflow=N</t>
         </is>
       </c>
       <c r="N37" t="inlineStr">
         <is>
-          <t>2026-03-02 00:33:37.875514+00:00</t>
+          <t>2026-03-15 12:56:22.590477+00:00</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>정치</t>
         </is>
       </c>
       <c r="C38" t="inlineStr"/>
       <c r="D38" t="inlineStr"/>
-      <c r="E38" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E38" t="inlineStr"/>
       <c r="F38" t="inlineStr">
         <is>
-          <t>신정훈 국회 행정안전위원장이 1만여 명의 지지자와 당내 유력 인사들이 참석한 가운데 출판기념회를 성황리에 개최했습니다. 이 자리에서 신 위원장은 광주·전남 행정통합의 비전을 제시하고, '친명계'의 전폭적인 지지를 과시하며 당내 입지를 재확인했습니다. 기사는 정치인의 활동과 정책 비전을 다루고 있으며, 법적 분쟁이나 피해 사실은 언급되지 않았습니다.</t>
+          <t>송영길 전 더불어민주당 대표가 YTN 라디오 인터뷰에서 6.3 지방선거 및 국회의원 보궐선거 출마 가능성과 당내 공천 문제에 대한 입장을 밝혔습니다. 또한 '공소취소 음모론'에 대한 견해와 언론 및 유튜브에 대한 비판적 시각을 드러냈습니다.</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>해당 기사는 소송금융 투자 대상이 되는 법적 분쟁이나 피해 사실을 다루고 있지 않습니다. 적합 조건 중 어느 하나도 충족하지 않으며, 소송금융의 기본 전제인 '피해'와 '상대방 책임'이 부재합니다.</t>
+          <t>해당 기사는 송영길 전 더불어민주당 대표의 정치적 인터뷰로, 특정 사건으로 인한 피해 발생이나 법적 분쟁에 대한 내용이 아닙니다. 소송금융 투자 대상이 될 만한 명확한 상대방, 피해 규모, 집단적 피해, 진행 중인 공적 절차 등 적합 조건이 전혀 확인되지 않습니다.</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I38" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J38" t="inlineStr">
         <is>
-          <t>신정훈 행안위원장, 친명계 집결 속 '1만 명' 세몰이~광주·전남 통합 비...</t>
+          <t>송영길  공소취소 음모론은 해프닝으로 끝내야...김어준? 약간의 거리는...</t>
         </is>
       </c>
       <c r="K38" t="inlineStr">
         <is>
-          <t>wikitree.co.kr</t>
+          <t>radio.ytn.co.kr</t>
         </is>
       </c>
       <c r="L38" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M38" t="inlineStr">
         <is>
-          <t>https://www.wikitree.co.kr/articles/1121637</t>
+          <t>https://radio.ytn.co.kr/program/?f=2&amp;id=107805&amp;s_mcd=0263&amp;s_hcd=01</t>
         </is>
       </c>
       <c r="N38" t="inlineStr">
         <is>
-          <t>2026-02-28 12:50:39.138410+00:00</t>
+          <t>2026-03-13 13:16:50.847273+00:00</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>정치</t>
         </is>
       </c>
       <c r="C39" t="inlineStr"/>
       <c r="D39" t="inlineStr"/>
       <c r="E39" t="inlineStr"/>
       <c r="F39" t="inlineStr">
         <is>
-          <t>공원식 국민의힘 포항시장 예비후보가 선거사무소 개소식과 함께 '희망경제캠프' 선거대책위원회 출범을 선언하며 본격적인 선거운동에 돌입했다. 공 예비후보는 경제 회복 공약을 강조하고, 과거 지진특별법 제정으로 11만 가구가 피해구제지원금을 받을 수 있었던 경험을 언급하며 시민의 고통을 정책으로 바꾸겠다고 밝혔다.</t>
+          <t>본 기사는 6.3 지방선거 공천을 앞두고 국민의힘 이정현 공천관리위원장의 사퇴와 관련한 정치권의 논의를 다루고 있습니다. 또한 '거래설'과 '김어준 고발'에 대한 정치적 공방이 언급되나, 이는 특정 법적 분쟁이나 피해 사건에 대한 보도가 아닙니다.</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 법적 분쟁이나 피해 발생을 다루는 것이 아닌, 정치인의 선거 캠페인 출범 소식입니다. 소송금융 투자 대상이 될 만한 새로운 법적 쟁점이나 피해 사실이 존재하지 않습니다.</t>
+          <t>기사는 특정 피해 사건이나 법적 분쟁에 대한 내용이 아닌 정치적 논평 및 공천 관련 논의를 다루고 있습니다. 소송금융 투자에 필요한 명확한 상대방, 피해 규모, 책임 소재 등이 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I39" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J39" t="inlineStr">
         <is>
-          <t>공원식 포항시장 예비후보, 선대위 출범 및 선거사무소 개소식 개최</t>
+          <t>[정치콕] 거래설  민주, 김어준 맛이 어떱니까 ‥ 김어준 고발은 사실관...</t>
         </is>
       </c>
       <c r="K39" t="inlineStr">
         <is>
-          <t>wikitree.co.kr</t>
+          <t>imnews.imbc.com</t>
         </is>
       </c>
       <c r="L39" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M39" t="inlineStr">
         <is>
-          <t>https://www.wikitree.co.kr/articles/1121607</t>
+          <t>https://imnews.imbc.com/replay/2026/nw1400/article/6807238_36974.html</t>
         </is>
       </c>
       <c r="N39" t="inlineStr">
         <is>
-          <t>2026-02-28 12:17:12.592502+00:00</t>
+          <t>2026-03-13 12:47:07.016327+00:00</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>정치</t>
         </is>
       </c>
       <c r="C40" t="inlineStr"/>
       <c r="D40" t="inlineStr"/>
       <c r="E40" t="inlineStr"/>
       <c r="F40" t="inlineStr">
         <is>
-          <t>추미애 국회 법제사법위원장이 6·3 지방선거 경기지사 출마를 앞두고 '추다르크' 이미지를 벗고 인간적인 면모를 부각하는 '미애로 환승' 유튜브 콘텐츠를 공개했다. 이는 중도·보수층 지지를 확보하려는 전략이지만, 당내 경선을 위해 강성 지지층을 포기할 수 없는 딜레마에 처해 있다.</t>
+          <t>해당 기사는 송영길 전 대표와 김남준 의원 관련 정치적 발언, 김남국 의원의 '공소취소 거래설' 부인, 그리고 양문석 의원의 '11억원 불법대출 의혹'에 대한 대법원 선고 예정 등 여러 정치 뉴스를 다루고 있습니다. 소송금융 투자 대상이 될 만한 특정 민사상 피해 사건이나 집단적 손해배상 청구 가능성은 확인되지 않습니다.</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>해당 기사는 정치인의 이미지 변신과 선거 전략에 대한 분석으로, 소송금융 투자 대상이 될 수 있는 어떠한 법적 분쟁이나 피해 사실을 다루고 있지 않습니다. 적합 조건에 해당하는 사항이 전혀 없습니다.</t>
+          <t>기사는 주로 정치적 발언과 의혹을 다루고 있으며, 소송금융 투자 대상이 될 만한 명확한 민사상 불법행위나 집단적 피해가 확인되지 않습니다. 특정 가능한 피해자 집단이나 배상 책임이 명확한 상대방이 부재하며, 피해 규모 또한 특정하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I40" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J40" t="inlineStr">
         <is>
-          <t>추다르크 내려놓고 '이미지 환승' 노린다, 추미애의 'X룸'</t>
+          <t>송영길  김남준 연수갑 가면 어렵다? 그건 패배주의…당 결정에 따르겠...</t>
         </is>
       </c>
       <c r="K40" t="inlineStr">
         <is>
-          <t>joongang.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L40" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M40" t="inlineStr">
         <is>
-          <t>https://www.joongang.co.kr/article/25408169</t>
+          <t>https://www.news1.kr/politics/assembly/6098344</t>
         </is>
       </c>
       <c r="N40" t="inlineStr">
         <is>
-          <t>2026-02-28 00:23:55.218692+00:00</t>
+          <t>2026-03-12 00:46:25.106220+00:00</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>정치</t>
         </is>
       </c>
       <c r="C41" t="inlineStr"/>
-      <c r="D41" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D41" t="inlineStr"/>
+      <c r="E41" t="inlineStr"/>
       <c r="F41" t="inlineStr">
         <is>
-          <t>2021년 더불어민주당 전당대회 '돈 봉투 의혹' 사건으로 기소된 허종식 국회의원과 윤관석 전 의원이 검찰의 상고 취하로 무죄를 확정받았습니다. 핵심 증거인 '이정근 녹취록'의 증거 능력이 인정되지 않은 대법원 판결 취지를 고려한 결정으로, 이들은 사법 리스크를 덜고 정치 활동을 재개할 기반을 마련했습니다.</t>
+          <t>송영길 전 더불어민주당 대표가 무죄 확정 이후 처음으로 방송 인터뷰에 출연하여 정치적 고향인 계양을 출마 의지와 호남 공천 논란에 대한 입장을 밝혔습니다. 또한 검찰 개혁안과 여권 상황에 대한 견해를 피력했습니다.</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>해당 사건은 '돈 봉투 의혹'으로 기소된 정치인들의 형사 사건이 검찰의 상고 취하로 무죄가 확정되어 사실상 종결된 사건입니다. 핵심 증거인 '이정근 녹취록'이 위법 수집 증거로 판단되어 증거 능력을 상실했으므로, 새로운 민사 소송의 근거가 될 만한 명확한 상대방 책임이나 증거가 부족합니다. 소송금융 투자 대상으로서의 신규성 및 적합 조건이 충족되지 않습니다.</t>
+          <t>이 기사는 특정 피해 사건이나 법적 분쟁에 대한 내용이 아닌, 정치인의 인터뷰를 다루고 있습니다. 소송금융 투자 대상이 될 만한 사건 자체가 존재하지 않아 적합 조건에 해당하지 않으며, 송영길 전 대표의 무죄 확정은 이미 종결된 사건입니다.</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I41" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J41" t="inlineStr">
         <is>
-          <t>인천 정치인들 ‘돈 봉투 의혹’ 마침표… 대검, 허종식·윤관석 상고 취...</t>
-[...6 lines deleted...]
-      </c>
+          <t>[뉴스하이킥] 송영길  계양 주민은 당연히 내가 오는 줄 알아.. 김남준,...</t>
+        </is>
+      </c>
+      <c r="K41" t="inlineStr"/>
       <c r="L41" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M41" t="inlineStr">
         <is>
-          <t>https://www.kyeongin.com/article/1759572</t>
+          <t>https://n.news.naver.com/mnews/article/214/0001485507?sid=100</t>
         </is>
       </c>
       <c r="N41" t="inlineStr">
         <is>
-          <t>2026-02-26 12:44:14.458445+00:00</t>
+          <t>2026-03-11 13:20:18.342950+00:00</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>정치</t>
         </is>
       </c>
       <c r="C42" t="inlineStr"/>
-      <c r="D42" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D42" t="inlineStr"/>
       <c r="E42" t="inlineStr">
         <is>
-          <t>이재명 대통령 사건 관련 공소취소 및 국정조사 추진을 위한 의원모임 활동 및 당 특위 출범</t>
+          <t>서울시장 경선 준비 중</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>더불어민주당 내 '이재명 대통령 사건 공소취소와 국정조사 추진을 위한 의원모임'(공취모)이 당 특위 출범으로 인해 의원들의 탈퇴가 이어지고 있습니다. 이 모임은 이재명 대표 관련 사건의 공소 취소와 국정조사를 추진하기 위해 결성되었으나, 당 공식 기구의 역할이 강화되면서 존재 이유에 대한 의문이 제기되고 있습니다.</t>
+          <t>국민의힘 이상규 전 당협위원장이 서울시장 경선 출마를 선언하며 당협위원장직을 내려놓았다고 밝혔습니다. 그는 오세훈 시장의 경선 참여를 촉구하고, 당내 '절윤' 결의가 반복되는 상황과 지도부 흔들기 시도를 비판하며 당의 기강 확립을 강조했습니다.</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건으로 인한 피해자들의 손해배상 청구와 관련된 내용이 아닌, 특정 정치인의 사건에 대한 당내 정치적 움직임과 논의를 다루고 있습니다. 소송금융의 적합 조건인 '상대방 책임 명확', '피해 규모', '집단적 피해' 등에 해당하지 않아 투자 대상으로서의 요건을 충족하지 못합니다.</t>
+          <t>해당 기사는 국민의힘 내부 정치 상황과 서울시장 경선에 대한 인터뷰 내용으로, 특정 법적 분쟁이나 피해 사실, 소송 상대방이 존재하지 않습니다. 소송금융 적합 조건에 해당하는 사항이 전혀 없어 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I42" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J42" t="inlineStr">
         <is>
-          <t>당 특위 출범에도 與 공취모  별개 운영 …의원들 탈퇴 행렬(종합)</t>
-[...6 lines deleted...]
-      </c>
+          <t>[뉴스하이킥] 국힘 이상규  장동혁 의지 꺾는 건 국민·당원 뜻 거스르...</t>
+        </is>
+      </c>
+      <c r="K42" t="inlineStr"/>
       <c r="L42" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M42" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/politics/assembly/6083126</t>
+          <t>https://n.news.naver.com/mnews/article/214/0001484951?sid=100</t>
         </is>
       </c>
       <c r="N42" t="inlineStr">
         <is>
-          <t>2026-02-25 12:38:40.098751+00:00</t>
+          <t>2026-03-09 13:26:51.021777+00:00</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>정치</t>
         </is>
       </c>
       <c r="C43" t="inlineStr"/>
       <c r="D43" t="inlineStr"/>
       <c r="E43" t="inlineStr"/>
       <c r="F43" t="inlineStr">
         <is>
-          <t>더불어민주당 한민수 의원과의 인터뷰로, 상법 개정안 필리버스터, 대전·충남 행정통합, 검찰개혁 등 주요 정치 현안에 대한 민주당의 입장과 전략을 설명하고 있다. 국민의힘의 반대 명분 부족을 비판하며 당정청 원팀을 강조하는 내용이다.</t>
+          <t>방송인 김어준 씨가 이재명 대통령의 '객관 강박'을 언급하며 검찰 개혁 관련 발언을 해석했다. 김 씨는 이 대통령이 스스로 '레드팀'을 자처하는 성격이 있다고 주장하며, 정청래 대표를 옹호하는 듯한 발언을 했다. 또한 김민석 국무총리와의 신경전도 언급되며 정치적 역학 관계를 다루고 있다.</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>본 기사는 특정 사건으로 인한 피해자들의 손해배상 청구 가능성을 다루는 내용이 아닌, 정치적 논평 및 입법 과정에 대한 인터뷰이므로 소송금융 투자 대상에 해당하지 않습니다. 적합 조건에 부합하는 항목이 없습니다.</t>
+          <t>해당 기사는 정치적 논평과 인물 간의 역학 관계를 다루고 있으며, 소송금융 투자 대상이 될 만한 구체적인 법적 분쟁이나 피해 사실이 전혀 언급되지 않았습니다. 적합 조건 중 어느 하나에도 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I43" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J43" t="inlineStr">
         <is>
-          <t>[뉴스하이킥] 한민수  지금은 이재명의 민주당.. 친청·반청은 있어도 ...</t>
-[...2 lines deleted...]
-      <c r="K43" t="inlineStr"/>
+          <t>김어준 “李대통령 객관 강박…檢개혁 관련 레드팀 자처”</t>
+        </is>
+      </c>
+      <c r="K43" t="inlineStr">
+        <is>
+          <t>donga.com</t>
+        </is>
+      </c>
       <c r="L43" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M43" t="inlineStr">
         <is>
-          <t>https://n.news.naver.com/mnews/article/214/0001482359?sid=100</t>
+          <t>https://www.donga.com/news/Politics/article/all/20260309/133494410/1</t>
         </is>
       </c>
       <c r="N43" t="inlineStr">
         <is>
-          <t>2026-02-24 13:40:17.903931+00:00</t>
+          <t>2026-03-09 12:28:10.920153+00:00</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>정치</t>
         </is>
       </c>
       <c r="C44" t="inlineStr"/>
       <c r="D44" t="inlineStr"/>
-      <c r="E44" t="inlineStr"/>
+      <c r="E44" t="inlineStr">
+        <is>
+          <t>정치적 출마 가능성 논의</t>
+        </is>
+      </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>해당 기사는 민주당의 '사법 3법' 강행과 위헌성 논란, 여야 정당의 내부 갈등 및 경선, 대통령의 사법 관련 발언, 국제 무역 정책 등 다양한 정치 및 시사 뉴스를 다루고 있습니다. 특정 사건이나 피해 사실에 대한 보도가 아니며, 소송금융 투자 대상이 될 만한 민사상 손해배상 청구권 발생 여지가 없습니다.</t>
+          <t>부산 북구갑 국회의원 재보궐 선거에서 조국, 한동훈, 장예찬 등 주요 정치인들의 출마 가능성이 제기되며 '부산대첩'이 벌어질 수 있다는 정치권의 관측을 다루는 기사입니다. 현 전재수 의원의 부산시장 출마 시 공석이 될 지역구로, 여야 모두에게 상징성이 큰 승부처가 될 전망입니다.</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t>제공된 기사는 정치적 논평, 정당 내부 갈등, 입법 과정, 국제 정세 등 다양한 정치 및 시사 뉴스 헤드라인으로 구성되어 있습니다. 특정 주체의 명확한 책임, 집단적 피해, 구체적인 피해 규모 등 소송금융 투자에 적합한 조건을 충족하는 사건이나 클레임이 전혀 언급되지 않아 투자 대상으로서의 적합성이 매우 낮습니다.</t>
+          <t>본 기사는 정치적 출마 가능성에 대한 speculation을 다루는 것으로, 소송금융 투자 대상이 되는 법적 분쟁이나 피해 사실이 존재하지 않습니다. 따라서 적합 조건 중 어느 하나에도 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I44" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J44" t="inlineStr">
         <is>
-          <t>정청래의 민주당, '사법 3법' 강행 임박 … 野  李 대통령이 거부권 행사...</t>
+          <t>초유의 부산대첩? …조국·한동훈·장예찬 '북구갑'에서 맞붙나</t>
         </is>
       </c>
       <c r="K44" t="inlineStr">
         <is>
-          <t>newdaily.co.kr</t>
+          <t>news.tf.co.kr</t>
         </is>
       </c>
       <c r="L44" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M44" t="inlineStr">
         <is>
-          <t>https://www.newdaily.co.kr/site/data/html/2026/02/23/2026022300302.html</t>
+          <t>https://news.tf.co.kr/read/ptoday/2299766.htm</t>
         </is>
       </c>
       <c r="N44" t="inlineStr">
         <is>
-          <t>2026-02-23 12:17:59.482938+00:00</t>
+          <t>2026-03-09 00:15:54.575336+00:00</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>정치</t>
         </is>
       </c>
       <c r="C45" t="inlineStr"/>
       <c r="D45" t="inlineStr"/>
-      <c r="E45" t="inlineStr"/>
+      <c r="E45" t="inlineStr">
+        <is>
+          <t>정당 내부 갈등 및 선거 국면 분석</t>
+        </is>
+      </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>국민의힘 신동욱 수석 최고위원의 인터뷰 기사로, 윤석열 전 대통령 1심 선고에 대한 당의 입장, 당내 결속, 그리고 다가오는 지방선거 전략 등 정치적 현안에 대한 논의가 주를 이룹니다. 산림청장 음주운전 면직 건도 언급되나, 이는 징계성 행정 조치입니다.</t>
+          <t>국민의힘이 6·3 지방선거를 앞두고 낮은 정당 지지도와 당내 갈등으로 어려움을 겪고 있다는 내용의 기사입니다. 한동훈 전 대표 제명, 윤석열 전 대통령과의 관계, 배현진 의원 당원권 정지 가처분 인용 등 여러 악재가 겹치며 암울한 분위기라는 전직 의원들의 분석을 담고 있습니다.</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 피해자가 손해배상을 청구하는 민사 분쟁에 대한 내용이 아니며, 주로 정치적 논평과 당내 현안에 대한 인터뷰입니다. 소송금융 투자 대상으로서의 적합 조건(상대방 책임 명확성, 자력, 집단적 피해, 피해 규모, 증거 등)에 해당하는 내용이 전혀 없습니다.</t>
+          <t>이 기사는 특정 법적 분쟁이나 피해자가 손해배상을 청구할 수 있는 사건을 다루고 있지 않습니다. 정치적 상황과 정당 내부의 어려움, 여론조사 결과 등을 분석하는 내용으로, 소송금융 투자 대상이 되는 명확한 상대방의 책임, 집단적 피해, 피해 규모 등이 존재하지 않습니다.</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I45" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J45" t="inlineStr">
         <is>
-          <t>(초안) 신동욱 인터뷰</t>
+          <t>[정치라떼] 국힘 당내외적 어려움 묘수 있나… 암울한 분위기 둘러싸</t>
         </is>
       </c>
       <c r="K45" t="inlineStr">
         <is>
-          <t>radio.ytn.co.kr</t>
+          <t>viva100.com</t>
         </is>
       </c>
       <c r="L45" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M45" t="inlineStr">
         <is>
-          <t>https://radio.ytn.co.kr/program/?f=2&amp;id=107486&amp;s_mcd=0214&amp;s_hcd=01</t>
+          <t>https://www.viva100.com/article/20260306500903</t>
         </is>
       </c>
       <c r="N45" t="inlineStr">
         <is>
-          <t>2026-02-23 00:45:54.565512+00:00</t>
+          <t>2026-03-07 00:42:37.809600+00:00</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>정치</t>
         </is>
       </c>
       <c r="C46" t="inlineStr"/>
       <c r="D46" t="inlineStr"/>
-      <c r="E46" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E46" t="inlineStr"/>
       <c r="F46" t="inlineStr">
         <is>
-          <t>국민의힘 신동욱 수석 최고위원과의 인터뷰로, 윤석열 전 대통령의 1심 선고와 관련한 당내 입장 및 당원들의 반응, 그리고 다가오는 지방선거 전략에 대한 논의를 담고 있다. 당내 분열을 경계하며 미래로 나아가야 한다는 주장이 주를 이룬다.</t>
+          <t>본 기사는 오는 6월 용인시 지방선거를 앞두고 여야 후보군과 주요 쟁점을 다루고 있습니다. 반도체 클러스터 조성, 교통망 확충, 동서 균형 발전 등이 주요 공약으로 예상됩니다. 일부 후보의 과거 법적 활동이 언급되나, 현재 소송금융 투자 대상이 될 만한 사건은 없습니다.</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t>본 기사는 특정 사건으로 인한 집단적 피해나 명확한 민사상 책임 소재를 다루는 것이 아닌, 정치적 논평 및 당내 역학 관계에 대한 인터뷰이다. 소송금융 적합 조건(상대방 책임 명확성, 집단적 피해, 피해 규모 등)에 해당하지 않아 투자 대상으로서의 적합성이 매우 낮다.</t>
+          <t>본 기사는 지방선거 관련 정치 뉴스이며, 소송금융 투자 대상이 될 만한 특정 사건이나 피해 발생 사실을 다루고 있지 않습니다. 따라서 적합 조건 중 어느 하나에도 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I46" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J46" t="inlineStr">
         <is>
-          <t>신동욱  尹 절연? 이미 '절단,' 미래로 '전환'할 때... 서울시장, 당이 ...</t>
+          <t>[지선 D-90]반도체수도 용인시장…여·야 10여명 후보군</t>
         </is>
       </c>
       <c r="K46" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L46" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M46" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0101_202602230747542872</t>
+          <t>https://www.newsis.com/view/NISX20260217_0003517241</t>
         </is>
       </c>
       <c r="N46" t="inlineStr">
         <is>
-          <t>2026-02-23 00:43:17.185720+00:00</t>
+          <t>2026-03-05 01:17:34.305057+00:00</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>정치</t>
         </is>
       </c>
-      <c r="C47" t="inlineStr"/>
+      <c r="C47" t="inlineStr">
+        <is>
+          <t>국민의힘</t>
+        </is>
+      </c>
       <c r="D47" t="inlineStr"/>
       <c r="E47" t="inlineStr"/>
       <c r="F47" t="inlineStr">
         <is>
-          <t>이 기사는 조국이 직접 영입한 명창환 후보를 소개하는 내용입니다. 명 후보의 주요 경력으로 전남도, 행정안전부 근무 및 이태원참사피해자지원단장 역임 등이 언급되었으며, 여수와의 인연과 애정을 강조하고 있습니다.</t>
+          <t>이 기사는 장동혁 체제 하의 국민의힘 내부 갈등과 지지율 하락을 비판하는 정치 논평이다. 윤석열 전 대통령 및 김건희 여사 관련 논란, 한동훈 전 대표 등 주요 인물 축출, 공천 과정의 불투명성 등을 지적하며 당의 자멸적 행보를 비판하고 있다.</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t>이 기사는 특정 법적 분쟁이나 소송 가능성이 있는 사건을 다루고 있지 않습니다. 정치 인물 소개 기사로, 소송금융 투자 대상이 될 만한 사건의 발생, 진행, 피해 등을 전혀 언급하고 있지 않아 적합도가 낮습니다.</t>
+          <t>이 기사는 특정 정치인의 행보와 소속 정당의 내부 갈등을 비판하는 정치 논평으로, 소송금융 투자 대상이 될 만한 명확한 민사상 불법행위가 특정되지 않는다 (적합 조건 1 미충족). 구체적인 피해자 집단이나 이들이 입은 금전적 손해에 대한 언급이 없어 피해 규모를 파악하기 어렵다 (적합 조건 3, 4 미충족). 또한, 현재 진행 중인 공적 절차나 소송이 아닌 과거의 법적 판단이나 내부 정치적 논쟁을 다루고 있어 소송금융의 적합성이 매우 낮다 (적합 조건 6 미충족).</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I47" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J47" t="inlineStr">
         <is>
-          <t>조국, 여수시장 승부수…  직접 영입 명창환 후보 필승 인재</t>
+          <t>보수 분쇄기 장동혁, 여당 대표보다 낫네[한기호의 정치박박]</t>
         </is>
       </c>
       <c r="K47" t="inlineStr">
         <is>
-          <t>hansbiz.co.kr</t>
+          <t>dt.co.kr</t>
         </is>
       </c>
       <c r="L47" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M47" t="inlineStr">
         <is>
-          <t>http://www.hansbiz.co.kr/news/articleView.html?idxno=818540</t>
+          <t>https://www.dt.co.kr/article/12048953?ref=naver</t>
         </is>
       </c>
       <c r="N47" t="inlineStr">
         <is>
-          <t>2026-02-22 12:26:40.643182+00:00</t>
+          <t>2026-03-02 00:33:37.875514+00:00</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>정치</t>
         </is>
       </c>
       <c r="C48" t="inlineStr"/>
       <c r="D48" t="inlineStr"/>
-      <c r="E48" t="inlineStr"/>
+      <c r="E48" t="inlineStr">
+        <is>
+          <t>해당 없음</t>
+        </is>
+      </c>
       <c r="F48" t="inlineStr">
         <is>
+          <t>신정훈 국회 행정안전위원장이 1만여 명의 지지자와 당내 유력 인사들이 참석한 가운데 출판기념회를 성황리에 개최했습니다. 이 자리에서 신 위원장은 광주·전남 행정통합의 비전을 제시하고, '친명계'의 전폭적인 지지를 과시하며 당내 입지를 재확인했습니다. 기사는 정치인의 활동과 정책 비전을 다루고 있으며, 법적 분쟁이나 피해 사실은 언급되지 않았습니다.</t>
+        </is>
+      </c>
+      <c r="G48" t="inlineStr">
+        <is>
+          <t>해당 기사는 소송금융 투자 대상이 되는 법적 분쟁이나 피해 사실을 다루고 있지 않습니다. 적합 조건 중 어느 하나도 충족하지 않으며, 소송금융의 기본 전제인 '피해'와 '상대방 책임'이 부재합니다.</t>
+        </is>
+      </c>
+      <c r="H48" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I48" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J48" t="inlineStr">
+        <is>
+          <t>신정훈 행안위원장, 친명계 집결 속 '1만 명' 세몰이~광주·전남 통합 비...</t>
+        </is>
+      </c>
+      <c r="K48" t="inlineStr">
+        <is>
+          <t>wikitree.co.kr</t>
+        </is>
+      </c>
+      <c r="L48" t="inlineStr">
+        <is>
+          <t>2026-02-28</t>
+        </is>
+      </c>
+      <c r="M48" t="inlineStr">
+        <is>
+          <t>https://www.wikitree.co.kr/articles/1121637</t>
+        </is>
+      </c>
+      <c r="N48" t="inlineStr">
+        <is>
+          <t>2026-02-28 12:50:39.138410+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B49" t="inlineStr">
+        <is>
+          <t>정치</t>
+        </is>
+      </c>
+      <c r="C49" t="inlineStr"/>
+      <c r="D49" t="inlineStr"/>
+      <c r="E49" t="inlineStr"/>
+      <c r="F49" t="inlineStr">
+        <is>
+          <t>공원식 국민의힘 포항시장 예비후보가 선거사무소 개소식과 함께 '희망경제캠프' 선거대책위원회 출범을 선언하며 본격적인 선거운동에 돌입했다. 공 예비후보는 경제 회복 공약을 강조하고, 과거 지진특별법 제정으로 11만 가구가 피해구제지원금을 받을 수 있었던 경험을 언급하며 시민의 고통을 정책으로 바꾸겠다고 밝혔다.</t>
+        </is>
+      </c>
+      <c r="G49" t="inlineStr">
+        <is>
+          <t>해당 기사는 특정 법적 분쟁이나 피해 발생을 다루는 것이 아닌, 정치인의 선거 캠페인 출범 소식입니다. 소송금융 투자 대상이 될 만한 새로운 법적 쟁점이나 피해 사실이 존재하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H49" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I49" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J49" t="inlineStr">
+        <is>
+          <t>공원식 포항시장 예비후보, 선대위 출범 및 선거사무소 개소식 개최</t>
+        </is>
+      </c>
+      <c r="K49" t="inlineStr">
+        <is>
+          <t>wikitree.co.kr</t>
+        </is>
+      </c>
+      <c r="L49" t="inlineStr">
+        <is>
+          <t>2026-02-28</t>
+        </is>
+      </c>
+      <c r="M49" t="inlineStr">
+        <is>
+          <t>https://www.wikitree.co.kr/articles/1121607</t>
+        </is>
+      </c>
+      <c r="N49" t="inlineStr">
+        <is>
+          <t>2026-02-28 12:17:12.592502+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B50" t="inlineStr">
+        <is>
+          <t>정치</t>
+        </is>
+      </c>
+      <c r="C50" t="inlineStr"/>
+      <c r="D50" t="inlineStr"/>
+      <c r="E50" t="inlineStr"/>
+      <c r="F50" t="inlineStr">
+        <is>
+          <t>추미애 국회 법제사법위원장이 6·3 지방선거 경기지사 출마를 앞두고 '추다르크' 이미지를 벗고 인간적인 면모를 부각하는 '미애로 환승' 유튜브 콘텐츠를 공개했다. 이는 중도·보수층 지지를 확보하려는 전략이지만, 당내 경선을 위해 강성 지지층을 포기할 수 없는 딜레마에 처해 있다.</t>
+        </is>
+      </c>
+      <c r="G50" t="inlineStr">
+        <is>
+          <t>해당 기사는 정치인의 이미지 변신과 선거 전략에 대한 분석으로, 소송금융 투자 대상이 될 수 있는 어떠한 법적 분쟁이나 피해 사실을 다루고 있지 않습니다. 적합 조건에 해당하는 사항이 전혀 없습니다.</t>
+        </is>
+      </c>
+      <c r="H50" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I50" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J50" t="inlineStr">
+        <is>
+          <t>추다르크 내려놓고 '이미지 환승' 노린다, 추미애의 'X룸'</t>
+        </is>
+      </c>
+      <c r="K50" t="inlineStr">
+        <is>
+          <t>joongang.co.kr</t>
+        </is>
+      </c>
+      <c r="L50" t="inlineStr">
+        <is>
+          <t>2026-02-27</t>
+        </is>
+      </c>
+      <c r="M50" t="inlineStr">
+        <is>
+          <t>https://www.joongang.co.kr/article/25408169</t>
+        </is>
+      </c>
+      <c r="N50" t="inlineStr">
+        <is>
+          <t>2026-02-28 00:23:55.218692+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B51" t="inlineStr">
+        <is>
+          <t>정치</t>
+        </is>
+      </c>
+      <c r="C51" t="inlineStr"/>
+      <c r="D51" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E51" t="inlineStr">
+        <is>
+          <t>검찰 상고 취하로 무죄 확정</t>
+        </is>
+      </c>
+      <c r="F51" t="inlineStr">
+        <is>
+          <t>2021년 더불어민주당 전당대회 '돈 봉투 의혹' 사건으로 기소된 허종식 국회의원과 윤관석 전 의원이 검찰의 상고 취하로 무죄를 확정받았습니다. 핵심 증거인 '이정근 녹취록'의 증거 능력이 인정되지 않은 대법원 판결 취지를 고려한 결정으로, 이들은 사법 리스크를 덜고 정치 활동을 재개할 기반을 마련했습니다.</t>
+        </is>
+      </c>
+      <c r="G51" t="inlineStr">
+        <is>
+          <t>해당 사건은 '돈 봉투 의혹'으로 기소된 정치인들의 형사 사건이 검찰의 상고 취하로 무죄가 확정되어 사실상 종결된 사건입니다. 핵심 증거인 '이정근 녹취록'이 위법 수집 증거로 판단되어 증거 능력을 상실했으므로, 새로운 민사 소송의 근거가 될 만한 명확한 상대방 책임이나 증거가 부족합니다. 소송금융 투자 대상으로서의 신규성 및 적합 조건이 충족되지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H51" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I51" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J51" t="inlineStr">
+        <is>
+          <t>인천 정치인들 ‘돈 봉투 의혹’ 마침표… 대검, 허종식·윤관석 상고 취...</t>
+        </is>
+      </c>
+      <c r="K51" t="inlineStr">
+        <is>
+          <t>kyeongin.com</t>
+        </is>
+      </c>
+      <c r="L51" t="inlineStr">
+        <is>
+          <t>2026-02-26</t>
+        </is>
+      </c>
+      <c r="M51" t="inlineStr">
+        <is>
+          <t>https://www.kyeongin.com/article/1759572</t>
+        </is>
+      </c>
+      <c r="N51" t="inlineStr">
+        <is>
+          <t>2026-02-26 12:44:14.458445+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B52" t="inlineStr">
+        <is>
+          <t>정치</t>
+        </is>
+      </c>
+      <c r="C52" t="inlineStr"/>
+      <c r="D52" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E52" t="inlineStr">
+        <is>
+          <t>이재명 대통령 사건 관련 공소취소 및 국정조사 추진을 위한 의원모임 활동 및 당 특위 출범</t>
+        </is>
+      </c>
+      <c r="F52" t="inlineStr">
+        <is>
+          <t>더불어민주당 내 '이재명 대통령 사건 공소취소와 국정조사 추진을 위한 의원모임'(공취모)이 당 특위 출범으로 인해 의원들의 탈퇴가 이어지고 있습니다. 이 모임은 이재명 대표 관련 사건의 공소 취소와 국정조사를 추진하기 위해 결성되었으나, 당 공식 기구의 역할이 강화되면서 존재 이유에 대한 의문이 제기되고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G52" t="inlineStr">
+        <is>
+          <t>이 기사는 특정 사건으로 인한 피해자들의 손해배상 청구와 관련된 내용이 아닌, 특정 정치인의 사건에 대한 당내 정치적 움직임과 논의를 다루고 있습니다. 소송금융의 적합 조건인 '상대방 책임 명확', '피해 규모', '집단적 피해' 등에 해당하지 않아 투자 대상으로서의 요건을 충족하지 못합니다.</t>
+        </is>
+      </c>
+      <c r="H52" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I52" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J52" t="inlineStr">
+        <is>
+          <t>당 특위 출범에도 與 공취모  별개 운영 …의원들 탈퇴 행렬(종합)</t>
+        </is>
+      </c>
+      <c r="K52" t="inlineStr">
+        <is>
+          <t>news1.kr</t>
+        </is>
+      </c>
+      <c r="L52" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M52" t="inlineStr">
+        <is>
+          <t>https://www.news1.kr/politics/assembly/6083126</t>
+        </is>
+      </c>
+      <c r="N52" t="inlineStr">
+        <is>
+          <t>2026-02-25 12:38:40.098751+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B53" t="inlineStr">
+        <is>
+          <t>정치</t>
+        </is>
+      </c>
+      <c r="C53" t="inlineStr"/>
+      <c r="D53" t="inlineStr"/>
+      <c r="E53" t="inlineStr"/>
+      <c r="F53" t="inlineStr">
+        <is>
+          <t>더불어민주당 한민수 의원과의 인터뷰로, 상법 개정안 필리버스터, 대전·충남 행정통합, 검찰개혁 등 주요 정치 현안에 대한 민주당의 입장과 전략을 설명하고 있다. 국민의힘의 반대 명분 부족을 비판하며 당정청 원팀을 강조하는 내용이다.</t>
+        </is>
+      </c>
+      <c r="G53" t="inlineStr">
+        <is>
+          <t>본 기사는 특정 사건으로 인한 피해자들의 손해배상 청구 가능성을 다루는 내용이 아닌, 정치적 논평 및 입법 과정에 대한 인터뷰이므로 소송금융 투자 대상에 해당하지 않습니다. 적합 조건에 부합하는 항목이 없습니다.</t>
+        </is>
+      </c>
+      <c r="H53" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I53" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J53" t="inlineStr">
+        <is>
+          <t>[뉴스하이킥] 한민수  지금은 이재명의 민주당.. 친청·반청은 있어도 ...</t>
+        </is>
+      </c>
+      <c r="K53" t="inlineStr"/>
+      <c r="L53" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M53" t="inlineStr">
+        <is>
+          <t>https://n.news.naver.com/mnews/article/214/0001482359?sid=100</t>
+        </is>
+      </c>
+      <c r="N53" t="inlineStr">
+        <is>
+          <t>2026-02-24 13:40:17.903931+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B54" t="inlineStr">
+        <is>
+          <t>정치</t>
+        </is>
+      </c>
+      <c r="C54" t="inlineStr"/>
+      <c r="D54" t="inlineStr"/>
+      <c r="E54" t="inlineStr"/>
+      <c r="F54" t="inlineStr">
+        <is>
+          <t>해당 기사는 민주당의 '사법 3법' 강행과 위헌성 논란, 여야 정당의 내부 갈등 및 경선, 대통령의 사법 관련 발언, 국제 무역 정책 등 다양한 정치 및 시사 뉴스를 다루고 있습니다. 특정 사건이나 피해 사실에 대한 보도가 아니며, 소송금융 투자 대상이 될 만한 민사상 손해배상 청구권 발생 여지가 없습니다.</t>
+        </is>
+      </c>
+      <c r="G54" t="inlineStr">
+        <is>
+          <t>제공된 기사는 정치적 논평, 정당 내부 갈등, 입법 과정, 국제 정세 등 다양한 정치 및 시사 뉴스 헤드라인으로 구성되어 있습니다. 특정 주체의 명확한 책임, 집단적 피해, 구체적인 피해 규모 등 소송금융 투자에 적합한 조건을 충족하는 사건이나 클레임이 전혀 언급되지 않아 투자 대상으로서의 적합성이 매우 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H54" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I54" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J54" t="inlineStr">
+        <is>
+          <t>정청래의 민주당, '사법 3법' 강행 임박 … 野  李 대통령이 거부권 행사...</t>
+        </is>
+      </c>
+      <c r="K54" t="inlineStr">
+        <is>
+          <t>newdaily.co.kr</t>
+        </is>
+      </c>
+      <c r="L54" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M54" t="inlineStr">
+        <is>
+          <t>https://www.newdaily.co.kr/site/data/html/2026/02/23/2026022300302.html</t>
+        </is>
+      </c>
+      <c r="N54" t="inlineStr">
+        <is>
+          <t>2026-02-23 12:17:59.482938+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B55" t="inlineStr">
+        <is>
+          <t>정치</t>
+        </is>
+      </c>
+      <c r="C55" t="inlineStr"/>
+      <c r="D55" t="inlineStr"/>
+      <c r="E55" t="inlineStr"/>
+      <c r="F55" t="inlineStr">
+        <is>
+          <t>국민의힘 신동욱 수석 최고위원의 인터뷰 기사로, 윤석열 전 대통령 1심 선고에 대한 당의 입장, 당내 결속, 그리고 다가오는 지방선거 전략 등 정치적 현안에 대한 논의가 주를 이룹니다. 산림청장 음주운전 면직 건도 언급되나, 이는 징계성 행정 조치입니다.</t>
+        </is>
+      </c>
+      <c r="G55" t="inlineStr">
+        <is>
+          <t>해당 기사는 특정 피해자가 손해배상을 청구하는 민사 분쟁에 대한 내용이 아니며, 주로 정치적 논평과 당내 현안에 대한 인터뷰입니다. 소송금융 투자 대상으로서의 적합 조건(상대방 책임 명확성, 자력, 집단적 피해, 피해 규모, 증거 등)에 해당하는 내용이 전혀 없습니다.</t>
+        </is>
+      </c>
+      <c r="H55" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I55" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J55" t="inlineStr">
+        <is>
+          <t>(초안) 신동욱 인터뷰</t>
+        </is>
+      </c>
+      <c r="K55" t="inlineStr">
+        <is>
+          <t>radio.ytn.co.kr</t>
+        </is>
+      </c>
+      <c r="L55" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M55" t="inlineStr">
+        <is>
+          <t>https://radio.ytn.co.kr/program/?f=2&amp;id=107486&amp;s_mcd=0214&amp;s_hcd=01</t>
+        </is>
+      </c>
+      <c r="N55" t="inlineStr">
+        <is>
+          <t>2026-02-23 00:45:54.565512+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B56" t="inlineStr">
+        <is>
+          <t>정치</t>
+        </is>
+      </c>
+      <c r="C56" t="inlineStr"/>
+      <c r="D56" t="inlineStr"/>
+      <c r="E56" t="inlineStr">
+        <is>
+          <t>전 대통령 형사 재판 관련 정치적 논의</t>
+        </is>
+      </c>
+      <c r="F56" t="inlineStr">
+        <is>
+          <t>국민의힘 신동욱 수석 최고위원과의 인터뷰로, 윤석열 전 대통령의 1심 선고와 관련한 당내 입장 및 당원들의 반응, 그리고 다가오는 지방선거 전략에 대한 논의를 담고 있다. 당내 분열을 경계하며 미래로 나아가야 한다는 주장이 주를 이룬다.</t>
+        </is>
+      </c>
+      <c r="G56" t="inlineStr">
+        <is>
+          <t>본 기사는 특정 사건으로 인한 집단적 피해나 명확한 민사상 책임 소재를 다루는 것이 아닌, 정치적 논평 및 당내 역학 관계에 대한 인터뷰이다. 소송금융 적합 조건(상대방 책임 명확성, 집단적 피해, 피해 규모 등)에 해당하지 않아 투자 대상으로서의 적합성이 매우 낮다.</t>
+        </is>
+      </c>
+      <c r="H56" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I56" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J56" t="inlineStr">
+        <is>
+          <t>신동욱  尹 절연? 이미 '절단,' 미래로 '전환'할 때... 서울시장, 당이 ...</t>
+        </is>
+      </c>
+      <c r="K56" t="inlineStr">
+        <is>
+          <t>ytn.co.kr</t>
+        </is>
+      </c>
+      <c r="L56" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M56" t="inlineStr">
+        <is>
+          <t>https://www.ytn.co.kr/_ln/0101_202602230747542872</t>
+        </is>
+      </c>
+      <c r="N56" t="inlineStr">
+        <is>
+          <t>2026-02-23 00:43:17.185720+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B57" t="inlineStr">
+        <is>
+          <t>정치</t>
+        </is>
+      </c>
+      <c r="C57" t="inlineStr"/>
+      <c r="D57" t="inlineStr"/>
+      <c r="E57" t="inlineStr"/>
+      <c r="F57" t="inlineStr">
+        <is>
+          <t>이 기사는 조국이 직접 영입한 명창환 후보를 소개하는 내용입니다. 명 후보의 주요 경력으로 전남도, 행정안전부 근무 및 이태원참사피해자지원단장 역임 등이 언급되었으며, 여수와의 인연과 애정을 강조하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G57" t="inlineStr">
+        <is>
+          <t>이 기사는 특정 법적 분쟁이나 소송 가능성이 있는 사건을 다루고 있지 않습니다. 정치 인물 소개 기사로, 소송금융 투자 대상이 될 만한 사건의 발생, 진행, 피해 등을 전혀 언급하고 있지 않아 적합도가 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H57" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I57" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J57" t="inlineStr">
+        <is>
+          <t>조국, 여수시장 승부수…  직접 영입 명창환 후보 필승 인재</t>
+        </is>
+      </c>
+      <c r="K57" t="inlineStr">
+        <is>
+          <t>hansbiz.co.kr</t>
+        </is>
+      </c>
+      <c r="L57" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M57" t="inlineStr">
+        <is>
+          <t>http://www.hansbiz.co.kr/news/articleView.html?idxno=818540</t>
+        </is>
+      </c>
+      <c r="N57" t="inlineStr">
+        <is>
+          <t>2026-02-22 12:26:40.643182+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B58" t="inlineStr">
+        <is>
+          <t>정치</t>
+        </is>
+      </c>
+      <c r="C58" t="inlineStr"/>
+      <c r="D58" t="inlineStr"/>
+      <c r="E58" t="inlineStr"/>
+      <c r="F58" t="inlineStr">
+        <is>
           <t>정다은 광주시의원이 북구청장 출마를 위해 시의원직을 사퇴하고 예비후보 등록을 마쳤다. 21일 선거사무소 개소식을 열고 본격적인 선거운동에 나설 예정이며, 북구 발전과 지역경제 활성화를 핵심 과제로 제시했다.</t>
         </is>
       </c>
-      <c r="G48" t="inlineStr">
+      <c r="G58" t="inlineStr">
         <is>
           <t>해당 기사는 정다은 광주시의원의 북구청장 출마를 위한 사퇴 및 예비후보 등록에 대한 정치 뉴스입니다. 소송금융 투자 대상이 될 만한 법적 분쟁, 피해 사실, 책임 주체 등이 전혀 언급되어 있지 않아 적합 조건에 해당 사항이 없습니다.</t>
         </is>
       </c>
-      <c r="H48" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J48" t="inlineStr">
+      <c r="H58" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I58" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J58" t="inlineStr">
         <is>
           <t>정다은 광주시의원, 의원직 사퇴 후 북구청장 예비후보 등록…본격 선거...</t>
         </is>
       </c>
-      <c r="K48" t="inlineStr">
+      <c r="K58" t="inlineStr">
         <is>
           <t>ekn.kr</t>
         </is>
       </c>
-      <c r="L48" t="inlineStr">
+      <c r="L58" t="inlineStr">
         <is>
           <t>2026-02-21</t>
         </is>
       </c>
-      <c r="M48" t="inlineStr">
+      <c r="M58" t="inlineStr">
         <is>
           <t>https://www.ekn.kr/web/view.php?key=20260221024221364</t>
         </is>
       </c>
-      <c r="N48" t="inlineStr">
+      <c r="N58" t="inlineStr">
         <is>
           <t>2026-02-22 00:26:35.587566+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N48"/>
+  <autoFilter ref="A1:N58"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>