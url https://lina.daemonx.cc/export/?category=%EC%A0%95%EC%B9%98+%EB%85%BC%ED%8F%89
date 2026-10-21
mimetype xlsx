--- v0 (2026-06-06)
+++ v1 (2026-10-21)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$6</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$7</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N6"/>
+  <dimension ref="A1:N7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="7" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
     <col width="47" customWidth="1" min="10" max="10"/>
     <col width="17" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -538,329 +538,389 @@
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>정치 논평</t>
         </is>
       </c>
       <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr"/>
       <c r="E2" t="inlineStr"/>
       <c r="F2" t="inlineStr">
         <is>
-          <t>YTN 라디오 '김준우의 뉴스정면승부' 방송 내용으로, 이재명 대통령의 국정 수행 지지율과 국민의힘 지지율 하락 원인('절윤-절한' 분석)에 대한 패널들의 정치 평론을 담고 있습니다. 한국갤럽 여론조사 결과와 정치적 상황에 대한 전문가들의 견해를 다룹니다.</t>
+          <t>국민의힘 장동혁·정점식 의원이 검찰 보완수사권 폐지에 찬성했던 인물이 여성 범죄 피해자 보호 주무부처 장관을 맡는 것은 자기모순이라며 지명 철회를 촉구하는 내용의 정치적 논평입니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건이나 피해 발생에 대한 보도가 아닌, 정치 평론 및 여론조사 결과 분석에 관한 내용입니다. 소송금융 투자 대상이 될 만한 법적 분쟁의 당사자, 피해 사실, 책임 주체 등이 전혀 언급되어 있지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>제공된 기사는 특정 정치 인물의 장관 지명 철회를 촉구하는 정치적 논평으로, 소송금융 투자 대상이 될 만한 구체적인 법적 분쟁, 피해자, 손해배상 청구권 등이 명시되어 있지 않습니다. 상대방 책임의 명확성, 자력, 집단적 피해, 피해 규모, 증거, 공적 절차 진행 등 소송금융 적합 조건에 전혀 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>서정욱  주호영 무소속 나오면 김부겸에 필패...국힘 18%? 절윤-절한이 ...</t>
+          <t>국민의힘 장동혁·정점식, 한미(韓美)동맹·사법부 흔들기 비판</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>radio.ytn.co.kr</t>
+          <t>breaknews.com</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-09-01</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://radio.ytn.co.kr/program/?f=2&amp;id=108161&amp;s_mcd=0263&amp;s_hcd=01</t>
+          <t>http://www.breaknews.com/1233401</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-04-03 13:14:01.423520+00:00</t>
+          <t>2026-09-20 07:25:02.523801+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>정치 논평</t>
         </is>
       </c>
       <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr"/>
       <c r="E3" t="inlineStr"/>
       <c r="F3" t="inlineStr">
         <is>
-          <t>이 칼럼은 6·3 지방선거를 앞둔 범야권, 특히 국민의힘 내부의 혼란과 윤석열 전 대통령 지지층을 둘러싼 '절윤' 공방을 분석합니다. 야권의 궤멸적 패배를 막기 위한 연대와 선공후사의 자세를 촉구하며, 정치적 헤게모니 다툼 양상을 비판합니다.</t>
+          <t>YTN 라디오 '김준우의 뉴스정면승부' 방송 내용으로, 이재명 대통령의 국정 수행 지지율과 국민의힘 지지율 하락 원인('절윤-절한' 분석)에 대한 패널들의 정치 평론을 담고 있습니다. 한국갤럽 여론조사 결과와 정치적 상황에 대한 전문가들의 견해를 다룹니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건의 피해 발생 및 법적 분쟁 가능성을 다루는 것이 아닌, 정치적 논평 및 선거 전략에 대한 분석입니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 가해자, 손해배상 청구권 등이 존재하지 않습니다.</t>
+          <t>해당 기사는 특정 사건이나 피해 발생에 대한 보도가 아닌, 정치 평론 및 여론조사 결과 분석에 관한 내용입니다. 소송금융 투자 대상이 될 만한 법적 분쟁의 당사자, 피해 사실, 책임 주체 등이 전혀 언급되어 있지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>[구본영 칼럼] 범야권,'절윤'하되 지지층 안고 가야</t>
+          <t>서정욱  주호영 무소속 나오면 김부겸에 필패...국힘 18%? 절윤-절한이 ...</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>radio.ytn.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603251829177185</t>
+          <t>https://radio.ytn.co.kr/program/?f=2&amp;id=108161&amp;s_mcd=0263&amp;s_hcd=01</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-03-25 12:21:42.593683+00:00</t>
+          <t>2026-04-03 13:14:01.423520+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>정치 논평</t>
         </is>
       </c>
       <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr"/>
       <c r="E4" t="inlineStr"/>
       <c r="F4" t="inlineStr">
         <is>
-          <t>대통령과 검찰총장 명칭 유지에 대한 정치적 논평으로, 대통령이 '검찰의 최대 피해자'임을 강조해 온 상황에서 '공소청장' 발언에 모욕감을 느꼈을 것이라는 필자의 의견을 담고 있습니다. 법적 분쟁이나 피해 사실이 없어 소송금융 투자 대상이 아닙니다.</t>
+          <t>이 칼럼은 6·3 지방선거를 앞둔 범야권, 특히 국민의힘 내부의 혼란과 윤석열 전 대통령 지지층을 둘러싼 '절윤' 공방을 분석합니다. 야권의 궤멸적 패배를 막기 위한 연대와 선공후사의 자세를 촉구하며, 정치적 헤게모니 다툼 양상을 비판합니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 법적 분쟁이나 피해 사실을 다루는 것이 아닌 정치적 논평입니다. 소송의 주체, 상대방, 피해 규모, 책임 소재 등이 전혀 특정되지 않아 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>해당 기사는 특정 사건의 피해 발생 및 법적 분쟁 가능성을 다루는 것이 아닌, 정치적 논평 및 선거 전략에 대한 분석입니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 가해자, 손해배상 청구권 등이 존재하지 않습니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>[강준만의 易地思之]  넌 나에게 모욕감을 줬어</t>
+          <t>[구본영 칼럼] 범야권,'절윤'하되 지지층 안고 가야</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>joongboo.com</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.joongboo.com/news/articleView.html?idxno=363720473</t>
+          <t>http://www.fnnews.com/news/202603251829177185</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-03-24 00:26:41.849725+00:00</t>
+          <t>2026-03-25 12:21:42.593683+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>정치 논평</t>
         </is>
       </c>
       <c r="C5" t="inlineStr"/>
       <c r="D5" t="inlineStr"/>
       <c r="E5" t="inlineStr"/>
       <c r="F5" t="inlineStr">
         <is>
-          <t>이준석 개혁신당 대표가 유튜버 김어준, 전한길 씨의 '뻥이 심하다'는 발언을 통해 극단적 진영 논리에 매몰된 정치 현실을 비판했습니다. 이 대표는 김어준 씨가 제기하는 의혹들이 완결성이 없고 과거에도 저급한 음모론을 생산했다며 야권이 이에 부화뇌동해서는 안 된다고 지적했습니다.</t>
+          <t>대통령과 검찰총장 명칭 유지에 대한 정치적 논평으로, 대통령이 '검찰의 최대 피해자'임을 강조해 온 상황에서 '공소청장' 발언에 모욕감을 느꼈을 것이라는 필자의 의견을 담고 있습니다. 법적 분쟁이나 피해 사실이 없어 소송금융 투자 대상이 아닙니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>본 기사는 특정 법적 분쟁이나 피해 사실을 다루는 것이 아닌, 정치인의 발언을 인용한 정치 논평입니다. 소송금융 투자 대상이 될 만한 명확한 상대방의 책임, 집단적 피해, 피해 규모, 증거, 공적 절차 진행 등의 적합 조건이 전혀 확인되지 않습니다.</t>
+          <t>해당 기사는 특정 법적 분쟁이나 피해 사실을 다루는 것이 아닌 정치적 논평입니다. 소송의 주체, 상대방, 피해 규모, 책임 소재 등이 전혀 특정되지 않아 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>이준석 “어차피 김어준이나 전한길이나 뻥이 심해…정치가 극단에 매몰...</t>
+          <t>[강준만의 易地思之]  넌 나에게 모욕감을 줬어</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>munhwa.com</t>
+          <t>joongboo.com</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.munhwa.com/article/11574174?ref=naver</t>
+          <t>https://www.joongboo.com/news/articleView.html?idxno=363720473</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-03-12 13:14:53.910885+00:00</t>
+          <t>2026-03-24 00:26:41.849725+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>정치 논평</t>
         </is>
       </c>
       <c r="C6" t="inlineStr"/>
       <c r="D6" t="inlineStr"/>
       <c r="E6" t="inlineStr"/>
       <c r="F6" t="inlineStr">
         <is>
+          <t>이준석 개혁신당 대표가 유튜버 김어준, 전한길 씨의 '뻥이 심하다'는 발언을 통해 극단적 진영 논리에 매몰된 정치 현실을 비판했습니다. 이 대표는 김어준 씨가 제기하는 의혹들이 완결성이 없고 과거에도 저급한 음모론을 생산했다며 야권이 이에 부화뇌동해서는 안 된다고 지적했습니다.</t>
+        </is>
+      </c>
+      <c r="G6" t="inlineStr">
+        <is>
+          <t>본 기사는 특정 법적 분쟁이나 피해 사실을 다루는 것이 아닌, 정치인의 발언을 인용한 정치 논평입니다. 소송금융 투자 대상이 될 만한 명확한 상대방의 책임, 집단적 피해, 피해 규모, 증거, 공적 절차 진행 등의 적합 조건이 전혀 확인되지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H6" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I6" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J6" t="inlineStr">
+        <is>
+          <t>이준석 “어차피 김어준이나 전한길이나 뻥이 심해…정치가 극단에 매몰...</t>
+        </is>
+      </c>
+      <c r="K6" t="inlineStr">
+        <is>
+          <t>munhwa.com</t>
+        </is>
+      </c>
+      <c r="L6" t="inlineStr">
+        <is>
+          <t>2026-03-12</t>
+        </is>
+      </c>
+      <c r="M6" t="inlineStr">
+        <is>
+          <t>https://www.munhwa.com/article/11574174?ref=naver</t>
+        </is>
+      </c>
+      <c r="N6" t="inlineStr">
+        <is>
+          <t>2026-03-12 13:14:53.910885+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B7" t="inlineStr">
+        <is>
+          <t>정치 논평</t>
+        </is>
+      </c>
+      <c r="C7" t="inlineStr"/>
+      <c r="D7" t="inlineStr"/>
+      <c r="E7" t="inlineStr"/>
+      <c r="F7" t="inlineStr">
+        <is>
           <t>해당 기사는 대통령의 소통 방식에 대한 비판적인 논평으로, 강한 어조보다는 경청과 촘촘한 설명이 필요하다고 주장합니다. 국민적 공감을 얻지 못하는 '호통'이 선의의 피해자를 낳을 수 있음을 지적하며, 깊은 신뢰를 얻기 위한 노력을 강조합니다.</t>
         </is>
       </c>
-      <c r="G6" t="inlineStr">
+      <c r="G7" t="inlineStr">
         <is>
           <t>해당 기사는 특정 법적 분쟁이나 피해 사실을 다루는 것이 아닌, 대통령의 소통 방식에 대한 정치적 논평입니다. 소송의 대상이 될 만한 구체적인 사건, 피해자, 상대방, 피해 규모 등이 전혀 명시되어 있지 않아 소송금융 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
-      <c r="H6" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J6" t="inlineStr">
+      <c r="H7" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I7" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J7" t="inlineStr">
         <is>
           <t>참을 수 없는 호통, 국민 공감 못 얻는다 [기자수첩-정치]</t>
         </is>
       </c>
-      <c r="K6" t="inlineStr">
+      <c r="K7" t="inlineStr">
         <is>
           <t>dailian.co.kr</t>
         </is>
       </c>
-      <c r="L6" t="inlineStr">
+      <c r="L7" t="inlineStr">
         <is>
           <t>2026-02-22</t>
         </is>
       </c>
-      <c r="M6" t="inlineStr">
+      <c r="M7" t="inlineStr">
         <is>
           <t>https://www.dailian.co.kr/news/view/1612687/?sc=Naver</t>
         </is>
       </c>
-      <c r="N6" t="inlineStr">
+      <c r="N7" t="inlineStr">
         <is>
           <t>2026-02-23 00:25:38.480748+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N6"/>
+  <autoFilter ref="A1:N7"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>