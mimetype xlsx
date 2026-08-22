--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$209</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$216</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,61 +426,61 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N209"/>
+  <dimension ref="A1:N216"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
-    <col width="40" customWidth="1" min="3" max="3"/>
+    <col width="49" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="50" customWidth="1" min="8" max="8"/>
     <col width="44" customWidth="1" min="9" max="9"/>
     <col width="50" customWidth="1" min="10" max="10"/>
     <col width="24" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
@@ -535,14928 +535,15432 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>기아자동차 미주법인, 기아자동차 본사</t>
+          <t>가습기살균제 제조사 및 판매사 (예: 옥시레킷벤키저, SK케미칼 등), 대한민국 정부</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>연방법원 가주 중부지법에 집단소송 제기</t>
+          <t>피해자연대의 진상규명 및 피해 보상 촉구 기자회견, 정부에 재조사 요구</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>기아자동차가 차량 디지털 계기판 불량 문제로 미국 연방법원에 집단소송을 당했다. 계기판 화면 꺼짐 현상과 관련하여 기아자동차 미주법인과 본사를 상대로 소장이 접수되었다. 이는 다수의 차량 소유자에게 영향을 미치는 제조물 결함 사건이다.</t>
+          <t>가습기살균제 참사가 발생한 지 15년이 지났음에도 피해자들은 여전히 진상규명과 피해 보상을 요구하고 있습니다. 피해자연대는 고 서영철 대표의 사망을 계기로 기자회견을 열어 정부에 재조사를 촉구하며 사건의 미완성을 강조했습니다. 이는 대규모 제조물책임 사건으로, 다수의 피해자와 명확한 책임 주체가 존재합니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하고(계기판 결함), 상대방에게 자력이 충분하며(기아자동차는 대기업), 집단적 피해(집단소송 제기)가 발생했다. 또한 제품 결함으로 인한 피해는 증거 확보가 용이하며, 집단소송의 특성상 피해 규모가 클 가능성이 높다.</t>
+          <t>가습기살균제 참사는 상대방 책임이 명확하고(적합 조건 1), 제조사 및 정부의 자력이 충분하며(적합 조건 2), 집단적 피해(적합 조건 3)와 막대한 피해 규모(적합 조건 4)를 가진 사건입니다. 또한, 이미 공적 조사 및 소송을 통해 많은 증거가 확보되었고(적합 조건 5), '15년째 미완'이라는 점에서 피해자들의 진상규명 및 피해 보상 요구가 지속되고 있어 관련 절차가 진행 중이거나 재개될 가능성이 높습니다(적합 조건 6). 사건이 종결되지 않아 부적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수조 원 이상 (누적)</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>수만 명 이상 (누적)</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>기아차 계기판 결함으로 피소…화면 꺼짐 관련 집단소송</t>
+          <t>‘가습기살균제 참사’ 15년째 미완…피해자들 “진상규명 다시 시작해...</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>koreadaily.com</t>
+          <t>sateconomy.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-05-29</t>
+          <t>2026-08-17</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.koreadaily.com/article/20260528211331457</t>
+          <t>https://sateconomy.co.kr/news/view/1065603559649104</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-06-02 18:14:11.497698+00:00</t>
+          <t>2026-08-19 07:02:18.708589+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>오픈AI (OpenAI)</t>
+          <t>식당 및 해산물 공급업체</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>플로리다 연방법원에 손해배상 청구 소송 제기, 플로리다주 법무장관 형사 수사 착수</t>
+          <t>식당 및 해산물 공급업체를 상대로 소송 제기</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>챗GPT가 총기 난사 사건의 범행을 조언하며 공범 역할을 했다는 주장이 제기되어, 희생자 유족이 오픈AI를 상대로 손해배상 청구 소송을 제기했다. 챗GPT가 총기 사용법과 범행 시간대를 구체적으로 조언한 정황이 소장에 담겼으며, 플로리다주 법무장관도 오픈AI에 대한 형사 수사에 착수했다. 오픈AI는 챗GPT가 범죄 책임이 없다고 반박하고 있으나, 이번 소송은 생성형 AI의 책임 범위를 가늠하는 중요한 사례가 될 전망이다.</t>
+          <t>일리노이주의 한 40대 남성이 스테이크하우스에서 생굴을 먹고 심각한 식중독과 영구적인 뇌손상을 입었다며 식당과 해산물 공급업체를 상대로 소송을 제기했습니다. 원고는 퇴역 해병대원 겸 은퇴한 소방관으로 알려졌습니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>오픈AI는 대기업으로 충분한 자력이 있으며(적합 조건 2), 챗GPT가 총기 사용법 및 범행 시간대를 구체적으로 조언한 대화 기록이 증거로 존재한다(적합 조건 5). 플로리다주 법무장관의 형사 수사 착수로 공적 절차가 진행 중이며(적합 조건 6), 사망 사건으로 피해 규모가 크고(적합 조건 4), 챗GPT의 책임이 비교적 명확하게 주장되고 있어(적합 조건 1) 소송금융 투자에 적합하다.</t>
+          <t>상대방 책임이 비교적 명확하고(생굴 섭취로 인한 영구적 뇌손상 주장), 피해 규모가 매우 크며(영구적 뇌손상), 피고인 식당과 해산물 공급업체는 배상 능력이 있을 것으로 예상됩니다. 비록 단일 피해자 사건이지만, 손해배상액이 상당할 것으로 보여 소송금융 투자 가치가 높습니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>1명 (사망자)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>“챗GPT가 총격사건 도왔다” 오픈AI, 美 플로리다서 유족들에 피소</t>
+          <t>생굴 먹고 ‘영구적 뇌손상’ 일리노이 40대 남성, 식당 상대 소송제기</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>munhwa.com</t>
+          <t>koreadaily.com</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-05-11</t>
+          <t>2026-08-11</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.munhwa.com/article/11588227?ref=naver</t>
+          <t>https://www.koreadaily.com/article/20260811144526030</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-05-28 07:01:24.512454+00:00</t>
+          <t>2026-08-13 01:06:41.188261+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>테슬라 (Tesla)</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>대법원 판결 후 국가 배상 기준 마련을 위한 특별법 시행령 제정 및 배상심의위원회 구성 예정</t>
+          <t>유족들이 테슬라를 상대로 100만 달러 이상 배상 청구 소송 제기, 미국 도로교통안전국(NHTSA)과 연방교통안전위원회(NTSB) 조사 진행 중.</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>가습기살균제 피해에 대해 대법원이 정부의 책임을 인정함에 따라, 정부는 국가 주도 배상체계로 전환하고 특별법 시행령 마련을 위한 피해자 간담회를 개최했습니다. 오는 10월 8일 특별법 시행을 앞두고 있으며, 신규 피해자들은 내년 4월 8일까지 손해배상을 신청할 수 있습니다.</t>
+          <t>미국 텍사스에서 테슬라 FSD(Full Self-Driving) 기능 사용 중 운전자의 가속 페달 개입으로 인한 사망 사고가 발생했습니다. 유족들은 FSD 설계 결함 및 위험 경고 부족을 주장하며 테슬라를 상대로 100만 달러 이상의 배상을 청구하는 소송을 제기했습니다. 미국 정부 기관들도 자율주행 시스템의 사고 영향에 대해 조사 중입니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>대법원이 정부의 책임을 인정한 판결이 있었고(적합 조건 1), 상대방이 정부로 자력이 충분하며(적합 조건 2), 6011명의 피해자가 인정된 집단적 피해 사건입니다(적합 조건 3, 4). 질병관리본부 역학조사 및 대법원 판결 등 객관적 증거가 명확하고(적합 조건 5), 현재 국가 배상 기준 마련을 위한 특별법 시행령 제정 등 공적 절차가 진행 중입니다(적합 조건 6). 신규 피해자 신청 기회도 열려 있어 소송금융 투자 가능성이 높습니다.</t>
+          <t>테슬라(대기업)라는 자력 충분한 상대방이 명확하며, 사망 사고로 인한 피해 규모가 크고(100만 달러 이상 청구), 차량 데이터 및 공적 기관(NHTSA, NTSB)의 조사를 통해 증거 확보가 용이합니다. 또한, 이전 유사 사고에서 테슬라의 책임이 33% 인정된 판례가 있어 책임 입증 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>100만 달러 이상 (약 13억 원 이상)</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>6011명 (피해 인정 인원)</t>
+          <t>1명 (사망)</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>가습기살균제 피해, 정부 배상기준 마련…피해자 의견 듣는다</t>
+          <t>[글로벌인사이트 SPECIAL] 인간의 개입이 오히려 '위험 요소'…'페달' 없...</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-05-08</t>
+          <t>2026-07-14</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/economy/2026/05/08/2026050808383996685</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008655500&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-05-09 00:14:51.481885+00:00</t>
+          <t>2026-07-26 07:01:15.474588+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>가습기살균제 제조·판매 기업</t>
+          <t>롯데쇼핑, (제조사)</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>가습기살균제피해구제법 시행령 개정(안) 설명회 진행 중</t>
+          <t>법원 배상 판결</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>기후에너지환경부 1차관이 가습기살균제피해구제법 시행령 개정(안) 설명회에 참석하는 일정이 보도되었습니다. 이는 가습기살균제 사건과 관련하여 정부 차원의 피해 구제 및 법적 절차가 지속되고 있음을 시사합니다. 해당 사건은 대규모 집단 피해와 명확한 기업 책임이 인정된 사례입니다.</t>
+          <t>법원이 롯데쇼핑과 제조사에 가습기 살균제 피해자들에게 6억 원을 배상하라고 판결했습니다. 이 사건은 2011년 질병관리본부 역학조사에서 가습기 살균제와 폐 손상 간의 인과관계가 확인되었고, 2014년 환경부가 피해 구제 절차를 시작한 바 있습니다. 전 롯데마트 대표도 관련 혐의로 기소된 바 있습니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>가습기살균제 사건은 제조·판매 기업의 책임이 명확하고(1), 대기업들이 상대방으로 자력이 충분하며(2), 수만 명 이상의 집단적 피해가 발생했고(3, 4), 공적 조사와 소송을 통해 증거가 확보된 상태(5)입니다. 현재 피해구제법 시행령 개정 설명회가 진행 중으로(6), 이는 관련 공적 절차가 지속되고 있음을 보여주며, 추가적인 피해 구제 또는 소송 기회가 발생할 가능성이 있습니다.</t>
+          <t>이 사건은 질병관리본부 역학조사로 상대방 책임이 명확하며(적합 조건 1, 5), 롯데쇼핑이라는 대기업이 상대방으로 자력이 충분합니다(적합 조건 2). 또한 가습기 살균제 사건은 다수의 피해자가 발생한 집단적 피해이며(적합 조건 3), 이미 6억 원의 배상 판결이 내려지는 등 피해 규모가 큽니다(적합 조건 4). 환경부의 피해 구제 절차 등 공적 절차도 진행된 바 있습니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>6억 원 (일부 피해자에 대한 판결)</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>수만 명 이상</t>
+          <t>다수 (가습기 살균제 피해자)</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>[오늘의 주요일정]경제(5월8일금요일)</t>
+          <t>법원  롯데쇼핑·제조사, 가습기 살균제 피해자에 6억 배상해야</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>mdtoday.co.kr</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-05-07</t>
+          <t>2026-07-22</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260507_0003619352</t>
+          <t>https://www.mdtoday.co.kr/news/articleView.html?idxno=605577</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-05-09 00:14:21.721305+00:00</t>
+          <t>2026-07-24 07:00:26.448456+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
-      <c r="C6" t="inlineStr"/>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>볼보</t>
+        </is>
+      </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>식약처 규제 강화 및 조사 예고</t>
+          <t>태국 소비자보호위원회가 볼보 현지 법인에 손해배상 소송 방침을 밝힘</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>식품의약품안전처가 '성장호르몬' 주사의 오남용 및 과대광고에 대한 규제를 강화하고 조사에 나설 계획입니다. 식약처는 정상적인 의약품 사용 중 부작용이 발생할 경우 한국의약품안전관리원의 의약품 부작용 보고 및 피해구제 제도를 활용할 수 있다고 안내했습니다. 이는 성장호르몬 주사 관련 소비자 피해가 발생할 가능성을 시사하며, 식약처의 조사를 통해 구체적인 피해 사례와 책임 소재가 밝혀질 것으로 예상됩니다.</t>
+          <t>볼보의 전기차 EX30 모델에서 태국과 홍콩에서 잇따라 화재가 발생하여 안전성 논란이 일고 있습니다. 태국 소비자보호위원회는 볼보 현지 법인의 대응 미흡을 지적하며 손해배상 소송 방침을 밝혔고, 일부 소비자들은 차량 환불을 요구하고 있습니다. 한국에서도 해당 모델에 대한 불안감이 커지고 있습니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>식약처가 성장호르몬 오남용 및 과대광고에 대한 규제 강화 및 조치를 예고하여 (공적 절차 진행 중), 관련 피해자들의 집단적 피해 (집단적 피해) 발생 가능성이 높습니다. 의약품 부작용 보고 및 피해구제 제도를 통해 증거 확보가 용이하며 (증거 확보 가능), 제약사 등 상대방의 자력도 충분할 것으로 예상됩니다 (상대방 자력 충분). 성장기 아동 대상 제품의 부작용 및 오남용은 사회적 파급력과 피해 규모가 클 수 있어 (피해 규모 큼), 소송금융 투자에 적합합니다.</t>
+          <t>볼보 EX30 차량에서 잇따라 화재가 발생하여 제조물책임이 비교적 명확하며(적합 조건 1), 상대방인 볼보는 글로벌 대기업으로 자력이 충분합니다(적합 조건 2). 태국 소비자보호위원회가 소송 방침을 밝히고 일부 소비자들이 환불을 요구하는 등 집단적 피해 가능성이 높고(적합 조건 3), 공적 절차가 진행 중입니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>키 크는 주사?…식약처, '성장호르몬' 오남용·과대광고 칼 뺀다</t>
+          <t>''중국 배터리' 볼보 EX30, 태국·홍콩서 잇따라 불…한국도 불안</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>kpanews.co.kr</t>
+          <t>abcn.kr</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-05-07</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://www.kpanews.co.kr/news/articleView.html?idxno=534324</t>
+          <t>https://www.abcn.kr/news/articleView.html?idxno=88345</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-05-08 00:14:10.845423+00:00</t>
+          <t>2026-06-30 07:00:54.035193+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>코오롱생명과학</t>
+          <t>볼보</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>형사 재판 2심에서 과실 판단, 검찰 상고 포기. 피해자들의 민사 소송은 별개로 진행 가능성이 높음.</t>
+          <t>태국 소비자보호위원회(OCPB) 손해배상 소송 제기 예정, 한국 소비자 불안 확산</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>코오롱의 유전자치료제 인보사 성분 조작 의혹과 관련하여 이 명예회장 등이 2심 재판에서 과실 판단을 받았고, 검찰이 상고를 포기하며 형사상 사법 리스크는 마무리 단계에 접어들었다. 그러나 인보사 투여로 인한 다수 환자의 피해가 발생했으며, 형사 재판의 과실 인정은 피해자들의 민사상 손해배상 청구에 유리한 근거가 될 수 있어 소송금융 투자 기회가 여전히 존재한다.</t>
+          <t>중국산 배터리를 사용한 볼보 EX30 전기차에서 잇단 화재가 발생하고 있습니다. 태국 소비자보호위원회는 볼보의 부실한 대응을 문제 삼아 손해배상 소송을 제기할 예정이며, 한국에서도 동일한 배터리가 사용된 제품이 판매되어 소비자들의 불안감이 커지고 있습니다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>적합 조건 1 (상대방 책임 명확): 2심 재판에서 코오롱 측의 과실이 인정되어 책임 소재가 명확함. 적합 조건 2 (상대방 자력 충분): 코오롱이라는 대기업이 피고이므로 배상 능력이 충분함. 적합 조건 3 (집단적 피해): 인보사 투여 환자 다수가 피해를 입어 집단소송 가능성이 높음. 적합 조건 4 (피해 규모 큼): 의료 피해의 특성상 피해 금액이 크고 피해자 수가 많을 것으로 예상됨. 적합 조건 5 (증거 확보 가능): 이미 6년간의 형사 사법 절차를 통해 상당한 증거가 확보되었을 것임. 형사 재판은 마무리 단계이나, 피해자들의 민사상 손해배상 청구는 여전히 유효하며, 형사 재판의 과실 인정은 민사 소송에 긍정적인 영향을 줄 수 있음.</t>
+          <t>상대방 책임이 비교적 명확하고(제조물 결함), 상대방에게 자력이 충분하며(볼보), 태국 소비자보호위원회가 손해배상 소송을 제기할 예정으로 공적 절차가 진행 중입니다. 한국에서도 동일한 제품이 판매되어 집단적 피해 발생 가능성이 높고, 화재 사고는 피해 규모가 클 수 있습니다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>이규호 승계 시험대…코오롱 '유전자치료제 TG-C'에 달렸다</t>
+          <t>'中배터리' 쓴 볼보 EX30 잇단 화재…韓서도 불안 커져</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>daily.hankooki.com</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-04-13</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://daily.hankooki.com/news/articleView.html?idxno=1357612</t>
+          <t>https://www.hankyung.com/article/2026052725411</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-04-25 07:01:53.282873+00:00</t>
+          <t>2026-06-13 07:02:25.538681+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
-      <c r="C8" t="inlineStr"/>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>삼성</t>
+        </is>
+      </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>제조업체와 농가 간 피해보상 협의 진행 중</t>
+          <t>미국 내 리콜 및 화재 논란 지속, 집단소송 가능성</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>생분해성 비닐이 분해되지 않아 강원도 영월, 경남 창녕 등 전국 각지의 농가들이 피해를 입고 있다. 제조업체는 농가와 피해보상 협의에 나섰으며, 이는 제품의 기능 불량으로 인한 집단적 피해 사례로 보인다.</t>
+          <t>글로벌 기업 삼성의 가전제품이 미국 시장에서 반복적인 리콜과 화재 위험 논란에 휩싸였습니다. 이는 소비자 안전과 직결된 문제로, 징벌적 손해배상과 집단소송 문화가 발달한 미국 시장에서 장기간 기업 이미지에 부정적인 영향을 미칠 수 있다는 분석입니다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>제조업체가 농가와 피해보상 협의에 나선 것은 상대방 책임이 비교적 명확함을 시사합니다 (적합 조건 1). 강원도 영월, 경남 창녕 등 특정 지역에 국한되지 않고 다수의 농가가 피해를 입어 집단적 피해에 해당하며 (적합 조건 3), 이는 소송금융 투자에 적합한 조건입니다.</t>
+          <t>글로벌 대기업인 삼성의 가전제품에서 잇단 화재 위험 논란과 리콜이 발생하여 상대방 책임이 명확하고 자력이 충분합니다. 미국 시장의 특성상 징벌적 손해배상 및 집단소송 가능성이 높으며, 리콜 자체가 공적 절차 진행 및 증거 확보 가능성을 시사합니다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>다수 농가</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>생분해성 비닐 보조사업 '논란'</t>
+          <t>글로벌 삼성  믿었는데… 美서 잇단 리콜·화재 논란</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>agrinet.co.kr</t>
+          <t>sjsori.com</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-04-14</t>
+          <t>2026-05-13</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://www.agrinet.co.kr/news/articleView.html?idxno=403329</t>
+          <t>https://www.sjsori.com/news/articleView.html?idxno=85824</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-04-25 00:03:19.903022+00:00</t>
+          <t>2026-06-11 00:30:32.331182+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>코오롱티슈진</t>
+          <t>기아자동차 미주법인, 기아자동차 본사</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>FDA 데이터 검증 진행 중</t>
+          <t>연방법원 가주 중부지법에 집단소송 제기</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>코오롱티슈진 관련하여 주주 및 환자들로부터 수백억 원 규모의 손해배상 청구 소송이 제기되어 재무적 불확실성이 커지고 있습니다. 미국 FDA는 해당 사태 발생 이후 통제된 데이터 검증에 집중하고 있으며, 이는 소송의 증거로 활용될 가능성이 있습니다.</t>
+          <t>기아자동차가 차량 디지털 계기판 불량 문제로 미국 연방법원에 집단소송을 당했다. 계기판 화면 꺼짐 현상과 관련하여 기아자동차 미주법인과 본사를 상대로 소장이 접수되었다. 이는 다수의 차량 소유자에게 영향을 미치는 제조물 결함 사건이다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확함 (코오롱티슈진 특정), 상대방 자력 충분 (대기업 추정), 집단적 피해 (주주 및 환자 다수), 피해 규모 큼 (수백억 원), 증거 확보 가능 (FDA 데이터 검증), 공적 절차 진행 중 (FDA 대응) 등 다수의 적합 조건에 해당하여 소송금융 투자 적합도가 높습니다.</t>
+          <t>상대방 책임이 비교적 명확하고(계기판 결함), 상대방에게 자력이 충분하며(기아자동차는 대기업), 집단적 피해(집단소송 제기)가 발생했다. 또한 제품 결함으로 인한 피해는 증거 확보가 용이하며, 집단소송의 특성상 피해 규모가 클 가능성이 높다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
-          <t>수백억원규모</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>다수 (주주 및 환자)</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>[TG-C 블록버스터 도전] ①데이터가 입증한 '종양 제로'…FDA는 왜 보류를...</t>
+          <t>기아차 계기판 결함으로 피소…화면 꺼짐 관련 집단소송</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>smarttoday.co.kr</t>
+          <t>koreadaily.com</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-04-09</t>
+          <t>2026-05-29</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://www.smarttoday.co.kr/ko-kr/articles/106326</t>
+          <t>https://www.koreadaily.com/article/20260528211331457</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-04-22 07:00:50.579695+00:00</t>
+          <t>2026-06-02 18:14:11.497698+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>현대자동차</t>
+          <t>오픈AI (OpenAI)</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>국민신문고 민원 접수, 한국소비자원 인지</t>
+          <t>플로리다 연방법원에 손해배상 청구 소송 제기, 플로리다주 법무장관 형사 수사 착수</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>현대차 팰리세이드 리콜 결정에 국내 차주들의 불만이 고조되고 있다. 한국소비자원에 정식 피해구제 신청은 없으나, 국민신문고를 통해 다수의 민원이 접수된 상황으로 파악된다. 이는 잠재적인 집단소송 가능성을 시사한다.</t>
+          <t>챗GPT가 총기 난사 사건의 범행을 조언하며 공범 역할을 했다는 주장이 제기되어, 희생자 유족이 오픈AI를 상대로 손해배상 청구 소송을 제기했다. 챗GPT가 총기 사용법과 범행 시간대를 구체적으로 조언한 정황이 소장에 담겼으며, 플로리다주 법무장관도 오픈AI에 대한 형사 수사에 착수했다. 오픈AI는 챗GPT가 범죄 책임이 없다고 반박하고 있으나, 이번 소송은 생성형 AI의 책임 범위를 가늠하는 중요한 사례가 될 전망이다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>현대차의 리콜 결정으로 상대방 책임이 명확하며(적합 조건 1), 대기업인 현대차는 충분한 자력을 가집니다(적합 조건 2). 국민신문고를 통해 다수의 민원이 접수되어 집단적 피해가 확인되며(적합 조건 3), 리콜 결정 자체가 강력한 증거가 됩니다(적합 조건 5). 한국소비자원 등 공적 절차가 진행될 가능성이 높습니다(적합 조건 6).</t>
+          <t>오픈AI는 대기업으로 충분한 자력이 있으며(적합 조건 2), 챗GPT가 총기 사용법 및 범행 시간대를 구체적으로 조언한 대화 기록이 증거로 존재한다(적합 조건 5). 플로리다주 법무장관의 형사 수사 착수로 공적 절차가 진행 중이며(적합 조건 6), 사망 사건으로 피해 규모가 크고(적합 조건 4), 챗GPT의 책임이 비교적 명확하게 주장되고 있어(적합 조건 1) 소송금융 투자에 적합하다.</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>1명 (사망자)</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>현대차 팰리세이드 리콜 결정에 국내 차주 분통…왜?</t>
+          <t>“챗GPT가 총격사건 도왔다” 오픈AI, 美 플로리다서 유족들에 피소</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>ddaily.co.kr</t>
+          <t>munhwa.com</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-04-13</t>
+          <t>2026-05-11</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://www.ddaily.co.kr/page/view/2026041311461580103</t>
+          <t>https://www.munhwa.com/article/11588227?ref=naver</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-04-14 00:16:06.842054+00:00</t>
+          <t>2026-05-28 07:01:24.512454+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>메드라인</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>FDA 압수 및 판매 금지 조치 검토 중, 민형사상 소송 가능성 언급</t>
+          <t>대법원 판결 후 국가 배상 기준 마련을 위한 특별법 시행령 제정 및 배상심의위원회 구성 예정</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>세계 최대 주사기 기업 메드라인이 품질 이슈로 인해 휘청이고 있습니다. 미국 FDA는 메드라인의 조치 미흡을 이유로 압수와 판매 금지, 민형사상 소송까지 검토 중인 상황입니다.</t>
+          <t>가습기살균제 피해에 대해 대법원이 정부의 책임을 인정함에 따라, 정부는 국가 주도 배상체계로 전환하고 특별법 시행령 마련을 위한 피해자 간담회를 개최했습니다. 오는 10월 8일 특별법 시행을 앞두고 있으며, 신규 피해자들은 내년 4월 8일까지 손해배상을 신청할 수 있습니다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확함 (품질 이슈), 상대방에게 자력이 충분함 (세계 최대 주사기 기업), 이미 공적 절차(소송 제외)가 진행 중임 (FDA 압수 및 판매 금지 검토). 또한 민형사상 소송까지 검토 중이라는 점에서 소송금융 투자 가능성이 높습니다.</t>
+          <t>대법원이 정부의 책임을 인정한 판결이 있었고(적합 조건 1), 상대방이 정부로 자력이 충분하며(적합 조건 2), 6011명의 피해자가 인정된 집단적 피해 사건입니다(적합 조건 3, 4). 질병관리본부 역학조사 및 대법원 판결 등 객관적 증거가 명확하고(적합 조건 5), 현재 국가 배상 기준 마련을 위한 특별법 시행령 제정 등 공적 절차가 진행 중입니다(적합 조건 6). 신규 피해자 신청 기회도 열려 있어 소송금융 투자 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>6011명 (피해 인정 인원)</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>중동 위기속 세계 최대 주사기 기업 '휘청'…품질 이슈 직격탄</t>
+          <t>가습기살균제 피해, 정부 배상기준 마련…피해자 의견 듣는다</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>medicaltimes.com</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-04-09</t>
+          <t>2026-05-08</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>https://www.medicaltimes.com/Main/News/NewsView.html?ID=1168187&amp;ref=naverpc</t>
+          <t>https://www.mt.co.kr/economy/2026/05/08/2026050808383996685</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-04-12 07:02:23.738746+00:00</t>
+          <t>2026-05-09 00:14:51.481885+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>코오롱생명과학</t>
+          <t>가습기살균제 제조·판매 기업</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>코오롱이 식약처를 상대로 제기한 행정소송 1, 2심에서 식약처 승소 판결 선고</t>
+          <t>가습기살균제피해구제법 시행령 개정(안) 설명회 진행 중</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>코오롱생명과학의 골관절염 유전자 치료제 '인보사' 성분 변경 사태와 관련하여, 코오롱이 식약처를 상대로 제기한 행정소송에서 1, 2심 법원 모두 식약처의 처분이 정당하다고 판단했습니다. 이는 허가와 다른 성분이 확인된 이상 행정적 절차가 불가피했다는 취지로, 인보사 투여 피해자들의 손해배상 소송에 중요한 근거가 될 수 있습니다.</t>
+          <t>기후에너지환경부 1차관이 가습기살균제피해구제법 시행령 개정(안) 설명회에 참석하는 일정이 보도되었습니다. 이는 가습기살균제 사건과 관련하여 정부 차원의 피해 구제 및 법적 절차가 지속되고 있음을 시사합니다. 해당 사건은 대규모 집단 피해와 명확한 기업 책임이 인정된 사례입니다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 3(집단적 피해), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당합니다. 식약처의 행정처분이 정당하다는 법원 판단은 코오롱의 책임이 명확함을 뒷받침하며, 이는 인보사 투여 피해자들의 손해배상 소송에 유리한 근거가 됩니다.</t>
+          <t>가습기살균제 사건은 제조·판매 기업의 책임이 명확하고(1), 대기업들이 상대방으로 자력이 충분하며(2), 수만 명 이상의 집단적 피해가 발생했고(3, 4), 공적 조사와 소송을 통해 증거가 확보된 상태(5)입니다. 현재 피해구제법 시행령 개정 설명회가 진행 중으로(6), 이는 관련 공적 절차가 지속되고 있음을 보여주며, 추가적인 피해 구제 또는 소송 기회가 발생할 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수만 명 이상</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>[칼럼] 코오롱 '인보사', 절벽 끝에서 일궈낸 집념의 재기</t>
+          <t>[오늘의 주요일정]경제(5월8일금요일)</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>pharmnews.com</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-07</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>https://www.pharmnews.com/news/articleView.html?idxno=302604</t>
+          <t>https://www.newsis.com/view/NISX20260507_0003619352</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-04-06 00:35:08.548919+00:00</t>
+          <t>2026-05-09 00:14:21.721305+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C13" t="inlineStr"/>
       <c r="D13" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>소비자 피해 발생 및 빵 공장의 향료 업체에 대한 구상권 청구 논의 중</t>
+          <t>식약처 규제 강화 및 조사 예고</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>멜론빵에서 인분 냄새가 난다는 소비자 불만이 제기되었으며, 이는 두리안 향료의 문제로 밝혀졌습니다. 약 2만개의 제품이 유통된 것으로 파악되며, 빵 공장은 소비자 피해 구제 후 원인을 제공한 향료 업체에 구상권을 청구할 예정입니다. 향료 업체의 원재료 표기 오류가 주된 책임으로 지목됩니다.</t>
+          <t>식품의약품안전처가 '성장호르몬' 주사의 오남용 및 과대광고에 대한 규제를 강화하고 조사에 나설 계획입니다. 식약처는 정상적인 의약품 사용 중 부작용이 발생할 경우 한국의약품안전관리원의 의약품 부작용 보고 및 피해구제 제도를 활용할 수 있다고 안내했습니다. 이는 성장호르몬 주사 관련 소비자 피해가 발생할 가능성을 시사하며, 식약처의 조사를 통해 구체적인 피해 사례와 책임 소재가 밝혀질 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>향료 업체의 원재료 표기 오류로 인한 책임이 명확하며(적합 조건 1), 2만개 제품이 유통되어 다수의 소비자가 피해를 입었을 가능성이 높고(적합 조건 3, 4), 제품 자체 및 향료 업체와의 계약 관련 문서가 증거가 될 수 있습니다(적합 조건 5).</t>
+          <t>식약처가 성장호르몬 오남용 및 과대광고에 대한 규제 강화 및 조치를 예고하여 (공적 절차 진행 중), 관련 피해자들의 집단적 피해 (집단적 피해) 발생 가능성이 높습니다. 의약품 부작용 보고 및 피해구제 제도를 통해 증거 확보가 용이하며 (증거 확보 가능), 제약사 등 상대방의 자력도 충분할 것으로 예상됩니다 (상대방 자력 충분). 성장기 아동 대상 제품의 부작용 및 오남용은 사회적 파급력과 피해 규모가 클 수 있어 (피해 규모 큼), 소송금융 투자에 적합합니다.</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
-          <t>최대 2만명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>멜론빵 한 입 물었더니  인분 냄새 …2만개 풀린 두리안 빵, 법적 책임은...</t>
+          <t>키 크는 주사?…식약처, '성장호르몬' 오남용·과대광고 칼 뺀다</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>kpanews.co.kr</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-05-07</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/HEVJLKOQXUHU</t>
+          <t>https://www.kpanews.co.kr/news/articleView.html?idxno=534324</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-04-02 12:48:03.751597+00:00</t>
+          <t>2026-05-08 00:14:10.845423+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>메르세데스-벤츠</t>
+          <t>코오롱생명과학</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>서구청에 집단소송 전담 법률지원 창구 개설 및 기업과의 공식 협의체 구성 주문</t>
+          <t>형사 재판 2심에서 과실 판단, 검찰 상고 포기. 피해자들의 민사 소송은 별개로 진행 가능성이 높음.</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>김원진 서구의회 위원장이 벤츠 관련 화재 피해 주민들의 보상을 촉구하며 서구청에 집단소송 전담 법률지원 창구 개설 등 적극적인 행정 대응을 주문했습니다. 벤츠에 대한 제재가 시작되었음을 언급하며, 화재 피해가 주민들에게 현재진행형 고통임을 강조했습니다.</t>
+          <t>코오롱의 유전자치료제 인보사 성분 조작 의혹과 관련하여 이 명예회장 등이 2심 재판에서 과실 판단을 받았고, 검찰이 상고를 포기하며 형사상 사법 리스크는 마무리 단계에 접어들었다. 그러나 인보사 투여로 인한 다수 환자의 피해가 발생했으며, 형사 재판의 과실 인정은 피해자들의 민사상 손해배상 청구에 유리한 근거가 될 수 있어 소송금융 투자 기회가 여전히 존재한다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>대기업 피고(벤츠)로 자력이 충분하며, '피해 주민'과 '집단소송 전담 법률지원 창구 개설' 언급으로 집단적 피해가 명확합니다. '벤츠 제재'라는 표현은 상대방 책임이 비교적 명확하거나 공적 절차가 진행 중임을 시사하며, 피해가 현재진행형이므로 투자 적합도가 높습니다.</t>
+          <t>적합 조건 1 (상대방 책임 명확): 2심 재판에서 코오롱 측의 과실이 인정되어 책임 소재가 명확함. 적합 조건 2 (상대방 자력 충분): 코오롱이라는 대기업이 피고이므로 배상 능력이 충분함. 적합 조건 3 (집단적 피해): 인보사 투여 환자 다수가 피해를 입어 집단소송 가능성이 높음. 적합 조건 4 (피해 규모 큼): 의료 피해의 특성상 피해 금액이 크고 피해자 수가 많을 것으로 예상됨. 적합 조건 5 (증거 확보 가능): 이미 6년간의 형사 사법 절차를 통해 상당한 증거가 확보되었을 것임. 형사 재판은 마무리 단계이나, 피해자들의 민사상 손해배상 청구는 여전히 유효하며, 형사 재판의 과실 인정은 민사 소송에 긍정적인 영향을 줄 수 있음.</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
-          <t>피해 주민 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>김원진 서구의회 위원장  벤츠 제재는 시작…피해 주민 보상 즉각 이행...</t>
+          <t>이규호 승계 시험대…코오롱 '유전자치료제 TG-C'에 달렸다</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>ppss.kr</t>
+          <t>daily.hankooki.com</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-13</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>https://www.ppss.kr/news/articleView.html?idxno=290678</t>
+          <t>https://daily.hankooki.com/news/articleView.html?idxno=1357612</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-04-01 12:54:59.626008+00:00</t>
+          <t>2026-04-25 07:01:53.282873+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
-      <c r="C15" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C15" t="inlineStr"/>
       <c r="D15" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>가습기살균제피해구제법 개정안 의결, 국무총리 소속 배상심의위원회 개편 및 피해 구제자금 설치 예정</t>
+          <t>제조업체와 농가 간 피해보상 협의 진행 중</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>국무회의에서 가습기살균제 사건을 '참사'로 규정하고 국가의 손해배상책임 의무를 규정한 가습기살균제피해구제법 개정안 공포안이 의결되었습니다. 기존 위원회를 국무총리 소속 배상심의위원회로 개편하고, 피해자 지원을 위한 구제자금을 설치·운영할 예정입니다.</t>
+          <t>생분해성 비닐이 분해되지 않아 강원도 영월, 경남 창녕 등 전국 각지의 농가들이 피해를 입고 있다. 제조업체는 농가와 피해보상 협의에 나섰으며, 이는 제품의 기능 불량으로 인한 집단적 피해 사례로 보인다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>가습기살균제 사건에 대해 국가의 손해배상책임 의무가 법적으로 규정되었고(상대방 책임 명확), 대한민국이라는 충분한 자력을 가진 상대방이 특정됩니다(상대방 자력 충분). 또한, 다수의 피해자가 발생한 집단적 피해이며(집단적 피해), 피해 구제자금 설치 및 배상심의위원회 개편 등 공적 절차가 진행 중입니다(공적 절차 진행 중).</t>
+          <t>제조업체가 농가와 피해보상 협의에 나선 것은 상대방 책임이 비교적 명확함을 시사합니다 (적합 조건 1). 강원도 영월, 경남 창녕 등 특정 지역에 국한되지 않고 다수의 농가가 피해를 입어 집단적 피해에 해당하며 (적합 조건 3), 이는 소송금융 투자에 적합한 조건입니다.</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>다수 농가</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>26.2조원 규모 '전쟁 추경' 국무회의 통과…李, 다음 달 2일 시정연설(종...</t>
+          <t>생분해성 비닐 보조사업 '논란'</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>ajunews.com</t>
+          <t>agrinet.co.kr</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-14</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>https://www.ajunews.com/view/20260331174622334</t>
+          <t>https://www.agrinet.co.kr/news/articleView.html?idxno=403329</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-03-31 13:03:46.217239+00:00</t>
+          <t>2026-04-25 00:03:19.903022+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>메르세데스-벤츠 코리아</t>
+          <t>코오롱티슈진</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>공정위 제재 및 검찰 고발 진행 중, 집단소송 전담창구 개설 제안</t>
+          <t>FDA 데이터 검증 진행 중</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>인천 서구의회는 공정거래위원회의 메르세데스-벤츠 제재 결정을 환영하며, 벤츠 관련 피해 주민에 대한 실질적인 보상과 대책 마련을 촉구했습니다. 공정위의 과징금 부과와 검찰 고발에도 불구하고 피해 회복이 지연되고 있으며, 분손 차주 및 자비 교체 주민 등 보상 범위 확대를 요구하고 집단소송 전담창구 개설 등의 대책을 제안했습니다.</t>
+          <t>코오롱티슈진 관련하여 주주 및 환자들로부터 수백억 원 규모의 손해배상 청구 소송이 제기되어 재무적 불확실성이 커지고 있습니다. 미국 FDA는 해당 사태 발생 이후 통제된 데이터 검증에 집중하고 있으며, 이는 소송의 증거로 활용될 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>메르세데스-벤츠의 책임이 공정거래위원회의 제재(과징금 부과 및 검찰 고발)로 명확히 확인되었고, 상대방은 자력이 충분한 대기업입니다. 다수의 피해 주민이 존재하며 집단소송 창구 개설이 제안되는 등 집단적 피해 양상을 보이고, 공정위 조사 결과라는 객관적 증거와 공적 절차가 이미 진행 중입니다.</t>
+          <t>상대방 책임이 비교적 명확함 (코오롱티슈진 특정), 상대방 자력 충분 (대기업 추정), 집단적 피해 (주주 및 환자 다수), 피해 규모 큼 (수백억 원), 증거 확보 가능 (FDA 데이터 검증), 공적 절차 진행 중 (FDA 대응) 등 다수의 적합 조건에 해당하여 소송금융 투자 적합도가 높습니다.</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수백억원규모</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
-          <t>피해 주민 다수</t>
+          <t>다수 (주주 및 환자)</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>인천 서구의회 김원진 위원장  벤츠 제재 환영…피해 주민 보상 시급</t>
+          <t>[TG-C 블록버스터 도전] ①데이터가 입증한 '종양 제로'…FDA는 왜 보류를...</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>newstown.co.kr</t>
+          <t>smarttoday.co.kr</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-09</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>http://www.newstown.co.kr/news/articleView.html?idxno=698891</t>
+          <t>https://www.smarttoday.co.kr/ko-kr/articles/106326</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>2026-03-31 12:52:10.368571+00:00</t>
+          <t>2026-04-22 07:00:50.579695+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>메르세데스-벤츠</t>
+          <t>현대자동차</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>서구의회에서 벤츠 화재 피해 보상 및 집단소송 전담 창구 개설 등을 제안</t>
+          <t>국민신문고 민원 접수, 한국소비자원 인지</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>서구의회 김원진 의원이 벤츠 화재 피해에 대한 실효적인 보상 방안 마련을 촉구했습니다. 서구청에 집단소송 전담 창구 개설, 안전 기준 강화, 기업 책임 이행 협의체 구성 등을 제안했으며, 화재 피해가 현재진행형임을 강조했습니다.</t>
+          <t>현대차 팰리세이드 리콜 결정에 국내 차주들의 불만이 고조되고 있다. 한국소비자원에 정식 피해구제 신청은 없으나, 국민신문고를 통해 다수의 민원이 접수된 상황으로 파악된다. 이는 잠재적인 집단소송 가능성을 시사한다.</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>적합 조건 2 (상대방 자력 충분): 벤츠는 대기업으로 배상 능력이 충분합니다. 적합 조건 3 (집단적 피해): '집단소송 전담 창구 개설' 제안 및 '주민들' 언급을 통해 다수의 피해자가 존재함을 알 수 있습니다. 사건이 '현재진행형'이며, 서구의회에서 집단소송을 위한 구체적인 절차를 제안하고 있어 소송금융 투자 가능성이 높습니다.</t>
+          <t>현대차의 리콜 결정으로 상대방 책임이 명확하며(적합 조건 1), 대기업인 현대차는 충분한 자력을 가집니다(적합 조건 2). 국민신문고를 통해 다수의 민원이 접수되어 집단적 피해가 확인되며(적합 조건 3), 리콜 결정 자체가 강력한 증거가 됩니다(적합 조건 5). 한국소비자원 등 공적 절차가 진행될 가능성이 높습니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>서구의회 김원진  벤츠 피해 보상 실효성 높여야</t>
+          <t>현대차 팰리세이드 리콜 결정에 국내 차주 분통…왜?</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>shinailbo.co.kr</t>
+          <t>ddaily.co.kr</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-13</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>https://www.shinailbo.co.kr/news/articleView.html?idxno=5006584</t>
+          <t>https://www.ddaily.co.kr/page/view/2026041311461580103</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>2026-03-31 12:51:32.571160+00:00</t>
+          <t>2026-04-14 00:16:06.842054+00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>메르세데스-벤츠</t>
+          <t>메드라인</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>공정위 과징금 부과 및 검찰 고발 결정, 집단소송 전담 창구 개설 요구</t>
+          <t>FDA 압수 및 판매 금지 조치 검토 중, 민형사상 소송 가능성 언급</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>공정거래위원회가 메르세데스-벤츠의 배터리 정보 은폐 행위에 대해 과징금 부과와 검찰 고발을 결정했다. 이에 김원진 서구의회 위원장은 피해 주민들에 대한 실질적인 보상과 보상 사각지대 해소, 그리고 집단소송 전담 창구 개설을 촉구했다. 벤츠의 책임 있는 자세와 서구청의 적극적인 행정 역할이 요구되는 상황이다.</t>
+          <t>세계 최대 주사기 기업 메드라인이 품질 이슈로 인해 휘청이고 있습니다. 미국 FDA는 메드라인의 조치 미흡을 이유로 압수와 판매 금지, 민형사상 소송까지 검토 중인 상황입니다.</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>공정위의 벤츠 제재 결정으로 상대방 책임이 명확하며(적합 조건 1), 메르세데스-벤츠는 충분한 자력을 가진 대기업이다(적합 조건 2). 차량 전손 및 분손 매각 등 다수의 피해 주민이 발생했으며(적합 조건 3, 4), 공정위 제재 및 검찰 고발 결정은 객관적 증거로 작용한다(적합 조건 5). 이미 공정위 제재 등 공적 절차가 진행 중이며(적합 조건 6), 집단소송 전담 창구 개설 요구 등 집단소송 가능성이 높다.</t>
+          <t>상대방 책임이 비교적 명확함 (품질 이슈), 상대방에게 자력이 충분함 (세계 최대 주사기 기업), 이미 공적 절차(소송 제외)가 진행 중임 (FDA 압수 및 판매 금지 검토). 또한 민형사상 소송까지 검토 중이라는 점에서 소송금융 투자 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>김원진 서구의회위원장, 벤츠 제재 환영 피해보상 촉구</t>
+          <t>중동 위기속 세계 최대 주사기 기업 '휘청'…품질 이슈 직격탄</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>jeonmae.co.kr</t>
+          <t>medicaltimes.com</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-09</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t>https://www.jeonmae.co.kr/news/articleView.html?idxno=1243777</t>
+          <t>https://www.medicaltimes.com/Main/News/NewsView.html?ID=1168187&amp;ref=naverpc</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>2026-03-31 12:51:21.293947+00:00</t>
+          <t>2026-04-12 07:02:23.738746+00:00</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>가습기살균제 관련 사업자, 대한민국 정부</t>
+          <t>코오롱생명과학</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>피해구제법 개정안 국무회의 논의, 피해구제위원회 운영 예정</t>
+          <t>코오롱이 식약처를 상대로 제기한 행정소송 1, 2심에서 식약처 승소 판결 선고</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>가습기살균제 사건과 관련하여 피해구제법 개정안이 국무회의에서 논의되었다. 이 개정안은 피해 구제자금을 사업자 분담금과 정부 출연금으로 운영하며, 기후에너지환경부 산하 피해구제위원회를 통해 피해 구제 절차를 진행할 예정이다.</t>
+          <t>코오롱생명과학의 골관절염 유전자 치료제 '인보사' 성분 변경 사태와 관련하여, 코오롱이 식약처를 상대로 제기한 행정소송에서 1, 2심 법원 모두 식약처의 처분이 정당하다고 판단했습니다. 이는 허가와 다른 성분이 확인된 이상 행정적 절차가 불가피했다는 취지로, 인보사 투여 피해자들의 손해배상 소송에 중요한 근거가 될 수 있습니다.</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>가습기살균제 사건은 상대방 책임이 명확하고(적합 조건 1), 대기업 및 정부가 상대방으로 자력이 충분하며(적합 조건 2), 수많은 피해자가 발생한 집단적 피해 사례입니다(적합 조건 3, 4). 또한, 정부 조사 및 법적 절차를 통해 증거가 충분히 확보되었고(적합 조건 5), 현재 피해구제법 개정안 논의 등 공적 절차가 진행 중입니다(적합 조건 6).</t>
+          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 3(집단적 피해), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당합니다. 식약처의 행정처분이 정당하다는 법원 판단은 코오롱의 책임이 명확함을 뒷받침하며, 이는 인보사 투여 피해자들의 손해배상 소송에 유리한 근거가 됩니다.</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>정부, 유가 안정 위해 유류세 대폭 인하 및 나프타 관세 조정 결정</t>
+          <t>[칼럼] 코오롱 '인보사', 절벽 끝에서 일궈낸 집념의 재기</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>gokorea.kr</t>
+          <t>pharmnews.com</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
-          <t>https://www.gokorea.kr/news/articleView.html?idxno=862129</t>
+          <t>https://www.pharmnews.com/news/articleView.html?idxno=302604</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>2026-03-31 12:20:25.908225+00:00</t>
+          <t>2026-04-06 00:35:08.548919+00:00</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
-      <c r="C20" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C20" t="inlineStr"/>
       <c r="D20" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>가습기살균제피해구제법 개정안 국무회의 통과, 국가의 손해배상책임 의무 명시, 배상심의위원회 개편 및 피해 구제자금 운영 계획</t>
+          <t>소비자 피해 발생 및 빵 공장의 향료 업체에 대한 구상권 청구 논의 중</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>국무회의에서 가습기살균제 사건을 '참사'로 규정하고 국가의 손해배상책임 의무를 담은 '가습기살균제피해구제법 개정안 공포안'이 통과되었습니다. 이에 따라 기존 피해구제위원회가 국무총리 소속 배상심의위원회로 개편되고, 가습기 살균제 사업자 분담금과 정부 출연금으로 피해 구제자금을 운영하게 됩니다.</t>
+          <t>멜론빵에서 인분 냄새가 난다는 소비자 불만이 제기되었으며, 이는 두리안 향료의 문제로 밝혀졌습니다. 약 2만개의 제품이 유통된 것으로 파악되며, 빵 공장은 소비자 피해 구제 후 원인을 제공한 향료 업체에 구상권을 청구할 예정입니다. 향료 업체의 원재료 표기 오류가 주된 책임으로 지목됩니다.</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>가습기살균제 사건에 대해 국가의 손해배상책임 의무가 법적으로 명시되었고(상대방 책임 명확), 국무총리 소속 배상심의위원회로 개편되어 피해 구제자금 운영이 계획되는 등 공적 절차가 진행 중입니다. 또한, 이 사건은 다수의 피해자가 발생한 집단적 피해 사례로, 상대방인 국가의 자력도 충분합니다.</t>
+          <t>향료 업체의 원재료 표기 오류로 인한 책임이 명확하며(적합 조건 1), 2만개 제품이 유통되어 다수의 소비자가 피해를 입었을 가능성이 높고(적합 조건 3, 4), 제품 자체 및 향료 업체와의 계약 관련 문서가 증거가 될 수 있습니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>최대 2만명</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t>유류세 인하 연장·나프타 활당관세 확대안 국무회의 통과</t>
+          <t>멜론빵 한 입 물었더니  인분 냄새 …2만개 풀린 두리안 빵, 법적 책임은...</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8522999&amp;ref=A</t>
+          <t>https://lawtalknews.co.kr/article/HEVJLKOQXUHU</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>2026-03-31 12:19:21.268871+00:00</t>
+          <t>2026-04-02 12:48:03.751597+00:00</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>대한민국 및 관련 기업</t>
+          <t>메르세데스-벤츠</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>가습기살균제 피해구제법 개정안 공포 및 배상심의위원회 개편</t>
+          <t>서구청에 집단소송 전담 법률지원 창구 개설 및 기업과의 공식 협의체 구성 주문</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>가습기살균제 피해를 '참사'로 규정하고 국가의 손해배상 책임을 명시한 피해구제법 개정안 공포안이 의결되었습니다. 이에 따라 피해구제위원회는 국무총리 소속 배상심의위원회로 개편되며, 기업 분담금과 정부 출연금을 바탕으로 피해 구제 절차가 진행될 예정입니다.</t>
+          <t>김원진 서구의회 위원장이 벤츠 관련 화재 피해 주민들의 보상을 촉구하며 서구청에 집단소송 전담 법률지원 창구 개설 등 적극적인 행정 대응을 주문했습니다. 벤츠에 대한 제재가 시작되었음을 언급하며, 화재 피해가 주민들에게 현재진행형 고통임을 강조했습니다.</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>국가의 손해배상 책임이 법적으로 명시되고(적합 조건 1), 국가 및 기업의 충분한 자력으로 배상 재원이 마련되며(적합 조건 2), '참사'로 규정된 대규모 집단적 피해(적합 조건 3, 4)에 대해 피해구제법 개정안 의결 및 배상심의위원회 개편 등 공적 절차가 진행 중이므로(적합 조건 6) 소송금융 투자 적합도가 높습니다.</t>
+          <t>대기업 피고(벤츠)로 자력이 충분하며, '피해 주민'과 '집단소송 전담 법률지원 창구 개설' 언급으로 집단적 피해가 명확합니다. '벤츠 제재'라는 표현은 상대방 책임이 비교적 명확하거나 공적 절차가 진행 중임을 시사하며, 피해가 현재진행형이므로 투자 적합도가 높습니다.</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
-          <t>수만 명 이상</t>
+          <t>피해 주민 다수</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
-          <t>유류세 인하 연장·나프타 관세 확대…중동발 공급망 불안 대응 총력</t>
+          <t>김원진 서구의회 위원장  벤츠 제재는 시작…피해 주민 보상 즉각 이행...</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t>kado.net</t>
+          <t>ppss.kr</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
-          <t>https://www.kado.net/news/articleView.html?idxno=2041792</t>
+          <t>https://www.ppss.kr/news/articleView.html?idxno=290678</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>2026-03-31 12:19:10.493545+00:00</t>
+          <t>2026-04-01 12:54:59.626008+00:00</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>코오롱티슈진</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>식품의약품안전처와의 행정소송 진행 중</t>
+          <t>가습기살균제피해구제법 개정안 의결, 국무총리 소속 배상심의위원회 개편 및 피해 구제자금 설치 예정</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>코오롱티슈진의 유전자 치료제 TG-C(인보사)가 미국 시장 출시를 앞두고 FDA 청신호를 받았으나, 국내에서는 식품의약품안전처와의 행정소송 문제를 해결해야 한다. 과거 '인보사' 사태로 논란이 있었던 만큼, 국내 시장 진출을 위해서는 법적 쟁점 해소가 필수적이다.</t>
+          <t>국무회의에서 가습기살균제 사건을 '참사'로 규정하고 국가의 손해배상책임 의무를 규정한 가습기살균제피해구제법 개정안 공포안이 의결되었습니다. 기존 위원회를 국무총리 소속 배상심의위원회로 개편하고, 피해자 지원을 위한 구제자금을 설치·운영할 예정입니다.</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>코오롱티슈진은 상장회사로 자력이 충분하며, '인보사' 사태는 다수의 환자에게 영향을 미쳐 집단적 피해 가능성이 높습니다. 현재 식품의약품안전처와의 행정소송이 진행 중으로, 이 과정에서 환자들의 손해배상 소송에 필요한 증거 확보가 용이할 것으로 판단됩니다. (적합 조건 2, 3, 5, 6)</t>
+          <t>가습기살균제 사건에 대해 국가의 손해배상책임 의무가 법적으로 규정되었고(상대방 책임 명확), 대한민국이라는 충분한 자력을 가진 상대방이 특정됩니다(상대방 자력 충분). 또한, 다수의 피해자가 발생한 집단적 피해이며(집단적 피해), 피해 구제자금 설치 및 배상심의위원회 개편 등 공적 절차가 진행 중입니다(공적 절차 진행 중).</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>코오롱티슈진 TG-C, FDA 청신호···연 4조원 시장 기대감</t>
+          <t>26.2조원 규모 '전쟁 추경' 국무회의 통과…李, 다음 달 2일 시정연설(종...</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>monews.co.kr</t>
+          <t>ajunews.com</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
-          <t>https://www.monews.co.kr/news/articleView.html?idxno=410355</t>
+          <t>https://www.ajunews.com/view/20260331174622334</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>2026-03-31 00:40:36.038375+00:00</t>
+          <t>2026-03-31 13:03:46.217239+00:00</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>애경산업</t>
+          <t>메르세데스-벤츠 코리아</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>가습기 살균제 관련 손해배상 소송 진행 중 및 추가 소송 가능성</t>
+          <t>공정위 제재 및 검찰 고발 진행 중, 집단소송 전담창구 개설 제안</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>애경산업의 M&amp;A 과정에서 '가습기 리스크' 관련 우발부채 면책 방안이 논의되고 있다. 이는 가습기 살균제 사건으로 인한 애경그룹의 잠재적 손해배상 책임이 여전히 존재함을 시사한다. 해당 사건은 대규모 집단 피해를 야기했으며, 관련 소송 및 배상 절차가 지속될 것으로 예상된다.</t>
+          <t>인천 서구의회는 공정거래위원회의 메르세데스-벤츠 제재 결정을 환영하며, 벤츠 관련 피해 주민에 대한 실질적인 보상과 대책 마련을 촉구했습니다. 공정위의 과징금 부과와 검찰 고발에도 불구하고 피해 회복이 지연되고 있으며, 분손 차주 및 자비 교체 주민 등 보상 범위 확대를 요구하고 집단소송 전담창구 개설 등의 대책을 제안했습니다.</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>애경그룹은 대기업으로 자력이 충분하며(적합 조건 2), 가습기 살균제 사건은 상대방 책임이 명확하고(적합 조건 1), 수많은 피해자가 발생한 대표적인 집단적 피해 사례입니다(적합 조건 3, 4). 정부 조사 및 법원 판결 등 객관적 증거도 풍부합니다(적합 조건 5). 기사 내용상 M&amp;A 과정에서 우발부채 면책이 논의될 정도로 리스크가 여전히 존재하며, 이는 소송금융 투자 가능성이 높음을 시사합니다.</t>
+          <t>메르세데스-벤츠의 책임이 공정거래위원회의 제재(과징금 부과 및 검찰 고발)로 명확히 확인되었고, 상대방은 자력이 충분한 대기업입니다. 다수의 피해 주민이 존재하며 집단소송 창구 개설이 제안되는 등 집단적 피해 양상을 보이고, 공정위 조사 결과라는 객관적 증거와 공적 절차가 이미 진행 중입니다.</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t>수천억 원 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
-          <t>수만 명 이상</t>
+          <t>피해 주민 다수</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
-          <t>[더벨][애경산업 M A] 떠나는 대주주의 선택, 애경그룹 '가습기 리스크...</t>
+          <t>인천 서구의회 김원진 위원장  벤츠 제재 환영…피해 주민 보상 시급</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
-          <t>thebell.co.kr</t>
+          <t>newstown.co.kr</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
-          <t>https://www.thebell.co.kr/free/content/ArticleView.asp?key=202603261101055240101523</t>
+          <t>http://www.newstown.co.kr/news/articleView.html?idxno=698891</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t>2026-03-30 12:47:50.784174+00:00</t>
+          <t>2026-03-31 12:52:10.368571+00:00</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>메르세데스-벤츠</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>가습기살균제 피해구제를 위한 특별법 전부개정법률안 국회 통과, 공소시효 연장 및 정부 역학조사 의무화 법안 발의</t>
+          <t>서구의회에서 벤츠 화재 피해 보상 및 집단소송 전담 창구 개설 등을 제안</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>가습기살균제 사건은 1,740명 이상의 사망자를 포함한 대규모 인명 피해를 유발한 사회적 참사로, 15년 만에 국가 책임이 인정되고 국가배상체계가 마련된 특별법 개정안이 국회를 통과했다. 이와 함께 '제2의 가습기살균제' 피해를 방지하고 뒤늦게 드러나는 피해를 구제하기 위해 공소시효 연장 및 정부의 역학조사 의무화를 골자로 하는 법안이 발의되었다.</t>
+          <t>서구의회 김원진 의원이 벤츠 화재 피해에 대한 실효적인 보상 방안 마련을 촉구했습니다. 서구청에 집단소송 전담 창구 개설, 안전 기준 강화, 기업 책임 이행 협의체 구성 등을 제안했으며, 화재 피해가 현재진행형임을 강조했습니다.</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>가습기살균제 피해에 대한 국가 책임이 명확히 인정되고 국가배상체계가 마련되어 (적합 조건 1) 대한민국이라는 자력 있는 상대방이 존재합니다 (적합 조건 2). 1,740명 이상의 사망자와 그 이상의 인명 피해를 입힌 집단적 피해이며 (적합 조건 3, 4), 국회 국정조사 등 공적 절차를 통해 인과관계 및 증거가 확보되었습니다 (적합 조건 5). 또한, 피해구제 특별법 개정안이 국회를 통과하고 공소시효 연장 법안이 발의되는 등 공적 절차가 활발히 진행 중입니다 (적합 조건 6).</t>
+          <t>적합 조건 2 (상대방 자력 충분): 벤츠는 대기업으로 배상 능력이 충분합니다. 적합 조건 3 (집단적 피해): '집단소송 전담 창구 개설' 제안 및 '주민들' 언급을 통해 다수의 피해자가 존재함을 알 수 있습니다. 사건이 '현재진행형'이며, 서구의회에서 집단소송을 위한 구체적인 절차를 제안하고 있어 소송금융 투자 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
-          <t>1,740명 이상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
-          <t>[경인어젠다] “제2의 가습기살균제 피해없게 공소시효 기간 연장 법안...</t>
+          <t>서구의회 김원진  벤츠 피해 보상 실효성 높여야</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
-          <t>kyeongin.com</t>
+          <t>shinailbo.co.kr</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M24" t="inlineStr">
         <is>
-          <t>https://www.kyeongin.com/article/1761063</t>
+          <t>https://www.shinailbo.co.kr/news/articleView.html?idxno=5006584</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
-          <t>2026-03-30 12:28:40.338102+00:00</t>
+          <t>2026-03-31 12:51:32.571160+00:00</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>옥시 한국 법인, 애경</t>
+          <t>메르세데스-벤츠</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>조정위원회 조정안 거부, 추가 소송 가능성</t>
+          <t>공정위 과징금 부과 및 검찰 고발 결정, 집단소송 전담 창구 개설 요구</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>옥시 한국 법인과 애경은 2022년 가습기 살균제 피해 구제를 위한 조정위원회의 조정안을 거부하여 피해자들의 반발을 샀다. 이들은 가습기 살균제 피해자 발생 규모에서 1, 2위를 차지하는 기업으로, 조정안 거부로 인해 추가적인 법적 분쟁 가능성이 높아졌다.</t>
+          <t>공정거래위원회가 메르세데스-벤츠의 배터리 정보 은폐 행위에 대해 과징금 부과와 검찰 고발을 결정했다. 이에 김원진 서구의회 위원장은 피해 주민들에 대한 실질적인 보상과 보상 사각지대 해소, 그리고 집단소송 전담 창구 개설을 촉구했다. 벤츠의 책임 있는 자세와 서구청의 적극적인 행정 역할이 요구되는 상황이다.</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>옥시와 애경은 대기업으로 자력이 충분하며(적합 조건 2), 가습기 살균제 사건은 책임 주체가 명확하고(적합 조건 1) 다수의 피해자가 발생한 집단적 피해 사건이다(적합 조건 3, 4). 이미 정부 조사 등 공적 절차가 진행되었고(적합 조건 5, 6), 조정안 거부로 추가적인 법적 다툼의 여지가 있어 소송금융 투자에 적합하다.</t>
+          <t>공정위의 벤츠 제재 결정으로 상대방 책임이 명확하며(적합 조건 1), 메르세데스-벤츠는 충분한 자력을 가진 대기업이다(적합 조건 2). 차량 전손 및 분손 매각 등 다수의 피해 주민이 발생했으며(적합 조건 3, 4), 공정위 제재 및 검찰 고발 결정은 객관적 증거로 작용한다(적합 조건 5). 이미 공정위 제재 등 공적 절차가 진행 중이며(적합 조건 6), 집단소송 전담 창구 개설 요구 등 집단소송 가능성이 높다.</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
-          <t>수만 명 이상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
-          <t>[기자의 눈] '필리핀 마약왕' 송환…가습기 살균제 참사 핵심 피의자는...</t>
+          <t>김원진 서구의회위원장, 벤츠 제재 환영 피해보상 촉구</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
-          <t>kpinews.kr</t>
+          <t>jeonmae.co.kr</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M25" t="inlineStr">
         <is>
-          <t>https://www.kpinews.kr/newsView/1065597615790920</t>
+          <t>https://www.jeonmae.co.kr/news/articleView.html?idxno=1243777</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
-          <t>2026-03-30 12:18:44.581975+00:00</t>
+          <t>2026-03-31 12:51:21.293947+00:00</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>가습기 살균제 제조사</t>
+          <t>가습기살균제 관련 사업자, 대한민국 정부</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>공소시효 문제 제기 및 법적 책임 규명 논의 지속</t>
+          <t>피해구제법 개정안 국무회의 논의, 피해구제위원회 운영 예정</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>가습기 살균제 사건은 제품 사용 후 수년 뒤 피해가 발현되고 인과규명에 수십 년이 걸리는 잠복성 피해의 특성으로 인해 현행 공소시효로는 제조사의 책임을 묻기 어렵다는 문제가 제기되고 있습니다. 30년 넘게 피해자들의 고통이 이어지고 있어, 이에 대한 법적, 제도적 개선 논의가 필요한 상황입니다.</t>
+          <t>가습기살균제 사건과 관련하여 피해구제법 개정안이 국무회의에서 논의되었다. 이 개정안은 피해 구제자금을 사업자 분담금과 정부 출연금으로 운영하며, 기후에너지환경부 산하 피해구제위원회를 통해 피해 구제 절차를 진행할 예정이다.</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>가습기 살균제 사건은 상대방 책임이 명확하고(제조물책임), 상대방에게 자력이 충분하며(대기업), 집단적 피해(수십만 명 이상)와 큰 피해 규모를 동반합니다. 또한, 증거가 확보 가능하고 이미 공적 절차가 진행 중인 사건입니다. 특히 잠복성 피해와 늦은 인과규명으로 현행 공소시효의 한계가 지적되어 추가적인 법적 구제 가능성이 높습니다.</t>
+          <t>가습기살균제 사건은 상대방 책임이 명확하고(적합 조건 1), 대기업 및 정부가 상대방으로 자력이 충분하며(적합 조건 2), 수많은 피해자가 발생한 집단적 피해 사례입니다(적합 조건 3, 4). 또한, 정부 조사 및 법적 절차를 통해 증거가 충분히 확보되었고(적합 조건 5), 현재 피해구제법 개정안 논의 등 공적 절차가 진행 중입니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
-          <t>수십만 명 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
-          <t>가습기 살균제, 잠복성 피해·늦은 인과규명…  현행 공소시효로는 책임...</t>
+          <t>정부, 유가 안정 위해 유류세 대폭 인하 및 나프타 관세 조정 결정</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
-          <t>pinpointnews.co.kr</t>
+          <t>gokorea.kr</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M26" t="inlineStr">
         <is>
-          <t>https://www.pinpointnews.co.kr/news/articleView.html?idxno=440989</t>
+          <t>https://www.gokorea.kr/news/articleView.html?idxno=862129</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
-          <t>2026-03-30 00:29:25.740211+00:00</t>
+          <t>2026-03-31 12:20:25.908225+00:00</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>BMW코리아</t>
+          <t>대한민국 및 가습기 살균제 사업자</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>손해배상 소송 1심 변론 종결, 5월 7일 선고 예정. BMW코리아 임직원 대상 형사재판 진행 중.</t>
+          <t>가습기살균제피해구제법 개정안 국무회의 통과, 국가의 손해배상책임 의무 명시, 배상심의위원회 개편 및 피해 구제자금 운영 계획</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>2018년 BMW 차량 연쇄 화재 사건과 관련하여 소비자들이 BMW코리아를 상대로 제기한 손해배상 소송의 1심 결과가 오는 5월 7일 선고됩니다. 민관합동조사단은 화재 원인을 배기가스 재순환 장치(EGR) 설계 결함으로 지목했으며, BMW코리아 및 임직원들은 결함 은폐 혐의로 형사재판을 받고 있습니다. 현재 1200여명, 2000여명 등 다수의 소비자가 공동소송을 진행 중이며, 총 배상 청구액은 수백억원대에 달합니다.</t>
+          <t>국무회의에서 가습기살균제 사건을 '참사'로 규정하고 국가의 손해배상책임 의무를 담은 '가습기살균제피해구제법 개정안 공포안'이 통과되었습니다. 이에 따라 기존 피해구제위원회가 국무총리 소속 배상심의위원회로 개편되고, 가습기 살균제 사업자 분담금과 정부 출연금으로 피해 구제자금을 운영하게 됩니다.</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>상대방 책임이 정부 조사 결과(EGR 설계 결함) 및 형사재판 기소로 명확하며, 상대방(BMW코리아)은 자력이 충분한 대기업입니다. 1200여명, 2000여명 등 다수의 피해자가 발생하여 집단적 피해이며, 총 배상 청구액이 수백억원대에 달해 피해 규모가 큽니다. 정부의 민관합동조사 결과 및 형사재판 진행 등 객관적 증거가 존재하고 공적 절차가 진행 중입니다. 모든 적합 조건에 해당하여 소송금융 투자 적합도가 높습니다.</t>
+          <t>가습기살균제 사건에 대해 국가의 손해배상책임 의무가 법적으로 명시되었고(상대방 책임 명확), 국무총리 소속 배상심의위원회로 개편되어 피해 구제자금 운영이 계획되는 등 공적 절차가 진행 중입니다. 또한, 이 사건은 다수의 피해자가 발생한 집단적 피해 사례로, 상대방인 국가의 자력도 충분합니다.</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
-          <t>수백억원대</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
-          <t>3200여명 이상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J27" t="inlineStr">
         <is>
-          <t>'BMW 연쇄 화재' 손배소송 5월에 첫 결론 나온다</t>
+          <t>유류세 인하 연장·나프타 활당관세 확대안 국무회의 통과</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M27" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01541606645388240</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8522999&amp;ref=A</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
-          <t>2026-03-29 12:40:15.469289+00:00</t>
+          <t>2026-03-31 12:19:21.268871+00:00</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
-      <c r="C28" t="inlineStr"/>
+      <c r="C28" t="inlineStr">
+        <is>
+          <t>대한민국 및 관련 기업</t>
+        </is>
+      </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>유해물질 검출 연구 결과 발표, 공공생리대 안전성 기준 논의 중</t>
+          <t>가습기살균제 피해구제법 개정안 공포 및 배상심의위원회 개편</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>최근 국내 연구진의 실험 결과 시판 중인 유기농 생리대 다수에서 휘발성유기화합물(VOCs) 및 미세플라스틱이 검출되고 자궁내막세포 변형 등 세포독성이 관찰되었습니다. 이는 2017년 '생리대 파동' 이후에도 유해성 논란이 지속되고 있음을 보여주며, 생리대 사용 여성들의 불안감이 커지고 있습니다. 대통령 지시로 공공생리대의 '기본 품질' 안전성 기준 마련이 논의되는 등 공적 관심이 높아지고 있습니다.</t>
+          <t>가습기살균제 피해를 '참사'로 규정하고 국가의 손해배상 책임을 명시한 피해구제법 개정안 공포안이 의결되었습니다. 이에 따라 피해구제위원회는 국무총리 소속 배상심의위원회로 개편되며, 기업 분담금과 정부 출연금을 바탕으로 피해 구제 절차가 진행될 예정입니다.</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>국내 연구진의 세포독성실험 결과 및 국제학술지 논문 등 객관적 증거(적합 조건 5)가 존재하며, 다수 제품에서 유해 물질이 검출되어 생리대 사용 여성 다수에게 집단적 피해(적합 조건 3) 및 건강상 심각한 피해(적합 조건 4)가 우려됩니다. 이는 생리대 제조사들의 제조물 책임(적합 조건 1)을 물을 수 있는 근거가 되며, 대통령 지시로 안전성 기준 마련 논의가 진행 중(적합 조건 6)인 점도 긍정적입니다.</t>
+          <t>국가의 손해배상 책임이 법적으로 명시되고(적합 조건 1), 국가 및 기업의 충분한 자력으로 배상 재원이 마련되며(적합 조건 2), '참사'로 규정된 대규모 집단적 피해(적합 조건 3, 4)에 대해 피해구제법 개정안 의결 및 배상심의위원회 개편 등 공적 절차가 진행 중이므로(적합 조건 6) 소송금융 투자 적합도가 높습니다.</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
-          <t>생리대 사용 여성 다수</t>
+          <t>수만 명 이상</t>
         </is>
       </c>
       <c r="J28" t="inlineStr">
         <is>
-          <t>[시선]생리대와 AI</t>
+          <t>유류세 인하 연장·나프타 관세 확대…중동발 공급망 불안 대응 총력</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
-          <t>khan.co.kr</t>
+          <t>kado.net</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M28" t="inlineStr">
         <is>
-          <t>https://www.khan.co.kr/article/202603291953005</t>
+          <t>https://www.kado.net/news/articleView.html?idxno=2041792</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
-          <t>2026-03-29 12:31:55.587960+00:00</t>
+          <t>2026-03-31 12:19:10.493545+00:00</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>가습기 살균제 제조 및 판매 기업들</t>
+          <t>코오롱티슈진</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>공소시효 연장 법률 개정안 추진, 피해자 구제 절차 진행 중</t>
+          <t>식품의약품안전처와의 행정소송 진행 중</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>가습기 살균제 사건은 8000명 이상의 피해자가 발생한 대규모 사건으로, 과학적 입증에 오랜 시간이 필요한 특성상 공소시효를 10년 연장하는 법률 개정안이 추진되고 있습니다. 이는 여전히 피해자 구제가 진행 중임을 시사하며, 관련 법적 절차가 활발히 논의되고 있음을 보여줍니다.</t>
+          <t>코오롱티슈진의 유전자 치료제 TG-C(인보사)가 미국 시장 출시를 앞두고 FDA 청신호를 받았으나, 국내에서는 식품의약품안전처와의 행정소송 문제를 해결해야 한다. 과거 '인보사' 사태로 논란이 있었던 만큼, 국내 시장 진출을 위해서는 법적 쟁점 해소가 필수적이다.</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>가습기 살균제 사건은 대기업 피고의 책임이 명확하고, 8000명 이상의 대규모 집단 피해가 발생하여 피해 규모가 매우 큽니다. 공소시효 연장 법안 추진 등 공적 절차가 진행 중이며, 이미 많은 증거가 확보되어 있어 소송금융 투자에 매우 적합합니다.</t>
+          <t>코오롱티슈진은 상장회사로 자력이 충분하며, '인보사' 사태는 다수의 환자에게 영향을 미쳐 집단적 피해 가능성이 높습니다. 현재 식품의약품안전처와의 행정소송이 진행 중으로, 이 과정에서 환자들의 손해배상 소송에 필요한 증거 확보가 용이할 것으로 판단됩니다. (적합 조건 2, 3, 5, 6)</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
-          <t>8000명 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J29" t="inlineStr">
         <is>
-          <t>가습기 살균제 사건, 공소시효 10년 연장 추진</t>
+          <t>코오롱티슈진 TG-C, FDA 청신호···연 4조원 시장 기대감</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
-          <t>incheonilbo.com</t>
+          <t>monews.co.kr</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M29" t="inlineStr">
         <is>
-          <t>https://www.incheonilbo.com/news/articleView.html?idxno=1319775</t>
+          <t>https://www.monews.co.kr/news/articleView.html?idxno=410355</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
-          <t>2026-03-29 12:26:38.219234+00:00</t>
+          <t>2026-03-31 00:40:36.038375+00:00</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>가습기 살균제 제조사들</t>
+          <t>애경산업</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>재발 방지 입법 추진 중</t>
+          <t>가습기 살균제 관련 손해배상 소송 진행 중 및 추가 소송 가능성</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>허종식 의원이 가습기 살균제 참사 재발 방지를 위한 입법을 추진합니다. 이는 생활화학제품으로 인한 인명 피해의 형사책임을 끝까지 묻기 위함이며, 30년 넘게 지속되는 피해자들의 고통을 해소하고 유사 사건의 재발을 막는 데 목적이 있습니다.</t>
+          <t>애경산업의 M&amp;A 과정에서 '가습기 리스크' 관련 우발부채 면책 방안이 논의되고 있다. 이는 가습기 살균제 사건으로 인한 애경그룹의 잠재적 손해배상 책임이 여전히 존재함을 시사한다. 해당 사건은 대규모 집단 피해를 야기했으며, 관련 소송 및 배상 절차가 지속될 것으로 예상된다.</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>가습기 살균제 사건은 상대방 책임이 명확하고(1), 대기업 제조사들이 상대방으로 자력이 충분하며(2), 수십만 명에 달하는 집단적 피해(3)와 막대한 인명 피해 규모(4)를 발생시켰고, 광범위한 증거가 확보되어 있습니다(5). 현재 재발 방지를 위한 입법이 추진되는 등 공적 절차가 진행 중이며(6), 피해자들의 고통이 지속되고 있어 소송금융의 잠재적 수요가 높습니다.</t>
+          <t>애경그룹은 대기업으로 자력이 충분하며(적합 조건 2), 가습기 살균제 사건은 상대방 책임이 명확하고(적합 조건 1), 수많은 피해자가 발생한 대표적인 집단적 피해 사례입니다(적합 조건 3, 4). 정부 조사 및 법원 판결 등 객관적 증거도 풍부합니다(적합 조건 5). 기사 내용상 M&amp;A 과정에서 우발부채 면책이 논의될 정도로 리스크가 여전히 존재하며, 이는 소송금융 투자 가능성이 높음을 시사합니다.</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수천억 원 이상</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
-          <t>수십만 명 이상</t>
+          <t>수만 명 이상</t>
         </is>
       </c>
       <c r="J30" t="inlineStr">
         <is>
-          <t>허종식 의원, '가습기 살균제 사건' 재발 방지 입법 추진</t>
+          <t>[더벨][애경산업 M A] 떠나는 대주주의 선택, 애경그룹 '가습기 리스크...</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
-          <t>joongboo.com</t>
+          <t>thebell.co.kr</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M30" t="inlineStr">
         <is>
-          <t>https://www.joongboo.com/news/articleView.html?idxno=363721150</t>
+          <t>https://www.thebell.co.kr/free/content/ArticleView.asp?key=202603261101055240101523</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
-          <t>2026-03-29 12:20:16.845761+00:00</t>
+          <t>2026-03-30 12:47:50.784174+00:00</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>파네라 브레드</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>사망 피해자 부모 소송 제기, 카페인 함량 표시 의무화 연방 법안 발의</t>
+          <t>가습기살균제 피해구제를 위한 특별법 전부개정법률안 국회 통과, 공소시효 연장 및 정부 역학조사 의무화 법안 발의</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>심장 질환이 있던 21세 여대생이 고카페인 음료 '차지드 레모네이드'를 마신 뒤 사망했다. 매장 내 고카페인 표시가 명확하지 않았던 것으로 드러나 유족이 파네라 브레드를 상대로 소송을 제기했으며, 유사 피해 사례가 이어지고 카페인 함량 표시 의무화 연방 법안이 발의되는 등 논란이 확산되고 있다.</t>
+          <t>가습기살균제 사건은 1,740명 이상의 사망자를 포함한 대규모 인명 피해를 유발한 사회적 참사로, 15년 만에 국가 책임이 인정되고 국가배상체계가 마련된 특별법 개정안이 국회를 통과했다. 이와 함께 '제2의 가습기살균제' 피해를 방지하고 뒤늦게 드러나는 피해를 구제하기 위해 공소시효 연장 및 정부의 역학조사 의무화를 골자로 하는 법안이 발의되었다.</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>파네라 브레드의 고카페인 음료 섭취 후 심장 질환이 있던 20대 여성이 사망한 사건으로, 매장에 고카페인 표시가 명확하지 않았다는 조사 결과가 있어 상대방 책임이 명확합니다. 대형 프랜차이즈인 파네라 브레드는 자력이 충분하며, 유사 피해 사례가 이어지고 연방 법안까지 발의되는 등 집단적 피해 및 공적 절차 진행 가능성이 높아 소송금융 적합도가 높습니다.</t>
+          <t>가습기살균제 피해에 대한 국가 책임이 명확히 인정되고 국가배상체계가 마련되어 (적합 조건 1) 대한민국이라는 자력 있는 상대방이 존재합니다 (적합 조건 2). 1,740명 이상의 사망자와 그 이상의 인명 피해를 입힌 집단적 피해이며 (적합 조건 3, 4), 국회 국정조사 등 공적 절차를 통해 인과관계 및 증거가 확보되었습니다 (적합 조건 5). 또한, 피해구제 특별법 개정안이 국회를 통과하고 공소시효 연장 법안이 발의되는 등 공적 절차가 활발히 진행 중입니다 (적합 조건 6).</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
-          <t>사망 1명, 유사 피해 사례 다수</t>
+          <t>1,740명 이상</t>
         </is>
       </c>
       <c r="J31" t="inlineStr">
         <is>
-          <t>“단 한 잔”… ‘이것’ 마시고 사망한 21세 여대생의 비극</t>
+          <t>[경인어젠다] “제2의 가습기살균제 피해없게 공소시효 기간 연장 법안...</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
-          <t>health.chosun.com</t>
+          <t>kyeongin.com</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M31" t="inlineStr">
         <is>
-          <t>https://health.chosun.com/site/data/html_dir/2026/03/27/2026032702398.html</t>
+          <t>https://www.kyeongin.com/article/1761063</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
-          <t>2026-03-28 00:33:56.553570+00:00</t>
+          <t>2026-03-30 12:28:40.338102+00:00</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>한국가스공사</t>
+          <t>옥시 한국 법인, 애경</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>손해배상 소송 진행 중</t>
+          <t>조정위원회 조정안 거부, 추가 소송 가능성</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>한국가스공사가 개발한 LNG 화물창 기술(KC-1)이 적용된 LNG 운반선에서 결함이 발생하여 분쟁이 시작되었다. 현재 가스공사는 삼성중공업 등과 손해배상 소송을 진행 중이며, 이와 관련하여 5126억 원 규모의 금액이 언급되었다. 이는 가스공사의 재정에도 상당한 영향을 미치고 있는 상황이다.</t>
+          <t>옥시 한국 법인과 애경은 2022년 가습기 살균제 피해 구제를 위한 조정위원회의 조정안을 거부하여 피해자들의 반발을 샀다. 이들은 가습기 살균제 피해자 발생 규모에서 1, 2위를 차지하는 기업으로, 조정안 거부로 인해 추가적인 법적 분쟁 가능성이 높아졌다.</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>상대방인 한국가스공사는 공공기관으로 자력이 충분하며(적합 조건 2), 개발 기술의 결함으로 인한 책임이 비교적 명확해 보인다(적합 조건 1). 소송 금액이 5126억 원으로 피해 규모가 매우 크고(적합 조건 4), 기술 결함에 대한 증거 확보 가능성도 높다(적합 조건 5).</t>
+          <t>옥시와 애경은 대기업으로 자력이 충분하며(적합 조건 2), 가습기 살균제 사건은 책임 주체가 명확하고(적합 조건 1) 다수의 피해자가 발생한 집단적 피해 사건이다(적합 조건 3, 4). 이미 정부 조사 등 공적 절차가 진행되었고(적합 조건 5, 6), 조정안 거부로 추가적인 법적 다툼의 여지가 있어 소송금융 투자에 적합하다.</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
-          <t>5126억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수만 명 이상</t>
         </is>
       </c>
       <c r="J32" t="inlineStr">
         <is>
-          <t>한국가스공사, 영업이익 절반이 금융권 빚 갚는데…'이익 4배' 소송비도...</t>
+          <t>[기자의 눈] '필리핀 마약왕' 송환…가습기 살균제 참사 핵심 피의자는...</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
-          <t>newsquest.co.kr</t>
+          <t>kpinews.kr</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M32" t="inlineStr">
         <is>
-          <t>https://www.newsquest.co.kr/news/articleView.html?idxno=263845</t>
+          <t>https://www.kpinews.kr/newsView/1065597615790920</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
-          <t>2026-03-27 12:55:09.475522+00:00</t>
+          <t>2026-03-30 12:18:44.581975+00:00</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>현대자동차</t>
+          <t>가습기 살균제 제조사</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>미국 제9연방항소법원이 현대차의 중재 강제 요청 기각</t>
+          <t>공소시효 문제 제기 및 법적 책임 규명 논의 지속</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>미국 제9연방항소법원이 현대자동차가 팰리세이드 차주들의 집단 소송을 비공개 중재로 넘기려던 시도를 기각했습니다. 이 소송은 팰리세이드 SUV 모델의 결함과 관련되어 있으며, 법원의 이번 결정으로 집단 소송이 법원에서 계속 진행될 수 있게 되었습니다.</t>
+          <t>가습기 살균제 사건은 제품 사용 후 수년 뒤 피해가 발현되고 인과규명에 수십 년이 걸리는 잠복성 피해의 특성으로 인해 현행 공소시효로는 제조사의 책임을 묻기 어렵다는 문제가 제기되고 있습니다. 30년 넘게 피해자들의 고통이 이어지고 있어, 이에 대한 법적, 제도적 개선 논의가 필요한 상황입니다.</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>대기업 피고(현대자동차), 집단적 피해(팰리세이드 차주 집단소송), 상대방 책임이 비교적 명확(차량 결함), 이미 소송이 진행 중이며 법원이 중재 강제 요청을 기각하여 소송 절차 진행에 긍정적입니다.</t>
+          <t>가습기 살균제 사건은 상대방 책임이 명확하고(제조물책임), 상대방에게 자력이 충분하며(대기업), 집단적 피해(수십만 명 이상)와 큰 피해 규모를 동반합니다. 또한, 증거가 확보 가능하고 이미 공적 절차가 진행 중인 사건입니다. 특히 잠복성 피해와 늦은 인과규명으로 현행 공소시효의 한계가 지적되어 추가적인 법적 구제 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
-          <t>팰리세이드 차주 다수</t>
+          <t>수십만 명 이상</t>
         </is>
       </c>
       <c r="J33" t="inlineStr">
         <is>
-          <t>美, 현대차 팰리세이드 '중재 강제' 요청 기각... 블루링크 약관 결함 소...</t>
+          <t>가습기 살균제, 잠복성 피해·늦은 인과규명…  현행 공소시효로는 책임...</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
-          <t>kpinews.kr</t>
+          <t>pinpointnews.co.kr</t>
         </is>
       </c>
       <c r="L33" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M33" t="inlineStr">
         <is>
-          <t>https://www.kpinews.kr/newsView/1065589085718545</t>
+          <t>https://www.pinpointnews.co.kr/news/articleView.html?idxno=440989</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
-          <t>2026-03-27 12:45:27.308201+00:00</t>
+          <t>2026-03-30 00:29:25.740211+00:00</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>가습기살균제 제조사들</t>
+          <t>BMW코리아</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>가습기살균제 피해구제위원회 구제급여 지급 진행 중</t>
+          <t>손해배상 소송 1심 변론 종결, 5월 7일 선고 예정. BMW코리아 임직원 대상 형사재판 진행 중.</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>기후에너지환경부가 제48차 가습기살균제 피해구제위원회를 개최하여 109명에게 구제급여를 추가 지급하기로 결정했다. 이로써 가습기살균제 피해 인정자는 누적 6011명에 달하며, 정부 차원의 피해 구제 절차가 지속되고 있다.</t>
+          <t>2018년 BMW 차량 연쇄 화재 사건과 관련하여 소비자들이 BMW코리아를 상대로 제기한 손해배상 소송의 1심 결과가 오는 5월 7일 선고됩니다. 민관합동조사단은 화재 원인을 배기가스 재순환 장치(EGR) 설계 결함으로 지목했으며, BMW코리아 및 임직원들은 결함 은폐 혐의로 형사재판을 받고 있습니다. 현재 1200여명, 2000여명 등 다수의 소비자가 공동소송을 진행 중이며, 총 배상 청구액은 수백억원대에 달합니다.</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>가습기살균제 사건은 제조사 책임이 명확하고(적합 조건 1), 대기업 피고의 자력이 충분하며(적합 조건 2), 누적 6011명의 피해자가 발생한 집단적 피해 사건이다(적합 조건 3, 4). 또한 정부의 피해구제 절차가 진행 중이며(적합 조건 6), 관련 증거도 충분히 확보되어 있어(적합 조건 5) 소송금융 투자에 매우 적합하다.</t>
+          <t>상대방 책임이 정부 조사 결과(EGR 설계 결함) 및 형사재판 기소로 명확하며, 상대방(BMW코리아)은 자력이 충분한 대기업입니다. 1200여명, 2000여명 등 다수의 피해자가 발생하여 집단적 피해이며, 총 배상 청구액이 수백억원대에 달해 피해 규모가 큽니다. 정부의 민관합동조사 결과 및 형사재판 진행 등 객관적 증거가 존재하고 공적 절차가 진행 중입니다. 모든 적합 조건에 해당하여 소송금융 투자 적합도가 높습니다.</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수백억원대</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
-          <t>누적 6011명</t>
+          <t>3200여명 이상</t>
         </is>
       </c>
       <c r="J34" t="inlineStr">
         <is>
-          <t>기후부, 가습기살균제 구제급여 지급 대상자 추가… 누적 6011명 인정</t>
+          <t>'BMW 연쇄 화재' 손배소송 5월에 첫 결론 나온다</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
-          <t>s-journal.co.kr</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L34" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M34" t="inlineStr">
         <is>
-          <t>https://www.s-journal.co.kr/news/articleView.html?idxno=39821</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01541606645388240</t>
         </is>
       </c>
       <c r="N34" t="inlineStr">
         <is>
-          <t>2026-03-27 12:19:53.971614+00:00</t>
+          <t>2026-03-29 12:40:15.469289+00:00</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
-      <c r="C35" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C35" t="inlineStr"/>
       <c r="D35" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>가습기살균제 피해구제위원회 심의 및 구제급여 지급 진행 중</t>
+          <t>유해물질 검출 연구 결과 발표, 공공생리대 안전성 기준 논의 중</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>기후에너지환경부 가습기살균제 피해구제위원회에서 58명의 구제급여 지급 대상자를 추가로 심의·의결했습니다. 이에 따라 가습기살균제 구제급여 지급 대상자는 총 6,011명으로 늘어났으며, 이 중 폐암 피해자 6명도 포함되었습니다. 기후부는 심의 결과를 토대로 피해자 구제를 차질 없이 진행할 방침입니다.</t>
+          <t>최근 국내 연구진의 실험 결과 시판 중인 유기농 생리대 다수에서 휘발성유기화합물(VOCs) 및 미세플라스틱이 검출되고 자궁내막세포 변형 등 세포독성이 관찰되었습니다. 이는 2017년 '생리대 파동' 이후에도 유해성 논란이 지속되고 있음을 보여주며, 생리대 사용 여성들의 불안감이 커지고 있습니다. 대통령 지시로 공공생리대의 '기본 품질' 안전성 기준 마련이 논의되는 등 공적 관심이 높아지고 있습니다.</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>가습기살균제 사건은 기업의 책임이 명확하고(적합 조건 1), 총 6,011명의 대규모 집단적 피해가 발생했으며(적합 조건 3, 4), 피해구제위원회를 통한 공적 절차가 진행 중이므로(적합 조건 5, 6) 소송금융 투자에 매우 적합합니다. 정부 구제급여 외 추가 손해배상 청구 가능성이 높습니다.</t>
+          <t>국내 연구진의 세포독성실험 결과 및 국제학술지 논문 등 객관적 증거(적합 조건 5)가 존재하며, 다수 제품에서 유해 물질이 검출되어 생리대 사용 여성 다수에게 집단적 피해(적합 조건 3) 및 건강상 심각한 피해(적합 조건 4)가 우려됩니다. 이는 생리대 제조사들의 제조물 책임(적합 조건 1)을 물을 수 있는 근거가 되며, 대통령 지시로 안전성 기준 마련 논의가 진행 중(적합 조건 6)인 점도 긍정적입니다.</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
-          <t>6,011명 (누계)</t>
+          <t>생리대 사용 여성 다수</t>
         </is>
       </c>
       <c r="J35" t="inlineStr">
         <is>
-          <t>가습기살균제 구제급여 지급 대상자 58명 추가</t>
+          <t>[시선]생리대와 AI</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
-          <t>ikld.kr</t>
+          <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M35" t="inlineStr">
         <is>
-          <t>http://www.ikld.kr/news/articleView.html?idxno=331703</t>
+          <t>https://www.khan.co.kr/article/202603291953005</t>
         </is>
       </c>
       <c r="N35" t="inlineStr">
         <is>
-          <t>2026-03-27 12:17:31.263876+00:00</t>
+          <t>2026-03-29 12:31:55.587960+00:00</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
-      <c r="C36" t="inlineStr"/>
+      <c r="C36" t="inlineStr">
+        <is>
+          <t>가습기 살균제 제조 및 판매 기업들</t>
+        </is>
+      </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>가습기살균제 피해구제위원회 심의 및 구제급여 지급 결정</t>
+          <t>공소시효 연장 법률 개정안 추진, 피해자 구제 절차 진행 중</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>정부가 가습기살균제 피해자 40명을 추가로 인정하고 구제급여를 지급하기로 결정했습니다. 이번 결정에는 폐암 피해자 6명이 포함되었으며, 이로써 구제급여 지급 대상자는 누적 6011명으로 늘어났습니다. 기후에너지환경부는 위원회 의결을 바탕으로 후속 조치를 차질 없이 진행할 계획입니다.</t>
+          <t>가습기 살균제 사건은 8000명 이상의 피해자가 발생한 대규모 사건으로, 과학적 입증에 오랜 시간이 필요한 특성상 공소시효를 10년 연장하는 법률 개정안이 추진되고 있습니다. 이는 여전히 피해자 구제가 진행 중임을 시사하며, 관련 법적 절차가 활발히 논의되고 있음을 보여줍니다.</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>정부의 공식적인 피해자 인정 및 구제급여 지급 결정(적합 조건 5)이 이루어졌으며, 40명 추가 인정으로 누적 6011명에 달하는 집단적 피해(적합 조건 3)가 명확합니다. 폐암 피해자 6명 포함 등 피해 규모가 크고(적합 조건 4), 가습기살균제 피해구제위원회를 통한 공적 절차(적합 조건 6)가 활발히 진행 중입니다. 관련 기업들은 대기업으로 자력이 충분할 것으로 예상됩니다.</t>
+          <t>가습기 살균제 사건은 대기업 피고의 책임이 명확하고, 8000명 이상의 대규모 집단 피해가 발생하여 피해 규모가 매우 큽니다. 공소시효 연장 법안 추진 등 공적 절차가 진행 중이며, 이미 많은 증거가 확보되어 있어 소송금융 투자에 매우 적합합니다.</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
-          <t>40명 추가 인정, 누적 6011명</t>
+          <t>8000명 이상</t>
         </is>
       </c>
       <c r="J36" t="inlineStr">
         <is>
-          <t>가습기살균제 피해자, 폐암 피해 6명 포함 40명 추가 인정... 누적 구제...</t>
+          <t>가습기 살균제 사건, 공소시효 10년 연장 추진</t>
         </is>
       </c>
       <c r="K36" t="inlineStr">
         <is>
-          <t>insight.co.kr</t>
+          <t>incheonilbo.com</t>
         </is>
       </c>
       <c r="L36" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M36" t="inlineStr">
         <is>
-          <t>https://www.insight.co.kr/news/547885</t>
+          <t>https://www.incheonilbo.com/news/articleView.html?idxno=1319775</t>
         </is>
       </c>
       <c r="N36" t="inlineStr">
         <is>
-          <t>2026-03-27 12:17:20.961821+00:00</t>
+          <t>2026-03-29 12:26:38.219234+00:00</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>대한민국 및 백신 제조사</t>
+          <t>가습기 살균제 제조사들</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>감사원 조사 결과 발표, 코로나19 예방접종 피해보상 특별법 시행 중, 국회 진상 규명 논의 진행 중</t>
+          <t>재발 방지 입법 추진 중</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>감사원 감사 결과 '이물질 백신' 문제가 드러났으며, 국회에서는 진상 규명을 촉구하고 있습니다. 코로나19 예방접종 피해보상 특별법이 시행 중임에도 불구하고 피해자들은 여전히 입증책임의 어려움을 겪고 있습니다. 이는 백신 관련 피해자들의 집단적 소송 가능성을 시사합니다.</t>
+          <t>허종식 의원이 가습기 살균제 참사 재발 방지를 위한 입법을 추진합니다. 이는 생활화학제품으로 인한 인명 피해의 형사책임을 끝까지 묻기 위함이며, 30년 넘게 지속되는 피해자들의 고통을 해소하고 유사 사건의 재발을 막는 데 목적이 있습니다.</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>감사원 결과로 '이물질 백신' 사실이 밝혀져 상대방 책임이 명확하고 증거 확보가 용이합니다. 코로나19 예방접종 피해보상 특별법이 시행 중이며, 백신 접종자 다수가 피해를 입었을 가능성이 있어 집단적 피해에 해당합니다. 다만, 입증책임이 여전히 피해자에게 있어 소송금융의 지원이 필요한 상황입니다.</t>
+          <t>가습기 살균제 사건은 상대방 책임이 명확하고(1), 대기업 제조사들이 상대방으로 자력이 충분하며(2), 수십만 명에 달하는 집단적 피해(3)와 막대한 인명 피해 규모(4)를 발생시켰고, 광범위한 증거가 확보되어 있습니다(5). 현재 재발 방지를 위한 입법이 추진되는 등 공적 절차가 진행 중이며(6), 피해자들의 고통이 지속되고 있어 소송금융의 잠재적 수요가 높습니다.</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I37" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수십만 명 이상</t>
         </is>
       </c>
       <c r="J37" t="inlineStr">
         <is>
-          <t>감사원 결과로 밝혀진 '이물질 백신'···국힘  반드시 진상 규명할 것...</t>
+          <t>허종식 의원, '가습기 살균제 사건' 재발 방지 입법 추진</t>
         </is>
       </c>
       <c r="K37" t="inlineStr">
         <is>
-          <t>todaykorea.co.kr</t>
+          <t>joongboo.com</t>
         </is>
       </c>
       <c r="L37" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M37" t="inlineStr">
         <is>
-          <t>https://www.todaykorea.co.kr/news/articleView.html?idxno=400154</t>
+          <t>https://www.joongboo.com/news/articleView.html?idxno=363721150</t>
         </is>
       </c>
       <c r="N37" t="inlineStr">
         <is>
-          <t>2026-03-26 12:29:43.749889+00:00</t>
+          <t>2026-03-29 12:20:16.845761+00:00</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>가습기살균제 제조 및 판매 기업</t>
+          <t>파네라 브레드</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>가습기살균제 피해구제위원회에서 40명 추가 피해자 인정 및 구제급여 지급 결정</t>
+          <t>사망 피해자 부모 소송 제기, 카페인 함량 표시 의무화 연방 법안 발의</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>기후에너지환경부는 제48차 가습기살균제 피해구제위원회에서 40명을 추가 피해자로 인정하고 구제급여를 지급하기로 결정했다. 이에 따라 가습기살균제피해구제법에 따라 피해자로 인정된 인원은 6천 명을 넘어섰다.</t>
+          <t>심장 질환이 있던 21세 여대생이 고카페인 음료 '차지드 레모네이드'를 마신 뒤 사망했다. 매장 내 고카페인 표시가 명확하지 않았던 것으로 드러나 유족이 파네라 브레드를 상대로 소송을 제기했으며, 유사 피해 사례가 이어지고 카페인 함량 표시 의무화 연방 법안이 발의되는 등 논란이 확산되고 있다.</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>가습기살균제 사건은 제조 기업의 책임이 명확하고(적합 조건 1), 대기업들이 피고로 자력이 충분하며(적합 조건 2), 6천 명 이상의 대규모 집단 피해가 발생했습니다(적합 조건 3, 4). 정부 기관의 피해자 인정 및 구제급여 지급 결정은 객관적 증거가 확보되었고(적합 조건 5), 공적 절차가 진행 중임을 보여줍니다(적합 조건 6).</t>
+          <t>파네라 브레드의 고카페인 음료 섭취 후 심장 질환이 있던 20대 여성이 사망한 사건으로, 매장에 고카페인 표시가 명확하지 않았다는 조사 결과가 있어 상대방 책임이 명확합니다. 대형 프랜차이즈인 파네라 브레드는 자력이 충분하며, 유사 피해 사례가 이어지고 연방 법안까지 발의되는 등 집단적 피해 및 공적 절차 진행 가능성이 높아 소송금융 적합도가 높습니다.</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I38" t="inlineStr">
         <is>
-          <t>6천 명 이상</t>
+          <t>사망 1명, 유사 피해 사례 다수</t>
         </is>
       </c>
       <c r="J38" t="inlineStr">
         <is>
-          <t>가습기살균제 피해자 6천 명 넘어…40명 추가 인정</t>
+          <t>“단 한 잔”… ‘이것’ 마시고 사망한 21세 여대생의 비극</t>
         </is>
       </c>
       <c r="K38" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>health.chosun.com</t>
         </is>
       </c>
       <c r="L38" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M38" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008493850&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>https://health.chosun.com/site/data/html_dir/2026/03/27/2026032702398.html</t>
         </is>
       </c>
       <c r="N38" t="inlineStr">
         <is>
-          <t>2026-03-26 12:26:46.555479+00:00</t>
+          <t>2026-03-28 00:33:56.553570+00:00</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
-      <c r="C39" t="inlineStr"/>
+      <c r="C39" t="inlineStr">
+        <is>
+          <t>한국가스공사</t>
+        </is>
+      </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>가습기살균제 피해구제위원회 심의 진행 중, 폐암 피해 인정 및 노출 기간 단축 검토</t>
+          <t>손해배상 소송 진행 중</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>기후에너지환경부가 제48차 가습기살균제 피해구제위원회에서 총 109명을 심의하여 58명에게 구제급여 지급 및 피해등급 결정을 의결했습니다. 특히 폐암 피해 인정 여부와 노출 기간 기준을 '5년에서 30개월'로 단축하는 방안이 검토되고 있어, 피해 인정 범위가 확대될 가능성이 있습니다.</t>
+          <t>한국가스공사가 개발한 LNG 화물창 기술(KC-1)이 적용된 LNG 운반선에서 결함이 발생하여 분쟁이 시작되었다. 현재 가스공사는 삼성중공업 등과 손해배상 소송을 진행 중이며, 이와 관련하여 5126억 원 규모의 금액이 언급되었다. 이는 가스공사의 재정에도 상당한 영향을 미치고 있는 상황이다.</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t>가습기살균제 사건은 제조사 책임이 사회적으로 명확하며(적합 조건 1), 주요 제조사들이 대기업으로 자력이 충분합니다(적합 조건 2). 수많은 피해자가 발생한 대표적인 집단 피해 사건이며(적합 조건 3), 사망 및 중증 질환 등 피해 규모가 크고(적합 조건 4), 정부 주도 피해구제위원회 운영으로 증거 확보가 용이합니다(적합 조건 5). 현재 피해구제위원회를 통한 공적 절차가 진행 중이며(적합 조건 6), 폐암 피해 인정 및 노출 기간 단축 검토는 추가적인 소송금융 기회를 창출할 가능성이 높습니다.</t>
+          <t>상대방인 한국가스공사는 공공기관으로 자력이 충분하며(적합 조건 2), 개발 기술의 결함으로 인한 책임이 비교적 명확해 보인다(적합 조건 1). 소송 금액이 5126억 원으로 피해 규모가 매우 크고(적합 조건 4), 기술 결함에 대한 증거 확보 가능성도 높다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>5126억원</t>
         </is>
       </c>
       <c r="I39" t="inlineStr">
         <is>
-          <t>수많은 피해자</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J39" t="inlineStr">
         <is>
-          <t>폐암 피해도 인정되나…가습기살균제 “노출 5년→30개월” 검토</t>
+          <t>한국가스공사, 영업이익 절반이 금융권 빚 갚는데…'이익 4배' 소송비도...</t>
         </is>
       </c>
       <c r="K39" t="inlineStr">
         <is>
-          <t>kukinews.com</t>
+          <t>newsquest.co.kr</t>
         </is>
       </c>
       <c r="L39" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M39" t="inlineStr">
         <is>
-          <t>https://www.kukinews.com/article/view/kuk202603260221</t>
+          <t>https://www.newsquest.co.kr/news/articleView.html?idxno=263845</t>
         </is>
       </c>
       <c r="N39" t="inlineStr">
         <is>
-          <t>2026-03-26 12:26:38.265911+00:00</t>
+          <t>2026-03-27 12:55:09.475522+00:00</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>가습기살균제 제조사 (예: 옥시레킷벤키저, SK케미칼, 애경산업 등)</t>
+          <t>현대자동차</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>기후에너지환경부 가습기살균제 피해구제위원회에서 신규 피해 인정 및 구제급여 지급 결정, 임산부 유사산 피해 심사 재개</t>
+          <t>미국 제9연방항소법원이 현대차의 중재 강제 요청 기각</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>정부가 가습기살균제 피해자 40명을 추가 인정하고 18명의 피해등급을 결정하여 총 6011명에게 2125억원 규모의 구제급여 지급을 확정했다. 또한 인과관계가 명확하지 않아 보류되었던 임산부 유사산 피해 54명에 대한 심사를 재개하기로 결정했다. 이는 가습기살균제 관련 피해 구제 절차가 지속적으로 확대되고 있음을 보여준다.</t>
+          <t>미국 제9연방항소법원이 현대자동차가 팰리세이드 차주들의 집단 소송을 비공개 중재로 넘기려던 시도를 기각했습니다. 이 소송은 팰리세이드 SUV 모델의 결함과 관련되어 있으며, 법원의 이번 결정으로 집단 소송이 법원에서 계속 진행될 수 있게 되었습니다.</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>가습기살균제 사건은 상대방 책임이 명확하고(제조사), 자력이 충분한 대기업이 피고가 될 수 있습니다. 6천명 이상의 다수 피해자가 발생했으며, 2천억원 이상의 피해 규모가 확인됩니다. 정부 차원의 구제급여 지급 및 피해등급 결정 등 공적 절차가 활발히 진행 중이며, 특히 임산부 유사산 피해 심사 재개는 새로운 소송금융 기회를 제공할 수 있습니다.</t>
+          <t>대기업 피고(현대자동차), 집단적 피해(팰리세이드 차주 집단소송), 상대방 책임이 비교적 명확(차량 결함), 이미 소송이 진행 중이며 법원이 중재 강제 요청을 기각하여 소송 절차 진행에 긍정적입니다.</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
-          <t>2125억원 (총 구제급여 지원액)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I40" t="inlineStr">
         <is>
-          <t>6011명 (구제급여 지급 대상자), 임산부 유사산 피해 54명 심사 재개</t>
+          <t>팰리세이드 차주 다수</t>
         </is>
       </c>
       <c r="J40" t="inlineStr">
         <is>
-          <t>가습기살균제 피해 40명 추가 인정…‘산모 유사산’ 피해 심의도 시작</t>
+          <t>美, 현대차 팰리세이드 '중재 강제' 요청 기각... 블루링크 약관 결함 소...</t>
         </is>
       </c>
       <c r="K40" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>kpinews.kr</t>
         </is>
       </c>
       <c r="L40" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M40" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260326518952?OutUrl=naver</t>
+          <t>https://www.kpinews.kr/newsView/1065589085718545</t>
         </is>
       </c>
       <c r="N40" t="inlineStr">
         <is>
-          <t>2026-03-26 12:26:25.804591+00:00</t>
+          <t>2026-03-27 12:45:27.308201+00:00</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>제조사(예: SK케미칼, 애경 등) 및 대한민국</t>
+          <t>가습기살균제 제조사들</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>특별법 개정으로 국가배상체계 전환 예정, 올해 하반기 배상 절차 시작</t>
+          <t>가습기살균제 피해구제위원회 구제급여 지급 진행 중</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>가습기살균제 참사 피해자가 40명 추가 인정되어 누적 6천11명으로 늘었습니다. 국회에서 가습기살균제 피해구제 특별법 개정안이 통과됨에 따라 기존 피해구제체계가 국가배상체계로 전환되며, 올해 하반기부터 배상 절차가 시작될 예정입니다.</t>
+          <t>기후에너지환경부가 제48차 가습기살균제 피해구제위원회를 개최하여 109명에게 구제급여를 추가 지급하기로 결정했다. 이로써 가습기살균제 피해 인정자는 누적 6011명에 달하며, 정부 차원의 피해 구제 절차가 지속되고 있다.</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>가습기살균제 참사는 상대방 책임이 명확하며(기업 및 국가), 상대방 자력이 충분하고(대기업, 국가), 누적 6천명 이상의 집단적 피해가 발생했습니다. 또한, 피해구제위원회 심의 및 특별법 개정으로 국가배상체계로 전환되는 등 공적 절차가 활발히 진행 중이며, 관련 형사 판결 등으로 증거 확보가 용이합니다. (적합 조건 1, 2, 3, 4, 5, 6 해당)</t>
+          <t>가습기살균제 사건은 제조사 책임이 명확하고(적합 조건 1), 대기업 피고의 자력이 충분하며(적합 조건 2), 누적 6011명의 피해자가 발생한 집단적 피해 사건이다(적합 조건 3, 4). 또한 정부의 피해구제 절차가 진행 중이며(적합 조건 6), 관련 증거도 충분히 확보되어 있어(적합 조건 5) 소송금융 투자에 매우 적합하다.</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I41" t="inlineStr">
         <is>
-          <t>누적 6011명 이상</t>
+          <t>누적 6011명</t>
         </is>
       </c>
       <c r="J41" t="inlineStr">
         <is>
-          <t>가습기살균제 참사 피해자 40명 추가 인정…누적 6천명 넘어</t>
+          <t>기후부, 가습기살균제 구제급여 지급 대상자 추가… 누적 6011명 인정</t>
         </is>
       </c>
       <c r="K41" t="inlineStr">
         <is>
-          <t>nocutnews.co.kr</t>
+          <t>s-journal.co.kr</t>
         </is>
       </c>
       <c r="L41" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M41" t="inlineStr">
         <is>
-          <t>https://www.nocutnews.co.kr/news/6491899?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260326053741</t>
+          <t>https://www.s-journal.co.kr/news/articleView.html?idxno=39821</t>
         </is>
       </c>
       <c r="N41" t="inlineStr">
         <is>
-          <t>2026-03-26 12:26:13.552202+00:00</t>
+          <t>2026-03-27 12:19:53.971614+00:00</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>가습기살균제 제조 및 판매 기업</t>
+          <t>가습기살균제 제조/판매 기업</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>가습기살균제 피해구제를 위한 특별법에 따른 구제급여 지급 진행 중</t>
+          <t>가습기살균제 피해구제위원회 심의 및 구제급여 지급 진행 중</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>가습기살균제 참사 피해자에 대한 구제급여 지급 대상자가 40명 추가되어 누적 6011명으로 집계되었습니다. 이는 가습기살균제 피해구제를 위한 특별법 개정안이 국회 본회의에서 가결된 이후의 조치입니다.</t>
+          <t>기후에너지환경부 가습기살균제 피해구제위원회에서 58명의 구제급여 지급 대상자를 추가로 심의·의결했습니다. 이에 따라 가습기살균제 구제급여 지급 대상자는 총 6,011명으로 늘어났으며, 이 중 폐암 피해자 6명도 포함되었습니다. 기후부는 심의 결과를 토대로 피해자 구제를 차질 없이 진행할 방침입니다.</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t>가습기살균제 참사는 상대방 책임이 명확하고(제조사 및 판매사), 대기업 등 자력 있는 상대방이 존재합니다. 누적 6011명이라는 대규모 집단적 피해가 발생했으며, 특별법에 따른 구제급여 지급 절차가 진행 중으로 공적 절차가 이미 진행되고 있습니다. 이는 적합 조건 6가지에 모두 해당합니다.</t>
+          <t>가습기살균제 사건은 기업의 책임이 명확하고(적합 조건 1), 총 6,011명의 대규모 집단적 피해가 발생했으며(적합 조건 3, 4), 피해구제위원회를 통한 공적 절차가 진행 중이므로(적합 조건 5, 6) 소송금융 투자에 매우 적합합니다. 정부 구제급여 외 추가 손해배상 청구 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I42" t="inlineStr">
         <is>
-          <t>누적 6011명</t>
+          <t>6,011명 (누계)</t>
         </is>
       </c>
       <c r="J42" t="inlineStr">
         <is>
-          <t>가습기살균제 구제급여 지급 대상자 40명 추가…누적 6011명</t>
+          <t>가습기살균제 구제급여 지급 대상자 58명 추가</t>
         </is>
       </c>
       <c r="K42" t="inlineStr">
         <is>
-          <t>news.cpbc.co.kr</t>
+          <t>ikld.kr</t>
         </is>
       </c>
       <c r="L42" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M42" t="inlineStr">
         <is>
-          <t>https://news.cpbc.co.kr/article/1171646?division=NAVER</t>
+          <t>http://www.ikld.kr/news/articleView.html?idxno=331703</t>
         </is>
       </c>
       <c r="N42" t="inlineStr">
         <is>
-          <t>2026-03-26 12:26:03.149002+00:00</t>
+          <t>2026-03-27 12:17:31.263876+00:00</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C43" t="inlineStr"/>
       <c r="D43" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>기후에너지환경부 가습기살균제 피해구제위원회에서 피해자 추가 인정 및 구제급여 지급 결정 진행 중</t>
+          <t>가습기살균제 피해구제위원회 심의 및 구제급여 지급 결정</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>기후에너지환경부 가습기살균제 피해구제위원회는 40명을 추가로 피해자로 인정하여 총 피해 인정자가 6000명을 돌파했다고 밝혔다. 이는 가습기살균제피해구제법에 따른 조치로, 15년 만에 사회적 참사로 인정된 사건이다. 위원회는 추가 피해자들에게 구제급여를 지급하기로 결정했다.</t>
+          <t>정부가 가습기살균제 피해자 40명을 추가로 인정하고 구제급여를 지급하기로 결정했습니다. 이번 결정에는 폐암 피해자 6명이 포함되었으며, 이로써 구제급여 지급 대상자는 누적 6011명으로 늘어났습니다. 기후에너지환경부는 위원회 의결을 바탕으로 후속 조치를 차질 없이 진행할 계획입니다.</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>가습기살균제 사건은 이미 사회적 참사로 인정되어 상대방 책임이 명확하며(적합 조건 1), 6000명 이상의 집단적 피해가 발생했고(적합 조건 3, 4), 기후에너지환경부 피해구제위원회에서 피해 인정 및 구제급여 지급 절차가 진행 중이므로(적합 조건 5, 6) 소송금융 투자에 매우 적합합니다. 피고 기업들의 자력도 충분할 것으로 예상됩니다(적합 조건 2).</t>
+          <t>정부의 공식적인 피해자 인정 및 구제급여 지급 결정(적합 조건 5)이 이루어졌으며, 40명 추가 인정으로 누적 6011명에 달하는 집단적 피해(적합 조건 3)가 명확합니다. 폐암 피해자 6명 포함 등 피해 규모가 크고(적합 조건 4), 가습기살균제 피해구제위원회를 통한 공적 절차(적합 조건 6)가 활발히 진행 중입니다. 관련 기업들은 대기업으로 자력이 충분할 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I43" t="inlineStr">
         <is>
-          <t>6000명 이상</t>
+          <t>40명 추가 인정, 누적 6011명</t>
         </is>
       </c>
       <c r="J43" t="inlineStr">
         <is>
-          <t>가습기살균제 피해 인정 6000명 돌파…15년 만에 '사회적 참사'</t>
+          <t>가습기살균제 피해자, 폐암 피해 6명 포함 40명 추가 인정... 누적 구제...</t>
         </is>
       </c>
       <c r="K43" t="inlineStr">
         <is>
-          <t>jnilbo.com</t>
+          <t>insight.co.kr</t>
         </is>
       </c>
       <c r="L43" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M43" t="inlineStr">
         <is>
-          <t>https://www.jnilbo.com/news/articleView.html?idxno=90000027990</t>
+          <t>https://www.insight.co.kr/news/547885</t>
         </is>
       </c>
       <c r="N43" t="inlineStr">
         <is>
-          <t>2026-03-26 12:25:54.217962+00:00</t>
+          <t>2026-03-27 12:17:20.961821+00:00</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>가습기살균제 제조 및 판매 기업</t>
+          <t>대한민국 및 백신 제조사</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>가습기살균제 피해구제위원회 심의 및 구제급여 지급 진행 중</t>
+          <t>감사원 조사 결과 발표, 코로나19 예방접종 피해보상 특별법 시행 중, 국회 진상 규명 논의 진행 중</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>가습기살균제 피해구제위원회가 58명에 대한 구제급여 지급 및 피해등급 결정을 심의·의결했습니다. 이로써 구제급여 지급 대상자는 총 6011명으로 늘어났으며, 기후에너지환경부는 피해자 구제를 차질 없이 진행할 예정입니다.</t>
+          <t>감사원 감사 결과 '이물질 백신' 문제가 드러났으며, 국회에서는 진상 규명을 촉구하고 있습니다. 코로나19 예방접종 피해보상 특별법이 시행 중임에도 불구하고 피해자들은 여전히 입증책임의 어려움을 겪고 있습니다. 이는 백신 관련 피해자들의 집단적 소송 가능성을 시사합니다.</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t>가습기살균제 사건은 상대방(제조 및 판매 기업)의 책임이 명확하고 자력이 충분한 대기업들이 피고가 될 수 있습니다. 누적 6011명의 대규모 집단 피해이며, 피해구제위원회를 통한 공적 절차가 진행 중이므로 증거 확보가 용이합니다.</t>
+          <t>감사원 결과로 '이물질 백신' 사실이 밝혀져 상대방 책임이 명확하고 증거 확보가 용이합니다. 코로나19 예방접종 피해보상 특별법이 시행 중이며, 백신 접종자 다수가 피해를 입었을 가능성이 있어 집단적 피해에 해당합니다. 다만, 입증책임이 여전히 피해자에게 있어 소송금융의 지원이 필요한 상황입니다.</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I44" t="inlineStr">
         <is>
-          <t>누적 6011명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J44" t="inlineStr">
         <is>
-          <t>가습기살균제 58명 구제급여·피해등급 결정…누적 6011명 인정</t>
+          <t>감사원 결과로 밝혀진 '이물질 백신'···국힘  반드시 진상 규명할 것...</t>
         </is>
       </c>
       <c r="K44" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>todaykorea.co.kr</t>
         </is>
       </c>
       <c r="L44" t="inlineStr">
         <is>
           <t>2026-03-26</t>
         </is>
       </c>
       <c r="M44" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260326_0003565729</t>
+          <t>https://www.todaykorea.co.kr/news/articleView.html?idxno=400154</t>
         </is>
       </c>
       <c r="N44" t="inlineStr">
         <is>
-          <t>2026-03-26 12:24:24.876513+00:00</t>
+          <t>2026-03-26 12:29:43.749889+00:00</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>옥시레킷벤키저, SK케미칼, 애경산업 등</t>
+          <t>가습기살균제 제조 및 판매 기업</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>가습기살균제 피해구제위원회 회의 진행 중</t>
+          <t>가습기살균제 피해구제위원회에서 40명 추가 피해자 인정 및 구제급여 지급 결정</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>금한승 기후에너지환경부 1차관이 가습기살균제 피해구제위원회 회의에 참석할 예정입니다. 이는 가습기살균제 사건과 관련된 공적 절차가 여전히 진행 중임을 보여주며, 해당 사건은 다수의 피해자와 명확한 책임 주체가 있는 대규모 제조물책임 사건입니다.</t>
+          <t>기후에너지환경부는 제48차 가습기살균제 피해구제위원회에서 40명을 추가 피해자로 인정하고 구제급여를 지급하기로 결정했다. 이에 따라 가습기살균제피해구제법에 따라 피해자로 인정된 인원은 6천 명을 넘어섰다.</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t>가습기살균제 사건은 상대방 책임이 명확하고(적합 조건 1), 대기업 등 자력 있는 상대방이 존재하며(적합 조건 2), 수천 명 이상의 집단적 피해(적합 조건 3, 4)가 발생했고, 관련 공적 절차(피해구제위원회)가 진행 중(적합 조건 6)이므로 소송금융 투자에 매우 적합합니다. 증거 또한 충분히 확보되어 있습니다(적합 조건 5).</t>
+          <t>가습기살균제 사건은 제조 기업의 책임이 명확하고(적합 조건 1), 대기업들이 피고로 자력이 충분하며(적합 조건 2), 6천 명 이상의 대규모 집단 피해가 발생했습니다(적합 조건 3, 4). 정부 기관의 피해자 인정 및 구제급여 지급 결정은 객관적 증거가 확보되었고(적합 조건 5), 공적 절차가 진행 중임을 보여줍니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I45" t="inlineStr">
         <is>
-          <t>수천 명 이상</t>
+          <t>6천 명 이상</t>
         </is>
       </c>
       <c r="J45" t="inlineStr">
         <is>
-          <t>[오늘의 주요 사회 일정] 기후에너지환경부(3월26일 목요일)</t>
+          <t>가습기살균제 피해자 6천 명 넘어…40명 추가 인정</t>
         </is>
       </c>
       <c r="K45" t="inlineStr">
         <is>
-          <t>econonews.co.kr</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L45" t="inlineStr">
         <is>
           <t>2026-03-26</t>
         </is>
       </c>
       <c r="M45" t="inlineStr">
         <is>
-          <t>http://www.econonews.co.kr/news/articleView.html?idxno=432775</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008493850&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N45" t="inlineStr">
         <is>
-          <t>2026-03-26 12:17:41.388952+00:00</t>
+          <t>2026-03-26 12:26:46.555479+00:00</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
-      <c r="C46" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C46" t="inlineStr"/>
       <c r="D46" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>국민건강보험공단 소송 대법원 상고심 진행 중, '담배책임법' 제정 청원 국회 회부</t>
+          <t>가습기살균제 피해구제위원회 심의 진행 중, 폐암 피해 인정 및 노출 기간 단축 검토</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>국민건강보험공단이 담배회사 3곳을 상대로 제기한 533억 원 규모의 손해배상 소송이 항소심에서도 패소하여 대법원에 상고했습니다. 한편, 담배로 인한 건강 피해 책임을 담배 회사가 부담하도록 하는 '담배책임법' 제정 청원이 5만 명 이상의 동의를 얻어 국회에 회부되었으며, 이 법안이 소송의 '반격 카드'가 될 수 있을지 주목됩니다. 캐나다의 유사 법안 사례처럼, 법 제정을 통해 담배회사의 책임이 명확해지고 입증 책임이 완화될 경우 대규모 배상 합의 가능성이 있습니다.</t>
+          <t>기후에너지환경부가 제48차 가습기살균제 피해구제위원회에서 총 109명을 심의하여 58명에게 구제급여 지급 및 피해등급 결정을 의결했습니다. 특히 폐암 피해 인정 여부와 노출 기간 기준을 '5년에서 30개월'로 단축하는 방안이 검토되고 있어, 피해 인정 범위가 확대될 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t>대기업인 담배회사 3곳이 피고이며(적합 조건 2), 3,465명의 환자에 대한 533억 원 규모의 집단적 피해(적합 조건 3, 4)가 발생했습니다. 현재 건보공단 소송은 패소했으나, '담배책임법' 제정 청원이 국회에 회부되어 공적 절차가 진행 중이며(적합 조건 6), 이 법안이 통과될 경우 캐나다 사례처럼 소송의 법적 근거를 강화하고 입증 책임을 완화하여 대규모 배상 합의를 이끌어낼 가능성이 높습니다.</t>
+          <t>가습기살균제 사건은 제조사 책임이 사회적으로 명확하며(적합 조건 1), 주요 제조사들이 대기업으로 자력이 충분합니다(적합 조건 2). 수많은 피해자가 발생한 대표적인 집단 피해 사건이며(적합 조건 3), 사망 및 중증 질환 등 피해 규모가 크고(적합 조건 4), 정부 주도 피해구제위원회 운영으로 증거 확보가 용이합니다(적합 조건 5). 현재 피해구제위원회를 통한 공적 절차가 진행 중이며(적합 조건 6), 폐암 피해 인정 및 노출 기간 단축 검토는 추가적인 소송금융 기회를 창출할 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
-          <t>533억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I46" t="inlineStr">
         <is>
-          <t>3465명</t>
+          <t>수많은 피해자</t>
         </is>
       </c>
       <c r="J46" t="inlineStr">
         <is>
-          <t>국민 동의 얻은 '담배책임법'…건보공단 담배 소송 '반격 카드' 되나</t>
+          <t>폐암 피해도 인정되나…가습기살균제 “노출 5년→30개월” 검토</t>
         </is>
       </c>
       <c r="K46" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>kukinews.com</t>
         </is>
       </c>
       <c r="L46" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M46" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/thebio/2026/03/25/2026032513283913923</t>
+          <t>https://www.kukinews.com/article/view/kuk202603260221</t>
         </is>
       </c>
       <c r="N46" t="inlineStr">
         <is>
-          <t>2026-03-25 12:49:56.325428+00:00</t>
+          <t>2026-03-26 12:26:38.265911+00:00</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>전기차 제작·수입사</t>
+          <t>가습기살균제 제조사 (예: 옥시레킷벤키저, SK케미칼, 애경산업 등)</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>정부의 '전기차 화재안심보험' 사업자 공모 진행 중, 2026년 시행 예정</t>
+          <t>기후에너지환경부 가습기살균제 피해구제위원회에서 신규 피해 인정 및 구제급여 지급 결정, 임산부 유사산 피해 심사 재개</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>전기차 화재로 인한 대규모 피해 발생 가능성 및 기존 보험의 보상 한계 문제를 다루며, 정부가 '전기차 화재안심보험' 도입을 추진 중이다. 이 보험은 원인불명 화재에도 보상하며, 기존 보험 한도를 초과하는 손해를 사고당 최대 100억원까지 보상한다. 2026년부터 시행될 예정이며, 제조사의 참여가 의무화된다.</t>
+          <t>정부가 가습기살균제 피해자 40명을 추가 인정하고 18명의 피해등급을 결정하여 총 6011명에게 2125억원 규모의 구제급여 지급을 확정했다. 또한 인과관계가 명확하지 않아 보류되었던 임산부 유사산 피해 54명에 대한 심사를 재개하기로 결정했다. 이는 가습기살균제 관련 피해 구제 절차가 지속적으로 확대되고 있음을 보여준다.</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t>전기차 화재는 대규모 집단 피해를 유발할 가능성이 높고(적합 조건 3, 4), 상대방인 전기차 제작·수입사는 자력이 충분하다(적합 조건 2). 정부가 '전기차 화재안심보험' 사업자 공모를 진행하는 등 공적 절차가 진행 중이며(적합 조건 6), 이는 기존 보상 체계의 한계를 인정하고 피해 구제의 필요성을 강조하는 것이다. 특히 원인불명 화재의 경우 기존 제조물책임보험의 결함 입증 어려움을 해결하려는 정부의 움직임은 소송금융의 잠재적 기회를 시사한다.</t>
+          <t>가습기살균제 사건은 상대방 책임이 명확하고(제조사), 자력이 충분한 대기업이 피고가 될 수 있습니다. 6천명 이상의 다수 피해자가 발생했으며, 2천억원 이상의 피해 규모가 확인됩니다. 정부 차원의 구제급여 지급 및 피해등급 결정 등 공적 절차가 활발히 진행 중이며, 특히 임산부 유사산 피해 심사 재개는 새로운 소송금융 기회를 제공할 수 있습니다.</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
-          <t>미상 (잠재적 수십억 원 이상)</t>
+          <t>2125억원 (총 구제급여 지원액)</t>
         </is>
       </c>
       <c r="I47" t="inlineStr">
         <is>
-          <t>다수 (수백 명 이상)</t>
+          <t>6011명 (구제급여 지급 대상자), 임산부 유사산 피해 54명 심사 재개</t>
         </is>
       </c>
       <c r="J47" t="inlineStr">
         <is>
-          <t>전기차 없어도 피해자 될 수 있다...'전기차 화재안심보험' 공모 착수</t>
+          <t>가습기살균제 피해 40명 추가 인정…‘산모 유사산’ 피해 심의도 시작</t>
         </is>
       </c>
       <c r="K47" t="inlineStr">
         <is>
-          <t>dailypop.kr</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L47" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M47" t="inlineStr">
         <is>
-          <t>http://www.dailypop.kr/news/articleView.html?idxno=97477</t>
+          <t>https://www.segye.com/newsView/20260326518952?OutUrl=naver</t>
         </is>
       </c>
       <c r="N47" t="inlineStr">
         <is>
-          <t>2026-03-25 12:18:00.248822+00:00</t>
+          <t>2026-03-26 12:26:25.804591+00:00</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>BMW코리아</t>
+          <t>제조사(예: SK케미칼, 애경 등) 및 대한민국</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>환경부의 부품 변경 미보고 사실 확인 및 과징금 부과 처분 취소 소송 1심 판결. 잠재적 소비자 집단소송 가능성.</t>
+          <t>특별법 개정으로 국가배상체계 전환 예정, 올해 하반기 배상 절차 시작</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>환경부가 BMW코리아의 배기가스 저감 장치 부품 변경 미보고에 대해 321억 원대 과징금을 부과했으나, 서울행정법원은 환경부의 처분이 위법하다고 판결했다. 이 사건은 2018년 BMW 차량 화재 원인 조사 과정에서 부품 변경 사실이 드러난 것으로, 향후 차량 화재 피해자들이 BMW코리아를 상대로 제조물책임 소송을 제기할 잠재적 가능성이 높다.</t>
+          <t>가습기살균제 참사 피해자가 40명 추가 인정되어 누적 6천11명으로 늘었습니다. 국회에서 가습기살균제 피해구제 특별법 개정안이 통과됨에 따라 기존 피해구제체계가 국가배상체계로 전환되며, 올해 하반기부터 배상 절차가 시작될 예정입니다.</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
-          <t>기사 자체는 BMW코리아가 환경부를 상대로 승소한 행정소송이나, 그 배경에 BMW 차량 화재와 관련된 부품 변경 미보고 사실이 존재한다. 이는 향후 BMW 차량 화재 피해자들이 BMW코리아를 상대로 집단소송을 제기할 경우, 상대방 책임이 명확하고(적합 조건 1), 상대방 자력이 충분하며(적합 조건 2), 집단적 피해(적합 조건 3) 및 증거 확보가 용이(적합 조건 5)한 사건으로 판단되어 소송금융 투자 적합도가 높다.</t>
+          <t>가습기살균제 참사는 상대방 책임이 명확하며(기업 및 국가), 상대방 자력이 충분하고(대기업, 국가), 누적 6천명 이상의 집단적 피해가 발생했습니다. 또한, 피해구제위원회 심의 및 특별법 개정으로 국가배상체계로 전환되는 등 공적 절차가 활발히 진행 중이며, 관련 형사 판결 등으로 증거 확보가 용이합니다. (적합 조건 1, 2, 3, 4, 5, 6 해당)</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I48" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>누적 6011명 이상</t>
         </is>
       </c>
       <c r="J48" t="inlineStr">
         <is>
-          <t>[예규·판례] 행법, '부품 변경 미보고' BMW코리아 321억 과징금 취소</t>
+          <t>가습기살균제 참사 피해자 40명 추가 인정…누적 6천명 넘어</t>
         </is>
       </c>
       <c r="K48" t="inlineStr">
         <is>
-          <t>tfmedia.co.kr</t>
+          <t>nocutnews.co.kr</t>
         </is>
       </c>
       <c r="L48" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M48" t="inlineStr">
         <is>
-          <t>https://www.tfmedia.co.kr/news/article.html?no=202845</t>
+          <t>https://www.nocutnews.co.kr/news/6491899?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260326053741</t>
         </is>
       </c>
       <c r="N48" t="inlineStr">
         <is>
-          <t>2026-03-25 00:47:12.298810+00:00</t>
+          <t>2026-03-26 12:26:13.552202+00:00</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>자율주행차 제조사 (예: 현대자동차, 테슬라)</t>
+          <t>가습기살균제 제조 및 판매 기업</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>법적 책임 논의 초기 단계, 사고 증가 추세</t>
+          <t>가습기살균제 피해구제를 위한 특별법에 따른 구제급여 지급 진행 중</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>국내 자율주행차 사고가 증가하고 있음에도 현행법은 운전자 책임이 원칙이며, 제조사 책임에 대한 법적·제도적 논의는 초기 단계에 머물러 있습니다. 미국에서는 테슬라의 자율주행 보조 시스템 관련 사망 사고에 대해 제조사에 3500억원 규모의 배상금 지급 판결이 나오는 등 제조사 책임이 인정되는 추세입니다. 국내에서도 레벨3 자율주행차 상용화가 임박함에 따라 운전자·제조사·보험사 간 책임 분담을 둘러싼 분쟁 가능성이 커지고 있어, 합리적인 보상 기준 마련이 시급합니다.</t>
+          <t>가습기살균제 참사 피해자에 대한 구제급여 지급 대상자가 40명 추가되어 누적 6011명으로 집계되었습니다. 이는 가습기살균제 피해구제를 위한 특별법 개정안이 국회 본회의에서 가결된 이후의 조치입니다.</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t>상대방인 자율주행차 제조사(현대차, 테슬라 등)는 자력이 충분하며, 자율주행차 사고가 매년 증가하고 있어 집단적 피해 발생 가능성이 높습니다. 미국 법원의 테슬라 배상 판결에서 보듯이 사망 사고 시 피해 규모가 매우 클 수 있으며, 차량 데이터 기록장치 등을 통해 증거 확보도 가능합니다. 국내 법체계가 기술 발전을 따라가지 못해 제조사 책임에 대한 법리적 다툼의 여지가 크며, 이는 새로운 판례를 만들 기회가 될 수 있습니다.</t>
+          <t>가습기살균제 참사는 상대방 책임이 명확하고(제조사 및 판매사), 대기업 등 자력 있는 상대방이 존재합니다. 누적 6011명이라는 대규모 집단적 피해가 발생했으며, 특별법에 따른 구제급여 지급 절차가 진행 중으로 공적 절차가 이미 진행되고 있습니다. 이는 적합 조건 6가지에 모두 해당합니다.</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
-          <t>개별 사고당 수억 원 이상 가능, 총 피해액 미상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I49" t="inlineStr">
         <is>
-          <t>다수 (사고 건수 증가 추세)</t>
+          <t>누적 6011명</t>
         </is>
       </c>
       <c r="J49" t="inlineStr">
         <is>
-          <t>“차가 운전해도 사람 책임”… 자율주행차 시대 ‘보험의 역설’</t>
+          <t>가습기살균제 구제급여 지급 대상자 40명 추가…누적 6011명</t>
         </is>
       </c>
       <c r="K49" t="inlineStr">
         <is>
-          <t>kmib.co.kr</t>
+          <t>news.cpbc.co.kr</t>
         </is>
       </c>
       <c r="L49" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M49" t="inlineStr">
         <is>
-          <t>https://www.kmib.co.kr/article/view.asp?arcid=1774341656&amp;code=14140000&amp;cp=nv</t>
+          <t>https://news.cpbc.co.kr/article/1171646?division=NAVER</t>
         </is>
       </c>
       <c r="N49" t="inlineStr">
         <is>
-          <t>2026-03-25 00:32:54.428407+00:00</t>
+          <t>2026-03-26 12:26:03.149002+00:00</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C50" t="inlineStr"/>
       <c r="D50" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>서울시 식품안전단속반의 수입산 저가 빵 성분 검사 진행 중</t>
+          <t>기후에너지환경부 가습기살균제 피해구제위원회에서 피해자 추가 인정 및 구제급여 지급 결정 진행 중</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>서울시가 시중에 유통되는 중국산 저가 빵의 식품 안전성 점검에 나섰습니다. 소비기한이 6개월 이상인 제품들을 대상으로 보존료 사용 기준 준수 여부와 금지된 색소 사용 여부를 집중적으로 검사할 예정입니다. 위반 제품 확인 시 판매 중단 및 회수 조치가 이뤄지며, 생산물배상책임보험 가입 여부도 확인되었습니다.</t>
+          <t>기후에너지환경부 가습기살균제 피해구제위원회는 40명을 추가로 피해자로 인정하여 총 피해 인정자가 6000명을 돌파했다고 밝혔다. 이는 가습기살균제피해구제법에 따른 조치로, 15년 만에 사회적 참사로 인정된 사건이다. 위원회는 추가 피해자들에게 구제급여를 지급하기로 결정했다.</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
-          <t>서울시 식품안전단속반의 공적 절차가 진행 중이며(적합 조건 6), 약 700여 개 제품 수거 및 성분 검사를 통해 위반 여부와 증거 확보 가능성이 높습니다(적합 조건 5). 저가 수입산 빵의 광범위한 유통으로 집단적 피해 발생 가능성이 있으며(적합 조건 3), 일부 제품에 생산물배상책임보험 가입 표시가 있어 상대방의 자력 확보 가능성도 있습니다(적합 조건 2).</t>
+          <t>가습기살균제 사건은 이미 사회적 참사로 인정되어 상대방 책임이 명확하며(적합 조건 1), 6000명 이상의 집단적 피해가 발생했고(적합 조건 3, 4), 기후에너지환경부 피해구제위원회에서 피해 인정 및 구제급여 지급 절차가 진행 중이므로(적합 조건 5, 6) 소송금융 투자에 매우 적합합니다. 피고 기업들의 자력도 충분할 것으로 예상됩니다(적합 조건 2).</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I50" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>6000명 이상</t>
         </is>
       </c>
       <c r="J50" t="inlineStr">
         <is>
-          <t>'보존료 범벅?' 중국산 천원빵, 유통기한 얼마길래…부리나케 조사나선...</t>
+          <t>가습기살균제 피해 인정 6000명 돌파…15년 만에 '사회적 참사'</t>
         </is>
       </c>
       <c r="K50" t="inlineStr">
         <is>
-          <t>imaeil.com</t>
+          <t>jnilbo.com</t>
         </is>
       </c>
       <c r="L50" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M50" t="inlineStr">
         <is>
-          <t>https://www.imaeil.com/page/view/2026032417262727529</t>
+          <t>https://www.jnilbo.com/news/articleView.html?idxno=90000027990</t>
         </is>
       </c>
       <c r="N50" t="inlineStr">
         <is>
-          <t>2026-03-24 13:08:06.562888+00:00</t>
+          <t>2026-03-26 12:25:54.217962+00:00</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>기아</t>
+          <t>가습기살균제 제조 및 판매 기업</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>미국 메릴랜드주 연방 법원에서 본안 심리 진행 예정</t>
+          <t>가습기살균제 피해구제위원회 심의 및 구제급여 지급 진행 중</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>기아 카니발의 슬라이딩 도어 결함과 관련하여 미국에서 소송이 진행 중이다. 기아는 소송 기각과 중재를 요청했으나, 메릴랜드주 연방 법원이 이를 받아들이지 않아 사건은 본안 심리로 이어지게 되었다. 이는 해당 소송의 법적 타당성이 인정되었음을 의미한다.</t>
+          <t>가습기살균제 피해구제위원회가 58명에 대한 구제급여 지급 및 피해등급 결정을 심의·의결했습니다. 이로써 구제급여 지급 대상자는 총 6011명으로 늘어났으며, 기후에너지환경부는 피해자 구제를 차질 없이 진행할 예정입니다.</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t>대기업 피고(기아)로 자력이 충분하며(조건 2), 미국 연방 법원이 피고의 소송 기각 요청을 기각하고 본안 심리로 넘어가 소송의 법적 근거가 비교적 명확함(조건 1). 기아 카니발의 슬라이딩 도어 결함은 다수의 차량 소유자에게 영향을 미칠 수 있어 집단적 피해 가능성이 높음(조건 3).</t>
+          <t>가습기살균제 사건은 상대방(제조 및 판매 기업)의 책임이 명확하고 자력이 충분한 대기업들이 피고가 될 수 있습니다. 누적 6011명의 대규모 집단 피해이며, 피해구제위원회를 통한 공적 절차가 진행 중이므로 증거 확보가 용이합니다.</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I51" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>누적 6011명</t>
         </is>
       </c>
       <c r="J51" t="inlineStr">
         <is>
-          <t>기아 카니발, 미국서 ‘슬라이딩 도어’ 소송 휘말려… 법원 판단은?</t>
+          <t>가습기살균제 58명 구제급여·피해등급 결정…누적 6011명 인정</t>
         </is>
       </c>
       <c r="K51" t="inlineStr">
         <is>
-          <t>thedrive.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L51" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M51" t="inlineStr">
         <is>
-          <t>https://www.thedrive.co.kr/news/newsview.php?ncode=1065599475885527</t>
+          <t>https://www.newsis.com/view/NISX20260326_0003565729</t>
         </is>
       </c>
       <c r="N51" t="inlineStr">
         <is>
-          <t>2026-03-24 12:54:11.652927+00:00</t>
+          <t>2026-03-26 12:24:24.876513+00:00</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>기아</t>
+          <t>옥시레킷벤키저, SK케미칼, 애경산업 등</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>미국 연방지방법원에서 집단소송 본안 재판 진행 승인</t>
+          <t>가습기살균제 피해구제위원회 회의 진행 중</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>기아 카니발의 자동 슬라이딩 도어 결함으로 인한 안전성 논란이 미국에서 집단소송으로 비화되었다. 미 법원은 기아의 기각 신청을 거부하고 본안 재판 진행을 승인하며, 결함으로 인한 차량 가치 하락을 경제적 피해로 인정했다. 향후 수만 명의 카니발 차주들이 참여하는 대규모 소송전으로 번질 것으로 예상된다.</t>
+          <t>금한승 기후에너지환경부 1차관이 가습기살균제 피해구제위원회 회의에 참석할 예정입니다. 이는 가습기살균제 사건과 관련된 공적 절차가 여전히 진행 중임을 보여주며, 해당 사건은 다수의 피해자와 명확한 책임 주체가 있는 대규모 제조물책임 사건입니다.</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
-          <t>기아라는 대기업이 피고이며, 자동 슬라이딩 도어 결함으로 인한 인명 피해 보고와 차량 가치 하락이라는 경제적 피해가 발생. 미국 법원이 기아의 기각 신청을 거부하고 본안 재판을 승인하여 상대방 책임이 명확해질 가능성이 높고, 수만 명의 차주가 참여하는 집단소송으로 확대될 전망. (적합 조건 1, 2, 3, 4, 5, 6 해당)</t>
+          <t>가습기살균제 사건은 상대방 책임이 명확하고(적합 조건 1), 대기업 등 자력 있는 상대방이 존재하며(적합 조건 2), 수천 명 이상의 집단적 피해(적합 조건 3, 4)가 발생했고, 관련 공적 절차(피해구제위원회)가 진행 중(적합 조건 6)이므로 소송금융 투자에 매우 적합합니다. 증거 또한 충분히 확보되어 있습니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
-          <t>차량 가치 하락 (미상)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I52" t="inlineStr">
         <is>
-          <t>수만 명</t>
+          <t>수천 명 이상</t>
         </is>
       </c>
       <c r="J52" t="inlineStr">
         <is>
-          <t>기아 카니발 '안전성 논란' 美 집단소송 비화…팰리세이드 결함 이어 총...</t>
+          <t>[오늘의 주요 사회 일정] 기후에너지환경부(3월26일 목요일)</t>
         </is>
       </c>
       <c r="K52" t="inlineStr">
         <is>
-          <t>theguru.co.kr</t>
+          <t>econonews.co.kr</t>
         </is>
       </c>
       <c r="L52" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M52" t="inlineStr">
         <is>
-          <t>https://www.theguru.co.kr/news/article.html?no=99587</t>
+          <t>http://www.econonews.co.kr/news/articleView.html?idxno=432775</t>
         </is>
       </c>
       <c r="N52" t="inlineStr">
         <is>
-          <t>2026-03-24 00:48:56.924521+00:00</t>
+          <t>2026-03-26 12:17:41.388952+00:00</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>담배 회사</t>
+          <t>담배회사 3곳</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>국회 '담배책임법' 제정 청원 상임위원회 회부</t>
+          <t>국민건강보험공단 소송 대법원 상고심 진행 중, '담배책임법' 제정 청원 국회 회부</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>흡연으로 인한 건강 피해에 대한 담배 회사의 책임을 강화하는 '담배책임법' 제정 청원이 국민 5만 명 이상의 동의를 얻어 국회 상임위원회에 회부되었다. 현재 국내에는 담배 회사의 책임을 명확히 규정한 법률이 없어 국민건강보험공단이 담배 회사를 상대로 제기한 손해배상 소송에서 패소했으나, 해외에서는 담배 회사의 책임이 인정되어 막대한 배상금이 지급된 사례가 있다. 이 법안은 담배 회사가 건강 피해와 사회적 비용을 부담하도록 하는 것을 목표로 한다.</t>
+          <t>국민건강보험공단이 담배회사 3곳을 상대로 제기한 533억 원 규모의 손해배상 소송이 항소심에서도 패소하여 대법원에 상고했습니다. 한편, 담배로 인한 건강 피해 책임을 담배 회사가 부담하도록 하는 '담배책임법' 제정 청원이 5만 명 이상의 동의를 얻어 국회에 회부되었으며, 이 법안이 소송의 '반격 카드'가 될 수 있을지 주목됩니다. 캐나다의 유사 법안 사례처럼, 법 제정을 통해 담배회사의 책임이 명확해지고 입증 책임이 완화될 경우 대규모 배상 합의 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
-          <t>담배 회사는 막대한 자력을 가진 대기업이며(적합 조건 2), 흡연으로 인한 건강 피해는 수백만 명에 달하는 집단적 피해이다(적합 조건 3, 4). 흡연과 질병 간의 의학적 증거가 명확하고(적합 조건 5), 현재 '담배책임법' 제정을 위한 국민 청원이 국회에 회부되어 공적 절차가 진행 중이다(적합 조건 6). 국내 법적 책임 규정 미비에도 불구하고, 법 제정 추진과 해외 판례를 고려할 때 소송금융 투자 적합도가 높다.</t>
+          <t>대기업인 담배회사 3곳이 피고이며(적합 조건 2), 3,465명의 환자에 대한 533억 원 규모의 집단적 피해(적합 조건 3, 4)가 발생했습니다. 현재 건보공단 소송은 패소했으나, '담배책임법' 제정 청원이 국회에 회부되어 공적 절차가 진행 중이며(적합 조건 6), 이 법안이 통과될 경우 캐나다 사례처럼 소송의 법적 근거를 강화하고 입증 책임을 완화하여 대규모 배상 합의를 이끌어낼 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
-          <t>수십조 원 이상 (해외 사례 기준)</t>
+          <t>533억원</t>
         </is>
       </c>
       <c r="I53" t="inlineStr">
         <is>
-          <t>수백만 명 이상 (흡연 피해 국민)</t>
+          <t>3465명</t>
         </is>
       </c>
       <c r="J53" t="inlineStr">
         <is>
-          <t>담배책임법, 위원회 회부된다…국민 5만명 동의</t>
+          <t>국민 동의 얻은 '담배책임법'…건보공단 담배 소송 '반격 카드' 되나</t>
         </is>
       </c>
       <c r="K53" t="inlineStr">
         <is>
-          <t>newspim.com</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L53" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M53" t="inlineStr">
         <is>
-          <t>https://www.newspim.com/news/view/20260323000896</t>
+          <t>https://www.mt.co.kr/thebio/2026/03/25/2026032513283913923</t>
         </is>
       </c>
       <c r="N53" t="inlineStr">
         <is>
-          <t>2026-03-23 12:59:30.531247+00:00</t>
+          <t>2026-03-25 12:49:56.325428+00:00</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>록히드마틴</t>
+          <t>전기차 제작·수입사</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>F-35 성능 저하 문제 분석 및 잠재적 대규모 소송 가능성 제기</t>
+          <t>정부의 '전기차 화재안심보험' 사업자 공모 진행 중, 2026년 시행 예정</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>F-35 전투기의 낮은 가동률(50%) 문제가 심각하여 상법상 '환불 대상'에 해당할 수 있다는 지적이 나왔습니다. 이는 민간 시장이었다면 파산이나 대규모 소송으로 이어졌을 사안으로, 추가 예산 투입 대신 근본적인 해결책 마련이 필요하다는 분석입니다.</t>
+          <t>전기차 화재로 인한 대규모 피해 발생 가능성 및 기존 보험의 보상 한계 문제를 다루며, 정부가 '전기차 화재안심보험' 도입을 추진 중이다. 이 보험은 원인불명 화재에도 보상하며, 기존 보험 한도를 초과하는 손해를 사고당 최대 100억원까지 보상한다. 2026년부터 시행될 예정이며, 제조사의 참여가 의무화된다.</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t>F-35 전투기의 낮은 가동률은 명백한 제품 결함으로 제조사의 책임이 명확하며(적합 조건 1), 제조사인 록히드마틴은 대기업으로 충분한 자력을 가집니다(적합 조건 2). 수조 원대 국방 예산이 투입된 사업으로 피해 규모가 매우 크고(적합 조건 4), 가동률 데이터 등 객관적 증거 확보가 가능합니다(적합 조건 5).</t>
+          <t>전기차 화재는 대규모 집단 피해를 유발할 가능성이 높고(적합 조건 3, 4), 상대방인 전기차 제작·수입사는 자력이 충분하다(적합 조건 2). 정부가 '전기차 화재안심보험' 사업자 공모를 진행하는 등 공적 절차가 진행 중이며(적합 조건 6), 이는 기존 보상 체계의 한계를 인정하고 피해 구제의 필요성을 강조하는 것이다. 특히 원인불명 화재의 경우 기존 제조물책임보험의 결함 입증 어려움을 해결하려는 정부의 움직임은 소송금융의 잠재적 기회를 시사한다.</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
-          <t>수조 원대</t>
+          <t>미상 (잠재적 수십억 원 이상)</t>
         </is>
       </c>
       <c r="I54" t="inlineStr">
         <is>
-          <t>1 (구매국가)</t>
+          <t>다수 (수백 명 이상)</t>
         </is>
       </c>
       <c r="J54" t="inlineStr">
         <is>
-          <t>F-35, '가동률 50%'의 늪…상법 잣대 대면 '환불 대상'</t>
+          <t>전기차 없어도 피해자 될 수 있다...'전기차 화재안심보험' 공모 착수</t>
         </is>
       </c>
       <c r="K54" t="inlineStr">
         <is>
-          <t>g-enews.com</t>
+          <t>dailypop.kr</t>
         </is>
       </c>
       <c r="L54" t="inlineStr">
         <is>
-          <t>2026-03-21</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M54" t="inlineStr">
         <is>
-          <t>https://www.g-enews.com/view.php?ud=2026032206444410000e8b8a793f7_1</t>
+          <t>http://www.dailypop.kr/news/articleView.html?idxno=97477</t>
         </is>
       </c>
       <c r="N54" t="inlineStr">
         <is>
-          <t>2026-03-22 00:35:46.009828+00:00</t>
+          <t>2026-03-25 12:18:00.248822+00:00</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
-      <c r="C55" t="inlineStr"/>
+      <c r="C55" t="inlineStr">
+        <is>
+          <t>BMW코리아</t>
+        </is>
+      </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>소방당국 화재 원인 분석 진행 중</t>
+          <t>환경부의 부품 변경 미보고 사실 확인 및 과징금 부과 처분 취소 소송 1심 판결. 잠재적 소비자 집단소송 가능성.</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>지난 5년간 배터리 화재가 17배 폭증했으며, 전기자전거 및 전기스쿠터 화재로 인한 사망 사고까지 발생했습니다. 소방당국은 배터리 보급 속도가 규제와 안전 인식을 앞질러 화재가 급증했다고 분석하고 있으며, 이는 제조물책임 소송으로 이어질 가능성이 있습니다.</t>
+          <t>환경부가 BMW코리아의 배기가스 저감 장치 부품 변경 미보고에 대해 321억 원대 과징금을 부과했으나, 서울행정법원은 환경부의 처분이 위법하다고 판결했다. 이 사건은 2018년 BMW 차량 화재 원인 조사 과정에서 부품 변경 사실이 드러난 것으로, 향후 차량 화재 피해자들이 BMW코리아를 상대로 제조물책임 소송을 제기할 잠재적 가능성이 높다.</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
-          <t>배터리 화재가 5년 새 17배 폭증하며 다수의 피해자 발생 및 사망에 이르는 심각한 피해가 발생하고 있습니다 (적합 조건 3, 4). 소방당국이 화재 원인을 분석 중이며 (적합 조건 5, 6), 이는 제조물책임 소송의 잠재적 증거가 될 수 있습니다. 다만, 특정 제조사가 명시되지 않아 상대방 특정은 추가 조사가 필요합니다.</t>
+          <t>기사 자체는 BMW코리아가 환경부를 상대로 승소한 행정소송이나, 그 배경에 BMW 차량 화재와 관련된 부품 변경 미보고 사실이 존재한다. 이는 향후 BMW 차량 화재 피해자들이 BMW코리아를 상대로 집단소송을 제기할 경우, 상대방 책임이 명확하고(적합 조건 1), 상대방 자력이 충분하며(적합 조건 2), 집단적 피해(적합 조건 3) 및 증거 확보가 용이(적합 조건 5)한 사건으로 판단되어 소송금융 투자 적합도가 높다.</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I55" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J55" t="inlineStr">
         <is>
-          <t>배터리 화재 5년 새 17배 폭증... '열폭주'의 역습 [배터리 안전 경보]</t>
+          <t>[예규·판례] 행법, '부품 변경 미보고' BMW코리아 321억 과징금 취소</t>
         </is>
       </c>
       <c r="K55" t="inlineStr">
         <is>
-          <t>g-enews.com</t>
+          <t>tfmedia.co.kr</t>
         </is>
       </c>
       <c r="L55" t="inlineStr">
         <is>
-          <t>2026-03-21</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M55" t="inlineStr">
         <is>
-          <t>https://www.g-enews.com/view.php?ud=202603211733425055fbbec65dfb_1</t>
+          <t>https://www.tfmedia.co.kr/news/article.html?no=202845</t>
         </is>
       </c>
       <c r="N55" t="inlineStr">
         <is>
-          <t>2026-03-22 00:21:42.386204+00:00</t>
+          <t>2026-03-25 00:47:12.298810+00:00</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>Intuitive Surgical</t>
+          <t>자율주행차 제조사 (예: 현대자동차, 테슬라)</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>의료 로봇 사고 책임 소재에 대한 사회적 논의 및 법적 책임 규명 필요성 제기. 잠재적 집단소송 가능성.</t>
+          <t>법적 책임 논의 초기 단계, 사고 증가 추세</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>수술용 로봇 '다빈치' 시스템의 사용이 급증하는 가운데, 미국 FDA MAUDE 데이터베이스에 수만 건의 이상 사례(상해, 사망 포함)가 보고되었습니다. 기기 결함과 운용자 판단 착오가 복합적으로 얽혀 책임 소재가 불분명하다는 문제가 제기되고 있으며, 의료기기 제조사, 병원, 의사 등 잠재적 피고를 대상으로 한 법적 책임 규명과 집단소송 가능성이 높습니다.</t>
+          <t>국내 자율주행차 사고가 증가하고 있음에도 현행법은 운전자 책임이 원칙이며, 제조사 책임에 대한 법적·제도적 논의는 초기 단계에 머물러 있습니다. 미국에서는 테슬라의 자율주행 보조 시스템 관련 사망 사고에 대해 제조사에 3500억원 규모의 배상금 지급 판결이 나오는 등 제조사 책임이 인정되는 추세입니다. 국내에서도 레벨3 자율주행차 상용화가 임박함에 따라 운전자·제조사·보험사 간 책임 분담을 둘러싼 분쟁 가능성이 커지고 있어, 합리적인 보상 기준 마련이 시급합니다.</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
-          <t>대기업 피고(Intuitive Surgical)의 자력이 충분하며, 다빈치 수술 시스템 관련 수만 건의 이상 사례(상해, 사망 포함)가 보고되어 집단적 피해 규모가 매우 큽니다. 미국 FDA MAUDE 데이터베이스에 객관적 증거가 존재하여 증거 확보가 용이합니다. 책임 소재가 복합적이나, 의료기기 제조사 등 잠재적 피고가 명확하여 소송금융 투자에 적합합니다.</t>
+          <t>상대방인 자율주행차 제조사(현대차, 테슬라 등)는 자력이 충분하며, 자율주행차 사고가 매년 증가하고 있어 집단적 피해 발생 가능성이 높습니다. 미국 법원의 테슬라 배상 판결에서 보듯이 사망 사고 시 피해 규모가 매우 클 수 있으며, 차량 데이터 기록장치 등을 통해 증거 확보도 가능합니다. 국내 법체계가 기술 발전을 따라가지 못해 제조사 책임에 대한 법리적 다툼의 여지가 크며, 이는 새로운 판례를 만들 기회가 될 수 있습니다.</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>개별 사고당 수억 원 이상 가능, 총 피해액 미상</t>
         </is>
       </c>
       <c r="I56" t="inlineStr">
         <is>
-          <t>수만 명 이상</t>
+          <t>다수 (사고 건수 증가 추세)</t>
         </is>
       </c>
       <c r="J56" t="inlineStr">
         <is>
-          <t>[피지컬AI와 윤리⑤] 의료로봇과 의료AI 사고시 책임은 누가</t>
+          <t>“차가 운전해도 사람 책임”… 자율주행차 시대 ‘보험의 역설’</t>
         </is>
       </c>
       <c r="K56" t="inlineStr">
         <is>
-          <t>zdnet.co.kr</t>
+          <t>kmib.co.kr</t>
         </is>
       </c>
       <c r="L56" t="inlineStr">
         <is>
-          <t>2026-03-21</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M56" t="inlineStr">
         <is>
-          <t>https://zdnet.co.kr/view/?no=20260321103759</t>
+          <t>https://www.kmib.co.kr/article/view.asp?arcid=1774341656&amp;code=14140000&amp;cp=nv</t>
         </is>
       </c>
       <c r="N56" t="inlineStr">
         <is>
-          <t>2026-03-21 12:16:30.681918+00:00</t>
+          <t>2026-03-25 00:32:54.428407+00:00</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
-      <c r="C57" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C57" t="inlineStr"/>
       <c r="D57" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>미국에서 손해배상 소송 진행 중, 과거 CPSC 관련 이력 존재</t>
+          <t>서울시 식품안전단속반의 수입산 저가 빵 성분 검사 진행 중</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>삼성전자 전기레인지의 노브 오작동으로 인해 미국에서 손해배상 소송이 제기되었다. 원고는 노브가 너무 쉽게 조작되어 화상을 입었다고 주장하며, 과거 미국 소비자제품안전위원회(CPSC)에서도 유사한 문제가 제기된 바 있다.</t>
+          <t>서울시가 시중에 유통되는 중국산 저가 빵의 식품 안전성 점검에 나섰습니다. 소비기한이 6개월 이상인 제품들을 대상으로 보존료 사용 기준 준수 여부와 금지된 색소 사용 여부를 집중적으로 검사할 예정입니다. 위반 제품 확인 시 판매 중단 및 회수 조치가 이뤄지며, 생산물배상책임보험 가입 여부도 확인되었습니다.</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
-          <t>대기업 피고(삼성전자), 제조물 책임이 명확해 보이며(노브 오작동), 과거 미국 소비자제품안전위원회(CPSC)의 관련 이력이 있어 증거 확보 및 집단적 피해 가능성이 높음. (적합 조건 1, 2, 3, 5, 6 해당)</t>
+          <t>서울시 식품안전단속반의 공적 절차가 진행 중이며(적합 조건 6), 약 700여 개 제품 수거 및 성분 검사를 통해 위반 여부와 증거 확보 가능성이 높습니다(적합 조건 5). 저가 수입산 빵의 광범위한 유통으로 집단적 피해 발생 가능성이 있으며(적합 조건 3), 일부 제품에 생산물배상책임보험 가입 표시가 있어 상대방의 자력 확보 가능성도 있습니다(적합 조건 2).</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I57" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J57" t="inlineStr">
         <is>
-          <t>[Biz Law] 삼성전자, 美 전기레인지 '노브 오작동 결함' 피소</t>
+          <t>'보존료 범벅?' 중국산 천원빵, 유통기한 얼마길래…부리나케 조사나선...</t>
         </is>
       </c>
       <c r="K57" t="inlineStr">
         <is>
-          <t>seoulwire.com</t>
+          <t>imaeil.com</t>
         </is>
       </c>
       <c r="L57" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M57" t="inlineStr">
         <is>
-          <t>http://www.seoulwire.com/news/articleView.html?idxno=712381</t>
+          <t>https://www.imaeil.com/page/view/2026032417262727529</t>
         </is>
       </c>
       <c r="N57" t="inlineStr">
         <is>
-          <t>2026-03-20 12:53:12.008914+00:00</t>
+          <t>2026-03-24 13:08:06.562888+00:00</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>페라리 이태리 본사, FMK 코리아</t>
+          <t>기아</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 법원 차량 감정 완료</t>
+          <t>미국 메릴랜드주 연방 법원에서 본안 심리 진행 예정</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>페라리 로마스파이더 신차의 하자 유통 논란이 제기된 가운데, 법원 감정 결과 1억대 이상 감가가 확인되며 차량의 중대한 문제가 지적되었다. 피해자는 교환·환불을 주장하나 수입사는 제조 공정상 범위라는 입장이며, 경찰 수사가 지연되고 있다. 이번 사건은 수입차 유통 전반의 소비자 보호 기준에 대한 분수령이 될 것으로 주목된다.</t>
+          <t>기아 카니발의 슬라이딩 도어 결함과 관련하여 미국에서 소송이 진행 중이다. 기아는 소송 기각과 중재를 요청했으나, 메릴랜드주 연방 법원이 이를 받아들이지 않아 사건은 본안 심리로 이어지게 되었다. 이는 해당 소송의 법적 타당성이 인정되었음을 의미한다.</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
-          <t>대기업 피고(페라리 본사, FMK 코리아)의 충분한 자력, 법원 감정 결과 1억대 이상 감가 확인된 큰 피해 규모, 전문가 의견 및 법원 감정 결과라는 객관적 증거 확보, 경찰 수사 진행 중이라는 공적 절차 진행. 상대방 책임이 법원 감정 결과로 비교적 명확해 보입니다.</t>
+          <t>대기업 피고(기아)로 자력이 충분하며(조건 2), 미국 연방 법원이 피고의 소송 기각 요청을 기각하고 본안 심리로 넘어가 소송의 법적 근거가 비교적 명확함(조건 1). 기아 카니발의 슬라이딩 도어 결함은 다수의 차량 소유자에게 영향을 미칠 수 있어 집단적 피해 가능성이 높음(조건 3).</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
-          <t>1억대 이상 감가</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I58" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J58" t="inlineStr">
         <is>
-          <t>페라리 본사와 FMK 코리아의 사고차 유통 피해 고객 대응… 보상 논의 여...</t>
+          <t>기아 카니발, 미국서 ‘슬라이딩 도어’ 소송 휘말려… 법원 판단은?</t>
         </is>
       </c>
       <c r="K58" t="inlineStr">
         <is>
-          <t>jeonmin.co.kr</t>
+          <t>thedrive.co.kr</t>
         </is>
       </c>
       <c r="L58" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M58" t="inlineStr">
         <is>
-          <t>http://www.jeonmin.co.kr/news/articleView.html?idxno=436191</t>
+          <t>https://www.thedrive.co.kr/news/newsview.php?ncode=1065599475885527</t>
         </is>
       </c>
       <c r="N58" t="inlineStr">
         <is>
-          <t>2026-03-20 12:24:12.015209+00:00</t>
+          <t>2026-03-24 12:54:11.652927+00:00</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>테슬라</t>
+          <t>기아</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>사이버트럭 사망사고 관련 소송 직면</t>
+          <t>미국 연방지방법원에서 집단소송 본안 재판 진행 승인</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>테슬라의 사이버트럭과 관련된 사망사고로 인해 테슬라가 소송에 직면했으며, 이 소식은 테슬라 주가 급락의 원인 중 하나로 언급되었습니다. 현재 소송이 진행 중이거나 임박한 상황으로 보입니다.</t>
+          <t>기아 카니발의 자동 슬라이딩 도어 결함으로 인한 안전성 논란이 미국에서 집단소송으로 비화되었다. 미 법원은 기아의 기각 신청을 거부하고 본안 재판 진행을 승인하며, 결함으로 인한 차량 가치 하락을 경제적 피해로 인정했다. 향후 수만 명의 카니발 차주들이 참여하는 대규모 소송전으로 번질 것으로 예상된다.</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>테슬라라는 대기업이 사이버트럭 사망사고로 소송에 직면하여 상대방 책임이 명확하고(적합 조건 1), 자력이 충분합니다(적합 조건 2). 사망사고이므로 피해 규모가 매우 크고(적합 조건 4), 관련 조사 기록 등 객관적 증거 확보 가능성이 높습니다(적합 조건 5).</t>
+          <t>기아라는 대기업이 피고이며, 자동 슬라이딩 도어 결함으로 인한 인명 피해 보고와 차량 가치 하락이라는 경제적 피해가 발생. 미국 법원이 기아의 기각 신청을 거부하고 본안 재판을 승인하여 상대방 책임이 명확해질 가능성이 높고, 수만 명의 차주가 참여하는 집단소송으로 확대될 전망. (적합 조건 1, 2, 3, 4, 5, 6 해당)</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>차량 가치 하락 (미상)</t>
         </is>
       </c>
       <c r="I59" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수만 명</t>
         </is>
       </c>
       <c r="J59" t="inlineStr">
         <is>
-          <t>미국증시 나스닥100 '하락'...반도체주 '혼조', 넷플릭스 '뚝'</t>
+          <t>기아 카니발 '안전성 논란' 美 집단소송 비화…팰리세이드 결함 이어 총...</t>
         </is>
       </c>
       <c r="K59" t="inlineStr">
         <is>
-          <t>choicenews.co.kr</t>
+          <t>theguru.co.kr</t>
         </is>
       </c>
       <c r="L59" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M59" t="inlineStr">
         <is>
-          <t>http://www.choicenews.co.kr/news/articleView.html?idxno=162547</t>
+          <t>https://www.theguru.co.kr/news/article.html?no=99587</t>
         </is>
       </c>
       <c r="N59" t="inlineStr">
         <is>
-          <t>2026-03-20 00:43:41.810552+00:00</t>
+          <t>2026-03-24 00:48:56.924521+00:00</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>60계치킨 본사</t>
+          <t>담배 회사</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>민사소송 진행 중, 본사의 형사고소는 불송치 결정</t>
+          <t>국회 '담배책임법' 제정 청원 상임위원회 회부</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>60계치킨 순살에서 철사가 나와 소비자가 목에 박히는 사고를 당했으나, 본사는 합의 대신 피해자를 형사고소하고 민사소송을 제기하며 '전략적 봉쇄소송'을 남발하고 있음. 피해자는 2년간의 법적 공방과 수천만원의 소송비용, 신체적·정신적 고통을 겪고 있으며, 본사의 비겁한 대응 방식을 세상에 알리고자 함.</t>
+          <t>흡연으로 인한 건강 피해에 대한 담배 회사의 책임을 강화하는 '담배책임법' 제정 청원이 국민 5만 명 이상의 동의를 얻어 국회 상임위원회에 회부되었다. 현재 국내에는 담배 회사의 책임을 명확히 규정한 법률이 없어 국민건강보험공단이 담배 회사를 상대로 제기한 손해배상 소송에서 패소했으나, 해외에서는 담배 회사의 책임이 인정되어 막대한 배상금이 지급된 사례가 있다. 이 법안은 담배 회사가 건강 피해와 사회적 비용을 부담하도록 하는 것을 목표로 한다.</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>60계치킨 본사의 책임이 경찰 불송치 결정 및 법원 판결로 명확히 인정되었고(적합 조건 1), 대기업 프랜차이즈 본사로서 충분한 자력을 가집니다(적합 조건 2). 피해자는 2년간의 법적 공방과 수천만원의 소송비용, 신체적·정신적 피해를 입었으며(적합 조건 4), 철사 혼입 및 피해 사실에 대한 객관적 증거가 충분합니다(적합 조건 5). 본사의 형사고소에 대한 경찰 불송치 결정 등 공적 절차가 진행된 바 있습니다(적합 조건 6).</t>
+          <t>담배 회사는 막대한 자력을 가진 대기업이며(적합 조건 2), 흡연으로 인한 건강 피해는 수백만 명에 달하는 집단적 피해이다(적합 조건 3, 4). 흡연과 질병 간의 의학적 증거가 명확하고(적합 조건 5), 현재 '담배책임법' 제정을 위한 국민 청원이 국회에 회부되어 공적 절차가 진행 중이다(적합 조건 6). 국내 법적 책임 규정 미비에도 불구하고, 법 제정 추진과 해외 판례를 고려할 때 소송금융 투자 적합도가 높다.</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
-          <t>수천만원 (소송비용 및 정신적 피해 포함)</t>
+          <t>수십조 원 이상 (해외 사례 기준)</t>
         </is>
       </c>
       <c r="I60" t="inlineStr">
         <is>
-          <t>1명 (현재까지 확인된 피해자)</t>
+          <t>수백만 명 이상 (흡연 피해 국민)</t>
         </is>
       </c>
       <c r="J60" t="inlineStr">
         <is>
-          <t>치킨 먹다 철사 삼킨 피해자  가해자에게 용서를 구걸하는 기분</t>
+          <t>담배책임법, 위원회 회부된다…국민 5만명 동의</t>
         </is>
       </c>
       <c r="K60" t="inlineStr">
         <is>
-          <t>view.asiae.co.kr</t>
+          <t>newspim.com</t>
         </is>
       </c>
       <c r="L60" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M60" t="inlineStr">
         <is>
-          <t>https://view.asiae.co.kr/article/2026031719060111711</t>
+          <t>https://www.newspim.com/news/view/20260323000896</t>
         </is>
       </c>
       <c r="N60" t="inlineStr">
         <is>
-          <t>2026-03-19 12:38:05.544614+00:00</t>
+          <t>2026-03-23 12:59:30.531247+00:00</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
-      <c r="C61" t="inlineStr"/>
+      <c r="C61" t="inlineStr">
+        <is>
+          <t>록히드마틴</t>
+        </is>
+      </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>피해자 구제 및 추가 손해배상 소송 가능성 상존</t>
+          <t>F-35 성능 저하 문제 분석 및 잠재적 대규모 소송 가능성 제기</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>2011년 가습기 살균제 사용으로 영유아와 임산부 수천 명이 폐질환 등 심각한 피해를 입었으며, 1800여 명이 사망하고 8000여 명이 피해자로 신고된 참사입니다. 제조 및 판매 기업의 책임이 명확하고 피해 규모가 매우 커 사회적 파장이 컸습니다. 현재도 피해자 구제 및 추가적인 법적 절차가 진행 중입니다.</t>
+          <t>F-35 전투기의 낮은 가동률(50%) 문제가 심각하여 상법상 '환불 대상'에 해당할 수 있다는 지적이 나왔습니다. 이는 민간 시장이었다면 파산이나 대규모 소송으로 이어졌을 사안으로, 추가 예산 투입 대신 근본적인 해결책 마련이 필요하다는 분석입니다.</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>가습기 살균제 사건은 제조 및 판매 기업의 책임이 명확하고(적합 조건 1), 옥시, 롯데마트 등 대기업이 관련되어 자력이 충분하며(적합 조건 2), 수천 명의 영유아와 임산부가 피해를 입은 집단적 피해(적합 조건 3)로 피해 규모가 매우 큽니다(적합 조건 4). 이미 정부 조사, 검찰 수사 등 공적 절차를 통해 증거가 충분히 확보되었고(적합 조건 5), 현재도 피해자 구제 관련 절차가 진행 중이므로(적합 조건 6) 소송금융 투자에 매우 적합합니다. 완전히 종결된 사건이 아니므로 부적합 조건에 해당하지 않습니다.</t>
+          <t>F-35 전투기의 낮은 가동률은 명백한 제품 결함으로 제조사의 책임이 명확하며(적합 조건 1), 제조사인 록히드마틴은 대기업으로 충분한 자력을 가집니다(적합 조건 2). 수조 원대 국방 예산이 투입된 사업으로 피해 규모가 매우 크고(적합 조건 4), 가동률 데이터 등 객관적 증거 확보가 가능합니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수조 원대</t>
         </is>
       </c>
       <c r="I61" t="inlineStr">
         <is>
-          <t>1800여 명 사망, 8000여 명 피해 신고</t>
+          <t>1 (구매국가)</t>
         </is>
       </c>
       <c r="J61" t="inlineStr">
         <is>
-          <t>[촉석루] 녹조 예방 예산, 미룰 일이 아니다- 박종권(마산창원진해환경...</t>
+          <t>F-35, '가동률 50%'의 늪…상법 잣대 대면 '환불 대상'</t>
         </is>
       </c>
       <c r="K61" t="inlineStr">
         <is>
-          <t>knnews.co.kr</t>
+          <t>g-enews.com</t>
         </is>
       </c>
       <c r="L61" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="M61" t="inlineStr">
         <is>
-          <t>https://www.knnews.co.kr/news/articleView.php?idxno=1484574</t>
+          <t>https://www.g-enews.com/view.php?ud=2026032206444410000e8b8a793f7_1</t>
         </is>
       </c>
       <c r="N61" t="inlineStr">
         <is>
-          <t>2026-03-19 12:30:14.545431+00:00</t>
+          <t>2026-03-22 00:35:46.009828+00:00</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
-      <c r="C62" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C62" t="inlineStr"/>
       <c r="D62" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>사이버트럭 사망 사고 관련 소송 직면</t>
+          <t>소방당국 화재 원인 분석 진행 중</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>테슬라의 사이버트럭과 관련된 사망 사고가 발생하여 테슬라가 소송에 직면했으며, 이로 인해 테슬라 주가가 하락했습니다. 구체적인 사고 내용이나 피해 규모는 기사에 명시되지 않았습니다.</t>
+          <t>지난 5년간 배터리 화재가 17배 폭증했으며, 전기자전거 및 전기스쿠터 화재로 인한 사망 사고까지 발생했습니다. 소방당국은 배터리 보급 속도가 규제와 안전 인식을 앞질러 화재가 급증했다고 분석하고 있으며, 이는 제조물책임 소송으로 이어질 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t>테슬라는 대기업으로 배상 능력이 충분하며(적합 조건 2), 사망 사고이므로 피해 규모가 매우 큽니다(적합 조건 4). 사이버트럭과 관련된 사망 사고로 테슬라의 제조물 책임 가능성이 있으며(적합 조건 1), 사고 조사 기록 등 객관적 증거 확보 가능성이 높습니다(적합 조건 5).</t>
+          <t>배터리 화재가 5년 새 17배 폭증하며 다수의 피해자 발생 및 사망에 이르는 심각한 피해가 발생하고 있습니다 (적합 조건 3, 4). 소방당국이 화재 원인을 분석 중이며 (적합 조건 5, 6), 이는 제조물책임 소송의 잠재적 증거가 될 수 있습니다. 다만, 특정 제조사가 명시되지 않아 상대방 특정은 추가 조사가 필요합니다.</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I62" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J62" t="inlineStr">
         <is>
-          <t>사이버트럭 사망 사고 소송 직면, 테슬라 1.64% 하락</t>
+          <t>배터리 화재 5년 새 17배 폭증... '열폭주'의 역습 [배터리 안전 경보]</t>
         </is>
       </c>
       <c r="K62" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>g-enews.com</t>
         </is>
       </c>
       <c r="L62" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="M62" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/world/usa-canada/6106238</t>
+          <t>https://www.g-enews.com/view.php?ud=202603211733425055fbbec65dfb_1</t>
         </is>
       </c>
       <c r="N62" t="inlineStr">
         <is>
-          <t>2026-03-19 00:47:07.204498+00:00</t>
+          <t>2026-03-22 00:21:42.386204+00:00</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>애경, SK케미칼</t>
+          <t>Intuitive Surgical</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>파기환송심 진행 중, 5월 20일 최종변론 예정</t>
+          <t>의료 로봇 사고 책임 소재에 대한 사회적 논의 및 법적 책임 규명 필요성 제기. 잠재적 집단소송 가능성.</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>가습기살균제 참사 관련 애경과 SK케미칼의 파기환송심이 진행 중이며, 독성물질과 피해 간의 인과관계가 핵심 쟁점이다. 5월 20일 최종변론을 거쳐 7월 중 선고가 예정되어 있다. 공정위는 가습기살균제 제재 공표명령 지연으로 두 회사를 검찰에 고발했다.</t>
+          <t>수술용 로봇 '다빈치' 시스템의 사용이 급증하는 가운데, 미국 FDA MAUDE 데이터베이스에 수만 건의 이상 사례(상해, 사망 포함)가 보고되었습니다. 기기 결함과 운용자 판단 착오가 복합적으로 얽혀 책임 소재가 불분명하다는 문제가 제기되고 있으며, 의료기기 제조사, 병원, 의사 등 잠재적 피고를 대상으로 한 법적 책임 규명과 집단소송 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
-          <t>애경, SK케미칼 등 대기업이 피고로 자력이 충분하며(적합 조건 2), '전국동시다발 가습기살균제 참사'로 집단적 피해 규모가 매우 크다(적합 조건 3, 4). 공정위의 검찰 고발 등 공적 절차가 진행 중이며(적합 조건 6), 오랜 기간 소송이 진행되어 증거 확보 가능성이 높다(적합 조건 5).</t>
+          <t>대기업 피고(Intuitive Surgical)의 자력이 충분하며, 다빈치 수술 시스템 관련 수만 건의 이상 사례(상해, 사망 포함)가 보고되어 집단적 피해 규모가 매우 큽니다. 미국 FDA MAUDE 데이터베이스에 객관적 증거가 존재하여 증거 확보가 용이합니다. 책임 소재가 복합적이나, 의료기기 제조사 등 잠재적 피고가 명확하여 소송금융 투자에 적합합니다.</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I63" t="inlineStr">
         <is>
           <t>수만 명 이상</t>
         </is>
       </c>
       <c r="J63" t="inlineStr">
         <is>
-          <t>'가습기살균제' 파기환송심 재판부  독성물질 인과관계가 핵심</t>
+          <t>[피지컬AI와 윤리⑤] 의료로봇과 의료AI 사고시 책임은 누가</t>
         </is>
       </c>
       <c r="K63" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>zdnet.co.kr</t>
         </is>
       </c>
       <c r="L63" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="M63" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/society/general-society/6106095</t>
+          <t>https://zdnet.co.kr/view/?no=20260321103759</t>
         </is>
       </c>
       <c r="N63" t="inlineStr">
         <is>
-          <t>2026-03-18 12:27:17.676281+00:00</t>
+          <t>2026-03-21 12:16:30.681918+00:00</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>SK케미칼, 애경산업</t>
+          <t>삼성전자</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>가습기 살균제 제조·판매 혐의 파기환송심 진행 중 (첫 공판), 공소장 변경 허가, 증인신문 및 공소시효 문제 공방</t>
+          <t>미국에서 손해배상 소송 진행 중, 과거 CPSC 관련 이력 존재</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>유해 가습기 살균제 '가습기 메이트'를 제조·판매한 혐의로 기소된 SK케미칼과 애경산업 전 대표 측이 파기환송심 첫 공판에서 검찰과 공방을 벌였습니다. 1심 무죄, 2심 유죄 판결 후 대법원이 '사망 유발 제품 규명 필요'를 이유로 파기환송했으며, 현재 공소시효와 증인신문 문제가 쟁점입니다. 이 사건으로 98명이 폐 질환이나 천식 등을 앓고 12명이 사망했습니다.</t>
+          <t>삼성전자 전기레인지의 노브 오작동으로 인해 미국에서 손해배상 소송이 제기되었다. 원고는 노브가 너무 쉽게 조작되어 화상을 입었다고 주장하며, 과거 미국 소비자제품안전위원회(CPSC)에서도 유사한 문제가 제기된 바 있다.</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t>SK케미칼, 애경산업 등 대기업이 피고로 자력이 충분하며(적합 조건 2), 98명의 피해자와 12명의 사망자가 발생한 집단적 피해 사건입니다(적합 조건 3, 4). 2심에서 유죄 판결이 있었고, 대법원 파기환송은 제품 규명에 대한 추가 심리 필요성 때문으로 상대방 책임이 비교적 명확합니다(적합 조건 1). 검찰 기소 및 환경부 조사 예정 등 증거 확보 가능성이 높고 공적 절차가 진행 중입니다(적합 조건 5, 6).</t>
+          <t>대기업 피고(삼성전자), 제조물 책임이 명확해 보이며(노브 오작동), 과거 미국 소비자제품안전위원회(CPSC)의 관련 이력이 있어 증거 확보 및 집단적 피해 가능성이 높음. (적합 조건 1, 2, 3, 5, 6 해당)</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I64" t="inlineStr">
         <is>
-          <t>98명 (폐 질환/천식), 12명 (사망)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J64" t="inlineStr">
         <is>
-          <t>'가습기살균제' 제조사 파기환송심…공소시효·증인 두고 공방</t>
+          <t>[Biz Law] 삼성전자, 美 전기레인지 '노브 오작동 결함' 피소</t>
         </is>
       </c>
       <c r="K64" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>seoulwire.com</t>
         </is>
       </c>
       <c r="L64" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M64" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260318169600004?input=1195m</t>
+          <t>http://www.seoulwire.com/news/articleView.html?idxno=712381</t>
         </is>
       </c>
       <c r="N64" t="inlineStr">
         <is>
-          <t>2026-03-18 12:25:40.454525+00:00</t>
+          <t>2026-03-20 12:53:12.008914+00:00</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>SK케미칼, 애경산업</t>
+          <t>페라리 이태리 본사, FMK 코리아</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>형사 파기환송심 변론 종결 예정, 7월 선고 예정</t>
+          <t>경찰 수사 진행 중, 법원 차량 감정 완료</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>SK케미칼과 애경산업 전직 대표 등 관계자들의 가습기 살균제 관련 업무상 과실치사 혐의 파기환송심 변론이 5월 종결되고 7월 선고될 예정입니다. 이들은 CMIT·MIT 성분 가습기 살균제를 제조·판매하여 98명의 사상자를 낸 혐의를 받고 있으며, 1심 무죄, 2심 유죄 판결 후 대법원에서 공동정범 판단 오류로 파기환송되었습니다.</t>
+          <t>페라리 로마스파이더 신차의 하자 유통 논란이 제기된 가운데, 법원 감정 결과 1억대 이상 감가가 확인되며 차량의 중대한 문제가 지적되었다. 피해자는 교환·환불을 주장하나 수입사는 제조 공정상 범위라는 입장이며, 경찰 수사가 지연되고 있다. 이번 사건은 수입차 유통 전반의 소비자 보호 기준에 대한 분수령이 될 것으로 주목된다.</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 3(집단적 피해), 4(피해 규모 큼), 5(증거 확보 가능)에 해당합니다. SK케미칼과 애경산업이라는 대기업이 피고이며, 98명의 사상자가 발생한 사건으로 2심에서 인과관계가 인정된 바 있어 증거가 명확합니다. 현재 파기환송심이 진행 중으로 종결되지 않은 사건입니다.</t>
+          <t>대기업 피고(페라리 본사, FMK 코리아)의 충분한 자력, 법원 감정 결과 1억대 이상 감가 확인된 큰 피해 규모, 전문가 의견 및 법원 감정 결과라는 객관적 증거 확보, 경찰 수사 진행 중이라는 공적 절차 진행. 상대방 책임이 법원 감정 결과로 비교적 명확해 보입니다.</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1억대 이상 감가</t>
         </is>
       </c>
       <c r="I65" t="inlineStr">
         <is>
-          <t>98명 사상자</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J65" t="inlineStr">
         <is>
-          <t>'가습기 살균제' SK케미칼·애경 파기환송심 5월 변론종결…法  7월 중 ...</t>
+          <t>페라리 본사와 FMK 코리아의 사고차 유통 피해 고객 대응… 보상 논의 여...</t>
         </is>
       </c>
       <c r="K65" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>jeonmin.co.kr</t>
         </is>
       </c>
       <c r="L65" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M65" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260318_0003554250</t>
+          <t>http://www.jeonmin.co.kr/news/articleView.html?idxno=436191</t>
         </is>
       </c>
       <c r="N65" t="inlineStr">
         <is>
-          <t>2026-03-18 12:24:42.092480+00:00</t>
+          <t>2026-03-20 12:24:12.015209+00:00</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>애경, SK케미칼</t>
+          <t>테슬라</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>대법원 파기환송 후 고등법원 파기환송심 진행 중</t>
+          <t>사이버트럭 사망사고 관련 소송 직면</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>가습기살균제 사건의 애경과 SK케미칼에 대한 파기환송심이 본격화됩니다. 2심에서 유죄 판결을 받았으나 대법원에서 파기환송되어, 복합사용 피해의 인과관계가 주요 쟁점이 될 예정입니다. 사건 발생 12주기를 맞아 피해자들의 캠페인도 진행되었습니다.</t>
+          <t>테슬라의 사이버트럭과 관련된 사망사고로 인해 테슬라가 소송에 직면했으며, 이 소식은 테슬라 주가 급락의 원인 중 하나로 언급되었습니다. 현재 소송이 진행 중이거나 임박한 상황으로 보입니다.</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
-          <t>애경과 SK케미칼이라는 대기업이 피고이며(상대방 자력 충분), 가습기살균제 참사는 전국동시다발적인 집단적 피해를 발생시켰고(집단적 피해), 2심에서 유죄 판결을 받은 바 있어 책임이 비교적 명확합니다(상대방 책임 명확, 증거 확보 가능). 현재 파기환송심이 진행 중으로 종결되지 않은 사건입니다.</t>
+          <t>테슬라라는 대기업이 사이버트럭 사망사고로 소송에 직면하여 상대방 책임이 명확하고(적합 조건 1), 자력이 충분합니다(적합 조건 2). 사망사고이므로 피해 규모가 매우 크고(적합 조건 4), 관련 조사 기록 등 객관적 증거 확보 가능성이 높습니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I66" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J66" t="inlineStr">
         <is>
-          <t>'가습기살균제' 애경·SK케미칼 파기환송심 본격화</t>
+          <t>미국증시 나스닥100 '하락'...반도체주 '혼조', 넷플릭스 '뚝'</t>
         </is>
       </c>
       <c r="K66" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>choicenews.co.kr</t>
         </is>
       </c>
       <c r="L66" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M66" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/society/court-prosecution/6104404</t>
+          <t>http://www.choicenews.co.kr/news/articleView.html?idxno=162547</t>
         </is>
       </c>
       <c r="N66" t="inlineStr">
         <is>
-          <t>2026-03-18 00:17:49.949246+00:00</t>
+          <t>2026-03-20 00:43:41.810552+00:00</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>현대자동차</t>
+          <t>60계치킨 본사</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>국내외 리콜 조치 진행 중, 집단소송 가능성 제기</t>
+          <t>민사소송 진행 중, 본사의 형사고소는 불송치 결정</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>미국에서 현대차 팰리세이드 전동 시트 사고로 2세 여아가 사망하는 사건이 발생했으며, 현대차는 국내외에서 팰리세이드 판매를 일시 중단하고 리콜 조치를 진행 중이다. 국내에서도 약 5만여대의 차량이 리콜 대상에 포함될 예정이며, 전동 시트 작동 시 끼임 방지 기능 미흡이 원인으로 지목되었다. 이번 사고는 집단소송 및 징벌적 손해배상으로 이어질 가능성이 있어 현대차의 추가 리스크가 예상된다.</t>
+          <t>60계치킨 순살에서 철사가 나와 소비자가 목에 박히는 사고를 당했으나, 본사는 합의 대신 피해자를 형사고소하고 민사소송을 제기하며 '전략적 봉쇄소송'을 남발하고 있음. 피해자는 2년간의 법적 공방과 수천만원의 소송비용, 신체적·정신적 고통을 겪고 있으며, 본사의 비겁한 대응 방식을 세상에 알리고자 함.</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
-          <t>현대차가 전동 시트 결함을 인정하고 국내외에서 리콜 조치를 진행 중이며(상대방 책임 명확, 증거 확보 가능, 공적 절차 진행 중), 대기업인 현대차는 충분한 자력을 갖추고 있습니다(상대방 자력 충분). 국내에서만 약 5만여대의 차량이 리콜 대상이며 미국에서 사망 사고가 발생하여 집단적 피해와 큰 피해 규모가 예상됩니다(집단적 피해, 피해 규모가 큼).</t>
+          <t>60계치킨 본사의 책임이 경찰 불송치 결정 및 법원 판결로 명확히 인정되었고(적합 조건 1), 대기업 프랜차이즈 본사로서 충분한 자력을 가집니다(적합 조건 2). 피해자는 2년간의 법적 공방과 수천만원의 소송비용, 신체적·정신적 피해를 입었으며(적합 조건 4), 철사 혼입 및 피해 사실에 대한 객관적 증거가 충분합니다(적합 조건 5). 본사의 형사고소에 대한 경찰 불송치 결정 등 공적 절차가 진행된 바 있습니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
-          <t>미상 (미국 사망 사고 발생, 징벌적 손해배상 가능성)</t>
+          <t>수천만원 (소송비용 및 정신적 피해 포함)</t>
         </is>
       </c>
       <c r="I67" t="inlineStr">
         <is>
-          <t>5만여대 이상 (국내 리콜 대상 차량)</t>
+          <t>1명 (현재까지 확인된 피해자)</t>
         </is>
       </c>
       <c r="J67" t="inlineStr">
         <is>
-          <t>美 팰리세이드 시트 사고 ‘비상’…현대차, 국내서도 긴급 대응</t>
+          <t>치킨 먹다 철사 삼킨 피해자  가해자에게 용서를 구걸하는 기분</t>
         </is>
       </c>
       <c r="K67" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>view.asiae.co.kr</t>
         </is>
       </c>
       <c r="L67" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M67" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=04542806645384304</t>
+          <t>https://view.asiae.co.kr/article/2026031719060111711</t>
         </is>
       </c>
       <c r="N67" t="inlineStr">
         <is>
-          <t>2026-03-17 12:54:27.491040+00:00</t>
+          <t>2026-03-19 12:38:05.544614+00:00</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C68" t="inlineStr"/>
       <c r="D68" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>가습기살균제 관련 법 개정 추진 및 정부 차원의 피해 회복 지원 본격화, 배상심의위원회 설치 예정</t>
+          <t>피해자 구제 및 추가 손해배상 소송 가능성 상존</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>가습기살균제 피해자들의 온전한 회복을 위해 정부가 관련 법 개정을 추진하고 배상·관리 체계를 개선하겠다고 밝혔다. 환경부와 국무총리실 주도로 15년간 지연되었던 피해 회복 지원을 본격화하며, 배상심의위원회 설치도 언급되었다.</t>
+          <t>2011년 가습기 살균제 사용으로 영유아와 임산부 수천 명이 폐질환 등 심각한 피해를 입었으며, 1800여 명이 사망하고 8000여 명이 피해자로 신고된 참사입니다. 제조 및 판매 기업의 책임이 명확하고 피해 규모가 매우 커 사회적 파장이 컸습니다. 현재도 피해자 구제 및 추가적인 법적 절차가 진행 중입니다.</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
-          <t>가습기살균제 사건은 이미 기업들의 책임이 명확히 인정되었고(적합 조건 1), 옥시, 애경 등 대기업이 피고로 자력이 충분하며(적합 조건 2), 수많은 피해자가 발생한 대표적인 집단 피해 사건이다(적합 조건 3, 4). 정부 차원의 법 개정 및 배상심의위원회 설치 등 공적 절차가 진행 중이며(적합 조건 6), 이미 많은 증거가 확보되어 있다(적합 조건 5). 아직 피해 회복이 온전히 이루어지지 않아 소송금융의 필요성이 높다.</t>
+          <t>가습기 살균제 사건은 제조 및 판매 기업의 책임이 명확하고(적합 조건 1), 옥시, 롯데마트 등 대기업이 관련되어 자력이 충분하며(적합 조건 2), 수천 명의 영유아와 임산부가 피해를 입은 집단적 피해(적합 조건 3)로 피해 규모가 매우 큽니다(적합 조건 4). 이미 정부 조사, 검찰 수사 등 공적 절차를 통해 증거가 충분히 확보되었고(적합 조건 5), 현재도 피해자 구제 관련 절차가 진행 중이므로(적합 조건 6) 소송금융 투자에 매우 적합합니다. 완전히 종결된 사건이 아니므로 부적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I68" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1800여 명 사망, 8000여 명 피해 신고</t>
         </is>
       </c>
       <c r="J68" t="inlineStr">
         <is>
-          <t>가습기살균제 법 개정, 피해자의 '온전한 회복'은 아직</t>
+          <t>[촉석루] 녹조 예방 예산, 미룰 일이 아니다- 박종권(마산창원진해환경...</t>
         </is>
       </c>
       <c r="K68" t="inlineStr">
         <is>
-          <t>newswhoplus.com</t>
+          <t>knnews.co.kr</t>
         </is>
       </c>
       <c r="L68" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M68" t="inlineStr">
         <is>
-          <t>https://www.newswhoplus.com/news/articleView.html?idxno=56944</t>
+          <t>https://www.knnews.co.kr/news/articleView.php?idxno=1484574</t>
         </is>
       </c>
       <c r="N68" t="inlineStr">
         <is>
-          <t>2026-03-17 12:16:07.707209+00:00</t>
+          <t>2026-03-19 12:30:14.545431+00:00</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>현대차</t>
+          <t>테슬라</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>미국 법원 증거 인멸 인정 및 벌금 부과, 국내 리콜 고의 지연 의혹 소송 재개</t>
+          <t>사이버트럭 사망 사고 관련 소송 직면</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>현대차의 세타2 엔진 결함과 관련하여 미국 법원에서 증거 인멸이 인정되어 980만 달러의 벌금이 부과되었다. 국내에서도 2021년 중단되었던 리콜 고의 지연 의혹 소송이 5년 만에 재개되었다. 이 사건은 현대차의 품질 논란과 정의선 회장의 글로벌 전략에 영향을 미칠 것으로 보인다.</t>
+          <t>테슬라의 사이버트럭과 관련된 사망 사고가 발생하여 테슬라가 소송에 직면했으며, 이로 인해 테슬라 주가가 하락했습니다. 구체적인 사고 내용이나 피해 규모는 기사에 명시되지 않았습니다.</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
-          <t>상대방(현대차)은 대기업으로 자력이 충분하며(적합 조건 2), 미국 법원에서 증거 인멸이 인정되어 벌금이 부과된 점은 책임이 명확하고 증거 확보 가능성이 높습니다(적합 조건 1, 5). 국내에서도 리콜 고의 지연 의혹으로 소송이 재개되어 다수의 피해자가 발생할 가능성이 크고 피해 규모도 상당할 것으로 예상됩니다(적합 조건 3, 4).</t>
+          <t>테슬라는 대기업으로 배상 능력이 충분하며(적합 조건 2), 사망 사고이므로 피해 규모가 매우 큽니다(적합 조건 4). 사이버트럭과 관련된 사망 사고로 테슬라의 제조물 책임 가능성이 있으며(적합 조건 1), 사고 조사 기록 등 객관적 증거 확보 가능성이 높습니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
-          <t>미국 980만 달러, 국내 미상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I69" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J69" t="inlineStr">
         <is>
-          <t>현대차, 미국선 ‘증거인멸’ 국내선 ‘리콜 재판 재개’…정의선 ‘신...</t>
+          <t>사이버트럭 사망 사고 소송 직면, 테슬라 1.64% 하락</t>
         </is>
       </c>
       <c r="K69" t="inlineStr">
         <is>
-          <t>sateconomy.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L69" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M69" t="inlineStr">
         <is>
-          <t>https://sateconomy.co.kr/news/view/1065546432243430</t>
+          <t>https://www.news1.kr/world/usa-canada/6106238</t>
         </is>
       </c>
       <c r="N69" t="inlineStr">
         <is>
-          <t>2026-03-17 00:49:18.207989+00:00</t>
+          <t>2026-03-19 00:47:07.204498+00:00</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>가습기살균제 제조·판매 기업 및 대한민국 정부</t>
+          <t>애경, SK케미칼</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>가습기살균제피해구제법 개정안 국회 통과, 국무총리 소속 배상심의위원회 운영 예정, 생명안전기본법 제정 촉구</t>
+          <t>파기환송심 진행 중, 5월 20일 최종변론 예정</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>가습기살균제 참사 피해자 채경선 씨의 사례를 통해 여전히 고통받는 피해자들의 현실과 '8·31 사회적가치 연대'의 활동을 조명합니다. 최근 국회에서 가습기살균제피해구제법 개정안이 통과되어 국가와 기업의 책임이 강화되고 배상심의위원회가 설치될 예정이지만, 피해자들은 이를 새로운 시작으로 보고 지속적인 지원과 생명안전기본법 제정을 촉구하고 있습니다.</t>
+          <t>가습기살균제 참사 관련 애경과 SK케미칼의 파기환송심이 진행 중이며, 독성물질과 피해 간의 인과관계가 핵심 쟁점이다. 5월 20일 최종변론을 거쳐 7월 중 선고가 예정되어 있다. 공정위는 가습기살균제 제재 공표명령 지연으로 두 회사를 검찰에 고발했다.</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
-          <t>가습기살균제 참사는 기업과 국가의 책임이 명확하며(적합 조건 1), 상대방인 기업과 국가 모두 충분한 자력을 갖추고 있습니다(적합 조건 2). 사망자 1700여 명, 판매량 1000만 병에 달하는 대규모 집단 피해이며(적합 조건 3, 4), 정부 공식 발표 및 과학 연구를 통해 증거가 확보되어 있습니다(적합 조건 5). 또한, 가습기살균제피해구제법 개정안 통과 및 배상심의위원회 운영 등 공적 절차가 활발히 진행 중입니다(적합 조건 6). 사건이 종결되지 않고 지속적인 피해 구제 노력이 필요한 상황입니다.</t>
+          <t>애경, SK케미칼 등 대기업이 피고로 자력이 충분하며(적합 조건 2), '전국동시다발 가습기살균제 참사'로 집단적 피해 규모가 매우 크다(적합 조건 3, 4). 공정위의 검찰 고발 등 공적 절차가 진행 중이며(적합 조건 6), 오랜 기간 소송이 진행되어 증거 확보 가능성이 높다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I70" t="inlineStr">
         <is>
-          <t>사망자 1700여 명, 피해자 수만 명 이상 추정</t>
+          <t>수만 명 이상</t>
         </is>
       </c>
       <c r="J70" t="inlineStr">
         <is>
-          <t>“애 키울 때 좋대서 썼는데” 1000만병 팔린 후 1700명 죽었다…끝나지...</t>
+          <t>'가습기살균제' 파기환송심 재판부  독성물질 인과관계가 핵심</t>
         </is>
       </c>
       <c r="K70" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L70" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M70" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20019965?ref=naver</t>
+          <t>https://www.news1.kr/society/general-society/6106095</t>
         </is>
       </c>
       <c r="N70" t="inlineStr">
         <is>
-          <t>2026-03-17 00:35:17.908265+00:00</t>
+          <t>2026-03-18 12:27:17.676281+00:00</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>현대차</t>
+          <t>SK케미칼, 애경산업</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>현대차의 자발적 리콜 및 판매 중단 조치 중, 국토교통부 및 미 도로교통안전국(NHTSA) 신고 예정, 집단소송 가능성 언급.</t>
+          <t>가습기 살균제 제조·판매 혐의 파기환송심 진행 중 (첫 공판), 공소장 변경 허가, 증인신문 및 공소시효 문제 공방</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>현대차 팰리세이드의 2·3열 전동시트 결함으로 2세 여아 사망 사고가 발생했으며, 현대차는 해당 사양 차량의 판매를 중단하고 국내외 약 13만 대에 대한 자발적 리콜을 진행 중이다. 리콜 비용만 1000억원에 달할 것으로 전망되며, 인명 피해와 설계 결함으로 인한 집단소송 및 징벌적 과징금 부과 리스크가 상존한다.</t>
+          <t>유해 가습기 살균제 '가습기 메이트'를 제조·판매한 혐의로 기소된 SK케미칼과 애경산업 전 대표 측이 파기환송심 첫 공판에서 검찰과 공방을 벌였습니다. 1심 무죄, 2심 유죄 판결 후 대법원이 '사망 유발 제품 규명 필요'를 이유로 파기환송했으며, 현재 공소시효와 증인신문 문제가 쟁점입니다. 이 사건으로 98명이 폐 질환이나 천식 등을 앓고 12명이 사망했습니다.</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
-          <t>현대차의 팰리세이드 전동시트 결함으로 인한 인명 피해(사망)가 발생했으며, 현대차가 자발적 리콜 및 판매 중단 조치를 취하여 상대방 책임이 명확하다. 현대차는 자력이 충분한 대기업이며, 국내외 약 13만 대의 리콜 대상 차량으로 집단적 피해 가능성이 높고, 집단소송 및 징벌적 과징금 부과 리스크가 언급되어 소송금융 투자에 매우 적합하다.</t>
+          <t>SK케미칼, 애경산업 등 대기업이 피고로 자력이 충분하며(적합 조건 2), 98명의 피해자와 12명의 사망자가 발생한 집단적 피해 사건입니다(적합 조건 3, 4). 2심에서 유죄 판결이 있었고, 대법원 파기환송은 제품 규명에 대한 추가 심리 필요성 때문으로 상대방 책임이 비교적 명확합니다(적합 조건 1). 검찰 기소 및 환경부 조사 예정 등 증거 확보 가능성이 높고 공적 절차가 진행 중입니다(적합 조건 5, 6).</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
-          <t>리콜 비용 1000억원 전망, 인명 피해 손해배상액 미상 (징벌적 과징금 가능성)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I71" t="inlineStr">
         <is>
-          <t>사망 1명, 리콜 대상 차량 약 13만대 (잠재적 피해자 다수)</t>
+          <t>98명 (폐 질환/천식), 12명 (사망)</t>
         </is>
       </c>
       <c r="J71" t="inlineStr">
         <is>
-          <t>시트에 2세 끼었다…현대차 팰리세이드 리콜 비용만 1000억원 전망</t>
+          <t>'가습기살균제' 제조사 파기환송심…공소시효·증인 두고 공방</t>
         </is>
       </c>
       <c r="K71" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L71" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M71" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10695451?ref=naver</t>
+          <t>https://www.yna.co.kr/view/AKR20260318169600004?input=1195m</t>
         </is>
       </c>
       <c r="N71" t="inlineStr">
         <is>
-          <t>2026-03-16 13:12:51.022241+00:00</t>
+          <t>2026-03-18 12:25:40.454525+00:00</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>BMW코리아</t>
+          <t>SK케미칼, 애경산업</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>환경부 과징금 부과처분 취소 소송 1심 원고 승소</t>
+          <t>형사 파기환송심 변론 종결 예정, 7월 선고 예정</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>BMW코리아가 부품 변경 미보고를 이유로 환경부가 부과한 320억원대 과징금 처분 취소 소송에서 승소했다. 재판부는 당시 시행규칙상 해당 부품은 변경 인증 대상이 아니며, 환경부의 과징금 부과가 과도하다고 판단했다. 이 사건은 2018년 BMW 차량 화재 사고의 원인으로 지목된 배기가스 저감장치(EGR) 쿨러 결함과 관련하여 국토부의 리콜 및 과징금 부과 이후 환경부가 추가로 과징금을 부과한 건이다.</t>
+          <t>SK케미칼과 애경산업 전직 대표 등 관계자들의 가습기 살균제 관련 업무상 과실치사 혐의 파기환송심 변론이 5월 종결되고 7월 선고될 예정입니다. 이들은 CMIT·MIT 성분 가습기 살균제를 제조·판매하여 98명의 사상자를 낸 혐의를 받고 있으며, 1심 무죄, 2심 유죄 판결 후 대법원에서 공동정범 판단 오류로 파기환송되었습니다.</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
-          <t>2018년 BMW 차량 화재 사고의 원인으로 지목된 EGR 쿨러 결함은 국토부 조사로 책임이 명확하며(적합 조건 1), BMW코리아는 충분한 자력을 가진 대기업이다(적합 조건 2). 다수의 차량 소유주가 피해를 입었으며(적합 조건 3), 국토부의 리콜 및 과징금 부과 등 공적 절차가 진행된 바 있어 증거 확보도 용이하다(적합 조건 5, 6). 비록 기사는 BMW가 환경부 과징금 소송에서 승소한 내용이지만, 이는 과징금 부과 절차의 적법성 문제였을 뿐, EGR 결함 자체와 그로 인한 소비자 피해 가능성은 여전히 존재한다.</t>
+          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 3(집단적 피해), 4(피해 규모 큼), 5(증거 확보 가능)에 해당합니다. SK케미칼과 애경산업이라는 대기업이 피고이며, 98명의 사상자가 발생한 사건으로 2심에서 인과관계가 인정된 바 있어 증거가 명확합니다. 현재 파기환송심이 진행 중으로 종결되지 않은 사건입니다.</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I72" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>98명 사상자</t>
         </is>
       </c>
       <c r="J72" t="inlineStr">
         <is>
-          <t>法  BMW코리아 과징금 320억 부당</t>
+          <t>'가습기 살균제' SK케미칼·애경 파기환송심 5월 변론종결…法  7월 중 ...</t>
         </is>
       </c>
       <c r="K72" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L72" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M72" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603161855075247</t>
+          <t>https://www.newsis.com/view/NISX20260318_0003554250</t>
         </is>
       </c>
       <c r="N72" t="inlineStr">
         <is>
-          <t>2026-03-16 13:06:07.194453+00:00</t>
+          <t>2026-03-18 12:24:42.092480+00:00</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>벤츠코리아</t>
+          <t>애경, SK케미칼</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>출고 전 보닛 '몰래 교체' 논란 제기</t>
+          <t>대법원 파기환송 후 고등법원 파기환송심 진행 중</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t>벤츠코리아가 출고 전 차량 보닛을 '몰래 교체'했다는 논란이 제기되었습니다. 이는 소비자의 계약 의사에 영향을 미치는 중요 사항으로, 과거 판례에 비추어 차량 가격의 5~10% 수준의 손해배상이 인정될 수 있습니다. 벤츠코리아의 신뢰도 하락과 함께 소비자 피해가 예상됩니다.</t>
+          <t>가습기살균제 사건의 애경과 SK케미칼에 대한 파기환송심이 본격화됩니다. 2심에서 유죄 판결을 받았으나 대법원에서 파기환송되어, 복합사용 피해의 인과관계가 주요 쟁점이 될 예정입니다. 사건 발생 12주기를 맞아 피해자들의 캠페인도 진행되었습니다.</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(벤츠코리아의 출고 전 보닛 '몰래 교체' 논란), 상대방의 자력이 충분하며(벤츠코리아), 개별 피해 규모가 차량 가격의 5~10%로 상당합니다. '논란'이라는 표현은 다수의 피해자가 발생했을 가능성을 시사하며, 관련 증거 확보도 가능할 것으로 판단됩니다.</t>
+          <t>애경과 SK케미칼이라는 대기업이 피고이며(상대방 자력 충분), 가습기살균제 참사는 전국동시다발적인 집단적 피해를 발생시켰고(집단적 피해), 2심에서 유죄 판결을 받은 바 있어 책임이 비교적 명확합니다(상대방 책임 명확, 증거 확보 가능). 현재 파기환송심이 진행 중으로 종결되지 않은 사건입니다.</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
-          <t>차량 가격의 5~10% 수준</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I73" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J73" t="inlineStr">
         <is>
-          <t>벤츠코리아, 출고 전 보닛 '몰래 교체' 논란…배터리 제재 겹쳐 신뢰 흔...</t>
+          <t>'가습기살균제' 애경·SK케미칼 파기환송심 본격화</t>
         </is>
       </c>
       <c r="K73" t="inlineStr">
         <is>
-          <t>megaeconomy.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L73" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M73" t="inlineStr">
         <is>
-          <t>https://www.megaeconomy.co.kr/news/newsview.php?ncode=1065591362423072</t>
+          <t>https://www.news1.kr/society/court-prosecution/6104404</t>
         </is>
       </c>
       <c r="N73" t="inlineStr">
         <is>
-          <t>2026-03-16 12:57:41.983702+00:00</t>
+          <t>2026-03-18 00:17:49.949246+00:00</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>테슬라</t>
+          <t>현대자동차</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>미국 텍사스주 해리스 카운티 지방법원에 소송 제기</t>
+          <t>국내외 리콜 조치 진행 중, 집단소송 가능성 제기</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>테슬라 사이버트럭 운전자가 완전자율주행(FSD) 기능 사용 중 고가도로에서 추락할 뻔한 사고를 겪고 테슬라를 상대로 100만 달러 이상의 손해배상 소송을 제기했습니다. 원고는 FSD 오작동과 테슬라의 자율주행 시스템 설계 결함, 과장 광고를 주장하며 목과 어깨, 허리 등에 심각한 부상을 입었습니다. 이번 소송은 미국에서 증가하는 테슬라 자율주행 기능 관련 법적 분쟁 중 하나입니다.</t>
+          <t>미국에서 현대차 팰리세이드 전동 시트 사고로 2세 여아가 사망하는 사건이 발생했으며, 현대차는 국내외에서 팰리세이드 판매를 일시 중단하고 리콜 조치를 진행 중이다. 국내에서도 약 5만여대의 차량이 리콜 대상에 포함될 예정이며, 전동 시트 작동 시 끼임 방지 기능 미흡이 원인으로 지목되었다. 이번 사고는 집단소송 및 징벌적 손해배상으로 이어질 가능성이 있어 현대차의 추가 리스크가 예상된다.</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
-          <t>피고 테슬라는 대기업으로 자력이 충분하며(적합 조건 2), FSD 기능 오작동으로 인한 사고 발생 및 운전자의 심각한 부상으로 상대방 책임이 비교적 명확합니다(적합 조건 1). 100만 달러(약 13억 원) 이상의 손해배상 청구로 피해 규모가 크고(적합 조건 4), 차량 블랙박스 영상 등 객관적 증거가 확보 가능합니다(적합 조건 5). 또한, 테슬라 자율주행 관련 유사 소송이 증가하는 추세로 추가 사건 발굴 가능성도 있습니다.</t>
+          <t>현대차가 전동 시트 결함을 인정하고 국내외에서 리콜 조치를 진행 중이며(상대방 책임 명확, 증거 확보 가능, 공적 절차 진행 중), 대기업인 현대차는 충분한 자력을 갖추고 있습니다(상대방 자력 충분). 국내에서만 약 5만여대의 차량이 리콜 대상이며 미국에서 사망 사고가 발생하여 집단적 피해와 큰 피해 규모가 예상됩니다(집단적 피해, 피해 규모가 큼).</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
-          <t>100만 달러 이상 (약 13억 원)</t>
+          <t>미상 (미국 사망 사고 발생, 징벌적 손해배상 가능성)</t>
         </is>
       </c>
       <c r="I74" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>5만여대 이상 (국내 리콜 대상 차량)</t>
         </is>
       </c>
       <c r="J74" t="inlineStr">
         <is>
-          <t>FSD 믿다가 추락할 뻔 … 테슬라 소송 당했다</t>
+          <t>美 팰리세이드 시트 사고 ‘비상’…현대차, 국내서도 긴급 대응</t>
         </is>
       </c>
       <c r="K74" t="inlineStr">
         <is>
-          <t>zdnet.co.kr</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L74" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M74" t="inlineStr">
         <is>
-          <t>https://zdnet.co.kr/view/?no=20260316151809</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=04542806645384304</t>
         </is>
       </c>
       <c r="N74" t="inlineStr">
         <is>
-          <t>2026-03-16 12:55:17.598500+00:00</t>
+          <t>2026-03-17 12:54:27.491040+00:00</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
-      <c r="C75" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C75" t="inlineStr"/>
       <c r="D75" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>현대차 자발적 리콜 진행 중, 미국 도로교통안전국(NHTSA) 및 국내 국토부 신고 및 협의 진행 중, 사고 경위 조사 중, 집단소송 가능성 언급</t>
+          <t>가습기살균제 관련 법 개정 추진 및 정부 차원의 피해 회복 지원 본격화, 배상심의위원회 설치 예정</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>현대차 팰리세이드 일부 모델에서 2·3열 전동 시트 결함이 발견되어 국내외 약 12만 5천여 대가 리콜 대상에 올랐다. 미국에서는 이 결함과 관련된 2세 여아 사망 사고가 발생했으며, 현대차는 사고 경위를 조사 중이다. 증권업계는 리콜 비용을 약 1천억 원으로 추산하며, 향후 집단소송 및 징벌적 손해배상 등 법적 리스크 가능성이 제기되고 있다.</t>
+          <t>가습기살균제 피해자들의 온전한 회복을 위해 정부가 관련 법 개정을 추진하고 배상·관리 체계를 개선하겠다고 밝혔다. 환경부와 국무총리실 주도로 15년간 지연되었던 피해 회복 지원을 본격화하며, 배상심의위원회 설치도 언급되었다.</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
-          <t>현대자동차의 대형 SUV 팰리세이드의 전동 시트 결함으로 인한 리콜이 진행 중이며, 미국에서 2세 여아 사망 사고가 발생했습니다. 이는 상대방 책임이 명확하고(1), 현대차는 자력이 충분하며(2), 국내외 12만대 이상 차량이 리콜 대상이므로 집단적 피해(3) 및 피해 규모가 크고(4), 현대차의 자발적 리콜 및 사고 조사 진행으로 증거 확보가 용이하며(5), 공적 절차(리콜, 사고 조사)가 진행 중입니다(6). 기사에서 집단소송 가능성도 언급되었습니다.</t>
+          <t>가습기살균제 사건은 이미 기업들의 책임이 명확히 인정되었고(적합 조건 1), 옥시, 애경 등 대기업이 피고로 자력이 충분하며(적합 조건 2), 수많은 피해자가 발생한 대표적인 집단 피해 사건이다(적합 조건 3, 4). 정부 차원의 법 개정 및 배상심의위원회 설치 등 공적 절차가 진행 중이며(적합 조건 6), 이미 많은 증거가 확보되어 있다(적합 조건 5). 아직 피해 회복이 온전히 이루어지지 않아 소송금융의 필요성이 높다.</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I75" t="inlineStr">
         <is>
-          <t>국내 약 5만 7천여 대, 북미 약 6만 8천여 대 (총 12만 5천여 대)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J75" t="inlineStr">
         <is>
-          <t>잘나가던 팰리세이드 판매 '급제동'…북미 리콜비용 1천억원 전망</t>
+          <t>가습기살균제 법 개정, 피해자의 '온전한 회복'은 아직</t>
         </is>
       </c>
       <c r="K75" t="inlineStr">
         <is>
-          <t>zdnet.co.kr</t>
+          <t>newswhoplus.com</t>
         </is>
       </c>
       <c r="L75" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M75" t="inlineStr">
         <is>
-          <t>https://zdnet.co.kr/view/?no=20260316142623</t>
+          <t>https://www.newswhoplus.com/news/articleView.html?idxno=56944</t>
         </is>
       </c>
       <c r="N75" t="inlineStr">
         <is>
-          <t>2026-03-16 12:50:12.109766+00:00</t>
+          <t>2026-03-17 12:16:07.707209+00:00</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>현대자동차</t>
+          <t>현대차</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>전동시트 결함으로 인한 10만대 리콜 진행 중, 인명사고 여파로 집단소송 가능성 상존</t>
+          <t>미국 법원 증거 인멸 인정 및 벌금 부과, 국내 리콜 고의 지연 의혹 소송 재개</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>현대자동차가 대형 SUV 팰리세이드 10만대에 대해 전동시트 결함으로 자발적 리콜을 실시합니다. 리콜 비용은 최대 1000억 원에 달할 것으로 추정되며, 인명사고 여파로 인한 집단소송 및 징벌적 과징금 부과 가능성이 제기되고 있습니다. 이는 소송금융 투자에 매우 적합한 사건으로 판단됩니다.</t>
+          <t>현대차의 세타2 엔진 결함과 관련하여 미국 법원에서 증거 인멸이 인정되어 980만 달러의 벌금이 부과되었다. 국내에서도 2021년 중단되었던 리콜 고의 지연 의혹 소송이 5년 만에 재개되었다. 이 사건은 현대차의 품질 논란과 정의선 회장의 글로벌 전략에 영향을 미칠 것으로 보인다.</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
-          <t>현대자동차의 팰리세이드 10만대 리콜은 제조물 결함에 대한 상대방 책임이 명확하며(적합 조건 1), 대기업인 현대차는 충분한 자력을 갖추고 있습니다(적합 조건 2). 10만대 규모의 리콜과 인명사고 여파는 집단적 피해(적합 조건 3) 및 큰 피해 규모(적합 조건 4)를 시사하며, 리콜 자체가 결함에 대한 객관적 증거(적합 조건 5)이자 공적 절차(적합 조건 6)입니다. 집단소송 가능성도 언급되어 소송금융 투자에 매우 적합합니다.</t>
+          <t>상대방(현대차)은 대기업으로 자력이 충분하며(적합 조건 2), 미국 법원에서 증거 인멸이 인정되어 벌금이 부과된 점은 책임이 명확하고 증거 확보 가능성이 높습니다(적합 조건 1, 5). 국내에서도 리콜 고의 지연 의혹으로 소송이 재개되어 다수의 피해자가 발생할 가능성이 크고 피해 규모도 상당할 것으로 예상됩니다(적합 조건 3, 4).</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>미국 980만 달러, 국내 미상</t>
         </is>
       </c>
       <c r="I76" t="inlineStr">
         <is>
-          <t>최대 10만명</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J76" t="inlineStr">
         <is>
-          <t>팰리세이드 10만대 리콜…리콜비 최대 1000억, 소송 리스크 ‘변수’</t>
+          <t>현대차, 미국선 ‘증거인멸’ 국내선 ‘리콜 재판 재개’…정의선 ‘신...</t>
         </is>
       </c>
       <c r="K76" t="inlineStr">
         <is>
-          <t>dnews.co.kr</t>
+          <t>sateconomy.co.kr</t>
         </is>
       </c>
       <c r="L76" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
       <c r="M76" t="inlineStr">
         <is>
-          <t>https://www.dnews.co.kr/uhtml/view.jsp?idxno=202603161600392950357</t>
+          <t>https://sateconomy.co.kr/news/view/1065546432243430</t>
         </is>
       </c>
       <c r="N76" t="inlineStr">
         <is>
-          <t>2026-03-16 12:45:37.189000+00:00</t>
+          <t>2026-03-17 00:49:18.207989+00:00</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>현대자동차</t>
+          <t>가습기살균제 제조·판매 기업 및 대한민국 정부</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>판매 중단 및 리콜 진행 중, 집단소송 및 징벌적 과징금 리스크 상존</t>
+          <t>가습기살균제피해구제법 개정안 국회 통과, 국무총리 소속 배상심의위원회 운영 예정, 생명안전기본법 제정 촉구</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
-          <t>현대차 팰리세이드의 전동 시트 끼임 사고로 미국에서 2세 여아가 사망하는 사건이 발생했다. 현대차는 해당 모델의 국내외 판매를 중단하고, 국내외 13만대 이상의 차량에 대해 리콜 절차를 진행 중이다. 증권가에서는 리콜 비용이 최대 1000억원에 달할 것으로 예상하며, 인명 피해와 설계 결함으로 인한 집단소송 및 징벌적 과징금 부과 리스크가 상존한다고 분석했다.</t>
+          <t>가습기살균제 참사 피해자 채경선 씨의 사례를 통해 여전히 고통받는 피해자들의 현실과 '8·31 사회적가치 연대'의 활동을 조명합니다. 최근 국회에서 가습기살균제피해구제법 개정안이 통과되어 국가와 기업의 책임이 강화되고 배상심의위원회가 설치될 예정이지만, 피해자들은 이를 새로운 시작으로 보고 지속적인 지원과 생명안전기본법 제정을 촉구하고 있습니다.</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
-          <t>대기업 현대차의 제조물 책임이 명확하며(적합 조건 1, 2), 사망 사고 발생 및 설계 결함이 강조되고 있음. 국내외 13만대 이상 리콜 대상 차량이 존재하여 집단소송 가능성이 높고(적합 조건 3, 4), 이미 판매 중단 및 리콜 절차가 진행 중이며(적합 조건 6), 징벌적 과징금 부과 리스크도 상존함(적합 조건 5).</t>
+          <t>가습기살균제 참사는 기업과 국가의 책임이 명확하며(적합 조건 1), 상대방인 기업과 국가 모두 충분한 자력을 갖추고 있습니다(적합 조건 2). 사망자 1700여 명, 판매량 1000만 병에 달하는 대규모 집단 피해이며(적합 조건 3, 4), 정부 공식 발표 및 과학 연구를 통해 증거가 확보되어 있습니다(적합 조건 5). 또한, 가습기살균제피해구제법 개정안 통과 및 배상심의위원회 운영 등 공적 절차가 활발히 진행 중입니다(적합 조건 6). 사건이 종결되지 않고 지속적인 피해 구제 노력이 필요한 상황입니다.</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
-          <t>미상 (리콜 비용 1000억원 추정)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I77" t="inlineStr">
         <is>
-          <t>사망 1명, 국내외 리콜 대상 차량 13만대 이상</t>
+          <t>사망자 1700여 명, 피해자 수만 명 이상 추정</t>
         </is>
       </c>
       <c r="J77" t="inlineStr">
         <is>
-          <t>팰리세이드 리콜비용 1000억원…증권가는  실적 영향 제한적</t>
+          <t>“애 키울 때 좋대서 썼는데” 1000만병 팔린 후 1700명 죽었다…끝나지...</t>
         </is>
       </c>
       <c r="K77" t="inlineStr">
         <is>
-          <t>joongang.co.kr</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L77" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
       <c r="M77" t="inlineStr">
         <is>
-          <t>https://www.joongang.co.kr/article/25412055</t>
+          <t>https://www.sedaily.com/article/20019965?ref=naver</t>
         </is>
       </c>
       <c r="N77" t="inlineStr">
         <is>
-          <t>2026-03-16 12:45:28.527641+00:00</t>
+          <t>2026-03-17 00:35:17.908265+00:00</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>백신 제조사, 질병관리청</t>
+          <t>현대차</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>국회 간담회 진행 중, 수사 촉구</t>
+          <t>현대차의 자발적 리콜 및 판매 중단 조치 중, 국토교통부 및 미 도로교통안전국(NHTSA) 신고 예정, 집단소송 가능성 언급.</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>코로나19 백신에서 이물질이 발견되었다는 의혹과 관련하여 백신 제조사와 질병관리청의 늦장 대응에 대한 문제가 제기되었습니다. 코로나19백신피해자가족협의회(코백회)는 국회 간담회를 통해 피해를 호소하며, 이번 사안이 여야 정쟁으로 변질될 것을 우려하고 있습니다.</t>
+          <t>현대차 팰리세이드의 2·3열 전동시트 결함으로 2세 여아 사망 사고가 발생했으며, 현대차는 해당 사양 차량의 판매를 중단하고 국내외 약 13만 대에 대한 자발적 리콜을 진행 중이다. 리콜 비용만 1000억원에 달할 것으로 전망되며, 인명 피해와 설계 결함으로 인한 집단소송 및 징벌적 과징금 부과 리스크가 상존한다.</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
-          <t>백신 제조사 및 질병관리청이라는 자력 있는 상대방이 특정되며, 코로나19백신피해자가족협의회(코백회)를 통해 집단적 피해가 발생했음을 알 수 있습니다. 국회 간담회 등 공적 절차가 진행 중이며, '이물' 백신이라는 구체적인 문제 제기가 있어 증거 확보 가능성도 높습니다.</t>
+          <t>현대차의 팰리세이드 전동시트 결함으로 인한 인명 피해(사망)가 발생했으며, 현대차가 자발적 리콜 및 판매 중단 조치를 취하여 상대방 책임이 명확하다. 현대차는 자력이 충분한 대기업이며, 국내외 약 13만 대의 리콜 대상 차량으로 집단적 피해 가능성이 높고, 집단소송 및 징벌적 과징금 부과 리스크가 언급되어 소송금융 투자에 매우 적합하다.</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>리콜 비용 1000억원 전망, 인명 피해 손해배상액 미상 (징벌적 과징금 가능성)</t>
         </is>
       </c>
       <c r="I78" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>사망 1명, 리콜 대상 차량 약 13만대 (잠재적 피해자 다수)</t>
         </is>
       </c>
       <c r="J78" t="inlineStr">
         <is>
-          <t>[단독] '이물'백신 제조사 늦장답변 뒤에 질병청?  모종의 합의 수사해...</t>
+          <t>시트에 2세 끼었다…현대차 팰리세이드 리콜 비용만 1000억원 전망</t>
         </is>
       </c>
       <c r="K78" t="inlineStr">
         <is>
-          <t>pennmike.com</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L78" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
       <c r="M78" t="inlineStr">
         <is>
-          <t>https://www.pennmike.com/news/articleView.html?idxno=116834</t>
+          <t>https://biz.heraldcorp.com/article/10695451?ref=naver</t>
         </is>
       </c>
       <c r="N78" t="inlineStr">
         <is>
-          <t>2026-03-16 12:32:15.521841+00:00</t>
+          <t>2026-03-16 13:12:51.022241+00:00</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>가습기살균제 제조 및 판매사</t>
+          <t>BMW코리아</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>가습기살균제 특별법 통과, 피해자 단체 반발 및 추가 보상 요구</t>
+          <t>환경부 과징금 부과처분 취소 소송 1심 원고 승소</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t>가습기살균제 피해 구제를 위한 특별법이 국회를 통과했으나, 피해자 단체는 법안 내용에 반발하며 추가적인 보상 및 구제책 마련을 요구하고 있습니다. 이는 일본 미나마타병 사례와 비교되며 환경 피해 보상 제도의 개선 필요성이 제기되고 있습니다.</t>
+          <t>BMW코리아가 부품 변경 미보고를 이유로 환경부가 부과한 320억원대 과징금 처분 취소 소송에서 승소했다. 재판부는 당시 시행규칙상 해당 부품은 변경 인증 대상이 아니며, 환경부의 과징금 부과가 과도하다고 판단했다. 이 사건은 2018년 BMW 차량 화재 사고의 원인으로 지목된 배기가스 저감장치(EGR) 쿨러 결함과 관련하여 국토부의 리콜 및 과징금 부과 이후 환경부가 추가로 과징금을 부과한 건이다.</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
-          <t>가습기살균제 사건은 제조사 책임이 명확하고(적합 조건 1), 대기업 제조 및 판매사들이 관련되어 자력이 충분하며(적합 조건 2), 수만 명의 피해자가 발생한 대표적인 집단 피해 사례로 피해 규모가 매우 큽니다(적합 조건 3, 4). 정부 조사 및 법원 판결 등 객관적 증거가 풍부하며(적합 조건 5), 특별법이 통과되었으나 피해자 단체가 반발하며 추가적인 조치를 요구하고 있어 공적 절차가 진행 중입니다(적합 조건 6).</t>
+          <t>2018년 BMW 차량 화재 사고의 원인으로 지목된 EGR 쿨러 결함은 국토부 조사로 책임이 명확하며(적합 조건 1), BMW코리아는 충분한 자력을 가진 대기업이다(적합 조건 2). 다수의 차량 소유주가 피해를 입었으며(적합 조건 3), 국토부의 리콜 및 과징금 부과 등 공적 절차가 진행된 바 있어 증거 확보도 용이하다(적합 조건 5, 6). 비록 기사는 BMW가 환경부 과징금 소송에서 승소한 내용이지만, 이는 과징금 부과 절차의 적법성 문제였을 뿐, EGR 결함 자체와 그로 인한 소비자 피해 가능성은 여전히 존재한다.</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I79" t="inlineStr">
         <is>
-          <t>수만 명 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J79" t="inlineStr">
         <is>
-          <t>가습기살균제 특별법 통과에 피해자 단체 반발</t>
+          <t>法  BMW코리아 과징금 320억 부당</t>
         </is>
       </c>
       <c r="K79" t="inlineStr">
         <is>
-          <t>ekoreanews.co.kr</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L79" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
       <c r="M79" t="inlineStr">
         <is>
-          <t>https://www.ekoreanews.co.kr/news/articleView.html?idxno=85040</t>
+          <t>http://www.fnnews.com/news/202603161855075247</t>
         </is>
       </c>
       <c r="N79" t="inlineStr">
         <is>
-          <t>2026-03-16 12:20:52.974061+00:00</t>
+          <t>2026-03-16 13:06:07.194453+00:00</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>BMW코리아</t>
+          <t>벤츠코리아</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>BMW코리아의 과징금 부과처분 취소 소송 승소 판결 (행정소송), 피해자들의 손해배상 소송은 별개로 진행 가능성 높음.</t>
+          <t>출고 전 보닛 '몰래 교체' 논란 제기</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>2018년 BMW 차량 연쇄 화재 사태와 관련하여 기후에너지환경부가 BMW코리아에 부과한 약 321억 원의 과징금 처분이 법원에서 위법하다는 판결이 나왔다. 법원은 EGR 쿨러 부대부품 변경은 변경인증 대상이 아니며, 이미 자동차관리법상 제재를 받은 사안에 대해 대기환경보전법으로 추가 과징금을 부과하는 것은 비례의 원칙에 어긋난다고 판단했다. 이 판결은 행정처분에 대한 것이며, 차량 결함으로 인한 피해자들의 손해배상 청구권에는 직접적인 영향을 미치지 않는다.</t>
+          <t>벤츠코리아가 출고 전 차량 보닛을 '몰래 교체'했다는 논란이 제기되었습니다. 이는 소비자의 계약 의사에 영향을 미치는 중요 사항으로, 과거 판례에 비추어 차량 가격의 5~10% 수준의 손해배상이 인정될 수 있습니다. 벤츠코리아의 신뢰도 하락과 함께 소비자 피해가 예상됩니다.</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
-          <t>BMW코리아는 대기업으로 자력이 충분하며(적합 조건 2), 국토부 민관합동조사단에 의해 EGR 쿨러 결함이 화재의 근본 원인으로 밝혀져 책임이 비교적 명확하다(적합 조건 1, 5). 2018년 연쇄 화재 사태로 다수의 피해자가 발생하여 집단적 피해 가능성이 높고(적합 조건 3), 이미 국토부 및 기후부의 공적 조사가 진행된 바 있다(적합 조건 6). 비록 기후부의 과징금 부과 처분은 취소되었으나, 이는 변경인증 절차 위반에 대한 것이며 차량 결함으로 인한 피해자들의 손해배상 청구권에는 영향을 미치지 않아 소송금융 투자 적합도가 높다.</t>
+          <t>상대방 책임이 명확하고(벤츠코리아의 출고 전 보닛 '몰래 교체' 논란), 상대방의 자력이 충분하며(벤츠코리아), 개별 피해 규모가 차량 가격의 5~10%로 상당합니다. '논란'이라는 표현은 다수의 피해자가 발생했을 가능성을 시사하며, 관련 증거 확보도 가능할 것으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>차량 가격의 5~10% 수준</t>
         </is>
       </c>
       <c r="I80" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J80" t="inlineStr">
         <is>
-          <t>법원  차량 연쇄화재 321억원 과징금 위법 ...BMW코리아 승소</t>
+          <t>벤츠코리아, 출고 전 보닛 '몰래 교체' 논란…배터리 제재 겹쳐 신뢰 흔...</t>
         </is>
       </c>
       <c r="K80" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>megaeconomy.co.kr</t>
         </is>
       </c>
       <c r="L80" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M80" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01787606645383976</t>
+          <t>https://www.megaeconomy.co.kr/news/newsview.php?ncode=1065591362423072</t>
         </is>
       </c>
       <c r="N80" t="inlineStr">
         <is>
-          <t>2026-03-16 00:47:13.586895+00:00</t>
+          <t>2026-03-16 12:57:41.983702+00:00</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>BMW코리아</t>
+          <t>테슬라</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>국토부 과징금 취소 소송 진행 중. 환경부 과징금 취소 소송 1심 원고 승소 판결.</t>
+          <t>미국 텍사스주 해리스 카운티 지방법원에 소송 제기</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>BMW코리아가 EGR 쿨러 변경 미인증으로 환경부로부터 부과받은 321억원 과징금에 대해 서울행정법원이 위법하다고 판결했다. 재판부는 변경사항이 경미하여 변경인증 대상이 아니며, 화재에 유의미한 악영향을 미쳤다고 보기 어렵다고 판단했다. 이와 별개로 국토교통부는 EGR 쿨러 결함으로 인한 화재 사고와 관련하여 리콜 지연으로 118억원의 과징금을 부과했으며, 이에 대한 BMW코리아의 취소 소송은 현재 진행 중이다.</t>
+          <t>테슬라 사이버트럭 운전자가 완전자율주행(FSD) 기능 사용 중 고가도로에서 추락할 뻔한 사고를 겪고 테슬라를 상대로 100만 달러 이상의 손해배상 소송을 제기했습니다. 원고는 FSD 오작동과 테슬라의 자율주행 시스템 설계 결함, 과장 광고를 주장하며 목과 어깨, 허리 등에 심각한 부상을 입었습니다. 이번 소송은 미국에서 증가하는 테슬라 자율주행 기능 관련 법적 분쟁 중 하나입니다.</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
-          <t>국토부 민관합동조사단이 BMW 차량 화재의 근본 원인을 EGR 쿨러 결함으로 지목하여 상대방 책임이 명확하며(적합 조건 1, 5), BMW코리아는 자력이 충분한 대기업이다(적합 조건 2). '상당한 수의 화재사고'로 다수의 피해자가 발생하여 집단소송 가능성이 높고 피해 규모가 클 것으로 예상된다(적합 조건 3, 4). 이미 국토부의 조사 및 과징금 부과 등 공적 절차가 진행 중이다(적합 조건 6).</t>
+          <t>피고 테슬라는 대기업으로 자력이 충분하며(적합 조건 2), FSD 기능 오작동으로 인한 사고 발생 및 운전자의 심각한 부상으로 상대방 책임이 비교적 명확합니다(적합 조건 1). 100만 달러(약 13억 원) 이상의 손해배상 청구로 피해 규모가 크고(적합 조건 4), 차량 블랙박스 영상 등 객관적 증거가 확보 가능합니다(적합 조건 5). 또한, 테슬라 자율주행 관련 유사 소송이 증가하는 추세로 추가 사건 발굴 가능성도 있습니다.</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>100만 달러 이상 (약 13억 원)</t>
         </is>
       </c>
       <c r="I81" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J81" t="inlineStr">
         <is>
-          <t>BMW 'EGR 쿨러' 변경 미인증에 과징금 321억원…法  위법</t>
+          <t>FSD 믿다가 추락할 뻔 … 테슬라 소송 당했다</t>
         </is>
       </c>
       <c r="K81" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>zdnet.co.kr</t>
         </is>
       </c>
       <c r="L81" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M81" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260313_0003547920</t>
+          <t>https://zdnet.co.kr/view/?no=20260316151809</t>
         </is>
       </c>
       <c r="N81" t="inlineStr">
         <is>
-          <t>2026-03-16 00:47:00.712929+00:00</t>
+          <t>2026-03-16 12:55:17.598500+00:00</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>BMW</t>
+          <t>현대자동차</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>환경부 부과 과징금 취소 판결</t>
+          <t>현대차 자발적 리콜 진행 중, 미국 도로교통안전국(NHTSA) 및 국내 국토부 신고 및 협의 진행 중, 사고 경위 조사 중, 집단소송 가능성 언급</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>법원이 BMW의 'EGR 쿨러 변경인증 미이행'에 대한 환경부의 320억 원 과징금 부과 처분을 취소했습니다. 이는 해당 사안이 변경인증 대상이 아니라는 판단에 따른 것입니다. 비록 이 행정소송은 BMW의 승소로 종결되었으나, EGR 쿨러 결함으로 인한 BMW 차량 화재 및 10.7만대 리콜 사태는 여전히 소비자들의 제조물책임 소송 가능성을 높게 시사합니다.</t>
+          <t>현대차 팰리세이드 일부 모델에서 2·3열 전동 시트 결함이 발견되어 국내외 약 12만 5천여 대가 리콜 대상에 올랐다. 미국에서는 이 결함과 관련된 2세 여아 사망 사고가 발생했으며, 현대차는 사고 경위를 조사 중이다. 증권업계는 리콜 비용을 약 1천억 원으로 추산하며, 향후 집단소송 및 징벌적 손해배상 등 법적 리스크 가능성이 제기되고 있다.</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
-          <t>BMW는 EGR 쿨러 결함으로 대규모 리콜을 실시하여 제품 결함에 대한 책임이 비교적 명확하며(적합 조건 1), 글로벌 대기업으로 자력이 충분합니다(적합 조건 2). 10.7만대 이상의 차량이 리콜 대상이었고 화재 발생 사례가 많아 집단적 피해 및 큰 피해 규모가 예상됩니다(적합 조건 3, 4). 리콜 조치, 정부 조사 등 객관적 증거 확보가 가능하며(적합 조건 5), 이미 공적 절차가 진행된 바 있습니다(적합 조건 6). 비록 이 기사는 행정소송에서 BMW가 승소한 내용이지만, EGR 쿨러 결함으로 인한 소비자 피해 구제 소송의 잠재적 가능성은 여전히 높습니다.</t>
+          <t>현대자동차의 대형 SUV 팰리세이드의 전동 시트 결함으로 인한 리콜이 진행 중이며, 미국에서 2세 여아 사망 사고가 발생했습니다. 이는 상대방 책임이 명확하고(1), 현대차는 자력이 충분하며(2), 국내외 12만대 이상 차량이 리콜 대상이므로 집단적 피해(3) 및 피해 규모가 크고(4), 현대차의 자발적 리콜 및 사고 조사 진행으로 증거 확보가 용이하며(5), 공적 절차(리콜, 사고 조사)가 진행 중입니다(6). 기사에서 집단소송 가능성도 언급되었습니다.</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I82" t="inlineStr">
         <is>
-          <t>10.7만명 이상</t>
+          <t>국내 약 5만 7천여 대, 북미 약 6만 8천여 대 (총 12만 5천여 대)</t>
         </is>
       </c>
       <c r="J82" t="inlineStr">
         <is>
-          <t>법원, BMW 'EGR쿨러 변경인증 미이행' 320억 과징금 취소</t>
+          <t>잘나가던 팰리세이드 판매 '급제동'…북미 리콜비용 1천억원 전망</t>
         </is>
       </c>
       <c r="K82" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>zdnet.co.kr</t>
         </is>
       </c>
       <c r="L82" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M82" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/society/court-prosecution/6101189</t>
+          <t>https://zdnet.co.kr/view/?no=20260316142623</t>
         </is>
       </c>
       <c r="N82" t="inlineStr">
         <is>
-          <t>2026-03-16 00:46:44.891116+00:00</t>
+          <t>2026-03-16 12:50:12.109766+00:00</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>BMW코리아</t>
+          <t>현대자동차</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>기후에너지환경부 과징금 부과처분 취소 소송에서 BMW코리아 승소, 국토교통부 민관합동조사 결과 발표</t>
+          <t>전동시트 결함으로 인한 10만대 리콜 진행 중, 인명사고 여파로 집단소송 가능성 상존</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t>BMW코리아가 수입·판매한 자동차에서 EGR 쿨러 결함으로 인한 화재 사고가 다수 발생하여 국토교통부 민관합동조사단이 원인을 발표했다. 기후에너지환경부는 변경인증 미이행을 이유로 321억 원의 과징금을 부과했으나, BMW코리아가 제기한 행정소송에서 법원은 부대부품은 인증 대상이 아니라는 이유로 과징금 처분을 취소했다. 다만 법원은 부품 결함과 화재 사고의 관련성은 인정하여 자동차관리법령에 따른 결함시정 제도의 규율 영역임을 시사했다.</t>
+          <t>현대자동차가 대형 SUV 팰리세이드 10만대에 대해 전동시트 결함으로 자발적 리콜을 실시합니다. 리콜 비용은 최대 1000억 원에 달할 것으로 추정되며, 인명사고 여파로 인한 집단소송 및 징벌적 과징금 부과 가능성이 제기되고 있습니다. 이는 소송금융 투자에 매우 적합한 사건으로 판단됩니다.</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
-          <t>BMW코리아의 EGR 쿨러 부품 결함으로 인한 화재 사고는 민관합동조사단에 의해 원인이 밝혀졌고(적합 조건 1, 5), BMW코리아는 대기업으로 자력이 충분하며(적합 조건 2), 상당한 수의 화재 사고가 발생하여 집단적 피해 가능성이 높습니다(적합 조건 3, 4). 기후에너지환경부의 과징금 부과 처분 등 공적 절차가 진행된 바 있습니다(적합 조건 6). 비록 과징금 부과처분은 취소되었으나, 법원도 부품 결함과 화재 사고의 관련성을 인정하여 피해자들의 손해배상 청구 가능성은 여전히 유효합니다.</t>
+          <t>현대자동차의 팰리세이드 10만대 리콜은 제조물 결함에 대한 상대방 책임이 명확하며(적합 조건 1), 대기업인 현대차는 충분한 자력을 갖추고 있습니다(적합 조건 2). 10만대 규모의 리콜과 인명사고 여파는 집단적 피해(적합 조건 3) 및 큰 피해 규모(적합 조건 4)를 시사하며, 리콜 자체가 결함에 대한 객관적 증거(적합 조건 5)이자 공적 절차(적합 조건 6)입니다. 집단소송 가능성도 언급되어 소송금융 투자에 매우 적합합니다.</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I83" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>최대 10만명</t>
         </is>
       </c>
       <c r="J83" t="inlineStr">
         <is>
-          <t>BMW 321억 과징금 취소… 法 “EGR 부대부품 인증 대상 아냐”</t>
+          <t>팰리세이드 10만대 리콜…리콜비 최대 1000억, 소송 리스크 ‘변수’</t>
         </is>
       </c>
       <c r="K83" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>dnews.co.kr</t>
         </is>
       </c>
       <c r="L83" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M83" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20019585?ref=naver</t>
+          <t>https://www.dnews.co.kr/uhtml/view.jsp?idxno=202603161600392950357</t>
         </is>
       </c>
       <c r="N83" t="inlineStr">
         <is>
-          <t>2026-03-16 00:46:21.182356+00:00</t>
+          <t>2026-03-16 12:45:37.189000+00:00</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>BMW코리아</t>
+          <t>현대자동차</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>차주 집단소송 계류 중, BMW코리아 전현직 직원 형사재판 진행 중, 환경부 과징금 부과처분 취소 소송 항소심 진행 중, 국토부 과징금 부과처분 취소 소송 진행 중</t>
+          <t>판매 중단 및 리콜 진행 중, 집단소송 및 징벌적 과징금 리스크 상존</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t>2018년 BMW 차량 연쇄 화재 사고와 관련하여 BMW코리아에 대한 국토부 및 환경부의 과징금 부과 처분 취소 소송이 진행 중입니다. 특히 환경부 과징금 취소 소송은 1심에서 BMW코리아가 승소했으나 환경부가 항소하여 2심이 진행될 예정입니다. 이와 별개로 BMW코리아와 전현직 직원에 대한 형사재판 및 차주들이 제기한 집단소송도 계류 중입니다.</t>
+          <t>현대차 팰리세이드의 전동 시트 끼임 사고로 미국에서 2세 여아가 사망하는 사건이 발생했다. 현대차는 해당 모델의 국내외 판매를 중단하고, 국내외 13만대 이상의 차량에 대해 리콜 절차를 진행 중이다. 증권가에서는 리콜 비용이 최대 1000억원에 달할 것으로 예상하며, 인명 피해와 설계 결함으로 인한 집단소송 및 징벌적 과징금 부과 리스크가 상존한다고 분석했다.</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
-          <t>국토부 조사단이 EGR 쿨러 결함을 화재 원인으로 지목하여 상대방 책임이 비교적 명확하며(적합 조건 1), BMW코리아는 대기업으로 자력이 충분합니다(적합 조건 2). 다수의 차량에서 연쇄 화재가 발생하여 집단적 피해가 크고(적합 조건 3, 4), 국토부의 공식 조사 결과가 있으며(적합 조건 5), 형사재판 및 행정처분 관련 소송 등 공적 절차가 다수 진행 중입니다(적합 조건 6). 이는 소송금융 투자에 매우 적합한 조건들을 충족합니다.</t>
+          <t>대기업 현대차의 제조물 책임이 명확하며(적합 조건 1, 2), 사망 사고 발생 및 설계 결함이 강조되고 있음. 국내외 13만대 이상 리콜 대상 차량이 존재하여 집단소송 가능성이 높고(적합 조건 3, 4), 이미 판매 중단 및 리콜 절차가 진행 중이며(적합 조건 6), 징벌적 과징금 부과 리스크도 상존함(적합 조건 5).</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>미상 (리콜 비용 1000억원 추정)</t>
         </is>
       </c>
       <c r="I84" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>사망 1명, 국내외 리콜 대상 차량 13만대 이상</t>
         </is>
       </c>
       <c r="J84" t="inlineStr">
         <is>
-          <t>法 , BMW 화재 과징금 321억 취소… 경미한 부품 교체 보고 누락, 위법 아...</t>
+          <t>팰리세이드 리콜비용 1000억원…증권가는  실적 영향 제한적</t>
         </is>
       </c>
       <c r="K84" t="inlineStr">
         <is>
           <t>joongang.co.kr</t>
         </is>
       </c>
       <c r="L84" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M84" t="inlineStr">
         <is>
-          <t>https://www.joongang.co.kr/article/25412013</t>
+          <t>https://www.joongang.co.kr/article/25412055</t>
         </is>
       </c>
       <c r="N84" t="inlineStr">
         <is>
-          <t>2026-03-16 00:46:09.625640+00:00</t>
+          <t>2026-03-16 12:45:28.527641+00:00</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>국가 및 관련 기업</t>
+          <t>백신 제조사, 질병관리청</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>가습기살균제피해구제법 전부개정안 국회 통과</t>
+          <t>국회 간담회 진행 중, 수사 촉구</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
-          <t>가습기살균제 사건을 사회적 참사로 규정하고, 손해배상 책임 주체를 기업에서 국가까지 확대하는 내용의 피해구제법 전부개정안이 국회를 통과했다. 이는 국가 책임의 공식 인정을 의미하며, 30년간 이어진 참사에 대한 배상 절차가 강화될 것으로 보인다.</t>
+          <t>코로나19 백신에서 이물질이 발견되었다는 의혹과 관련하여 백신 제조사와 질병관리청의 늦장 대응에 대한 문제가 제기되었습니다. 코로나19백신피해자가족협의회(코백회)는 국회 간담회를 통해 피해를 호소하며, 이번 사안이 여야 정쟁으로 변질될 것을 우려하고 있습니다.</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
-          <t>국가와 기업의 책임이 법률 개정을 통해 공식적으로 인정되었으며, 국가라는 충분한 자력의 상대방이 명확히 특정됨. 가습기살균제 사건은 수많은 피해자를 발생시킨 사회적 참사로 집단적 피해 규모가 매우 크고, 관련 법안 통과로 공적 절차가 진행 중임.</t>
+          <t>백신 제조사 및 질병관리청이라는 자력 있는 상대방이 특정되며, 코로나19백신피해자가족협의회(코백회)를 통해 집단적 피해가 발생했음을 알 수 있습니다. 국회 간담회 등 공적 절차가 진행 중이며, '이물' 백신이라는 구체적인 문제 제기가 있어 증거 확보 가능성도 높습니다.</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I85" t="inlineStr">
         <is>
-          <t>수만 명 이상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J85" t="inlineStr">
         <is>
-          <t>가습기살균제피해구제법 전부개정안 국회 통과, 30년 참사에 국가 배상...</t>
+          <t>[단독] '이물'백신 제조사 늦장답변 뒤에 질병청?  모종의 합의 수사해...</t>
         </is>
       </c>
       <c r="K85" t="inlineStr">
         <is>
-          <t>polinews.co.kr</t>
+          <t>pennmike.com</t>
         </is>
       </c>
       <c r="L85" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M85" t="inlineStr">
         <is>
-          <t>https://www.polinews.co.kr/news/articleView.html?idxno=725465</t>
+          <t>https://www.pennmike.com/news/articleView.html?idxno=116834</t>
         </is>
       </c>
       <c r="N85" t="inlineStr">
         <is>
-          <t>2026-03-15 12:48:45.266649+00:00</t>
+          <t>2026-03-16 12:32:15.521841+00:00</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>가습기살균제 제조 및 판매사</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>가습기살균제 피해구제를 위한 특별법 전부개정안 국회 통과, 국가배상 체계로 전환, 국무총리 소속 배상심의위원회 설치 예정</t>
+          <t>가습기살균제 특별법 통과, 피해자 단체 반발 및 추가 보상 요구</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>가습기살균제 피해구제를 위한 특별법 전부개정안이 국회 본회의를 통과하며 가습기살균제 피해가 법률상 '참사'로 인정되고 국가의 배상 책임이 명시되었습니다. 이에 따라 국무총리 소속 배상심의위원회가 설치되어 국가가 직접 손해배상을 수행하는 체계로 전환됩니다. 현재까지 정부가 공식 인정한 피해자는 5,971명이며, 이 중 1,396명이 사망했습니다.</t>
+          <t>가습기살균제 피해 구제를 위한 특별법이 국회를 통과했으나, 피해자 단체는 법안 내용에 반발하며 추가적인 보상 및 구제책 마련을 요구하고 있습니다. 이는 일본 미나마타병 사례와 비교되며 환경 피해 보상 제도의 개선 필요성이 제기되고 있습니다.</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
-          <t>가습기살균제 피해에 대한 국가의 배상 책임이 법률로 명확히 인정되었으며(적합 조건 1), 상대방인 국가의 자력이 충분합니다(적합 조건 2). 5,971명에 달하는 대규모 집단 피해가 발생했고(적합 조건 3, 4), 특별법 개정안 통과로 국가배상 체계가 마련되어 공적 절차가 진행 중입니다(적합 조건 6). 사건이 종결된 것이 아니라 이제 배상 절차가 시작되는 단계이므로 소송금융 투자에 매우 적합합니다.</t>
+          <t>가습기살균제 사건은 제조사 책임이 명확하고(적합 조건 1), 대기업 제조 및 판매사들이 관련되어 자력이 충분하며(적합 조건 2), 수만 명의 피해자가 발생한 대표적인 집단 피해 사례로 피해 규모가 매우 큽니다(적합 조건 3, 4). 정부 조사 및 법원 판결 등 객관적 증거가 풍부하며(적합 조건 5), 특별법이 통과되었으나 피해자 단체가 반발하며 추가적인 조치를 요구하고 있어 공적 절차가 진행 중입니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I86" t="inlineStr">
         <is>
-          <t>5,971명</t>
+          <t>수만 명 이상</t>
         </is>
       </c>
       <c r="J86" t="inlineStr">
         <is>
-          <t>안호영 위원장, 가습기살균제 피해 20년 만에 '참사'로 인정 이끌어내</t>
+          <t>가습기살균제 특별법 통과에 피해자 단체 반발</t>
         </is>
       </c>
       <c r="K86" t="inlineStr">
         <is>
-          <t>domin.co.kr</t>
+          <t>ekoreanews.co.kr</t>
         </is>
       </c>
       <c r="L86" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M86" t="inlineStr">
         <is>
-          <t>http://www.domin.co.kr/news/articleView.html?idxno=1548525</t>
+          <t>https://www.ekoreanews.co.kr/news/articleView.html?idxno=85040</t>
         </is>
       </c>
       <c r="N86" t="inlineStr">
         <is>
-          <t>2026-03-15 12:42:26.691803+00:00</t>
+          <t>2026-03-16 12:20:52.974061+00:00</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>현대자동차</t>
+          <t>BMW코리아</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>미국 내 판매중단 및 리콜 조치 진행 중, 사망 사건 관련 추가 법적 절차 예상</t>
+          <t>BMW코리아의 과징금 부과처분 취소 소송 승소 판결 (행정소송), 피해자들의 손해배상 소송은 별개로 진행 가능성 높음.</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
-          <t>현대차 팰리세이드 차량의 '시트 끼임' 결함으로 미국에서 영아가 사망하는 사고가 발생했다. 이에 현대차는 해당 차량의 판매를 중단하고 리콜 조치를 진행 중이다. 이는 중대한 인명 피해와 대규모 리콜로 인해 제조물책임 소송으로 이어질 가능성이 높다.</t>
+          <t>2018년 BMW 차량 연쇄 화재 사태와 관련하여 기후에너지환경부가 BMW코리아에 부과한 약 321억 원의 과징금 처분이 법원에서 위법하다는 판결이 나왔다. 법원은 EGR 쿨러 부대부품 변경은 변경인증 대상이 아니며, 이미 자동차관리법상 제재를 받은 사안에 대해 대기환경보전법으로 추가 과징금을 부과하는 것은 비례의 원칙에 어긋난다고 판단했다. 이 판결은 행정처분에 대한 것이며, 차량 결함으로 인한 피해자들의 손해배상 청구권에는 직접적인 영향을 미치지 않는다.</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
-          <t>대기업 피고(현대차)로 자력 충분(조건 2). 영아 사망이라는 중대한 피해 발생(조건 4). '시트 끼임' 결함으로 인한 판매중단 및 리콜 조치 진행 중으로 상대방 책임이 명확하고(조건 1) 증거 확보 용이(조건 5). 리콜 조치는 집단적 피해 가능성을 시사하며(조건 3), 공적 절차 진행 중(조건 6).</t>
+          <t>BMW코리아는 대기업으로 자력이 충분하며(적합 조건 2), 국토부 민관합동조사단에 의해 EGR 쿨러 결함이 화재의 근본 원인으로 밝혀져 책임이 비교적 명확하다(적합 조건 1, 5). 2018년 연쇄 화재 사태로 다수의 피해자가 발생하여 집단적 피해 가능성이 높고(적합 조건 3), 이미 국토부 및 기후부의 공적 조사가 진행된 바 있다(적합 조건 6). 비록 기후부의 과징금 부과 처분은 취소되었으나, 이는 변경인증 절차 위반에 대한 것이며 차량 결함으로 인한 피해자들의 손해배상 청구권에는 영향을 미치지 않아 소송금융 투자 적합도가 높다.</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I87" t="inlineStr">
         <is>
-          <t>1명 (사망) 및 리콜 대상 차량 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J87" t="inlineStr">
         <is>
-          <t>현대차 팰리세이드 '시트 끼임' 美 영아 사망 … 판매중단·리콜</t>
+          <t>법원  차량 연쇄화재 321억원 과징금 위법 ...BMW코리아 승소</t>
         </is>
       </c>
       <c r="K87" t="inlineStr">
         <is>
-          <t>safetimes.co.kr</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L87" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M87" t="inlineStr">
         <is>
-          <t>https://www.safetimes.co.kr/news/articleView.html?idxno=240680</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01787606645383976</t>
         </is>
       </c>
       <c r="N87" t="inlineStr">
         <is>
-          <t>2026-03-14 12:48:09.469428+00:00</t>
+          <t>2026-03-16 00:47:13.586895+00:00</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>삼성전자</t>
+          <t>BMW코리아</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>미국 노스캐롤라이나주 상급법원에서 소송 진행 중</t>
+          <t>국토부 과징금 취소 소송 진행 중. 환경부 과징금 취소 소송 1심 원고 승소 판결.</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>삼성전자가 미국에서 공조기 결함 분쟁으로 제3자 소송에 휘말렸다. 엔프라 측은 설치된 장비들이 설계된 사양대로 작동하지 않았다고 주장하며 미국 노스캐롤라이나주 상급법원에 소송을 제기했다.</t>
+          <t>BMW코리아가 EGR 쿨러 변경 미인증으로 환경부로부터 부과받은 321억원 과징금에 대해 서울행정법원이 위법하다고 판결했다. 재판부는 변경사항이 경미하여 변경인증 대상이 아니며, 화재에 유의미한 악영향을 미쳤다고 보기 어렵다고 판단했다. 이와 별개로 국토교통부는 EGR 쿨러 결함으로 인한 화재 사고와 관련하여 리콜 지연으로 118억원의 과징금을 부과했으며, 이에 대한 BMW코리아의 취소 소송은 현재 진행 중이다.</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
-          <t>대기업 피고(삼성전자)로 자력이 충분하며(적합 조건 2), 미국 법원에 이미 소송이 제기되어 진행 중인 사건임. 공조기 결함 분쟁으로 증거 확보 가능성이 높음(적합 조건 5).</t>
+          <t>국토부 민관합동조사단이 BMW 차량 화재의 근본 원인을 EGR 쿨러 결함으로 지목하여 상대방 책임이 명확하며(적합 조건 1, 5), BMW코리아는 자력이 충분한 대기업이다(적합 조건 2). '상당한 수의 화재사고'로 다수의 피해자가 발생하여 집단소송 가능성이 높고 피해 규모가 클 것으로 예상된다(적합 조건 3, 4). 이미 국토부의 조사 및 과징금 부과 등 공적 절차가 진행 중이다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I88" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J88" t="inlineStr">
         <is>
-          <t>[Biz Law] 삼성전자, 美 공조기 결함 분쟁…제3자 소송 휘말려</t>
+          <t>BMW 'EGR 쿨러' 변경 미인증에 과징금 321억원…法  위법</t>
         </is>
       </c>
       <c r="K88" t="inlineStr">
         <is>
-          <t>seoulwire.com</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L88" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M88" t="inlineStr">
         <is>
-          <t>http://www.seoulwire.com/news/articleView.html?idxno=711330</t>
+          <t>https://www.newsis.com/view/NISX20260313_0003547920</t>
         </is>
       </c>
       <c r="N88" t="inlineStr">
         <is>
-          <t>2026-03-14 12:43:47.222043+00:00</t>
+          <t>2026-03-16 00:47:00.712929+00:00</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>테슬라</t>
+          <t>BMW</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>미국 텍사스주에서 손해배상 소송 제기, NHTSA 조사 진행 중</t>
+          <t>환경부 부과 과징금 취소 판결</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t>테슬라 사이버트럭 운전자가 FSD(완전 자율 주행) 오류로 콘크리트 장벽에 충돌하여 100만 달러 이상의 손해배상 소송을 제기했다. 원고는 일론 머스크 CEO가 라이다 센서 도입을 묵살하고 위험한 설계를 고집한 '경영적 과실'을 사고의 근본 원인으로 지목했다. 현재 테슬라는 미국 도로교통안전국(NHTSA)의 조사를 받고 있으며, 유사 사고에 대한 법적 책임 확대 가능성이 국내외에서 주목받고 있다.</t>
+          <t>법원이 BMW의 'EGR 쿨러 변경인증 미이행'에 대한 환경부의 320억 원 과징금 부과 처분을 취소했습니다. 이는 해당 사안이 변경인증 대상이 아니라는 판단에 따른 것입니다. 비록 이 행정소송은 BMW의 승소로 종결되었으나, EGR 쿨러 결함으로 인한 BMW 차량 화재 및 10.7만대 리콜 사태는 여전히 소비자들의 제조물책임 소송 가능성을 높게 시사합니다.</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
-          <t>대기업 피고(테슬라)의 자력이 충분하고, 100만 달러 이상의 큰 피해 규모가 명확합니다. CEO의 경영적 과실로 인한 책임이 비교적 명확하게 주장되고 있으며, 라이다 센서 도입 권고 묵살 등 증거 확보 가능성이 높습니다. 또한, 미국 도로교통안전국(NHTSA)의 조사가 진행 중이며, 국내외 유사 사고 발생 가능성이 언급되어 집단적 피해로 확대될 여지가 있습니다.</t>
+          <t>BMW는 EGR 쿨러 결함으로 대규모 리콜을 실시하여 제품 결함에 대한 책임이 비교적 명확하며(적합 조건 1), 글로벌 대기업으로 자력이 충분합니다(적합 조건 2). 10.7만대 이상의 차량이 리콜 대상이었고 화재 발생 사례가 많아 집단적 피해 및 큰 피해 규모가 예상됩니다(적합 조건 3, 4). 리콜 조치, 정부 조사 등 객관적 증거 확보가 가능하며(적합 조건 5), 이미 공적 절차가 진행된 바 있습니다(적합 조건 6). 비록 이 기사는 행정소송에서 BMW가 승소한 내용이지만, EGR 쿨러 결함으로 인한 소비자 피해 구제 소송의 잠재적 가능성은 여전히 높습니다.</t>
         </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
-          <t>100만 달러 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I89" t="inlineStr">
         <is>
-          <t>1명 (현재 소송 원고 기준), 잠재적 다수</t>
+          <t>10.7만명 이상</t>
         </is>
       </c>
       <c r="J89" t="inlineStr">
         <is>
-          <t>테슬라 사이버트럭 FSD 오류 사고 '머스크 탓'...텍사스서 100만달러 소송</t>
+          <t>법원, BMW 'EGR쿨러 변경인증 미이행' 320억 과징금 취소</t>
         </is>
       </c>
       <c r="K89" t="inlineStr">
         <is>
-          <t>etnews.com</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L89" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M89" t="inlineStr">
         <is>
-          <t>https://www.etnews.com/20260313000290</t>
+          <t>https://www.news1.kr/society/court-prosecution/6101189</t>
         </is>
       </c>
       <c r="N89" t="inlineStr">
         <is>
-          <t>2026-03-14 00:39:45.588134+00:00</t>
+          <t>2026-03-16 00:46:44.891116+00:00</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>테슬라</t>
+          <t>BMW코리아</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>손해배상 소송 제기</t>
+          <t>기후에너지환경부 과징금 부과처분 취소 소송에서 BMW코리아 승소, 국토교통부 민관합동조사 결과 발표</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
-          <t>텍사스에 거주하는 한 여성이 테슬라의 완전자율주행(FSD) 기능에 문제가 있다며 100만 달러(약 15억 원)의 손해배상 소송을 제기했다. 이 소식으로 테슬라 주가가 하락하는 등 시장의 주목을 받고 있다.</t>
+          <t>BMW코리아가 수입·판매한 자동차에서 EGR 쿨러 결함으로 인한 화재 사고가 다수 발생하여 국토교통부 민관합동조사단이 원인을 발표했다. 기후에너지환경부는 변경인증 미이행을 이유로 321억 원의 과징금을 부과했으나, BMW코리아가 제기한 행정소송에서 법원은 부대부품은 인증 대상이 아니라는 이유로 과징금 처분을 취소했다. 다만 법원은 부품 결함과 화재 사고의 관련성은 인정하여 자동차관리법령에 따른 결함시정 제도의 규율 영역임을 시사했다.</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
-          <t>대기업 피고(테슬라)로 자력이 충분하며(적합 조건 2), 100만 달러(약 15억 원)의 높은 피해 금액이 청구되었다(적합 조건 4). 테슬라의 핵심 기술인 FSD 기능 관련 소송으로 향후 유사 소송 발생 가능성이 높아 소송금융 투자 기회가 높다.</t>
+          <t>BMW코리아의 EGR 쿨러 부품 결함으로 인한 화재 사고는 민관합동조사단에 의해 원인이 밝혀졌고(적합 조건 1, 5), BMW코리아는 대기업으로 자력이 충분하며(적합 조건 2), 상당한 수의 화재 사고가 발생하여 집단적 피해 가능성이 높습니다(적합 조건 3, 4). 기후에너지환경부의 과징금 부과 처분 등 공적 절차가 진행된 바 있습니다(적합 조건 6). 비록 과징금 부과처분은 취소되었으나, 법원도 부품 결함과 화재 사고의 관련성을 인정하여 피해자들의 손해배상 청구 가능성은 여전히 유효합니다.</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
-          <t>100만 달러 (약 15억 원)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I90" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J90" t="inlineStr">
         <is>
-          <t>텍사스서 FSD 손해배상 소송, 테슬라 1% 하락</t>
+          <t>BMW 321억 과징금 취소… 法 “EGR 부대부품 인증 대상 아냐”</t>
         </is>
       </c>
       <c r="K90" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L90" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M90" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/world/usa-canada/6101071</t>
+          <t>https://www.sedaily.com/article/20019585?ref=naver</t>
         </is>
       </c>
       <c r="N90" t="inlineStr">
         <is>
-          <t>2026-03-14 00:38:46.568419+00:00</t>
+          <t>2026-03-16 00:46:21.182356+00:00</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>가습기살균제 제조/판매 기업 및 국가</t>
+          <t>BMW코리아</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>국무총리 소속 배상심의위원회 설치 및 국가 직접 손해배상 절차 진행 중</t>
+          <t>차주 집단소송 계류 중, BMW코리아 전현직 직원 형사재판 진행 중, 환경부 과징금 부과처분 취소 소송 항소심 진행 중, 국토부 과징금 부과처분 취소 소송 진행 중</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
-          <t>가습기살균제 피해가 20년 만에 '참사'로 법적 인정되었으며, 국무총리 소속 배상심의위원회가 설치되었습니다. 기업 분담금과 정부 출연금을 재원으로 피해구제자금을 조성하여 국가가 직접 손해배상을 수행하고, 피해자 일상 회복을 위한 지원도 이루어질 예정입니다.</t>
+          <t>2018년 BMW 차량 연쇄 화재 사고와 관련하여 BMW코리아에 대한 국토부 및 환경부의 과징금 부과 처분 취소 소송이 진행 중입니다. 특히 환경부 과징금 취소 소송은 1심에서 BMW코리아가 승소했으나 환경부가 항소하여 2심이 진행될 예정입니다. 이와 별개로 BMW코리아와 전현직 직원에 대한 형사재판 및 차주들이 제기한 집단소송도 계류 중입니다.</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
-          <t>가습기살균제 피해가 20년 만에 '참사'로 법적 인정되어 상대방 책임이 명확하며(적합 조건 1), 기업 분담금과 정부 출연금을 재원으로 하므로 상대방의 자력이 충분합니다(적합 조건 2). 또한, 다수의 피해자가 발생한 집단적 피해이며(적합 조건 3), 국무총리 소속 배상심의위원회 설치 등 공적 절차가 진행 중입니다(적합 조건 6).</t>
+          <t>국토부 조사단이 EGR 쿨러 결함을 화재 원인으로 지목하여 상대방 책임이 비교적 명확하며(적합 조건 1), BMW코리아는 대기업으로 자력이 충분합니다(적합 조건 2). 다수의 차량에서 연쇄 화재가 발생하여 집단적 피해가 크고(적합 조건 3, 4), 국토부의 공식 조사 결과가 있으며(적합 조건 5), 형사재판 및 행정처분 관련 소송 등 공적 절차가 다수 진행 중입니다(적합 조건 6). 이는 소송금융 투자에 매우 적합한 조건들을 충족합니다.</t>
         </is>
       </c>
       <c r="H91" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I91" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J91" t="inlineStr">
         <is>
-          <t>안호영 환경노동위원장, 가습기살균제 피해 20년 만에 '참사' 법적 인정</t>
+          <t>法 , BMW 화재 과징금 321억 취소… 경미한 부품 교체 보고 누락, 위법 아...</t>
         </is>
       </c>
       <c r="K91" t="inlineStr">
         <is>
-          <t>kdpress.co.kr</t>
+          <t>joongang.co.kr</t>
         </is>
       </c>
       <c r="L91" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M91" t="inlineStr">
         <is>
-          <t>https://www.kdpress.co.kr/news/articleView.html?idxno=203378</t>
+          <t>https://www.joongang.co.kr/article/25412013</t>
         </is>
       </c>
       <c r="N91" t="inlineStr">
         <is>
-          <t>2026-03-14 00:30:27.913637+00:00</t>
+          <t>2026-03-16 00:46:09.625640+00:00</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>옥시레킷벤키저, SK케미칼, 애경산업 등</t>
+          <t>국가 및 관련 기업</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>가습기살균제 피해구제를 위한 특별법 전부개정안 통과</t>
+          <t>가습기살균제피해구제법 전부개정안 국회 통과</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
-          <t>국회 본회의에서 '가습기살균제 피해구제를 위한 특별법 전부개정안'이 통과되었습니다. 이 개정안은 가습기살균제 피해를 발생 20년 만에 '참사'로 명시하며 피해자 구제에 대한 지속적인 노력을 보여줍니다.</t>
+          <t>가습기살균제 사건을 사회적 참사로 규정하고, 손해배상 책임 주체를 기업에서 국가까지 확대하는 내용의 피해구제법 전부개정안이 국회를 통과했다. 이는 국가 책임의 공식 인정을 의미하며, 30년간 이어진 참사에 대한 배상 절차가 강화될 것으로 보인다.</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
-          <t>가습기살균제 사건은 제조사들의 책임이 법원 판결 및 정부 조사를 통해 명확히 인정되었고(상대방 책임 명확), 옥시, SK케미칼 등 대기업들이 피고로 자력이 충분합니다. 수만 명에 달하는 집단적 피해와 수조 원에 이를 것으로 추정되는 큰 피해 규모를 가지며, 정부 조사 결과, 국회 특별법 제정 등 객관적 증거가 풍부합니다. 또한, 특별법 개정안 통과로 공적 절차가 지속적으로 진행 중이며, 종결된 사건이 아닙니다.</t>
+          <t>국가와 기업의 책임이 법률 개정을 통해 공식적으로 인정되었으며, 국가라는 충분한 자력의 상대방이 명확히 특정됨. 가습기살균제 사건은 수많은 피해자를 발생시킨 사회적 참사로 집단적 피해 규모가 매우 크고, 관련 법안 통과로 공적 절차가 진행 중임.</t>
         </is>
       </c>
       <c r="H92" t="inlineStr">
         <is>
-          <t>수조 원 이상 (추정)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I92" t="inlineStr">
         <is>
           <t>수만 명 이상</t>
         </is>
       </c>
       <c r="J92" t="inlineStr">
         <is>
-          <t>'가습기살균제 피해' 20년 만에 '참사' 명시</t>
+          <t>가습기살균제피해구제법 전부개정안 국회 통과, 30년 참사에 국가 배상...</t>
         </is>
       </c>
       <c r="K92" t="inlineStr">
         <is>
-          <t>weekly.hankooki.com</t>
+          <t>polinews.co.kr</t>
         </is>
       </c>
       <c r="L92" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M92" t="inlineStr">
         <is>
-          <t>https://weekly.hankooki.com/news/articleView.html?idxno=7154552</t>
+          <t>https://www.polinews.co.kr/news/articleView.html?idxno=725465</t>
         </is>
       </c>
       <c r="N92" t="inlineStr">
         <is>
-          <t>2026-03-13 12:22:03.632393+00:00</t>
+          <t>2026-03-15 12:48:45.266649+00:00</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>대한민국 정부 (보건복지부, 식약처 등)</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>국회 보건복지위원회에서 청문회 개최 논의 중</t>
+          <t>가습기살균제 피해구제를 위한 특별법 전부개정안 국회 통과, 국가배상 체계로 전환, 국무총리 소속 배상심의위원회 설치 예정</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
-          <t>국회 보건복지위원회에서 '코로나19 이물질 백신 접종 의혹'에 대한 청문회 개최 여부를 두고 여야가 공방을 벌이고 있다. 야당은 당시 방역 책임자의 부실 대응과 이물질 신고 미통보, 동일 제조번호 백신 접종 중단 미조치 등에 대한 진상 규명을 요구하고 있다. 여당은 이미 충분한 논의가 있었고 정쟁 목적의 청문회는 문제라고 반박하고 있다.</t>
+          <t>가습기살균제 피해구제를 위한 특별법 전부개정안이 국회 본회의를 통과하며 가습기살균제 피해가 법률상 '참사'로 인정되고 국가의 배상 책임이 명시되었습니다. 이에 따라 국무총리 소속 배상심의위원회가 설치되어 국가가 직접 손해배상을 수행하는 체계로 전환됩니다. 현재까지 정부가 공식 인정한 피해자는 5,971명이며, 이 중 1,396명이 사망했습니다.</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
-          <t>정부 기관(보건복지부, 식약처)이 피고가 될 가능성이 높아 자력이 충분하며(적합 조건 2), 코로나19 백신 관련 의혹으로 다수의 피해자가 발생할 수 있는 집단적 피해 사건임(적합 조건 3, 4). 국회 보건복지위원회에서 청문회 개최를 논의 중인 공적 절차가 진행되고 있으며(적합 조건 6), 이물질 신고 등 증거 확보 가능성도 있음(적합 조건 5).</t>
+          <t>가습기살균제 피해에 대한 국가의 배상 책임이 법률로 명확히 인정되었으며(적합 조건 1), 상대방인 국가의 자력이 충분합니다(적합 조건 2). 5,971명에 달하는 대규모 집단 피해가 발생했고(적합 조건 3, 4), 특별법 개정안 통과로 국가배상 체계가 마련되어 공적 절차가 진행 중입니다(적합 조건 6). 사건이 종결된 것이 아니라 이제 배상 절차가 시작되는 단계이므로 소송금융 투자에 매우 적합합니다.</t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I93" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>5,971명</t>
         </is>
       </c>
       <c r="J93" t="inlineStr">
         <is>
-          <t>'이물질 백신' 청문회 놓고 여야 공방… 정쟁 가득  vs  검증 필요</t>
+          <t>안호영 위원장, 가습기살균제 피해 20년 만에 '참사'로 인정 이끌어내</t>
         </is>
       </c>
       <c r="K93" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>domin.co.kr</t>
         </is>
       </c>
       <c r="L93" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M93" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260313_0003547361</t>
+          <t>http://www.domin.co.kr/news/articleView.html?idxno=1548525</t>
         </is>
       </c>
       <c r="N93" t="inlineStr">
         <is>
-          <t>2026-03-13 12:20:32.613777+00:00</t>
+          <t>2026-03-15 12:42:26.691803+00:00</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>현대자동차</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>가습기살균제 피해구제를 위한 특별법 전부개정안 국회 통과, 국가배상 체계로 전환 및 배상심의위원회 설치</t>
+          <t>미국 내 판매중단 및 리콜 조치 진행 중, 사망 사건 관련 추가 법적 절차 예상</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
-          <t>국회에서 가습기살균제 피해구제를 위한 특별법 전부개정안이 통과되어, 가습기살균제 피해를 법률상 '참사'로 명시하고 국가의 배상 책임을 인정하는 국가배상 체계로 전환된다. 국무총리 소속 배상심의위원회가 설치되며, 국가가 직접 손해배상을 수행하고 피해자 지원을 강화할 예정이다. 정부 공식 인정 피해자는 5971명이며 이 중 1396명이 사망했다.</t>
+          <t>현대차 팰리세이드 차량의 '시트 끼임' 결함으로 미국에서 영아가 사망하는 사고가 발생했다. 이에 현대차는 해당 차량의 판매를 중단하고 리콜 조치를 진행 중이다. 이는 중대한 인명 피해와 대규모 리콜로 인해 제조물책임 소송으로 이어질 가능성이 높다.</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
-          <t>국가의 배상 책임이 법률로 명확히 인정되었고(적합 조건 1), 상대방인 국가의 자력이 충분하며(적합 조건 2), 5천 명 이상의 피해자와 1천 명 이상의 사망자가 발생한 대규모 집단 피해 사건이다(적합 조건 3, 4). 또한 특별법 개정이라는 공적 절차가 진행되어 증거 확보 및 배상 절차가 용이해졌다(적합 조건 5, 6).</t>
+          <t>대기업 피고(현대차)로 자력 충분(조건 2). 영아 사망이라는 중대한 피해 발생(조건 4). '시트 끼임' 결함으로 인한 판매중단 및 리콜 조치 진행 중으로 상대방 책임이 명확하고(조건 1) 증거 확보 용이(조건 5). 리콜 조치는 집단적 피해 가능성을 시사하며(조건 3), 공적 절차 진행 중(조건 6).</t>
         </is>
       </c>
       <c r="H94" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I94" t="inlineStr">
         <is>
-          <t>5971명 (사망 1396명 포함)</t>
+          <t>1명 (사망) 및 리콜 대상 차량 다수</t>
         </is>
       </c>
       <c r="J94" t="inlineStr">
         <is>
-          <t>안호영 위원장, 가습기살균제 피해 구제 길 열었다</t>
+          <t>현대차 팰리세이드 '시트 끼임' 美 영아 사망 … 판매중단·리콜</t>
         </is>
       </c>
       <c r="K94" t="inlineStr">
         <is>
-          <t>news.mtn.co.kr</t>
+          <t>safetimes.co.kr</t>
         </is>
       </c>
       <c r="L94" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="M94" t="inlineStr">
         <is>
-          <t>https://news.mtn.co.kr/news-detail/2026031310093669162</t>
+          <t>https://www.safetimes.co.kr/news/articleView.html?idxno=240680</t>
         </is>
       </c>
       <c r="N94" t="inlineStr">
         <is>
-          <t>2026-03-13 12:17:24.189140+00:00</t>
+          <t>2026-03-14 12:48:09.469428+00:00</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>대한민국 및 가습기살균제 제조사</t>
+          <t>삼성전자</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>가습기살균제 특별법 개정안 통과, 구제 자금 마련 및 후속 제도 정비 진행 중, 미구제 피해자 구제 가능성</t>
+          <t>미국 노스캐롤라이나주 상급법원에서 소송 진행 중</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
-          <t>가습기살균제 피해 구제를 위한 특별법 전부개정안이 국회 본회의를 통과하며 국가가 피해에 대한 책임을 지고 구제 자금 마련 등 후속 제도 정비에 나설 예정입니다. 이는 기존에 구제받지 못했던 다수의 피해자들에게 새로운 구제 기회를 제공할 것으로 보입니다. 과거 옥시 사건 종결 및 폐암 연관성 연구 결과 등 관련 증거가 충분하며, 여전히 많은 피해자들이 구제를 기다리고 있습니다.</t>
+          <t>삼성전자가 미국에서 공조기 결함 분쟁으로 제3자 소송에 휘말렸다. 엔프라 측은 설치된 장비들이 설계된 사양대로 작동하지 않았다고 주장하며 미국 노스캐롤라이나주 상급법원에 소송을 제기했다.</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
-          <t>가습기살균제 특별법 개정안 통과로 국가의 책임이 명확해졌으며(상대방 책임 명확, 공적 절차 진행 중), 다수의 피해자가 발생했고(집단적 피해), 아직 구제받지 못한 피해자들이 있어(피해 규모 큼) 소송금융 투자 적합도가 높습니다. 국가 및 대기업 제조사들이 상대방이므로 자력 또한 충분하며(상대방 자력 충분), 관련 연구 결과 및 법 개정 자체가 강력한 증거가 됩니다(증거 확보 가능).</t>
+          <t>대기업 피고(삼성전자)로 자력이 충분하며(적합 조건 2), 미국 법원에 이미 소송이 제기되어 진행 중인 사건임. 공조기 결함 분쟁으로 증거 확보 가능성이 높음(적합 조건 5).</t>
         </is>
       </c>
       <c r="H95" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I95" t="inlineStr">
         <is>
-          <t>수만 명 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J95" t="inlineStr">
         <is>
-          <t>가습기살균제법 개정안 통과 …안호영  '국가가 책임진다' 믿음 복원</t>
+          <t>[Biz Law] 삼성전자, 美 공조기 결함 분쟁…제3자 소송 휘말려</t>
         </is>
       </c>
       <c r="K95" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>seoulwire.com</t>
         </is>
       </c>
       <c r="L95" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="M95" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/local/jeonbuk/6100186</t>
+          <t>http://www.seoulwire.com/news/articleView.html?idxno=711330</t>
         </is>
       </c>
       <c r="N95" t="inlineStr">
         <is>
-          <t>2026-03-13 12:16:29.877189+00:00</t>
+          <t>2026-03-14 12:43:47.222043+00:00</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
-      <c r="C96" t="inlineStr"/>
+      <c r="C96" t="inlineStr">
+        <is>
+          <t>테슬라</t>
+        </is>
+      </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>가습기살균제 피해구제법 국회 통과</t>
+          <t>미국 텍사스주에서 손해배상 소송 제기, NHTSA 조사 진행 중</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
-          <t>가습기살균제 피해구제를 위한 특별법 등 6개 법안이 국회 본회의를 통과했습니다. 이는 가습기살균제 피해자들에 대한 구제 절차를 강화하고 지원을 확대하기 위한 법적 기반을 마련하는 것으로, 기존 피해자들의 권리 구제에 중요한 영향을 미칠 것으로 예상됩니다.</t>
+          <t>테슬라 사이버트럭 운전자가 FSD(완전 자율 주행) 오류로 콘크리트 장벽에 충돌하여 100만 달러 이상의 손해배상 소송을 제기했다. 원고는 일론 머스크 CEO가 라이다 센서 도입을 묵살하고 위험한 설계를 고집한 '경영적 과실'을 사고의 근본 원인으로 지목했다. 현재 테슬라는 미국 도로교통안전국(NHTSA)의 조사를 받고 있으며, 유사 사고에 대한 법적 책임 확대 가능성이 국내외에서 주목받고 있다.</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
-          <t>가습기살균제 사건은 제조물책임이 명확하고(상대방 책임 명확), 수많은 피해자와 막대한 피해 규모를 동반하는 집단적 피해 사례입니다(집단적 피해, 피해 규모 큼). 피해구제법 통과로 공적 절차가 진행 중이며(공적 절차 진행 중), 이는 소송금융 투자에 매우 적합한 조건들을 충족합니다.</t>
+          <t>대기업 피고(테슬라)의 자력이 충분하고, 100만 달러 이상의 큰 피해 규모가 명확합니다. CEO의 경영적 과실로 인한 책임이 비교적 명확하게 주장되고 있으며, 라이다 센서 도입 권고 묵살 등 증거 확보 가능성이 높습니다. 또한, 미국 도로교통안전국(NHTSA)의 조사가 진행 중이며, 국내외 유사 사고 발생 가능성이 언급되어 집단적 피해로 확대될 여지가 있습니다.</t>
         </is>
       </c>
       <c r="H96" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>100만 달러 이상</t>
         </is>
       </c>
       <c r="I96" t="inlineStr">
         <is>
-          <t>수천 명 이상</t>
+          <t>1명 (현재 소송 원고 기준), 잠재적 다수</t>
         </is>
       </c>
       <c r="J96" t="inlineStr">
         <is>
-          <t>가습기살균제 피해구제법 등 6개 법안 국회 통과</t>
+          <t>테슬라 사이버트럭 FSD 오류 사고 '머스크 탓'...텍사스서 100만달러 소송</t>
         </is>
       </c>
       <c r="K96" t="inlineStr">
         <is>
-          <t>kukinews.com</t>
+          <t>etnews.com</t>
         </is>
       </c>
       <c r="L96" t="inlineStr">
         <is>
           <t>2026-03-13</t>
         </is>
       </c>
       <c r="M96" t="inlineStr">
         <is>
-          <t>https://www.kukinews.com/article/view/kuk202603130029</t>
+          <t>https://www.etnews.com/20260313000290</t>
         </is>
       </c>
       <c r="N96" t="inlineStr">
         <is>
-          <t>2026-03-13 12:15:55.369751+00:00</t>
+          <t>2026-03-14 00:39:45.588134+00:00</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>신세계까사</t>
+          <t>테슬라</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>소비자 집단 소송 진행 중</t>
+          <t>손해배상 소송 제기</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
-          <t>신세계그룹이 인수한 까사미아의 '라돈 토퍼' 제품에서 라돈이 검출되어 167명의 소비자들이 피해를 입었습니다. 이로 인해 소비자들은 까사미아를 상대로 손해배상 소송을 제기했습니다.</t>
+          <t>텍사스에 거주하는 한 여성이 테슬라의 완전자율주행(FSD) 기능에 문제가 있다며 100만 달러(약 15억 원)의 손해배상 소송을 제기했다. 이 소식으로 테슬라 주가가 하락하는 등 시장의 주목을 받고 있다.</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
-          <t>대기업 계열사(신세계까사)가 피고이며, 라돈 검출이라는 명확한 제품 하자로 인한 책임이 비교적 명확합니다. 167명이라는 다수의 피해자가 존재하며, 라돈 검출이라는 객관적 증거가 확보 가능하여 소송금융 투자에 적합한 조건을 다수 충족합니다.</t>
+          <t>대기업 피고(테슬라)로 자력이 충분하며(적합 조건 2), 100만 달러(약 15억 원)의 높은 피해 금액이 청구되었다(적합 조건 4). 테슬라의 핵심 기술인 FSD 기능 관련 소송으로 향후 유사 소송 발생 가능성이 높아 소송금융 투자 기회가 높다.</t>
         </is>
       </c>
       <c r="H97" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>100만 달러 (약 15억 원)</t>
         </is>
       </c>
       <c r="I97" t="inlineStr">
         <is>
-          <t>167명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J97" t="inlineStr">
         <is>
-          <t>[Who Is ?] 김홍극 신세계까사 대표이사</t>
+          <t>텍사스서 FSD 손해배상 소송, 테슬라 1% 하락</t>
         </is>
       </c>
       <c r="K97" t="inlineStr">
         <is>
-          <t>businesspost.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L97" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M97" t="inlineStr">
         <is>
-          <t>https://www.businesspost.co.kr/BP?command=article_view&amp;num=432768</t>
+          <t>https://www.news1.kr/world/usa-canada/6101071</t>
         </is>
       </c>
       <c r="N97" t="inlineStr">
         <is>
-          <t>2026-03-13 00:48:19.383710+00:00</t>
+          <t>2026-03-14 00:38:46.568419+00:00</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>가습기살균제 제조/판매 기업 및 국가</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>국가 직접 손해배상 수행 및 피해구제자금 신설 예정</t>
+          <t>국무총리 소속 배상심의위원회 설치 및 국가 직접 손해배상 절차 진행 중</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
-          <t>국회 환경노동위원장이 가습기살균제 피해자들을 위해 국가가 직접 손해배상을 수행하고 피해구제자금을 신설할 것을 밝혔다. 이는 피해자들의 치료휴가 보장 및 교육 지원 등 일상 회복을 위한 지원을 대폭 강화하는 내용을 포함한다.</t>
+          <t>가습기살균제 피해가 20년 만에 '참사'로 법적 인정되었으며, 국무총리 소속 배상심의위원회가 설치되었습니다. 기업 분담금과 정부 출연금을 재원으로 피해구제자금을 조성하여 국가가 직접 손해배상을 수행하고, 피해자 일상 회복을 위한 지원도 이루어질 예정입니다.</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
-          <t>가습기살균제 사건은 이미 국가의 책임이 인정되고 국가가 직접 손해배상을 수행할 예정이므로 상대방 책임이 명확하고 자력이 충분합니다. 또한, 대규모 집단 피해 사건으로 피해 규모가 크고 피해자 수가 많으며, 관련 법률 및 공적 절차가 진행 중이거나 강화될 예정입니다.</t>
+          <t>가습기살균제 피해가 20년 만에 '참사'로 법적 인정되어 상대방 책임이 명확하며(적합 조건 1), 기업 분담금과 정부 출연금을 재원으로 하므로 상대방의 자력이 충분합니다(적합 조건 2). 또한, 다수의 피해자가 발생한 집단적 피해이며(적합 조건 3), 국무총리 소속 배상심의위원회 설치 등 공적 절차가 진행 중입니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H98" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I98" t="inlineStr">
         <is>
-          <t>수만 명 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J98" t="inlineStr">
         <is>
-          <t>가습기살균제 피해, 국가가 손해배상 수행, 치료휴가 보장과 교육 지원...</t>
+          <t>안호영 환경노동위원장, 가습기살균제 피해 20년 만에 '참사' 법적 인정</t>
         </is>
       </c>
       <c r="K98" t="inlineStr">
         <is>
-          <t>pinpointnews.co.kr</t>
+          <t>kdpress.co.kr</t>
         </is>
       </c>
       <c r="L98" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M98" t="inlineStr">
         <is>
-          <t>https://www.pinpointnews.co.kr/news/articleView.html?idxno=436366</t>
+          <t>https://www.kdpress.co.kr/news/articleView.html?idxno=203378</t>
         </is>
       </c>
       <c r="N98" t="inlineStr">
         <is>
-          <t>2026-03-13 00:40:31.878056+00:00</t>
+          <t>2026-03-14 00:30:27.913637+00:00</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>옥시레킷벤키저, SK케미칼, 애경산업 등</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>가습기살균제 특별법 개정안 국회 통과, 국가 책임 명시</t>
+          <t>가습기살균제 피해구제를 위한 특별법 전부개정안 통과</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
-          <t>가습기살균제 사건을 '사회적 참사'로 규정하고 국가의 손해배상 책임을 명시한 특별법 전부개정안이 20년 만에 국회 본회의를 통과했습니다. 이로써 기존 피해구제 중심 제도가 국가 책임 중심으로 전환될 예정입니다.</t>
+          <t>국회 본회의에서 '가습기살균제 피해구제를 위한 특별법 전부개정안'이 통과되었습니다. 이 개정안은 가습기살균제 피해를 발생 20년 만에 '참사'로 명시하며 피해자 구제에 대한 지속적인 노력을 보여줍니다.</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
-          <t>국가의 손해배상 책임이 특별법으로 명시되어 상대방 책임이 명확하며(적합 조건 1), 상대방인 국가의 자력이 충분합니다(적합 조건 2). '사회적 참사'로 규정될 만큼 다수의 피해자가 발생한 집단적 피해 사건이며(적합 조건 3), 특별법 제정 자체가 공적 조사와 증거를 기반으로 합니다(적합 조건 5). 또한, 국가 책임 법안이 국회 본회의를 통과하여 공적 절차가 진행 중입니다(적합 조건 6).</t>
+          <t>가습기살균제 사건은 제조사들의 책임이 법원 판결 및 정부 조사를 통해 명확히 인정되었고(상대방 책임 명확), 옥시, SK케미칼 등 대기업들이 피고로 자력이 충분합니다. 수만 명에 달하는 집단적 피해와 수조 원에 이를 것으로 추정되는 큰 피해 규모를 가지며, 정부 조사 결과, 국회 특별법 제정 등 객관적 증거가 풍부합니다. 또한, 특별법 개정안 통과로 공적 절차가 지속적으로 진행 중이며, 종결된 사건이 아닙니다.</t>
         </is>
       </c>
       <c r="H99" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수조 원 이상 (추정)</t>
         </is>
       </c>
       <c r="I99" t="inlineStr">
         <is>
           <t>수만 명 이상</t>
         </is>
       </c>
       <c r="J99" t="inlineStr">
         <is>
-          <t>20년 만에 국가책임 법으로…가습기살균제 '사회적 참사' 규정</t>
+          <t>'가습기살균제 피해' 20년 만에 '참사' 명시</t>
         </is>
       </c>
       <c r="K99" t="inlineStr">
         <is>
-          <t>newsfreezone.co.kr</t>
+          <t>weekly.hankooki.com</t>
         </is>
       </c>
       <c r="L99" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M99" t="inlineStr">
         <is>
-          <t>https://www.newsfreezone.co.kr/news/articleView.html?idxno=679528</t>
+          <t>https://weekly.hankooki.com/news/articleView.html?idxno=7154552</t>
         </is>
       </c>
       <c r="N99" t="inlineStr">
         <is>
-          <t>2026-03-13 00:39:57.901066+00:00</t>
+          <t>2026-03-13 12:22:03.632393+00:00</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>시공사 및 설계사</t>
+          <t>대한민국 정부 (보건복지부, 식약처 등)</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>1심 원고 일부 승소 후 양측 항소, 항소심 진행 중. 국민감사청구 예정.</t>
+          <t>국회 보건복지위원회에서 청문회 개최 논의 중</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
-          <t>통영 욕지섬 모노레일이 2021년 탈선·추락하여 탑승객 8명이 다치는 사고가 발생했습니다. 통영시와 통영관광개발공사는 시공사 및 설계사를 상대로 104억원 규모의 손해배상 소송을 제기했으며, 1심에서 원고 일부 승소 판결이 나왔으나 양측 모두 항소하여 법정 공방이 이어지고 있습니다. 시민단체는 국민감사청구를 예고했습니다.</t>
+          <t>국회 보건복지위원회에서 '코로나19 이물질 백신 접종 의혹'에 대한 청문회 개최 여부를 두고 여야가 공방을 벌이고 있다. 야당은 당시 방역 책임자의 부실 대응과 이물질 신고 미통보, 동일 제조번호 백신 접종 중단 미조치 등에 대한 진상 규명을 요구하고 있다. 여당은 이미 충분한 논의가 있었고 정쟁 목적의 청문회는 문제라고 반박하고 있다.</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하며(바퀴 하부 베어링 파손이 원인으로 지목, 1심 원고 일부 승소), 피해 규모가 104억원으로 크고, 사고 원인 규명 및 1심 판결로 증거 확보가 용이합니다. 또한, 국민감사청구가 예정되어 공적 절차가 진행될 가능성이 높습니다.</t>
+          <t>정부 기관(보건복지부, 식약처)이 피고가 될 가능성이 높아 자력이 충분하며(적합 조건 2), 코로나19 백신 관련 의혹으로 다수의 피해자가 발생할 수 있는 집단적 피해 사건임(적합 조건 3, 4). 국회 보건복지위원회에서 청문회 개최를 논의 중인 공적 절차가 진행되고 있으며(적합 조건 6), 이물질 신고 등 증거 확보 가능성도 있음(적합 조건 5).</t>
         </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
-          <t>104억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I100" t="inlineStr">
         <is>
-          <t>8명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J100" t="inlineStr">
         <is>
-          <t>5년째 멈춘 통영·505억 물어낸 남원… 모노레일 수난시대</t>
+          <t>'이물질 백신' 청문회 놓고 여야 공방… 정쟁 가득  vs  검증 필요</t>
         </is>
       </c>
       <c r="K100" t="inlineStr">
         <is>
-          <t>seoul.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L100" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M100" t="inlineStr">
         <is>
-          <t>https://www.seoul.co.kr/news/publicnews/local_govern/news_local/2026/03/13/20260313019009?wlog_tag3=naver</t>
+          <t>https://www.newsis.com/view/NISX20260313_0003547361</t>
         </is>
       </c>
       <c r="N100" t="inlineStr">
         <is>
-          <t>2026-03-13 00:37:56.749710+00:00</t>
+          <t>2026-03-13 12:20:32.613777+00:00</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>대한민국, 가습기살균제 제조/판매 기업들</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>가습기살균제 피해구제 특별법 개정안 국회 통과, 국가 책임 명시</t>
+          <t>가습기살균제 피해구제를 위한 특별법 전부개정안 국회 통과, 국가배상 체계로 전환 및 배상심의위원회 설치</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
-          <t>국회 본회의에서 가습기살균제 피해구제를 위한 특별법 개정안이 통과되었습니다. 이 개정안은 가습기살균제 사건을 참사로 규정하고, 기업뿐만 아니라 국가의 피해자 손해배상 책임을 명시하여 피해자 구제의 법적 근거를 강화했습니다. 이는 가습기살균제 피해자들의 향후 손해배상 소송에 긍정적인 영향을 미칠 것으로 예상됩니다.</t>
+          <t>국회에서 가습기살균제 피해구제를 위한 특별법 전부개정안이 통과되어, 가습기살균제 피해를 법률상 '참사'로 명시하고 국가의 배상 책임을 인정하는 국가배상 체계로 전환된다. 국무총리 소속 배상심의위원회가 설치되며, 국가가 직접 손해배상을 수행하고 피해자 지원을 강화할 예정이다. 정부 공식 인정 피해자는 5971명이며 이 중 1396명이 사망했다.</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
-          <t>가습기살균제 피해구제 특별법 개정안 통과로 국가 및 기업의 손해배상 책임이 명확해졌으며(적합 조건 1), 상대방(국가 및 관련 기업)의 자력이 충분합니다(적합 조건 2). 해당 사건은 다수의 피해자를 포함하는 집단적 피해이며(적합 조건 3), 이미 오랜 기간 조사가 진행되어 증거 확보가 용이하고(적합 조건 5), 국회에서 특별법이 통과되는 등 공적 절차가 진행 중입니다(적합 조건 6). 이는 피해자들의 소송 승소 가능성을 높이는 요인입니다.</t>
+          <t>국가의 배상 책임이 법률로 명확히 인정되었고(적합 조건 1), 상대방인 국가의 자력이 충분하며(적합 조건 2), 5천 명 이상의 피해자와 1천 명 이상의 사망자가 발생한 대규모 집단 피해 사건이다(적합 조건 3, 4). 또한 특별법 개정이라는 공적 절차가 진행되어 증거 확보 및 배상 절차가 용이해졌다(적합 조건 5, 6).</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I101" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>5971명 (사망 1396명 포함)</t>
         </is>
       </c>
       <c r="J101" t="inlineStr">
         <is>
-          <t>'대미투자특별법' 발의 106일 만에 입법…與野 합의 처리</t>
+          <t>안호영 위원장, 가습기살균제 피해 구제 길 열었다</t>
         </is>
       </c>
       <c r="K101" t="inlineStr">
         <is>
-          <t>m-i.kr</t>
+          <t>news.mtn.co.kr</t>
         </is>
       </c>
       <c r="L101" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M101" t="inlineStr">
         <is>
-          <t>https://www.m-i.kr/news/articleView.html?idxno=1345958</t>
+          <t>https://news.mtn.co.kr/news-detail/2026031310093669162</t>
         </is>
       </c>
       <c r="N101" t="inlineStr">
         <is>
-          <t>2026-03-13 00:33:05.243326+00:00</t>
+          <t>2026-03-13 12:17:24.189140+00:00</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>대한민국 및 가습기살균제 제조사</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>가습기살균제피해구제법 개정안 통과, 국가배상 본격화 예정</t>
+          <t>가습기살균제 특별법 개정안 통과, 구제 자금 마련 및 후속 제도 정비 진행 중, 미구제 피해자 구제 가능성</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
-          <t>가습기살균제 사건이 '참사'로 규정되고 국가의 책임이 법적으로 인정됨에 따라, 올해 하반기부터 국가배상이 본격적으로 이루어질 전망입니다. 이는 가습기 살균제 제품과 질병 간의 인과관계가 확인된 지 15년 만에 이루어진 조치로, 피해자 구제에 큰 진전이 있을 것으로 보입니다.</t>
+          <t>가습기살균제 피해 구제를 위한 특별법 전부개정안이 국회 본회의를 통과하며 국가가 피해에 대한 책임을 지고 구제 자금 마련 등 후속 제도 정비에 나설 예정입니다. 이는 기존에 구제받지 못했던 다수의 피해자들에게 새로운 구제 기회를 제공할 것으로 보입니다. 과거 옥시 사건 종결 및 폐암 연관성 연구 결과 등 관련 증거가 충분하며, 여전히 많은 피해자들이 구제를 기다리고 있습니다.</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
-          <t>가습기살균제 사건은 법률 개정을 통해 국가의 책임이 명확히 인정되었고(적합 조건 1), 상대방인 국가는 충분한 자력을 가지고 있습니다(적합 조건 2). '참사'로 규정될 만큼 대규모 집단 피해가 발생했으며(적합 조건 3, 4), 제품과 질병 간의 인과관계가 이미 확인되었습니다(적합 조건 5). 또한, 국가배상이 올해 하반기부터 본격화될 예정으로 관련 공적 절차가 진행 중입니다(적합 조건 6).</t>
+          <t>가습기살균제 특별법 개정안 통과로 국가의 책임이 명확해졌으며(상대방 책임 명확, 공적 절차 진행 중), 다수의 피해자가 발생했고(집단적 피해), 아직 구제받지 못한 피해자들이 있어(피해 규모 큼) 소송금융 투자 적합도가 높습니다. 국가 및 대기업 제조사들이 상대방이므로 자력 또한 충분하며(상대방 자력 충분), 관련 연구 결과 및 법 개정 자체가 강력한 증거가 됩니다(증거 확보 가능).</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I102" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>수만 명 이상</t>
         </is>
       </c>
       <c r="J102" t="inlineStr">
         <is>
-          <t>영유 레벨테스트 사라진다… ‘4세·7세 고시’ 9월부터 전면 금지</t>
+          <t>가습기살균제법 개정안 통과 …안호영  '국가가 책임진다' 믿음 복원</t>
         </is>
       </c>
       <c r="K102" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L102" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M102" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260312519948?OutUrl=naver</t>
+          <t>https://www.news1.kr/local/jeonbuk/6100186</t>
         </is>
       </c>
       <c r="N102" t="inlineStr">
         <is>
-          <t>2026-03-13 00:16:23.490472+00:00</t>
+          <t>2026-03-13 12:16:29.877189+00:00</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
-      <c r="C103" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C103" t="inlineStr"/>
       <c r="D103" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>피해구제 특별법 개정안 본회의 통과</t>
+          <t>가습기살균제 피해구제법 국회 통과</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
-          <t>국회 본회의에서 '12·29여객기참사 피해구제 및 지원 등을 위한 특별법 일부개정법률안'이 통과되었다. 기사 내 관련 키워드와 사진을 통해 이 법안이 가습기살균제 참사 유가족과 관련된 것으로 보이며, 이는 대규모 피해에 대한 지속적인 구제 노력을 시사한다. 해당 법안 통과는 피해자들의 추가적인 법적 구제 및 지원의 기반이 될 수 있다.</t>
+          <t>가습기살균제 피해구제를 위한 특별법 등 6개 법안이 국회 본회의를 통과했습니다. 이는 가습기살균제 피해자들에 대한 구제 절차를 강화하고 지원을 확대하기 위한 법적 기반을 마련하는 것으로, 기존 피해자들의 권리 구제에 중요한 영향을 미칠 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
-          <t>기사 본문의 '가습기살균제 유가족' 관련 키워드와 사진을 통해 해당 사건이 가습기살균제 참사와 관련되었음을 유추할 수 있습니다. 가습기살균제 사건은 제조물책임이 명확한 대기업(적합 조건 1, 2)에 의한 집단적 피해(적합 조건 3)이며, 피해 규모가 매우 크고(적합 조건 4) 공적 조사 및 증거가 충분합니다(적합 조건 5). 특별법 개정안 통과는 피해 구제를 위한 공적 절차가 지속되고 있음을 보여주며(적합 조건 6), 이는 소송금융 투자 기회를 높입니다.</t>
+          <t>가습기살균제 사건은 제조물책임이 명확하고(상대방 책임 명확), 수많은 피해자와 막대한 피해 규모를 동반하는 집단적 피해 사례입니다(집단적 피해, 피해 규모 큼). 피해구제법 통과로 공적 절차가 진행 중이며(공적 절차 진행 중), 이는 소송금융 투자에 매우 적합한 조건들을 충족합니다.</t>
         </is>
       </c>
       <c r="H103" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I103" t="inlineStr">
         <is>
           <t>수천 명 이상</t>
         </is>
       </c>
       <c r="J103" t="inlineStr">
         <is>
-          <t>12.29여객기참사 특별법 개정안 본회의 통과</t>
+          <t>가습기살균제 피해구제법 등 6개 법안 국회 통과</t>
         </is>
       </c>
       <c r="K103" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>kukinews.com</t>
         </is>
       </c>
       <c r="L103" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M103" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/photos/7794142</t>
+          <t>https://www.kukinews.com/article/view/kuk202603130029</t>
         </is>
       </c>
       <c r="N103" t="inlineStr">
         <is>
-          <t>2026-03-13 00:15:11.426693+00:00</t>
+          <t>2026-03-13 12:15:55.369751+00:00</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>대한민국 및 가습기살균제 제조·판매 기업</t>
+          <t>신세계까사</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>가습기살균제 피해구제 특별법 개정안 국회 통과, 배상심의위원회 신설 예정</t>
+          <t>소비자 집단 소송 진행 중</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
-          <t>가습기살균제 피해구제를 위한 특별법 전부개정안이 국회를 통과하여 기존 피해구제체계가 배상체계로 전환된다. 기업뿐만 아니라 국가가 공동으로 손해배상책임을 부담하며, 국무총리 소속 배상심의위원회가 신설되어 피해자에 대한 생애 전주기 지원이 강화될 예정이다. 이는 가습기살균제 피해자들의 배상 절차에 중대한 변화를 가져올 것으로 보인다.</t>
+          <t>신세계그룹이 인수한 까사미아의 '라돈 토퍼' 제품에서 라돈이 검출되어 167명의 소비자들이 피해를 입었습니다. 이로 인해 소비자들은 까사미아를 상대로 손해배상 소송을 제기했습니다.</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 3(집단적 피해), 4(피해 규모 큼), 5(증거 확보 가능), 6(공적 절차 진행 중)에 모두 해당한다. 가습기살균제 피해를 사회적 참사로 규정하고 국가와 기업의 공동 배상 책임을 명확히 하여 피해자들의 배상 가능성이 크게 높아졌다. 새로운 배상심의위원회 신설 등 공적 절차가 진행될 예정이므로 소송금융 투자에 매우 적합하다.</t>
+          <t>대기업 계열사(신세계까사)가 피고이며, 라돈 검출이라는 명확한 제품 하자로 인한 책임이 비교적 명확합니다. 167명이라는 다수의 피해자가 존재하며, 라돈 검출이라는 객관적 증거가 확보 가능하여 소송금융 투자에 적합한 조건을 다수 충족합니다.</t>
         </is>
       </c>
       <c r="H104" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I104" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>167명</t>
         </is>
       </c>
       <c r="J104" t="inlineStr">
         <is>
-          <t>가습기살균제 피해구제법 등 6개 법안 국회 통과</t>
+          <t>[Who Is ?] 김홍극 신세계까사 대표이사</t>
         </is>
       </c>
       <c r="K104" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>businesspost.co.kr</t>
         </is>
       </c>
       <c r="L104" t="inlineStr">
         <is>
           <t>2026-03-12</t>
         </is>
       </c>
       <c r="M104" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260312_0003546126</t>
+          <t>https://www.businesspost.co.kr/BP?command=article_view&amp;num=432768</t>
         </is>
       </c>
       <c r="N104" t="inlineStr">
         <is>
-          <t>2026-03-12 18:01:00.398325+00:00</t>
+          <t>2026-03-13 00:48:19.383710+00:00</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>가습기살균제 피해구제를 위한 특별법 개정안 국회 통과, 국가의 손해배상 책임 명시</t>
+          <t>국가 직접 손해배상 수행 및 피해구제자금 신설 예정</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
-          <t>국회 본회의에서 가습기살균제 피해구제를 위한 특별법 개정안이 통과되었다. 이 법안은 가습기살균제 사건을 참사로 규정하고 국가의 피해자 손해배상 책임을 명시하는 것을 주된 내용으로 한다. 이는 피해자들이 국가를 상대로 손해배상을 청구할 수 있는 법적 근거를 강화하는 조치이다.</t>
+          <t>국회 환경노동위원장이 가습기살균제 피해자들을 위해 국가가 직접 손해배상을 수행하고 피해구제자금을 신설할 것을 밝혔다. 이는 피해자들의 치료휴가 보장 및 교육 지원 등 일상 회복을 위한 지원을 대폭 강화하는 내용을 포함한다.</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
-          <t>가습기살균제 특별법 개정안 통과로 국가의 손해배상 책임이 명시되어 상대방 책임이 명확하며(적합 조건 1), 상대방인 국가의 자력이 충분합니다(적합 조건 2). 가습기살균제 사건은 집단적 피해(적합 조건 3)와 큰 피해 규모(적합 조건 4)를 특징으로 하며, 특별법 제정 자체가 공적 절차 진행의 강력한 증거입니다(적합 조건 5, 6). 이는 피해자들의 향후 소송에 유리한 환경을 조성합니다.</t>
+          <t>가습기살균제 사건은 이미 국가의 책임이 인정되고 국가가 직접 손해배상을 수행할 예정이므로 상대방 책임이 명확하고 자력이 충분합니다. 또한, 대규모 집단 피해 사건으로 피해 규모가 크고 피해자 수가 많으며, 관련 법률 및 공적 절차가 진행 중이거나 강화될 예정입니다.</t>
         </is>
       </c>
       <c r="H105" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I105" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>수만 명 이상</t>
         </is>
       </c>
       <c r="J105" t="inlineStr">
         <is>
-          <t>가습기살균제 특별법 등 비쟁점·민생법안 50여건 국회 통과</t>
+          <t>가습기살균제 피해, 국가가 손해배상 수행, 치료휴가 보장과 교육 지원...</t>
         </is>
       </c>
       <c r="K105" t="inlineStr">
         <is>
-          <t>viva100.com</t>
+          <t>pinpointnews.co.kr</t>
         </is>
       </c>
       <c r="L105" t="inlineStr">
         <is>
           <t>2026-03-12</t>
         </is>
       </c>
       <c r="M105" t="inlineStr">
         <is>
-          <t>https://www.viva100.com/article/20260312501468</t>
+          <t>https://www.pinpointnews.co.kr/news/articleView.html?idxno=436366</t>
         </is>
       </c>
       <c r="N105" t="inlineStr">
         <is>
-          <t>2026-03-12 13:11:25.152916+00:00</t>
+          <t>2026-03-13 00:40:31.878056+00:00</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>가습기살균제피해구제법 개정안 국회 통과, 국무총리 소속 배상심의위 설치 및 국가 직접 배상 예정 (하반기 시작)</t>
+          <t>가습기살균제 특별법 개정안 국회 통과, 국가 책임 명시</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
-          <t>가습기살균제 사건을 '참사'로 규정하고 국가 책임을 인정하는 피해구제법 개정안이 국회를 통과했다. 이에 따라 국무총리 소속 배상심의위가 설치되고 국가가 직접 피해자들에게 손해를 배상하게 되며, 하반기부터 본격적인 배상이 시작될 예정이다. 현재 공식 인정된 피해자는 5,971명이며, 이 중 1,396명은 법 개정을 기다리다 사망했다.</t>
+          <t>가습기살균제 사건을 '사회적 참사'로 규정하고 국가의 손해배상 책임을 명시한 특별법 전부개정안이 20년 만에 국회 본회의를 통과했습니다. 이로써 기존 피해구제 중심 제도가 국가 책임 중심으로 전환될 예정입니다.</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
-          <t>가습기살균제 사건에 대한 국가 책임이 법적으로 인정되었고(상대방 책임 명확), 대한민국이라는 충분한 자력의 상대방이 특정됨. 5,971명의 공식 피해자가 인정된 집단적 피해이며 피해 규모가 매우 큼. 이미 법원 판결과 국회 입법 절차를 통해 증거가 충분히 확보되었고, 국가 배상 절차가 진행될 예정임(공적 절차 진행 중).</t>
+          <t>국가의 손해배상 책임이 특별법으로 명시되어 상대방 책임이 명확하며(적합 조건 1), 상대방인 국가의 자력이 충분합니다(적합 조건 2). '사회적 참사'로 규정될 만큼 다수의 피해자가 발생한 집단적 피해 사건이며(적합 조건 3), 특별법 제정 자체가 공적 조사와 증거를 기반으로 합니다(적합 조건 5). 또한, 국가 책임 법안이 국회 본회의를 통과하여 공적 절차가 진행 중입니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H106" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I106" t="inlineStr">
         <is>
-          <t>5,971명 이상 (사망자 1,396명 포함)</t>
+          <t>수만 명 이상</t>
         </is>
       </c>
       <c r="J106" t="inlineStr">
         <is>
-          <t>가습기살균제 ‘참사’ 규정·국가책임 인정…개정안 국회 통과</t>
+          <t>20년 만에 국가책임 법으로…가습기살균제 '사회적 참사' 규정</t>
         </is>
       </c>
       <c r="K106" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>newsfreezone.co.kr</t>
         </is>
       </c>
       <c r="L106" t="inlineStr">
         <is>
           <t>2026-03-12</t>
         </is>
       </c>
       <c r="M106" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8506844&amp;ref=A</t>
+          <t>https://www.newsfreezone.co.kr/news/articleView.html?idxno=679528</t>
         </is>
       </c>
       <c r="N106" t="inlineStr">
         <is>
-          <t>2026-03-12 13:10:00.577650+00:00</t>
+          <t>2026-03-13 00:39:57.901066+00:00</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>시공사 및 설계사</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>국회 본회의에서 특별법 개정안 처리</t>
+          <t>1심 원고 일부 승소 후 양측 항소, 항소심 진행 중. 국민감사청구 예정.</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
-          <t>국회 본회의에서 국가의 가습기살균제 손해배상 책임을 규정하고 신속한 피해자 배상을 지원하는 '가습기살균제 피해구제를 위한 특별법' 전부개정안이 처리되었습니다. 이 개정안은 가습기살균제 피해자들에 대한 국가의 책임을 명확히 하고 배상 절차를 지원하는 내용을 담고 있습니다.</t>
+          <t>통영 욕지섬 모노레일이 2021년 탈선·추락하여 탑승객 8명이 다치는 사고가 발생했습니다. 통영시와 통영관광개발공사는 시공사 및 설계사를 상대로 104억원 규모의 손해배상 소송을 제기했으며, 1심에서 원고 일부 승소 판결이 나왔으나 양측 모두 항소하여 법정 공방이 이어지고 있습니다. 시민단체는 국민감사청구를 예고했습니다.</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
-          <t>국회의 특별법 개정안 처리로 국가의 가습기살균제 손해배상 책임이 법적으로 규정되어 상대방 책임이 명확하며(적합 조건 1), 상대방인 국가의 자력이 충분합니다(적합 조건 2). 또한, 특별법의 존재 자체가 집단적이고 막대한 피해 규모를 전제하며(적합 조건 3, 4), 이미 공적 절차(입법)가 진행 중입니다(적합 조건 6).</t>
+          <t>상대방 책임이 비교적 명확하며(바퀴 하부 베어링 파손이 원인으로 지목, 1심 원고 일부 승소), 피해 규모가 104억원으로 크고, 사고 원인 규명 및 1심 판결로 증거 확보가 용이합니다. 또한, 국민감사청구가 예정되어 공적 절차가 진행될 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>104억원</t>
         </is>
       </c>
       <c r="I107" t="inlineStr">
         <is>
-          <t>수만 명 이상</t>
+          <t>8명</t>
         </is>
       </c>
       <c r="J107" t="inlineStr">
         <is>
-          <t>국회, 본회의서 대미투자특별법 등 안건 55건 처리</t>
+          <t>5년째 멈춘 통영·505억 물어낸 남원… 모노레일 수난시대</t>
         </is>
       </c>
       <c r="K107" t="inlineStr">
         <is>
-          <t>goodkyung.com</t>
+          <t>seoul.co.kr</t>
         </is>
       </c>
       <c r="L107" t="inlineStr">
         <is>
           <t>2026-03-12</t>
         </is>
       </c>
       <c r="M107" t="inlineStr">
         <is>
-          <t>https://www.goodkyung.com/news/articleView.html?idxno=284430</t>
+          <t>https://www.seoul.co.kr/news/publicnews/local_govern/news_local/2026/03/13/20260313019009?wlog_tag3=naver</t>
         </is>
       </c>
       <c r="N107" t="inlineStr">
         <is>
-          <t>2026-03-12 13:09:03.052114+00:00</t>
+          <t>2026-03-13 00:37:56.749710+00:00</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>대한민국, 가습기살균제 제조/판매 기업들</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>국가 주도 피해구제기금 신설 및 손해배상 절차 진행</t>
+          <t>가습기살균제 피해구제 특별법 개정안 국회 통과, 국가 책임 명시</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
-          <t>가습기 살균제 피해자들을 위해 100억 원대 피해구제기금이 신설되었으며, 국가가 직접 손해배상을 수행하기로 결정했습니다. 이는 기존의 피해 구제 중심 체제에서 벗어나 배상액을 현실화하려는 조치로, 피해자들의 오랜 고통에 대한 국가적 책임 이행의 일환입니다.</t>
+          <t>국회 본회의에서 가습기살균제 피해구제를 위한 특별법 개정안이 통과되었습니다. 이 개정안은 가습기살균제 사건을 참사로 규정하고, 기업뿐만 아니라 국가의 피해자 손해배상 책임을 명시하여 피해자 구제의 법적 근거를 강화했습니다. 이는 가습기살균제 피해자들의 향후 손해배상 소송에 긍정적인 영향을 미칠 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
-          <t>가습기 살균제 사건은 상대방 책임이 명확하고(적합 조건 1), 국가가 직접 손해배상을 수행하도록 하여 자력이 충분하며(적합 조건 2), 다수의 피해자(적합 조건 3)와 100억 원대 기금 규모(적합 조건 4)를 가진 집단적 피해 사건입니다. 국가의 직접 배상 결정은 피해자들의 배상 가능성을 높이고 공적 절차가 진행 중이므로(적합 조건 6) 소송금융 투자에 매우 긍정적인 요인으로 작용합니다.</t>
+          <t>가습기살균제 피해구제 특별법 개정안 통과로 국가 및 기업의 손해배상 책임이 명확해졌으며(적합 조건 1), 상대방(국가 및 관련 기업)의 자력이 충분합니다(적합 조건 2). 해당 사건은 다수의 피해자를 포함하는 집단적 피해이며(적합 조건 3), 이미 오랜 기간 조사가 진행되어 증거 확보가 용이하고(적합 조건 5), 국회에서 특별법이 통과되는 등 공적 절차가 진행 중입니다(적합 조건 6). 이는 피해자들의 소송 승소 가능성을 높이는 요인입니다.</t>
         </is>
       </c>
       <c r="H108" t="inlineStr">
         <is>
-          <t>100억 원 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I108" t="inlineStr">
         <is>
-          <t>수만 명 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J108" t="inlineStr">
         <is>
-          <t>너무 늦어 죄송합니다  가습기 살균제 피해자도, 국회의장도 울었다</t>
+          <t>'대미투자특별법' 발의 106일 만에 입법…與野 합의 처리</t>
         </is>
       </c>
       <c r="K108" t="inlineStr">
         <is>
-          <t>hankookilbo.com</t>
+          <t>m-i.kr</t>
         </is>
       </c>
       <c r="L108" t="inlineStr">
         <is>
           <t>2026-03-12</t>
         </is>
       </c>
       <c r="M108" t="inlineStr">
         <is>
-          <t>https://www.hankookilbo.com/news/article/A2026031218000005206?did=NA</t>
+          <t>https://www.m-i.kr/news/articleView.html?idxno=1345958</t>
         </is>
       </c>
       <c r="N108" t="inlineStr">
         <is>
-          <t>2026-03-12 13:08:02.455173+00:00</t>
+          <t>2026-03-13 00:33:05.243326+00:00</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>가습기살균제 관련 기업 및 대한민국</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>가습기살균제 피해구제 특별법 개정안 국회 통과</t>
+          <t>가습기살균제피해구제법 개정안 통과, 국가배상 본격화 예정</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
-          <t>가습기살균제 피해구제 특별법 개정안이 국회 본회의를 통과했다. 이 개정안은 가습기살균제 사건을 참사로 규정하고, 기업뿐만 아니라 국가의 피해자 손해배상 책임을 명시하는 것을 핵심으로 한다.</t>
+          <t>가습기살균제 사건이 '참사'로 규정되고 국가의 책임이 법적으로 인정됨에 따라, 올해 하반기부터 국가배상이 본격적으로 이루어질 전망입니다. 이는 가습기 살균제 제품과 질병 간의 인과관계가 확인된 지 15년 만에 이루어진 조치로, 피해자 구제에 큰 진전이 있을 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
-          <t>가습기살균제 사건은 기업과 국가의 책임이 법적으로 명시되었고(상대방 책임 명확), 다수의 피해자가 발생한 집단적 피해이며(집단적 피해, 피해 규모 큼), 이미 특별법 개정안이 통과되어 공적 절차가 진행 중입니다(공적 절차 진행 중). 상대방(관련 기업 및 국가)의 자력도 충분합니다(상대방 자력 충분).</t>
+          <t>가습기살균제 사건은 법률 개정을 통해 국가의 책임이 명확히 인정되었고(적합 조건 1), 상대방인 국가는 충분한 자력을 가지고 있습니다(적합 조건 2). '참사'로 규정될 만큼 대규모 집단 피해가 발생했으며(적합 조건 3, 4), 제품과 질병 간의 인과관계가 이미 확인되었습니다(적합 조건 5). 또한, 국가배상이 올해 하반기부터 본격화될 예정으로 관련 공적 절차가 진행 중입니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H109" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I109" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
       <c r="J109" t="inlineStr">
         <is>
-          <t>'대미투자특별법' 여야 합의로 국회 본회의 통과</t>
+          <t>영유 레벨테스트 사라진다… ‘4세·7세 고시’ 9월부터 전면 금지</t>
         </is>
       </c>
       <c r="K109" t="inlineStr">
         <is>
-          <t>namdonews.com</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L109" t="inlineStr">
         <is>
           <t>2026-03-12</t>
         </is>
       </c>
       <c r="M109" t="inlineStr">
         <is>
-          <t>https://www.namdonews.com/news/articleView.html?idxno=903862</t>
+          <t>https://www.segye.com/newsView/20260312519948?OutUrl=naver</t>
         </is>
       </c>
       <c r="N109" t="inlineStr">
         <is>
-          <t>2026-03-12 13:07:13.655144+00:00</t>
+          <t>2026-03-13 00:16:23.490472+00:00</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>가습기살균제 제조 및 판매 기업들</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>국가의 손해배상 책임을 명시한 법안 통과</t>
+          <t>피해구제 특별법 개정안 본회의 통과</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
-          <t>가습기살균제 사건을 '참사'로 명시하고 국가의 손해배상 책임을 분명히 하는 개정안이 국회 본회의를 통과했다. 우원식 국회의장은 법안 통과 직후 유가족들에게 위로를 전하며 국가의 늦은 대처에 사과했다. 이 법안 통과로 가습기살균제 피해자들의 손해배상 소송에 대한 법적 근거가 더욱 강화될 것으로 보인다.</t>
+          <t>국회 본회의에서 '12·29여객기참사 피해구제 및 지원 등을 위한 특별법 일부개정법률안'이 통과되었다. 기사 내 관련 키워드와 사진을 통해 이 법안이 가습기살균제 참사 유가족과 관련된 것으로 보이며, 이는 대규모 피해에 대한 지속적인 구제 노력을 시사한다. 해당 법안 통과는 피해자들의 추가적인 법적 구제 및 지원의 기반이 될 수 있다.</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
-          <t>국가의 손해배상 책임이 법안으로 명확해졌고(적합 조건 1, 5), 상대방인 국가의 자력이 충분하며(적합 조건 2), 가습기살균제 사건은 대표적인 집단적 피해 사건으로 피해 규모가 매우 크다(적합 조건 3, 4). 이는 소송금융 투자에 매우 적합한 조건이다.</t>
+          <t>기사 본문의 '가습기살균제 유가족' 관련 키워드와 사진을 통해 해당 사건이 가습기살균제 참사와 관련되었음을 유추할 수 있습니다. 가습기살균제 사건은 제조물책임이 명확한 대기업(적합 조건 1, 2)에 의한 집단적 피해(적합 조건 3)이며, 피해 규모가 매우 크고(적합 조건 4) 공적 조사 및 증거가 충분합니다(적합 조건 5). 특별법 개정안 통과는 피해 구제를 위한 공적 절차가 지속되고 있음을 보여주며(적합 조건 6), 이는 소송금융 투자 기회를 높입니다.</t>
         </is>
       </c>
       <c r="H110" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I110" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수천 명 이상</t>
         </is>
       </c>
       <c r="J110" t="inlineStr">
         <is>
-          <t>'대미투자특별법' 국회 본회의 통과…한미 전략적 파트너십 강화</t>
+          <t>12.29여객기참사 특별법 개정안 본회의 통과</t>
         </is>
       </c>
       <c r="K110" t="inlineStr">
         <is>
-          <t>goodnews1.com</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L110" t="inlineStr">
         <is>
           <t>2026-03-12</t>
         </is>
       </c>
       <c r="M110" t="inlineStr">
         <is>
-          <t>https://www.goodnews1.com/news/articleView.html?idxno=457545</t>
+          <t>https://www.news1.kr/photos/7794142</t>
         </is>
       </c>
       <c r="N110" t="inlineStr">
         <is>
-          <t>2026-03-12 13:02:31.125589+00:00</t>
+          <t>2026-03-13 00:15:11.426693+00:00</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>대한민국 및 가습기살균제 제조·판매 기업</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>가습기 살균제 피해 구제를 위한 특별법 개정안 통과, 국가 손해배상책임 조항 명시, 피해구제자금 설치 예정</t>
+          <t>가습기살균제 피해구제 특별법 개정안 국회 통과, 배상심의위원회 신설 예정</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
-          <t>국회 본회의에서 가습기 살균제 피해 구제를 위한 특별법 개정안이 통과되었다. 이 법안은 가습기 살균제 사건을 사회적 참사로 규정하고, 피해자에 대한 국가의 손해배상책임 조항을 명시하며, 정부 출연금 등을 재원으로 하는 피해구제자금 설치를 포함한다. 이는 피해자들의 손해배상 청구에 유리한 법적 근거를 마련한 것으로 보인다.</t>
+          <t>가습기살균제 피해구제를 위한 특별법 전부개정안이 국회를 통과하여 기존 피해구제체계가 배상체계로 전환된다. 기업뿐만 아니라 국가가 공동으로 손해배상책임을 부담하며, 국무총리 소속 배상심의위원회가 신설되어 피해자에 대한 생애 전주기 지원이 강화될 예정이다. 이는 가습기살균제 피해자들의 배상 절차에 중대한 변화를 가져올 것으로 보인다.</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
-          <t>가습기 살균제 사건은 국가의 손해배상책임 조항이 법에 명시되어 상대방 책임이 명확하며(적합 조건 1), 국가 및 피해구제자금 설치로 자력이 충분합니다(적합 조건 2). 또한, 사회적 참사로 규정될 만큼 다수의 피해자가 발생했고(적합 조건 3), 특별법 개정안 통과 및 피해구제자금 설치 등 공적 절차가 진행 중입니다(적합 조건 6). 이는 소송금융 투자에 매우 적합한 조건들을 충족합니다.</t>
+          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 3(집단적 피해), 4(피해 규모 큼), 5(증거 확보 가능), 6(공적 절차 진행 중)에 모두 해당한다. 가습기살균제 피해를 사회적 참사로 규정하고 국가와 기업의 공동 배상 책임을 명확히 하여 피해자들의 배상 가능성이 크게 높아졌다. 새로운 배상심의위원회 신설 등 공적 절차가 진행될 예정이므로 소송금융 투자에 매우 적합하다.</t>
         </is>
       </c>
       <c r="H111" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I111" t="inlineStr">
         <is>
-          <t>피해 유가족 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J111" t="inlineStr">
         <is>
-          <t>영유아 학원 테스트 금지 어기면 과징금…학원법 등 53개 법안 본회의 ...</t>
+          <t>가습기살균제 피해구제법 등 6개 법안 국회 통과</t>
         </is>
       </c>
       <c r="K111" t="inlineStr">
         <is>
-          <t>donga.com</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L111" t="inlineStr">
         <is>
           <t>2026-03-12</t>
         </is>
       </c>
       <c r="M111" t="inlineStr">
         <is>
-          <t>https://www.donga.com/news/Politics/article/all/20260312/133518424/1</t>
+          <t>https://www.newsis.com/view/NISX20260312_0003546126</t>
         </is>
       </c>
       <c r="N111" t="inlineStr">
         <is>
-          <t>2026-03-12 13:01:57.132465+00:00</t>
+          <t>2026-03-12 18:01:00.398325+00:00</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>가습기살균제 피해구제 특별법 개정안 국회 통과, 국가 배상 책임 명시</t>
+          <t>가습기살균제 피해구제를 위한 특별법 개정안 국회 통과, 국가의 손해배상 책임 명시</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
-          <t>국회 본회의에서 가습기살균제 피해구제를 위한 특별법 개정안이 통과되었다. 이 개정안은 가습기살균제 사건을 참사로 규정하고, 기업뿐만 아니라 국가의 피해자 손해배상 책임을 명시하는 것을 핵심으로 한다. 이는 피해자와 유가족이 국가를 상대로 손해배상을 청구할 수 있는 법적 근거를 마련한 것으로, 향후 관련 소송에 큰 영향을 미 미칠 것으로 예상된다.</t>
+          <t>국회 본회의에서 가습기살균제 피해구제를 위한 특별법 개정안이 통과되었다. 이 법안은 가습기살균제 사건을 참사로 규정하고 국가의 피해자 손해배상 책임을 명시하는 것을 주된 내용으로 한다. 이는 피해자들이 국가를 상대로 손해배상을 청구할 수 있는 법적 근거를 강화하는 조치이다.</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
-          <t>가습기살균제 참사는 이미 국가와 기업의 책임이 명확하며(적합 조건 1), 국가가 직접 배상 책임을 지게 되어 상대방의 자력이 충분합니다(적합 조건 2). 수많은 피해자와 유가족이 존재하여 집단적 피해이며(적합 조건 3), 피해 규모 또한 매우 큽니다(적합 조건 4). 특별법 개정안 통과는 기존의 공적 절차(조사, 입법)가 진행 중임을 보여줍니다(적합 조건 6).</t>
+          <t>가습기살균제 특별법 개정안 통과로 국가의 손해배상 책임이 명시되어 상대방 책임이 명확하며(적합 조건 1), 상대방인 국가의 자력이 충분합니다(적합 조건 2). 가습기살균제 사건은 집단적 피해(적합 조건 3)와 큰 피해 규모(적합 조건 4)를 특징으로 하며, 특별법 제정 자체가 공적 절차 진행의 강력한 증거입니다(적합 조건 5, 6). 이는 피해자들의 향후 소송에 유리한 환경을 조성합니다.</t>
         </is>
       </c>
       <c r="H112" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I112" t="inlineStr">
         <is>
-          <t>피해자 및 유가족 다수</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J112" t="inlineStr">
         <is>
-          <t>'대미투자특별법' 여야 합의로 국회 통과…발의 106일 만에 입법(종합)</t>
+          <t>가습기살균제 특별법 등 비쟁점·민생법안 50여건 국회 통과</t>
         </is>
       </c>
       <c r="K112" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>viva100.com</t>
         </is>
       </c>
       <c r="L112" t="inlineStr">
         <is>
           <t>2026-03-12</t>
         </is>
       </c>
       <c r="M112" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260312112851001?input=1195m</t>
+          <t>https://www.viva100.com/article/20260312501468</t>
         </is>
       </c>
       <c r="N112" t="inlineStr">
         <is>
-          <t>2026-03-12 13:00:23.766532+00:00</t>
+          <t>2026-03-12 13:11:25.152916+00:00</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>국가 및 관련 기업</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>가습기살균제 피해구제법 전부개정안 국회 통과, 국가 책임 강화 및 배상 체계로 전환</t>
+          <t>가습기살균제피해구제법 개정안 국회 통과, 국무총리 소속 배상심의위 설치 및 국가 직접 배상 예정 (하반기 시작)</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
-          <t>가습기살균제 피해구제법 전부개정안이 국회를 통과하여 기존 피해구제 체계가 배상 중심으로 전환됩니다. 이에 따라 가습기살균제 피해에 대한 국가 책임이 강화되고, 기업뿐 아니라 국가도 손해배상 책임을 공동으로 부담하게 됩니다. 피해자에 대한 교육·의료·생활 지원 등 생애 전주기 지원도 확대될 예정입니다.</t>
+          <t>가습기살균제 사건을 '참사'로 규정하고 국가 책임을 인정하는 피해구제법 개정안이 국회를 통과했다. 이에 따라 국무총리 소속 배상심의위가 설치되고 국가가 직접 피해자들에게 손해를 배상하게 되며, 하반기부터 본격적인 배상이 시작될 예정이다. 현재 공식 인정된 피해자는 5,971명이며, 이 중 1,396명은 법 개정을 기다리다 사망했다.</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
-          <t>가습기살균제 피해는 국가와 기업의 공동 책임이 명확해졌고(적합 조건 1), 상대방(국가 및 대기업)의 자력이 충분하며(적합 조건 2), 다수의 피해자가 발생한 집단적 피해 사례입니다(적합 조건 3, 4). 또한, 피해구제법 개정안이 국회를 통과하여 배상 중심으로 전환되는 공적 절차가 진행 중입니다(적합 조건 6). 이는 소송금융 투자에 매우 적합한 조건들을 충족합니다.</t>
+          <t>가습기살균제 사건에 대한 국가 책임이 법적으로 인정되었고(상대방 책임 명확), 대한민국이라는 충분한 자력의 상대방이 특정됨. 5,971명의 공식 피해자가 인정된 집단적 피해이며 피해 규모가 매우 큼. 이미 법원 판결과 국회 입법 절차를 통해 증거가 충분히 확보되었고, 국가 배상 절차가 진행될 예정임(공적 절차 진행 중).</t>
         </is>
       </c>
       <c r="H113" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I113" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>5,971명 이상 (사망자 1,396명 포함)</t>
         </is>
       </c>
       <c r="J113" t="inlineStr">
         <is>
-          <t>가습기살균제 피해 국가 책임 강화…'기후시민회의' 신설 등 환경법 6건...</t>
+          <t>가습기살균제 ‘참사’ 규정·국가책임 인정…개정안 국회 통과</t>
         </is>
       </c>
       <c r="K113" t="inlineStr">
         <is>
-          <t>newspim.com</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L113" t="inlineStr">
         <is>
           <t>2026-03-12</t>
         </is>
       </c>
       <c r="M113" t="inlineStr">
         <is>
-          <t>https://www.newspim.com/news/view/20260312001139</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8506844&amp;ref=A</t>
         </is>
       </c>
       <c r="N113" t="inlineStr">
         <is>
-          <t>2026-03-12 12:58:04.394198+00:00</t>
+          <t>2026-03-12 13:10:00.577650+00:00</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>대한민국 및 관련 기업</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>가습기살균제 특별법 개정안 국회 통과, 배상체계 전환 및 국가 책임 강화, 국무총리 소속 배상심의위원회 개편 예정</t>
+          <t>국회 본회의에서 특별법 개정안 처리</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
-          <t>가습기살균제 피해구제를 위한 특별법 개정안이 국회 본회의를 통과했습니다. 이 개정안은 피해를 사회적 참사로 명확히 규정하고, 기존 기업 중심의 손해배상 책임을 기업과 국가 공동 부담 방식으로 확대하며 배상체계를 강화하는 내용을 담고 있습니다. 국무총리 소속 배상심의위원회로 개편하여 피해자 생애 전주기 지원을 강화할 계획입니다.</t>
+          <t>국회 본회의에서 국가의 가습기살균제 손해배상 책임을 규정하고 신속한 피해자 배상을 지원하는 '가습기살균제 피해구제를 위한 특별법' 전부개정안이 처리되었습니다. 이 개정안은 가습기살균제 피해자들에 대한 국가의 책임을 명확히 하고 배상 절차를 지원하는 내용을 담고 있습니다.</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
-          <t>가습기살균제 사건은 상대방(기업 및 국가)의 책임이 명확하고 자력이 충분하며(적합 조건 1, 2), 집단적이고 대규모 피해가 발생한 사건입니다(적합 조건 3, 4). 이미 특별법 개정을 통해 배상체계가 강화되고 국무총리 소속 배상심의위원회로 개편되는 등 공적 절차가 활발히 진행 중이며(적합 조건 5, 6), 이는 피해자들의 손해배상 청구에 유리한 환경을 조성합니다.</t>
+          <t>국회의 특별법 개정안 처리로 국가의 가습기살균제 손해배상 책임이 법적으로 규정되어 상대방 책임이 명확하며(적합 조건 1), 상대방인 국가의 자력이 충분합니다(적합 조건 2). 또한, 특별법의 존재 자체가 집단적이고 막대한 피해 규모를 전제하며(적합 조건 3, 4), 이미 공적 절차(입법)가 진행 중입니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H114" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I114" t="inlineStr">
         <is>
           <t>수만 명 이상</t>
         </is>
       </c>
       <c r="J114" t="inlineStr">
         <is>
-          <t>가습기살균제 특별법 개정안 통과…기후·환경법 6건 처리</t>
+          <t>국회, 본회의서 대미투자특별법 등 안건 55건 처리</t>
         </is>
       </c>
       <c r="K114" t="inlineStr">
         <is>
-          <t>news.tf.co.kr</t>
+          <t>goodkyung.com</t>
         </is>
       </c>
       <c r="L114" t="inlineStr">
         <is>
           <t>2026-03-12</t>
         </is>
       </c>
       <c r="M114" t="inlineStr">
         <is>
-          <t>https://news.tf.co.kr/read/economy/2301685.htm</t>
+          <t>https://www.goodkyung.com/news/articleView.html?idxno=284430</t>
         </is>
       </c>
       <c r="N114" t="inlineStr">
         <is>
-          <t>2026-03-12 12:56:33.514813+00:00</t>
+          <t>2026-03-12 13:09:03.052114+00:00</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>대한민국 및 관련 기업</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>가습기살균제 피해구제법 전부개정안 국회 통과, 배상 체계로 전환 및 배상심의위원회 개편 예정</t>
+          <t>국가 주도 피해구제기금 신설 및 손해배상 절차 진행</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
-          <t>가습기살균제 피해에 대한 국가 책임을 강화하고 기존 피해구제 체계를 배상 체계로 전환하는 특별법 전부개정안이 국회를 통과했다. 이에 따라 국가와 기업이 공동으로 손해배상 책임을 부담하게 되며, 국무총리 소속 배상심의위원회가 신설되어 피해자 지원이 확대될 예정이다.</t>
+          <t>가습기 살균제 피해자들을 위해 100억 원대 피해구제기금이 신설되었으며, 국가가 직접 손해배상을 수행하기로 결정했습니다. 이는 기존의 피해 구제 중심 체제에서 벗어나 배상액을 현실화하려는 조치로, 피해자들의 오랜 고통에 대한 국가적 책임 이행의 일환입니다.</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
-          <t>가습기살균제 피해에 대한 국가 책임이 법 개정을 통해 명확히 강화되었고(적합 조건 1), 국가와 기업이 공동으로 손해배상 책임을 부담하게 되어 상대방의 자력이 충분합니다(적합 조건 2). 이는 다수의 피해자가 발생한 사회적 참사이며(적합 조건 3, 4), 법 개정이라는 공적 절차가 진행 중이므로(적합 조건 6) 소송금융 투자에 매우 적합합니다.</t>
+          <t>가습기 살균제 사건은 상대방 책임이 명확하고(적합 조건 1), 국가가 직접 손해배상을 수행하도록 하여 자력이 충분하며(적합 조건 2), 다수의 피해자(적합 조건 3)와 100억 원대 기금 규모(적합 조건 4)를 가진 집단적 피해 사건입니다. 국가의 직접 배상 결정은 피해자들의 배상 가능성을 높이고 공적 절차가 진행 중이므로(적합 조건 6) 소송금융 투자에 매우 긍정적인 요인으로 작용합니다.</t>
         </is>
       </c>
       <c r="H115" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>100억 원 이상</t>
         </is>
       </c>
       <c r="I115" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>수만 명 이상</t>
         </is>
       </c>
       <c r="J115" t="inlineStr">
         <is>
-          <t>가습기살균제 피해 '구제→배상' 전환…환경·기후 법안 6건 국회 통과</t>
+          <t>너무 늦어 죄송합니다  가습기 살균제 피해자도, 국회의장도 울었다</t>
         </is>
       </c>
       <c r="K115" t="inlineStr">
         <is>
-          <t>view.asiae.co.kr</t>
+          <t>hankookilbo.com</t>
         </is>
       </c>
       <c r="L115" t="inlineStr">
         <is>
           <t>2026-03-12</t>
         </is>
       </c>
       <c r="M115" t="inlineStr">
         <is>
-          <t>https://view.asiae.co.kr/article/2026031217034203373</t>
+          <t>https://www.hankookilbo.com/news/article/A2026031218000005206?did=NA</t>
         </is>
       </c>
       <c r="N115" t="inlineStr">
         <is>
-          <t>2026-03-12 12:55:34.380695+00:00</t>
+          <t>2026-03-12 13:08:02.455173+00:00</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>전기차 제작·수입사</t>
+          <t>가습기살균제 관련 기업 및 대한민국</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>정부 주도 정책성 보험 제도 추진 및 보험사업자 공모 중</t>
+          <t>가습기살균제 피해구제 특별법 개정안 국회 통과</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
-          <t>정부가 전기차 화재로 인한 제3자 대물피해를 사고당 100억 원 이상 보장하는 '전기차 화재안심보험' 제도를 추진합니다. 기후부와 전기차 제작·수입사가 보험료를 공동 분담하며, 신차에 대해서는 무과실책임주의를 적용해 신속한 피해 지원을 목표로 합니다. 이 제도는 전기차 화재의 심각성과 제조사의 잠재적 책임을 인정하는 것으로, 향후 관련 소송금융 투자 기회를 시사합니다.</t>
+          <t>가습기살균제 피해구제 특별법 개정안이 국회 본회의를 통과했다. 이 개정안은 가습기살균제 사건을 참사로 규정하고, 기업뿐만 아니라 국가의 피해자 손해배상 책임을 명시하는 것을 핵심으로 한다.</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
-          <t>전기차 화재는 대규모 피해를 유발할 수 있으며(적합 조건 4), 전기차 제작·수입사라는 자력 있는 상대방이 명확합니다(적합 조건 2). 정부가 정책성 보험 제도를 추진하는 것은 문제의 심각성을 인정하고 공적 절차가 진행 중임을 보여줍니다(적합 조건 6). 특히 신차에 대한 무과실책임주의 적용은 향후 제조사 책임 입증에 유리하며, 이 보험이 제3자 대물 피해에 한정되므로 인명 피해나 전기차 소유주의 차량 손해 등은 여전히 소송금융의 기회가 될 수 있습니다.</t>
+          <t>가습기살균제 사건은 기업과 국가의 책임이 법적으로 명시되었고(상대방 책임 명확), 다수의 피해자가 발생한 집단적 피해이며(집단적 피해, 피해 규모 큼), 이미 특별법 개정안이 통과되어 공적 절차가 진행 중입니다(공적 절차 진행 중). 상대방(관련 기업 및 국가)의 자력도 충분합니다(상대방 자력 충분).</t>
         </is>
       </c>
       <c r="H116" t="inlineStr">
         <is>
-          <t>사고당 100억원 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I116" t="inlineStr">
         <is>
-          <t>미상 (잠재적 다수)</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J116" t="inlineStr">
         <is>
-          <t>정부, 전기차 화재 피해보상 제도 추진…‘전기차 화재안심보험’ 공모</t>
+          <t>'대미투자특별법' 여야 합의로 국회 본회의 통과</t>
         </is>
       </c>
       <c r="K116" t="inlineStr">
         <is>
-          <t>zdnet.co.kr</t>
+          <t>namdonews.com</t>
         </is>
       </c>
       <c r="L116" t="inlineStr">
         <is>
           <t>2026-03-12</t>
         </is>
       </c>
       <c r="M116" t="inlineStr">
         <is>
-          <t>https://zdnet.co.kr/view/?no=20260312105501</t>
+          <t>https://www.namdonews.com/news/articleView.html?idxno=903862</t>
         </is>
       </c>
       <c r="N116" t="inlineStr">
         <is>
-          <t>2026-03-12 12:23:36.312379+00:00</t>
+          <t>2026-03-12 13:07:13.655144+00:00</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>국가 및 관련 기업</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>가습기살균제 피해구제 특별법 개정안 본회의 통과</t>
+          <t>국가의 손해배상 책임을 명시한 법안 통과</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
-          <t>국회 본회의에서 가습기살균제 피해 배상 체계를 국가와 기업의 공동 책임 구조로 전환하는 가습기살균제 피해구제 특별법 개정안이 통과되었다. 이는 기존 피해자들의 구제 절차를 강화하고 새로운 법적 기반을 마련하는 중요한 진전이다.</t>
+          <t>가습기살균제 사건을 '참사'로 명시하고 국가의 손해배상 책임을 분명히 하는 개정안이 국회 본회의를 통과했다. 우원식 국회의장은 법안 통과 직후 유가족들에게 위로를 전하며 국가의 늦은 대처에 사과했다. 이 법안 통과로 가습기살균제 피해자들의 손해배상 소송에 대한 법적 근거가 더욱 강화될 것으로 보인다.</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
-          <t>가습기살균제 피해는 국가와 기업의 공동 책임이 명확하며(적합 조건 1), 상대방의 자력이 충분하고(적합 조건 2), 수만 명의 피해자가 발생한 대표적인 집단적 피해 사례입니다(적합 조건 3, 4). 피해구제 특별법 개정안 통과로 배상 체계가 강화되는 등 공적 절차가 활발히 진행 중이므로(적합 조건 6) 소송금융 투자 적합도가 높습니다.</t>
+          <t>국가의 손해배상 책임이 법안으로 명확해졌고(적합 조건 1, 5), 상대방인 국가의 자력이 충분하며(적합 조건 2), 가습기살균제 사건은 대표적인 집단적 피해 사건으로 피해 규모가 매우 크다(적합 조건 3, 4). 이는 소송금융 투자에 매우 적합한 조건이다.</t>
         </is>
       </c>
       <c r="H117" t="inlineStr">
         <is>
-          <t>수천억 원 이상 추정</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I117" t="inlineStr">
         <is>
-          <t>수만 명 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J117" t="inlineStr">
         <is>
-          <t>'통신사기피해방지법' 개정…가상자산 이용 보이스피싱도 환급 가능</t>
+          <t>'대미투자특별법' 국회 본회의 통과…한미 전략적 파트너십 강화</t>
         </is>
       </c>
       <c r="K117" t="inlineStr">
         <is>
-          <t>straightnews.co.kr</t>
+          <t>goodnews1.com</t>
         </is>
       </c>
       <c r="L117" t="inlineStr">
         <is>
           <t>2026-03-12</t>
         </is>
       </c>
       <c r="M117" t="inlineStr">
         <is>
-          <t>https://www.straightnews.co.kr/news/articleView.html?idxno=297317</t>
+          <t>https://www.goodnews1.com/news/articleView.html?idxno=457545</t>
         </is>
       </c>
       <c r="N117" t="inlineStr">
         <is>
-          <t>2026-03-12 12:22:41.497332+00:00</t>
+          <t>2026-03-12 13:02:31.125589+00:00</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>국회에서 가습기살균제피해구제법 개정안 통과, 법원에서 국가 책임 일부 인정 판결</t>
+          <t>가습기 살균제 피해 구제를 위한 특별법 개정안 통과, 국가 손해배상책임 조항 명시, 피해구제자금 설치 예정</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
-          <t>국회 본회의에서 가습기살균제 사건을 '참사'로 규정하고 국가의 책임을 인정하는 피해구제법 개정안이 통과되었습니다. 2024년 법원 또한 가습기살균제 참사에 대한 국가의 책임을 일부 인정하는 판결을 내렸습니다. 이는 가습기살균제 피해자들의 추가적인 법적 구제 가능성을 높이는 중요한 진전입니다.</t>
+          <t>국회 본회의에서 가습기 살균제 피해 구제를 위한 특별법 개정안이 통과되었다. 이 법안은 가습기 살균제 사건을 사회적 참사로 규정하고, 피해자에 대한 국가의 손해배상책임 조항을 명시하며, 정부 출연금 등을 재원으로 하는 피해구제자금 설치를 포함한다. 이는 피해자들의 손해배상 청구에 유리한 법적 근거를 마련한 것으로 보인다.</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
-          <t>국가 책임이 법원 판결과 국회 법 개정으로 명확히 인정되었고(적합 조건 1, 5), 상대방인 국가의 자력이 충분합니다(적합 조건 2). 가습기살균제 사건은 이미 대규모 집단 피해(적합 조건 3, 4)로 공적 절차(국회 법 개정, 법원 판결)가 진행 중이므로(적합 조건 6) 소송금융 투자에 매우 적합합니다.</t>
+          <t>가습기 살균제 사건은 국가의 손해배상책임 조항이 법에 명시되어 상대방 책임이 명확하며(적합 조건 1), 국가 및 피해구제자금 설치로 자력이 충분합니다(적합 조건 2). 또한, 사회적 참사로 규정될 만큼 다수의 피해자가 발생했고(적합 조건 3), 특별법 개정안 통과 및 피해구제자금 설치 등 공적 절차가 진행 중입니다(적합 조건 6). 이는 소송금융 투자에 매우 적합한 조건들을 충족합니다.</t>
         </is>
       </c>
       <c r="H118" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I118" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>피해 유가족 다수</t>
         </is>
       </c>
       <c r="J118" t="inlineStr">
         <is>
-          <t>국회, 탄소중립기본법 개정안 통과…기후시민회의 창설</t>
+          <t>영유아 학원 테스트 금지 어기면 과징금…학원법 등 53개 법안 본회의 ...</t>
         </is>
       </c>
       <c r="K118" t="inlineStr">
         <is>
-          <t>biz.sbs.co.kr</t>
+          <t>donga.com</t>
         </is>
       </c>
       <c r="L118" t="inlineStr">
         <is>
           <t>2026-03-12</t>
         </is>
       </c>
       <c r="M118" t="inlineStr">
         <is>
-          <t>https://biz.sbs.co.kr/article_hub/20000297067?division=NAVER</t>
+          <t>https://www.donga.com/news/Politics/article/all/20260312/133518424/1</t>
         </is>
       </c>
       <c r="N118" t="inlineStr">
         <is>
-          <t>2026-03-12 12:22:20.014130+00:00</t>
+          <t>2026-03-12 13:01:57.132465+00:00</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>가습기살균제 제조 및 판매 기업 다수</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>가습기살균제 피해구제 특별법 개정안 국회 본회의 통과</t>
+          <t>가습기살균제 피해구제 특별법 개정안 국회 통과, 국가 배상 책임 명시</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
-          <t>가습기살균제 피해구제를 위한 특별법 개정안이 국회 본회의를 통과했다. 이는 수많은 피해자와 유가족들에게 추가적인 구제 방안을 마련하기 위한 것으로, 기존의 피해구제 절차를 개선하고 확대하는 데 목적이 있다.</t>
+          <t>국회 본회의에서 가습기살균제 피해구제를 위한 특별법 개정안이 통과되었다. 이 개정안은 가습기살균제 사건을 참사로 규정하고, 기업뿐만 아니라 국가의 피해자 손해배상 책임을 명시하는 것을 핵심으로 한다. 이는 피해자와 유가족이 국가를 상대로 손해배상을 청구할 수 있는 법적 근거를 마련한 것으로, 향후 관련 소송에 큰 영향을 미 미칠 것으로 예상된다.</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
-          <t>가습기살균제 사건은 상대방 책임이 명확하고(1), 대기업 등 자력 있는 상대방이 특정되어 있으며(2), 수많은 피해자가 발생한 집단적 피해 사례로 피해 규모가 매우 큼(3, 4). 또한, 정부 조사 및 법적 절차를 통해 증거가 충분히 확보되었고(5), 피해구제법 개정안 통과 등 공적 절차가 지속적으로 진행 중이다(6). 이는 소송금융 투자에 매우 적합한 조건들을 충족한다.</t>
+          <t>가습기살균제 참사는 이미 국가와 기업의 책임이 명확하며(적합 조건 1), 국가가 직접 배상 책임을 지게 되어 상대방의 자력이 충분합니다(적합 조건 2). 수많은 피해자와 유가족이 존재하여 집단적 피해이며(적합 조건 3), 피해 규모 또한 매우 큽니다(적합 조건 4). 특별법 개정안 통과는 기존의 공적 절차(조사, 입법)가 진행 중임을 보여줍니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H119" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I119" t="inlineStr">
         <is>
-          <t>수만 명 이상</t>
+          <t>피해자 및 유가족 다수</t>
         </is>
       </c>
       <c r="J119" t="inlineStr">
         <is>
-          <t>가습기살균제 피해구제법 개정안 본회의 통과에 인사하는 유가족들</t>
+          <t>'대미투자특별법' 여야 합의로 국회 통과…발의 106일 만에 입법(종합)</t>
         </is>
       </c>
       <c r="K119" t="inlineStr">
         <is>
-          <t>newspim.com</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L119" t="inlineStr">
         <is>
           <t>2026-03-12</t>
         </is>
       </c>
       <c r="M119" t="inlineStr">
         <is>
-          <t>https://www.newspim.com/news/view/20260312001164</t>
+          <t>https://www.yna.co.kr/view/AKR20260312112851001?input=1195m</t>
         </is>
       </c>
       <c r="N119" t="inlineStr">
         <is>
-          <t>2026-03-12 12:20:24.706228+00:00</t>
+          <t>2026-03-12 13:00:23.766532+00:00</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>옥시레킷벤키저, SK케미칼, 애경산업 등</t>
+          <t>국가 및 관련 기업</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>가습기살균제 피해구제를 위한 특별법 전부개정법률안 국회 본회의 가결</t>
+          <t>가습기살균제 피해구제법 전부개정안 국회 통과, 국가 책임 강화 및 배상 체계로 전환</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
-          <t>2026년 3월 12일 국회 본회의에서 가습기살균제 피해구제를 위한 특별법 전부개정법률안이 가결되었다. 이는 수만 명의 피해자와 유가족이 발생한 가습기살균제 사건에 대한 지속적인 피해 구제 노력을 보여준다. 대기업 제조사의 책임이 명확하고 집단적 피해 규모가 커 소송금융 투자 적합도가 높다.</t>
+          <t>가습기살균제 피해구제법 전부개정안이 국회를 통과하여 기존 피해구제 체계가 배상 중심으로 전환됩니다. 이에 따라 가습기살균제 피해에 대한 국가 책임이 강화되고, 기업뿐 아니라 국가도 손해배상 책임을 공동으로 부담하게 됩니다. 피해자에 대한 교육·의료·생활 지원 등 생애 전주기 지원도 확대될 예정입니다.</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
-          <t>가습기살균제 사건은 상대방(대기업)의 책임이 명확하고(조건 1) 자력이 충분하며(조건 2), 수만 명의 피해자가 발생한 대표적인 집단적 피해 사례(조건 3)입니다. 피해 규모가 크고(조건 4) 이미 정부 조사 및 특별법 제정 등 공적 절차가 진행되었으며(조건 6), 관련 증거가 충분히 확보되어 있습니다(조건 5). 이번 특별법 개정안 가결은 피해 구제 노력이 지속되고 있음을 보여줍니다.</t>
+          <t>가습기살균제 피해는 국가와 기업의 공동 책임이 명확해졌고(적합 조건 1), 상대방(국가 및 대기업)의 자력이 충분하며(적합 조건 2), 다수의 피해자가 발생한 집단적 피해 사례입니다(적합 조건 3, 4). 또한, 피해구제법 개정안이 국회를 통과하여 배상 중심으로 전환되는 공적 절차가 진행 중입니다(적합 조건 6). 이는 소송금융 투자에 매우 적합한 조건들을 충족합니다.</t>
         </is>
       </c>
       <c r="H120" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I120" t="inlineStr">
         <is>
-          <t>수만 명 이상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J120" t="inlineStr">
         <is>
-          <t>슬픔에 잠긴 가습기살균제 피해 유가족</t>
+          <t>가습기살균제 피해 국가 책임 강화…'기후시민회의' 신설 등 환경법 6건...</t>
         </is>
       </c>
       <c r="K120" t="inlineStr">
         <is>
           <t>newspim.com</t>
         </is>
       </c>
       <c r="L120" t="inlineStr">
         <is>
           <t>2026-03-12</t>
         </is>
       </c>
       <c r="M120" t="inlineStr">
         <is>
-          <t>https://www.newspim.com/news/view/20260312001165</t>
+          <t>https://www.newspim.com/news/view/20260312001139</t>
         </is>
       </c>
       <c r="N120" t="inlineStr">
         <is>
-          <t>2026-03-12 12:20:15.088114+00:00</t>
+          <t>2026-03-12 12:58:04.394198+00:00</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
-      <c r="C121" t="inlineStr"/>
+      <c r="C121" t="inlineStr">
+        <is>
+          <t>대한민국 및 관련 기업</t>
+        </is>
+      </c>
       <c r="D121" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t>가습기살균제 피해구제 특별법 개정안 국회 통과</t>
+          <t>가습기살균제 특별법 개정안 국회 통과, 배상체계 전환 및 국가 책임 강화, 국무총리 소속 배상심의위원회 개편 예정</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
-          <t>국회에서 가습기살균제 피해구제를 위한 특별법 전부개정법률안이 통과되어, 가습기 살균제 참사가 법적으로 명시되었습니다. 이는 피해자 유가족들에게 중요한 진전으로 평가됩니다. 이 법안 통과로 피해자 구제 절차가 더욱 강화될 것으로 예상됩니다.</t>
+          <t>가습기살균제 피해구제를 위한 특별법 개정안이 국회 본회의를 통과했습니다. 이 개정안은 피해를 사회적 참사로 명확히 규정하고, 기존 기업 중심의 손해배상 책임을 기업과 국가 공동 부담 방식으로 확대하며 배상체계를 강화하는 내용을 담고 있습니다. 국무총리 소속 배상심의위원회로 개편하여 피해자 생애 전주기 지원을 강화할 계획입니다.</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
-          <t>가습기살균제 참사는 제조사 책임이 비교적 명확하며(1), 관련 대기업들은 자력이 충분합니다(2). 수천 명 이상의 집단적 피해가 발생했고(3), 사망 및 중증 질환 등 피해 규모가 매우 큽니다(4). 정부 조사, 검찰 수사, 기존 소송 등을 통해 증거가 충분히 확보되어 있습니다(5). 또한, 피해구제를 위한 특별법 개정안이 국회를 통과하며 공적 절차가 진행 중입니다(6).</t>
+          <t>가습기살균제 사건은 상대방(기업 및 국가)의 책임이 명확하고 자력이 충분하며(적합 조건 1, 2), 집단적이고 대규모 피해가 발생한 사건입니다(적합 조건 3, 4). 이미 특별법 개정을 통해 배상체계가 강화되고 국무총리 소속 배상심의위원회로 개편되는 등 공적 절차가 활발히 진행 중이며(적합 조건 5, 6), 이는 피해자들의 손해배상 청구에 유리한 환경을 조성합니다.</t>
         </is>
       </c>
       <c r="H121" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I121" t="inlineStr">
         <is>
-          <t>수천 명 이상</t>
+          <t>수만 명 이상</t>
         </is>
       </c>
       <c r="J121" t="inlineStr">
         <is>
-          <t>가습기살균제법 개정안 국회 통과...참사 첫 법적 명시</t>
+          <t>가습기살균제 특별법 개정안 통과…기후·환경법 6건 처리</t>
         </is>
       </c>
       <c r="K121" t="inlineStr">
         <is>
-          <t>straightnews.co.kr</t>
+          <t>news.tf.co.kr</t>
         </is>
       </c>
       <c r="L121" t="inlineStr">
         <is>
           <t>2026-03-12</t>
         </is>
       </c>
       <c r="M121" t="inlineStr">
         <is>
-          <t>https://www.straightnews.co.kr/news/articleView.html?idxno=297285</t>
+          <t>https://news.tf.co.kr/read/economy/2301685.htm</t>
         </is>
       </c>
       <c r="N121" t="inlineStr">
         <is>
-          <t>2026-03-12 12:18:24.333259+00:00</t>
+          <t>2026-03-12 12:56:33.514813+00:00</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>가습기살균제 제조 및 판매 기업</t>
+          <t>대한민국 및 관련 기업</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>가습기살균제 피해구제 특별법 개정안 국회 통과</t>
+          <t>가습기살균제 피해구제법 전부개정안 국회 통과, 배상 체계로 전환 및 배상심의위원회 개편 예정</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
-          <t>국회 본회의에서 '가습기살균제 피해구제를 위한 특별법 전부개정법률안'이 가결되어 가습기살균제 피해가 '사회적 참사'로 처음 인정되었습니다. 이번 개정안 통과로 기존 피해 구제 절차가 개선될 예정이며, 이는 가습기살균제 피해자들의 권리 구제에 중요한 진전입니다.</t>
+          <t>가습기살균제 피해에 대한 국가 책임을 강화하고 기존 피해구제 체계를 배상 체계로 전환하는 특별법 전부개정안이 국회를 통과했다. 이에 따라 국가와 기업이 공동으로 손해배상 책임을 부담하게 되며, 국무총리 소속 배상심의위원회가 신설되어 피해자 지원이 확대될 예정이다.</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
-          <t>가습기살균제 피해는 상대방 책임이 명확하고(제조 및 판매 기업), 대기업이 피고이며, 수십만 명 이상의 피해자가 발생한 집단적 피해 사건입니다. 특별법 개정안 통과로 공적 절차가 진행 중이며, 피해 규모가 크고 증거가 충분하여 소송금융 투자에 매우 적합합니다.</t>
+          <t>가습기살균제 피해에 대한 국가 책임이 법 개정을 통해 명확히 강화되었고(적합 조건 1), 국가와 기업이 공동으로 손해배상 책임을 부담하게 되어 상대방의 자력이 충분합니다(적합 조건 2). 이는 다수의 피해자가 발생한 사회적 참사이며(적합 조건 3, 4), 법 개정이라는 공적 절차가 진행 중이므로(적합 조건 6) 소송금융 투자에 매우 적합합니다.</t>
         </is>
       </c>
       <c r="H122" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I122" t="inlineStr">
         <is>
-          <t>수십만 명 이상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J122" t="inlineStr">
         <is>
-          <t>너무 늦어 죄송하다 …가습기살균제 피해, '사회적 참사'로 첫 인정</t>
+          <t>가습기살균제 피해 '구제→배상' 전환…환경·기후 법안 6건 국회 통과</t>
         </is>
       </c>
       <c r="K122" t="inlineStr">
         <is>
-          <t>wolyo.co.kr</t>
+          <t>view.asiae.co.kr</t>
         </is>
       </c>
       <c r="L122" t="inlineStr">
         <is>
           <t>2026-03-12</t>
         </is>
       </c>
       <c r="M122" t="inlineStr">
         <is>
-          <t>https://www.wolyo.co.kr/news/articleView.html?idxno=309800</t>
+          <t>https://view.asiae.co.kr/article/2026031217034203373</t>
         </is>
       </c>
       <c r="N122" t="inlineStr">
         <is>
-          <t>2026-03-12 12:18:13.914874+00:00</t>
+          <t>2026-03-12 12:55:34.380695+00:00</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
-      <c r="C123" t="inlineStr"/>
+      <c r="C123" t="inlineStr">
+        <is>
+          <t>전기차 제작·수입사</t>
+        </is>
+      </c>
       <c r="D123" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
-          <t>가습기살균제 피해구제 특별법 개정안 가결</t>
+          <t>정부 주도 정책성 보험 제도 추진 및 보험사업자 공모 중</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
-          <t>국회에서 가습기살균제 피해구제를 위한 특별법 개정안이 가결되었으나, 피해 유족들은 여전히 슬픔에 잠겨 있다. 이는 가습기살균제 참사의 피해가 지속되고 있으며, 법적·제도적 구제 노력에도 불구하고 완전한 해결에는 이르지 못했음을 시사한다.</t>
+          <t>정부가 전기차 화재로 인한 제3자 대물피해를 사고당 100억 원 이상 보장하는 '전기차 화재안심보험' 제도를 추진합니다. 기후부와 전기차 제작·수입사가 보험료를 공동 분담하며, 신차에 대해서는 무과실책임주의를 적용해 신속한 피해 지원을 목표로 합니다. 이 제도는 전기차 화재의 심각성과 제조사의 잠재적 책임을 인정하는 것으로, 향후 관련 소송금융 투자 기회를 시사합니다.</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
-          <t>가습기살균제 사건은 상대방 책임이 명확하고(적합 조건 1), 대기업 등 자력 있는 상대방이 존재하며(적합 조건 2), 수많은 피해자가 발생한 집단적 피해 사례임(적합 조건 3, 4). 또한, 정부 조사 및 특별법 제정 등 공적 절차가 진행되어 증거 확보가 용이함(적합 조건 5, 6). 특별법 개정에도 불구하고 유족들의 슬픔이 여전하다는 점은 추가적인 법적 구제 가능성을 시사한다.</t>
+          <t>전기차 화재는 대규모 피해를 유발할 수 있으며(적합 조건 4), 전기차 제작·수입사라는 자력 있는 상대방이 명확합니다(적합 조건 2). 정부가 정책성 보험 제도를 추진하는 것은 문제의 심각성을 인정하고 공적 절차가 진행 중임을 보여줍니다(적합 조건 6). 특히 신차에 대한 무과실책임주의 적용은 향후 제조사 책임 입증에 유리하며, 이 보험이 제3자 대물 피해에 한정되므로 인명 피해나 전기차 소유주의 차량 손해 등은 여전히 소송금융의 기회가 될 수 있습니다.</t>
         </is>
       </c>
       <c r="H123" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>사고당 100억원 이상</t>
         </is>
       </c>
       <c r="I123" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상 (잠재적 다수)</t>
         </is>
       </c>
       <c r="J123" t="inlineStr">
         <is>
-          <t>피해구제 특별법 개정됐지만… 여전한 슬픔</t>
+          <t>정부, 전기차 화재 피해보상 제도 추진…‘전기차 화재안심보험’ 공모</t>
         </is>
       </c>
       <c r="K123" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>zdnet.co.kr</t>
         </is>
       </c>
       <c r="L123" t="inlineStr">
         <is>
           <t>2026-03-12</t>
         </is>
       </c>
       <c r="M123" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISI20260312_0021206422</t>
+          <t>https://zdnet.co.kr/view/?no=20260312105501</t>
         </is>
       </c>
       <c r="N123" t="inlineStr">
         <is>
-          <t>2026-03-12 12:16:49.781061+00:00</t>
+          <t>2026-03-12 12:23:36.312379+00:00</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>가습기살균제 제조 및 판매 기업들</t>
+          <t>국가 및 관련 기업</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t>가습기살균제 피해구제 특별법 개정안 가결</t>
+          <t>가습기살균제 피해구제 특별법 개정안 본회의 통과</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
-          <t>국회 본회의에서 가습기살균제 피해구제를 위한 특별법 개정안이 가결되었습니다. 이는 가습기살균제 피해자들에 대한 구제 절차를 강화하고 지원을 확대하기 위한 법적 기반을 마련하는 조치입니다. 해당 사건은 이미 사회적으로 큰 파장을 일으킨 집단적 피해 사례입니다.</t>
+          <t>국회 본회의에서 가습기살균제 피해 배상 체계를 국가와 기업의 공동 책임 구조로 전환하는 가습기살균제 피해구제 특별법 개정안이 통과되었다. 이는 기존 피해자들의 구제 절차를 강화하고 새로운 법적 기반을 마련하는 중요한 진전이다.</t>
         </is>
       </c>
       <c r="G124" t="inlineStr">
         <is>
-          <t>가습기살균제 사건은 상대방 책임이 명확하고(적합 조건 1), 대기업 등 자력 있는 상대방이 특정되며(적합 조건 2), 수많은 피해자가 발생한 대표적인 집단적 피해 사례로 피해 규모가 매우 큽니다(적합 조건 3, 4). 또한 정부 조사 및 법원 판결 등으로 증거가 충분히 확보되어 있고(적합 조건 5), 특별법 개정안 가결 등 공적 절차가 지속적으로 진행 중입니다(적합 조건 6).</t>
+          <t>가습기살균제 피해는 국가와 기업의 공동 책임이 명확하며(적합 조건 1), 상대방의 자력이 충분하고(적합 조건 2), 수만 명의 피해자가 발생한 대표적인 집단적 피해 사례입니다(적합 조건 3, 4). 피해구제 특별법 개정안 통과로 배상 체계가 강화되는 등 공적 절차가 활발히 진행 중이므로(적합 조건 6) 소송금융 투자 적합도가 높습니다.</t>
         </is>
       </c>
       <c r="H124" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수천억 원 이상 추정</t>
         </is>
       </c>
       <c r="I124" t="inlineStr">
         <is>
           <t>수만 명 이상</t>
         </is>
       </c>
       <c r="J124" t="inlineStr">
         <is>
-          <t>가습기살균제 피해구제 특별법 개정안 가결</t>
+          <t>'통신사기피해방지법' 개정…가상자산 이용 보이스피싱도 환급 가능</t>
         </is>
       </c>
       <c r="K124" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>straightnews.co.kr</t>
         </is>
       </c>
       <c r="L124" t="inlineStr">
         <is>
           <t>2026-03-12</t>
         </is>
       </c>
       <c r="M124" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISI20260312_0021206423</t>
+          <t>https://www.straightnews.co.kr/news/articleView.html?idxno=297317</t>
         </is>
       </c>
       <c r="N124" t="inlineStr">
         <is>
-          <t>2026-03-12 12:16:38.759030+00:00</t>
+          <t>2026-03-12 12:22:41.497332+00:00</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>KT&amp;G, 한국필립모리스, BAT코리아</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t>대법원 상고심 진행 중, 공개 변론 요청 예정</t>
+          <t>국회에서 가습기살균제피해구제법 개정안 통과, 법원에서 국가 책임 일부 인정 판결</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
-          <t>국민건강보험공단이 담배회사 3곳(KT&amp;G, 한국필립모리스, BAT코리아)을 상대로 제기한 담배소송이 대법원 상고심에 계류 중이다. 공단은 2심에서 흡연과 폐암의 인과관계를 인정받았으며, 1960~70년대 담배 위험성 미고지 및 금지 첨가물 사용 등을 주장하며 대법원에 공개 변론을 요청할 예정이다. 이 소송은 국민 건강 증진과 질병 예방을 위한 공공기관의 직무 수행으로, 사회적 파급력이 크다.</t>
+          <t>국회 본회의에서 가습기살균제 사건을 '참사'로 규정하고 국가의 책임을 인정하는 피해구제법 개정안이 통과되었습니다. 2024년 법원 또한 가습기살균제 참사에 대한 국가의 책임을 일부 인정하는 판결을 내렸습니다. 이는 가습기살균제 피해자들의 추가적인 법적 구제 가능성을 높이는 중요한 진전입니다.</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
-          <t>대기업 피고(KT&amp;G, 한국필립모리스, BAT코리아)의 자력이 충분하며(조건 2), 국민건강보험공단이 제기한 소송으로 다수의 흡연 피해자(조건 3)와 수조 원대 규모의 피해(조건 4)가 예상된다. 2심에서 흡연과 폐암의 인과관계가 인정되었고, 1960-70년대 담배 위험성 미고지 및 금지 첨가물 사용 등 상대방 책임이 명확하게 주장되고 있어(조건 1, 5) 소송금융 투자 적합도가 높다.</t>
+          <t>국가 책임이 법원 판결과 국회 법 개정으로 명확히 인정되었고(적합 조건 1, 5), 상대방인 국가의 자력이 충분합니다(적합 조건 2). 가습기살균제 사건은 이미 대규모 집단 피해(적합 조건 3, 4)로 공적 절차(국회 법 개정, 법원 판결)가 진행 중이므로(적합 조건 6) 소송금융 투자에 매우 적합합니다.</t>
         </is>
       </c>
       <c r="H125" t="inlineStr">
         <is>
-          <t>수조 원대 추정</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I125" t="inlineStr">
         <is>
-          <t>수십만 명 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J125" t="inlineStr">
         <is>
-          <t>[인터뷰] 정기석 건보공단 이사장  담배소송, 대법원 공개 변론 요청…...</t>
+          <t>국회, 탄소중립기본법 개정안 통과…기후시민회의 창설</t>
         </is>
       </c>
       <c r="K125" t="inlineStr">
         <is>
-          <t>newspim.com</t>
+          <t>biz.sbs.co.kr</t>
         </is>
       </c>
       <c r="L125" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M125" t="inlineStr">
         <is>
-          <t>https://www.newspim.com/news/view/20260311001371</t>
+          <t>https://biz.sbs.co.kr/article_hub/20000297067?division=NAVER</t>
         </is>
       </c>
       <c r="N125" t="inlineStr">
         <is>
-          <t>2026-03-12 00:37:04.761504+00:00</t>
+          <t>2026-03-12 12:22:20.014130+00:00</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>전기차 제작사 및 수입사</t>
+          <t>가습기살균제 제조 및 판매 기업 다수</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
-          <t>정부 정책성 보험 도입 준비 중</t>
+          <t>가습기살균제 피해구제 특별법 개정안 국회 본회의 통과</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
-          <t>정부가 2026년부터 전기차 화재로 인한 제3자 피해를 보상하는 '전기자동차 화재안심보험'을 도입합니다. 이 정책성 보험은 사고당 최대 100억 원 이상을 보장하며, 보험료는 정부와 전기차 제작사 및 수입사가 공동 분담합니다. 기존 보험으로 보상되지 않는 피해액을 보충적으로 보장하며, 화재 원인 규명 후 책임 주체에게 비용을 정산할 계획입니다.</t>
+          <t>가습기살균제 피해구제를 위한 특별법 개정안이 국회 본회의를 통과했다. 이는 수많은 피해자와 유가족들에게 추가적인 구제 방안을 마련하기 위한 것으로, 기존의 피해구제 절차를 개선하고 확대하는 데 목적이 있다.</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
-          <t>정부가 전기차 화재로 인한 제3자 피해를 보상하는 정책성 보험 도입을 추진 중이며(적합 조건 6), 사고당 최대 100억 원 이상의 피해 규모를 보장합니다(적합 조건 4). 이 보험은 전기차 제작사 및 수입사(대기업, 적합 조건 2)가 보험료를 분담하고, 화재 원인 규명 후 책임 주체에게 비용을 정산하므로 증거 확보 가능성이 높습니다(적합 조건 5). 이는 소송금융 투자 대상으로서의 잠재력이 높습니다.</t>
+          <t>가습기살균제 사건은 상대방 책임이 명확하고(1), 대기업 등 자력 있는 상대방이 특정되어 있으며(2), 수많은 피해자가 발생한 집단적 피해 사례로 피해 규모가 매우 큼(3, 4). 또한, 정부 조사 및 법적 절차를 통해 증거가 충분히 확보되었고(5), 피해구제법 개정안 통과 등 공적 절차가 지속적으로 진행 중이다(6). 이는 소송금융 투자에 매우 적합한 조건들을 충족한다.</t>
         </is>
       </c>
       <c r="H126" t="inlineStr">
         <is>
-          <t>사고당 최대 100억 원 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I126" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수만 명 이상</t>
         </is>
       </c>
       <c r="J126" t="inlineStr">
         <is>
-          <t>전기차 화재 제3자 피해 최대 100억 보장  ... 정부 '전기자동차 화재안...</t>
+          <t>가습기살균제 피해구제법 개정안 본회의 통과에 인사하는 유가족들</t>
         </is>
       </c>
       <c r="K126" t="inlineStr">
         <is>
-          <t>queen.co.kr</t>
+          <t>newspim.com</t>
         </is>
       </c>
       <c r="L126" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M126" t="inlineStr">
         <is>
-          <t>http://www.queen.co.kr/news/articleView.html?idxno=452865</t>
+          <t>https://www.newspim.com/news/view/20260312001164</t>
         </is>
       </c>
       <c r="N126" t="inlineStr">
         <is>
-          <t>2026-03-12 00:21:43.605628+00:00</t>
+          <t>2026-03-12 12:20:24.706228+00:00</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>시공사 및 설계사 3곳</t>
+          <t>옥시레킷벤키저, SK케미칼, 애경산업 등</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
-          <t>1심 원고 일부 승소, 원고 및 피고 항소로 2심 진행 중. 국민 감사청구 예정.</t>
+          <t>가습기살균제 피해구제를 위한 특별법 전부개정법률안 국회 본회의 가결</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
-          <t>2021년 욕지도 모노레일 탈선 사고로 8명이 다쳤으며, 국립과학수사대 조사 결과 베어링 파괴가 원인으로 밝혀졌다. 통영시는 시공사 및 설계사 3곳을 상대로 73억원의 손해배상 소송을 제기했고, 현재 1심 원고 일부 승소 후 2심이 진행 중이다. 공직공익비리신고 전국시민운동연합 통영지부는 해당 사건에 대한 국민 감사청구를 예고했다.</t>
+          <t>2026년 3월 12일 국회 본회의에서 가습기살균제 피해구제를 위한 특별법 전부개정법률안이 가결되었다. 이는 수만 명의 피해자와 유가족이 발생한 가습기살균제 사건에 대한 지속적인 피해 구제 노력을 보여준다. 대기업 제조사의 책임이 명확하고 집단적 피해 규모가 커 소송금융 투자 적합도가 높다.</t>
         </is>
       </c>
       <c r="G127" t="inlineStr">
         <is>
-          <t>국립과학수사대 조사로 탈선 원인(베어링 파괴)이 명확히 밝혀져 상대방 책임이 비교적 명확하며, 재시공 비용 최대 100억원, 통영시의 73억원 손해배상 소송 제기 등 피해 규모가 매우 크다. 현재 2심 소송이 진행 중이며, 국민 감사청구까지 예정되어 있어 공적 절차가 활발히 진행되고 있다.</t>
+          <t>가습기살균제 사건은 상대방(대기업)의 책임이 명확하고(조건 1) 자력이 충분하며(조건 2), 수만 명의 피해자가 발생한 대표적인 집단적 피해 사례(조건 3)입니다. 피해 규모가 크고(조건 4) 이미 정부 조사 및 특별법 제정 등 공적 절차가 진행되었으며(조건 6), 관련 증거가 충분히 확보되어 있습니다(조건 5). 이번 특별법 개정안 가결은 피해 구제 노력이 지속되고 있음을 보여줍니다.</t>
         </is>
       </c>
       <c r="H127" t="inlineStr">
         <is>
-          <t>최대 100억원 (재시공 비용), 73억원 (통영시 소송 금액)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I127" t="inlineStr">
         <is>
-          <t>8명 (부상자)</t>
+          <t>수만 명 이상</t>
         </is>
       </c>
       <c r="J127" t="inlineStr">
         <is>
-          <t>탈선사고 뒤 5년 넘게 방치된 욕지도 모노레일, 국민 감사청구</t>
+          <t>슬픔에 잠긴 가습기살균제 피해 유가족</t>
         </is>
       </c>
       <c r="K127" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>newspim.com</t>
         </is>
       </c>
       <c r="L127" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M127" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260311161400052?input=1195m</t>
+          <t>https://www.newspim.com/news/view/20260312001165</t>
         </is>
       </c>
       <c r="N127" t="inlineStr">
         <is>
-          <t>2026-03-11 13:00:54.655885+00:00</t>
+          <t>2026-03-12 12:20:15.088114+00:00</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
-      <c r="C128" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C128" t="inlineStr"/>
       <c r="D128" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
-          <t>공정위 제재 완료, 벤츠코리아 행정소송 예고</t>
+          <t>가습기살균제 피해구제 특별법 개정안 국회 통과</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
-          <t>벤츠코리아가 리콜 대상 배터리를 숨기고 전기차 3천대를 판매한 사실이 공정위 제재로 밝혀졌다. 공정위는 중대 사안으로 판단하여 최고기준율을 적용한 제재를 내렸으며, 피해 차주들은 이를 근거로 손해배상 청구를 할 수 있다. 벤츠코리아는 공정위 판단에 동의하지 않아 행정소송을 예고했다.</t>
+          <t>국회에서 가습기살균제 피해구제를 위한 특별법 전부개정법률안이 통과되어, 가습기 살균제 참사가 법적으로 명시되었습니다. 이는 피해자 유가족들에게 중요한 진전으로 평가됩니다. 이 법안 통과로 피해자 구제 절차가 더욱 강화될 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="G128" t="inlineStr">
         <is>
-          <t>벤츠코리아는 대기업으로 자력이 충분하며(적합 조건 2), 리콜 배터리를 숨기고 전기차 3천대를 판매한 사실이 공정위 제재로 밝혀져 상대방 책임이 명확합니다(적합 조건 1). 3천대의 전기차 판매는 다수의 피해자를 발생시켰으며(적합 조건 3), 공정위의 제재 결정은 손해배상 청구의 강력한 증거가 됩니다(적합 조건 5). 이미 공정위 제재라는 공적 절차가 진행되었고(적합 조건 6), 이를 근거로 피해 차주들의 손해배상 청구가 가능하여 피해 규모가 클 것으로 예상됩니다(적합 조건 4).</t>
+          <t>가습기살균제 참사는 제조사 책임이 비교적 명확하며(1), 관련 대기업들은 자력이 충분합니다(2). 수천 명 이상의 집단적 피해가 발생했고(3), 사망 및 중증 질환 등 피해 규모가 매우 큽니다(4). 정부 조사, 검찰 수사, 기존 소송 등을 통해 증거가 충분히 확보되어 있습니다(5). 또한, 피해구제를 위한 특별법 개정안이 국회를 통과하며 공적 절차가 진행 중입니다(6).</t>
         </is>
       </c>
       <c r="H128" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I128" t="inlineStr">
         <is>
-          <t>3천명</t>
+          <t>수천 명 이상</t>
         </is>
       </c>
       <c r="J128" t="inlineStr">
         <is>
-          <t>벤츠, 리콜배터리 숨기고 전기차 3천대 팔아</t>
+          <t>가습기살균제법 개정안 국회 통과...참사 첫 법적 명시</t>
         </is>
       </c>
       <c r="K128" t="inlineStr">
         <is>
-          <t>naeil.com</t>
+          <t>straightnews.co.kr</t>
         </is>
       </c>
       <c r="L128" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M128" t="inlineStr">
         <is>
-          <t>https://www.naeil.com/news/read/580739?ref=naver</t>
+          <t>https://www.straightnews.co.kr/news/articleView.html?idxno=297285</t>
         </is>
       </c>
       <c r="N128" t="inlineStr">
         <is>
-          <t>2026-03-11 12:51:12.916428+00:00</t>
+          <t>2026-03-12 12:18:24.333259+00:00</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>가습기살균제 제조 및 판매 기업</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
-          <t>국회 보건복지위에서 피해자 구제책 및 전수조사 촉구 중</t>
+          <t>가습기살균제 피해구제 특별법 개정안 국회 통과</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
-          <t>'곰팡이 백신' 관련 피해가 발생하여 정은경 전 청장이 사과했음에도 국민적 분노가 커지고 있습니다. 국회 보건복지위에서는 피해자 구제책 마련과 전수조사를 촉구하고 있으며, 정부의 책임 규명과 보상 방안 마련이 쟁점이 될 것으로 보입니다.</t>
+          <t>국회 본회의에서 '가습기살균제 피해구제를 위한 특별법 전부개정법률안'이 가결되어 가습기살균제 피해가 '사회적 참사'로 처음 인정되었습니다. 이번 개정안 통과로 기존 피해 구제 절차가 개선될 예정이며, 이는 가습기살균제 피해자들의 권리 구제에 중요한 진전입니다.</t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
-          <t>상대방(정부/보건당국)의 책임이 '곰팡이 백신' 방치 의혹 및 '정은경 사과'로 비교적 명확하며 자력이 충분합니다. '백신 피해자' 전수조사 촉구로 집단적 피해가 예상되며, 국회 보건복지위에서 구제책을 촉구하는 등 공적 절차가 진행 중입니다.</t>
+          <t>가습기살균제 피해는 상대방 책임이 명확하고(제조 및 판매 기업), 대기업이 피고이며, 수십만 명 이상의 피해자가 발생한 집단적 피해 사건입니다. 특별법 개정안 통과로 공적 절차가 진행 중이며, 피해 규모가 크고 증거가 충분하여 소송금융 투자에 매우 적합합니다.</t>
         </is>
       </c>
       <c r="H129" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I129" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>수십만 명 이상</t>
         </is>
       </c>
       <c r="J129" t="inlineStr">
         <is>
-          <t>'곰팡이 백신' 알고도 방치했나···정은경 사과에도 '국민 분노 폭발'</t>
+          <t>너무 늦어 죄송하다 …가습기살균제 피해, '사회적 참사'로 첫 인정</t>
         </is>
       </c>
       <c r="K129" t="inlineStr">
         <is>
-          <t>womaneconomy.co.kr</t>
+          <t>wolyo.co.kr</t>
         </is>
       </c>
       <c r="L129" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M129" t="inlineStr">
         <is>
-          <t>https://www.womaneconomy.co.kr/news/articleView.html?idxno=250899</t>
+          <t>https://www.wolyo.co.kr/news/articleView.html?idxno=309800</t>
         </is>
       </c>
       <c r="N129" t="inlineStr">
         <is>
-          <t>2026-03-11 12:40:24.267714+00:00</t>
+          <t>2026-03-12 12:18:13.914874+00:00</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
-      <c r="C130" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C130" t="inlineStr"/>
       <c r="D130" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
-          <t>캐나다 BC주 1심 법원에 소송 제기</t>
+          <t>가습기살균제 피해구제 특별법 개정안 가결</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
-          <t>캐나다 학교 총기 난사 사건 피해자 가족이 오픈AI를 상대로 소송을 제기했다. 총격범이 챗GPT를 활용해 범행을 계획했고, 오픈AI가 이를 인지하고도 수사기관에 신고하지 않아 피해가 발생했다는 주장이다. 피해자는 치명적인 뇌 손상을 입었으며, 오픈AI는 정부 및 법 집행기관과 협력하여 유사 사건 재발 방지 노력을 하고 있다고 밝혔다.</t>
+          <t>국회에서 가습기살균제 피해구제를 위한 특별법 개정안이 가결되었으나, 피해 유족들은 여전히 슬픔에 잠겨 있다. 이는 가습기살균제 참사의 피해가 지속되고 있으며, 법적·제도적 구제 노력에도 불구하고 완전한 해결에는 이르지 못했음을 시사한다.</t>
         </is>
       </c>
       <c r="G130" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확함 (오픈AI가 총격범의 위험성을 인지하고도 신고하지 않음), 상대방에게 자력이 충분함 (대기업 오픈AI), 집단적 피해 (다수의 사상자 발생), 피해 규모가 큼 (피해자의 치명적인 뇌 손상), 증거가 있거나 확보 가능함 (오픈AI의 내부 확인 및 정책 변경), 이미 공적 절차가 진행 중임 (정부 및 경찰과의 협력 논의). 이 사건은 소송금융 투자에 매우 적합한 조건을 갖추고 있습니다.</t>
+          <t>가습기살균제 사건은 상대방 책임이 명확하고(적합 조건 1), 대기업 등 자력 있는 상대방이 존재하며(적합 조건 2), 수많은 피해자가 발생한 집단적 피해 사례임(적합 조건 3, 4). 또한, 정부 조사 및 특별법 제정 등 공적 절차가 진행되어 증거 확보가 용이함(적합 조건 5, 6). 특별법 개정에도 불구하고 유족들의 슬픔이 여전하다는 점은 추가적인 법적 구제 가능성을 시사한다.</t>
         </is>
       </c>
       <c r="H130" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I130" t="inlineStr">
         <is>
-          <t>사망자 8명, 중상자 1명 (마야 게발라 양)</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J130" t="inlineStr">
         <is>
-          <t>캐나다 총기난사 피해 가족  오픈AI 소송 , 왜?</t>
+          <t>피해구제 특별법 개정됐지만… 여전한 슬픔</t>
         </is>
       </c>
       <c r="K130" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L130" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M130" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603110844167297</t>
+          <t>https://www.newsis.com/view/NISI20260312_0021206422</t>
         </is>
       </c>
       <c r="N130" t="inlineStr">
         <is>
-          <t>2026-03-11 00:53:33.021642+00:00</t>
+          <t>2026-03-12 12:16:49.781061+00:00</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>메르세데스-벤츠 코리아</t>
+          <t>가습기살균제 제조 및 판매 기업들</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
-          <t>공정위 과징금 부과 및 검찰 고발, 일부 차주 손해배상 소송 진행 중</t>
+          <t>가습기살균제 피해구제 특별법 개정안 가결</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
-          <t>벤츠 전기차에서 화재가 발생한 사고와 관련, 공정위는 벤츠가 리콜 이력이 있는 배터리 제조사를 은닉하고 소비자를 기만했다고 판단하여 112억 원의 과징금을 부과하고 법인을 검찰에 고발했습니다. 문제 차량은 3천여 대가 판매되었으며, 일부 차주들은 이미 벤츠에 손해배상 소송을 제기한 상태입니다. 벤츠코리아는 공정위 제재에 대해 행정소송을 제기할 예정입니다.</t>
+          <t>국회 본회의에서 가습기살균제 피해구제를 위한 특별법 개정안이 가결되었습니다. 이는 가습기살균제 피해자들에 대한 구제 절차를 강화하고 지원을 확대하기 위한 법적 기반을 마련하는 조치입니다. 해당 사건은 이미 사회적으로 큰 파장을 일으킨 집단적 피해 사례입니다.</t>
         </is>
       </c>
       <c r="G131" t="inlineStr">
         <is>
-          <t>벤츠가 리콜 이력이 있는 배터리 사용 사실을 은닉하고 소비자를 기만한 책임이 공정위 조사로 명확히 드러났습니다 (적합 조건 1). 상대방인 벤츠는 대기업으로 자력이 충분하며 (적합 조건 2), 문제 차량이 3천여 대 판매되어 집단적 피해 가능성이 높고 (적합 조건 3), 차량 1대당 1억 원이 넘는 고가로 피해 규모가 큽니다 (적합 조건 4). 공정위의 과징금 부과 및 검찰 고발이라는 공적 절차가 진행 중이며 (적합 조건 6), 이는 강력한 증거가 됩니다 (적합 조건 5). 이미 일부 차주들의 손해배상 소송도 진행 중입니다.</t>
+          <t>가습기살균제 사건은 상대방 책임이 명확하고(적합 조건 1), 대기업 등 자력 있는 상대방이 특정되며(적합 조건 2), 수많은 피해자가 발생한 대표적인 집단적 피해 사례로 피해 규모가 매우 큽니다(적합 조건 3, 4). 또한 정부 조사 및 법원 판결 등으로 증거가 충분히 확보되어 있고(적합 조건 5), 특별법 개정안 가결 등 공적 절차가 지속적으로 진행 중입니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H131" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I131" t="inlineStr">
         <is>
-          <t>3천여 대 차량 소유주</t>
+          <t>수만 명 이상</t>
         </is>
       </c>
       <c r="J131" t="inlineStr">
         <is>
-          <t>‘전기차 화재 공포’ 불붙인 벤츠, 배터리 제조사 은닉에 112억 과징금</t>
+          <t>가습기살균제 피해구제 특별법 개정안 가결</t>
         </is>
       </c>
       <c r="K131" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L131" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M131" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8504908&amp;ref=A</t>
+          <t>https://www.newsis.com/view/NISI20260312_0021206423</t>
         </is>
       </c>
       <c r="N131" t="inlineStr">
         <is>
-          <t>2026-03-11 00:40:10.461616+00:00</t>
+          <t>2026-03-12 12:16:38.759030+00:00</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>메르세데스벤츠 악티엔게젤샤프트, 메르세데스벤츠코리아</t>
+          <t>KT&amp;G, 한국필립모리스, BAT코리아</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
-          <t>공정위 과징금 부과 및 검찰 고발 완료, 피해자 손해배상 소송 예상</t>
+          <t>대법원 상고심 진행 중, 공개 변론 요청 예정</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
-          <t>메르세데스벤츠가 전기차 배터리 제조사를 속여 화재 위험이 있는 파라시스 배터리를 장착했음에도 세계 1위 CATL 배터리가 탑재된 것처럼 기만했습니다. 공정거래위원회는 벤츠 독일 본사와 한국 법인에 112억 원대 과징금을 부과하고 검찰에 고발했으며, 피해 차주들의 손해배상 소송을 통한 피해 구제 가능성을 언급했습니다. 약 3,000대의 차량이 영향을 받았고, 관련 매출액은 2,810억 원에 달합니다.</t>
+          <t>국민건강보험공단이 담배회사 3곳(KT&amp;G, 한국필립모리스, BAT코리아)을 상대로 제기한 담배소송이 대법원 상고심에 계류 중이다. 공단은 2심에서 흡연과 폐암의 인과관계를 인정받았으며, 1960~70년대 담배 위험성 미고지 및 금지 첨가물 사용 등을 주장하며 대법원에 공개 변론을 요청할 예정이다. 이 소송은 국민 건강 증진과 질병 예방을 위한 공공기관의 직무 수행으로, 사회적 파급력이 크다.</t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
-          <t>공정위가 벤츠의 배터리 제조사 기만행위에 대해 과징금을 부과하고 검찰에 고발하여 상대방 책임이 명확하며(적합 조건 1, 5, 6), 메르세데스벤츠는 자력이 충분한 대기업입니다(적합 조건 2). 약 3,000대의 차량이 영향을 받아 집단적 피해가 발생했고(적합 조건 3), 관련 매출액이 2,810억 원에 달해 피해 규모가 큽니다(적합 조건 4).</t>
+          <t>대기업 피고(KT&amp;G, 한국필립모리스, BAT코리아)의 자력이 충분하며(조건 2), 국민건강보험공단이 제기한 소송으로 다수의 흡연 피해자(조건 3)와 수조 원대 규모의 피해(조건 4)가 예상된다. 2심에서 흡연과 폐암의 인과관계가 인정되었고, 1960-70년대 담배 위험성 미고지 및 금지 첨가물 사용 등 상대방 책임이 명확하게 주장되고 있어(조건 1, 5) 소송금융 투자 적합도가 높다.</t>
         </is>
       </c>
       <c r="H132" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수조 원대 추정</t>
         </is>
       </c>
       <c r="I132" t="inlineStr">
         <is>
-          <t>약 3,000대 차량 소유주</t>
+          <t>수십만 명 이상</t>
         </is>
       </c>
       <c r="J132" t="inlineStr">
         <is>
-          <t>별로인 별 되어 가는 ‘삼각별’</t>
+          <t>[인터뷰] 정기석 건보공단 이사장  담배소송, 대법원 공개 변론 요청…...</t>
         </is>
       </c>
       <c r="K132" t="inlineStr">
         <is>
-          <t>seoul.co.kr</t>
+          <t>newspim.com</t>
         </is>
       </c>
       <c r="L132" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M132" t="inlineStr">
         <is>
-          <t>https://www.seoul.co.kr/news/economy/2026/03/11/20260311031002?wlog_tag3=naver</t>
+          <t>https://www.newspim.com/news/view/20260311001371</t>
         </is>
       </c>
       <c r="N132" t="inlineStr">
         <is>
-          <t>2026-03-11 00:34:27.873821+00:00</t>
+          <t>2026-03-12 00:37:04.761504+00:00</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>메르세데스-벤츠</t>
+          <t>전기차 제작사 및 수입사</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
-          <t>공정위 제재 완료, 손해배상 소송 예정</t>
+          <t>정부 정책성 보험 도입 준비 중</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
-          <t>메르세데스-벤츠가 EQE·EQS 차량에 사용된 '파라시스' 배터리 관련 정보를 은폐한 사실로 공정위 제재를 받았다. 공정위는 이번 제재가 피해 차주들의 향후 손해배상 청구 소송 제기에 도움이 될 것으로 기대하고 있다. 이는 다수의 피해자가 대기업을 상대로 법적 구제를 모색할 수 있는 사건이다.</t>
+          <t>정부가 2026년부터 전기차 화재로 인한 제3자 피해를 보상하는 '전기자동차 화재안심보험'을 도입합니다. 이 정책성 보험은 사고당 최대 100억 원 이상을 보장하며, 보험료는 정부와 전기차 제작사 및 수입사가 공동 분담합니다. 기존 보험으로 보상되지 않는 피해액을 보충적으로 보장하며, 화재 원인 규명 후 책임 주체에게 비용을 정산할 계획입니다.</t>
         </is>
       </c>
       <c r="G133" t="inlineStr">
         <is>
-          <t>메르세데스-벤츠라는 대기업이 피고이며(적합 조건 2), 공정위 제재를 통해 책임이 명확하고 증거가 확보된 상태이다(적합 조건 1, 5, 6). '피해 차주들'이라는 표현에서 다수의 피해자가 있음을 암시하며(적합 조건 3), 공정위가 손해배상 소송 제기를 기대하고 있어 집단적 피해 구제 가능성이 높다.</t>
+          <t>정부가 전기차 화재로 인한 제3자 피해를 보상하는 정책성 보험 도입을 추진 중이며(적합 조건 6), 사고당 최대 100억 원 이상의 피해 규모를 보장합니다(적합 조건 4). 이 보험은 전기차 제작사 및 수입사(대기업, 적합 조건 2)가 보험료를 분담하고, 화재 원인 규명 후 책임 주체에게 비용을 정산하므로 증거 확보 가능성이 높습니다(적합 조건 5). 이는 소송금융 투자 대상으로서의 잠재력이 높습니다.</t>
         </is>
       </c>
       <c r="H133" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>사고당 최대 100억 원 이상</t>
         </is>
       </c>
       <c r="I133" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J133" t="inlineStr">
         <is>
-          <t>메르세데스-벤츠, EQE·EQS '파라시스' 배터리 품격 있게 '은폐'</t>
+          <t>전기차 화재 제3자 피해 최대 100억 보장  ... 정부 '전기자동차 화재안...</t>
         </is>
       </c>
       <c r="K133" t="inlineStr">
         <is>
-          <t>newswhoplus.com</t>
+          <t>queen.co.kr</t>
         </is>
       </c>
       <c r="L133" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M133" t="inlineStr">
         <is>
-          <t>https://www.newswhoplus.com/news/articleView.html?idxno=56410</t>
+          <t>http://www.queen.co.kr/news/articleView.html?idxno=452865</t>
         </is>
       </c>
       <c r="N133" t="inlineStr">
         <is>
-          <t>2026-03-11 00:33:56.981167+00:00</t>
+          <t>2026-03-12 00:21:43.605628+00:00</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>메르세데스 벤츠 (독일 본사 및 한국 법인)</t>
+          <t>시공사 및 설계사 3곳</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
-          <t>공정위 과징금 부과 및 검찰 고발 결정, 검찰 수사 예정. 벤츠는 행정소송으로 대응할 뜻을 밝힘.</t>
+          <t>1심 원고 일부 승소, 원고 및 피고 항소로 2심 진행 중. 국민 감사청구 예정.</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
-          <t>인천 청라 벤츠 전기차 화재와 관련하여 공정위가 벤츠에 112억 원의 과징금을 부과하고 독일 본사와 한국 법인을 검찰 고발하기로 결정했습니다. 벤츠가 중국에서 리콜된 배터리 셀 사용 사실을 알리지 않아 소비자를 속였다는 이유입니다. 이 화재로 800여명의 이재민이 발생했으며, 벤츠는 60억 원을 지원했으나 주민들과의 갈등은 계속되고 있습니다.</t>
+          <t>2021년 욕지도 모노레일 탈선 사고로 8명이 다쳤으며, 국립과학수사대 조사 결과 베어링 파괴가 원인으로 밝혀졌다. 통영시는 시공사 및 설계사 3곳을 상대로 73억원의 손해배상 소송을 제기했고, 현재 1심 원고 일부 승소 후 2심이 진행 중이다. 공직공익비리신고 전국시민운동연합 통영지부는 해당 사건에 대한 국민 감사청구를 예고했다.</t>
         </is>
       </c>
       <c r="G134" t="inlineStr">
         <is>
-          <t>공정위가 벤츠의 기만행위에 대해 과징금 부과 및 검찰 고발을 결정하여 상대방 책임이 명확하며(적합 조건 1), 메르세데스 벤츠는 글로벌 대기업으로 자력이 충분합니다(적합 조건 2). 아파트 화재로 800여명의 이재민이 발생하여 집단적 피해가 크고(적합 조건 3, 4), 공정위 조사 결과 및 중국 리콜 이력 등 객관적 증거가 존재하며(적합 조건 5), 공정위의 과징금 부과 및 검찰 고발 결정 등 공적 절차가 진행 중입니다(적합 조건 6).</t>
+          <t>국립과학수사대 조사로 탈선 원인(베어링 파괴)이 명확히 밝혀져 상대방 책임이 비교적 명확하며, 재시공 비용 최대 100억원, 통영시의 73억원 손해배상 소송 제기 등 피해 규모가 매우 크다. 현재 2심 소송이 진행 중이며, 국민 감사청구까지 예정되어 있어 공적 절차가 활발히 진행되고 있다.</t>
         </is>
       </c>
       <c r="H134" t="inlineStr">
         <is>
-          <t>최소 60억 원 이상</t>
+          <t>최대 100억원 (재시공 비용), 73억원 (통영시 소송 금액)</t>
         </is>
       </c>
       <c r="I134" t="inlineStr">
         <is>
-          <t>800명 이상</t>
+          <t>8명 (부상자)</t>
         </is>
       </c>
       <c r="J134" t="inlineStr">
         <is>
-          <t>[사설]'벤츠 과징금' 소비자보호 계기로</t>
+          <t>탈선사고 뒤 5년 넘게 방치된 욕지도 모노레일, 국민 감사청구</t>
         </is>
       </c>
       <c r="K134" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L134" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M134" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/opinion/2026/03/11/2026031013575621848</t>
+          <t>https://www.yna.co.kr/view/AKR20260311161400052?input=1195m</t>
         </is>
       </c>
       <c r="N134" t="inlineStr">
         <is>
-          <t>2026-03-11 00:32:35.514524+00:00</t>
+          <t>2026-03-11 13:00:54.655885+00:00</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>메르세데스-벤츠</t>
+          <t>벤츠코리아</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
-          <t>공정위 과징금 부과 및 검찰 고발, 벤츠의 행정소송 예고</t>
+          <t>공정위 제재 완료, 벤츠코리아 행정소송 예고</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
-          <t>벤츠 전기차에 중국에서 화재 위험으로 리콜된 배터리(파라시스)가 탑재되었음에도 벤츠가 이를 숨기고 판매한 사실이 공정위 조사로 드러났다. 공정위는 벤츠에 112억 원의 과징금을 부과하고 독일 본사를 검찰에 고발했으며, 벤츠는 이에 대해 행정소송을 예고했다. 현재 500명 이상의 피해자가 파라시스 배터리 탑재 차량을 모르고 구매한 것으로 파악된다.</t>
+          <t>벤츠코리아가 리콜 대상 배터리를 숨기고 전기차 3천대를 판매한 사실이 공정위 제재로 밝혀졌다. 공정위는 중대 사안으로 판단하여 최고기준율을 적용한 제재를 내렸으며, 피해 차주들은 이를 근거로 손해배상 청구를 할 수 있다. 벤츠코리아는 공정위 판단에 동의하지 않아 행정소송을 예고했다.</t>
         </is>
       </c>
       <c r="G135" t="inlineStr">
         <is>
-          <t>벤츠의 책임이 공정위 조사로 명확히 밝혀졌고(적합 조건 1), 대기업인 벤츠는 충분한 자력을 가지고 있습니다(적합 조건 2). 500명 이상의 피해자가 언급되어 집단적 피해 가능성이 높으며(적합 조건 3, 4), 공정위의 과징금 부과 및 검찰 고발 등 공적 절차가 이미 진행 중이므로 객관적 증거 확보가 용이합니다(적합 조건 5, 6).</t>
+          <t>벤츠코리아는 대기업으로 자력이 충분하며(적합 조건 2), 리콜 배터리를 숨기고 전기차 3천대를 판매한 사실이 공정위 제재로 밝혀져 상대방 책임이 명확합니다(적합 조건 1). 3천대의 전기차 판매는 다수의 피해자를 발생시켰으며(적합 조건 3), 공정위의 제재 결정은 손해배상 청구의 강력한 증거가 됩니다(적합 조건 5). 이미 공정위 제재라는 공적 절차가 진행되었고(적합 조건 6), 이를 근거로 피해 차주들의 손해배상 청구가 가능하여 피해 규모가 클 것으로 예상됩니다(적합 조건 4).</t>
         </is>
       </c>
       <c r="H135" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I135" t="inlineStr">
         <is>
-          <t>500명 이상</t>
+          <t>3천명</t>
         </is>
       </c>
       <c r="J135" t="inlineStr">
         <is>
-          <t>“벤츠, 배터리 속여 팔았다”…과징금 112억</t>
+          <t>벤츠, 리콜배터리 숨기고 전기차 3천대 팔아</t>
         </is>
       </c>
       <c r="K135" t="inlineStr">
         <is>
-          <t>ichannela.com</t>
+          <t>naeil.com</t>
         </is>
       </c>
       <c r="L135" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M135" t="inlineStr">
         <is>
-          <t>https://www.ichannela.com/news/main/news_detailPage.do?publishId=000000518317</t>
+          <t>https://www.naeil.com/news/read/580739?ref=naver</t>
         </is>
       </c>
       <c r="N135" t="inlineStr">
         <is>
-          <t>2026-03-10 13:18:14.181192+00:00</t>
+          <t>2026-03-11 12:51:12.916428+00:00</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>가습기 살균제 제조사</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
-          <t>민생 3법(징벌적 손해배상, 디스커버리, 집단소송제) 추진 논의 중</t>
+          <t>국회 보건복지위에서 피해자 구제책 및 전수조사 촉구 중</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
-          <t>김정욱 변협회장은 가습기 살균제 사건을 언급하며 집단소송제, 징벌적 손해배상 제도, 디스커버리 제도 등 '민생 3법'의 추진 필요성을 강조했습니다. 이를 통해 사회적 약자를 보호하고 피해를 본 모든 국민이 구제받을 수 있어야 한다고 주장했습니다. 이 기사는 과거 사건을 통해 미래 법률 개혁의 방향을 제시하고 있습니다.</t>
+          <t>'곰팡이 백신' 관련 피해가 발생하여 정은경 전 청장이 사과했음에도 국민적 분노가 커지고 있습니다. 국회 보건복지위에서는 피해자 구제책 마련과 전수조사를 촉구하고 있으며, 정부의 책임 규명과 보상 방안 마련이 쟁점이 될 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G136" t="inlineStr">
         <is>
-          <t>가습기 살균제 사건은 상대방 책임이 명확하고(1), 대기업 등 자력 있는 상대방(2)에 의한 집단적 피해(3)이며 피해 규모가 매우 크고(4), 증거 확보가 용이한(5) 대표적인 사례입니다. 기사는 이 사건을 바탕으로 집단소송제, 디스커버리 제도 등 법률 개혁의 필요성을 강조하고 있어, 향후 새로운 소송 기회가 발생할 가능성이 높습니다. 이는 공적 절차(법률 개정 논의)가 진행 중인 것으로 볼 수 있습니다(6).</t>
+          <t>상대방(정부/보건당국)의 책임이 '곰팡이 백신' 방치 의혹 및 '정은경 사과'로 비교적 명확하며 자력이 충분합니다. '백신 피해자' 전수조사 촉구로 집단적 피해가 예상되며, 국회 보건복지위에서 구제책을 촉구하는 등 공적 절차가 진행 중입니다.</t>
         </is>
       </c>
       <c r="H136" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I136" t="inlineStr">
         <is>
-          <t>수만 명 이상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J136" t="inlineStr">
         <is>
-          <t>변협 김정욱  가습기 살균제 사건 기억…디스커버리 제도 추진해야</t>
+          <t>'곰팡이 백신' 알고도 방치했나···정은경 사과에도 '국민 분노 폭발'</t>
         </is>
       </c>
       <c r="K136" t="inlineStr">
         <is>
-          <t>lawleader.co.kr</t>
+          <t>womaneconomy.co.kr</t>
         </is>
       </c>
       <c r="L136" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M136" t="inlineStr">
         <is>
-          <t>http://www.lawleader.co.kr/news/articleView.html?idxno=18683</t>
+          <t>https://www.womaneconomy.co.kr/news/articleView.html?idxno=250899</t>
         </is>
       </c>
       <c r="N136" t="inlineStr">
         <is>
-          <t>2026-03-10 13:07:28.318053+00:00</t>
+          <t>2026-03-11 12:40:24.267714+00:00</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>메르세데스-벤츠</t>
+          <t>OpenAI</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
-          <t>공정위 조사 진행 중, 손해배상 소송 제기</t>
+          <t>캐나다 BC주 1심 법원에 소송 제기</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
-          <t>메르세데스-벤츠가 배터리 화재 위험을 인지하고도 차량을 판매하여 소비자를 기만했다는 의혹이 제기되었습니다. 이에 소비자들은 법원에 손해배상 청구 소송을 제기하고 있으며, 공정위도 관련 사안에 대한 조사를 진행 중입니다. 이 사건은 소비자 피해 구제에 도움이 될 것으로 기대됩니다.</t>
+          <t>캐나다 학교 총기 난사 사건 피해자 가족이 오픈AI를 상대로 소송을 제기했다. 총격범이 챗GPT를 활용해 범행을 계획했고, 오픈AI가 이를 인지하고도 수사기관에 신고하지 않아 피해가 발생했다는 주장이다. 피해자는 치명적인 뇌 손상을 입었으며, 오픈AI는 정부 및 법 집행기관과 협력하여 유사 사건 재발 방지 노력을 하고 있다고 밝혔다.</t>
         </is>
       </c>
       <c r="G137" t="inlineStr">
         <is>
-          <t>대기업 피고(벤츠)이며, 배터리 화재 위험을 인지하고도 판매했다는 점에서 상대방 책임이 명확합니다. 공정위의 소비자 기만 행위 조사 및 손해배상 소송 제기가 언급되어 공적 절차 진행 및 소송 진행 중인 점도 적합합니다. 다수의 소비자 피해 가능성이 높아 집단적 피해로 이어질 수 있습니다.</t>
+          <t>상대방 책임이 비교적 명확함 (오픈AI가 총격범의 위험성을 인지하고도 신고하지 않음), 상대방에게 자력이 충분함 (대기업 오픈AI), 집단적 피해 (다수의 사상자 발생), 피해 규모가 큼 (피해자의 치명적인 뇌 손상), 증거가 있거나 확보 가능함 (오픈AI의 내부 확인 및 정책 변경), 이미 공적 절차가 진행 중임 (정부 및 경찰과의 협력 논의). 이 사건은 소송금융 투자에 매우 적합한 조건을 갖추고 있습니다.</t>
         </is>
       </c>
       <c r="H137" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I137" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>사망자 8명, 중상자 1명 (마야 게발라 양)</t>
         </is>
       </c>
       <c r="J137" t="inlineStr">
         <is>
-          <t>벤츠에게 한국은 '호갱'… 일단 팔고 보자  배터리 화재 위험 알고도 누...</t>
+          <t>캐나다 총기난사 피해 가족  오픈AI 소송 , 왜?</t>
         </is>
       </c>
       <c r="K137" t="inlineStr">
         <is>
-          <t>nbntv.co.kr</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L137" t="inlineStr">
         <is>
           <t>2026-03-10</t>
         </is>
       </c>
       <c r="M137" t="inlineStr">
         <is>
-          <t>https://www.nbntv.co.kr/news/articleView.html?idxno=4019658</t>
+          <t>http://www.fnnews.com/news/202603110844167297</t>
         </is>
       </c>
       <c r="N137" t="inlineStr">
         <is>
-          <t>2026-03-10 13:03:23.337701+00:00</t>
+          <t>2026-03-11 00:53:33.021642+00:00</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>메르세데스벤츠 악티엔게젤샤프트, 메르세데스벤츠코리아</t>
+          <t>메르세데스-벤츠 코리아</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
-          <t>공정위 과징금 부과 및 검찰 고발, 벤츠 행정소송 예고, 소비자 집단소송 가능성</t>
+          <t>공정위 과징금 부과 및 검찰 고발, 일부 차주 손해배상 소송 진행 중</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
-          <t>메르세데스-벤츠가 화재 위험으로 리콜 이력이 있는 파라시스 배터리 셀 탑재 사실을 숨기고 전기차 EQE, EQS 약 3,000대를 판매한 사실이 드러났습니다. 공정위는 벤츠 독일 본사와 한국 법인에 112억원의 과징금을 부과하고 검찰에 고발했으며, 이번 제재가 소비자 손해배상 소송의 근거가 될 수 있다고 밝혔습니다. 벤츠 측은 공정위 결정에 동의하지 않으며 행정소송을 제기할 예정입니다.</t>
+          <t>벤츠 전기차에서 화재가 발생한 사고와 관련, 공정위는 벤츠가 리콜 이력이 있는 배터리 제조사를 은닉하고 소비자를 기만했다고 판단하여 112억 원의 과징금을 부과하고 법인을 검찰에 고발했습니다. 문제 차량은 3천여 대가 판매되었으며, 일부 차주들은 이미 벤츠에 손해배상 소송을 제기한 상태입니다. 벤츠코리아는 공정위 제재에 대해 행정소송을 제기할 예정입니다.</t>
         </is>
       </c>
       <c r="G138" t="inlineStr">
         <is>
-          <t>공정위가 벤츠의 기만 행위를 인정하고 과징금 부과 및 검찰 고발 조치를 내렸으므로 상대방 책임이 명확합니다. 메르세데스-벤츠는 대기업으로 자력이 충분하며, 약 3,000대의 차량이 판매되어 집단적 피해가 발생했고, 관련 판매액이 약 2,810억원에 달해 피해 규모가 큽니다. 공정위의 조사 결과가 강력한 증거가 되며, 공정위는 이번 결정이 소비자 손해배상 소송의 근거가 될 수 있다고 명시했습니다.</t>
+          <t>벤츠가 리콜 이력이 있는 배터리 사용 사실을 은닉하고 소비자를 기만한 책임이 공정위 조사로 명확히 드러났습니다 (적합 조건 1). 상대방인 벤츠는 대기업으로 자력이 충분하며 (적합 조건 2), 문제 차량이 3천여 대 판매되어 집단적 피해 가능성이 높고 (적합 조건 3), 차량 1대당 1억 원이 넘는 고가로 피해 규모가 큽니다 (적합 조건 4). 공정위의 과징금 부과 및 검찰 고발이라는 공적 절차가 진행 중이며 (적합 조건 6), 이는 강력한 증거가 됩니다 (적합 조건 5). 이미 일부 차주들의 손해배상 소송도 진행 중입니다.</t>
         </is>
       </c>
       <c r="H138" t="inlineStr">
         <is>
-          <t>약 2,810억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I138" t="inlineStr">
         <is>
-          <t>약 3,000대 구매자</t>
+          <t>3천여 대 차량 소유주</t>
         </is>
       </c>
       <c r="J138" t="inlineStr">
         <is>
-          <t>벤츠, ‘리콜 이력 배터리’ 숨기고 전기차 판매…과징금 112억원</t>
+          <t>‘전기차 화재 공포’ 불붙인 벤츠, 배터리 제조사 은닉에 112억 과징금</t>
         </is>
       </c>
       <c r="K138" t="inlineStr">
         <is>
-          <t>joongang.co.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L138" t="inlineStr">
         <is>
           <t>2026-03-10</t>
         </is>
       </c>
       <c r="M138" t="inlineStr">
         <is>
-          <t>https://www.joongang.co.kr/article/25410661</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8504908&amp;ref=A</t>
         </is>
       </c>
       <c r="N138" t="inlineStr">
         <is>
-          <t>2026-03-10 12:50:54.775532+00:00</t>
+          <t>2026-03-11 00:40:10.461616+00:00</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>벤츠코리아</t>
+          <t>메르세데스벤츠 악티엔게젤샤프트, 메르세데스벤츠코리아</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
-          <t>공정위 과징금 부과 및 검찰 고발, 벤츠코리아 행정소송 예고</t>
+          <t>공정위 과징금 부과 및 검찰 고발 완료, 피해자 손해배상 소송 예상</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
-          <t>벤츠코리아가 리콜 대상 배터리를 숨기고 차량을 판매한 사실이 드러나 공정거래위원회로부터 112억 원의 과징금과 검찰 고발 조치를 받았다. 벤츠코리아는 공정위의 판단에 동의하지 않아 행정소송을 예고한 상태이다. 이 사건은 사람의 생명과 직결된 안전 문제로, 향후 법적 분쟁이 예상된다.</t>
+          <t>메르세데스벤츠가 전기차 배터리 제조사를 속여 화재 위험이 있는 파라시스 배터리를 장착했음에도 세계 1위 CATL 배터리가 탑재된 것처럼 기만했습니다. 공정거래위원회는 벤츠 독일 본사와 한국 법인에 112억 원대 과징금을 부과하고 검찰에 고발했으며, 피해 차주들의 손해배상 소송을 통한 피해 구제 가능성을 언급했습니다. 약 3,000대의 차량이 영향을 받았고, 관련 매출액은 2,810억 원에 달합니다.</t>
         </is>
       </c>
       <c r="G139" t="inlineStr">
         <is>
-          <t>벤츠코리아는 대기업으로 자력이 충분하며(적합 조건 2), 리콜 배터리를 숨겨 판매한 사실이 공정위 조사를 통해 드러나 상대방 책임이 명확하다(적합 조건 1). 이미 공정위 과징금 부과 및 검찰 고발 등 공적 절차가 진행 중이며(적합 조건 6), 벤츠코리아가 행정소송을 예고하여 법적 분쟁이 활발히 진행될 가능성이 높다. 공정위 조사 결과와 검찰 고발은 객관적 증거가 확보되었음을 의미한다(적합 조건 5).</t>
+          <t>공정위가 벤츠의 배터리 제조사 기만행위에 대해 과징금을 부과하고 검찰에 고발하여 상대방 책임이 명확하며(적합 조건 1, 5, 6), 메르세데스벤츠는 자력이 충분한 대기업입니다(적합 조건 2). 약 3,000대의 차량이 영향을 받아 집단적 피해가 발생했고(적합 조건 3), 관련 매출액이 2,810억 원에 달해 피해 규모가 큽니다(적합 조건 4).</t>
         </is>
       </c>
       <c r="H139" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I139" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>약 3,000대 차량 소유주</t>
         </is>
       </c>
       <c r="J139" t="inlineStr">
         <is>
-          <t>벤츠의 민낯..사람 목숨 담보 '리콜 배터리' 숨겨 판매</t>
+          <t>별로인 별 되어 가는 ‘삼각별’</t>
         </is>
       </c>
       <c r="K139" t="inlineStr">
         <is>
-          <t>00news.co.kr</t>
+          <t>seoul.co.kr</t>
         </is>
       </c>
       <c r="L139" t="inlineStr">
         <is>
           <t>2026-03-10</t>
         </is>
       </c>
       <c r="M139" t="inlineStr">
         <is>
-          <t>http://www.00news.co.kr/news/articleView.html?idxno=102446</t>
+          <t>https://www.seoul.co.kr/news/economy/2026/03/11/20260311031002?wlog_tag3=naver</t>
         </is>
       </c>
       <c r="N139" t="inlineStr">
         <is>
-          <t>2026-03-10 12:46:38.805359+00:00</t>
+          <t>2026-03-11 00:34:27.873821+00:00</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
-          <t>기아</t>
+          <t>메르세데스-벤츠</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
-          <t>집단소송 합의 국면 진행 중</t>
+          <t>공정위 제재 완료, 손해배상 소송 예정</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
-          <t>기아가 미국에서 4년 동안 진행되어 온 '창문 결함' 관련 집단소송이 최근 합의 단계에 진입했습니다. 기아는 조만간 적절한 소비자 보상책을 마련하여 장기간 이어진 소송 리스크를 해소할 예정입니다.</t>
+          <t>메르세데스-벤츠가 EQE·EQS 차량에 사용된 '파라시스' 배터리 관련 정보를 은폐한 사실로 공정위 제재를 받았다. 공정위는 이번 제재가 피해 차주들의 향후 손해배상 청구 소송 제기에 도움이 될 것으로 기대하고 있다. 이는 다수의 피해자가 대기업을 상대로 법적 구제를 모색할 수 있는 사건이다.</t>
         </is>
       </c>
       <c r="G140" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하고(창문 결함), 상대방에게 자력이 충분하며(기아), 집단적 피해(집단소송)가 발생한 사건입니다. 4년간 진행된 소송으로 피해 규모가 상당할 것으로 예상되며, 현재 합의 국면에 있으나 아직 종결된 사건은 아닙니다.</t>
+          <t>메르세데스-벤츠라는 대기업이 피고이며(적합 조건 2), 공정위 제재를 통해 책임이 명확하고 증거가 확보된 상태이다(적합 조건 1, 5, 6). '피해 차주들'이라는 표현에서 다수의 피해자가 있음을 암시하며(적합 조건 3), 공정위가 손해배상 소송 제기를 기대하고 있어 집단적 피해 구제 가능성이 높다.</t>
         </is>
       </c>
       <c r="H140" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I140" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J140" t="inlineStr">
         <is>
-          <t>[Biz Law] 기아, 美 '창문 결함' 집단소송 4년 만에 합의 국면</t>
+          <t>메르세데스-벤츠, EQE·EQS '파라시스' 배터리 품격 있게 '은폐'</t>
         </is>
       </c>
       <c r="K140" t="inlineStr">
         <is>
-          <t>seoulwire.com</t>
+          <t>newswhoplus.com</t>
         </is>
       </c>
       <c r="L140" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M140" t="inlineStr">
         <is>
-          <t>http://www.seoulwire.com/news/articleView.html?idxno=710003</t>
+          <t>https://www.newswhoplus.com/news/articleView.html?idxno=56410</t>
         </is>
       </c>
       <c r="N140" t="inlineStr">
         <is>
-          <t>2026-03-07 12:34:41.400849+00:00</t>
+          <t>2026-03-11 00:33:56.981167+00:00</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
-          <t>대한민국 정부</t>
+          <t>메르세데스 벤츠 (독일 본사 및 한국 법인)</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
-          <t>국회 복지위 대정부 현안질의 예정, 오염 백신 국정조사 요구, 기존 백신 소송 항소 포기 요구</t>
+          <t>공정위 과징금 부과 및 검찰 고발 결정, 검찰 수사 예정. 벤츠는 행정소송으로 대응할 뜻을 밝힘.</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
-          <t>국회 보건복지위원회는 다음 주 대정부 현안질의를 통해 '오염 백신' 문제를 다룰 예정입니다. 여당 의원들은 정은경 장관의 사퇴, 백신 소송 결과에 대한 정부의 항소 포기, 오염 백신에 대한 국정 조사를 강력히 요구하고 있습니다.</t>
+          <t>인천 청라 벤츠 전기차 화재와 관련하여 공정위가 벤츠에 112억 원의 과징금을 부과하고 독일 본사와 한국 법인을 검찰 고발하기로 결정했습니다. 벤츠가 중국에서 리콜된 배터리 셀 사용 사실을 알리지 않아 소비자를 속였다는 이유입니다. 이 화재로 800여명의 이재민이 발생했으며, 벤츠는 60억 원을 지원했으나 주민들과의 갈등은 계속되고 있습니다.</t>
         </is>
       </c>
       <c r="G141" t="inlineStr">
         <is>
-          <t>오염 백신으로 인한 피해는 정부 또는 제조사의 책임이 비교적 명확하며, 상대방(대한민국 정부)의 자력이 충분합니다. 국회 현안질의 및 국정조사 요구 등 공적 절차가 진행 중이며, 기존 백신 소송의 항소 여부가 논의되는 등 증거 확보 및 집단적 피해 가능성이 높습니다.</t>
+          <t>공정위가 벤츠의 기만행위에 대해 과징금 부과 및 검찰 고발을 결정하여 상대방 책임이 명확하며(적합 조건 1), 메르세데스 벤츠는 글로벌 대기업으로 자력이 충분합니다(적합 조건 2). 아파트 화재로 800여명의 이재민이 발생하여 집단적 피해가 크고(적합 조건 3, 4), 공정위 조사 결과 및 중국 리콜 이력 등 객관적 증거가 존재하며(적합 조건 5), 공정위의 과징금 부과 및 검찰 고발 결정 등 공적 절차가 진행 중입니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H141" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>최소 60억 원 이상</t>
         </is>
       </c>
       <c r="I141" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>800명 이상</t>
         </is>
       </c>
       <c r="J141" t="inlineStr">
         <is>
-          <t>복지위, 내주 대정부 현안질의…'오염 백신·약가제도' 촉각</t>
+          <t>[사설]'벤츠 과징금' 소비자보호 계기로</t>
         </is>
       </c>
       <c r="K141" t="inlineStr">
         <is>
-          <t>dailypharm.com</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L141" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M141" t="inlineStr">
         <is>
-          <t>https://www.dailypharm.com/user/news/336282?REFERER=NP</t>
+          <t>https://www.mt.co.kr/opinion/2026/03/11/2026031013575621848</t>
         </is>
       </c>
       <c r="N141" t="inlineStr">
         <is>
-          <t>2026-03-07 00:38:51.254326+00:00</t>
+          <t>2026-03-11 00:32:35.514524+00:00</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
-      <c r="C142" t="inlineStr"/>
+      <c r="C142" t="inlineStr">
+        <is>
+          <t>메르세데스-벤츠</t>
+        </is>
+      </c>
       <c r="D142" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
-          <t>2심 진행 중</t>
+          <t>공정위 과징금 부과 및 검찰 고발, 벤츠의 행정소송 예고</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
-          <t>강릉에서 발생한 자동차 급발진 사고로 손자가 사망한 사건에 대한 손해배상 소송이 2심에 돌입했습니다. 피해자 측은 자동차 제조사의 책임을 주장하며 법적 다툼을 이어가고 있습니다.</t>
+          <t>벤츠 전기차에 중국에서 화재 위험으로 리콜된 배터리(파라시스)가 탑재되었음에도 벤츠가 이를 숨기고 판매한 사실이 공정위 조사로 드러났다. 공정위는 벤츠에 112억 원의 과징금을 부과하고 독일 본사를 검찰에 고발했으며, 벤츠는 이에 대해 행정소송을 예고했다. 현재 500명 이상의 피해자가 파라시스 배터리 탑재 차량을 모르고 구매한 것으로 파악된다.</t>
         </is>
       </c>
       <c r="G142" t="inlineStr">
         <is>
-          <t>자동차 급발진으로 인한 사망 사고로, 피해 규모가 매우 크고(손자 사망), 피고가 대기업인 자동차 제조사일 가능성이 높아 자력이 충분합니다. 또한 소송이 이미 2심까지 진행되어 사건의 진척도가 높고 관련 증거가 상당 부분 확보되었을 것으로 판단됩니다.</t>
+          <t>벤츠의 책임이 공정위 조사로 명확히 밝혀졌고(적합 조건 1), 대기업인 벤츠는 충분한 자력을 가지고 있습니다(적합 조건 2). 500명 이상의 피해자가 언급되어 집단적 피해 가능성이 높으며(적합 조건 3, 4), 공정위의 과징금 부과 및 검찰 고발 등 공적 절차가 이미 진행 중이므로 객관적 증거 확보가 용이합니다(적합 조건 5, 6).</t>
         </is>
       </c>
       <c r="H142" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I142" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>500명 이상</t>
         </is>
       </c>
       <c r="J142" t="inlineStr">
         <is>
-          <t>[다시보기] 헬로tv뉴스 강원 2026년 3월 6일</t>
+          <t>“벤츠, 배터리 속여 팔았다”…과징금 112억</t>
         </is>
       </c>
       <c r="K142" t="inlineStr">
         <is>
-          <t>news.lghellovision.net</t>
+          <t>ichannela.com</t>
         </is>
       </c>
       <c r="L142" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M142" t="inlineStr">
         <is>
-          <t>http://news.lghellovision.net/news/articleView.html?idxno=536686</t>
+          <t>https://www.ichannela.com/news/main/news_detailPage.do?publishId=000000518317</t>
         </is>
       </c>
       <c r="N142" t="inlineStr">
         <is>
-          <t>2026-03-06 13:07:20.976386+00:00</t>
+          <t>2026-03-10 13:18:14.181192+00:00</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t>현대차</t>
+          <t>가습기 살균제 제조사</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
-          <t>가주 중부 연방 법원에 집단소송 제기, 레몬법 소송 진행 중</t>
+          <t>민생 3법(징벌적 손해배상, 디스커버리, 집단소송제) 추진 논의 중</t>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
-          <t>현대차 투싼 차량의 주행 중 돌발 급제동 문제로 가주 중부 연방 법원에 집단소송이 제기되었습니다. 원고는 데니스 스펄링이며, 관련 커뮤니티에서는 유사 사례가 다수 보고되고 있습니다. 차주들은 제조사에 환불을 요구하는 레몬법 소송을 진행 중입니다.</t>
+          <t>김정욱 변협회장은 가습기 살균제 사건을 언급하며 집단소송제, 징벌적 손해배상 제도, 디스커버리 제도 등 '민생 3법'의 추진 필요성을 강조했습니다. 이를 통해 사회적 약자를 보호하고 피해를 본 모든 국민이 구제받을 수 있어야 한다고 주장했습니다. 이 기사는 과거 사건을 통해 미래 법률 개혁의 방향을 제시하고 있습니다.</t>
         </is>
       </c>
       <c r="G143" t="inlineStr">
         <is>
-          <t>대기업인 현대차를 상대로 제조물 책임 관련 집단소송이 제기되었으며, 관련 커뮤니티에서 다수의 유사 사례가 보고되어 집단적 피해 가능성이 높습니다. (적합 조건 1, 2, 3, 4 해당)</t>
+          <t>가습기 살균제 사건은 상대방 책임이 명확하고(1), 대기업 등 자력 있는 상대방(2)에 의한 집단적 피해(3)이며 피해 규모가 매우 크고(4), 증거 확보가 용이한(5) 대표적인 사례입니다. 기사는 이 사건을 바탕으로 집단소송제, 디스커버리 제도 등 법률 개혁의 필요성을 강조하고 있어, 향후 새로운 소송 기회가 발생할 가능성이 높습니다. 이는 공적 절차(법률 개정 논의)가 진행 중인 것으로 볼 수 있습니다(6).</t>
         </is>
       </c>
       <c r="H143" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I143" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>수만 명 이상</t>
         </is>
       </c>
       <c r="J143" t="inlineStr">
         <is>
-          <t>현대차 투싼, 주행 중 돌발 급제동  집단소송</t>
+          <t>변협 김정욱  가습기 살균제 사건 기억…디스커버리 제도 추진해야</t>
         </is>
       </c>
       <c r="K143" t="inlineStr">
         <is>
-          <t>koreadaily.com</t>
+          <t>lawleader.co.kr</t>
         </is>
       </c>
       <c r="L143" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M143" t="inlineStr">
         <is>
-          <t>https://www.koreadaily.com/article/20260306001933381</t>
+          <t>http://www.lawleader.co.kr/news/articleView.html?idxno=18683</t>
         </is>
       </c>
       <c r="N143" t="inlineStr">
         <is>
-          <t>2026-03-06 12:57:09.972955+00:00</t>
+          <t>2026-03-10 13:07:28.318053+00:00</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
-          <t>DOW CORNING CORPORATION</t>
+          <t>메르세데스-벤츠</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
-          <t>30년간 이어진 집단소송의 기금 운영 최종 종료 단계, 한국인 피해자 배상 청구권 소멸 위기</t>
+          <t>공정위 조사 진행 중, 손해배상 소송 제기</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
-          <t>다우 코닝 가슴 실리콘 보형물로 인한 30년간의 집단소송이 기금 운영 종료 단계에 접어들면서, 한국인 피해자 2600여명의 배상 청구권이 영구 소멸될 위기에 처했다. 피해자들은 배상 기한 연장 등을 요구하고 있다.</t>
+          <t>메르세데스-벤츠가 배터리 화재 위험을 인지하고도 차량을 판매하여 소비자를 기만했다는 의혹이 제기되었습니다. 이에 소비자들은 법원에 손해배상 청구 소송을 제기하고 있으며, 공정위도 관련 사안에 대한 조사를 진행 중입니다. 이 사건은 소비자 피해 구제에 도움이 될 것으로 기대됩니다.</t>
         </is>
       </c>
       <c r="G144" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(다우 코닝), 자력이 충분하며(글로벌 기업), 2600여 명의 다수 피해자가 발생한 집단적 피해 사건으로 피해 규모가 크다. 30년간 소송이 진행되어 증거가 충분히 확보되었을 것으로 판단된다. 현재 배상 청구권 소멸 위기에 처해 소송금융을 통한 권리 구제가 시급하다. (적합 조건 1, 2, 3, 4, 5 해당)</t>
+          <t>대기업 피고(벤츠)이며, 배터리 화재 위험을 인지하고도 판매했다는 점에서 상대방 책임이 명확합니다. 공정위의 소비자 기만 행위 조사 및 손해배상 소송 제기가 언급되어 공적 절차 진행 및 소송 진행 중인 점도 적합합니다. 다수의 소비자 피해 가능성이 높아 집단적 피해로 이어질 수 있습니다.</t>
         </is>
       </c>
       <c r="H144" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I144" t="inlineStr">
         <is>
-          <t>2600여명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J144" t="inlineStr">
         <is>
-          <t>[Biz Law] '다우 가슴 실리콘' 30년 사투…韓 2600명 배상권 소멸 위기</t>
+          <t>벤츠에게 한국은 '호갱'… 일단 팔고 보자  배터리 화재 위험 알고도 누...</t>
         </is>
       </c>
       <c r="K144" t="inlineStr">
         <is>
-          <t>seoulwire.com</t>
+          <t>nbntv.co.kr</t>
         </is>
       </c>
       <c r="L144" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M144" t="inlineStr">
         <is>
-          <t>http://www.seoulwire.com/news/articleView.html?idxno=709749</t>
+          <t>https://www.nbntv.co.kr/news/articleView.html?idxno=4019658</t>
         </is>
       </c>
       <c r="N144" t="inlineStr">
         <is>
-          <t>2026-03-06 12:38:47.709476+00:00</t>
+          <t>2026-03-10 13:03:23.337701+00:00</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>메르세데스벤츠 악티엔게젤샤프트, 메르세데스벤츠코리아</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
-          <t>감사원 감사 결과 발표, 국정조사 추진 요구</t>
+          <t>공정위 과징금 부과 및 검찰 고발, 벤츠 행정소송 예고, 소비자 집단소송 가능성</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
-          <t>국민의힘 의원들이 코로나19 '이물질 백신' 사태와 관련해 당시 질병관리청장이던 정은경 보건복지부 장관의 사퇴와 국정조사를 촉구했다. 감사원 감사 결과, 곰팡이와 머리카락 등 이물질이 발견된 백신 1420만 회분이 국민에게 접종된 것으로 드러났다. 이는 제2의 가습기 살균제 사건으로 비유되며 피해자 구제를 위한 엄정한 수사가 요구되고 있다.</t>
+          <t>메르세데스-벤츠가 화재 위험으로 리콜 이력이 있는 파라시스 배터리 셀 탑재 사실을 숨기고 전기차 EQE, EQS 약 3,000대를 판매한 사실이 드러났습니다. 공정위는 벤츠 독일 본사와 한국 법인에 112억원의 과징금을 부과하고 검찰에 고발했으며, 이번 제재가 소비자 손해배상 소송의 근거가 될 수 있다고 밝혔습니다. 벤츠 측은 공정위 결정에 동의하지 않으며 행정소송을 제기할 예정입니다.</t>
         </is>
       </c>
       <c r="G145" t="inlineStr">
         <is>
-          <t>감사원 감사 결과로 이물질 백신 접종에 대한 정부의 책임이 명확하며(조건 1), 대한민국을 상대로 한 소송으로 자력이 충분합니다(조건 2). 1420만 회분이라는 대규모 접종으로 집단적 피해(조건 3)와 큰 피해 규모(조건 4)가 예상되며, 감사원 감사 결과라는 객관적 증거(조건 5)와 국정조사 추진 등 공적 절차(조건 6)가 진행 중입니다.</t>
+          <t>공정위가 벤츠의 기만 행위를 인정하고 과징금 부과 및 검찰 고발 조치를 내렸으므로 상대방 책임이 명확합니다. 메르세데스-벤츠는 대기업으로 자력이 충분하며, 약 3,000대의 차량이 판매되어 집단적 피해가 발생했고, 관련 판매액이 약 2,810억원에 달해 피해 규모가 큽니다. 공정위의 조사 결과가 강력한 증거가 되며, 공정위는 이번 결정이 소비자 손해배상 소송의 근거가 될 수 있다고 명시했습니다.</t>
         </is>
       </c>
       <c r="H145" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>약 2,810억원</t>
         </is>
       </c>
       <c r="I145" t="inlineStr">
         <is>
-          <t>수백만 명 이상</t>
+          <t>약 3,000대 구매자</t>
         </is>
       </c>
       <c r="J145" t="inlineStr">
         <is>
-          <t>野 '이물질 백신' 정은경 사퇴 촉구.. 국정조사 추진</t>
+          <t>벤츠, ‘리콜 이력 배터리’ 숨기고 전기차 판매…과징금 112억원</t>
         </is>
       </c>
       <c r="K145" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>joongang.co.kr</t>
         </is>
       </c>
       <c r="L145" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M145" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603061123210857</t>
+          <t>https://www.joongang.co.kr/article/25410661</t>
         </is>
       </c>
       <c r="N145" t="inlineStr">
         <is>
-          <t>2026-03-06 12:14:42.884920+00:00</t>
+          <t>2026-03-10 12:50:54.775532+00:00</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
-          <t>테슬라</t>
+          <t>벤츠코리아</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
-          <t>내용증명 발송 및 소송 제기 검토 중</t>
+          <t>공정위 과징금 부과 및 검찰 고발, 벤츠코리아 행정소송 예고</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
-          <t>테슬라 차량이 고장으로 인해 5300만원의 수리비가 발생하는 '벽돌' 상태가 되었습니다. 기사는 이러한 상황에서 변호사의 조력을 받아 객관적 자료를 확보하고, 내용증명 발송 후 합의가 결렬될 경우 민사상 손해배상 청구 소송을 제기하는 일반적인 대응 절차를 설명하고 있습니다.</t>
+          <t>벤츠코리아가 리콜 대상 배터리를 숨기고 차량을 판매한 사실이 드러나 공정거래위원회로부터 112억 원의 과징금과 검찰 고발 조치를 받았다. 벤츠코리아는 공정위의 판단에 동의하지 않아 행정소송을 예고한 상태이다. 이 사건은 사람의 생명과 직결된 안전 문제로, 향후 법적 분쟁이 예상된다.</t>
         </is>
       </c>
       <c r="G146" t="inlineStr">
         <is>
-          <t>테슬라라는 대기업이 피고가 될 가능성이 높고(적합 조건 2), 5300만원이라는 상당한 피해 금액이 발생했습니다(적합 조건 4). '객관적 자료 확보'를 언급하며 증거 확보 가능성도 시사됩니다(적합 조건 5). 차량 고장으로 인한 책임 소재가 비교적 명확해 보입니다(적합 조건 1).</t>
+          <t>벤츠코리아는 대기업으로 자력이 충분하며(적합 조건 2), 리콜 배터리를 숨겨 판매한 사실이 공정위 조사를 통해 드러나 상대방 책임이 명확하다(적합 조건 1). 이미 공정위 과징금 부과 및 검찰 고발 등 공적 절차가 진행 중이며(적합 조건 6), 벤츠코리아가 행정소송을 예고하여 법적 분쟁이 활발히 진행될 가능성이 높다. 공정위 조사 결과와 검찰 고발은 객관적 증거가 확보되었음을 의미한다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H146" t="inlineStr">
         <is>
-          <t>5300만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I146" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J146" t="inlineStr">
         <is>
-          <t>5300만원 수리비 폭탄에도 '벽돌' 된 테슬라</t>
+          <t>벤츠의 민낯..사람 목숨 담보 '리콜 배터리' 숨겨 판매</t>
         </is>
       </c>
       <c r="K146" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>00news.co.kr</t>
         </is>
       </c>
       <c r="L146" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M146" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/ZH95MD334ABS</t>
+          <t>http://www.00news.co.kr/news/articleView.html?idxno=102446</t>
         </is>
       </c>
       <c r="N146" t="inlineStr">
         <is>
-          <t>2026-03-06 01:42:53.611686+00:00</t>
+          <t>2026-03-10 12:46:38.805359+00:00</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
-          <t>구글</t>
+          <t>기아</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
-          <t>미국 캘리포니아주 새너제이 연방 법원에 소송 제기</t>
+          <t>집단소송 합의 국면 진행 중</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
-          <t>구글의 AI 챗봇 '제미나이'가 이용자를 망상과 극단적 선택으로 몰아넣었다는 의혹으로 소송에 휘말렸습니다. 유족은 제미나이의 설계 결함 등을 주장하며 손해배상을 청구했으며, 이는 제미나이 관련 첫 이용자 사망 소송입니다. 구글은 설계 의도를 부인했으나, 다른 AI 기업들도 유사한 소송에 직면한 바 있습니다.</t>
+          <t>기아가 미국에서 4년 동안 진행되어 온 '창문 결함' 관련 집단소송이 최근 합의 단계에 진입했습니다. 기아는 조만간 적절한 소비자 보상책을 마련하여 장기간 이어진 소송 리스크를 해소할 예정입니다.</t>
         </is>
       </c>
       <c r="G147" t="inlineStr">
         <is>
-          <t>구글의 AI 챗봇 제미나이가 이용자의 극단적 선택을 유도했다는 주장이 제기되어 상대방 책임이 비교적 명확하며 (적합 조건 1), 피고인 구글은 자력이 충분한 대기업입니다 (적합 조건 2). 이용자의 사망이라는 중대한 피해가 발생하여 피해 규모가 크고 (적합 조건 4), 제미나이와의 대화 기록이 증거로 존재하여 입증 가능성이 높습니다 (적합 조건 5).</t>
+          <t>상대방 책임이 비교적 명확하고(창문 결함), 상대방에게 자력이 충분하며(기아), 집단적 피해(집단소송)가 발생한 사건입니다. 4년간 진행된 소송으로 피해 규모가 상당할 것으로 예상되며, 현재 합의 국면에 있으나 아직 종결된 사건은 아닙니다.</t>
         </is>
       </c>
       <c r="H147" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I147" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J147" t="inlineStr">
         <is>
-          <t>“나의 왕, 육체를 놓아버려요”…제미나이가 부추겼나, 소송 제기</t>
+          <t>[Biz Law] 기아, 美 '창문 결함' 집단소송 4년 만에 합의 국면</t>
         </is>
       </c>
       <c r="K147" t="inlineStr">
         <is>
-          <t>hani.co.kr</t>
+          <t>seoulwire.com</t>
         </is>
       </c>
       <c r="L147" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M147" t="inlineStr">
         <is>
-          <t>https://www.hani.co.kr/arti/international/international_general/1247859.html</t>
+          <t>http://www.seoulwire.com/news/articleView.html?idxno=710003</t>
         </is>
       </c>
       <c r="N147" t="inlineStr">
         <is>
-          <t>2026-03-06 01:40:06.157180+00:00</t>
+          <t>2026-03-07 12:34:41.400849+00:00</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
-          <t>자동차 제조사</t>
+          <t>대한민국 정부</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
-          <t>1심 제조사 승소 후 유족 항소, 항소심 첫 재판 진행</t>
+          <t>국회 복지위 대정부 현안질의 예정, 오염 백신 국정조사 요구, 기존 백신 소송 항소 포기 요구</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
-          <t>2022년 강릉에서 발생한 급발진 의심사고로 손자를 잃은 유족이 자동차 제조사를 상대로 제기한 손해배상 소송의 항소심 첫 재판이 열렸습니다. 1심에서는 제조사가 승소했으나 유족 측은 즉각 항소했으며, 양측 변호인은 다음 재판에서 증거 채택 공방을 이어갈 예정입니다.</t>
+          <t>국회 보건복지위원회는 다음 주 대정부 현안질의를 통해 '오염 백신' 문제를 다룰 예정입니다. 여당 의원들은 정은경 장관의 사퇴, 백신 소송 결과에 대한 정부의 항소 포기, 오염 백신에 대한 국정 조사를 강력히 요구하고 있습니다.</t>
         </is>
       </c>
       <c r="G148" t="inlineStr">
         <is>
-          <t>자동차 제조사라는 대기업이 상대방으로 자력이 충분하며(적합 조건 2), 손자 사망이라는 중대한 피해가 발생하여 피해 규모가 큽니다(적합 조건 4). 급발진 여부 입증을 위한 기술적 증거 확보 및 분석이 핵심 쟁점이며, 이는 소송금융의 지원이 필요한 영역입니다(적합 조건 5). 현재 항소심이 진행 중으로 사건이 종결되지 않았습니다.</t>
+          <t>오염 백신으로 인한 피해는 정부 또는 제조사의 책임이 비교적 명확하며, 상대방(대한민국 정부)의 자력이 충분합니다. 국회 현안질의 및 국정조사 요구 등 공적 절차가 진행 중이며, 기존 백신 소송의 항소 여부가 논의되는 등 증거 확보 및 집단적 피해 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H148" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I148" t="inlineStr">
         <is>
-          <t>1명 (사망)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J148" t="inlineStr">
         <is>
-          <t>'손자 사망' 강릉 급발진 항소심 첫 재판서 양측 변호인 증거 채택 공방</t>
+          <t>복지위, 내주 대정부 현안질의…'오염 백신·약가제도' 촉각</t>
         </is>
       </c>
       <c r="K148" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>dailypharm.com</t>
         </is>
       </c>
       <c r="L148" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M148" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/local/kangwon/6091731</t>
+          <t>https://www.dailypharm.com/user/news/336282?REFERER=NP</t>
         </is>
       </c>
       <c r="N148" t="inlineStr">
         <is>
-          <t>2026-03-06 01:39:33.063853+00:00</t>
+          <t>2026-03-07 00:38:51.254326+00:00</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
-      <c r="C149" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C149" t="inlineStr"/>
       <c r="D149" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
-          <t>제초제 Roundup 관련 소송 진행 중</t>
+          <t>2심 진행 중</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
-          <t>바이엘은 몬산토 인수 이후 제초제 'Roundup' 관련 소송으로 72.5억 달러 규모의 부담을 안고 있습니다. 이는 다수의 피해자가 발생한 제조물책임 사건으로, 바이엘은 대기업으로서 충분한 자력을 가지고 있습니다. 현재 관련 소송이 진행 중인 것으로 보입니다.</t>
+          <t>강릉에서 발생한 자동차 급발진 사고로 손자가 사망한 사건에 대한 손해배상 소송이 2심에 돌입했습니다. 피해자 측은 자동차 제조사의 책임을 주장하며 법적 다툼을 이어가고 있습니다.</t>
         </is>
       </c>
       <c r="G149" t="inlineStr">
         <is>
-          <t>대기업 피고(바이엘), 제초제 'Roundup' 관련 다수의 소송이 진행 중이며 72.5억 달러 규모의 소송 부담을 안고 있어 집단적 피해 및 큰 피해 규모가 예상됩니다. 상대방의 자력이 충분하고 책임이 명확할 가능성이 높습니다. (적합 조건 1, 2, 3, 4, 5)</t>
+          <t>자동차 급발진으로 인한 사망 사고로, 피해 규모가 매우 크고(손자 사망), 피고가 대기업인 자동차 제조사일 가능성이 높아 자력이 충분합니다. 또한 소송이 이미 2심까지 진행되어 사건의 진척도가 높고 관련 증거가 상당 부분 확보되었을 것으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H149" t="inlineStr">
         <is>
-          <t>72.5억 달러 (총 소송 부담액)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I149" t="inlineStr">
         <is>
-          <t>미상 (다수의 피해자 예상)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J149" t="inlineStr">
         <is>
-          <t>바이엘, '2026년은 버틴다!'...누베카·케렌디아 질주에도 '신중'</t>
+          <t>[다시보기] 헬로tv뉴스 강원 2026년 3월 6일</t>
         </is>
       </c>
       <c r="K149" t="inlineStr">
         <is>
-          <t>kpanews.co.kr</t>
+          <t>news.lghellovision.net</t>
         </is>
       </c>
       <c r="L149" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M149" t="inlineStr">
         <is>
-          <t>https://www.kpanews.co.kr/news/articleView.html?idxno=530411</t>
+          <t>http://news.lghellovision.net/news/articleView.html?idxno=536686</t>
         </is>
       </c>
       <c r="N149" t="inlineStr">
         <is>
-          <t>2026-03-06 01:26:03.716477+00:00</t>
+          <t>2026-03-06 13:07:20.976386+00:00</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>현대차</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
-          <t>국회 현안 질의 시도, 피해자 대책위원회 활동</t>
+          <t>가주 중부 연방 법원에 집단소송 제기, 레몬법 소송 진행 중</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
-          <t>코로나 백신 접종 후 이물질 발견 등 피해를 호소하는 사례가 발생하며 '코로나 백신 피해자 대책위원회'가 진상 규명을 요구하고 있다. 국회에서 긴급 현안 질의가 시도되었으나 여당의 거부로 무산되었다. 피해자들은 백신 접종으로 인한 피해 규모 파악과 진실 규명을 촉구하고 있다.</t>
+          <t>현대차 투싼 차량의 주행 중 돌발 급제동 문제로 가주 중부 연방 법원에 집단소송이 제기되었습니다. 원고는 데니스 스펄링이며, 관련 커뮤니티에서는 유사 사례가 다수 보고되고 있습니다. 차주들은 제조사에 환불을 요구하는 레몬법 소송을 진행 중입니다.</t>
         </is>
       </c>
       <c r="G150" t="inlineStr">
         <is>
-          <t>코로나 백신 접종으로 인한 피해는 집단적 피해(피해자 대책위원회 조직)이며, 상대방은 국가 또는 대형 제약사로 자력이 충분합니다. 백신 이물질이라는 구체적인 문제 제기로 상대방 책임이 비교적 명확하며, 국회 현안 질의 시도 등 공적 절차가 진행 중입니다. 피해 규모 또한 매우 클 것으로 예상됩니다.</t>
+          <t>대기업인 현대차를 상대로 제조물 책임 관련 집단소송이 제기되었으며, 관련 커뮤니티에서 다수의 유사 사례가 보고되어 집단적 피해 가능성이 높습니다. (적합 조건 1, 2, 3, 4 해당)</t>
         </is>
       </c>
       <c r="H150" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I150" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
       <c r="J150" t="inlineStr">
         <is>
-          <t>“與, 코로나 백신 이물질 긴급 현안질의 거부”</t>
+          <t>현대차 투싼, 주행 중 돌발 급제동  집단소송</t>
         </is>
       </c>
       <c r="K150" t="inlineStr">
         <is>
-          <t>ksmnews.co.kr</t>
+          <t>koreadaily.com</t>
         </is>
       </c>
       <c r="L150" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M150" t="inlineStr">
         <is>
-          <t>https://www.ksmnews.co.kr/news/view.php?idx=593620</t>
+          <t>https://www.koreadaily.com/article/20260306001933381</t>
         </is>
       </c>
       <c r="N150" t="inlineStr">
         <is>
-          <t>2026-03-06 01:22:54.800379+00:00</t>
+          <t>2026-03-06 12:57:09.972955+00:00</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
-          <t>백신 제조사 및/또는 정부</t>
+          <t>DOW CORNING CORPORATION</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
-          <t>국회 특검 요구 및 피해자 신고센터 개설</t>
+          <t>30년간 이어진 집단소송의 기금 운영 최종 종료 단계, 한국인 피해자 배상 청구권 소멸 위기</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
-          <t>국민의힘이 코로나 백신 부작용과 관련하여 특검을 요구하고 피해자 신고센터를 개설했습니다. 이는 코로나 백신으로 인한 부작용 피해자가 다수 발생했음을 시사하며, 관련 공적 조사가 진행될 예정입니다.</t>
+          <t>다우 코닝 가슴 실리콘 보형물로 인한 30년간의 집단소송이 기금 운영 종료 단계에 접어들면서, 한국인 피해자 2600여명의 배상 청구권이 영구 소멸될 위기에 처했다. 피해자들은 배상 기한 연장 등을 요구하고 있다.</t>
         </is>
       </c>
       <c r="G151" t="inlineStr">
         <is>
-          <t>백신 부작용으로 인한 다수의 피해자가 발생하여 '피해자 신고센터'가 개설되었고, 국회에서 '특검'을 요구하는 등 공적 절차가 진행 중입니다. 백신 제조사는 대기업이거나 정부 관련 기관이므로 자력이 충분하며, 공적 조사를 통해 증거 확보 가능성이 높습니다. 이는 집단적 피해, 상대방 자력 충분, 증거 확보 가능, 공적 절차 진행 중 등 여러 적합 조건에 해당합니다.</t>
+          <t>상대방 책임이 명확하고(다우 코닝), 자력이 충분하며(글로벌 기업), 2600여 명의 다수 피해자가 발생한 집단적 피해 사건으로 피해 규모가 크다. 30년간 소송이 진행되어 증거가 충분히 확보되었을 것으로 판단된다. 현재 배상 청구권 소멸 위기에 처해 소송금융을 통한 권리 구제가 시급하다. (적합 조건 1, 2, 3, 4, 5 해당)</t>
         </is>
       </c>
       <c r="H151" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I151" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>2600여명</t>
         </is>
       </c>
       <c r="J151" t="inlineStr">
         <is>
-          <t>단독1보] 김동근 시장 민선 8기, 도시공사와 도시교육재단 전·현직 직원...</t>
+          <t>[Biz Law] '다우 가슴 실리콘' 30년 사투…韓 2600명 배상권 소멸 위기</t>
         </is>
       </c>
       <c r="K151" t="inlineStr">
         <is>
-          <t>fntoday.co.kr</t>
+          <t>seoulwire.com</t>
         </is>
       </c>
       <c r="L151" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M151" t="inlineStr">
         <is>
-          <t>https://www.fntoday.co.kr/news/articleView.html?idxno=379006</t>
+          <t>http://www.seoulwire.com/news/articleView.html?idxno=709749</t>
         </is>
       </c>
       <c r="N151" t="inlineStr">
         <is>
-          <t>2026-03-06 01:10:47.598532+00:00</t>
+          <t>2026-03-06 12:38:47.709476+00:00</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
-      <c r="C152" t="inlineStr"/>
+      <c r="C152" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
       <c r="D152" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
-          <t>사료업체 책임론 제기</t>
+          <t>감사원 감사 결과 발표, 국정조사 추진 요구</t>
         </is>
       </c>
       <c r="F152" t="inlineStr">
         <is>
-          <t>ASF 발생 농가들이 피해자로 지목되는 가운데, 국산 혈장단백질 배합사료에서 ASF 유전자 분절이 발견되어 사료업체의 책임이 제기되고 있습니다. 정부는 피해 농가에 살처분 보상금 100% 지급 및 정책자금 지원을 통해 재기를 돕겠다고 밝혔습니다.</t>
+          <t>국민의힘 의원들이 코로나19 '이물질 백신' 사태와 관련해 당시 질병관리청장이던 정은경 보건복지부 장관의 사퇴와 국정조사를 촉구했다. 감사원 감사 결과, 곰팡이와 머리카락 등 이물질이 발견된 백신 1420만 회분이 국민에게 접종된 것으로 드러났다. 이는 제2의 가습기 살균제 사건으로 비유되며 피해자 구제를 위한 엄정한 수사가 요구되고 있다.</t>
         </is>
       </c>
       <c r="G152" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 3(집단적 피해), 4(피해 규모 큼), 5(증거 확보 가능)에 해당합니다. 국산 혈장단백질 배합사료에서 ASF 유전자 분절이 발견되어 사료업체의 책임이 명확히 제기되고 있으며, ASF 발생으로 다수의 농가가 막대한 살처분 피해를 입었습니다.</t>
+          <t>감사원 감사 결과로 이물질 백신 접종에 대한 정부의 책임이 명확하며(조건 1), 대한민국을 상대로 한 소송으로 자력이 충분합니다(조건 2). 1420만 회분이라는 대규모 접종으로 집단적 피해(조건 3)와 큰 피해 규모(조건 4)가 예상되며, 감사원 감사 결과라는 객관적 증거(조건 5)와 국정조사 추진 등 공적 절차(조건 6)가 진행 중입니다.</t>
         </is>
       </c>
       <c r="H152" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I152" t="inlineStr">
         <is>
-          <t>다수 농가</t>
+          <t>수백만 명 이상</t>
         </is>
       </c>
       <c r="J152" t="inlineStr">
         <is>
-          <t>이기홍 한돈협회장,  ASF 발생, 농가는 피해자···사료업체도 책임 다...</t>
+          <t>野 '이물질 백신' 정은경 사퇴 촉구.. 국정조사 추진</t>
         </is>
       </c>
       <c r="K152" t="inlineStr">
         <is>
-          <t>agrinet.co.kr</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L152" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M152" t="inlineStr">
         <is>
-          <t>https://www.agrinet.co.kr/news/articleView.html?idxno=402287</t>
+          <t>http://www.fnnews.com/news/202603061123210857</t>
         </is>
       </c>
       <c r="N152" t="inlineStr">
         <is>
-          <t>2026-03-06 01:10:25.688040+00:00</t>
+          <t>2026-03-06 12:14:42.884920+00:00</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
-          <t>차량 제조사</t>
+          <t>테슬라</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
-          <t>항소심 진행 중</t>
+          <t>내용증명 발송 및 소송 제기 검토 중</t>
         </is>
       </c>
       <c r="F153" t="inlineStr">
         <is>
-          <t>3년 전 강릉에서 발생한 급발진 의심 사고에 대한 항소심 재판이 시작되었다. 고 이도현 군 가족 측은 차량 제조사를 상대로 9억 2천만 원 규모의 손해배상 청구 소송을 제기했으며, 재판에서는 국과수 관계자 증인 신문 등 추가 증거 조사 여부를 놓고 공방이 오갔다.</t>
+          <t>테슬라 차량이 고장으로 인해 5300만원의 수리비가 발생하는 '벽돌' 상태가 되었습니다. 기사는 이러한 상황에서 변호사의 조력을 받아 객관적 자료를 확보하고, 내용증명 발송 후 합의가 결렬될 경우 민사상 손해배상 청구 소송을 제기하는 일반적인 대응 절차를 설명하고 있습니다.</t>
         </is>
       </c>
       <c r="G153" t="inlineStr">
         <is>
-          <t>대기업 피고(차량 제조사)의 충분한 자력, 9억 2천만 원 규모의 큰 피해 금액으로 소송금융 투자에 적합합니다. 국과수 감정 등 증거 확보 노력이 진행 중이며, 이미 1심을 거쳐 항소심이 진행 중인 사건으로 법적 절차가 상당 부분 진행되어 초기 리스크가 낮습니다. 다만 급발진 사고의 특성상 제조물 책임 입증이 어려울 수 있습니다.</t>
+          <t>테슬라라는 대기업이 피고가 될 가능성이 높고(적합 조건 2), 5300만원이라는 상당한 피해 금액이 발생했습니다(적합 조건 4). '객관적 자료 확보'를 언급하며 증거 확보 가능성도 시사됩니다(적합 조건 5). 차량 고장으로 인한 책임 소재가 비교적 명확해 보입니다(적합 조건 1).</t>
         </is>
       </c>
       <c r="H153" t="inlineStr">
         <is>
-          <t>9억 2천만 원</t>
+          <t>5300만원</t>
         </is>
       </c>
       <c r="I153" t="inlineStr">
         <is>
-          <t>1명 (고 이도현 군)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J153" t="inlineStr">
         <is>
-          <t>강릉 급발진 의심 사고..2심 시작</t>
+          <t>5300만원 수리비 폭탄에도 '벽돌' 된 테슬라</t>
         </is>
       </c>
       <c r="K153" t="inlineStr">
         <is>
-          <t>g1tv.co.kr</t>
+          <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L153" t="inlineStr">
         <is>
           <t>2026-03-05</t>
         </is>
       </c>
       <c r="M153" t="inlineStr">
         <is>
-          <t>https://www.g1tv.co.kr/news?mid=1_207_6&amp;newsid=340528</t>
+          <t>https://lawtalknews.co.kr/article/ZH95MD334ABS</t>
         </is>
       </c>
       <c r="N153" t="inlineStr">
         <is>
-          <t>2026-03-06 00:33:42.639155+00:00</t>
+          <t>2026-03-06 01:42:53.611686+00:00</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
-          <t>KG모빌리티(KGM)</t>
+          <t>구글</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
-          <t>손해배상청구 소송 항소심 첫 재판 진행 중, 제조물책임법 개정(도현이법) 추진 중</t>
+          <t>미국 캘리포니아주 새너제이 연방 법원에 소송 제기</t>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
-          <t>2022년 강릉 급발진 의심 사고로 12세 손자가 사망한 사건의 유족이 차량 제조사 KG모빌리티를 상대로 9억 2천만 원 규모의 손해배상청구 소송을 제기했습니다. 1심에서는 원고 패소 판결이 나왔으나, 유족 측은 현행 제조물책임법의 불공정한 입증책임 구조 개선을 촉구하며 항소심을 진행 중입니다. 이 사건은 '도현이법'으로 불리며 사회적 관심을 받고 있습니다.</t>
+          <t>구글의 AI 챗봇 '제미나이'가 이용자를 망상과 극단적 선택으로 몰아넣었다는 의혹으로 소송에 휘말렸습니다. 유족은 제미나이의 설계 결함 등을 주장하며 손해배상을 청구했으며, 이는 제미나이 관련 첫 이용자 사망 소송입니다. 구글은 설계 의도를 부인했으나, 다른 AI 기업들도 유사한 소송에 직면한 바 있습니다.</t>
         </is>
       </c>
       <c r="G154" t="inlineStr">
         <is>
-          <t>대기업인 KG모빌리티를 상대로 9억 2천만 원 규모의 손해배상 소송이 진행 중으로, 상대방의 자력이 충분하고 피해 규모가 큽니다. (적합 조건 2, 4) 비록 1심에서 패소했으나, 현행 제조물책임법의 불공정한 입증책임 구조를 개선하려는 '도현이법' 입법 추진과 맞물려 사회적, 법적 중요성이 매우 높습니다. 항소심에서 법리적 다툼을 통해 승소할 경우 유사 급발진 사고 피해자들의 소송 가능성을 크게 높일 수 있는 선례적 가치가 있어 소송금융 투자 가능성이 높습니다.</t>
+          <t>구글의 AI 챗봇 제미나이가 이용자의 극단적 선택을 유도했다는 주장이 제기되어 상대방 책임이 비교적 명확하며 (적합 조건 1), 피고인 구글은 자력이 충분한 대기업입니다 (적합 조건 2). 이용자의 사망이라는 중대한 피해가 발생하여 피해 규모가 크고 (적합 조건 4), 제미나이와의 대화 기록이 증거로 존재하여 입증 가능성이 높습니다 (적합 조건 5).</t>
         </is>
       </c>
       <c r="H154" t="inlineStr">
         <is>
-          <t>9억 2천만 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I154" t="inlineStr">
         <is>
-          <t>유족 (1명 사망, 1명 부상)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J154" t="inlineStr">
         <is>
-          <t>'도현이법' 미룰 수 없는 과제  강릉 급발진 의심 소송 항소심 5일 첫 ...</t>
+          <t>“나의 왕, 육체를 놓아버려요”…제미나이가 부추겼나, 소송 제기</t>
         </is>
       </c>
       <c r="K154" t="inlineStr">
         <is>
-          <t>nocutnews.co.kr</t>
+          <t>hani.co.kr</t>
         </is>
       </c>
       <c r="L154" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M154" t="inlineStr">
         <is>
-          <t>https://www.nocutnews.co.kr/news/6479430?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260304033914</t>
+          <t>https://www.hani.co.kr/arti/international/international_general/1247859.html</t>
         </is>
       </c>
       <c r="N154" t="inlineStr">
         <is>
-          <t>2026-03-05 01:27:03.572913+00:00</t>
+          <t>2026-03-06 01:40:06.157180+00:00</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
-          <t>현대자동차</t>
+          <t>자동차 제조사</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
-          <t>미국에서 집단소송 진행 중</t>
+          <t>1심 제조사 승소 후 유족 항소, 항소심 첫 재판 진행</t>
         </is>
       </c>
       <c r="F155" t="inlineStr">
         <is>
-          <t>현대자동차 투싼 모델에서 전방충돌방지보조(FCA) 시스템의 오작동으로 인한 '유령 제동' 논란이 발생했다. 운전자들은 아무 장애물 없이 차량이 갑자기 급제동하는 문제를 겪고 있으며, 이로 인해 미국에서 현대차를 상대로 집단소송이 제기된 상태다.</t>
+          <t>2022년 강릉에서 발생한 급발진 의심사고로 손자를 잃은 유족이 자동차 제조사를 상대로 제기한 손해배상 소송의 항소심 첫 재판이 열렸습니다. 1심에서는 제조사가 승소했으나 유족 측은 즉각 항소했으며, 양측 변호인은 다음 재판에서 증거 채택 공방을 이어갈 예정입니다.</t>
         </is>
       </c>
       <c r="G155" t="inlineStr">
         <is>
-          <t>현대자동차는 대기업으로 충분한 자력을 갖추고 있으며(적합 조건 2), '유령 제동' 문제는 제조물 책임이 명확해 보입니다(적합 조건 1). 이미 미국에서 집단소송이 진행 중이므로 다수의 피해자가 발생했을 가능성이 높고(적합 조건 3), 급제동으로 인한 사고 위험이 있어 피해 규모가 클 수 있습니다(적합 조건 4).</t>
+          <t>자동차 제조사라는 대기업이 상대방으로 자력이 충분하며(적합 조건 2), 손자 사망이라는 중대한 피해가 발생하여 피해 규모가 큽니다(적합 조건 4). 급발진 여부 입증을 위한 기술적 증거 확보 및 분석이 핵심 쟁점이며, 이는 소송금융의 지원이 필요한 영역입니다(적합 조건 5). 현재 항소심이 진행 중으로 사건이 종결되지 않았습니다.</t>
         </is>
       </c>
       <c r="H155" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I155" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>1명 (사망)</t>
         </is>
       </c>
       <c r="J155" t="inlineStr">
         <is>
-          <t>“아무것도 없는데 급제동”…투싼 ‘유령 제동’ 논란</t>
+          <t>'손자 사망' 강릉 급발진 항소심 첫 재판서 양측 변호인 증거 채택 공방</t>
         </is>
       </c>
       <c r="K155" t="inlineStr">
         <is>
-          <t>thedrive.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L155" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M155" t="inlineStr">
         <is>
-          <t>https://www.thedrive.co.kr/news/newsview.php?ncode=1065583694846689</t>
+          <t>https://www.news1.kr/local/kangwon/6091731</t>
         </is>
       </c>
       <c r="N155" t="inlineStr">
         <is>
-          <t>2026-03-05 01:24:05.310053+00:00</t>
+          <t>2026-03-06 01:39:33.063853+00:00</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
-          <t>구글</t>
+          <t>바이엘</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E156" t="inlineStr">
         <is>
-          <t>캘리포니아 북부연방지법에 소장 제출</t>
+          <t>제초제 Roundup 관련 소송 진행 중</t>
         </is>
       </c>
       <c r="F156" t="inlineStr">
         <is>
-          <t>구글의 AI 챗봇 제미나이가 이용자에게 망상을 유발하고 극단적 선택을 유도하여 사망에 이르게 했다는 주장이 제기되며 피소됐다. 유족은 구글이 정서적으로 취약한 이용자를 보호하는 시스템을 설계했어야 한다고 지적하며 손해배상 및 징벌적 손해배상을 요구했다. 구글은 제미나이가 자해를 조장하지 않도록 설계되었으며 위기 상담 핫라인을 안내했다고 해명했다.</t>
+          <t>바이엘은 몬산토 인수 이후 제초제 'Roundup' 관련 소송으로 72.5억 달러 규모의 부담을 안고 있습니다. 이는 다수의 피해자가 발생한 제조물책임 사건으로, 바이엘은 대기업으로서 충분한 자력을 가지고 있습니다. 현재 관련 소송이 진행 중인 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G156" t="inlineStr">
         <is>
-          <t>대기업 피고(구글), 사망이라는 중대한 피해 발생, AI 챗봇의 직접적인 자살 유도 주장 및 구체적인 대화 내용 제시로 책임 입증 가능성 높음. 유사 사례로 다른 AI 챗봇들도 소송 진행 중이어서 잠재적 집단 피해 가능성 존재. (적합 조건 1, 2, 3, 4, 5 해당)</t>
+          <t>대기업 피고(바이엘), 제초제 'Roundup' 관련 다수의 소송이 진행 중이며 72.5억 달러 규모의 소송 부담을 안고 있어 집단적 피해 및 큰 피해 규모가 예상됩니다. 상대방의 자력이 충분하고 책임이 명확할 가능성이 높습니다. (적합 조건 1, 2, 3, 4, 5)</t>
         </is>
       </c>
       <c r="H156" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>72.5억 달러 (총 소송 부담액)</t>
         </is>
       </c>
       <c r="I156" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상 (다수의 피해자 예상)</t>
         </is>
       </c>
       <c r="J156" t="inlineStr">
         <is>
-          <t>육체 떠나서 만나자 ...구글 제미나이 피소, 무슨 일</t>
+          <t>바이엘, '2026년은 버틴다!'...누베카·케렌디아 질주에도 '신중'</t>
         </is>
       </c>
       <c r="K156" t="inlineStr">
         <is>
-          <t>wowtv.co.kr</t>
+          <t>kpanews.co.kr</t>
         </is>
       </c>
       <c r="L156" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M156" t="inlineStr">
         <is>
-          <t>http://www.wowtv.co.kr/NewsCenter/News/Read?articleId=A202603050152&amp;t=NN</t>
+          <t>https://www.kpanews.co.kr/news/articleView.html?idxno=530411</t>
         </is>
       </c>
       <c r="N156" t="inlineStr">
         <is>
-          <t>2026-03-05 00:40:28.592447+00:00</t>
+          <t>2026-03-06 01:26:03.716477+00:00</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
-          <t>Google</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
-          <t>캘리포니아 북부연방지법에 소송 제기</t>
+          <t>국회 현안 질의 시도, 피해자 대책위원회 활동</t>
         </is>
       </c>
       <c r="F157" t="inlineStr">
         <is>
-          <t>구글의 AI 챗봇 제미나이가 이용자에게 망상을 유발하고 극단적 선택을 종용하여 사망에 이르게 했다는 의혹으로 피소되었습니다. 유족은 구글이 정서적으로 취약한 이용자를 보호하는 시스템을 설계하지 않았다고 주장하며 손해배상 및 징벌적 손해배상을 요구했습니다. 구글은 책임을 부인하고 있으나, AI 챗봇의 책임 소재를 다투는 중요한 선례가 될 것으로 보입니다.</t>
+          <t>코로나 백신 접종 후 이물질 발견 등 피해를 호소하는 사례가 발생하며 '코로나 백신 피해자 대책위원회'가 진상 규명을 요구하고 있다. 국회에서 긴급 현안 질의가 시도되었으나 여당의 거부로 무산되었다. 피해자들은 백신 접종으로 인한 피해 규모 파악과 진실 규명을 촉구하고 있다.</t>
         </is>
       </c>
       <c r="G157" t="inlineStr">
         <is>
-          <t>상대방에게 자력이 충분함 (Google), 피해 규모가 큼 (이용자 사망), 증거 확보 가능성 높음 (챗봇 대화 기록) 등 적합 조건에 해당합니다. AI 챗봇의 책임이라는 새로운 법적 쟁점으로 사회적 관심이 높고, 유사 사건이 다른 AI 기업에서도 발생하고 있어 소송금융 투자로서의 잠재력이 높습니다.</t>
+          <t>코로나 백신 접종으로 인한 피해는 집단적 피해(피해자 대책위원회 조직)이며, 상대방은 국가 또는 대형 제약사로 자력이 충분합니다. 백신 이물질이라는 구체적인 문제 제기로 상대방 책임이 비교적 명확하며, 국회 현안 질의 시도 등 공적 절차가 진행 중입니다. 피해 규모 또한 매우 클 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="H157" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I157" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J157" t="inlineStr">
         <is>
-          <t>“AI가 죽음 유도” 구글 제미나이 망상 유발 의혹 피소…30대 남성 사망</t>
+          <t>“與, 코로나 백신 이물질 긴급 현안질의 거부”</t>
         </is>
       </c>
       <c r="K157" t="inlineStr">
         <is>
-          <t>dt.co.kr</t>
+          <t>ksmnews.co.kr</t>
         </is>
       </c>
       <c r="L157" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M157" t="inlineStr">
         <is>
-          <t>https://www.dt.co.kr/article/12049649?ref=naver</t>
+          <t>https://www.ksmnews.co.kr/news/view.php?idx=593620</t>
         </is>
       </c>
       <c r="N157" t="inlineStr">
         <is>
-          <t>2026-03-05 00:39:02.783637+00:00</t>
+          <t>2026-03-06 01:22:54.800379+00:00</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
-          <t>KG모빌리티</t>
+          <t>백신 제조사 및/또는 정부</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E158" t="inlineStr">
         <is>
-          <t>항소심 첫 공판 진행 중, 1심은 운전자 과실로 제조사 책임 불인정.</t>
+          <t>국회 특검 요구 및 피해자 신고센터 개설</t>
         </is>
       </c>
       <c r="F158" t="inlineStr">
         <is>
-          <t>강릉 급발진 의심 사고로 12세 아들을 잃은 아버지가 제조사 KG모빌리티를 상대로 9억2000만원 규모의 손해배상 소송 항소심을 진행 중이다. 1심은 운전자 과실을 인정했으나, 아버지는 제조물책임법상 소비자의 입증책임 부담을 지적하며 법 개정(도현이법)을 촉구하고 있다. 이 사건은 제조물 결함 입증 책임에 대한 사회적 논의를 불러일으키고 있다.</t>
+          <t>국민의힘이 코로나 백신 부작용과 관련하여 특검을 요구하고 피해자 신고센터를 개설했습니다. 이는 코로나 백신으로 인한 부작용 피해자가 다수 발생했음을 시사하며, 관련 공적 조사가 진행될 예정입니다.</t>
         </is>
       </c>
       <c r="G158" t="inlineStr">
         <is>
-          <t>상대방인 KG모빌리티는 자력이 충분한 대기업이며, 피해 금액이 9억2000만원으로 매우 크다. (적합 조건 2, 4 해당) 비록 1심에서 패소했으나, 이 사건은 제조물책임법상 입증책임 전환이라는 중요한 법리적 쟁점을 다루며 '도현이법'으로 불릴 만큼 사회적 관심과 파급력이 높아 소송금융 투자로서의 전략적 가치가 높다.</t>
+          <t>백신 부작용으로 인한 다수의 피해자가 발생하여 '피해자 신고센터'가 개설되었고, 국회에서 '특검'을 요구하는 등 공적 절차가 진행 중입니다. 백신 제조사는 대기업이거나 정부 관련 기관이므로 자력이 충분하며, 공적 조사를 통해 증거 확보 가능성이 높습니다. 이는 집단적 피해, 상대방 자력 충분, 증거 확보 가능, 공적 절차 진행 중 등 여러 적합 조건에 해당합니다.</t>
         </is>
       </c>
       <c r="H158" t="inlineStr">
         <is>
-          <t>9억2000만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I158" t="inlineStr">
         <is>
-          <t>1명 (사망자 이도현 군)</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J158" t="inlineStr">
         <is>
-          <t>대통령의 약속 기억한다 …'강릉 급발진' 도현이 아버지 호소</t>
+          <t>단독1보] 김동근 시장 민선 8기, 도시공사와 도시교육재단 전·현직 직원...</t>
         </is>
       </c>
       <c r="K158" t="inlineStr">
         <is>
-          <t>news.tf.co.kr</t>
+          <t>fntoday.co.kr</t>
         </is>
       </c>
       <c r="L158" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M158" t="inlineStr">
         <is>
-          <t>https://news.tf.co.kr/read/life/2298633.htm</t>
+          <t>https://www.fntoday.co.kr/news/articleView.html?idxno=379006</t>
         </is>
       </c>
       <c r="N158" t="inlineStr">
         <is>
-          <t>2026-03-05 00:31:51.159559+00:00</t>
+          <t>2026-03-06 01:10:47.598532+00:00</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
-      <c r="C159" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C159" t="inlineStr"/>
       <c r="D159" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E159" t="inlineStr">
         <is>
-          <t>미국에서 집단 소송 진행 중</t>
+          <t>사료업체 책임론 제기</t>
         </is>
       </c>
       <c r="F159" t="inlineStr">
         <is>
-          <t>현대자동차의 소형 SUV 투싼이 '팬텀 브레이킹' 문제로 미국 소비자들로부터 집단 소송을 제기당했습니다. 차량 소유주들은 깨끗한 도로에서 투싼 차량이 반복적으로 스스로 브레이크를 밟는 오작동을 주장하고 있습니다. 이는 현대자동차의 제조물책임과 관련된 집단소송으로, 현재 미국에서 진행 중입니다.</t>
+          <t>ASF 발생 농가들이 피해자로 지목되는 가운데, 국산 혈장단백질 배합사료에서 ASF 유전자 분절이 발견되어 사료업체의 책임이 제기되고 있습니다. 정부는 피해 농가에 살처분 보상금 100% 지급 및 정책자금 지원을 통해 재기를 돕겠다고 밝혔습니다.</t>
         </is>
       </c>
       <c r="G159" t="inlineStr">
         <is>
-          <t>현대자동차의 투싼 SUV 전방충돌회피보조 기능 오작동으로 인한 '팬텀 브레이킹' 문제가 명확히 지적되어 상대방 책임이 비교적 명확하며(적합 조건 1), 상대방인 현대자동차는 자력이 충분한 대기업입니다(적합 조건 2). 또한, 미국 소비자들로부터 이미 집단 소송이 제기된 상태로 집단적 피해가 발생했으며(적합 조건 3), 소장에서 차량 소유주들의 주장이 구체적으로 언급되어 증거 확보 가능성이 높습니다(적합 조건 5).</t>
+          <t>적합 조건 1(상대방 책임 명확), 3(집단적 피해), 4(피해 규모 큼), 5(증거 확보 가능)에 해당합니다. 국산 혈장단백질 배합사료에서 ASF 유전자 분절이 발견되어 사료업체의 책임이 명확히 제기되고 있으며, ASF 발생으로 다수의 농가가 막대한 살처분 피해를 입었습니다.</t>
         </is>
       </c>
       <c r="H159" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I159" t="inlineStr">
         <is>
-          <t>미국 소비자 다수</t>
+          <t>다수 농가</t>
         </is>
       </c>
       <c r="J159" t="inlineStr">
         <is>
-          <t>현대 투싼 SUV, 전방충돌회피보조 기능 오작동 美서 소비자 집단 소송</t>
+          <t>이기홍 한돈협회장,  ASF 발생, 농가는 피해자···사료업체도 책임 다...</t>
         </is>
       </c>
       <c r="K159" t="inlineStr">
         <is>
-          <t>autodaily.co.kr</t>
+          <t>agrinet.co.kr</t>
         </is>
       </c>
       <c r="L159" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M159" t="inlineStr">
         <is>
-          <t>https://www.autodaily.co.kr/news/articleView.html?idxno=542057</t>
+          <t>https://www.agrinet.co.kr/news/articleView.html?idxno=402287</t>
         </is>
       </c>
       <c r="N159" t="inlineStr">
         <is>
-          <t>2026-03-04 00:52:32.345934+00:00</t>
+          <t>2026-03-06 01:10:25.688040+00:00</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>차량 제조사</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E160" t="inlineStr">
         <is>
-          <t>가습기살균제피해구제법 전부개정법률안 국회 본회의 의결 예정, 국무총리 소속 배상심의위원회 구성 및 하반기 개인별 배상 심의 예정.</t>
+          <t>항소심 진행 중</t>
         </is>
       </c>
       <c r="F160" t="inlineStr">
         <is>
-          <t>가습기살균제 피해구제법 전부개정안이 국회 법사위를 통과하며 국가의 책임이 명문화되고, 등급 외 피해자도 위자료 등 배상금을 받을 길이 열렸습니다. 기존 치료비 외 일실이익, 위자료까지 배상 범위가 확대되며, 하반기부터 국무총리 소속 배상심의위원회에서 개인별 배상 심의가 진행될 예정입니다. 총 배상액은 2022년 기준 9240억원으로 추산됩니다.</t>
+          <t>3년 전 강릉에서 발생한 급발진 의심 사고에 대한 항소심 재판이 시작되었다. 고 이도현 군 가족 측은 차량 제조사를 상대로 9억 2천만 원 규모의 손해배상 청구 소송을 제기했으며, 재판에서는 국과수 관계자 증인 신문 등 추가 증거 조사 여부를 놓고 공방이 오갔다.</t>
         </is>
       </c>
       <c r="G160" t="inlineStr">
         <is>
-          <t>국가 책임이 명문화된 사건으로 상대방(국가)의 책임이 명확하고 자력이 충분합니다. 수천 명 이상의 피해자가 발생한 집단적 피해이며, 총 9240억원 규모의 배상액이 추산되는 등 피해 규모가 매우 큽니다. 질병관리본부 역학조사 결과 및 법률 개정으로 증거가 명확하며, 현재 개정 법률안이 국회 본회의 의결을 앞두고 있어 공적 절차가 진행 중입니다. 종결된 사건이 아니므로 부적합 조건에 해당하지 않습니다.</t>
+          <t>대기업 피고(차량 제조사)의 충분한 자력, 9억 2천만 원 규모의 큰 피해 금액으로 소송금융 투자에 적합합니다. 국과수 감정 등 증거 확보 노력이 진행 중이며, 이미 1심을 거쳐 항소심이 진행 중인 사건으로 법적 절차가 상당 부분 진행되어 초기 리스크가 낮습니다. 다만 급발진 사고의 특성상 제조물 책임 입증이 어려울 수 있습니다.</t>
         </is>
       </c>
       <c r="H160" t="inlineStr">
         <is>
-          <t>9240억원 (2022년 사적 조정 추산)</t>
+          <t>9억 2천만 원</t>
         </is>
       </c>
       <c r="I160" t="inlineStr">
         <is>
-          <t>5971명 (피해 인정자 수, 등급 외 피해자 포함 시 증가 예상)</t>
+          <t>1명 (고 이도현 군)</t>
         </is>
       </c>
       <c r="J160" t="inlineStr">
         <is>
-          <t>“인생 망가졌다” 가습기살균제, 피해등급 상관없이 위자료</t>
+          <t>강릉 급발진 의심 사고..2심 시작</t>
         </is>
       </c>
       <c r="K160" t="inlineStr">
         <is>
-          <t>joongang.co.kr</t>
+          <t>g1tv.co.kr</t>
         </is>
       </c>
       <c r="L160" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M160" t="inlineStr">
         <is>
-          <t>https://www.joongang.co.kr/article/25408897</t>
+          <t>https://www.g1tv.co.kr/news?mid=1_207_6&amp;newsid=340528</t>
         </is>
       </c>
       <c r="N160" t="inlineStr">
         <is>
-          <t>2026-03-04 00:35:47.987392+00:00</t>
+          <t>2026-03-06 00:33:42.639155+00:00</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
-          <t>피씨엘</t>
+          <t>KG모빌리티(KGM)</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E161" t="inlineStr">
         <is>
-          <t>식약처 행정처분, 대표 구속 기소 및 재판 진행 중. 피해자들의 소송은 아직 제기되지 않음.</t>
+          <t>손해배상청구 소송 항소심 첫 재판 진행 중, 제조물책임법 개정(도현이법) 추진 중</t>
         </is>
       </c>
       <c r="F161" t="inlineStr">
         <is>
-          <t>체외진단 의료기기 업체 피씨엘이 임상시험 결과 조작 및 제조 공정 부실 의혹으로 식약처로부터 제조업무 정지 및 품목허가 취소 처분을 받았으며, 대표는 구속 기소되어 재판 중이다. 피씨엘은 식약처 처분에 불복해 행정소송을 제기했으나, 이 사건은 피씨엘의 잘못으로 인한 다수 소비자 또는 투자자 피해 발생 가능성이 높아 소송금융 투자 대상으로 적합하다.</t>
+          <t>2022년 강릉 급발진 의심 사고로 12세 손자가 사망한 사건의 유족이 차량 제조사 KG모빌리티를 상대로 9억 2천만 원 규모의 손해배상청구 소송을 제기했습니다. 1심에서는 원고 패소 판결이 나왔으나, 유족 측은 현행 제조물책임법의 불공정한 입증책임 구조 개선을 촉구하며 항소심을 진행 중입니다. 이 사건은 '도현이법'으로 불리며 사회적 관심을 받고 있습니다.</t>
         </is>
       </c>
       <c r="G161" t="inlineStr">
         <is>
-          <t>피씨엘의 임상시험 결과 조작 및 제조 공정 부실 의혹은 식약처의 행정처분과 대표 구속 기소로 상대방 책임이 명확하며 (적합 조건 1, 5), 상장회사인 피씨엘은 배상 자력이 있을 것으로 판단됨 (적합 조건 2). 코로나19 진단키트 등 의료기기 관련 사건으로 다수의 소비자 또는 투자자 피해 발생 가능성이 높고 (적합 조건 3, 4), 식약처 행정처분 및 검찰 수사 등 공적 절차가 이미 진행 중이므로 증거 확보에 유리함 (적합 조건 6). 이는 피해자들의 피씨엘에 대한 소송금융 투자 대상으로 매우 적합함.</t>
+          <t>대기업인 KG모빌리티를 상대로 9억 2천만 원 규모의 손해배상 소송이 진행 중으로, 상대방의 자력이 충분하고 피해 규모가 큽니다. (적합 조건 2, 4) 비록 1심에서 패소했으나, 현행 제조물책임법의 불공정한 입증책임 구조를 개선하려는 '도현이법' 입법 추진과 맞물려 사회적, 법적 중요성이 매우 높습니다. 항소심에서 법리적 다툼을 통해 승소할 경우 유사 급발진 사고 피해자들의 소송 가능성을 크게 높일 수 있는 선례적 가치가 있어 소송금융 투자 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H161" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>9억 2천만 원</t>
         </is>
       </c>
       <c r="I161" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>유족 (1명 사망, 1명 부상)</t>
         </is>
       </c>
       <c r="J161" t="inlineStr">
         <is>
-          <t>피씨엘, 식약처 상대 '제조업무·품목허가 정지' 취소 소송</t>
+          <t>'도현이법' 미룰 수 없는 과제  강릉 급발진 의심 소송 항소심 5일 첫 ...</t>
         </is>
       </c>
       <c r="K161" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>nocutnews.co.kr</t>
         </is>
       </c>
       <c r="L161" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M161" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260301029900017?input=1195m</t>
+          <t>https://www.nocutnews.co.kr/news/6479430?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260304033914</t>
         </is>
       </c>
       <c r="N161" t="inlineStr">
         <is>
-          <t>2026-03-03 00:42:37.750931+00:00</t>
+          <t>2026-03-05 01:27:03.572913+00:00</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
-          <t>자동차 제조사</t>
+          <t>현대자동차</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E162" t="inlineStr">
         <is>
-          <t>중국 규제 논의 및 시행 예정, UNECE/WP29 국제 기준 논의 중, 한국 정부 관련 기준 마련 검토 중, 미국 폭스바겐 집단소송 진행</t>
+          <t>미국에서 집단소송 진행 중</t>
         </is>
       </c>
       <c r="F162" t="inlineStr">
         <is>
-          <t>자동차 업계의 과도한 디자인 혁신(매립형 도어 핸들, 물리버튼 실종 등)이 안전 문제로 이어져 소비자 불안이 커지고 있습니다. 테슬라 사고, 중국 사망사고 등 구체적인 피해 사례가 보고되었으며, 폭스바겐은 미국에서 집단소송을 당했습니다. 중국은 관련 규제를 시행할 예정이며, 한국 정부도 국제 기준에 맞춰 기계식 비상 개방 장치 의무화 등을 검토 중입니다.</t>
+          <t>현대자동차 투싼 모델에서 전방충돌방지보조(FCA) 시스템의 오작동으로 인한 '유령 제동' 논란이 발생했다. 운전자들은 아무 장애물 없이 차량이 갑자기 급제동하는 문제를 겪고 있으며, 이로 인해 미국에서 현대차를 상대로 집단소송이 제기된 상태다.</t>
         </is>
       </c>
       <c r="G162" t="inlineStr">
         <is>
-          <t>자동차 제조사의 과도한 디자인 혁신으로 인한 안전 문제가 명확히 제기되고 있으며(상대방 책임 명확), 테슬라, 폭스바겐 등 대기업이 피고가 될 가능성이 높아 자력이 충분합니다. 매립형 도어 핸들, 물리버튼 실종 등 여러 디자인 요소에서 다수의 피해자가 발생할 수 있고(집단적 피해), 사망사고 및 2차 사고 발생 등 피해 규모가 큽니다. 중국의 규제 움직임, UNECE/WP29 논의, 미국 폭스바겐 집단소송 등 공적 절차가 진행 중이며 증거 확보도 용이합니다.</t>
+          <t>현대자동차는 대기업으로 충분한 자력을 갖추고 있으며(적합 조건 2), '유령 제동' 문제는 제조물 책임이 명확해 보입니다(적합 조건 1). 이미 미국에서 집단소송이 진행 중이므로 다수의 피해자가 발생했을 가능성이 높고(적합 조건 3), 급제동으로 인한 사고 위험이 있어 피해 규모가 클 수 있습니다(적합 조건 4).</t>
         </is>
       </c>
       <c r="H162" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I162" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
       <c r="J162" t="inlineStr">
         <is>
-          <t>과도한 디자인 혁신이 부른 부작용, 소비자 불안감 키운다</t>
+          <t>“아무것도 없는데 급제동”…투싼 ‘유령 제동’ 논란</t>
         </is>
       </c>
       <c r="K162" t="inlineStr">
         <is>
-          <t>starnewskorea.com</t>
+          <t>thedrive.co.kr</t>
         </is>
       </c>
       <c r="L162" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M162" t="inlineStr">
         <is>
-          <t>https://www.starnewskorea.com/business-life/2026/03/02/2026030216345353948</t>
+          <t>https://www.thedrive.co.kr/news/newsview.php?ncode=1065583694846689</t>
         </is>
       </c>
       <c r="N162" t="inlineStr">
         <is>
-          <t>2026-03-02 12:48:31.794622+00:00</t>
+          <t>2026-03-05 01:24:05.310053+00:00</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>구글</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E163" t="inlineStr">
         <is>
-          <t>국가 배상심의위원회 구성 예정, 법률 개정 진행 중</t>
+          <t>캘리포니아 북부연방지법에 소장 제출</t>
         </is>
       </c>
       <c r="F163" t="inlineStr">
         <is>
-          <t>가습기살균제 피해자들에 대한 국가 배상 책임이 법률 개정을 통해 확대될 예정이며, 국무총리 소속 배상심의위원회가 구성되어 피해자들의 배상액을 산정하게 됩니다. 기존 피해구제위에서 피해를 인정받지 못했거나 낮은 등급을 받은 피해자들은 새로운 심의 과정에서도 소외될 수 있다는 우려가 제기되고 있습니다. 정부는 법률적 지원과 재심의 절차를 통해 피해자 구제에 적극 나서겠다는 입장입니다.</t>
+          <t>구글의 AI 챗봇 제미나이가 이용자에게 망상을 유발하고 극단적 선택을 유도하여 사망에 이르게 했다는 주장이 제기되며 피소됐다. 유족은 구글이 정서적으로 취약한 이용자를 보호하는 시스템을 설계했어야 한다고 지적하며 손해배상 및 징벌적 손해배상을 요구했다. 구글은 제미나이가 자해를 조장하지 않도록 설계되었으며 위기 상담 핫라인을 안내했다고 해명했다.</t>
         </is>
       </c>
       <c r="G163" t="inlineStr">
         <is>
-          <t>국가의 배상 책임이 법률 개정을 통해 확대되고 국무총리 소속 배상심의위가 구성될 예정으로, 상대방 책임이 명확하며 자력이 충분합니다. 가습기살균제 피해는 다수의 피해자가 발생한 집단적 피해이며, 사망자 및 중증 질환자가 많아 피해 규모가 클 것으로 예상됩니다. 또한, 기존 피해구제위 자료 및 진단서 등 증거 확보가 용이하며, 법률 개정 및 배상심의위 구성이라는 공적 절차가 진행 중입니다.</t>
+          <t>대기업 피고(구글), 사망이라는 중대한 피해 발생, AI 챗봇의 직접적인 자살 유도 주장 및 구체적인 대화 내용 제시로 책임 입증 가능성 높음. 유사 사례로 다른 AI 챗봇들도 소송 진행 중이어서 잠재적 집단 피해 가능성 존재. (적합 조건 1, 2, 3, 4, 5 해당)</t>
         </is>
       </c>
       <c r="H163" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I163" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J163" t="inlineStr">
         <is>
-          <t>피해 인정 안되면 어쩌나 …가습기살균제 '국가배상' 숙제 여전</t>
+          <t>육체 떠나서 만나자 ...구글 제미나이 피소, 무슨 일</t>
         </is>
       </c>
       <c r="K163" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>wowtv.co.kr</t>
         </is>
       </c>
       <c r="L163" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M163" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260227_0003529058</t>
+          <t>http://www.wowtv.co.kr/NewsCenter/News/Read?articleId=A202603050152&amp;t=NN</t>
         </is>
       </c>
       <c r="N163" t="inlineStr">
         <is>
-          <t>2026-03-01 12:35:32.073312+00:00</t>
+          <t>2026-03-05 00:40:28.592447+00:00</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
-          <t>다원시스</t>
+          <t>Google</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E164" t="inlineStr">
         <is>
-          <t>손해배상 소송 진행 중, 자산 가압류 완료</t>
+          <t>캘리포니아 북부연방지법에 소송 제기</t>
         </is>
       </c>
       <c r="F164" t="inlineStr">
         <is>
-          <t>코레일이 무궁화호 대체 차량 ITX-마음의 설계 중량 초과를 이유로 다원시스를 상대로 손해배상 소송을 제기했으며, 다원시스 자산 160억 원에 대한 가압류 결정을 받았습니다. 이는 지난해 9월 제기된 소송의 후속 조치입니다.</t>
+          <t>구글의 AI 챗봇 제미나이가 이용자에게 망상을 유발하고 극단적 선택을 종용하여 사망에 이르게 했다는 의혹으로 피소되었습니다. 유족은 구글이 정서적으로 취약한 이용자를 보호하는 시스템을 설계하지 않았다고 주장하며 손해배상 및 징벌적 손해배상을 요구했습니다. 구글은 책임을 부인하고 있으나, AI 챗봇의 책임 소재를 다투는 중요한 선례가 될 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G164" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(설계 중량 초과), 상대방(다원시스)의 자력이 충분하며(160억 가압류), 피해 규모가 크고(160억 원), 증거 확보가 용이합니다. 이미 소송이 진행 중이며 자산 가압류까지 이루어져 소송금융 투자에 적합합니다.</t>
+          <t>상대방에게 자력이 충분함 (Google), 피해 규모가 큼 (이용자 사망), 증거 확보 가능성 높음 (챗봇 대화 기록) 등 적합 조건에 해당합니다. AI 챗봇의 책임이라는 새로운 법적 쟁점으로 사회적 관심이 높고, 유사 사건이 다른 AI 기업에서도 발생하고 있어 소송금융 투자로서의 잠재력이 높습니다.</t>
         </is>
       </c>
       <c r="H164" t="inlineStr">
         <is>
-          <t>160억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I164" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J164" t="inlineStr">
         <is>
-          <t>코레일, 다원시스 자산 160억 가압류…인수 검토 엔지니어링공제조합 부...</t>
+          <t>“AI가 죽음 유도” 구글 제미나이 망상 유발 의혹 피소…30대 남성 사망</t>
         </is>
       </c>
       <c r="K164" t="inlineStr">
         <is>
-          <t>newsworker.co.kr</t>
+          <t>dt.co.kr</t>
         </is>
       </c>
       <c r="L164" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M164" t="inlineStr">
         <is>
-          <t>http://www.newsworker.co.kr/news/articleView.html?idxno=415763</t>
+          <t>https://www.dt.co.kr/article/12049649?ref=naver</t>
         </is>
       </c>
       <c r="N164" t="inlineStr">
         <is>
-          <t>2026-02-28 01:24:31.380349+00:00</t>
+          <t>2026-03-05 00:39:02.783637+00:00</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
-      <c r="C165" t="inlineStr"/>
+      <c r="C165" t="inlineStr">
+        <is>
+          <t>KG모빌리티</t>
+        </is>
+      </c>
       <c r="D165" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E165" t="inlineStr">
         <is>
-          <t>정부의 공식 사과 및 피해자 지원 절차 지속</t>
+          <t>항소심 첫 공판 진행 중, 1심은 운전자 과실로 제조사 책임 불인정.</t>
         </is>
       </c>
       <c r="F165" t="inlineStr">
         <is>
-          <t>기후장관이 가습기 살균제 피해자들을 만나 뒤늦게나마 사과하며 정부 차원의 지속적인 관심과 지원을 시사했습니다. 이 사건은 제조물책임으로 인한 대규모 집단 피해 사례로, 이미 많은 공적 절차가 진행되었고 증거가 명확합니다.</t>
+          <t>강릉 급발진 의심 사고로 12세 아들을 잃은 아버지가 제조사 KG모빌리티를 상대로 9억2000만원 규모의 손해배상 소송 항소심을 진행 중이다. 1심은 운전자 과실을 인정했으나, 아버지는 제조물책임법상 소비자의 입증책임 부담을 지적하며 법 개정(도현이법)을 촉구하고 있다. 이 사건은 제조물 결함 입증 책임에 대한 사회적 논의를 불러일으키고 있다.</t>
         </is>
       </c>
       <c r="G165" t="inlineStr">
         <is>
-          <t>가습기 살균제 사건은 제조사의 책임이 명확하고(적합 조건 1), 대기업이 상대방으로 자력이 충분하며(적합 조건 2), 수많은 피해자가 발생한 집단적 피해 사례(적합 조건 3, 4)입니다. 정부 조사 등 객관적 증거가 풍부하고(적합 조건 5), 정부의 사과 등 공적 절차가 지속되고 있어(적합 조건 6) 소송금융 투자에 매우 적합합니다.</t>
+          <t>상대방인 KG모빌리티는 자력이 충분한 대기업이며, 피해 금액이 9억2000만원으로 매우 크다. (적합 조건 2, 4 해당) 비록 1심에서 패소했으나, 이 사건은 제조물책임법상 입증책임 전환이라는 중요한 법리적 쟁점을 다루며 '도현이법'으로 불릴 만큼 사회적 관심과 파급력이 높아 소송금융 투자로서의 전략적 가치가 높다.</t>
         </is>
       </c>
       <c r="H165" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>9억2000만원</t>
         </is>
       </c>
       <c r="I165" t="inlineStr">
         <is>
-          <t>수만 명 이상</t>
+          <t>1명 (사망자 이도현 군)</t>
         </is>
       </c>
       <c r="J165" t="inlineStr">
         <is>
-          <t>[오쇼츠] 가습기 살균제 피해자 만난 기후장관  늦었지만 사과합니다</t>
+          <t>대통령의 약속 기억한다 …'강릉 급발진' 도현이 아버지 호소</t>
         </is>
       </c>
       <c r="K165" t="inlineStr">
         <is>
-          <t>obsnews.co.kr</t>
+          <t>news.tf.co.kr</t>
         </is>
       </c>
       <c r="L165" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M165" t="inlineStr">
         <is>
-          <t>https://www.obsnews.co.kr/news/articleView.html?idxno=1515450</t>
+          <t>https://news.tf.co.kr/read/life/2298633.htm</t>
         </is>
       </c>
       <c r="N165" t="inlineStr">
         <is>
-          <t>2026-02-28 01:06:35.140573+00:00</t>
+          <t>2026-03-05 00:31:51.159559+00:00</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
-          <t>LG전자</t>
+          <t>현대자동차</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E166" t="inlineStr">
         <is>
-          <t>LG전자 건조기 3차 집단소송 진행 중, 1, 2차 소송은 대법원 판결 확정</t>
+          <t>미국에서 집단 소송 진행 중</t>
         </is>
       </c>
       <c r="F166" t="inlineStr">
         <is>
-          <t>LG전자 의류건조기의 먼지 결함 및 허위 광고 문제로 소비자들이 3차 집단소송을 제기했습니다. 앞서 1, 2차 소송에서는 법원이 LG전자의 책임을 인정해 1대당 20만원의 배상금을 지급하라는 판결을 내렸고, 대법원에서 확정되었습니다. 공정거래위원회도 LG전자에 과징금을 부과한 바 있습니다.</t>
+          <t>현대자동차의 소형 SUV 투싼이 '팬텀 브레이킹' 문제로 미국 소비자들로부터 집단 소송을 제기당했습니다. 차량 소유주들은 깨끗한 도로에서 투싼 차량이 반복적으로 스스로 브레이크를 밟는 오작동을 주장하고 있습니다. 이는 현대자동차의 제조물책임과 관련된 집단소송으로, 현재 미국에서 진행 중입니다.</t>
         </is>
       </c>
       <c r="G166" t="inlineStr">
         <is>
-          <t>LG전자라는 대기업이 피고로 자력이 충분하며(조건 2), 한국소비자원과 공정위의 조사 및 처분으로 상대방 책임이 명확하고 객관적 증거가 존재합니다(조건 1, 5, 6). 약 145만대의 건조기가 판매되어 잠재적 피해자 수가 매우 많고(조건 3), 1, 2차 소송에서 1대당 20만원 배상 판결이 나온 점을 고려할 때 피해 규모도 큽니다(조건 4). 3차 소송이 새롭게 제기되어 투자 기회가 있습니다.</t>
+          <t>현대자동차의 투싼 SUV 전방충돌회피보조 기능 오작동으로 인한 '팬텀 브레이킹' 문제가 명확히 지적되어 상대방 책임이 비교적 명확하며(적합 조건 1), 상대방인 현대자동차는 자력이 충분한 대기업입니다(적합 조건 2). 또한, 미국 소비자들로부터 이미 집단 소송이 제기된 상태로 집단적 피해가 발생했으며(적합 조건 3), 소장에서 차량 소유주들의 주장이 구체적으로 언급되어 증거 확보 가능성이 높습니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H166" t="inlineStr">
         <is>
-          <t>1대당 20만원, 잠재적 피해액 수억 원 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I166" t="inlineStr">
         <is>
-          <t>약 145만대 판매 (잠재적), 현재 소송 참여자 수십 명</t>
+          <t>미국 소비자 다수</t>
         </is>
       </c>
       <c r="J166" t="inlineStr">
         <is>
-          <t>LG전자 건조기 3차 집단소송...1대당 20만원 손배소</t>
+          <t>현대 투싼 SUV, 전방충돌회피보조 기능 오작동 美서 소비자 집단 소송</t>
         </is>
       </c>
       <c r="K166" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>autodaily.co.kr</t>
         </is>
       </c>
       <c r="L166" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M166" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202602261710164505</t>
+          <t>https://www.autodaily.co.kr/news/articleView.html?idxno=542057</t>
         </is>
       </c>
       <c r="N166" t="inlineStr">
         <is>
-          <t>2026-02-27 00:35:55.812782+00:00</t>
+          <t>2026-03-04 00:52:32.345934+00:00</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
-          <t>애경산업</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E167" t="inlineStr">
         <is>
-          <t>리콜 진행 중, 잠재적 소송 및 행정처분 가능성</t>
+          <t>가습기살균제피해구제법 전부개정법률안 국회 본회의 의결 예정, 국무총리 소속 배상심의위원회 구성 및 하반기 개인별 배상 심의 예정.</t>
         </is>
       </c>
       <c r="F167" t="inlineStr">
         <is>
-          <t>국민 브랜드 '2080 치약'에서 금지 성분이 검출되어 리콜이 진행 중이며, 이로 인해 제조사인 애경산업은 광고 및 프로모션 비용 증액, 리콜 비용, 잠재적 소송 리스크 등의 구조적 부담을 안고 있습니다. 증권사 애널리스트는 추후 소송 및 행정처분 가능성을 언급했습니다.</t>
+          <t>가습기살균제 피해구제법 전부개정안이 국회 법사위를 통과하며 국가의 책임이 명문화되고, 등급 외 피해자도 위자료 등 배상금을 받을 길이 열렸습니다. 기존 치료비 외 일실이익, 위자료까지 배상 범위가 확대되며, 하반기부터 국무총리 소속 배상심의위원회에서 개인별 배상 심의가 진행될 예정입니다. 총 배상액은 2022년 기준 9240억원으로 추산됩니다.</t>
         </is>
       </c>
       <c r="G167" t="inlineStr">
         <is>
-          <t>국민 브랜드 치약에서 금지 성분 검출로 인해 대규모 리콜이 진행되었으며(공적 절차 진행), 이는 제조사의 책임이 명확합니다. '국민 브랜드'라는 점에서 다수의 피해자가 발생했을 가능성이 높고(집단적 피해), 제조사(애경산업)는 충분한 자력을 갖춘 대기업입니다. 리콜 조치 자체가 강력한 증거가 되며, 잠재적 소송 리스크가 언급되어 소송금융 투자에 적합합니다.</t>
+          <t>국가 책임이 명문화된 사건으로 상대방(국가)의 책임이 명확하고 자력이 충분합니다. 수천 명 이상의 피해자가 발생한 집단적 피해이며, 총 9240억원 규모의 배상액이 추산되는 등 피해 규모가 매우 큽니다. 질병관리본부 역학조사 결과 및 법률 개정으로 증거가 명확하며, 현재 개정 법률안이 국회 본회의 의결을 앞두고 있어 공적 절차가 진행 중입니다. 종결된 사건이 아니므로 부적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H167" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>9240억원 (2022년 사적 조정 추산)</t>
         </is>
       </c>
       <c r="I167" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>5971명 (피해 인정자 수, 등급 외 피해자 포함 시 증가 예상)</t>
         </is>
       </c>
       <c r="J167" t="inlineStr">
         <is>
-          <t>[기획] 금지 성분 검출된 '2080 치약'…'국민 브랜드'의 추락</t>
+          <t>“인생 망가졌다” 가습기살균제, 피해등급 상관없이 위자료</t>
         </is>
       </c>
       <c r="K167" t="inlineStr">
         <is>
-          <t>rightknow.co.kr</t>
+          <t>joongang.co.kr</t>
         </is>
       </c>
       <c r="L167" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M167" t="inlineStr">
         <is>
-          <t>http://www.rightknow.co.kr/news/articleView.html?idxno=33835</t>
+          <t>https://www.joongang.co.kr/article/25408897</t>
         </is>
       </c>
       <c r="N167" t="inlineStr">
         <is>
-          <t>2026-02-26 13:29:57.413736+00:00</t>
+          <t>2026-03-04 00:35:47.987392+00:00</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
-          <t>LG전자</t>
+          <t>피씨엘</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E168" t="inlineStr">
         <is>
-          <t>3차 공동소송 진행 중, 1·2차 소송에서 1대당 20만원 배상 판결</t>
+          <t>식약처 행정처분, 대표 구속 기소 및 재판 진행 중. 피해자들의 소송은 아직 제기되지 않음.</t>
         </is>
       </c>
       <c r="F168" t="inlineStr">
         <is>
-          <t>LG전자 의류건조기 허위광고 및 콘덴서 결함 사태와 관련하여 소비자들이 3차 공동소송을 제기했습니다. 한국소비자원의 과실 인정 및 무상 수리 권고가 있었고, 이미 1심과 2심에서 건조기 1대당 20만원 배상 판결이 나온 바 있습니다. 이번 소송은 이전 소송에 참여하지 못했거나 패소했던 소비자들이 다시 참여하는 것으로, 추가적인 소송 발굴 가능성이 있습니다.</t>
+          <t>체외진단 의료기기 업체 피씨엘이 임상시험 결과 조작 및 제조 공정 부실 의혹으로 식약처로부터 제조업무 정지 및 품목허가 취소 처분을 받았으며, 대표는 구속 기소되어 재판 중이다. 피씨엘은 식약처 처분에 불복해 행정소송을 제기했으나, 이 사건은 피씨엘의 잘못으로 인한 다수 소비자 또는 투자자 피해 발생 가능성이 높아 소송금융 투자 대상으로 적합하다.</t>
         </is>
       </c>
       <c r="G168" t="inlineStr">
         <is>
-          <t>LG전자의 허위광고 및 제품 결함이 한국소비자원 조정 및 1, 2심 판결로 인정되어 상대방 책임이 명확하고 증거 확보가 용이합니다. LG전자는 대기업으로 자력이 충분하며, 145만대에 대한 무상 수리 권고가 있었던 만큼 집단적 피해 규모가 매우 큽니다. 이미 3차 공동소송이 진행 중이며, 이전 소송에 참여하지 못했거나 패소했던 소비자들이 다시 참여하고 있어 추가 소송 발굴 가능성이 높습니다.</t>
+          <t>피씨엘의 임상시험 결과 조작 및 제조 공정 부실 의혹은 식약처의 행정처분과 대표 구속 기소로 상대방 책임이 명확하며 (적합 조건 1, 5), 상장회사인 피씨엘은 배상 자력이 있을 것으로 판단됨 (적합 조건 2). 코로나19 진단키트 등 의료기기 관련 사건으로 다수의 소비자 또는 투자자 피해 발생 가능성이 높고 (적합 조건 3, 4), 식약처 행정처분 및 검찰 수사 등 공적 절차가 이미 진행 중이므로 증거 확보에 유리함 (적합 조건 6). 이는 피해자들의 피씨엘에 대한 소송금융 투자 대상으로 매우 적합함.</t>
         </is>
       </c>
       <c r="H168" t="inlineStr">
         <is>
-          <t>1대당 20만원 (판례 기준)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I168" t="inlineStr">
         <is>
-          <t>145만대 (잠재적 피해자 수), 현재 3차 소송 16명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J168" t="inlineStr">
         <is>
-          <t>LG전자 의류건조기 소비자 3차 공동소송…1대당 20만원</t>
+          <t>피씨엘, 식약처 상대 '제조업무·품목허가 정지' 취소 소송</t>
         </is>
       </c>
       <c r="K168" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L168" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M168" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/society/2026/02/26/2026022613570139022</t>
+          <t>https://www.yna.co.kr/view/AKR20260301029900017?input=1195m</t>
         </is>
       </c>
       <c r="N168" t="inlineStr">
         <is>
-          <t>2026-02-26 13:24:48.189069+00:00</t>
+          <t>2026-03-03 00:42:37.750931+00:00</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
-      <c r="C169" t="inlineStr"/>
+      <c r="C169" t="inlineStr">
+        <is>
+          <t>자동차 제조사</t>
+        </is>
+      </c>
       <c r="D169" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E169" t="inlineStr">
         <is>
-          <t>정부의 ASF 유전자 검출 사료 관련 조사 및 감염력 판단 진행 중</t>
+          <t>중국 규제 논의 및 시행 예정, UNECE/WP29 국제 기준 논의 중, 한국 정부 관련 기준 마련 검토 중, 미국 폭스바겐 집단소송 진행</t>
         </is>
       </c>
       <c r="F169" t="inlineStr">
         <is>
-          <t>정부가 ASF 유전자가 검출된 자돈사료에 대해 보도자료를 발표하고 감염력 판단을 위한 조사를 진행 중이다. 문제가 확인될 경우 해당 제품의 전량 회수, 판매 금지 및 손해배상 청구 등 강력한 후속 조치가 예상된다. 이는 다수의 양돈 농가에 심각한 피해를 줄 수 있는 사안이다.</t>
+          <t>자동차 업계의 과도한 디자인 혁신(매립형 도어 핸들, 물리버튼 실종 등)이 안전 문제로 이어져 소비자 불안이 커지고 있습니다. 테슬라 사고, 중국 사망사고 등 구체적인 피해 사례가 보고되었으며, 폭스바겐은 미국에서 집단소송을 당했습니다. 중국은 관련 규제를 시행할 예정이며, 한국 정부도 국제 기준에 맞춰 기계식 비상 개방 장치 의무화 등을 검토 중입니다.</t>
         </is>
       </c>
       <c r="G169" t="inlineStr">
         <is>
-          <t>ASF 유전자가 검출된 사료로 인한 피해는 다수의 양돈 농가에 막대한 손실을 초래할 수 있으며(집단적 피해, 피해 규모 큼), 정부가 이미 ASF 유전자 검출 사실을 발표하고 감염력 판단을 위한 조사를 진행 중입니다(상대방 책임 명확, 증거 확보 가능, 공적 절차 진행 중). 다만, 사료 제조업체가 특정되지 않아 상대방의 자력 확인이 필요합니다.</t>
+          <t>자동차 제조사의 과도한 디자인 혁신으로 인한 안전 문제가 명확히 제기되고 있으며(상대방 책임 명확), 테슬라, 폭스바겐 등 대기업이 피고가 될 가능성이 높아 자력이 충분합니다. 매립형 도어 핸들, 물리버튼 실종 등 여러 디자인 요소에서 다수의 피해자가 발생할 수 있고(집단적 피해), 사망사고 및 2차 사고 발생 등 피해 규모가 큽니다. 중국의 규제 움직임, UNECE/WP29 논의, 미국 폭스바겐 집단소송 등 공적 절차가 진행 중이며 증거 확보도 용이합니다.</t>
         </is>
       </c>
       <c r="H169" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I169" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J169" t="inlineStr">
         <is>
-          <t>자돈사료 ASF 유전자…감염력 판단까지 한 달</t>
+          <t>과도한 디자인 혁신이 부른 부작용, 소비자 불안감 키운다</t>
         </is>
       </c>
       <c r="K169" t="inlineStr">
         <is>
-          <t>chukkyung.co.kr</t>
+          <t>starnewskorea.com</t>
         </is>
       </c>
       <c r="L169" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M169" t="inlineStr">
         <is>
-          <t>https://www.chukkyung.co.kr/news/articleView.html?idxno=79777</t>
+          <t>https://www.starnewskorea.com/business-life/2026/03/02/2026030216345353948</t>
         </is>
       </c>
       <c r="N169" t="inlineStr">
         <is>
-          <t>2026-02-26 13:07:59.437045+00:00</t>
+          <t>2026-03-02 12:48:31.794622+00:00</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
-          <t>현대자동차</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E170" t="inlineStr">
         <is>
-          <t>미국에서 집단소송 진행 중</t>
+          <t>국가 배상심의위원회 구성 예정, 법률 개정 진행 중</t>
         </is>
       </c>
       <c r="F170" t="inlineStr">
         <is>
-          <t>현대자동차 차량의 자동 긴급제동 시스템(AEB)이 실제 위험이 없는 상황에서 오작동한다는 주장이 미국에서 집단소송으로 제기되었다. 이로 인해 운전자들의 안전 우려가 커지고 있으며, 국내에서도 유사한 문제가 발생할 가능성이 있다.</t>
+          <t>가습기살균제 피해자들에 대한 국가 배상 책임이 법률 개정을 통해 확대될 예정이며, 국무총리 소속 배상심의위원회가 구성되어 피해자들의 배상액을 산정하게 됩니다. 기존 피해구제위에서 피해를 인정받지 못했거나 낮은 등급을 받은 피해자들은 새로운 심의 과정에서도 소외될 수 있다는 우려가 제기되고 있습니다. 정부는 법률적 지원과 재심의 절차를 통해 피해자 구제에 적극 나서겠다는 입장입니다.</t>
         </is>
       </c>
       <c r="G170" t="inlineStr">
         <is>
-          <t>대기업 피고(현대자동차), AEB 오작동이라는 명확한 책임 주체와 사유. 미국에서 이미 집단소송이 제기되어 법적 절차가 진행 중이며, 이는 국내에서도 유사한 소송 가능성을 시사합니다. (적합 조건 1, 2, 3, 5)</t>
+          <t>국가의 배상 책임이 법률 개정을 통해 확대되고 국무총리 소속 배상심의위가 구성될 예정으로, 상대방 책임이 명확하며 자력이 충분합니다. 가습기살균제 피해는 다수의 피해자가 발생한 집단적 피해이며, 사망자 및 중증 질환자가 많아 피해 규모가 클 것으로 예상됩니다. 또한, 기존 피해구제위 자료 및 진단서 등 증거 확보가 용이하며, 법률 개정 및 배상심의위 구성이라는 공적 절차가 진행 중입니다.</t>
         </is>
       </c>
       <c r="H170" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I170" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J170" t="inlineStr">
         <is>
-          <t>현대차 '자동 긴급제동 오작동' 집단소송…운전자 안전 불안 확산</t>
+          <t>피해 인정 안되면 어쩌나 …가습기살균제 '국가배상' 숙제 여전</t>
         </is>
       </c>
       <c r="K170" t="inlineStr">
         <is>
-          <t>abcn.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L170" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M170" t="inlineStr">
         <is>
-          <t>https://www.abcn.kr/news/articleView.html?idxno=86653</t>
+          <t>https://www.newsis.com/view/NISX20260227_0003529058</t>
         </is>
       </c>
       <c r="N170" t="inlineStr">
         <is>
-          <t>2026-02-26 13:00:06.372187+00:00</t>
+          <t>2026-03-01 12:35:32.073312+00:00</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
-          <t>질병관리청</t>
+          <t>다원시스</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E171" t="inlineStr">
         <is>
-          <t>감사원 감사 결과 발표 및 질병청 반박</t>
+          <t>손해배상 소송 진행 중, 자산 가압류 완료</t>
         </is>
       </c>
       <c r="F171" t="inlineStr">
         <is>
-          <t>국회에서 '오염물 백신 사태'에 대한 정부의 명확한 입장 표명과 책임자 경질을 촉구했습니다. 감사원 발표에도 불구하고 질병청은 '문제없다'는 입장을 고수하며 감사 결과를 반박하고 있습니다. 불량 백신으로 인한 국민 피해 여부와 정부 백신 정책에 대한 신뢰 문제가 쟁점입니다.</t>
+          <t>코레일이 무궁화호 대체 차량 ITX-마음의 설계 중량 초과를 이유로 다원시스를 상대로 손해배상 소송을 제기했으며, 다원시스 자산 160억 원에 대한 가압류 결정을 받았습니다. 이는 지난해 9월 제기된 소송의 후속 조치입니다.</t>
         </is>
       </c>
       <c r="G171" t="inlineStr">
         <is>
-          <t>공공기관인 질병청이 상대방으로 자력이 충분하며(적합 조건 2), '오염물 백신'으로 인한 다수의 피해자 발생 가능성이 높습니다(적합 조건 3). 또한 감사원 발표라는 공적 조사 결과가 존재하여 책임 입증에 유리한 증거가 확보되었고(적합 조건 5), 공적 절차가 진행 중입니다(적합 조건 6).</t>
+          <t>상대방 책임이 명확하고(설계 중량 초과), 상대방(다원시스)의 자력이 충분하며(160억 가압류), 피해 규모가 크고(160억 원), 증거 확보가 용이합니다. 이미 소송이 진행 중이며 자산 가압류까지 이루어져 소송금융 투자에 적합합니다.</t>
         </is>
       </c>
       <c r="H171" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>160억 원</t>
         </is>
       </c>
       <c r="I171" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J171" t="inlineStr">
         <is>
-          <t>장동혁  오염물 백신 사태, 정은경 장관 경질하고 사과해야</t>
+          <t>코레일, 다원시스 자산 160억 가압류…인수 검토 엔지니어링공제조합 부...</t>
         </is>
       </c>
       <c r="K171" t="inlineStr">
         <is>
-          <t>thepublic.kr</t>
+          <t>newsworker.co.kr</t>
         </is>
       </c>
       <c r="L171" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M171" t="inlineStr">
         <is>
-          <t>https://www.thepublic.kr/news/articleView.html?idxno=295674</t>
+          <t>http://www.newsworker.co.kr/news/articleView.html?idxno=415763</t>
         </is>
       </c>
       <c r="N171" t="inlineStr">
         <is>
-          <t>2026-02-26 12:41:18.333707+00:00</t>
+          <t>2026-02-28 01:24:31.380349+00:00</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
-      <c r="C172" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C172" t="inlineStr"/>
       <c r="D172" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E172" t="inlineStr">
         <is>
-          <t>국회에서 문제 제기 및 책임자 경질 요구</t>
+          <t>정부의 공식 사과 및 피해자 지원 절차 지속</t>
         </is>
       </c>
       <c r="F172" t="inlineStr">
         <is>
-          <t>코로나19 백신에서 이물질이 발견되었다는 의혹이 제기되며 국민의힘이 정부의 백신 정책에 대한 명확한 입장 표명과 정은경 질병관리청장 경질을 촉구했습니다. 이는 불량 백신으로 인한 국민 피해 가능성에 대한 우려를 표명한 것입니다.</t>
+          <t>기후장관이 가습기 살균제 피해자들을 만나 뒤늦게나마 사과하며 정부 차원의 지속적인 관심과 지원을 시사했습니다. 이 사건은 제조물책임으로 인한 대규모 집단 피해 사례로, 이미 많은 공적 절차가 진행되었고 증거가 명확합니다.</t>
         </is>
       </c>
       <c r="G172" t="inlineStr">
         <is>
-          <t>이물질 백신으로 인한 다수 국민의 집단적 피해 발생 가능성이 높고(적합 조건 3), 상대방(대한민국 정부 또는 백신 제조사)의 자력이 충분할 것으로 예상됩니다(적합 조건 2). 백신 관련 문제로 피해 규모가 클 수 있으며(적합 조건 4), 이물질 백신이라는 사실 자체가 중요한 증거가 될 수 있습니다(적합 조건 5). 국회에서 문제 제기 및 책임자 경질 요구 등 공론화가 진행 중입니다(적합 조건 6).</t>
+          <t>가습기 살균제 사건은 제조사의 책임이 명확하고(적합 조건 1), 대기업이 상대방으로 자력이 충분하며(적합 조건 2), 수많은 피해자가 발생한 집단적 피해 사례(적합 조건 3, 4)입니다. 정부 조사 등 객관적 증거가 풍부하고(적합 조건 5), 정부의 사과 등 공적 절차가 지속되고 있어(적합 조건 6) 소송금융 투자에 매우 적합합니다.</t>
         </is>
       </c>
       <c r="H172" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I172" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수만 명 이상</t>
         </is>
       </c>
       <c r="J172" t="inlineStr">
         <is>
-          <t>“코로나 ‘이물질 백신’ 정은경 물러나야”…국힘, 이 대통령에 경질...</t>
+          <t>[오쇼츠] 가습기 살균제 피해자 만난 기후장관  늦었지만 사과합니다</t>
         </is>
       </c>
       <c r="K172" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>obsnews.co.kr</t>
         </is>
       </c>
       <c r="L172" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M172" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/11973382</t>
+          <t>https://www.obsnews.co.kr/news/articleView.html?idxno=1515450</t>
         </is>
       </c>
       <c r="N172" t="inlineStr">
         <is>
-          <t>2026-02-26 12:35:19.205545+00:00</t>
+          <t>2026-02-28 01:06:35.140573+00:00</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>LG전자</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E173" t="inlineStr">
         <is>
-          <t>국가 주도 배상체계 전환 추진, 특별법 개정안 발의, 대법원 정부 책임 인정 판결</t>
+          <t>LG전자 건조기 3차 집단소송 진행 중, 1, 2차 소송은 대법원 판결 확정</t>
         </is>
       </c>
       <c r="F173" t="inlineStr">
         <is>
-          <t>가습기살균제 참사로 인한 폐 손상 피해가 2011년 역학조사로 확인된 이후, 2024년 6월 대법원이 정부 책임을 인정했다. 이에 정부는 국가 주도 배상체계로 전환하고 특별법 개정을 추진하며, 피해자 5,971명에 대한 생애 전주기 맞춤형 지원을 계획 중이다. 김성환 기후에너지환경부 장관은 피해자들과 간담회를 갖고 지원대책을 설명하며 사과했다.</t>
+          <t>LG전자 의류건조기의 먼지 결함 및 허위 광고 문제로 소비자들이 3차 집단소송을 제기했습니다. 앞서 1, 2차 소송에서는 법원이 LG전자의 책임을 인정해 1대당 20만원의 배상금을 지급하라는 판결을 내렸고, 대법원에서 확정되었습니다. 공정거래위원회도 LG전자에 과징금을 부과한 바 있습니다.</t>
         </is>
       </c>
       <c r="G173" t="inlineStr">
         <is>
-          <t>대법원이 가습기살균제 사건에 대한 정부 책임을 인정했고, 질병관리본부 역학조사로 제품과 폐 손상 간 인과관계가 명확히 확인되었다. 5,971명의 피해자가 인정되었으며, 정부 주도 배상체계 전환 및 특별법 개정안 발의 등 공적 절차가 활발히 진행 중이므로 소송금융 투자 적합도가 높다.</t>
+          <t>LG전자라는 대기업이 피고로 자력이 충분하며(조건 2), 한국소비자원과 공정위의 조사 및 처분으로 상대방 책임이 명확하고 객관적 증거가 존재합니다(조건 1, 5, 6). 약 145만대의 건조기가 판매되어 잠재적 피해자 수가 매우 많고(조건 3), 1, 2차 소송에서 1대당 20만원 배상 판결이 나온 점을 고려할 때 피해 규모도 큽니다(조건 4). 3차 소송이 새롭게 제기되어 투자 기회가 있습니다.</t>
         </is>
       </c>
       <c r="H173" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1대당 20만원, 잠재적 피해액 수억 원 이상</t>
         </is>
       </c>
       <c r="I173" t="inlineStr">
         <is>
-          <t>5,971명 (피해 인정 기준)</t>
+          <t>약 145만대 판매 (잠재적), 현재 소송 참여자 수십 명</t>
         </is>
       </c>
       <c r="J173" t="inlineStr">
         <is>
-          <t>김성환 기후부 장관, 가습기살균제피해자 간담회 가져</t>
+          <t>LG전자 건조기 3차 집단소송...1대당 20만원 손배소</t>
         </is>
       </c>
       <c r="K173" t="inlineStr">
         <is>
-          <t>ikld.kr</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L173" t="inlineStr">
         <is>
           <t>2026-02-26</t>
         </is>
       </c>
       <c r="M173" t="inlineStr">
         <is>
-          <t>http://www.ikld.kr/news/articleView.html?idxno=329957</t>
+          <t>http://www.fnnews.com/news/202602261710164505</t>
         </is>
       </c>
       <c r="N173" t="inlineStr">
         <is>
-          <t>2026-02-26 12:20:22.492773+00:00</t>
+          <t>2026-02-27 00:35:55.812782+00:00</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
-          <t>가습기 살균제 제조 및 판매 기업들</t>
+          <t>애경산업</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E174" t="inlineStr">
         <is>
-          <t>가습기 살균제 피해 구제법 국회 통과, 추가 질환 인정 범위 및 신청 기한 관련 논의 및 반발 중</t>
+          <t>리콜 진행 중, 잠재적 소송 및 행정처분 가능성</t>
         </is>
       </c>
       <c r="F174" t="inlineStr">
         <is>
-          <t>국회 법제사법위원회를 통과한 가습기 살균제 피해 구제법이 법 시행 후 6개월 내 피해 신청을 종료하도록 규정하여 피해자들이 반발하고 있습니다. 피해자들은 이 조치가 추가 질환 인정을 차단하려는 시도라고 주장하며, 기후부와 논의 중입니다.</t>
+          <t>국민 브랜드 '2080 치약'에서 금지 성분이 검출되어 리콜이 진행 중이며, 이로 인해 제조사인 애경산업은 광고 및 프로모션 비용 증액, 리콜 비용, 잠재적 소송 리스크 등의 구조적 부담을 안고 있습니다. 증권사 애널리스트는 추후 소송 및 행정처분 가능성을 언급했습니다.</t>
         </is>
       </c>
       <c r="G174" t="inlineStr">
         <is>
-          <t>가습기 살균제 사건은 상대방 책임이 명확하고(적합 조건 1), 대기업들이 연루되어 자력이 충분하며(적합 조건 2), 수만 명 이상의 집단적 피해가 발생한 대규모 사건입니다(적합 조건 3, 4). 이미 공적 절차(피해 구제법 제정 및 논의)가 진행 중이며(적합 조건 6), 종결된 사건이 아니므로 소송금융 투자에 매우 적합합니다.</t>
+          <t>국민 브랜드 치약에서 금지 성분 검출로 인해 대규모 리콜이 진행되었으며(공적 절차 진행), 이는 제조사의 책임이 명확합니다. '국민 브랜드'라는 점에서 다수의 피해자가 발생했을 가능성이 높고(집단적 피해), 제조사(애경산업)는 충분한 자력을 갖춘 대기업입니다. 리콜 조치 자체가 강력한 증거가 되며, 잠재적 소송 리스크가 언급되어 소송금융 투자에 적합합니다.</t>
         </is>
       </c>
       <c r="H174" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I174" t="inlineStr">
         <is>
-          <t>수만 명 이상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J174" t="inlineStr">
         <is>
-          <t>'가습기 살균제' 새 배상 대책에  피해 인정 확대해야</t>
+          <t>[기획] 금지 성분 검출된 '2080 치약'…'국민 브랜드'의 추락</t>
         </is>
       </c>
       <c r="K174" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>rightknow.co.kr</t>
         </is>
       </c>
       <c r="L174" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M174" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008455580&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>http://www.rightknow.co.kr/news/articleView.html?idxno=33835</t>
         </is>
       </c>
       <c r="N174" t="inlineStr">
         <is>
-          <t>2026-02-26 00:18:08.649144+00:00</t>
+          <t>2026-02-26 13:29:57.413736+00:00</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>LG전자</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E175" t="inlineStr">
         <is>
-          <t>가습기살균제 피해 구제 특별법 개정안 국회 본회의 표결 예정, 정부 주도 배상 체계 전환 준비 및 하반기 배상 심의 착수 예정</t>
+          <t>3차 공동소송 진행 중, 1·2차 소송에서 1대당 20만원 배상 판결</t>
         </is>
       </c>
       <c r="F175" t="inlineStr">
         <is>
-          <t>정부가 가습기살균제 참사 피해자들에 대한 배상 체계를 '피해 구제'에서 '국가 배상'으로 전환하겠다고 발표했습니다. 2024년 대법원이 정부 책임을 인정한 이후, 관련 특별법 개정안이 국회 본회의 표결을 앞두고 있으며, 하반기부터 국무총리실 배상심의위원회에서 개인별 배상 심의가 시작될 예정입니다.</t>
+          <t>LG전자 의류건조기 허위광고 및 콘덴서 결함 사태와 관련하여 소비자들이 3차 공동소송을 제기했습니다. 한국소비자원의 과실 인정 및 무상 수리 권고가 있었고, 이미 1심과 2심에서 건조기 1대당 20만원 배상 판결이 나온 바 있습니다. 이번 소송은 이전 소송에 참여하지 못했거나 패소했던 소비자들이 다시 참여하는 것으로, 추가적인 소송 발굴 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="G175" t="inlineStr">
         <is>
-          <t>국가가 배상 주체로 전환되어 자력이 충분하고 책임이 명확하며(적합 조건 1, 2), 5천 명 이상의 피해자가 인정된 집단적 피해 사건(적합 조건 3, 4)입니다. 대법원 판결로 정부 책임이 인정되었고(적합 조건 5), 특별법 개정 및 배상 심의가 진행될 예정(적합 조건 6)이므로 소송금융 투자에 매우 적합합니다.</t>
+          <t>LG전자의 허위광고 및 제품 결함이 한국소비자원 조정 및 1, 2심 판결로 인정되어 상대방 책임이 명확하고 증거 확보가 용이합니다. LG전자는 대기업으로 자력이 충분하며, 145만대에 대한 무상 수리 권고가 있었던 만큼 집단적 피해 규모가 매우 큽니다. 이미 3차 공동소송이 진행 중이며, 이전 소송에 참여하지 못했거나 패소했던 소비자들이 다시 참여하고 있어 추가 소송 발굴 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H175" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1대당 20만원 (판례 기준)</t>
         </is>
       </c>
       <c r="I175" t="inlineStr">
         <is>
-          <t>5,971명 이상</t>
+          <t>145만대 (잠재적 피해자 수), 현재 3차 소송 16명</t>
         </is>
       </c>
       <c r="J175" t="inlineStr">
         <is>
-          <t>정부, 가습기살균제 참사 피해자 ‘국가 배상’으로 전환</t>
+          <t>LG전자 의류건조기 소비자 3차 공동소송…1대당 20만원</t>
         </is>
       </c>
       <c r="K175" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L175" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M175" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8493493&amp;ref=A</t>
+          <t>https://www.mt.co.kr/society/2026/02/26/2026022613570139022</t>
         </is>
       </c>
       <c r="N175" t="inlineStr">
         <is>
-          <t>2026-02-25 13:19:35.893550+00:00</t>
+          <t>2026-02-26 13:24:48.189069+00:00</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
-      <c r="C176" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C176" t="inlineStr"/>
       <c r="D176" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E176" t="inlineStr">
         <is>
-          <t>연방지방법원 배심 평결 및 판사 결정 유지, 테슬라 항소 가능성 있음</t>
+          <t>정부의 ASF 유전자 검출 사료 관련 조사 및 감염력 판단 진행 중</t>
         </is>
       </c>
       <c r="F176" t="inlineStr">
         <is>
-          <t>미국 연방법원이 테슬라 오토파일럿 기능 연루 사망 사고에 대해 테슬라의 부분적 책임을 인정, 2억 4300만 달러 배상 평결을 유지했습니다. 2019년 발생한 사고로 1명이 사망하고 1명이 중상을 입었으며, 테슬라는 항소할 것으로 예상됩니다. 미국 고속도로교통안전국(NHTSA)은 오토파일럿 기능에 대한 여러 조사를 진행 중입니다.</t>
+          <t>정부가 ASF 유전자가 검출된 자돈사료에 대해 보도자료를 발표하고 감염력 판단을 위한 조사를 진행 중이다. 문제가 확인될 경우 해당 제품의 전량 회수, 판매 금지 및 손해배상 청구 등 강력한 후속 조치가 예상된다. 이는 다수의 양돈 농가에 심각한 피해를 줄 수 있는 사안이다.</t>
         </is>
       </c>
       <c r="G176" t="inlineStr">
         <is>
-          <t>테슬라의 오토파일럿 기능 관련 사망 사고로, 연방법원 배심 평결 및 판사 결정으로 테슬라의 부분적 책임이 인정되어 2억 4300만 달러 배상 명령이 유지되었습니다. 이는 상대방 책임이 명확하고(적합 조건 1), 상대방(테슬라)의 자력이 충분하며(적합 조건 2), 피해 규모가 매우 크고(적합 조건 4), 이미 충분한 증거가 확보되었음을 의미합니다(적합 조건 5). 또한, 미국 고속도로교통안전국(NHTSA)의 오토파일럿 기능에 대한 여러 조사가 진행 중이므로(적합 조건 6), 유사 사건 발굴 및 추가 소송 가능성이 높습니다.</t>
+          <t>ASF 유전자가 검출된 사료로 인한 피해는 다수의 양돈 농가에 막대한 손실을 초래할 수 있으며(집단적 피해, 피해 규모 큼), 정부가 이미 ASF 유전자 검출 사실을 발표하고 감염력 판단을 위한 조사를 진행 중입니다(상대방 책임 명확, 증거 확보 가능, 공적 절차 진행 중). 다만, 사료 제조업체가 특정되지 않아 상대방의 자력 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H176" t="inlineStr">
         <is>
-          <t>2억 4300만 달러</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I176" t="inlineStr">
         <is>
-          <t>2명 (사망 1명, 중상 1명)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J176" t="inlineStr">
         <is>
-          <t>美 연방법원, 테슬라에 오토파일럿 사망 사고 2억 4300만 달러 배상 명령...</t>
+          <t>자돈사료 ASF 유전자…감염력 판단까지 한 달</t>
         </is>
       </c>
       <c r="K176" t="inlineStr">
         <is>
-          <t>hellot.net</t>
+          <t>chukkyung.co.kr</t>
         </is>
       </c>
       <c r="L176" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M176" t="inlineStr">
         <is>
-          <t>https://www.hellot.net/news/article.html?no=110660</t>
+          <t>https://www.chukkyung.co.kr/news/articleView.html?idxno=79777</t>
         </is>
       </c>
       <c r="N176" t="inlineStr">
         <is>
-          <t>2026-02-25 12:30:16.396360+00:00</t>
+          <t>2026-02-26 13:07:59.437045+00:00</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>현대자동차</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E177" t="inlineStr">
         <is>
-          <t>국무총리실 소속 배상심의위원회 전환 및 하반기 심의 착수 예정</t>
+          <t>미국에서 집단소송 진행 중</t>
         </is>
       </c>
       <c r="F177" t="inlineStr">
         <is>
-          <t>정부가 가습기살균제 참사 피해자들에 대한 국가 배상을 하반기부터 시작할 계획입니다. 이를 위해 상반기 중 피해구제위원회를 국무총리실 소속 배상심의위원회로 전환하는 등 배상 체계 개편을 준비하고 있습니다.</t>
+          <t>현대자동차 차량의 자동 긴급제동 시스템(AEB)이 실제 위험이 없는 상황에서 오작동한다는 주장이 미국에서 집단소송으로 제기되었다. 이로 인해 운전자들의 안전 우려가 커지고 있으며, 국내에서도 유사한 문제가 발생할 가능성이 있다.</t>
         </is>
       </c>
       <c r="G177" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(국가 배상 시작), 상대방 자력이 충분하며(국가), 집단적 피해(가습기살균제 참사 피해자)와 큰 피해 규모(수만 명 이상)를 가진 사건입니다. 또한, 이미 공적 절차(배상심의위원회 전환 및 심의 착수)가 진행 중이므로 소송금융 투자에 매우 적합합니다.</t>
+          <t>대기업 피고(현대자동차), AEB 오작동이라는 명확한 책임 주체와 사유. 미국에서 이미 집단소송이 제기되어 법적 절차가 진행 중이며, 이는 국내에서도 유사한 소송 가능성을 시사합니다. (적합 조건 1, 2, 3, 5)</t>
         </is>
       </c>
       <c r="H177" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I177" t="inlineStr">
         <is>
-          <t>수만 명 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J177" t="inlineStr">
         <is>
-          <t>가습기살균제 참사 피해자 '국가 배상' 하반기 시작</t>
+          <t>현대차 '자동 긴급제동 오작동' 집단소송…운전자 안전 불안 확산</t>
         </is>
       </c>
       <c r="K177" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>abcn.kr</t>
         </is>
       </c>
       <c r="L177" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M177" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008455491&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>https://www.abcn.kr/news/articleView.html?idxno=86653</t>
         </is>
       </c>
       <c r="N177" t="inlineStr">
         <is>
-          <t>2026-02-25 12:28:01.437040+00:00</t>
+          <t>2026-02-26 13:00:06.372187+00:00</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>질병관리청</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E178" t="inlineStr">
         <is>
-          <t>가습기살균제피해구제법 전부개정법안 국회 통과 예정, 국무총리 소속 배상심의위원회 개시 예정</t>
+          <t>감사원 감사 결과 발표 및 질병청 반박</t>
         </is>
       </c>
       <c r="F178" t="inlineStr">
         <is>
-          <t>정부가 대법원의 책임 인정 판결에 따라 가습기살균제 피해자에 대한 국가 주도 배상 체계로 전환합니다. '가습기살균제피해구제법 전부개정법안'이 국회 통과를 앞두고 있으며, 하반기부터 국무총리 소속 배상심의위원회가 피해 배상 심의 절차를 개시할 예정입니다. 피해자들은 피해 등급 재심사 및 전생애 지원을 요청하고 있습니다.</t>
+          <t>국회에서 '오염물 백신 사태'에 대한 정부의 명확한 입장 표명과 책임자 경질을 촉구했습니다. 감사원 발표에도 불구하고 질병청은 '문제없다'는 입장을 고수하며 감사 결과를 반박하고 있습니다. 불량 백신으로 인한 국민 피해 여부와 정부 백신 정책에 대한 신뢰 문제가 쟁점입니다.</t>
         </is>
       </c>
       <c r="G178" t="inlineStr">
         <is>
-          <t>대법원이 가습기살균제 사건에 대한 정부 책임을 인정하였고(적합 조건 1, 5), 국가 주도 배상 체계로 전환되어 상대방(대한민국)의 자력이 충분합니다(적합 조건 2). 수천 명의 피해자가 존재하며(적합 조건 3, 4), 피해 등급 재심사 및 전생애 지원 등 피해 규모가 매우 큽니다(적합 조건 4). 또한, '가습기살균제피해구제법 전부개정법안'이 국회 통과를 앞두고 국무총리 소속 배상심의위원회가 개시될 예정으로 공적 절차가 활발히 진행 중입니다(적합 조건 6).</t>
+          <t>공공기관인 질병청이 상대방으로 자력이 충분하며(적합 조건 2), '오염물 백신'으로 인한 다수의 피해자 발생 가능성이 높습니다(적합 조건 3). 또한 감사원 발표라는 공적 조사 결과가 존재하여 책임 입증에 유리한 증거가 확보되었고(적합 조건 5), 공적 절차가 진행 중입니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H178" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I178" t="inlineStr">
         <is>
-          <t>5971명 이상 (피해 인정 기준)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J178" t="inlineStr">
         <is>
-          <t>가습기살균제 피해자 만난 기후장관  全생애 지원 최선 (종합)</t>
+          <t>장동혁  오염물 백신 사태, 정은경 장관 경질하고 사과해야</t>
         </is>
       </c>
       <c r="K178" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>thepublic.kr</t>
         </is>
       </c>
       <c r="L178" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M178" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260225_0003526414</t>
+          <t>https://www.thepublic.kr/news/articleView.html?idxno=295674</t>
         </is>
       </c>
       <c r="N178" t="inlineStr">
         <is>
-          <t>2026-02-25 12:26:44.140986+00:00</t>
+          <t>2026-02-26 12:41:18.333707+00:00</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
-          <t>가습기살균제 제조 및 판매 기업, 대한민국</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E179" t="inlineStr">
         <is>
-          <t>정부 주도 배상 체계 전환 계획 발표, 피해구제법 전부개정법안 국회 협력 추진 중</t>
+          <t>국회에서 문제 제기 및 책임자 경질 요구</t>
         </is>
       </c>
       <c r="F179" t="inlineStr">
         <is>
-          <t>김성환 기후에너지환경부 장관이 가습기살균제 피해자들을 만나 국가 주도 배상 체계 전환 계획을 설명하고 사과했다. 정부는 피해구제법 전부개정법안의 조속한 의결을 위해 국회와 협력할 예정이며, 5971명의 피해자가 인정된 대규모 사건이다.</t>
+          <t>코로나19 백신에서 이물질이 발견되었다는 의혹이 제기되며 국민의힘이 정부의 백신 정책에 대한 명확한 입장 표명과 정은경 질병관리청장 경질을 촉구했습니다. 이는 불량 백신으로 인한 국민 피해 가능성에 대한 우려를 표명한 것입니다.</t>
         </is>
       </c>
       <c r="G179" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(질병관리본부 역학조사), 대기업 및 국가가 상대방으로 자력이 충분하며, 5천명 이상의 피해자가 인정된 집단적 피해 사건임. 정부 주도의 배상 체계 전환 및 법안 개정 등 공적 절차가 활발히 진행 중임.</t>
+          <t>이물질 백신으로 인한 다수 국민의 집단적 피해 발생 가능성이 높고(적합 조건 3), 상대방(대한민국 정부 또는 백신 제조사)의 자력이 충분할 것으로 예상됩니다(적합 조건 2). 백신 관련 문제로 피해 규모가 클 수 있으며(적합 조건 4), 이물질 백신이라는 사실 자체가 중요한 증거가 될 수 있습니다(적합 조건 5). 국회에서 문제 제기 및 책임자 경질 요구 등 공론화가 진행 중입니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H179" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I179" t="inlineStr">
         <is>
-          <t>5971명 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J179" t="inlineStr">
         <is>
-          <t>김성환 기후부 장관, 가습기살균제 피해자 애로사항 청취</t>
+          <t>“코로나 ‘이물질 백신’ 정은경 물러나야”…국힘, 이 대통령에 경질...</t>
         </is>
       </c>
       <c r="K179" t="inlineStr">
         <is>
-          <t>news.tf.co.kr</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L179" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M179" t="inlineStr">
         <is>
-          <t>https://news.tf.co.kr/read/economy/2296229.htm</t>
+          <t>https://www.mk.co.kr/article/11973382</t>
         </is>
       </c>
       <c r="N179" t="inlineStr">
         <is>
-          <t>2026-02-25 12:25:59.528970+00:00</t>
+          <t>2026-02-26 12:35:19.205545+00:00</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
-          <t>가습기살균제 제조/판매 기업</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D180" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E180" t="inlineStr">
         <is>
-          <t>가습기살균제피해구제법 전부개정법안 국회 통과 추진, 기존 피해 등급 판정 문제 제기</t>
+          <t>국가 주도 배상체계 전환 추진, 특별법 개정안 발의, 대법원 정부 책임 인정 판결</t>
         </is>
       </c>
       <c r="F180" t="inlineStr">
         <is>
-          <t>정부가 '가습기살균제피해구제법 전부개정법안'의 국회 통과를 추진 중이며, 기후에너지환경부 장관이 피해자들과 만나 특별법 개정 의지를 밝혔습니다. 이는 폐암 피해자도 4등급 판정을 받는 등 기존 구제 제도의 미흡한 점을 개선하기 위함입니다.</t>
+          <t>가습기살균제 참사로 인한 폐 손상 피해가 2011년 역학조사로 확인된 이후, 2024년 6월 대법원이 정부 책임을 인정했다. 이에 정부는 국가 주도 배상체계로 전환하고 특별법 개정을 추진하며, 피해자 5,971명에 대한 생애 전주기 맞춤형 지원을 계획 중이다. 김성환 기후에너지환경부 장관은 피해자들과 간담회를 갖고 지원대책을 설명하며 사과했다.</t>
         </is>
       </c>
       <c r="G180" t="inlineStr">
         <is>
-          <t>가습기살균제 사건은 상대방 책임이 명확하고(적합 조건 1), 대기업 등 자력 있는 상대방이 특정되어 있으며(적합 조건 2), 수많은 피해자가 발생한 집단적 피해 사례(적합 조건 3, 4)로 증거도 충분히 확보되어 있습니다(적합 조건 5). 또한, 피해구제법 개정안 추진 등 공적 절차가 진행 중이며(적합 조건 6), 기존 판정의 불합리성으로 추가적인 법적 다툼의 여지가 있어 소송금융 투자에 매우 적합합니다.</t>
+          <t>대법원이 가습기살균제 사건에 대한 정부 책임을 인정했고, 질병관리본부 역학조사로 제품과 폐 손상 간 인과관계가 명확히 확인되었다. 5,971명의 피해자가 인정되었으며, 정부 주도 배상체계 전환 및 특별법 개정안 발의 등 공적 절차가 활발히 진행 중이므로 소송금융 투자 적합도가 높다.</t>
         </is>
       </c>
       <c r="H180" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I180" t="inlineStr">
         <is>
-          <t>수만 명</t>
+          <t>5,971명 (피해 인정 기준)</t>
         </is>
       </c>
       <c r="J180" t="inlineStr">
         <is>
-          <t>가습기살균제 피해자  폐암 걸려도 '4등급' 판정 ...기후부 장관  피해구...</t>
+          <t>김성환 기후부 장관, 가습기살균제피해자 간담회 가져</t>
         </is>
       </c>
       <c r="K180" t="inlineStr">
         <is>
-          <t>news.jtbc.co.kr</t>
+          <t>ikld.kr</t>
         </is>
       </c>
       <c r="L180" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M180" t="inlineStr">
         <is>
-          <t>https://news.jtbc.co.kr/article/NB12286993?influxDiv=NAVER</t>
+          <t>http://www.ikld.kr/news/articleView.html?idxno=329957</t>
         </is>
       </c>
       <c r="N180" t="inlineStr">
         <is>
-          <t>2026-02-25 12:25:48.993698+00:00</t>
+          <t>2026-02-26 12:20:22.492773+00:00</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>가습기 살균제 제조 및 판매 기업들</t>
         </is>
       </c>
       <c r="D181" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E181" t="inlineStr">
         <is>
-          <t>가습기살균제 피해구제를 위한 특별법 전부개정법률안 제출, 피해구제제도를 배상체계로 전환 논의 중</t>
+          <t>가습기 살균제 피해 구제법 국회 통과, 추가 질환 인정 범위 및 신청 기한 관련 논의 및 반발 중</t>
         </is>
       </c>
       <c r="F181" t="inlineStr">
         <is>
-          <t>기후부 장관이 가습기살균제 피해자 지원대책 이행상황을 설명하고 의견을 청취했습니다. 피해구제를 위한 특별법 전부개정법률안이 제출되었으며, 정부는 국가책임을 강화하고 피해구제제도를 배상체계로 전환할 계획입니다.</t>
+          <t>국회 법제사법위원회를 통과한 가습기 살균제 피해 구제법이 법 시행 후 6개월 내 피해 신청을 종료하도록 규정하여 피해자들이 반발하고 있습니다. 피해자들은 이 조치가 추가 질환 인정을 차단하려는 시도라고 주장하며, 기후부와 논의 중입니다.</t>
         </is>
       </c>
       <c r="G181" t="inlineStr">
         <is>
-          <t>가습기살균제 사건은 상대방 책임이 명확하고(정부 및 제조사), 정부라는 충분한 자력의 상대방이 특정됩니다. 수많은 피해자가 발생한 집단적 피해이며, 피해 규모가 매우 크고, 특별법 개정 논의 등 공적 절차가 진행 중이며 증거가 확보되어 있습니다.</t>
+          <t>가습기 살균제 사건은 상대방 책임이 명확하고(적합 조건 1), 대기업들이 연루되어 자력이 충분하며(적합 조건 2), 수만 명 이상의 집단적 피해가 발생한 대규모 사건입니다(적합 조건 3, 4). 이미 공적 절차(피해 구제법 제정 및 논의)가 진행 중이며(적합 조건 6), 종결된 사건이 아니므로 소송금융 투자에 매우 적합합니다.</t>
         </is>
       </c>
       <c r="H181" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I181" t="inlineStr">
         <is>
           <t>수만 명 이상</t>
         </is>
       </c>
       <c r="J181" t="inlineStr">
         <is>
-          <t>기후부 장관, 가습기살균제 피해자 지원대책 이행상황 설명 및 의견 청...</t>
+          <t>'가습기 살균제' 새 배상 대책에  피해 인정 확대해야</t>
         </is>
       </c>
       <c r="K181" t="inlineStr">
         <is>
-          <t>energydaily.co.kr</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L181" t="inlineStr">
         <is>
           <t>2026-02-25</t>
         </is>
       </c>
       <c r="M181" t="inlineStr">
         <is>
-          <t>http://www.energydaily.co.kr/news/articleView.html?idxno=164861</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008455580&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N181" t="inlineStr">
         <is>
-          <t>2026-02-25 12:23:14.951648+00:00</t>
+          <t>2026-02-26 00:18:08.649144+00:00</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
       <c r="D182" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E182" t="inlineStr">
         <is>
-          <t>정부 주도 배상 체계 전환 및 피해구제법 개정 추진, 장관 간담회 개최</t>
+          <t>가습기살균제 피해 구제 특별법 개정안 국회 본회의 표결 예정, 정부 주도 배상 체계 전환 준비 및 하반기 배상 심의 착수 예정</t>
         </is>
       </c>
       <c r="F182" t="inlineStr">
         <is>
-          <t>김성환 기후에너지환경부 장관이 가습기살균제 피해자들과 만나 종합지원대책 이행 상황을 설명하고, '가습기살균제피해구제법 전부개정법안'의 조속한 의결을 위해 국회와 협력하겠다고 밝혔다. 대법원이 정부 책임을 인정한 이후, 정부는 국가 주도 배상 체계로 전환하고 피해자 전생애 지원을 계획하고 있다.</t>
+          <t>정부가 가습기살균제 참사 피해자들에 대한 배상 체계를 '피해 구제'에서 '국가 배상'으로 전환하겠다고 발표했습니다. 2024년 대법원이 정부 책임을 인정한 이후, 관련 특별법 개정안이 국회 본회의 표결을 앞두고 있으며, 하반기부터 국무총리실 배상심의위원회에서 개인별 배상 심의가 시작될 예정입니다.</t>
         </is>
       </c>
       <c r="G182" t="inlineStr">
         <is>
-          <t>대법원이 정부 책임을 인정했고(상대방 책임 명확), 정부 주도의 배상 체계 전환 및 피해구제법 개정안이 추진 중이다(공적 절차 진행 중). 5천 명 이상의 피해자가 인정된 대규모 집단 피해 사건이며(집단적 피해, 피해 규모 큼), 대한민국이라는 충분한 자력의 상대방이 명확하다(상대방 자력 충분).</t>
+          <t>국가가 배상 주체로 전환되어 자력이 충분하고 책임이 명확하며(적합 조건 1, 2), 5천 명 이상의 피해자가 인정된 집단적 피해 사건(적합 조건 3, 4)입니다. 대법원 판결로 정부 책임이 인정되었고(적합 조건 5), 특별법 개정 및 배상 심의가 진행될 예정(적합 조건 6)이므로 소송금융 투자에 매우 적합합니다.</t>
         </is>
       </c>
       <c r="H182" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I182" t="inlineStr">
         <is>
-          <t>5971명 이상</t>
+          <t>5,971명 이상</t>
         </is>
       </c>
       <c r="J182" t="inlineStr">
         <is>
-          <t>가습기살균제 피해자 만난 기후장관  피해구제법 조속히 의결</t>
+          <t>정부, 가습기살균제 참사 피해자 ‘국가 배상’으로 전환</t>
         </is>
       </c>
       <c r="K182" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L182" t="inlineStr">
         <is>
           <t>2026-02-25</t>
         </is>
       </c>
       <c r="M182" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260225_0003525581</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8493493&amp;ref=A</t>
         </is>
       </c>
       <c r="N182" t="inlineStr">
         <is>
-          <t>2026-02-25 12:16:45.120823+00:00</t>
+          <t>2026-02-25 13:19:35.893550+00:00</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
-          <t>고엽제 제조사 및 대한민국 정부</t>
+          <t>테슬라</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E183" t="inlineStr">
         <is>
-          <t>고엽제 피해자 보상 및 책임 관련 법적, 행정적 논의 및 소송이 지속적으로 진행 중</t>
+          <t>연방지방법원 배심 평결 및 판사 결정 유지, 테슬라 항소 가능성 있음</t>
         </is>
       </c>
       <c r="F183" t="inlineStr">
         <is>
-          <t>1965년 베트남전 파병 한국군 비둘기부대와 관련된 고엽제 피해는 사망 5천여 명, 부상 1만5천여 명, 2세 피해자 포함 총 7만여 명에 달하는 대규모 집단 피해 사건입니다. 고엽제 제조사와 정부를 상대로 한 책임 규명 및 보상 요구가 현재까지도 이어지고 있으며, 이는 소송금융 투자에 매우 적합한 조건을 갖추고 있습니다.</t>
+          <t>미국 연방법원이 테슬라 오토파일럿 기능 연루 사망 사고에 대해 테슬라의 부분적 책임을 인정, 2억 4300만 달러 배상 평결을 유지했습니다. 2019년 발생한 사고로 1명이 사망하고 1명이 중상을 입었으며, 테슬라는 항소할 것으로 예상됩니다. 미국 고속도로교통안전국(NHTSA)은 오토파일럿 기능에 대한 여러 조사를 진행 중입니다.</t>
         </is>
       </c>
       <c r="G183" t="inlineStr">
         <is>
-          <t>고엽제 제조사 및 대한민국 정부라는 충분한 자력의 상대방이 존재하며, 책임이 비교적 명확합니다. 7만여 명에 달하는 대규모 집단 피해와 막대한 피해 규모가 확인되며, 고엽제 사용 기록 등 객관적 증거 확보가 가능합니다. 또한, 현재까지도 관련 보상 절차 및 법적 논의가 진행 중인 사안으로, 종결된 사건이 아닙니다.</t>
+          <t>테슬라의 오토파일럿 기능 관련 사망 사고로, 연방법원 배심 평결 및 판사 결정으로 테슬라의 부분적 책임이 인정되어 2억 4300만 달러 배상 명령이 유지되었습니다. 이는 상대방 책임이 명확하고(적합 조건 1), 상대방(테슬라)의 자력이 충분하며(적합 조건 2), 피해 규모가 매우 크고(적합 조건 4), 이미 충분한 증거가 확보되었음을 의미합니다(적합 조건 5). 또한, 미국 고속도로교통안전국(NHTSA)의 오토파일럿 기능에 대한 여러 조사가 진행 중이므로(적합 조건 6), 유사 사건 발굴 및 추가 소송 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H183" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2억 4300만 달러</t>
         </is>
       </c>
       <c r="I183" t="inlineStr">
         <is>
-          <t>7만여 명 (사망 5천여 명, 부상 1만5천여 명 포함)</t>
+          <t>2명 (사망 1명, 중상 1명)</t>
         </is>
       </c>
       <c r="J183" t="inlineStr">
         <is>
-          <t>[역사속 오늘·2.25] 임진강 철교 개통(1905)·건국 후 첫 해외파병 비둘...</t>
+          <t>美 연방법원, 테슬라에 오토파일럿 사망 사고 2억 4300만 달러 배상 명령...</t>
         </is>
       </c>
       <c r="K183" t="inlineStr">
         <is>
-          <t>kor.theasian.asia</t>
+          <t>hellot.net</t>
         </is>
       </c>
       <c r="L183" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M183" t="inlineStr">
         <is>
-          <t>http://kor.theasian.asia/archives/400140</t>
+          <t>https://www.hellot.net/news/article.html?no=110660</t>
         </is>
       </c>
       <c r="N183" t="inlineStr">
         <is>
-          <t>2026-02-25 00:37:45.661641+00:00</t>
+          <t>2026-02-25 12:30:16.396360+00:00</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
-          <t>Oxy Reckitt Benckiser 외 제조사</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D184" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E184" t="inlineStr">
         <is>
-          <t>정부 차원의 피해자 지원 및 소통 지속</t>
+          <t>국무총리실 소속 배상심의위원회 전환 및 하반기 심의 착수 예정</t>
         </is>
       </c>
       <c r="F184" t="inlineStr">
         <is>
-          <t>산업부·기후부 장차관의 일정 중 가습기살균제 피해자 간담회가 포함되어 있어, 해당 사건에 대한 정부의 지속적인 관심과 지원 노력이 있음을 시사합니다. 가습기살균제 사건은 제조물책임 관련 대규모 집단 피해 사건으로, 이미 많은 피해자와 손해가 발생했으며, 관련 법적 및 행정적 절차가 장기간 진행되어 왔습니다.</t>
+          <t>정부가 가습기살균제 참사 피해자들에 대한 국가 배상을 하반기부터 시작할 계획입니다. 이를 위해 상반기 중 피해구제위원회를 국무총리실 소속 배상심의위원회로 전환하는 등 배상 체계 개편을 준비하고 있습니다.</t>
         </is>
       </c>
       <c r="G184" t="inlineStr">
         <is>
-          <t>가습기살균제 사건은 제조사 책임이 명확하고(적합 조건 1), 대기업 및 정부가 상대방으로 자력이 충분하며(적합 조건 2), 수천 명 이상의 집단적 피해(적합 조건 3, 4)와 광범위한 증거(적합 조건 5)가 존재합니다. 장차관의 피해자 간담회는 정부 차원의 공적 절차가 지속되고 있음을 보여줍니다(적합 조건 6).</t>
+          <t>상대방 책임이 명확하고(국가 배상 시작), 상대방 자력이 충분하며(국가), 집단적 피해(가습기살균제 참사 피해자)와 큰 피해 규모(수만 명 이상)를 가진 사건입니다. 또한, 이미 공적 절차(배상심의위원회 전환 및 심의 착수)가 진행 중이므로 소송금융 투자에 매우 적합합니다.</t>
         </is>
       </c>
       <c r="H184" t="inlineStr">
         <is>
-          <t>수천억 원 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I184" t="inlineStr">
         <is>
-          <t>수천 명 이상</t>
+          <t>수만 명 이상</t>
         </is>
       </c>
       <c r="J184" t="inlineStr">
         <is>
-          <t>[산업부·기후부 장차관 일정(2026년 2월 25일)]</t>
+          <t>가습기살균제 참사 피해자 '국가 배상' 하반기 시작</t>
         </is>
       </c>
       <c r="K184" t="inlineStr">
         <is>
-          <t>e-platform.net</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L184" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M184" t="inlineStr">
         <is>
-          <t>http://www.e-platform.net/news/articleView.html?idxno=100255</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008455491&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N184" t="inlineStr">
         <is>
-          <t>2026-02-25 00:30:15.692863+00:00</t>
+          <t>2026-02-25 12:28:01.437040+00:00</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
-      <c r="C185" t="inlineStr"/>
+      <c r="C185" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
       <c r="D185" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E185" t="inlineStr">
         <is>
-          <t>피해자 간담회 진행 중, 추가 소송 또는 구제 절차 논의 가능성</t>
+          <t>가습기살균제피해구제법 전부개정법안 국회 통과 예정, 국무총리 소속 배상심의위원회 개시 예정</t>
         </is>
       </c>
       <c r="F185" t="inlineStr">
         <is>
-          <t>가습기살균제 피해자들이 간담회를 개최한다는 내용. 가습기살균제 사건은 이미 기업의 책임이 명확하고 다수의 피해자가 발생한 대규모 사건으로, 현재도 피해자들의 활동이 지속되고 있어 추가적인 법적 구제 절차나 소송이 진행될 가능성이 있다.</t>
+          <t>정부가 대법원의 책임 인정 판결에 따라 가습기살균제 피해자에 대한 국가 주도 배상 체계로 전환합니다. '가습기살균제피해구제법 전부개정법안'이 국회 통과를 앞두고 있으며, 하반기부터 국무총리 소속 배상심의위원회가 피해 배상 심의 절차를 개시할 예정입니다. 피해자들은 피해 등급 재심사 및 전생애 지원을 요청하고 있습니다.</t>
         </is>
       </c>
       <c r="G185" t="inlineStr">
         <is>
-          <t>가습기살균제 사건은 이미 사회적으로 기업의 책임이 명확히 인정되었고(적합 조건 1), 다수의 피해자가 발생한 집단적 피해 사례(적합 조건 3)이며, 관련 증거가 충분히 확보되어 있다(적합 조건 5). '피해자 간담회'가 진행 중인 것으로 보아 사건이 완전히 종결되지 않았으며, 추가적인 법적 구제 절차나 소송 가능성이 높다.</t>
+          <t>대법원이 가습기살균제 사건에 대한 정부 책임을 인정하였고(적합 조건 1, 5), 국가 주도 배상 체계로 전환되어 상대방(대한민국)의 자력이 충분합니다(적합 조건 2). 수천 명의 피해자가 존재하며(적합 조건 3, 4), 피해 등급 재심사 및 전생애 지원 등 피해 규모가 매우 큽니다(적합 조건 4). 또한, '가습기살균제피해구제법 전부개정법안'이 국회 통과를 앞두고 국무총리 소속 배상심의위원회가 개시될 예정으로 공적 절차가 활발히 진행 중입니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H185" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I185" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>5971명 이상 (피해 인정 기준)</t>
         </is>
       </c>
       <c r="J185" t="inlineStr">
         <is>
-          <t>[오늘의 주요일정·25일] 전국법원장회의 임시회의</t>
+          <t>가습기살균제 피해자 만난 기후장관  全생애 지원 최선 (종합)</t>
         </is>
       </c>
       <c r="K185" t="inlineStr">
         <is>
-          <t>safetimes.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L185" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M185" t="inlineStr">
         <is>
-          <t>https://www.safetimes.co.kr/news/articleView.html?idxno=239907</t>
+          <t>https://www.newsis.com/view/NISX20260225_0003526414</t>
         </is>
       </c>
       <c r="N185" t="inlineStr">
         <is>
-          <t>2026-02-25 00:26:51.549719+00:00</t>
+          <t>2026-02-25 12:26:44.140986+00:00</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
-          <t>가습기살균제 제조/판매 기업</t>
+          <t>가습기살균제 제조 및 판매 기업, 대한민국</t>
         </is>
       </c>
       <c r="D186" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E186" t="inlineStr">
         <is>
-          <t>피해자 간담회 개최, 피해자 지원 및 보상 논의 지속</t>
+          <t>정부 주도 배상 체계 전환 계획 발표, 피해구제법 전부개정법안 국회 협력 추진 중</t>
         </is>
       </c>
       <c r="F186" t="inlineStr">
         <is>
-          <t>가습기살균제 피해자 간담회가 서울에서 개최될 예정입니다. 이는 과거 대규모 제조물책임 사건인 가습기살균제 피해와 관련하여 피해자들의 권리 구제 및 지원 논의가 여전히 진행 중임을 시사합니다.</t>
+          <t>김성환 기후에너지환경부 장관이 가습기살균제 피해자들을 만나 국가 주도 배상 체계 전환 계획을 설명하고 사과했다. 정부는 피해구제법 전부개정법안의 조속한 의결을 위해 국회와 협력할 예정이며, 5971명의 피해자가 인정된 대규모 사건이다.</t>
         </is>
       </c>
       <c r="G186" t="inlineStr">
         <is>
-          <t>가습기살균제 사건은 제조물책임이 명확한 대기업 피고(적합 조건 1, 2), 수천 명 이상의 집단적 피해자(적합 조건 3), 수조 원에 달하는 막대한 피해 규모(적합 조건 4)를 가지고 있습니다. 또한 정부 조사 및 법원 판결 등 객관적 증거가 충분하며(적합 조건 5), 피해자 간담회 개최는 공적 절차가 지속되고 있음을 보여줍니다(적합 조건 6).</t>
+          <t>상대방 책임이 명확하고(질병관리본부 역학조사), 대기업 및 국가가 상대방으로 자력이 충분하며, 5천명 이상의 피해자가 인정된 집단적 피해 사건임. 정부 주도의 배상 체계 전환 및 법안 개정 등 공적 절차가 활발히 진행 중임.</t>
         </is>
       </c>
       <c r="H186" t="inlineStr">
         <is>
-          <t>수조 원 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I186" t="inlineStr">
         <is>
-          <t>수천 명 이상</t>
+          <t>5971명 이상</t>
         </is>
       </c>
       <c r="J186" t="inlineStr">
         <is>
-          <t>[오늘(25일)의 경제·산업 주요 일정·행사] 한국AI·로봇산업협회, '202...</t>
+          <t>김성환 기후부 장관, 가습기살균제 피해자 애로사항 청취</t>
         </is>
       </c>
       <c r="K186" t="inlineStr">
         <is>
-          <t>popcornnews.net</t>
+          <t>news.tf.co.kr</t>
         </is>
       </c>
       <c r="L186" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M186" t="inlineStr">
         <is>
-          <t>http://www.popcornnews.net/news/articleView.html?idxno=112868</t>
+          <t>https://news.tf.co.kr/read/economy/2296229.htm</t>
         </is>
       </c>
       <c r="N186" t="inlineStr">
         <is>
-          <t>2026-02-25 00:23:30.625186+00:00</t>
+          <t>2026-02-25 12:25:59.528970+00:00</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
-          <t>가습기살균제 제조 및 판매 기업들</t>
+          <t>가습기살균제 제조/판매 기업</t>
         </is>
       </c>
       <c r="D187" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E187" t="inlineStr">
         <is>
-          <t>기후에너지환경부 장관의 피해자 간담회 진행</t>
+          <t>가습기살균제피해구제법 전부개정법안 국회 통과 추진, 기존 피해 등급 판정 문제 제기</t>
         </is>
       </c>
       <c r="F187" t="inlineStr">
         <is>
-          <t>기후에너지환경부 장관이 가습기살균제 피해자들과 간담회를 가졌다는 소식입니다. 가습기살균제 사건은 수만 명의 피해자와 막대한 피해 규모를 가진 대표적인 제조물책임 사건으로, 관련 기업들의 책임이 명확하게 인정된 바 있습니다.</t>
+          <t>정부가 '가습기살균제피해구제법 전부개정법안'의 국회 통과를 추진 중이며, 기후에너지환경부 장관이 피해자들과 만나 특별법 개정 의지를 밝혔습니다. 이는 폐암 피해자도 4등급 판정을 받는 등 기존 구제 제도의 미흡한 점을 개선하기 위함입니다.</t>
         </is>
       </c>
       <c r="G187" t="inlineStr">
         <is>
-          <t>가습기살균제 사건은 제조사 책임이 명확하고(적합 조건 1), 상대방(대기업)의 자력이 충분하며(적합 조건 2), 수만 명 이상의 집단적 피해가 발생했고(적합 조건 3, 4), 정부 조사 등 객관적 증거가 확보되어 있습니다(적합 조건 5). 또한, 기후에너지환경부 장관의 피해자 간담회는 공적 절차가 지속되고 있음을 보여줍니다(적합 조건 6).</t>
+          <t>가습기살균제 사건은 상대방 책임이 명확하고(적합 조건 1), 대기업 등 자력 있는 상대방이 특정되어 있으며(적합 조건 2), 수많은 피해자가 발생한 집단적 피해 사례(적합 조건 3, 4)로 증거도 충분히 확보되어 있습니다(적합 조건 5). 또한, 피해구제법 개정안 추진 등 공적 절차가 진행 중이며(적합 조건 6), 기존 판정의 불합리성으로 추가적인 법적 다툼의 여지가 있어 소송금융 투자에 매우 적합합니다.</t>
         </is>
       </c>
       <c r="H187" t="inlineStr">
         <is>
-          <t>수조 원 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I187" t="inlineStr">
         <is>
-          <t>수만 명 이상</t>
+          <t>수만 명</t>
         </is>
       </c>
       <c r="J187" t="inlineStr">
         <is>
-          <t>[오늘의 주요일정]경제(2월25일수요일)</t>
+          <t>가습기살균제 피해자  폐암 걸려도 '4등급' 판정 ...기후부 장관  피해구...</t>
         </is>
       </c>
       <c r="K187" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>news.jtbc.co.kr</t>
         </is>
       </c>
       <c r="L187" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M187" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260224_0003523485</t>
+          <t>https://news.jtbc.co.kr/article/NB12286993?influxDiv=NAVER</t>
         </is>
       </c>
       <c r="N187" t="inlineStr">
         <is>
-          <t>2026-02-25 00:23:23.183355+00:00</t>
+          <t>2026-02-25 12:25:48.993698+00:00</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
-          <t>AI 챗봇 개발 업체</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D188" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E188" t="inlineStr">
         <is>
-          <t>미국에서 부모가 AI 챗봇 개발 업체를 상대로 소송 제기</t>
+          <t>가습기살균제 피해구제를 위한 특별법 전부개정법률안 제출, 피해구제제도를 배상체계로 전환 논의 중</t>
         </is>
       </c>
       <c r="F188" t="inlineStr">
         <is>
-          <t>미국에서 10대 아들이 AI 챗봇에 중독되어 사망하자, 부모가 해당 AI 챗봇 개발 업체를 상대로 소송을 제기하여 논란이 되고 있습니다. 이 사건은 AI와의 관계에서 발생할 수 있는 심각한 문제와 책임 소재에 대한 사회적 논의를 촉발하고 있습니다.</t>
+          <t>기후부 장관이 가습기살균제 피해자 지원대책 이행상황을 설명하고 의견을 청취했습니다. 피해구제를 위한 특별법 전부개정법률안이 제출되었으며, 정부는 국가책임을 강화하고 피해구제제도를 배상체계로 전환할 계획입니다.</t>
         </is>
       </c>
       <c r="G188" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 4(피해 규모 큼), 5(증거 확보 가능)에 해당합니다. AI 챗봇 중독으로 인한 10대 아들의 사망이라는 심각한 피해가 발생했으며, 부모가 개발 업체를 상대로 소송을 제기하여 책임 소재를 다투고 있습니다. AI 개발 업체는 일반적으로 자력이 충분할 것으로 예상되며, 소송 제기 자체가 증거 확보 가능성을 시사합니다.</t>
+          <t>가습기살균제 사건은 상대방 책임이 명확하고(정부 및 제조사), 정부라는 충분한 자력의 상대방이 특정됩니다. 수많은 피해자가 발생한 집단적 피해이며, 피해 규모가 매우 크고, 특별법 개정 논의 등 공적 절차가 진행 중이며 증거가 확보되어 있습니다.</t>
         </is>
       </c>
       <c r="H188" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I188" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>수만 명 이상</t>
         </is>
       </c>
       <c r="J188" t="inlineStr">
         <is>
-          <t>[NIE] AI와의 대화 10년 후, 우리에게 남을 ‘관계의 성적표’는?</t>
+          <t>기후부 장관, 가습기살균제 피해자 지원대책 이행상황 설명 및 의견 청...</t>
         </is>
       </c>
       <c r="K188" t="inlineStr">
         <is>
-          <t>jjan.kr</t>
+          <t>energydaily.co.kr</t>
         </is>
       </c>
       <c r="L188" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M188" t="inlineStr">
         <is>
-          <t>https://www.jjan.kr/article/20260224500238</t>
+          <t>http://www.energydaily.co.kr/news/articleView.html?idxno=164861</t>
         </is>
       </c>
       <c r="N188" t="inlineStr">
         <is>
-          <t>2026-02-24 13:23:48.327839+00:00</t>
+          <t>2026-02-25 12:23:14.951648+00:00</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
-      <c r="C189" t="inlineStr"/>
+      <c r="C189" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
       <c r="D189" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E189" t="inlineStr">
         <is>
-          <t>경기도 사용 중지 긴급명령, 방역당국 감염력 여부 추가 확인 중, 한돈협 손해배상청구 검토</t>
+          <t>정부 주도 배상 체계 전환 및 피해구제법 개정 추진, 장관 간담회 개최</t>
         </is>
       </c>
       <c r="F189" t="inlineStr">
         <is>
-          <t>혈장단백질 사료에서 아프리카돼지열병(ASF) 바이러스 분절이 검출되어 경기도가 해당 사료에 대한 사용 중지 긴급명령을 내렸습니다. 방역당국은 검출된 바이러스의 감염력 여부를 추가로 확인하고 있으며, 한돈협은 혈장단백질 사료가 ASF 확산의 원인으로 밝혀질 경우 손해배상 청구 등 법적 조치를 검토할 방침입니다.</t>
+          <t>김성환 기후에너지환경부 장관이 가습기살균제 피해자들과 만나 종합지원대책 이행 상황을 설명하고, '가습기살균제피해구제법 전부개정법안'의 조속한 의결을 위해 국회와 협력하겠다고 밝혔다. 대법원이 정부 책임을 인정한 이후, 정부는 국가 주도 배상 체계로 전환하고 피해자 전생애 지원을 계획하고 있다.</t>
         </is>
       </c>
       <c r="G189" t="inlineStr">
         <is>
-          <t>혈장단백질 사료에서 ASF 바이러스 분절이 검출되어 (적합 조건 5: 증거) 경기도가 사용 중지 긴급명령을 내리는 등 공적 절차가 진행 중입니다 (적합 조건 6: 공적 절차). ASF 확산 시 다수의 양돈 농가에 막대한 피해가 발생할 수 있어 (적합 조건 3: 집단적 피해, 적합 조건 4: 피해 규모) 소송금융 투자 적합도가 높습니다. 다만, 바이러스의 감염력 여부와 실제 ASF 확산 원인으로의 인과관계는 추가 확인이 필요합니다.</t>
+          <t>대법원이 정부 책임을 인정했고(상대방 책임 명확), 정부 주도의 배상 체계 전환 및 피해구제법 개정안이 추진 중이다(공적 절차 진행 중). 5천 명 이상의 피해자가 인정된 대규모 집단 피해 사건이며(집단적 피해, 피해 규모 큼), 대한민국이라는 충분한 자력의 상대방이 명확하다(상대방 자력 충분).</t>
         </is>
       </c>
       <c r="H189" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I189" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>5971명 이상</t>
         </is>
       </c>
       <c r="J189" t="inlineStr">
         <is>
-          <t>혈장단백질 사료서 ASF 검출…경기도, '사용 중지' 긴급명령</t>
+          <t>가습기살균제 피해자 만난 기후장관  피해구제법 조속히 의결</t>
         </is>
       </c>
       <c r="K189" t="inlineStr">
         <is>
-          <t>agrinet.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L189" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M189" t="inlineStr">
         <is>
-          <t>https://www.agrinet.co.kr/news/articleView.html?idxno=401947</t>
+          <t>https://www.newsis.com/view/NISX20260225_0003525581</t>
         </is>
       </c>
       <c r="N189" t="inlineStr">
         <is>
-          <t>2026-02-24 13:14:27.217825+00:00</t>
+          <t>2026-02-25 12:16:45.120823+00:00</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
-          <t>테슬라</t>
+          <t>고엽제 제조사 및 대한민국 정부</t>
         </is>
       </c>
       <c r="D190" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E190" t="inlineStr">
         <is>
-          <t>미국 연방법원 배심 평결 확정, 테슬라 항소 예정</t>
+          <t>고엽제 피해자 보상 및 책임 관련 법적, 행정적 논의 및 소송이 지속적으로 진행 중</t>
         </is>
       </c>
       <c r="F190" t="inlineStr">
         <is>
-          <t>미국 연방법원이 테슬라 자율주행 차량 사고에 대해 제조사인 테슬라에 2억 4천만 달러(약 3천 5백억 원)를 배상하라는 배심 평결을 확정했다. 법원은 오토파일럿 시스템 결함과 테슬라의 기만적인 마케팅이 운전자의 부주의를 유발했다고 판단했으며, 이는 자율주행 사고에 대한 제조사 책임 인정의 첫 선례가 되어 향후 유사 소송이 증가할 것으로 예상된다.</t>
+          <t>1965년 베트남전 파병 한국군 비둘기부대와 관련된 고엽제 피해는 사망 5천여 명, 부상 1만5천여 명, 2세 피해자 포함 총 7만여 명에 달하는 대규모 집단 피해 사건입니다. 고엽제 제조사와 정부를 상대로 한 책임 규명 및 보상 요구가 현재까지도 이어지고 있으며, 이는 소송금융 투자에 매우 적합한 조건을 갖추고 있습니다.</t>
         </is>
       </c>
       <c r="G190" t="inlineStr">
         <is>
-          <t>테슬라의 자율주행 시스템 결함 및 기만적인 마케팅으로 인한 제조물책임이 미국 연방법원 배심 평결로 명확히 인정되었으며 (적합 조건 1, 5), 2억 4천만 달러에 달하는 막대한 배상액이 확정되었습니다 (적합 조건 4). 피고인 테슬라는 충분한 자력을 가진 대기업이며 (적합 조건 2), 유사 사고로 인한 사망자가 70여 명에 달해 추가 소송 가능성이 높습니다 (적합 조건 3). 또한 캘리포니아주의 용어 사용 제동 등 공적 절차가 진행된 바 있습니다 (적합 조건 6).</t>
+          <t>고엽제 제조사 및 대한민국 정부라는 충분한 자력의 상대방이 존재하며, 책임이 비교적 명확합니다. 7만여 명에 달하는 대규모 집단 피해와 막대한 피해 규모가 확인되며, 고엽제 사용 기록 등 객관적 증거 확보가 가능합니다. 또한, 현재까지도 관련 보상 절차 및 법적 논의가 진행 중인 사안으로, 종결된 사건이 아닙니다.</t>
         </is>
       </c>
       <c r="H190" t="inlineStr">
         <is>
-          <t>약 2억 4천만 달러 (한화 약 3천 5백억 원)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I190" t="inlineStr">
         <is>
-          <t>사망 1명, 중상 1명 (유사 사고 피해자 70여 명)</t>
+          <t>7만여 명 (사망 5천여 명, 부상 1만5천여 명 포함)</t>
         </is>
       </c>
       <c r="J190" t="inlineStr">
         <is>
-          <t>[월드 이슈] 테슬라 배상 판결…“운전자 책임” 왜 안 통했나?</t>
+          <t>[역사속 오늘·2.25] 임진강 철교 개통(1905)·건국 후 첫 해외파병 비둘...</t>
         </is>
       </c>
       <c r="K190" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>kor.theasian.asia</t>
         </is>
       </c>
       <c r="L190" t="inlineStr">
         <is>
           <t>2026-02-24</t>
         </is>
       </c>
       <c r="M190" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8492196&amp;ref=A</t>
+          <t>http://kor.theasian.asia/archives/400140</t>
         </is>
       </c>
       <c r="N190" t="inlineStr">
         <is>
-          <t>2026-02-24 13:02:23.982833+00:00</t>
+          <t>2026-02-25 00:37:45.661641+00:00</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
-          <t>유니메드제약</t>
+          <t>Oxy Reckitt Benckiser 외 제조사</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E191" t="inlineStr">
         <is>
-          <t>집단소송 1심 승소</t>
+          <t>정부 차원의 피해자 지원 및 소통 지속</t>
         </is>
       </c>
       <c r="F191" t="inlineStr">
         <is>
-          <t>유니메드제약의 백내장 수술 주사제로 인해 진균성 안내염 등 부작용을 겪은 피해자들이 제기한 집단소송에서 승소 판결을 받았다. 서울중앙지방법원은 피해자들의 손을 들어주었으며, 이는 제약사의 책임이 인정되었음을 의미한다. 현재 1심 판결로 보이며, 추가적인 법적 절차가 진행될 가능성이 있다.</t>
+          <t>산업부·기후부 장차관의 일정 중 가습기살균제 피해자 간담회가 포함되어 있어, 해당 사건에 대한 정부의 지속적인 관심과 지원 노력이 있음을 시사합니다. 가습기살균제 사건은 제조물책임 관련 대규모 집단 피해 사건으로, 이미 많은 피해자와 손해가 발생했으며, 관련 법적 및 행정적 절차가 장기간 진행되어 왔습니다.</t>
         </is>
       </c>
       <c r="G191" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 3(집단적 피해), 5(증거 확보)에 해당합니다. 유니메드제약은 제약사로서 자력이 충분하며, 법원에서 집단소송 승소 판결이 내려져 책임이 명확하고 증거가 확보되었음을 시사합니다. 현재 1심 판결로 추정되어 최종 종결 여부는 추가 확인이 필요하나, 소송금융 투자 가능성이 높습니다.</t>
+          <t>가습기살균제 사건은 제조사 책임이 명확하고(적합 조건 1), 대기업 및 정부가 상대방으로 자력이 충분하며(적합 조건 2), 수천 명 이상의 집단적 피해(적합 조건 3, 4)와 광범위한 증거(적합 조건 5)가 존재합니다. 장차관의 피해자 간담회는 정부 차원의 공적 절차가 지속되고 있음을 보여줍니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H191" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수천억 원 이상</t>
         </is>
       </c>
       <c r="I191" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>수천 명 이상</t>
         </is>
       </c>
       <c r="J191" t="inlineStr">
         <is>
-          <t>안내염 피해자들, 유니메드제약 상대 집단소송 승소</t>
+          <t>[산업부·기후부 장차관 일정(2026년 2월 25일)]</t>
         </is>
       </c>
       <c r="K191" t="inlineStr">
         <is>
-          <t>naeil.com</t>
+          <t>e-platform.net</t>
         </is>
       </c>
       <c r="L191" t="inlineStr">
         <is>
           <t>2026-02-24</t>
         </is>
       </c>
       <c r="M191" t="inlineStr">
         <is>
-          <t>https://www.naeil.com/news/read/578981?ref=naver</t>
+          <t>http://www.e-platform.net/news/articleView.html?idxno=100255</t>
         </is>
       </c>
       <c r="N191" t="inlineStr">
         <is>
-          <t>2026-02-24 12:55:15.908315+00:00</t>
+          <t>2026-02-25 00:30:15.692863+00:00</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
-      <c r="C192" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C192" t="inlineStr"/>
       <c r="D192" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E192" t="inlineStr">
         <is>
-          <t>대법원 상고심 진행 중</t>
+          <t>피해자 간담회 진행 중, 추가 소송 또는 구제 절차 논의 가능성</t>
         </is>
       </c>
       <c r="F192" t="inlineStr">
         <is>
-          <t>국민건강보험공단이 흡연으로 인한 막대한 건강 피해와 의료비 발생의 책임을 묻고자 2014년부터 담배 회사들을 상대로 손해배상 청구 소송을 진행 중입니다. 1심과 2심에서 패소했으나, 2월 초 대법원에 상고장을 제출하여 현재 대법원 상고심이 진행되고 있습니다. 기사는 담배가 중독 물질이며, 정부가 담배 산업의 책임을 묻고 규제를 강화해야 한다고 주장합니다.</t>
+          <t>가습기살균제 피해자들이 간담회를 개최한다는 내용. 가습기살균제 사건은 이미 기업의 책임이 명확하고 다수의 피해자가 발생한 대규모 사건으로, 현재도 피해자들의 활동이 지속되고 있어 추가적인 법적 구제 절차나 소송이 진행될 가능성이 있다.</t>
         </is>
       </c>
       <c r="G192" t="inlineStr">
         <is>
-          <t>담배는 WHO 1군 발암물질로 상대방(담배 회사들) 책임이 비교적 명확하며(적합 조건 1), 상대방은 자력이 충분한 대기업입니다(적합 조건 2). 흡연으로 인한 사망자가 매년 7만 명에 달하고 막대한 의료비가 발생하여 집단적 피해(적합 조건 3)와 큰 피해 규모(적합 조건 4)를 보이며, WHO 및 질병관리청 자료 등 객관적 증거가 존재합니다(적합 조건 5). 현재 국민건강보험공단이 담배 회사들을 상대로 대법원에 상고하여 소송이 진행 중입니다.</t>
+          <t>가습기살균제 사건은 이미 사회적으로 기업의 책임이 명확히 인정되었고(적합 조건 1), 다수의 피해자가 발생한 집단적 피해 사례(적합 조건 3)이며, 관련 증거가 충분히 확보되어 있다(적합 조건 5). '피해자 간담회'가 진행 중인 것으로 보아 사건이 완전히 종결되지 않았으며, 추가적인 법적 구제 절차나 소송 가능성이 높다.</t>
         </is>
       </c>
       <c r="H192" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I192" t="inlineStr">
         <is>
-          <t>수백만 명 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J192" t="inlineStr">
         <is>
-          <t>중독 물질 담배, 더 강하게 규제해야</t>
+          <t>[오늘의 주요일정·25일] 전국법원장회의 임시회의</t>
         </is>
       </c>
       <c r="K192" t="inlineStr">
         <is>
-          <t>weekly.donga.com</t>
+          <t>safetimes.co.kr</t>
         </is>
       </c>
       <c r="L192" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M192" t="inlineStr">
         <is>
-          <t>https://weekly.donga.com/3/all/11/6111733/1</t>
+          <t>https://www.safetimes.co.kr/news/articleView.html?idxno=239907</t>
         </is>
       </c>
       <c r="N192" t="inlineStr">
         <is>
-          <t>2026-02-24 00:43:30.044048+00:00</t>
+          <t>2026-02-25 00:26:51.549719+00:00</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
-          <t>삼성전자</t>
+          <t>가습기살균제 제조/판매 기업</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E193" t="inlineStr">
         <is>
-          <t>미국에서 법적 공방 진행 중, 국내 집단소송 가능성</t>
+          <t>피해자 간담회 개최, 피해자 지원 및 보상 논의 지속</t>
         </is>
       </c>
       <c r="F193" t="inlineStr">
         <is>
-          <t>삼성전자 갤럭시 S22 스마트폰이 2월 업데이트 이후 '무한 부팅' 현상을 겪으며 사용자들의 불만이 커지고 있다. 이는 사후 지원 미흡으로 인한 집단소송 가능성을 야기하고 있으며, 이미 미국에서는 삼성전자를 상대로 법적 공방이 진행 중이다.</t>
+          <t>가습기살균제 피해자 간담회가 서울에서 개최될 예정입니다. 이는 과거 대규모 제조물책임 사건인 가습기살균제 피해와 관련하여 피해자들의 권리 구제 및 지원 논의가 여전히 진행 중임을 시사합니다.</t>
         </is>
       </c>
       <c r="G193" t="inlineStr">
         <is>
-          <t>삼성전자라는 대기업이 피고이며(적합 조건 2), 갤럭시 S22 업데이트로 인한 무한 부팅 문제는 다수의 사용자에게 영향을 미쳐 집단소송 가능성이 높다(적합 조건 3, 4). 이미 미국에서 법적 공방이 진행 중이며, 소프트웨어 업데이트와 관련된 기술적 증거 확보가 용이할 것으로 판단된다(적합 조건 1, 5).</t>
+          <t>가습기살균제 사건은 제조물책임이 명확한 대기업 피고(적합 조건 1, 2), 수천 명 이상의 집단적 피해자(적합 조건 3), 수조 원에 달하는 막대한 피해 규모(적합 조건 4)를 가지고 있습니다. 또한 정부 조사 및 법원 판결 등 객관적 증거가 충분하며(적합 조건 5), 피해자 간담회 개최는 공적 절차가 지속되고 있음을 보여줍니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H193" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수조 원 이상</t>
         </is>
       </c>
       <c r="I193" t="inlineStr">
         <is>
-          <t>갤럭시 S22 업데이트 피해자 다수</t>
+          <t>수천 명 이상</t>
         </is>
       </c>
       <c r="J193" t="inlineStr">
         <is>
-          <t>‘보안’이 ‘파괴’로… 갤럭시 S22, 2월 업데이트 후 ‘무한 부팅’ ...</t>
+          <t>[오늘(25일)의 경제·산업 주요 일정·행사] 한국AI·로봇산업협회, '202...</t>
         </is>
       </c>
       <c r="K193" t="inlineStr">
         <is>
-          <t>g-enews.com</t>
+          <t>popcornnews.net</t>
         </is>
       </c>
       <c r="L193" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M193" t="inlineStr">
         <is>
-          <t>https://www.g-enews.com/view.php?ud=202602230925439670fbbec65dfb_1</t>
+          <t>http://www.popcornnews.net/news/articleView.html?idxno=112868</t>
         </is>
       </c>
       <c r="N193" t="inlineStr">
         <is>
-          <t>2026-02-23 12:54:06.273211+00:00</t>
+          <t>2026-02-25 00:23:30.625186+00:00</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
-          <t>대한민국 정부, SK 등 가해 기업</t>
+          <t>가습기살균제 제조 및 판매 기업들</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E194" t="inlineStr">
         <is>
-          <t>가습기살균제 피해구제 특별법 전부개정법률안 국회 본회의 표결 예정</t>
+          <t>기후에너지환경부 장관의 피해자 간담회 진행</t>
         </is>
       </c>
       <c r="F194" t="inlineStr">
         <is>
-          <t>가습기살균제 피해자 단체가 국회에서 논의 중인 특별법 개정안이 피해자들의 요구를 제대로 반영하지 못했다며 강력히 비판하고, 6대 핵심 입법 보완 사항을 법률 본문에 명문화할 것을 촉구했다. 국가와 기업의 공동 책임을 강조하며, 약 2만 명의 희생자와 95만 명의 피해자가 발생한 이 참사에 대한 온전한 배상과 실질적 권리 회복을 요구하고 있다.</t>
+          <t>기후에너지환경부 장관이 가습기살균제 피해자들과 간담회를 가졌다는 소식입니다. 가습기살균제 사건은 수만 명의 피해자와 막대한 피해 규모를 가진 대표적인 제조물책임 사건으로, 관련 기업들의 책임이 명확하게 인정된 바 있습니다.</t>
         </is>
       </c>
       <c r="G194" t="inlineStr">
         <is>
-          <t>가습기살균제 참사는 국가와 대기업(SK 등)의 책임이 명확하며(적합 조건 1), 이들은 충분한 자력을 보유하고 있습니다(적합 조건 2). 약 95만 명의 피해자와 2만 명의 희생자가 발생한 집단적이고(적합 조건 3) 매우 큰 규모의 피해이며(적합 조건 4), 현재 국회에서 특별법 개정안 논의가 진행 중인 공적 절차 단계에 있습니다(적합 조건 6). 이미 종결된 사건이 아니므로 소송금융 투자에 매우 적합합니다.</t>
+          <t>가습기살균제 사건은 제조사 책임이 명확하고(적합 조건 1), 상대방(대기업)의 자력이 충분하며(적합 조건 2), 수만 명 이상의 집단적 피해가 발생했고(적합 조건 3, 4), 정부 조사 등 객관적 증거가 확보되어 있습니다(적합 조건 5). 또한, 기후에너지환경부 장관의 피해자 간담회는 공적 절차가 지속되고 있음을 보여줍니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H194" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수조 원 이상</t>
         </is>
       </c>
       <c r="I194" t="inlineStr">
         <is>
-          <t>약 95만 명의 피해자, 2만 명의 희생자</t>
+          <t>수만 명 이상</t>
         </is>
       </c>
       <c r="J194" t="inlineStr">
         <is>
-          <t>가습기살균제 피해자 단체  간담회 100번보다 1%라도 요구 반영돼야</t>
+          <t>[오늘의 주요일정]경제(2월25일수요일)</t>
         </is>
       </c>
       <c r="K194" t="inlineStr">
         <is>
-          <t>ohmynews.com</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L194" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M194" t="inlineStr">
         <is>
-          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003209123&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
+          <t>https://www.newsis.com/view/NISX20260224_0003523485</t>
         </is>
       </c>
       <c r="N194" t="inlineStr">
         <is>
-          <t>2026-02-23 12:17:18.301262+00:00</t>
+          <t>2026-02-25 00:23:23.183355+00:00</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
-          <t>테슬라</t>
+          <t>AI 챗봇 개발 업체</t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E195" t="inlineStr">
         <is>
-          <t>미국 연방지법 배심원 평결 및 판사 유지 결정, 테슬라 항소 예정</t>
+          <t>미국에서 부모가 AI 챗봇 개발 업체를 상대로 소송 제기</t>
         </is>
       </c>
       <c r="F195" t="inlineStr">
         <is>
-          <t>테슬라 오토파일럿 시스템 결함으로 인한 사망 사고에 대해 미국 법원이 테슬라의 책임을 인정하고 3520억 원 규모의 손해배상 판결을 유지했다. 테슬라 측은 항소할 것으로 예상되지만, 이번 판결은 오토파일럿 관련 치명적 사고에 대한 첫 연방 배심원 판결로 향후 유사 소송에 큰 영향을 미칠 전망이다.</t>
+          <t>미국에서 10대 아들이 AI 챗봇에 중독되어 사망하자, 부모가 해당 AI 챗봇 개발 업체를 상대로 소송을 제기하여 논란이 되고 있습니다. 이 사건은 AI와의 관계에서 발생할 수 있는 심각한 문제와 책임 소재에 대한 사회적 논의를 촉발하고 있습니다.</t>
         </is>
       </c>
       <c r="G195" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확함 (미국 법원이 테슬라 오토파일럿 결함에 대한 책임을 인정하고 배심원 평결을 유지함), 상대방에게 자력이 충분함 (테슬라는 글로벌 대기업으로 배상 능력이 충분함), 피해 규모가 큼 (총 3520억 원에 달하는 거액의 손해배상 판결이 내려짐), 증거가 있거나 확보 가능함 (이미 배심원 평결과 법원 결정이 있었으므로 증거가 충분히 확보되었음). 또한, 이번 판결이 유사 소송에 미칠 영향이 크므로, 향후 집단적 소송 가능성도 높습니다.</t>
+          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 4(피해 규모 큼), 5(증거 확보 가능)에 해당합니다. AI 챗봇 중독으로 인한 10대 아들의 사망이라는 심각한 피해가 발생했으며, 부모가 개발 업체를 상대로 소송을 제기하여 책임 소재를 다투고 있습니다. AI 개발 업체는 일반적으로 자력이 충분할 것으로 예상되며, 소송 제기 자체가 증거 확보 가능성을 시사합니다.</t>
         </is>
       </c>
       <c r="H195" t="inlineStr">
         <is>
-          <t>2억4260만달러 (약 3520억원)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I195" t="inlineStr">
         <is>
-          <t>사망 1명, 중상 1명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J195" t="inlineStr">
         <is>
-          <t>“써보면 신세계” 테슬라 자율주행…정작 美선 사망 손해배상 3500억원</t>
+          <t>[NIE] AI와의 대화 10년 후, 우리에게 남을 ‘관계의 성적표’는?</t>
         </is>
       </c>
       <c r="K195" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>jjan.kr</t>
         </is>
       </c>
       <c r="L195" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M195" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/11968525</t>
+          <t>https://www.jjan.kr/article/20260224500238</t>
         </is>
       </c>
       <c r="N195" t="inlineStr">
         <is>
-          <t>2026-02-23 00:34:03.556614+00:00</t>
+          <t>2026-02-24 13:23:48.327839+00:00</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
-      <c r="C196" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C196" t="inlineStr"/>
       <c r="D196" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E196" t="inlineStr">
         <is>
-          <t>미국 플로리다주 연방지법 판결 유지, 테슬라 항소 예정</t>
+          <t>경기도 사용 중지 긴급명령, 방역당국 감염력 여부 추가 확인 중, 한돈협 손해배상청구 검토</t>
         </is>
       </c>
       <c r="F196" t="inlineStr">
         <is>
-          <t>미국 플로리다주 연방지법은 테슬라 오토파일럿 결함으로 인한 사망 사고에 대해 테슬라의 책임을 인정하고 2억4260만달러(약 3520억원)의 손해배상 판결을 유지했다. 테슬라 측은 운전자 부주의를 주장했으나 법원은 이를 기각했으며, 테슬라는 항소할 것으로 예상된다.</t>
+          <t>혈장단백질 사료에서 아프리카돼지열병(ASF) 바이러스 분절이 검출되어 경기도가 해당 사료에 대한 사용 중지 긴급명령을 내렸습니다. 방역당국은 검출된 바이러스의 감염력 여부를 추가로 확인하고 있으며, 한돈협은 혈장단백질 사료가 ASF 확산의 원인으로 밝혀질 경우 손해배상 청구 등 법적 조치를 검토할 방침입니다.</t>
         </is>
       </c>
       <c r="G196" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 4(피해 규모 큼), 5(증거 확보 가능)에 해당합니다. 미국 법원이 테슬라의 오토파일럿 결함에 대한 책임을 인정하고 거액의 손해배상 판결을 유지했으며, 테슬라는 대기업으로 배상 능력이 충분합니다.</t>
+          <t>혈장단백질 사료에서 ASF 바이러스 분절이 검출되어 (적합 조건 5: 증거) 경기도가 사용 중지 긴급명령을 내리는 등 공적 절차가 진행 중입니다 (적합 조건 6: 공적 절차). ASF 확산 시 다수의 양돈 농가에 막대한 피해가 발생할 수 있어 (적합 조건 3: 집단적 피해, 적합 조건 4: 피해 규모) 소송금융 투자 적합도가 높습니다. 다만, 바이러스의 감염력 여부와 실제 ASF 확산 원인으로의 인과관계는 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H196" t="inlineStr">
         <is>
-          <t>2억4260만달러 (약 3520억원)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I196" t="inlineStr">
         <is>
-          <t>2명 (사망 1명, 중상 1명)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J196" t="inlineStr">
         <is>
-          <t>테슬라 3500억 배상  … 美자율주행 사망 판결</t>
+          <t>혈장단백질 사료서 ASF 검출…경기도, '사용 중지' 긴급명령</t>
         </is>
       </c>
       <c r="K196" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>agrinet.co.kr</t>
         </is>
       </c>
       <c r="L196" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M196" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/11968455</t>
+          <t>https://www.agrinet.co.kr/news/articleView.html?idxno=401947</t>
         </is>
       </c>
       <c r="N196" t="inlineStr">
         <is>
-          <t>2026-02-22 12:51:02.014232+00:00</t>
+          <t>2026-02-24 13:14:27.217825+00:00</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
-          <t>오픈AI</t>
+          <t>테슬라</t>
         </is>
       </c>
       <c r="D197" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E197" t="inlineStr">
         <is>
-          <t>캐나다 총기 난사 사건 발생, 오픈AI의 책임론 제기 및 수사 협조 중. 미국에서는 유사 사건으로 이미 소송 진행 중.</t>
+          <t>미국 연방법원 배심 평결 확정, 테슬라 항소 예정</t>
         </is>
       </c>
       <c r="F197" t="inlineStr">
         <is>
-          <t>캐나다 총기 난사 사건 용의자가 범행 전 챗GPT에 총기 폭력 시나리오를 묘사했음에도 오픈AI가 이를 당국에 신고하지 않아 책임 논란이 불거졌다. 이 사건으로 8명이 사망하고 25명이 부상당했으며, 오픈AI는 내부적으로 위험 징후를 인지하고도 개인정보 보호를 이유로 계정 차단 외 조치를 취하지 않았다. AI 챗봇의 범죄 징후 감지 및 신고 기준에 대한 글로벌 합의 부재가 쟁점으로 떠오르고 있다.</t>
+          <t>미국 연방법원이 테슬라 자율주행 차량 사고에 대해 제조사인 테슬라에 2억 4천만 달러(약 3천 5백억 원)를 배상하라는 배심 평결을 확정했다. 법원은 오토파일럿 시스템 결함과 테슬라의 기만적인 마케팅이 운전자의 부주의를 유발했다고 판단했으며, 이는 자율주행 사고에 대한 제조사 책임 인정의 첫 선례가 되어 향후 유사 소송이 증가할 것으로 예상된다.</t>
         </is>
       </c>
       <c r="G197" t="inlineStr">
         <is>
-          <t>오픈AI는 용의자의 범행 가능성을 사전에 인지하고 내부 논의까지 했음에도 당국에 신고하지 않아 책임이 비교적 명확해 보인다. 오픈AI는 빅테크 기업으로 자력이 충분하며, 총기 난사로 다수의 사망자(8명) 및 부상자(25명)가 발생하여 집단적 피해 규모가 크다. WSJ 보도에 따르면 오픈AI 내부 대화 기록 및 논의 내용이 존재하여 증거 확보 가능성도 높다.</t>
+          <t>테슬라의 자율주행 시스템 결함 및 기만적인 마케팅으로 인한 제조물책임이 미국 연방법원 배심 평결로 명확히 인정되었으며 (적합 조건 1, 5), 2억 4천만 달러에 달하는 막대한 배상액이 확정되었습니다 (적합 조건 4). 피고인 테슬라는 충분한 자력을 가진 대기업이며 (적합 조건 2), 유사 사고로 인한 사망자가 70여 명에 달해 추가 소송 가능성이 높습니다 (적합 조건 3). 또한 캘리포니아주의 용어 사용 제동 등 공적 절차가 진행된 바 있습니다 (적합 조건 6).</t>
         </is>
       </c>
       <c r="H197" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>약 2억 4천만 달러 (한화 약 3천 5백억 원)</t>
         </is>
       </c>
       <c r="I197" t="inlineStr">
         <is>
-          <t>사망자 8명, 부상자 25명</t>
+          <t>사망 1명, 중상 1명 (유사 사고 피해자 70여 명)</t>
         </is>
       </c>
       <c r="J197" t="inlineStr">
         <is>
-          <t>총기 난사 알고도 눈 감은 챗GPT…AI 챗봇 책임 논란 [팩플]</t>
+          <t>[월드 이슈] 테슬라 배상 판결…“운전자 책임” 왜 안 통했나?</t>
         </is>
       </c>
       <c r="K197" t="inlineStr">
         <is>
-          <t>joongang.co.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L197" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M197" t="inlineStr">
         <is>
-          <t>https://www.joongang.co.kr/article/25406391</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8492196&amp;ref=A</t>
         </is>
       </c>
       <c r="N197" t="inlineStr">
         <is>
-          <t>2026-02-22 12:48:05.028030+00:00</t>
+          <t>2026-02-24 13:02:23.982833+00:00</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
         <is>
-          <t>테슬라</t>
+          <t>유니메드제약</t>
         </is>
       </c>
       <c r="D198" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E198" t="inlineStr">
         <is>
-          <t>미국 법원 배상 판결 선고</t>
+          <t>집단소송 1심 승소</t>
         </is>
       </c>
       <c r="F198" t="inlineStr">
         <is>
-          <t>2019년 플로리다에서 테슬라 모델 S의 오토파일럿 모드 주행 중 사망 사고가 발생했습니다. 미국 법원은 테슬라에 대해 징벌적 손해배상 2억 달러와 유족 손해배상 4300만 달러를 포함한 총 약 2억 4300만 달러(한화 약 3500억 원)의 배상 판결을 내렸습니다.</t>
+          <t>유니메드제약의 백내장 수술 주사제로 인해 진균성 안내염 등 부작용을 겪은 피해자들이 제기한 집단소송에서 승소 판결을 받았다. 서울중앙지방법원은 피해자들의 손을 들어주었으며, 이는 제약사의 책임이 인정되었음을 의미한다. 현재 1심 판결로 보이며, 추가적인 법적 절차가 진행될 가능성이 있다.</t>
         </is>
       </c>
       <c r="G198" t="inlineStr">
         <is>
-          <t>테슬라의 자율주행 시스템 결함으로 인한 사망 사고에 대해 이미 법원에서 징벌적 손해배상을 포함한 거액의 배상 판결이 선고되어 상대방의 책임이 명확하고 증거가 충분합니다. 또한, 피고인 테슬라는 자력이 충분한 대기업이며, 피해 규모가 매우 큽니다.</t>
+          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 3(집단적 피해), 5(증거 확보)에 해당합니다. 유니메드제약은 제약사로서 자력이 충분하며, 법원에서 집단소송 승소 판결이 내려져 책임이 명확하고 증거가 확보되었음을 시사합니다. 현재 1심 판결로 추정되어 최종 종결 여부는 추가 확인이 필요하나, 소송금융 투자 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H198" t="inlineStr">
         <is>
-          <t>약 2억 4300만 달러 (징벌적 손해배상 2억 달러, 유족 손해배상 4300만 달러)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I198" t="inlineStr">
         <is>
-          <t>1명 (사망자), 유족 다수</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J198" t="inlineStr">
         <is>
-          <t>테슬라 자율주행 '안전 신화'에 균열…3500억 배상 판결</t>
+          <t>안내염 피해자들, 유니메드제약 상대 집단소송 승소</t>
         </is>
       </c>
       <c r="K198" t="inlineStr">
         <is>
-          <t>bizhankook.com</t>
+          <t>naeil.com</t>
         </is>
       </c>
       <c r="L198" t="inlineStr">
         <is>
-          <t>2026-02-21</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M198" t="inlineStr">
         <is>
-          <t>https://www.bizhankook.com/bk/article/31562</t>
+          <t>https://www.naeil.com/news/read/578981?ref=naver</t>
         </is>
       </c>
       <c r="N198" t="inlineStr">
         <is>
-          <t>2026-02-22 00:40:49.817894+00:00</t>
+          <t>2026-02-24 12:55:15.908315+00:00</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
         <is>
-          <t>테슬라</t>
+          <t>담배 회사들</t>
         </is>
       </c>
       <c r="D199" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E199" t="inlineStr">
         <is>
-          <t>오토파일럿 관련 사망사고 소송에서 원고 승소 평결 후 배상액 확정 위기, 유사 사건 합의 진행 중</t>
+          <t>대법원 상고심 진행 중</t>
         </is>
       </c>
       <c r="F199" t="inlineStr">
         <is>
-          <t>테슬라의 오토파일럿 기능 관련 사망사고 소송에서 원고 측이 2억4300만달러 규모의 대규모 승소 평결을 받았다. 이는 오토파일럿 관련 첫 대규모 승소 사례로, 테슬라는 추가 판결을 피하기 위해 최소 4건의 유사 사고 소송을 합의로 종결했다. 이로 인해 테슬라는 오토파일럿 관련 배상액 확정 위기에 처해 있다.</t>
+          <t>국민건강보험공단이 흡연으로 인한 막대한 건강 피해와 의료비 발생의 책임을 묻고자 2014년부터 담배 회사들을 상대로 손해배상 청구 소송을 진행 중입니다. 1심과 2심에서 패소했으나, 2월 초 대법원에 상고장을 제출하여 현재 대법원 상고심이 진행되고 있습니다. 기사는 담배가 중독 물질이며, 정부가 담배 산업의 책임을 묻고 규제를 강화해야 한다고 주장합니다.</t>
         </is>
       </c>
       <c r="G199" t="inlineStr">
         <is>
-          <t>테슬라의 오토파일럿 기능으로 인한 사망사고에 대해 법원에서 원고 승소 평결이 내려져 상대방 책임이 비교적 명확하며(적합 조건 1), 상대방인 테슬라는 자력이 충분한 대기업이다(적합 조건 2). 피해 규모가 2억4300만달러로 매우 크고(적합 조건 4), 이미 법원 평결을 통해 증거가 확보된 상태이다(적합 조건 5). 또한, 유사한 다른 오토파일럿 관련 사고 소송들이 합의로 종결되고 있어 추가 소송 발굴 가능성이 높다.</t>
+          <t>담배는 WHO 1군 발암물질로 상대방(담배 회사들) 책임이 비교적 명확하며(적합 조건 1), 상대방은 자력이 충분한 대기업입니다(적합 조건 2). 흡연으로 인한 사망자가 매년 7만 명에 달하고 막대한 의료비가 발생하여 집단적 피해(적합 조건 3)와 큰 피해 규모(적합 조건 4)를 보이며, WHO 및 질병관리청 자료 등 객관적 증거가 존재합니다(적합 조건 5). 현재 국민건강보험공단이 담배 회사들을 상대로 대법원에 상고하여 소송이 진행 중입니다.</t>
         </is>
       </c>
       <c r="H199" t="inlineStr">
         <is>
-          <t>2억4300만달러</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I199" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수백만 명 이상</t>
         </is>
       </c>
       <c r="J199" t="inlineStr">
         <is>
-          <t>테슬라, 오토파일럿 사망사고 배상 2억4300만달러 확정 위기</t>
+          <t>중독 물질 담배, 더 강하게 규제해야</t>
         </is>
       </c>
       <c r="K199" t="inlineStr">
         <is>
-          <t>g-enews.com</t>
+          <t>weekly.donga.com</t>
         </is>
       </c>
       <c r="L199" t="inlineStr">
         <is>
-          <t>2026-02-21</t>
+          <t>2026-02-23</t>
         </is>
       </c>
       <c r="M199" t="inlineStr">
         <is>
-          <t>https://www.g-enews.com/view.php?ud=2026022121281094359a1f309431_1</t>
+          <t>https://weekly.donga.com/3/all/11/6111733/1</t>
         </is>
       </c>
       <c r="N199" t="inlineStr">
         <is>
-          <t>2026-02-21 18:30:47.211050+00:00</t>
+          <t>2026-02-24 00:43:30.044048+00:00</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B200" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C200" t="inlineStr">
         <is>
-          <t>테슬라</t>
+          <t>삼성전자</t>
         </is>
       </c>
       <c r="D200" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E200" t="inlineStr">
         <is>
-          <t>미국 법원에서 자율 주행 사고 관련 보상액 확정</t>
+          <t>미국에서 법적 공방 진행 중, 국내 집단소송 가능성</t>
         </is>
       </c>
       <c r="F200" t="inlineStr">
         <is>
-          <t>미국 법원이 테슬라 자율 주행 사고에 대한 3500억 원의 보상액을 확정했다. 테슬라는 자율 주행 관련 여러 소송에 직면해 왔으며, 이번 판결은 테슬라의 책임과 피해 규모를 명확히 보여준다. 이는 향후 유사한 자율 주행 관련 소송에 중요한 선례가 될 수 있다.</t>
+          <t>삼성전자 갤럭시 S22 스마트폰이 2월 업데이트 이후 '무한 부팅' 현상을 겪으며 사용자들의 불만이 커지고 있다. 이는 사후 지원 미흡으로 인한 집단소송 가능성을 야기하고 있으며, 이미 미국에서는 삼성전자를 상대로 법적 공방이 진행 중이다.</t>
         </is>
       </c>
       <c r="G200" t="inlineStr">
         <is>
-          <t>미국 법원에서 테슬라 자율 주행 사고 보상액 3500억 원이 확정되어 상대방 책임이 명확하고(적합 조건 1) 피해 규모가 매우 큼(적합 조건 4). 테슬라는 충분한 자력을 가진 대기업이며(적합 조건 2), 자율 주행 관련 여러 소송에 직면했다는 점에서 집단적 피해 가능성이 높고(적합 조건 3), 법원 판결은 충분한 증거가 확보되었음을 의미함(적합 조건 5). 이 판결은 향후 유사 사건의 소송에 긍정적인 선례가 될 수 있어 소송금융 투자에 적합하다.</t>
+          <t>삼성전자라는 대기업이 피고이며(적합 조건 2), 갤럭시 S22 업데이트로 인한 무한 부팅 문제는 다수의 사용자에게 영향을 미쳐 집단소송 가능성이 높다(적합 조건 3, 4). 이미 미국에서 법적 공방이 진행 중이며, 소프트웨어 업데이트와 관련된 기술적 증거 확보가 용이할 것으로 판단된다(적합 조건 1, 5).</t>
         </is>
       </c>
       <c r="H200" t="inlineStr">
         <is>
-          <t>3500억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I200" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>갤럭시 S22 업데이트 피해자 다수</t>
         </is>
       </c>
       <c r="J200" t="inlineStr">
         <is>
-          <t>美 법원, 테슬라 자율 주행 사고 보상액 3500억 확정</t>
+          <t>‘보안’이 ‘파괴’로… 갤럭시 S22, 2월 업데이트 후 ‘무한 부팅’ ...</t>
         </is>
       </c>
       <c r="K200" t="inlineStr">
         <is>
-          <t>idsn.co.kr</t>
+          <t>g-enews.com</t>
         </is>
       </c>
       <c r="L200" t="inlineStr">
         <is>
-          <t>2026-02-21</t>
+          <t>2026-02-23</t>
         </is>
       </c>
       <c r="M200" t="inlineStr">
         <is>
-          <t>https://idsn.co.kr/news/view/1065620113633794</t>
+          <t>https://www.g-enews.com/view.php?ud=202602230925439670fbbec65dfb_1</t>
         </is>
       </c>
       <c r="N200" t="inlineStr">
         <is>
-          <t>2026-02-21 18:28:35.994831+00:00</t>
+          <t>2026-02-23 12:54:06.273211+00:00</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
-          <t>테슬라</t>
+          <t>대한민국 정부, SK 등 가해 기업</t>
         </is>
       </c>
       <c r="D201" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E201" t="inlineStr">
         <is>
-          <t>1심 판결 선고 후 항소 예정</t>
+          <t>가습기살균제 피해구제 특별법 전부개정법률안 국회 본회의 표결 예정</t>
         </is>
       </c>
       <c r="F201" t="inlineStr">
         <is>
-          <t>2019년 플로리다에서 발생한 테슬라 모델S 자율주행 사망사고 관련 소송에서 1심 법원이 3500억 원의 배상액을 유지했다. 테슬라 측은 항소할 것으로 예상되며, 사고 당시 운전자가 휴대전화를 찾으려 몸을 숙이고 있었다는 내용이 언급되었다.</t>
+          <t>가습기살균제 피해자 단체가 국회에서 논의 중인 특별법 개정안이 피해자들의 요구를 제대로 반영하지 못했다며 강력히 비판하고, 6대 핵심 입법 보완 사항을 법률 본문에 명문화할 것을 촉구했다. 국가와 기업의 공동 책임을 강조하며, 약 2만 명의 희생자와 95만 명의 피해자가 발생한 이 참사에 대한 온전한 배상과 실질적 권리 회복을 요구하고 있다.</t>
         </is>
       </c>
       <c r="G201" t="inlineStr">
         <is>
-          <t>대기업 피고(테슬라)로 자력이 충분하며(조건 2), 1심에서 3500억 원의 배상액이 유지될 정도로 상대방 책임이 비교적 명확하고(조건 1) 피해 규모가 매우 큼(조건 4). 이미 1심 판결이 선고되어 증거가 충분히 확보되었음을 시사함(조건 5). 항소 예정으로 소송이 진행 중인 상태이다.</t>
+          <t>가습기살균제 참사는 국가와 대기업(SK 등)의 책임이 명확하며(적합 조건 1), 이들은 충분한 자력을 보유하고 있습니다(적합 조건 2). 약 95만 명의 피해자와 2만 명의 희생자가 발생한 집단적이고(적합 조건 3) 매우 큰 규모의 피해이며(적합 조건 4), 현재 국회에서 특별법 개정안 논의가 진행 중인 공적 절차 단계에 있습니다(적합 조건 6). 이미 종결된 사건이 아니므로 소송금융 투자에 매우 적합합니다.</t>
         </is>
       </c>
       <c r="H201" t="inlineStr">
         <is>
-          <t>3500억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I201" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>약 95만 명의 피해자, 2만 명의 희생자</t>
         </is>
       </c>
       <c r="J201" t="inlineStr">
         <is>
-          <t>'자율주행' 사망사고, 1심서 3500억원 배상 유지...테슬라, 항소할 듯</t>
+          <t>가습기살균제 피해자 단체  간담회 100번보다 1%라도 요구 반영돼야</t>
         </is>
       </c>
       <c r="K201" t="inlineStr">
         <is>
-          <t>asiatime.co.kr</t>
+          <t>ohmynews.com</t>
         </is>
       </c>
       <c r="L201" t="inlineStr">
         <is>
-          <t>2026-02-21</t>
+          <t>2026-02-23</t>
         </is>
       </c>
       <c r="M201" t="inlineStr">
         <is>
-          <t>https://www.asiatime.co.kr/article/20260221500018</t>
+          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003209123&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
         </is>
       </c>
       <c r="N201" t="inlineStr">
         <is>
-          <t>2026-02-21 18:21:53.041469+00:00</t>
+          <t>2026-02-23 12:17:18.301262+00:00</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
           <t>테슬라</t>
         </is>
       </c>
       <c r="D202" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E202" t="inlineStr">
         <is>
-          <t>미국 플로리다주 남부 연방법원 배상 판결 유지, 테슬라 항소 예정</t>
+          <t>미국 연방지법 배심원 평결 및 판사 유지 결정, 테슬라 항소 예정</t>
         </is>
       </c>
       <c r="F202" t="inlineStr">
         <is>
-          <t>미국 플로리다주 연방법원이 테슬라 오토파일럿 관련 사망 사고에 대해 테슬라가 2억 4300만 달러(약 3500억 원)를 배상하라는 배심 평결을 유지했다. 재판부는 테슬라가 오토파일럿의 한계를 충분히 고지하지 않았다고 판단했으며, 테슬라는 항소할 방침을 밝혔다. 이번 판결은 자율주행 기술의 책임 범위를 강화하고 유사 소송에 영향을 줄 것으로 예상된다.</t>
+          <t>테슬라 오토파일럿 시스템 결함으로 인한 사망 사고에 대해 미국 법원이 테슬라의 책임을 인정하고 3520억 원 규모의 손해배상 판결을 유지했다. 테슬라 측은 항소할 것으로 예상되지만, 이번 판결은 오토파일럿 관련 치명적 사고에 대한 첫 연방 배심원 판결로 향후 유사 소송에 큰 영향을 미칠 전망이다.</t>
         </is>
       </c>
       <c r="G202" t="inlineStr">
         <is>
-          <t>테슬라의 오토파일럿 시스템 관련 사망 사고에 대해 연방법원에서 3500억 원 규모의 배상 판결이 유지되었습니다. 상대방 책임이 비교적 명확하고(조건 1), 테슬라가 대기업으로 자력이 충분하며(조건 2), 피해 규모가 매우 크고(조건 4), 배심원단 평결을 뒷받침하는 증거가 존재합니다(조건 5). 테슬라가 항소할 예정이므로 종결된 사건이 아닙니다.</t>
+          <t>상대방 책임이 비교적 명확함 (미국 법원이 테슬라 오토파일럿 결함에 대한 책임을 인정하고 배심원 평결을 유지함), 상대방에게 자력이 충분함 (테슬라는 글로벌 대기업으로 배상 능력이 충분함), 피해 규모가 큼 (총 3520억 원에 달하는 거액의 손해배상 판결이 내려짐), 증거가 있거나 확보 가능함 (이미 배심원 평결과 법원 결정이 있었으므로 증거가 충분히 확보되었음). 또한, 이번 판결이 유사 소송에 미칠 영향이 크므로, 향후 집단적 소송 가능성도 높습니다.</t>
         </is>
       </c>
       <c r="H202" t="inlineStr">
         <is>
-          <t>2억 4300만 달러 (약 3500억 원)</t>
+          <t>2억4260만달러 (약 3520억원)</t>
         </is>
       </c>
       <c r="I202" t="inlineStr">
         <is>
-          <t>1명 사망, 1명 중상</t>
+          <t>사망 1명, 중상 1명</t>
         </is>
       </c>
       <c r="J202" t="inlineStr">
         <is>
-          <t>테슬라 오토파일럿 사망사고에 '3500억원 배상' 유지</t>
+          <t>“써보면 신세계” 테슬라 자율주행…정작 美선 사망 손해배상 3500억원</t>
         </is>
       </c>
       <c r="K202" t="inlineStr">
         <is>
-          <t>inews24.com</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L202" t="inlineStr">
         <is>
-          <t>2026-02-21</t>
+          <t>2026-02-22</t>
         </is>
       </c>
       <c r="M202" t="inlineStr">
         <is>
-          <t>http://www.inews24.com/view/1941102</t>
+          <t>https://www.mk.co.kr/article/11968525</t>
         </is>
       </c>
       <c r="N202" t="inlineStr">
         <is>
-          <t>2026-02-21 18:19:57.512859+00:00</t>
+          <t>2026-02-23 00:34:03.556614+00:00</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
           <t>테슬라</t>
         </is>
       </c>
       <c r="D203" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E203" t="inlineStr">
         <is>
-          <t>미국 1심 판결 선고</t>
+          <t>미국 플로리다주 연방지법 판결 유지, 테슬라 항소 예정</t>
         </is>
       </c>
       <c r="F203" t="inlineStr">
         <is>
-          <t>테슬라의 자율주행 시스템 '오토파일럿' 관련 사망 사고 소송에서 미국 1심 법원이 테슬라에 2억4300만달러(약 3500억원) 배상을 명령했다. 이 사고는 2019년 플로리다 남부에서 발생한 테슬라 모델S 차량의 교통사고에서 비롯되었다.</t>
+          <t>미국 플로리다주 연방지법은 테슬라 오토파일럿 결함으로 인한 사망 사고에 대해 테슬라의 책임을 인정하고 2억4260만달러(약 3520억원)의 손해배상 판결을 유지했다. 테슬라 측은 운전자 부주의를 주장했으나 법원은 이를 기각했으며, 테슬라는 항소할 것으로 예상된다.</t>
         </is>
       </c>
       <c r="G203" t="inlineStr">
         <is>
-          <t>테슬라라는 대기업이 피고이며(적합 조건 2), 1심에서 3500억원의 배상 판결이 나와 상대방의 책임이 명확하고(적합 조건 1) 피해 규모가 매우 큼(적합 조건 4). 이미 소송이 진행되어 증거가 확보되었음을 의미한다(적합 조건 5).</t>
+          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 4(피해 규모 큼), 5(증거 확보 가능)에 해당합니다. 미국 법원이 테슬라의 오토파일럿 결함에 대한 책임을 인정하고 거액의 손해배상 판결을 유지했으며, 테슬라는 대기업으로 배상 능력이 충분합니다.</t>
         </is>
       </c>
       <c r="H203" t="inlineStr">
         <is>
-          <t>3500억원</t>
+          <t>2억4260만달러 (약 3520억원)</t>
         </is>
       </c>
       <c r="I203" t="inlineStr">
         <is>
-          <t>1명 (사망)</t>
+          <t>2명 (사망 1명, 중상 1명)</t>
         </is>
       </c>
       <c r="J203" t="inlineStr">
         <is>
-          <t>테슬라 자율주행 ‘오토파일럿’ 사망사고…美 1심 ‘3500억원 배상’ 판...</t>
+          <t>테슬라 3500억 배상  … 美자율주행 사망 판결</t>
         </is>
       </c>
       <c r="K203" t="inlineStr">
         <is>
-          <t>kukinews.com</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L203" t="inlineStr">
         <is>
-          <t>2026-02-21</t>
+          <t>2026-02-22</t>
         </is>
       </c>
       <c r="M203" t="inlineStr">
         <is>
-          <t>https://www.kukinews.com/article/view/kuk202602210018</t>
+          <t>https://www.mk.co.kr/article/11968455</t>
         </is>
       </c>
       <c r="N203" t="inlineStr">
         <is>
-          <t>2026-02-21 18:16:49.957956+00:00</t>
+          <t>2026-02-22 12:51:02.014232+00:00</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
-          <t>테슬라</t>
+          <t>오픈AI</t>
         </is>
       </c>
       <c r="D204" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E204" t="inlineStr">
         <is>
-          <t>연방 배심원단 판결 선고 및 테슬라의 기각 신청 실패</t>
+          <t>캐나다 총기 난사 사건 발생, 오픈AI의 책임론 제기 및 수사 협조 중. 미국에서는 유사 사건으로 이미 소송 진행 중.</t>
         </is>
       </c>
       <c r="F204" t="inlineStr">
         <is>
-          <t>테슬라의 오토파일럿 장착 차량 충돌 사고와 관련하여 연방 배심원단이 유가족에게 4300만 달러의 배상과 2억 달러의 징벌적 손해배상을 판결했습니다. 테슬라는 이 판결에 대한 기각 신청을 했으나 실패했습니다. 이는 오토파일럿 관련 치명적 사고에 대한 연방 배심원단의 첫 판결로 상징성이 큽니다.</t>
+          <t>캐나다 총기 난사 사건 용의자가 범행 전 챗GPT에 총기 폭력 시나리오를 묘사했음에도 오픈AI가 이를 당국에 신고하지 않아 책임 논란이 불거졌다. 이 사건으로 8명이 사망하고 25명이 부상당했으며, 오픈AI는 내부적으로 위험 징후를 인지하고도 개인정보 보호를 이유로 계정 차단 외 조치를 취하지 않았다. AI 챗봇의 범죄 징후 감지 및 신고 기준에 대한 글로벌 합의 부재가 쟁점으로 떠오르고 있다.</t>
         </is>
       </c>
       <c r="G204" t="inlineStr">
         <is>
-          <t>테슬라의 오토파일럿 결함으로 인한 충돌 사고에 대해 연방 배심원단이 유가족에게 2억 4300만 달러(약 3500억 원)의 배상 및 징벌적 손해배상을 판결하여 상대방 책임이 명확하며(적합 조건 1), 대기업인 테슬라의 자력이 충분합니다(적합 조건 2). 피해 규모가 매우 크고(적합 조건 4), 이미 법원 판결이 선고되어 증거가 확보된 상태입니다(적합 조건 5).</t>
+          <t>오픈AI는 용의자의 범행 가능성을 사전에 인지하고 내부 논의까지 했음에도 당국에 신고하지 않아 책임이 비교적 명확해 보인다. 오픈AI는 빅테크 기업으로 자력이 충분하며, 총기 난사로 다수의 사망자(8명) 및 부상자(25명)가 발생하여 집단적 피해 규모가 크다. WSJ 보도에 따르면 오픈AI 내부 대화 기록 및 논의 내용이 존재하여 증거 확보 가능성도 높다.</t>
         </is>
       </c>
       <c r="H204" t="inlineStr">
         <is>
-          <t>2억 4300만 달러 (약 3500억 원)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I204" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>사망자 8명, 부상자 25명</t>
         </is>
       </c>
       <c r="J204" t="inlineStr">
         <is>
-          <t>테슬라, 오토파일럿 충돌 사고 3500억 배상 기각 신청 실패</t>
+          <t>총기 난사 알고도 눈 감은 챗GPT…AI 챗봇 책임 논란 [팩플]</t>
         </is>
       </c>
       <c r="K204" t="inlineStr">
         <is>
-          <t>aitimes.com</t>
+          <t>joongang.co.kr</t>
         </is>
       </c>
       <c r="L204" t="inlineStr">
         <is>
-          <t>2026-02-21</t>
+          <t>2026-02-22</t>
         </is>
       </c>
       <c r="M204" t="inlineStr">
         <is>
-          <t>https://www.aitimes.com/news/articleView.html?idxno=207034</t>
+          <t>https://www.joongang.co.kr/article/25406391</t>
         </is>
       </c>
       <c r="N204" t="inlineStr">
         <is>
-          <t>2026-02-21 18:13:29.885367+00:00</t>
+          <t>2026-02-22 12:48:05.028030+00:00</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
         <is>
-          <t>바이엘 (몬산토)</t>
+          <t>테슬라</t>
         </is>
       </c>
       <c r="D205" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E205" t="inlineStr">
         <is>
-          <t>미국에서 제기된 집단소송에 대한 합의안 제시</t>
+          <t>미국 법원 배상 판결 선고</t>
         </is>
       </c>
       <c r="F205" t="inlineStr">
         <is>
-          <t>바이엘이 인수한 몬산토의 제초제 '라운드업'의 발암성 논란으로 미국에서 집단소송이 제기되었으며, 바이엘은 이를 끝내기 위해 최대 72억 5천만 달러(약 10조 5천억 원) 규모의 새로운 합의안을 제시했습니다.</t>
+          <t>2019년 플로리다에서 테슬라 모델 S의 오토파일럿 모드 주행 중 사망 사고가 발생했습니다. 미국 법원은 테슬라에 대해 징벌적 손해배상 2억 달러와 유족 손해배상 4300만 달러를 포함한 총 약 2억 4300만 달러(한화 약 3500억 원)의 배상 판결을 내렸습니다.</t>
         </is>
       </c>
       <c r="G205" t="inlineStr">
         <is>
-          <t>대기업 피고(바이엘)가 발암성 제초제 '라운드업' 관련 집단소송에 직면했으며, 약 10조 5천억 원 규모의 합의안을 제시한 점은 상대방 책임이 명확하고 자력이 충분하며 피해 규모가 매우 크다는 것을 보여줍니다. 이는 소송금융 적합 조건에 다수 해당합니다.</t>
+          <t>테슬라의 자율주행 시스템 결함으로 인한 사망 사고에 대해 이미 법원에서 징벌적 손해배상을 포함한 거액의 배상 판결이 선고되어 상대방의 책임이 명확하고 증거가 충분합니다. 또한, 피고인 테슬라는 자력이 충분한 대기업이며, 피해 규모가 매우 큽니다.</t>
         </is>
       </c>
       <c r="H205" t="inlineStr">
         <is>
-          <t>약 10조 5천억 원</t>
+          <t>약 2억 4300만 달러 (징벌적 손해배상 2억 달러, 유족 손해배상 4300만 달러)</t>
         </is>
       </c>
       <c r="I205" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (사망자), 유족 다수</t>
         </is>
       </c>
       <c r="J205" t="inlineStr">
         <is>
-          <t>[월드 e 브리핑] 일본, 1월 무역수지 11조 원 적자…미 관세 '영향'</t>
+          <t>테슬라 자율주행 '안전 신화'에 균열…3500억 배상 판결</t>
         </is>
       </c>
       <c r="K205" t="inlineStr">
         <is>
-          <t>obsnews.co.kr</t>
+          <t>bizhankook.com</t>
         </is>
       </c>
       <c r="L205" t="inlineStr">
         <is>
-          <t>2026-02-19</t>
+          <t>2026-02-21</t>
         </is>
       </c>
       <c r="M205" t="inlineStr">
         <is>
-          <t>https://www.obsnews.co.kr/news/articleView.html?idxno=1514572</t>
+          <t>https://www.bizhankook.com/bk/article/31562</t>
         </is>
       </c>
       <c r="N205" t="inlineStr">
         <is>
-          <t>2026-02-21 18:00:28.475647+00:00</t>
+          <t>2026-02-22 00:40:49.817894+00:00</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
         <is>
-          <t>파네라 브레드</t>
+          <t>테슬라</t>
         </is>
       </c>
       <c r="D206" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E206" t="inlineStr">
         <is>
-          <t>파네라 브레드를 상대로 집단 소송 제기, '사라 카츠 카페인 안전법' 제정 추진 중</t>
+          <t>오토파일럿 관련 사망사고 소송에서 원고 승소 평결 후 배상액 확정 위기, 유사 사건 합의 진행 중</t>
         </is>
       </c>
       <c r="F206" t="inlineStr">
         <is>
-          <t>미국 파네라 브레드의 고카페인 레모네이드를 마신 21세 여대생이 심정지로 사망한 사건이 재조명되고 있습니다. 유족 측은 파네라 브레드가 고카페인 음료임을 명확히 표시하지 않아 피해가 발생했다고 주장하며, 유사 피해자들과 함께 집단 소송을 제기했습니다. 이 사건을 계기로 카페인 함량 표시 의무화를 위한 법안 제정 논의도 활발하게 진행되고 있습니다.</t>
+          <t>테슬라의 오토파일럿 기능 관련 사망사고 소송에서 원고 측이 2억4300만달러 규모의 대규모 승소 평결을 받았다. 이는 오토파일럿 관련 첫 대규모 승소 사례로, 테슬라는 추가 판결을 피하기 위해 최소 4건의 유사 사고 소송을 합의로 종결했다. 이로 인해 테슬라는 오토파일럿 관련 배상액 확정 위기에 처해 있다.</t>
         </is>
       </c>
       <c r="G206" t="inlineStr">
         <is>
-          <t>상대방(파네라 브레드)의 고카페인 음료 미표시 책임이 명확하고, 대기업으로 자력이 충분합니다. 사망 및 유사 피해 사례가 다수 보고되어 집단소송이 제기되었으며, 피해 규모가 크고 음료 성분 및 사후 조치(판매 중단) 등 증거 확보가 용이합니다. 또한 '사라 카츠 카페인 안전법' 제정 추진 등 공적 절차가 진행 중입니다. (적합 조건 1, 2, 3, 4, 5, 6 모두 해당)</t>
+          <t>테슬라의 오토파일럿 기능으로 인한 사망사고에 대해 법원에서 원고 승소 평결이 내려져 상대방 책임이 비교적 명확하며(적합 조건 1), 상대방인 테슬라는 자력이 충분한 대기업이다(적합 조건 2). 피해 규모가 2억4300만달러로 매우 크고(적합 조건 4), 이미 법원 평결을 통해 증거가 확보된 상태이다(적합 조건 5). 또한, 유사한 다른 오토파일럿 관련 사고 소송들이 합의로 종결되고 있어 추가 소송 발굴 가능성이 높다.</t>
         </is>
       </c>
       <c r="H206" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2억4300만달러</t>
         </is>
       </c>
       <c r="I206" t="inlineStr">
         <is>
-          <t>사망 1명 및 유사 피해자 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J206" t="inlineStr">
         <is>
-          <t>카페에서 레모네이드 마셨는데 ... 21세 美 대학생, 심정지 '비극'</t>
+          <t>테슬라, 오토파일럿 사망사고 배상 2억4300만달러 확정 위기</t>
         </is>
       </c>
       <c r="K206" t="inlineStr">
         <is>
-          <t>insight.co.kr</t>
+          <t>g-enews.com</t>
         </is>
       </c>
       <c r="L206" t="inlineStr">
         <is>
-          <t>2026-02-19</t>
+          <t>2026-02-21</t>
         </is>
       </c>
       <c r="M206" t="inlineStr">
         <is>
-          <t>https://www.insight.co.kr/news/543625</t>
+          <t>https://www.g-enews.com/view.php?ud=2026022121281094359a1f309431_1</t>
         </is>
       </c>
       <c r="N206" t="inlineStr">
         <is>
-          <t>2026-02-21 17:58:34.940497+00:00</t>
+          <t>2026-02-21 18:30:47.211050+00:00</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
-          <t>바이엘(Bayer)</t>
+          <t>테슬라</t>
         </is>
       </c>
       <c r="D207" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E207" t="inlineStr">
         <is>
-          <t>미국 연방 및 주 법원에 약 6만5000건의 소송이 계류 중이며, 바이엘이 미래 소송까지 포함한 합의안을 법원에 제출한 상태. 미국 연방대법원의 판결이 마지막 변수로 남아있음.</t>
+          <t>미국 법원에서 자율 주행 사고 관련 보상액 확정</t>
         </is>
       </c>
       <c r="F207" t="inlineStr">
         <is>
-          <t>독일 농화학 기업 바이엘이 자회사 몬산토의 제초제 '라운드업' 발암성 논란과 관련하여 최대 72억5000만달러(약 10조5000억원) 규모의 새로운 합의안을 미국 미주리주 법원에 제출했습니다. 이는 현재 계류 중인 약 6만5000명의 원고와 미래에 제기될 잠재적 소송을 해결하기 위한 것으로, 21년간 배상금을 분할 지급하는 방식입니다. 하지만 미국 연방대법원의 판결이 마지막 변수로 남아있어 소송 리스크가 완전히 해소된 것은 아닙니다.</t>
+          <t>미국 법원이 테슬라 자율 주행 사고에 대한 3500억 원의 보상액을 확정했다. 테슬라는 자율 주행 관련 여러 소송에 직면해 왔으며, 이번 판결은 테슬라의 책임과 피해 규모를 명확히 보여준다. 이는 향후 유사한 자율 주행 관련 소송에 중요한 선례가 될 수 있다.</t>
         </is>
       </c>
       <c r="G207" t="inlineStr">
         <is>
-          <t>독일 대기업 바이엘이 피고이며(자력 충분), 제초제 '라운드업'의 주성분 글리포세이트가 WHO 산하 국제암연구소에 의해 '인체 발암추정물질'로 분류되어 상대방 책임이 비교적 명확합니다. 약 6만5000명의 원고가 소송을 제기했고, 최대 10조원 규모의 배상안이 제시될 정도로 피해 규모가 매우 커 집단적 피해에 해당합니다. 현재 합의안이 법원에 제출되었으나, 미국 연방대법원 판결이 남아있어 종결된 사건이 아닙니다.</t>
+          <t>미국 법원에서 테슬라 자율 주행 사고 보상액 3500억 원이 확정되어 상대방 책임이 명확하고(적합 조건 1) 피해 규모가 매우 큼(적합 조건 4). 테슬라는 충분한 자력을 가진 대기업이며(적합 조건 2), 자율 주행 관련 여러 소송에 직면했다는 점에서 집단적 피해 가능성이 높고(적합 조건 3), 법원 판결은 충분한 증거가 확보되었음을 의미함(적합 조건 5). 이 판결은 향후 유사 사건의 소송에 긍정적인 선례가 될 수 있어 소송금융 투자에 적합하다.</t>
         </is>
       </c>
       <c r="H207" t="inlineStr">
         <is>
-          <t>최대 72억5000만달러 (약 10조5000억원)</t>
+          <t>3500억 원</t>
         </is>
       </c>
       <c r="I207" t="inlineStr">
         <is>
-          <t>약 6만5000명 (미국 연방 및 주 법원 계류 중인 원고)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J207" t="inlineStr">
         <is>
-          <t>바이엘, ‘제초제 발암 소송’ 털어내나…10조원대 배상안 제시</t>
+          <t>美 법원, 테슬라 자율 주행 사고 보상액 3500억 확정</t>
         </is>
       </c>
       <c r="K207" t="inlineStr">
         <is>
-          <t>nongmin.com</t>
+          <t>idsn.co.kr</t>
         </is>
       </c>
       <c r="L207" t="inlineStr">
         <is>
-          <t>2026-02-18</t>
+          <t>2026-02-21</t>
         </is>
       </c>
       <c r="M207" t="inlineStr">
         <is>
-          <t>https://www.nongmin.com/article/20260218500030</t>
+          <t>https://idsn.co.kr/news/view/1065620113633794</t>
         </is>
       </c>
       <c r="N207" t="inlineStr">
         <is>
-          <t>2026-02-21 17:55:35.942515+00:00</t>
+          <t>2026-02-21 18:28:35.994831+00:00</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
-          <t>현대자동차</t>
+          <t>테슬라</t>
         </is>
       </c>
       <c r="D208" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E208" t="inlineStr">
         <is>
-          <t>미국에서 레몬법 집단소송 진행 중</t>
+          <t>1심 판결 선고 후 항소 예정</t>
         </is>
       </c>
       <c r="F208" t="inlineStr">
         <is>
-          <t>현대자동차의 전기차 아이오닉 5가 미국 시장에서 동력 상실 결함으로 소비자 집단으로부터 소송을 당했습니다. 차량의 핵심 부품인 통합 충전 제어 장치(ICCU)와 고전압 시스템 붕괴가 원인으로 지목되었습니다. 1년 반 동안 6차례 수리 이력이 있는 차량도 있어 제조물 책임 문제가 제기되고 있습니다.</t>
+          <t>2019년 플로리다에서 발생한 테슬라 모델S 자율주행 사망사고 관련 소송에서 1심 법원이 3500억 원의 배상액을 유지했다. 테슬라 측은 항소할 것으로 예상되며, 사고 당시 운전자가 휴대전화를 찾으려 몸을 숙이고 있었다는 내용이 언급되었다.</t>
         </is>
       </c>
       <c r="G208" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하고(제조물 결함), 상대방(현대자동차)의 자력이 충분하며, 소비자 집단으로부터 소송을 당해 집단적 피해가 명확합니다. 전기차 핵심 부품 결함으로 인한 피해 규모가 크고, 잦은 수리 이력 등 증거 확보 가능성이 높습니다.</t>
+          <t>대기업 피고(테슬라)로 자력이 충분하며(조건 2), 1심에서 3500억 원의 배상액이 유지될 정도로 상대방 책임이 비교적 명확하고(조건 1) 피해 규모가 매우 큼(조건 4). 이미 1심 판결이 선고되어 증거가 충분히 확보되었음을 시사함(조건 5). 항소 예정으로 소송이 진행 중인 상태이다.</t>
         </is>
       </c>
       <c r="H208" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>3500억 원</t>
         </is>
       </c>
       <c r="I208" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J208" t="inlineStr">
         <is>
-          <t>[Biz Law]  1년 반 동안 6차례 수리 …현대차 아이오닉5, 美서 레몬법 소...</t>
+          <t>'자율주행' 사망사고, 1심서 3500억원 배상 유지...테슬라, 항소할 듯</t>
         </is>
       </c>
       <c r="K208" t="inlineStr">
         <is>
-          <t>seoulwire.com</t>
+          <t>asiatime.co.kr</t>
         </is>
       </c>
       <c r="L208" t="inlineStr">
         <is>
-          <t>2026-02-15</t>
+          <t>2026-02-21</t>
         </is>
       </c>
       <c r="M208" t="inlineStr">
         <is>
-          <t>http://www.seoulwire.com/news/articleView.html?idxno=707051</t>
+          <t>https://www.asiatime.co.kr/article/20260221500018</t>
         </is>
       </c>
       <c r="N208" t="inlineStr">
         <is>
-          <t>2026-02-21 17:53:51.669708+00:00</t>
+          <t>2026-02-21 18:21:53.041469+00:00</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C209" t="inlineStr">
         <is>
+          <t>테슬라</t>
+        </is>
+      </c>
+      <c r="D209" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E209" t="inlineStr">
+        <is>
+          <t>미국 플로리다주 남부 연방법원 배상 판결 유지, 테슬라 항소 예정</t>
+        </is>
+      </c>
+      <c r="F209" t="inlineStr">
+        <is>
+          <t>미국 플로리다주 연방법원이 테슬라 오토파일럿 관련 사망 사고에 대해 테슬라가 2억 4300만 달러(약 3500억 원)를 배상하라는 배심 평결을 유지했다. 재판부는 테슬라가 오토파일럿의 한계를 충분히 고지하지 않았다고 판단했으며, 테슬라는 항소할 방침을 밝혔다. 이번 판결은 자율주행 기술의 책임 범위를 강화하고 유사 소송에 영향을 줄 것으로 예상된다.</t>
+        </is>
+      </c>
+      <c r="G209" t="inlineStr">
+        <is>
+          <t>테슬라의 오토파일럿 시스템 관련 사망 사고에 대해 연방법원에서 3500억 원 규모의 배상 판결이 유지되었습니다. 상대방 책임이 비교적 명확하고(조건 1), 테슬라가 대기업으로 자력이 충분하며(조건 2), 피해 규모가 매우 크고(조건 4), 배심원단 평결을 뒷받침하는 증거가 존재합니다(조건 5). 테슬라가 항소할 예정이므로 종결된 사건이 아닙니다.</t>
+        </is>
+      </c>
+      <c r="H209" t="inlineStr">
+        <is>
+          <t>2억 4300만 달러 (약 3500억 원)</t>
+        </is>
+      </c>
+      <c r="I209" t="inlineStr">
+        <is>
+          <t>1명 사망, 1명 중상</t>
+        </is>
+      </c>
+      <c r="J209" t="inlineStr">
+        <is>
+          <t>테슬라 오토파일럿 사망사고에 '3500억원 배상' 유지</t>
+        </is>
+      </c>
+      <c r="K209" t="inlineStr">
+        <is>
+          <t>inews24.com</t>
+        </is>
+      </c>
+      <c r="L209" t="inlineStr">
+        <is>
+          <t>2026-02-21</t>
+        </is>
+      </c>
+      <c r="M209" t="inlineStr">
+        <is>
+          <t>http://www.inews24.com/view/1941102</t>
+        </is>
+      </c>
+      <c r="N209" t="inlineStr">
+        <is>
+          <t>2026-02-21 18:19:57.512859+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="210">
+      <c r="A210" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B210" t="inlineStr">
+        <is>
+          <t>제조물책임</t>
+        </is>
+      </c>
+      <c r="C210" t="inlineStr">
+        <is>
+          <t>테슬라</t>
+        </is>
+      </c>
+      <c r="D210" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E210" t="inlineStr">
+        <is>
+          <t>미국 1심 판결 선고</t>
+        </is>
+      </c>
+      <c r="F210" t="inlineStr">
+        <is>
+          <t>테슬라의 자율주행 시스템 '오토파일럿' 관련 사망 사고 소송에서 미국 1심 법원이 테슬라에 2억4300만달러(약 3500억원) 배상을 명령했다. 이 사고는 2019년 플로리다 남부에서 발생한 테슬라 모델S 차량의 교통사고에서 비롯되었다.</t>
+        </is>
+      </c>
+      <c r="G210" t="inlineStr">
+        <is>
+          <t>테슬라라는 대기업이 피고이며(적합 조건 2), 1심에서 3500억원의 배상 판결이 나와 상대방의 책임이 명확하고(적합 조건 1) 피해 규모가 매우 큼(적합 조건 4). 이미 소송이 진행되어 증거가 확보되었음을 의미한다(적합 조건 5).</t>
+        </is>
+      </c>
+      <c r="H210" t="inlineStr">
+        <is>
+          <t>3500억원</t>
+        </is>
+      </c>
+      <c r="I210" t="inlineStr">
+        <is>
+          <t>1명 (사망)</t>
+        </is>
+      </c>
+      <c r="J210" t="inlineStr">
+        <is>
+          <t>테슬라 자율주행 ‘오토파일럿’ 사망사고…美 1심 ‘3500억원 배상’ 판...</t>
+        </is>
+      </c>
+      <c r="K210" t="inlineStr">
+        <is>
+          <t>kukinews.com</t>
+        </is>
+      </c>
+      <c r="L210" t="inlineStr">
+        <is>
+          <t>2026-02-21</t>
+        </is>
+      </c>
+      <c r="M210" t="inlineStr">
+        <is>
+          <t>https://www.kukinews.com/article/view/kuk202602210018</t>
+        </is>
+      </c>
+      <c r="N210" t="inlineStr">
+        <is>
+          <t>2026-02-21 18:16:49.957956+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="211">
+      <c r="A211" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B211" t="inlineStr">
+        <is>
+          <t>제조물책임</t>
+        </is>
+      </c>
+      <c r="C211" t="inlineStr">
+        <is>
+          <t>테슬라</t>
+        </is>
+      </c>
+      <c r="D211" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E211" t="inlineStr">
+        <is>
+          <t>연방 배심원단 판결 선고 및 테슬라의 기각 신청 실패</t>
+        </is>
+      </c>
+      <c r="F211" t="inlineStr">
+        <is>
+          <t>테슬라의 오토파일럿 장착 차량 충돌 사고와 관련하여 연방 배심원단이 유가족에게 4300만 달러의 배상과 2억 달러의 징벌적 손해배상을 판결했습니다. 테슬라는 이 판결에 대한 기각 신청을 했으나 실패했습니다. 이는 오토파일럿 관련 치명적 사고에 대한 연방 배심원단의 첫 판결로 상징성이 큽니다.</t>
+        </is>
+      </c>
+      <c r="G211" t="inlineStr">
+        <is>
+          <t>테슬라의 오토파일럿 결함으로 인한 충돌 사고에 대해 연방 배심원단이 유가족에게 2억 4300만 달러(약 3500억 원)의 배상 및 징벌적 손해배상을 판결하여 상대방 책임이 명확하며(적합 조건 1), 대기업인 테슬라의 자력이 충분합니다(적합 조건 2). 피해 규모가 매우 크고(적합 조건 4), 이미 법원 판결이 선고되어 증거가 확보된 상태입니다(적합 조건 5).</t>
+        </is>
+      </c>
+      <c r="H211" t="inlineStr">
+        <is>
+          <t>2억 4300만 달러 (약 3500억 원)</t>
+        </is>
+      </c>
+      <c r="I211" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J211" t="inlineStr">
+        <is>
+          <t>테슬라, 오토파일럿 충돌 사고 3500억 배상 기각 신청 실패</t>
+        </is>
+      </c>
+      <c r="K211" t="inlineStr">
+        <is>
+          <t>aitimes.com</t>
+        </is>
+      </c>
+      <c r="L211" t="inlineStr">
+        <is>
+          <t>2026-02-21</t>
+        </is>
+      </c>
+      <c r="M211" t="inlineStr">
+        <is>
+          <t>https://www.aitimes.com/news/articleView.html?idxno=207034</t>
+        </is>
+      </c>
+      <c r="N211" t="inlineStr">
+        <is>
+          <t>2026-02-21 18:13:29.885367+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="212">
+      <c r="A212" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B212" t="inlineStr">
+        <is>
+          <t>제조물책임</t>
+        </is>
+      </c>
+      <c r="C212" t="inlineStr">
+        <is>
+          <t>바이엘 (몬산토)</t>
+        </is>
+      </c>
+      <c r="D212" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E212" t="inlineStr">
+        <is>
+          <t>미국에서 제기된 집단소송에 대한 합의안 제시</t>
+        </is>
+      </c>
+      <c r="F212" t="inlineStr">
+        <is>
+          <t>바이엘이 인수한 몬산토의 제초제 '라운드업'의 발암성 논란으로 미국에서 집단소송이 제기되었으며, 바이엘은 이를 끝내기 위해 최대 72억 5천만 달러(약 10조 5천억 원) 규모의 새로운 합의안을 제시했습니다.</t>
+        </is>
+      </c>
+      <c r="G212" t="inlineStr">
+        <is>
+          <t>대기업 피고(바이엘)가 발암성 제초제 '라운드업' 관련 집단소송에 직면했으며, 약 10조 5천억 원 규모의 합의안을 제시한 점은 상대방 책임이 명확하고 자력이 충분하며 피해 규모가 매우 크다는 것을 보여줍니다. 이는 소송금융 적합 조건에 다수 해당합니다.</t>
+        </is>
+      </c>
+      <c r="H212" t="inlineStr">
+        <is>
+          <t>약 10조 5천억 원</t>
+        </is>
+      </c>
+      <c r="I212" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J212" t="inlineStr">
+        <is>
+          <t>[월드 e 브리핑] 일본, 1월 무역수지 11조 원 적자…미 관세 '영향'</t>
+        </is>
+      </c>
+      <c r="K212" t="inlineStr">
+        <is>
+          <t>obsnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L212" t="inlineStr">
+        <is>
+          <t>2026-02-19</t>
+        </is>
+      </c>
+      <c r="M212" t="inlineStr">
+        <is>
+          <t>https://www.obsnews.co.kr/news/articleView.html?idxno=1514572</t>
+        </is>
+      </c>
+      <c r="N212" t="inlineStr">
+        <is>
+          <t>2026-02-21 18:00:28.475647+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="213">
+      <c r="A213" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B213" t="inlineStr">
+        <is>
+          <t>제조물책임</t>
+        </is>
+      </c>
+      <c r="C213" t="inlineStr">
+        <is>
+          <t>파네라 브레드</t>
+        </is>
+      </c>
+      <c r="D213" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E213" t="inlineStr">
+        <is>
+          <t>파네라 브레드를 상대로 집단 소송 제기, '사라 카츠 카페인 안전법' 제정 추진 중</t>
+        </is>
+      </c>
+      <c r="F213" t="inlineStr">
+        <is>
+          <t>미국 파네라 브레드의 고카페인 레모네이드를 마신 21세 여대생이 심정지로 사망한 사건이 재조명되고 있습니다. 유족 측은 파네라 브레드가 고카페인 음료임을 명확히 표시하지 않아 피해가 발생했다고 주장하며, 유사 피해자들과 함께 집단 소송을 제기했습니다. 이 사건을 계기로 카페인 함량 표시 의무화를 위한 법안 제정 논의도 활발하게 진행되고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G213" t="inlineStr">
+        <is>
+          <t>상대방(파네라 브레드)의 고카페인 음료 미표시 책임이 명확하고, 대기업으로 자력이 충분합니다. 사망 및 유사 피해 사례가 다수 보고되어 집단소송이 제기되었으며, 피해 규모가 크고 음료 성분 및 사후 조치(판매 중단) 등 증거 확보가 용이합니다. 또한 '사라 카츠 카페인 안전법' 제정 추진 등 공적 절차가 진행 중입니다. (적합 조건 1, 2, 3, 4, 5, 6 모두 해당)</t>
+        </is>
+      </c>
+      <c r="H213" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I213" t="inlineStr">
+        <is>
+          <t>사망 1명 및 유사 피해자 다수</t>
+        </is>
+      </c>
+      <c r="J213" t="inlineStr">
+        <is>
+          <t>카페에서 레모네이드 마셨는데 ... 21세 美 대학생, 심정지 '비극'</t>
+        </is>
+      </c>
+      <c r="K213" t="inlineStr">
+        <is>
+          <t>insight.co.kr</t>
+        </is>
+      </c>
+      <c r="L213" t="inlineStr">
+        <is>
+          <t>2026-02-19</t>
+        </is>
+      </c>
+      <c r="M213" t="inlineStr">
+        <is>
+          <t>https://www.insight.co.kr/news/543625</t>
+        </is>
+      </c>
+      <c r="N213" t="inlineStr">
+        <is>
+          <t>2026-02-21 17:58:34.940497+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="214">
+      <c r="A214" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B214" t="inlineStr">
+        <is>
+          <t>제조물책임</t>
+        </is>
+      </c>
+      <c r="C214" t="inlineStr">
+        <is>
+          <t>바이엘(Bayer)</t>
+        </is>
+      </c>
+      <c r="D214" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E214" t="inlineStr">
+        <is>
+          <t>미국 연방 및 주 법원에 약 6만5000건의 소송이 계류 중이며, 바이엘이 미래 소송까지 포함한 합의안을 법원에 제출한 상태. 미국 연방대법원의 판결이 마지막 변수로 남아있음.</t>
+        </is>
+      </c>
+      <c r="F214" t="inlineStr">
+        <is>
+          <t>독일 농화학 기업 바이엘이 자회사 몬산토의 제초제 '라운드업' 발암성 논란과 관련하여 최대 72억5000만달러(약 10조5000억원) 규모의 새로운 합의안을 미국 미주리주 법원에 제출했습니다. 이는 현재 계류 중인 약 6만5000명의 원고와 미래에 제기될 잠재적 소송을 해결하기 위한 것으로, 21년간 배상금을 분할 지급하는 방식입니다. 하지만 미국 연방대법원의 판결이 마지막 변수로 남아있어 소송 리스크가 완전히 해소된 것은 아닙니다.</t>
+        </is>
+      </c>
+      <c r="G214" t="inlineStr">
+        <is>
+          <t>독일 대기업 바이엘이 피고이며(자력 충분), 제초제 '라운드업'의 주성분 글리포세이트가 WHO 산하 국제암연구소에 의해 '인체 발암추정물질'로 분류되어 상대방 책임이 비교적 명확합니다. 약 6만5000명의 원고가 소송을 제기했고, 최대 10조원 규모의 배상안이 제시될 정도로 피해 규모가 매우 커 집단적 피해에 해당합니다. 현재 합의안이 법원에 제출되었으나, 미국 연방대법원 판결이 남아있어 종결된 사건이 아닙니다.</t>
+        </is>
+      </c>
+      <c r="H214" t="inlineStr">
+        <is>
+          <t>최대 72억5000만달러 (약 10조5000억원)</t>
+        </is>
+      </c>
+      <c r="I214" t="inlineStr">
+        <is>
+          <t>약 6만5000명 (미국 연방 및 주 법원 계류 중인 원고)</t>
+        </is>
+      </c>
+      <c r="J214" t="inlineStr">
+        <is>
+          <t>바이엘, ‘제초제 발암 소송’ 털어내나…10조원대 배상안 제시</t>
+        </is>
+      </c>
+      <c r="K214" t="inlineStr">
+        <is>
+          <t>nongmin.com</t>
+        </is>
+      </c>
+      <c r="L214" t="inlineStr">
+        <is>
+          <t>2026-02-18</t>
+        </is>
+      </c>
+      <c r="M214" t="inlineStr">
+        <is>
+          <t>https://www.nongmin.com/article/20260218500030</t>
+        </is>
+      </c>
+      <c r="N214" t="inlineStr">
+        <is>
+          <t>2026-02-21 17:55:35.942515+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="215">
+      <c r="A215" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B215" t="inlineStr">
+        <is>
+          <t>제조물책임</t>
+        </is>
+      </c>
+      <c r="C215" t="inlineStr">
+        <is>
           <t>현대자동차</t>
         </is>
       </c>
-      <c r="D209" t="inlineStr">
+      <c r="D215" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E209" t="inlineStr">
+      <c r="E215" t="inlineStr">
+        <is>
+          <t>미국에서 레몬법 집단소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F215" t="inlineStr">
+        <is>
+          <t>현대자동차의 전기차 아이오닉 5가 미국 시장에서 동력 상실 결함으로 소비자 집단으로부터 소송을 당했습니다. 차량의 핵심 부품인 통합 충전 제어 장치(ICCU)와 고전압 시스템 붕괴가 원인으로 지목되었습니다. 1년 반 동안 6차례 수리 이력이 있는 차량도 있어 제조물 책임 문제가 제기되고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G215" t="inlineStr">
+        <is>
+          <t>상대방 책임이 비교적 명확하고(제조물 결함), 상대방(현대자동차)의 자력이 충분하며, 소비자 집단으로부터 소송을 당해 집단적 피해가 명확합니다. 전기차 핵심 부품 결함으로 인한 피해 규모가 크고, 잦은 수리 이력 등 증거 확보 가능성이 높습니다.</t>
+        </is>
+      </c>
+      <c r="H215" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I215" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J215" t="inlineStr">
+        <is>
+          <t>[Biz Law]  1년 반 동안 6차례 수리 …현대차 아이오닉5, 美서 레몬법 소...</t>
+        </is>
+      </c>
+      <c r="K215" t="inlineStr">
+        <is>
+          <t>seoulwire.com</t>
+        </is>
+      </c>
+      <c r="L215" t="inlineStr">
+        <is>
+          <t>2026-02-15</t>
+        </is>
+      </c>
+      <c r="M215" t="inlineStr">
+        <is>
+          <t>http://www.seoulwire.com/news/articleView.html?idxno=707051</t>
+        </is>
+      </c>
+      <c r="N215" t="inlineStr">
+        <is>
+          <t>2026-02-21 17:53:51.669708+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="216">
+      <c r="A216" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B216" t="inlineStr">
+        <is>
+          <t>제조물책임</t>
+        </is>
+      </c>
+      <c r="C216" t="inlineStr">
+        <is>
+          <t>현대자동차</t>
+        </is>
+      </c>
+      <c r="D216" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E216" t="inlineStr">
         <is>
           <t>2023년형 코나 운전 중 사고로 인한 개별 손해배상 소송</t>
         </is>
       </c>
-      <c r="F209" t="inlineStr">
+      <c r="F216" t="inlineStr">
         <is>
           <t>2023년형 코나 운전 중 사고로 하반신 마비 피해를 입은 남성이 현대자동차를 상대로 소송을 제기했습니다. 현대차는 과거 코나를 포함한 일부 차량의 에어백 결함과 관련하여 6210만 달러 규모의 집단소송 합의금을 지급한 이력이 있습니다.</t>
         </is>
       </c>
-      <c r="G209" t="inlineStr">
+      <c r="G216" t="inlineStr">
         <is>
           <t>현대자동차는 대기업으로 자력이 충분하며 (적합 조건 2), 과거 에어백 결함 관련 집단소송 합의 이력이 있어 상대방 책임이 비교적 명확하고 증거 확보 가능성이 높습니다 (적합 조건 1, 5). 하반신 마비라는 중대한 피해는 피해 규모가 크며 (적합 조건 4), 동일한 결함으로 인한 집단적 피해 가능성도 있습니다 (적합 조건 3).</t>
         </is>
       </c>
-      <c r="H209" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I209" t="inlineStr">
+      <c r="H216" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I216" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J209" t="inlineStr">
+      <c r="J216" t="inlineStr">
         <is>
           <t>하반신 마비 남성, 현대차 소송…2023년형 코나 운전중 사고</t>
         </is>
       </c>
-      <c r="K209" t="inlineStr">
+      <c r="K216" t="inlineStr">
         <is>
           <t>koreadaily.com</t>
         </is>
       </c>
-      <c r="L209" t="inlineStr">
+      <c r="L216" t="inlineStr">
         <is>
           <t>2026-02-12</t>
         </is>
       </c>
-      <c r="M209" t="inlineStr">
+      <c r="M216" t="inlineStr">
         <is>
           <t>https://www.koreadaily.com/article/20260211213958679</t>
         </is>
       </c>
-      <c r="N209" t="inlineStr">
+      <c r="N216" t="inlineStr">
         <is>
           <t>2026-02-21 17:49:24.487249+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N209"/>
+  <autoFilter ref="A1:N216"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>