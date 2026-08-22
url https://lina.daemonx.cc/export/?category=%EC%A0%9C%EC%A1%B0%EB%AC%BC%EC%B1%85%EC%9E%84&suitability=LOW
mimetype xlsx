--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$35</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$37</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N35"/>
+  <dimension ref="A1:N37"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="17" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="46" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="24" customWidth="1" min="8" max="8"/>
     <col width="24" customWidth="1" min="9" max="9"/>
     <col width="49" customWidth="1" min="10" max="10"/>
     <col width="21" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -536,2327 +536,2463 @@
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
-[...6 lines deleted...]
-      </c>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr"/>
       <c r="F2" t="inlineStr">
         <is>
-          <t>식품의약품안전처가 성장호르몬제의 오남용을 예방하기 위한 조치에 나섰으며, 해당 의약품이 '키 크는 주사'가 아님을 강조했습니다. 기사는 정상적인 의약품 사용 중 발생한 부작용에 대해 의약품안전관리원의 피해구제 제도를 이용할 수 있음을 안내하고 있습니다.</t>
+          <t>차량의 인공지능(AI)이 자전거를 끄는 보행자를 인식하지 못해 사고가 발생했습니다. 이는 AI 학습 데이터세트의 문제로 지적되며, AI 시스템의 결함으로 인한 사고 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>해당 기사는 성장호르몬제 오남용 예방 및 의약품 부작용 피해구제 제도 안내에 대한 일반적인 공지입니다. 특정 사건의 피해 발생이나 명확한 상대방의 책임이 언급되지 않아 소송금융 투자 대상으로서의 구체적인 사건성이 부족합니다. (적합 조건 1, 3, 4 미충족)</t>
+          <t>기사에서 차량 AI의 오작동으로 인한 사고임은 명확하나, 소송 상대방 기업이 구체적으로 특정되지 않았습니다. 또한, 피해 규모나 집단적 피해 여부 등 소송금융 투자 적합도를 판단할 추가 정보가 매우 부족합니다. (적합 조건 1, 2, 3, 4 미충족 또는 파악 불가)</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>식약처, 성장호르몬제 오남용 예방 나선다…“키 크는 주사 아냐”</t>
+          <t>인공지능 … 인간 먹고 자란다</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>kukinews.com</t>
+          <t>digitalbizon.com</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-05-07</t>
+          <t>2026-07-28</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.kukinews.com/article/view/kuk202605070022</t>
+          <t>http://www.digitalbizon.com/news/articleView.html?idxno=2343454</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-05-08 00:13:54.897838+00:00</t>
+          <t>2026-08-09 07:01:26.902242+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>퍼듀 파마, 새클러 가문</t>
+          <t>보잉</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>민사사건 합의안 법원 승인, 형사재판 마무리로 합의금 지급 개시 예정</t>
+          <t>관련 민사소송 90% 이상 합의 종결</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>미국 제약회사 퍼듀 파마가 마약성 진통제 오피오이드 사태를 촉발한 책임으로 8조원대 벌금을 선고받았다. 이미 지난해 11월 민사사건 합의안이 승인되었으며, 새클러 가문이 최대 10조4천억원의 합의금을 지급하고 퍼듀 파마는 공익법인으로 전환될 예정이다. 형사재판 마무리로 수년간 지체되었던 합의금 지급이 조만간 개시될 전망이다.</t>
+          <t>보잉은 2018~2019년 인도네시아와 에티오피아에서 발생한 항공기 추락 사고로 346명이 사망한 사건과 관련하여 수십 건의 민사소송 중 90% 이상을 합의로 마무리하고 수십억 달러를 배상했습니다. 이 사건은 대규모 인명 피해와 막대한 배상액이 발생한 중대한 사고였습니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>이미 민사사건 합의안이 법원에서 승인되었고, 형사재판 마무리로 합의금 지급이 개시될 예정이므로, 새로운 소송금융 투자 대상으로서의 소송 진행 기회는 없음. (부적합 조건: 이미 종결된 사건 - 합의 완료)</t>
+          <t>상대방 책임 명확(보잉), 자력 충분, 집단적 피해(346명 사망), 피해 규모 큼(수십억 달러 배상) 등 적합 조건이 다수 충족되었으나, 기사 내용상 관련 민사소송의 90% 이상이 이미 합의로 종결되어 신규 소송금융 투자 기회가 매우 제한적입니다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>최대 10조4천억원</t>
+          <t>수십억 달러</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>56만4천명</t>
+          <t>346명</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>'진통제 탓' 56만명 죽었다...8조원대 벌금 선고</t>
+          <t>[김대호 인물 열전] 피터 하윗(Howitt)  슘페터 창조적 파괴</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>wowtv.co.kr</t>
+          <t>g-enews.com</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-04-29</t>
+          <t>2026-05-19</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>http://www.wowtv.co.kr/NewsCenter/News/Read?articleId=A202604300251&amp;t=NN</t>
+          <t>https://www.g-enews.com/view.php?ud=202605152024533723906806b77b_1</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-05-02 07:02:39.846438+00:00</t>
+          <t>2026-07-03 22:00:19.686750+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>국토부 자율주행차 사고책임 TF 출범</t>
+          <t>식약처의 성장호르몬제 오남용 예방 조치 및 의약품 부작용 피해구제 제도 안내</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>국토교통부가 2027년 자율주행차 상용화에 대비하여 '자율주행차 사고책임 TF'를 출범했습니다. 이 TF는 2020년 개정된 자동차손해배상보장법의 자율주행차 사고피해 보호 체계를 보완하며, 자동차 제작사, 자율주행시스템, 운송플랫폼, 사이버보안 등 다층적 책임 문제를 논의할 예정입니다.</t>
+          <t>식품의약품안전처가 성장호르몬제의 오남용을 예방하기 위한 조치에 나섰으며, 해당 의약품이 '키 크는 주사'가 아님을 강조했습니다. 기사는 정상적인 의약품 사용 중 발생한 부작용에 대해 의약품안전관리원의 피해구제 제도를 이용할 수 있음을 안내하고 있습니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>본 기사는 국토부가 자율주행차 사고책임 관련 TF를 출범하여 미래 사고에 대비하는 정책적 논의를 다루고 있습니다. 실제 발생한 사건이나 피해자가 존재하지 않아, 소송금융 투자 대상으로서의 적합 조건(상대방 책임 명확성, 집단적 피해, 피해 규모 등)에 해당하지 않습니다.</t>
+          <t>해당 기사는 성장호르몬제 오남용 예방 및 의약품 부작용 피해구제 제도 안내에 대한 일반적인 공지입니다. 특정 사건의 피해 발생이나 명확한 상대방의 책임이 언급되지 않아 소송금융 투자 대상으로서의 구체적인 사건성이 부족합니다. (적합 조건 1, 3, 4 미충족)</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>국토부, 자율주행차 사고책임 TF 출범…2027년 상용화 준비</t>
+          <t>식약처, 성장호르몬제 오남용 예방 나선다…“키 크는 주사 아냐”</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>news.einfomax.co.kr</t>
+          <t>kukinews.com</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-04-06</t>
+          <t>2026-05-07</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://news.einfomax.co.kr/news/articleView.html?idxno=4408000</t>
+          <t>https://www.kukinews.com/article/view/kuk202605070022</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-04-25 04:15:52.400316+00:00</t>
+          <t>2026-05-08 00:13:54.897838+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>모나크 트랙터</t>
+          <t>퍼듀 파마, 새클러 가문</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>농기계 대리점들이 과장 광고 및 결함 제품 판매를 이유로 소송 제기</t>
+          <t>민사사건 합의안 법원 승인, 형사재판 마무리로 합의금 지급 개시 예정</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>AI 자율주행 농기계 기업 모나크 트랙터가 3600억 원 규모로 파산했습니다. 지난해 9월부터 여러 농기계 대리점들이 모나크 트랙터의 과장 광고 및 결함 제품 판매를 이유로 소송을 제기한 상태입니다.</t>
+          <t>미국 제약회사 퍼듀 파마가 마약성 진통제 오피오이드 사태를 촉발한 책임으로 8조원대 벌금을 선고받았다. 이미 지난해 11월 민사사건 합의안이 승인되었으며, 새클러 가문이 최대 10조4천억원의 합의금을 지급하고 퍼듀 파마는 공익법인으로 전환될 예정이다. 형사재판 마무리로 수년간 지체되었던 합의금 지급이 조만간 개시될 전망이다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>상대방(모나크 트랙터)이 3600억 원 규모로 파산한 상태이므로, 승소하더라도 배상금 회수 가능성이 매우 낮아 소송금융 투자 대상으로 부적합합니다. (부적합 조건: 기타 투자 어려운 이유 있음) 다만, 과장 광고 및 결함 제품 판매에 대한 상대방 책임은 비교적 명확하고, 여러 농기계 대리점의 집단적 피해가 발생하여 증거 확보 가능성은 있습니다.</t>
+          <t>이미 민사사건 합의안이 법원에서 승인되었고, 형사재판 마무리로 합의금 지급이 개시될 예정이므로, 새로운 소송금융 투자 대상으로서의 소송 진행 기회는 없음. (부적합 조건: 이미 종결된 사건 - 합의 완료)</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>최대 10조4천억원</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>여러 농기계 대리점</t>
+          <t>56만4천명</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>모나크 트랙터 3600억 파산, AI 자율주행 농기계 몰락 이유와 전망</t>
+          <t>'진통제 탓' 56만명 죽었다...8조원대 벌금 선고</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>g-enews.com</t>
+          <t>wowtv.co.kr</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-04-29</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.g-enews.com/view.php?ud=2026040422361051402bd56fbc3c_1</t>
+          <t>http://www.wowtv.co.kr/NewsCenter/News/Read?articleId=A202604300251&amp;t=NN</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-04-05 00:26:08.001124+00:00</t>
+          <t>2026-05-02 07:02:39.846438+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C6" t="inlineStr"/>
       <c r="D6" t="inlineStr">
         <is>
-          <t>피해발생</t>
-[...2 lines deleted...]
-      <c r="E6" t="inlineStr"/>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E6" t="inlineStr">
+        <is>
+          <t>국토부 자율주행차 사고책임 TF 출범</t>
+        </is>
+      </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>AI 코딩 도구 사용으로 개발자들이 수면 장애와 인지 과부하를 호소하고 있습니다. 일부 창업자들은 자신들이 이러한 시스템의 첫 번째 피해자라고 언급하며, AI 에이전트가 완전히 실패하는 경우도 있다고 지적했습니다.</t>
+          <t>국토교통부가 2027년 자율주행차 상용화에 대비하여 '자율주행차 사고책임 TF'를 출범했습니다. 이 TF는 2020년 개정된 자동차손해배상보장법의 자율주행차 사고피해 보호 체계를 보완하며, 자동차 제작사, 자율주행시스템, 운송플랫폼, 사이버보안 등 다층적 책임 문제를 논의할 예정입니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>특정 AI 코딩 도구 제공 기업이 명시되지 않아 책임 주체와 자력 확인이 어렵습니다 (적합 조건 1, 2 미충족). 수면 장애 및 인지 과부하와 같은 건강 관련 피해는 금전적 손해액 산정 및 인과관계 입증이 매우 어려울 것으로 예상되며, 객관적 증거 및 공적 절차 진행 여부도 확인되지 않습니다 (적합 조건 4, 5, 6 미충족).</t>
+          <t>본 기사는 국토부가 자율주행차 사고책임 관련 TF를 출범하여 미래 사고에 대비하는 정책적 논의를 다루고 있습니다. 실제 발생한 사건이나 피해자가 존재하지 않아, 소송금융 투자 대상으로서의 적합 조건(상대방 책임 명확성, 집단적 피해, 피해 규모 등)에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>AI 코딩 도구에 빠진 개발자들…수면 장애·인지 과부하 호소</t>
+          <t>국토부, 자율주행차 사고책임 TF 출범…2027년 상용화 준비</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>digitaltoday.co.kr</t>
+          <t>news.einfomax.co.kr</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-04-06</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://www.digitaltoday.co.kr/news/articleView.html?idxno=653625</t>
+          <t>https://news.einfomax.co.kr/news/articleView.html?idxno=4408000</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-04-05 00:16:49.874843+00:00</t>
+          <t>2026-04-25 04:15:52.400316+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>코오롱생명과학</t>
+          <t>모나크 트랙터</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>TG-C 관련 형사소송 무죄 확정</t>
+          <t>농기계 대리점들이 과장 광고 및 결함 제품 판매를 이유로 소송 제기</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>기사는 인보사(TG-C) 관련 형사소송에서 무죄가 확정되어 법무적 리스크에서 완전히 벗어난 순간을 다루고 있습니다. 이는 '사기극 오명'을 넘어 데이터로 답한 3년의 결과로, 안도감과 허탈함을 동시에 느끼는 순간으로 묘사됩니다.</t>
+          <t>AI 자율주행 농기계 기업 모나크 트랙터가 3600억 원 규모로 파산했습니다. 지난해 9월부터 여러 농기계 대리점들이 모나크 트랙터의 과장 광고 및 결함 제품 판매를 이유로 소송을 제기한 상태입니다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>기사에 언급된 TG-C 관련 형사소송이 무죄로 확정되어 법무적 리스크가 종결된 사건입니다. 이는 '부적합 조건: 이미 종결된 사건'에 해당하여 소송금융 투자 대상으로서의 신규성이 없습니다.</t>
+          <t>상대방(모나크 트랙터)이 3600억 원 규모로 파산한 상태이므로, 승소하더라도 배상금 회수 가능성이 매우 낮아 소송금융 투자 대상으로 부적합합니다. (부적합 조건: 기타 투자 어려운 이유 있음) 다만, 과장 광고 및 결함 제품 판매에 대한 상대방 책임은 비교적 명확하고, 여러 농기계 대리점의 집단적 피해가 발생하여 증거 확보 가능성은 있습니다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>여러 농기계 대리점</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>﻿ 인보사에서 TG-C로…사기극 오명 넘어 데이터로 답한 3년</t>
+          <t>모나크 트랙터 3600억 파산, AI 자율주행 농기계 몰락 이유와 전망</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>docdocdoc.co.kr</t>
+          <t>g-enews.com</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-04</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>http://www.docdocdoc.co.kr/news/articleView.html?idxno=3037807</t>
+          <t>https://www.g-enews.com/view.php?ud=2026040422361051402bd56fbc3c_1</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-04-01 00:42:13.323178+00:00</t>
+          <t>2026-04-05 00:26:08.001124+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
-      <c r="C8" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C8" t="inlineStr"/>
       <c r="D8" t="inlineStr">
         <is>
-          <t>종결</t>
-[...6 lines deleted...]
-      </c>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E8" t="inlineStr"/>
       <c r="F8" t="inlineStr">
         <is>
-          <t>1988년 천호대교에서 시내버스 앞바퀴 펑크와 운전기사의 과속으로 한강 추락 사고가 발생하여 19명이 사망하고 35명이 부상당했다. 사고 원인은 버스 회사의 재생 타이어 사용과 운전기사의 난폭 운전으로 지목되었으나, 운전기사는 대법원에서 무죄가 확정되었다. 버스 회사 경영진은 구속기소되었고, 정부는 버스 앞바퀴 재생 타이어 사용을 전면 금지했다.</t>
+          <t>AI 코딩 도구 사용으로 개발자들이 수면 장애와 인지 과부하를 호소하고 있습니다. 일부 창업자들은 자신들이 이러한 시스템의 첫 번째 피해자라고 언급하며, AI 에이전트가 완전히 실패하는 경우도 있다고 지적했습니다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>이 사건은 1988년에 발생하여 운전기사에 대한 형사 재판이 1992년 대법원에서 무죄로 확정되는 등 이미 오래 전에 종결된 사건이다. 소멸시효 문제 등으로 현재 시점에서 소송금융 투자 대상으로 적합하지 않다.</t>
+          <t>특정 AI 코딩 도구 제공 기업이 명시되지 않아 책임 주체와 자력 확인이 어렵습니다 (적합 조건 1, 2 미충족). 수면 장애 및 인지 과부하와 같은 건강 관련 피해는 금전적 손해액 산정 및 인과관계 입증이 매우 어려울 것으로 예상되며, 객관적 증거 및 공적 절차 진행 여부도 확인되지 않습니다 (적합 조건 4, 5, 6 미충족).</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>사망 19명, 부상 35명 (총 54명)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>하굣길 버스, 앞바퀴 터져 한강 추락 ...뒤엉킨 승객, 19명 사망[뉴스속...</t>
+          <t>AI 코딩 도구에 빠진 개발자들…수면 장애·인지 과부하 호소</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>digitaltoday.co.kr</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-04</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/society/2026/04/01/2026033114255744544</t>
+          <t>https://www.digitaltoday.co.kr/news/articleView.html?idxno=653625</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-04-01 00:19:16.825549+00:00</t>
+          <t>2026-04-05 00:16:49.874843+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>미국의 유명 아이스크림 가게</t>
+          <t>코오롱생명과학</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>배심원단 평결로 1400만 달러 배상금 결정</t>
+          <t>TG-C 관련 형사소송 무죄 확정</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>미국 플로리다주의 한 여성이 아이스크림 속 금속 못을 삼켜 불임 등 심각한 부상을 입고 아이스크림 회사를 상대로 소송을 제기했습니다. 배심원단은 피해자의 부상 정도를 고려하여 1400만 달러(약 211억 원)의 배상금을 지급하라고 결정했습니다.</t>
+          <t>기사는 인보사(TG-C) 관련 형사소송에서 무죄가 확정되어 법무적 리스크에서 완전히 벗어난 순간을 다루고 있습니다. 이는 '사기극 오명'을 넘어 데이터로 답한 3년의 결과로, 안도감과 허탈함을 동시에 느끼는 순간으로 묘사됩니다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>이미 배심원단 평결을 통해 1400만 달러의 배상금이 결정된 종결된 사건입니다. 소송금융은 진행 중이거나 예정된 소송에 자금을 지원하므로, 이미 판결이 확정된 사건은 투자 대상에 해당하지 않습니다. (부적합 조건: 이미 종결된 사건)</t>
+          <t>기사에 언급된 TG-C 관련 형사소송이 무죄로 확정되어 법무적 리스크가 종결된 사건입니다. 이는 '부적합 조건: 이미 종결된 사건'에 해당하여 소송금융 투자 대상으로서의 신규성이 없습니다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
-          <t>1400만 달러 (약 211억 원)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>아이스크림 속 못 삼켜 불임된 美 여성, 211억 원 배상 받아</t>
+          <t>﻿ 인보사에서 TG-C로…사기극 오명 넘어 데이터로 답한 3년</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>donga.com</t>
+          <t>docdocdoc.co.kr</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://www.donga.com/news/Inter/article/all/20260329/133631599/1</t>
+          <t>http://www.docdocdoc.co.kr/news/articleView.html?idxno=3037807</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-03-29 12:48:24.463477+00:00</t>
+          <t>2026-04-01 00:42:13.323178+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>주시 홀딩스</t>
+          <t>수도교통 (현 송파상운)</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>대마 제품 관련 소송 진행 중, 일부 합의 도달</t>
+          <t>운전기사 형사 재판 대법원 무죄 확정 (1992년)</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>미국 멀티스테이트 대마 사업자 주시 홀딩스가 재무 구조 개선과 사업 확장을 추진 중이다. 이와 함께 펜실베이니아에서 진행된 대마 제품 관련 소송에서 일부 합의에 도달했으며, 나머지 피고들에 대한 추가 대응을 예고했다. 기사에는 소송의 구체적인 내용, 피해 규모 및 피해자 수에 대한 정보가 부족하다.</t>
+          <t>1988년 천호대교에서 시내버스 앞바퀴 펑크와 운전기사의 과속으로 한강 추락 사고가 발생하여 19명이 사망하고 35명이 부상당했다. 사고 원인은 버스 회사의 재생 타이어 사용과 운전기사의 난폭 운전으로 지목되었으나, 운전기사는 대법원에서 무죄가 확정되었다. 버스 회사 경영진은 구속기소되었고, 정부는 버스 앞바퀴 재생 타이어 사용을 전면 금지했다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>적합 조건 2 (상대방 자력 충분)는 충족되나, 적합 조건 1 (상대방 책임 명확), 적합 조건 3 (집단적 피해), 적합 조건 4 (피해 규모 큼), 적합 조건 5 (증거 확보 가능)에 대한 정보가 기사에 없어 투자 적합도가 낮음. 사건은 현재 '소송중' 단계로 부적합 조건인 종결된 사건은 아님.</t>
+          <t>이 사건은 1988년에 발생하여 운전기사에 대한 형사 재판이 1992년 대법원에서 무죄로 확정되는 등 이미 오래 전에 종결된 사건이다. 소멸시효 문제 등으로 현재 시점에서 소송금융 투자 대상으로 적합하지 않다.</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>사망 19명, 부상 35명 (총 54명)</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>주시 홀딩스(JUSHF), 1억6000만 달러 차환·매장 확대 '투트랙'…수익성...</t>
+          <t>하굣길 버스, 앞바퀴 터져 한강 추락 ...뒤엉킨 승객, 19명 사망[뉴스속...</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>tokenpost.kr</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/market/344025</t>
+          <t>https://www.mt.co.kr/society/2026/04/01/2026033114255744544</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-03-28 00:34:40.459215+00:00</t>
+          <t>2026-04-01 00:19:16.825549+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
-      <c r="C11" t="inlineStr"/>
+      <c r="C11" t="inlineStr">
+        <is>
+          <t>미국의 유명 아이스크림 가게</t>
+        </is>
+      </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>의약품 부작용 피해구제 제도 운영 및 개선 추진 중</t>
+          <t>배심원단 평결로 1400만 달러 배상금 결정</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>식품의약품안전처는 정상적인 의약품 사용 중 발생하는 중증 부작용으로부터 환자와 의료진을 보호하기 위한 '의약품 부작용 피해구제 제도'의 의료계 관심을 촉구했습니다. 2014년 도입된 이 제도는 무과실 보상 원칙에 따라 지난 10년간 1266건에 총 196억 원의 보상금을 지급했으며, 진료비 보상 상한액을 5천만 원으로 상향하는 등 제도 개선을 추진 중입니다.</t>
+          <t>미국 플로리다주의 한 여성이 아이스크림 속 금속 못을 삼켜 불임 등 심각한 부상을 입고 아이스크림 회사를 상대로 소송을 제기했습니다. 배심원단은 피해자의 부상 정도를 고려하여 1400만 달러(약 211억 원)의 배상금을 지급하라고 결정했습니다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>해당 기사는 '무과실 보상 원칙'에 기반한 정부의 '의약품 부작용 피해구제 제도'를 설명하고 있습니다. 이 제도는 환자가 제약사나 의료진을 상대로 소송을 제기할 필요 없이 국가가 보상하는 시스템이므로, 소송금융 투자 대상으로서의 소송 기회를 직접적으로 제공하지 않습니다.</t>
+          <t>이미 배심원단 평결을 통해 1400만 달러의 배상금이 결정된 종결된 사건입니다. 소송금융은 진행 중이거나 예정된 소송에 자금을 지원하므로, 이미 판결이 확정된 사건은 투자 대상에 해당하지 않습니다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
-          <t>총 196억 원 (개별 최대 5천만 원)</t>
+          <t>1400만 달러 (약 211억 원)</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
-          <t>1740명 이상 (1266명 보상 완료)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>의료진 과실 아닌 의약품 부작용, 피해구제 보상금 상한액 상향 추진</t>
+          <t>아이스크림 속 못 삼켜 불임된 美 여성, 211억 원 배상 받아</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>newsmp.com</t>
+          <t>donga.com</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>http://www.newsmp.com/news/articleView.html?idxno=252373</t>
+          <t>https://www.donga.com/news/Inter/article/all/20260329/133631599/1</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-03-27 13:04:55.809832+00:00</t>
+          <t>2026-03-29 12:48:24.463477+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
-      <c r="C12" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E12" t="inlineStr"/>
+      <c r="C12" t="inlineStr">
+        <is>
+          <t>주시 홀딩스</t>
+        </is>
+      </c>
+      <c r="D12" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E12" t="inlineStr">
+        <is>
+          <t>대마 제품 관련 소송 진행 중, 일부 합의 도달</t>
+        </is>
+      </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>대구상공회의소가 대구시와 함께 지역 기업의 제조물책임 보험료를 지원하는 사업을 진행합니다. 기업당 최대 100만 원까지 보험료의 20%를 선착순으로 지원하며, 이는 징벌적 손해배상제도 시행에 따른 중소기업의 위험 관리 수단으로 꼽힙니다.</t>
+          <t>미국 멀티스테이트 대마 사업자 주시 홀딩스가 재무 구조 개선과 사업 확장을 추진 중이다. 이와 함께 펜실베이니아에서 진행된 대마 제품 관련 소송에서 일부 합의에 도달했으며, 나머지 피고들에 대한 추가 대응을 예고했다. 기사에는 소송의 구체적인 내용, 피해 규모 및 피해자 수에 대한 정보가 부족하다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 제조물책임 사건이나 분쟁에 대한 내용이 아니라, 대구 지역 기업의 제조물책임 보험 가입을 지원하는 사업에 대한 보도입니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모, 진행 단계 등이 전혀 파악되지 않습니다.</t>
+          <t>적합 조건 2 (상대방 자력 충분)는 충족되나, 적합 조건 1 (상대방 책임 명확), 적합 조건 3 (집단적 피해), 적합 조건 4 (피해 규모 큼), 적합 조건 5 (증거 확보 가능)에 대한 정보가 기사에 없어 투자 적합도가 낮음. 사건은 현재 '소송중' 단계로 부적합 조건인 종결된 사건은 아님.</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>대구상의, 지역 기업 '제조물책임 보험료' 지원</t>
+          <t>주시 홀딩스(JUSHF), 1억6000만 달러 차환·매장 확대 '투트랙'…수익성...</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>tbc.co.kr</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>https://www.tbc.co.kr/news/view?pno=20260325114204AE07655&amp;id=204819</t>
+          <t>https://www.tokenpost.kr/news/market/344025</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-03-26 12:28:15.308304+00:00</t>
+          <t>2026-03-28 00:34:40.459215+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C13" t="inlineStr"/>
-      <c r="D13" t="inlineStr"/>
-      <c r="E13" t="inlineStr"/>
+      <c r="D13" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E13" t="inlineStr">
+        <is>
+          <t>의약품 부작용 피해구제 제도 운영 및 개선 추진 중</t>
+        </is>
+      </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>대구상공회의소가 중소기업의 제조물책임(PL) 보험료 20%를 지원하는 사업을 진행한다. 이는 제품 결함 시 최대 3배까지 배상하는 징벌적 손해배상제도 강화에 따라 PL 보험의 중요성이 커진 중소기업의 부담을 덜어주기 위함이다.</t>
+          <t>식품의약품안전처는 정상적인 의약품 사용 중 발생하는 중증 부작용으로부터 환자와 의료진을 보호하기 위한 '의약품 부작용 피해구제 제도'의 의료계 관심을 촉구했습니다. 2014년 도입된 이 제도는 무과실 보상 원칙에 따라 지난 10년간 1266건에 총 196억 원의 보상금을 지급했으며, 진료비 보상 상한액을 5천만 원으로 상향하는 등 제도 개선을 추진 중입니다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이나 분쟁을 다루는 것이 아니라, 제조물책임 보험 및 징벌적 손해배상 제도에 대한 일반적인 정보를 제공하고 있습니다. 따라서 소송금융 투자 대상으로 분석할 구체적인 사건이 존재하지 않아 적합 조건에 해당하는 사항이 없습니다.</t>
+          <t>해당 기사는 '무과실 보상 원칙'에 기반한 정부의 '의약품 부작용 피해구제 제도'를 설명하고 있습니다. 이 제도는 환자가 제약사나 의료진을 상대로 소송을 제기할 필요 없이 국가가 보상하는 시스템이므로, 소송금융 투자 대상으로서의 소송 기회를 직접적으로 제공하지 않습니다.</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>총 196억 원 (개별 최대 5천만 원)</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1740명 이상 (1266명 보상 완료)</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>대구상의, 제조물책임 보험료 20% 지원</t>
+          <t>의료진 과실 아닌 의약품 부작용, 피해구제 보상금 상한액 상향 추진</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>idaegu.co.kr</t>
+          <t>newsmp.com</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>https://www.idaegu.co.kr/news/articleView.html?idxno=542976</t>
+          <t>http://www.newsmp.com/news/articleView.html?idxno=252373</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-03-26 00:14:52.498400+00:00</t>
+          <t>2026-03-27 13:04:55.809832+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C14" t="inlineStr"/>
       <c r="D14" t="inlineStr"/>
-      <c r="E14" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E14" t="inlineStr"/>
       <c r="F14" t="inlineStr">
         <is>
-          <t>국제 e모빌리티 엑스포 세미나에서 자율주행 공중교통수단 사고 발생 시 중대재해처벌법 적용 가능성이 논의되었습니다. 완전자율주행 차량, 특히 E2E AI 모델의 경우 사고 원인 규명 및 책임 소재 파악이 어렵다는 점이 지적되었으며, 기술 진보를 저해하지 않으면서 사고 리스크를 다룰 법적, 제도적 고민이 필요하다는 의견이 제시되었습니다.</t>
+          <t>대구상공회의소가 대구시와 함께 지역 기업의 제조물책임 보험료를 지원하는 사업을 진행합니다. 기업당 최대 100만 원까지 보험료의 20%를 선착순으로 지원하며, 이는 징벌적 손해배상제도 시행에 따른 중소기업의 위험 관리 수단으로 꼽힙니다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>본 기사는 자율주행차 사고 발생 시 중대재해처벌법 적용 가능성 및 책임 소재 규명 난이도에 대한 세미나 논의를 다루고 있습니다. 실제 발생한 사건이 아니므로, 특정 상대방의 책임이 명확하지 않고(적합 조건 1 불충족), 구체적인 피해 규모나 피해자 수가 파악되지 않으며(적합 조건 3, 4 불충족), 특히 E2E AI 모델의 경우 사고 원인 파악이 어렵다고 명시되어 증거 확보에 난항이 예상됩니다(적합 조건 5 불충족). 소송금융 투자 대상으로서의 구체적인 사건이 존재하지 않습니다.</t>
+          <t>해당 기사는 특정 제조물책임 사건이나 분쟁에 대한 내용이 아니라, 대구 지역 기업의 제조물책임 보험 가입을 지원하는 사업에 대한 보도입니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모, 진행 단계 등이 전혀 파악되지 않습니다.</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>자율주행 버스 사망사고 나면, 중대재해처벌</t>
+          <t>대구상의, 지역 기업 '제조물책임 보험료' 지원</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>news.bizwatch.co.kr</t>
+          <t>tbc.co.kr</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>https://news.bizwatch.co.kr/article/industry/2026/03/25/0039</t>
+          <t>https://www.tbc.co.kr/news/view?pno=20260325114204AE07655&amp;id=204819</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-03-25 13:03:04.169984+00:00</t>
+          <t>2026-03-26 12:28:15.308304+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C15" t="inlineStr"/>
       <c r="D15" t="inlineStr"/>
       <c r="E15" t="inlineStr"/>
       <c r="F15" t="inlineStr">
         <is>
-          <t>대구상공회의소와 대구시가 지역 기업의 안정적인 경영 환경 조성을 위해 제조물책임(PL) 보험료 지원 사업을 시행합니다. 제품 결함에 따른 징벌적 손해배상제도 강화로 리스크 관리가 필수적인 중소기업의 경제적 부담을 덜어주기 위한 조치로, 기업당 최대 100만 원 한도 내에서 보험료의 20%를 지원합니다.</t>
+          <t>대구상공회의소가 중소기업의 제조물책임(PL) 보험료 20%를 지원하는 사업을 진행한다. 이는 제품 결함 시 최대 3배까지 배상하는 징벌적 손해배상제도 강화에 따라 PL 보험의 중요성이 커진 중소기업의 부담을 덜어주기 위함이다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건이나 분쟁에 대한 내용이 아닌, 대구시와 대구상공회의소의 제조물책임(PL) 보험료 지원 사업에 대한 정책 발표입니다. 소송금융 투자를 검토할 만한 구체적인 피해자, 상대방, 사건 발생 사실이 없어 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 특정 사건이나 분쟁을 다루는 것이 아니라, 제조물책임 보험 및 징벌적 손해배상 제도에 대한 일반적인 정보를 제공하고 있습니다. 따라서 소송금융 투자 대상으로 분석할 구체적인 사건이 존재하지 않아 적합 조건에 해당하는 사항이 없습니다.</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>대구상의·대구시, 지역 기업에 제조물책임 보험료 20% 지원</t>
+          <t>대구상의, 제조물책임 보험료 20% 지원</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>hidomin.com</t>
+          <t>idaegu.co.kr</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t>2026-03-25</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>http://www.hidomin.com/news/articleView.html?idxno=613904</t>
+          <t>https://www.idaegu.co.kr/news/articleView.html?idxno=542976</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-03-25 12:58:23.034187+00:00</t>
+          <t>2026-03-26 00:14:52.498400+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C16" t="inlineStr"/>
       <c r="D16" t="inlineStr"/>
-      <c r="E16" t="inlineStr"/>
+      <c r="E16" t="inlineStr">
+        <is>
+          <t>자율주행 사고 책임 및 규제 방향 논의 중</t>
+        </is>
+      </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>대구상공회의소가 지역 중소기업의 제조물책임(PL) 보험료 20%를 지원하는 사업을 진행합니다. 최근 강화된 징벌적 손해배상제도에 대비해 기업의 필수적인 리스크 관리를 돕기 위한 목적입니다.</t>
+          <t>국제 e모빌리티 엑스포 세미나에서 자율주행 공중교통수단 사고 발생 시 중대재해처벌법 적용 가능성이 논의되었습니다. 완전자율주행 차량, 특히 E2E AI 모델의 경우 사고 원인 규명 및 책임 소재 파악이 어렵다는 점이 지적되었으며, 기술 진보를 저해하지 않으면서 사고 리스크를 다룰 법적, 제도적 고민이 필요하다는 의견이 제시되었습니다.</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 제조물책임 사건에 대한 내용이 아닌, 중소기업의 제조물책임 보험 가입을 지원하는 정책에 대한 보도입니다. 소송금융 투자 대상이 되는 구체적인 피해자, 상대방, 피해 사실이 존재하지 않아 투자 검토가 불가능합니다.</t>
+          <t>본 기사는 자율주행차 사고 발생 시 중대재해처벌법 적용 가능성 및 책임 소재 규명 난이도에 대한 세미나 논의를 다루고 있습니다. 실제 발생한 사건이 아니므로, 특정 상대방의 책임이 명확하지 않고(적합 조건 1 불충족), 구체적인 피해 규모나 피해자 수가 파악되지 않으며(적합 조건 3, 4 불충족), 특히 E2E AI 모델의 경우 사고 원인 파악이 어렵다고 명시되어 증거 확보에 난항이 예상됩니다(적합 조건 5 불충족). 소송금융 투자 대상으로서의 구체적인 사건이 존재하지 않습니다.</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>대구상의, 제조물책임 보험료 20% 지원… 기업 부담 던다</t>
+          <t>자율주행 버스 사망사고 나면, 중대재해처벌</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>dkilbo.com</t>
+          <t>news.bizwatch.co.kr</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t>2026-03-25</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>https://www.dkilbo.com/news/articleView.html?idxno=538548</t>
+          <t>https://news.bizwatch.co.kr/article/industry/2026/03/25/0039</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>2026-03-25 12:58:17.140522+00:00</t>
+          <t>2026-03-25 13:03:04.169984+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C17" t="inlineStr"/>
-      <c r="D17" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D17" t="inlineStr"/>
+      <c r="E17" t="inlineStr"/>
       <c r="F17" t="inlineStr">
         <is>
-          <t>소비자 A씨가 구매한 식탁 세트 의자가 5일 만에 파손되었으나, 업체 측은 물리적 충격에 의한 파손이라며 교환·환불을 거부하고 있다. A씨는 소비자원에 피해 구제를 신청했지만, 업체가 강경하게 거부하여 해결에 난항을 겪고 있다. 이 사건은 소비자원의 강제력 부족과 생산물배상책임보험(PL보험)의 필요성을 제기하고 있다.</t>
+          <t>대구상공회의소와 대구시가 지역 기업의 안정적인 경영 환경 조성을 위해 제조물책임(PL) 보험료 지원 사업을 시행합니다. 제품 결함에 따른 징벌적 손해배상제도 강화로 리스크 관리가 필수적인 중소기업의 경제적 부담을 덜어주기 위한 조치로, 기업당 최대 100만 원 한도 내에서 보험료의 20%를 지원합니다.</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>개별 소비자의 단일 피해 사례로 집단적 피해(적합 조건 3)가 아니며, 피해 금액(100만원대)이 소송금융 투자 기준으로 작다(적합 조건 4). 또한, 책임 소재 입증이 어렵고(적합 조건 1) 객관적 증거 확보가 불분명하여(적합 조건 5) 소송 승소 가능성이 낮다. 상대방 업체의 자력(적합 조건 2)도 불분명하다.</t>
+          <t>해당 기사는 특정 사건이나 분쟁에 대한 내용이 아닌, 대구시와 대구상공회의소의 제조물책임(PL) 보험료 지원 사업에 대한 정책 발표입니다. 소송금융 투자를 검토할 만한 구체적인 피해자, 상대방, 사건 발생 사실이 없어 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
-          <t>100만원 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>“5일 만에 가구 파손됐는데⋯” 교환 거부에 소비자 ‘막막’</t>
+          <t>대구상의·대구시, 지역 기업에 제조물책임 보험료 20% 지원</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>ilyosisa.co.kr</t>
+          <t>hidomin.com</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>https://www.ilyosisa.co.kr/news/article.html?no=254924</t>
+          <t>http://www.hidomin.com/news/articleView.html?idxno=613904</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>2026-03-23 13:10:50.590061+00:00</t>
+          <t>2026-03-25 12:58:23.034187+00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
-      <c r="C18" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C18" t="inlineStr"/>
+      <c r="D18" t="inlineStr"/>
+      <c r="E18" t="inlineStr"/>
       <c r="F18" t="inlineStr">
         <is>
-          <t>기사는 코오롱티슈진의 인보사 성분조작 스캔들이 이웅렬 명예회장의 형사 소송 무죄 확정에도 불구하고 여전히 코오롱 그룹에 상흔으로 남아있음을 언급합니다. 이규호 부회장의 명예 회복과 승계에 인보사 성과가 중요하다고 분석하며, 과거 사건의 여파가 현재 경영에 미치는 영향을 다룹니다.</t>
+          <t>대구상공회의소가 지역 중소기업의 제조물책임(PL) 보험료 20%를 지원하는 사업을 진행합니다. 최근 강화된 징벌적 손해배상제도에 대비해 기업의 필수적인 리스크 관리를 돕기 위한 목적입니다.</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>기사에서 언급된 이웅렬 명예회장의 인보사 성분조작 관련 형사 소송은 2심 무죄 판결 후 검찰의 항소 포기로 이미 종결되었습니다. 이는 소송금융 적합도 판단 기준의 '부적합 조건'인 '이미 종결된 사건'에 해당하여 신규 투자 대상으로 부적합합니다.</t>
+          <t>해당 기사는 특정 제조물책임 사건에 대한 내용이 아닌, 중소기업의 제조물책임 보험 가입을 지원하는 정책에 대한 보도입니다. 소송금융 투자 대상이 되는 구체적인 피해자, 상대방, 피해 사실이 존재하지 않아 투자 검토가 불가능합니다.</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>오너4세 이규호 코오롱티슈진 등판, 인보사 성과가 '명예 회복·승계' 시...</t>
+          <t>대구상의, 제조물책임 보험료 20% 지원… 기업 부담 던다</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>businesspost.co.kr</t>
+          <t>dkilbo.com</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
-          <t>2026-03-21</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t>https://www.businesspost.co.kr/BP?command=article_view&amp;num=433609</t>
+          <t>https://www.dkilbo.com/news/articleView.html?idxno=538548</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>2026-03-22 00:35:35.375535+00:00</t>
+          <t>2026-03-25 12:58:17.140522+00:00</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
-      <c r="C19" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C19" t="inlineStr"/>
       <c r="D19" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>소송 제기</t>
+          <t>소비자원 피해 구제 신청 후 해결 난항</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>캘리포니아의 한 가족이 고급 스키 리조트인 헤븐리 마운틴을 상대로 핫초코가 너무 뜨거웠다는 이유로 소송을 제기했습니다. 기사는 소송 제기 사실만 언급하며, 피해의 구체적인 내용이나 규모에 대한 정보는 제공하지 않습니다.</t>
+          <t>소비자 A씨가 구매한 식탁 세트 의자가 5일 만에 파손되었으나, 업체 측은 물리적 충격에 의한 파손이라며 교환·환불을 거부하고 있다. A씨는 소비자원에 피해 구제를 신청했지만, 업체가 강경하게 거부하여 해결에 난항을 겪고 있다. 이 사건은 소비자원의 강제력 부족과 생산물배상책임보험(PL보험)의 필요성을 제기하고 있다.</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>상대방(고급 리조트)의 자력은 충분해 보이나, 단일 가족의 소송으로 집단적 피해에 해당하지 않으며, 피해 규모나 상대방 책임의 명확성, 증거 확보 가능성 등 다른 적합 조건에 대한 정보가 부족합니다. 소송금융 투자 대상으로서의 매력이 낮습니다.</t>
+          <t>개별 소비자의 단일 피해 사례로 집단적 피해(적합 조건 3)가 아니며, 피해 금액(100만원대)이 소송금융 투자 기준으로 작다(적합 조건 4). 또한, 책임 소재 입증이 어렵고(적합 조건 1) 객관적 증거 확보가 불분명하여(적합 조건 5) 소송 승소 가능성이 낮다. 상대방 업체의 자력(적합 조건 2)도 불분명하다.</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>100만원 이상</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>핫초코가 너무 뜨거워 ···리조트 상대로 소송 제기</t>
+          <t>“5일 만에 가구 파손됐는데⋯” 교환 거부에 소비자 ‘막막’</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>gukjenews.com</t>
+          <t>ilyosisa.co.kr</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
-          <t>https://www.gukjenews.com/news/articleView.html?idxno=3535219</t>
+          <t>https://www.ilyosisa.co.kr/news/article.html?no=254924</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>2026-03-20 13:12:13.313148+00:00</t>
+          <t>2026-03-23 13:10:50.590061+00:00</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>기아 미국법인</t>
+          <t>코오롱티슈진</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>미국 오하이오주 남부 연방법원에서 기아 승소 판결, 원고 소 기각</t>
+          <t>이웅렬 명예회장의 형사 소송 2심 무죄 확정</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>기아는 미국에서 11년간 이어진 파노라마 선루프 파손 결함 소송에서 최종 승소했다. 현지 법원은 원고 측의 설계 결함 주장을 뒷받침할 근거가 부족하다고 판단했으며, 미국 도로교통안전국(NHTSA) 역시 과거 안전 결함 증거가 부족하다고 결론 내린 바 있다.</t>
+          <t>기사는 코오롱티슈진의 인보사 성분조작 스캔들이 이웅렬 명예회장의 형사 소송 무죄 확정에도 불구하고 여전히 코오롱 그룹에 상흔으로 남아있음을 언급합니다. 이규호 부회장의 명예 회복과 승계에 인보사 성과가 중요하다고 분석하며, 과거 사건의 여파가 현재 경영에 미치는 영향을 다룹니다.</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>미국 법원에서 기아의 선루프 결함 주장에 대한 원고의 소송이 최종 기각되었으며, 이는 이미 종결된 사건에 해당합니다. 또한, 법원은 원고 측이 설계 결함을 입증할 명확한 근거를 제시하지 못했다고 판단하여 상대방 책임이 명확하지 않습니다.</t>
+          <t>기사에서 언급된 이웅렬 명예회장의 인보사 성분조작 관련 형사 소송은 2심 무죄 판결 후 검찰의 항소 포기로 이미 종결되었습니다. 이는 소송금융 적합도 판단 기준의 '부적합 조건'인 '이미 종결된 사건'에 해당하여 신규 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
-          <t>1명 (개인 운전자 톰 콘다쉬)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t>기아, 11년 끌어온 美 ‘선루프 결함’ 논란 끝</t>
+          <t>오너4세 이규호 코오롱티슈진 등판, 인보사 성과가 '명예 회복·승계' 시...</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>businesspost.co.kr</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/11993784</t>
+          <t>https://www.businesspost.co.kr/BP?command=article_view&amp;num=433609</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>2026-03-20 12:56:01.333658+00:00</t>
+          <t>2026-03-22 00:35:35.375535+00:00</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>기아</t>
+          <t>헤븐리 마운틴 리조트</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>미국 오하이오 연방법원 약식 판결 신청 인용 및 원고 소 기각, 최종 확정 판결</t>
+          <t>소송 제기</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>기아는 11년간 이어진 미국 파노라마 선루프 '자폭 논란' 집단소송에서 최종 승소했다. 오하이오 연방법원은 원고 측의 설계 결함 주장을 뒷받침할 근거가 부족하다고 판시하며 기아의 손을 들어줬다. 이로써 기아는 장기 리스크를 해소하고 기술적 신뢰도를 회복하게 되었다.</t>
+          <t>캘리포니아의 한 가족이 고급 스키 리조트인 헤븐리 마운틴을 상대로 핫초코가 너무 뜨거웠다는 이유로 소송을 제기했습니다. 기사는 소송 제기 사실만 언급하며, 피해의 구체적인 내용이나 규모에 대한 정보는 제공하지 않습니다.</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>이 사건은 미국 오하이오 연방법원에서 기아의 손을 들어주며 원고의 소를 기각, 최종 확정 판결이 내려져 '이미 종결된 사건'이라는 부적합 조건에 해당합니다. 또한, 법원이 설계 결함 증거 부족을 명시하여 '상대방 책임이 명확하지 않음'으로 판단됩니다.</t>
+          <t>상대방(고급 리조트)의 자력은 충분해 보이나, 단일 가족의 소송으로 집단적 피해에 해당하지 않으며, 피해 규모나 상대방 책임의 명확성, 증거 확보 가능성 등 다른 적합 조건에 대한 정보가 부족합니다. 소송금융 투자 대상으로서의 매력이 낮습니다.</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
-          <t>[단독] '선루프 자폭' 오명 벗은 기아, 美 선루프 11년 법정 공방 '완승...</t>
+          <t>핫초코가 너무 뜨거워 ···리조트 상대로 소송 제기</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t>theguru.co.kr</t>
+          <t>gukjenews.com</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
           <t>2026-03-20</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
-          <t>https://www.theguru.co.kr/news/article.html?no=99501</t>
+          <t>https://www.gukjenews.com/news/articleView.html?idxno=3535219</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>2026-03-20 12:51:41.395435+00:00</t>
+          <t>2026-03-20 13:12:13.313148+00:00</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
-      <c r="C22" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E22" t="inlineStr"/>
+      <c r="C22" t="inlineStr">
+        <is>
+          <t>기아 미국법인</t>
+        </is>
+      </c>
+      <c r="D22" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E22" t="inlineStr">
+        <is>
+          <t>미국 오하이오주 남부 연방법원에서 기아 승소 판결, 원고 소 기각</t>
+        </is>
+      </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>해당 기사는 '2026 로봇미래전략컨퍼런스'의 내용으로, 자율주행 퍼스널 모빌리티가 고속 주행 중 연석을 넘거나 긴급 정지 실패 시 발생할 수 있는 '엄청난 소송의 문제'에 대해 논의하고 있습니다. 저렴한 센서로 안전을 확보하는 기술적 과제를 언급하며 미래 발생 가능한 법적 문제에 대한 우려를 표명하고 있습니다.</t>
+          <t>기아는 미국에서 11년간 이어진 파노라마 선루프 파손 결함 소송에서 최종 승소했다. 현지 법원은 원고 측의 설계 결함 주장을 뒷받침할 근거가 부족하다고 판단했으며, 미국 도로교통안전국(NHTSA) 역시 과거 안전 결함 증거가 부족하다고 결론 내린 바 있다.</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>해당 기사는 자율주행 퍼스널 모빌리티의 잠재적 위험과 미래 소송 가능성에 대한 논의를 다루고 있을 뿐, 실제 발생한 사건이나 특정 피해자, 가해자가 존재하지 않습니다. 따라서 소송금융 적합 조건 중 어느 하나도 충족하지 못합니다.</t>
+          <t>미국 법원에서 기아의 선루프 결함 주장에 대한 원고의 소송이 최종 기각되었으며, 이는 이미 종결된 사건에 해당합니다. 또한, 법원은 원고 측이 설계 결함을 입증할 명확한 근거를 제시하지 못했다고 판단하여 상대방 책임이 명확하지 않습니다.</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (개인 운전자 톰 콘다쉬)</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>[2026 로봇미래전략컨퍼런스] '자율주행 퍼스널 모빌리티의 현재와 미래...</t>
+          <t>기아, 11년 끌어온 美 ‘선루프 결함’ 논란 끝</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>irobotnews.com</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
-          <t>https://www.irobotnews.com/news/articleView.html?idxno=45399</t>
+          <t>https://www.mk.co.kr/article/11993784</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>2026-03-18 00:42:23.581016+00:00</t>
+          <t>2026-03-20 12:56:01.333658+00:00</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>BMW코리아</t>
+          <t>기아</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>서울행정법원 원고(BMW코리아) 승소 판결</t>
+          <t>미국 오하이오 연방법원 약식 판결 신청 인용 및 원고 소 기각, 최종 확정 판결</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>법원이 BMW코리아가 EGR 쿨러 부품 변경을 미인증했다는 이유로 기후부가 부과한 321억 원대 과징금 처분을 취소하라고 판결했다. 법원은 해당 부품 변경이 변경인증 대상이 아니며, 차량 화재에 유의미한 악영향을 미쳤다고 보기 어렵다고 판단했다.</t>
+          <t>기아는 11년간 이어진 미국 파노라마 선루프 '자폭 논란' 집단소송에서 최종 승소했다. 오하이오 연방법원은 원고 측의 설계 결함 주장을 뒷받침할 근거가 부족하다고 판시하며 기아의 손을 들어줬다. 이로써 기아는 장기 리스크를 해소하고 기술적 신뢰도를 회복하게 되었다.</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>법원이 BMW코리아의 EGR 쿨러 부품 변경이 변경인증 대상이 아니며, 차량 화재에 유의미한 악영향을 미쳤다고 보기 어렵다고 판단하여 '상대방 책임이 비교적 명확함' 조건이 충족되기 어렵습니다. 또한, 이 사건은 이미 법원 판결이 선고되어 종결된 행정소송입니다.</t>
+          <t>이 사건은 미국 오하이오 연방법원에서 기아의 손을 들어주며 원고의 소를 기각, 최종 확정 판결이 내려져 '이미 종결된 사건'이라는 부적합 조건에 해당합니다. 또한, 법원이 설계 결함 증거 부족을 명시하여 '상대방 책임이 명확하지 않음'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
-          <t>법원, 부품 변경 미인증 BMW코리아 321억 과징금 취소</t>
+          <t>[단독] '선루프 자폭' 오명 벗은 기아, 美 선루프 11년 법정 공방 '완승...</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
-          <t>etnews.com</t>
+          <t>theguru.co.kr</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
-          <t>https://www.etnews.com/20260316000012</t>
+          <t>https://www.theguru.co.kr/news/article.html?no=99501</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t>2026-03-16 00:54:47.005209+00:00</t>
+          <t>2026-03-20 12:51:41.395435+00:00</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
-      <c r="C24" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C24" t="inlineStr"/>
+      <c r="D24" t="inlineStr"/>
+      <c r="E24" t="inlineStr"/>
       <c r="F24" t="inlineStr">
         <is>
-          <t>세아제강이 미국 텍사스주에서 제기된 파이프 사고 관련 손해배상 소송을 합의로 마무리했습니다. 세아제강 제조 파이프 하역 중 작업자가 사망한 사고로 유족들이 하역업체, 유통업체, 세아제강 등을 상대로 연대 손해배상을 청구했으며, 최대 100만 달러 수준의 합의금을 지급하고 소송을 종결했습니다.</t>
+          <t>해당 기사는 '2026 로봇미래전략컨퍼런스'의 내용으로, 자율주행 퍼스널 모빌리티가 고속 주행 중 연석을 넘거나 긴급 정지 실패 시 발생할 수 있는 '엄청난 소송의 문제'에 대해 논의하고 있습니다. 저렴한 센서로 안전을 확보하는 기술적 과제를 언급하며 미래 발생 가능한 법적 문제에 대한 우려를 표명하고 있습니다.</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>해당 사건은 이미 조정 절차를 통해 합의로 종결되었으며, 원고들이 피고 기업들에 대한 배제적 소취하에 서명하여 향후 동일한 소송을 다시 제기하지 않기로 했습니다. 이는 소송금융 투자 대상의 부적합 조건인 '이미 종결된 사건'에 해당합니다.</t>
+          <t>해당 기사는 자율주행 퍼스널 모빌리티의 잠재적 위험과 미래 소송 가능성에 대한 논의를 다루고 있을 뿐, 실제 발생한 사건이나 특정 피해자, 가해자가 존재하지 않습니다. 따라서 소송금융 적합 조건 중 어느 하나도 충족하지 못합니다.</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>최대 100만 달러</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
-          <t>사망자 1명 및 유족</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
-          <t>세아제강, 美 파이프 사고 손배소 '합의 종결'</t>
+          <t>[2026 로봇미래전략컨퍼런스] '자율주행 퍼스널 모빌리티의 현재와 미래...</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
-          <t>ferrotimes.com</t>
+          <t>irobotnews.com</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M24" t="inlineStr">
         <is>
-          <t>http://www.ferrotimes.com/news/articleView.html?idxno=46838</t>
+          <t>https://www.irobotnews.com/news/articleView.html?idxno=45399</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
-          <t>2026-03-16 00:50:14.137750+00:00</t>
+          <t>2026-03-18 00:42:23.581016+00:00</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
-      <c r="C25" t="inlineStr"/>
+      <c r="C25" t="inlineStr">
+        <is>
+          <t>BMW코리아</t>
+        </is>
+      </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>경찰 출동으로 상황 일단락</t>
+          <t>서울행정법원 원고(BMW코리아) 승소 판결</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>마카오에서 로봇이 기괴한 동작을 반복하며 A씨에게 공포를 유발하는 사건이 발생했습니다. 현장에 출동한 경찰관이 로봇을 제압하며 소동은 일단락되었습니다. 이 사건은 로봇의 설계 결함 또는 오작동 가능성을 시사합니다.</t>
+          <t>법원이 BMW코리아가 EGR 쿨러 부품 변경을 미인증했다는 이유로 기후부가 부과한 321억 원대 과징금 처분을 취소하라고 판결했다. 법원은 해당 부품 변경이 변경인증 대상이 아니며, 차량 화재에 유의미한 악영향을 미쳤다고 보기 어렵다고 판단했다.</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>기사에 로봇 제조사나 운영사가 특정되지 않아 상대방의 자력 확인이 어렵습니다. 피해 규모가 '공포'에 그쳐 경제적 손해액 산정이 불분명하며, 집단적 피해가 아닌 단일 피해자로 보입니다. 소송금융 투자 대상으로서의 매력이 낮습니다.</t>
+          <t>법원이 BMW코리아의 EGR 쿨러 부품 변경이 변경인증 대상이 아니며, 차량 화재에 유의미한 악영향을 미쳤다고 보기 어렵다고 판단하여 '상대방 책임이 비교적 명확함' 조건이 충족되기 어렵습니다. 또한, 이 사건은 이미 법원 판결이 선고되어 종결된 행정소송입니다.</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
-          <t>'기계의 역습'인가 '설계의 빈틈'인가... 中 로봇, 마카오서 인간 추격 ...</t>
+          <t>법원, 부품 변경 미인증 BMW코리아 321억 과징금 취소</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
-          <t>g-enews.com</t>
+          <t>etnews.com</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
           <t>2026-03-15</t>
         </is>
       </c>
       <c r="M25" t="inlineStr">
         <is>
-          <t>https://www.g-enews.com/view.php?ud=2026031521432346162bd56fbc3c_1</t>
+          <t>https://www.etnews.com/20260316000012</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
-          <t>2026-03-16 00:22:41.932900+00:00</t>
+          <t>2026-03-16 00:54:47.005209+00:00</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>테슬라</t>
+          <t>세아제강</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>텍사스에서 완전자율주행(FSD) 기능 관련 소송 제기</t>
+          <t>조정 절차를 통한 합의 종결</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>텍사스의 한 테슬라 운전자가 완전자율주행(FSD) 기능에 대해 소송을 제기했다는 소식이 테슬라 주가에 영향을 미쳤다. 이 소송은 테슬라의 FSD 기능과 관련된 법적 쟁점을 다룰 것으로 보인다.</t>
+          <t>세아제강이 미국 텍사스주에서 제기된 파이프 사고 관련 손해배상 소송을 합의로 마무리했습니다. 세아제강 제조 파이프 하역 중 작업자가 사망한 사고로 유족들이 하역업체, 유통업체, 세아제강 등을 상대로 연대 손해배상을 청구했으며, 최대 100만 달러 수준의 합의금을 지급하고 소송을 종결했습니다.</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>상대방(테슬라)은 자력이 충분한 대기업이나 (적합 조건 2), 기사 내용만으로는 소송의 구체적인 쟁점, 피해 규모, 집단성, 테슬라의 책임 명확성 등을 파악하기 어렵다. '텍사스의 한 운전자'의 개별 소송으로 보이며, 소송금융 투자 대상으로서의 매력이 낮다.</t>
+          <t>해당 사건은 이미 조정 절차를 통해 합의로 종결되었으며, 원고들이 피고 기업들에 대한 배제적 소취하에 서명하여 향후 동일한 소송을 다시 제기하지 않기로 했습니다. 이는 소송금융 투자 대상의 부적합 조건인 '이미 종결된 사건'에 해당합니다.</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>최대 100만 달러</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>사망자 1명 및 유족</t>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
-          <t>나스닥100 '하락'...엔비디아 '뚝', 마이크론은 '껑충'</t>
+          <t>세아제강, 美 파이프 사고 손배소 '합의 종결'</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
-          <t>choicenews.co.kr</t>
+          <t>ferrotimes.com</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M26" t="inlineStr">
         <is>
-          <t>http://www.choicenews.co.kr/news/articleView.html?idxno=162312</t>
+          <t>http://www.ferrotimes.com/news/articleView.html?idxno=46838</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
-          <t>2026-03-14 00:41:03.287009+00:00</t>
+          <t>2026-03-16 00:50:14.137750+00:00</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
-      <c r="C27" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D27" t="inlineStr"/>
+      <c r="C27" t="inlineStr"/>
+      <c r="D27" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>가습기살균제 피해구제법 전부개정안 본회의 통과</t>
+          <t>경찰 출동으로 상황 일단락</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>기사는 '가습기살균제 피해구제법 전부개정안'이 본회의를 통과하여 가습기살균제 참사의 책임이 국가와 사업자의 공동책임으로 전환되었음을 보도합니다. 또한 전기통신금융사기 피해방지법 개정안 통과 소식도 함께 전하고 있습니다. 이는 법률 개정에 대한 소식으로, 새로운 소송금융 투자 대상 사건을 다루고 있지 않습니다.</t>
+          <t>마카오에서 로봇이 기괴한 동작을 반복하며 A씨에게 공포를 유발하는 사건이 발생했습니다. 현장에 출동한 경찰관이 로봇을 제압하며 소동은 일단락되었습니다. 이 사건은 로봇의 설계 결함 또는 오작동 가능성을 시사합니다.</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>해당 기사는 '가습기살균제 피해구제법 전부개정안' 통과 등 법률 개정 소식을 다루고 있으며, 새로운 소송금융 투자 기회를 제공하는 구체적인 사건 발생이나 진행 중인 소송을 언급하고 있지 않습니다. 가습기살균제 참사는 이미 발생한 과거의 사건이며, 법 개정은 피해 구제를 위한 제도적 장치 마련에 해당하므로, 신규 소송금융 투자 대상으로 보기는 어렵습니다.</t>
+          <t>기사에 로봇 제조사나 운영사가 특정되지 않아 상대방의 자력 확인이 어렵습니다. 피해 규모가 '공포'에 그쳐 경제적 손해액 산정이 불분명하며, 집단적 피해가 아닌 단일 피해자로 보입니다. 소송금융 투자 대상으로서의 매력이 낮습니다.</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J27" t="inlineStr">
         <is>
-          <t>美 관세 압박 대응 '대미투자특별법' 본회의 통과</t>
+          <t>'기계의 역습'인가 '설계의 빈틈'인가... 中 로봇, 마카오서 인간 추격 ...</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
-          <t>idaegu.co.kr</t>
+          <t>g-enews.com</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M27" t="inlineStr">
         <is>
-          <t>https://www.idaegu.co.kr/news/articleView.html?idxno=541493</t>
+          <t>https://www.g-enews.com/view.php?ud=2026031521432346162bd56fbc3c_1</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
-          <t>2026-03-13 00:15:48.285534+00:00</t>
+          <t>2026-03-16 00:22:41.932900+00:00</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
-      <c r="C28" t="inlineStr"/>
-      <c r="D28" t="inlineStr"/>
+      <c r="C28" t="inlineStr">
+        <is>
+          <t>테슬라</t>
+        </is>
+      </c>
+      <c r="D28" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>정부의 전기차 화재안심보험 도입 추진</t>
+          <t>텍사스에서 완전자율주행(FSD) 기능 관련 소송 제기</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>정부가 전기차 화재 발생 시 최대 100억원을 보상하는 '전기차 화재안심보험' 도입을 추진한다. 이 보험은 화재 원인 규명에 시간이 걸리더라도 보험사가 피해자에게 우선 보상한 뒤 책임 소재에 따라 정산하는 방식으로, 신속한 피해 구제를 목표로 한다.</t>
+          <t>텍사스의 한 테슬라 운전자가 완전자율주행(FSD) 기능에 대해 소송을 제기했다는 소식이 테슬라 주가에 영향을 미쳤다. 이 소송은 테슬라의 FSD 기능과 관련된 법적 쟁점을 다룰 것으로 보인다.</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>이 기사는 정부가 '전기차 화재안심보험'을 도입하여 전기차 화재 피해자에게 보험사가 우선 보상하는 시스템을 구축하려는 계획을 다루고 있습니다. 이는 피해자들이 소송을 통해 배상을 받기보다 보험을 통해 신속하게 구제받을 수 있도록 하는 정책적 접근이므로, 소송금융 투자 대상으로서의 소송 기회를 제공하지 않습니다.</t>
+          <t>상대방(테슬라)은 자력이 충분한 대기업이나 (적합 조건 2), 기사 내용만으로는 소송의 구체적인 쟁점, 피해 규모, 집단성, 테슬라의 책임 명확성 등을 파악하기 어렵다. '텍사스의 한 운전자'의 개별 소송으로 보이며, 소송금융 투자 대상으로서의 매력이 낮다.</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J28" t="inlineStr">
         <is>
-          <t>“전기차 화재 나면 100억원 보상”..정부, ‘전기차 화재안심보험’ 도...</t>
+          <t>나스닥100 '하락'...엔비디아 '뚝', 마이크론은 '껑충'</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
-          <t>dailycar.co.kr</t>
+          <t>choicenews.co.kr</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M28" t="inlineStr">
         <is>
-          <t>https://www.dailycar.co.kr/content/news.html?type=view&amp;autoId=60916</t>
+          <t>http://www.choicenews.co.kr/news/articleView.html?idxno=162312</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
-          <t>2026-03-12 12:23:47.331882+00:00</t>
+          <t>2026-03-14 00:41:03.287009+00:00</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
-      <c r="C29" t="inlineStr"/>
-[...4 lines deleted...]
-      </c>
+      <c r="C29" t="inlineStr">
+        <is>
+          <t>국가 및 관련 사업자</t>
+        </is>
+      </c>
+      <c r="D29" t="inlineStr"/>
       <c r="E29" t="inlineStr">
         <is>
-          <t>국회/정치권에서 피해 보상 대책 마련 촉구</t>
+          <t>가습기살균제 피해구제법 전부개정안 본회의 통과</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>코로나19 백신에 곰팡이가 있을 수 있다는 의혹이 제기되며, 국민의힘에서 피해 보상 대책 마련을 촉구하고 있다. 해당 기사는 백신 관련 잠재적 문제에 대한 정치권의 우려를 다루고 있으나, 구체적인 피해 사실이나 책임 주체는 불분명하다.</t>
+          <t>기사는 '가습기살균제 피해구제법 전부개정안'이 본회의를 통과하여 가습기살균제 참사의 책임이 국가와 사업자의 공동책임으로 전환되었음을 보도합니다. 또한 전기통신금융사기 피해방지법 개정안 통과 소식도 함께 전하고 있습니다. 이는 법률 개정에 대한 소식으로, 새로운 소송금융 투자 대상 사건을 다루고 있지 않습니다.</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>기사 제목이 '코로나19 '곰팡이 백신'이 몸속에?'라는 의문형으로, 사건의 사실관계나 상대방의 책임이 명확하지 않습니다. 특정 책임 주체가 명시되지 않았으며, 피해 규모나 증거 확보 가능성에 대한 구체적인 정보도 부족합니다. (적합 조건 1, 5 미충족)</t>
+          <t>해당 기사는 '가습기살균제 피해구제법 전부개정안' 통과 등 법률 개정 소식을 다루고 있으며, 새로운 소송금융 투자 기회를 제공하는 구체적인 사건 발생이나 진행 중인 소송을 언급하고 있지 않습니다. 가습기살균제 참사는 이미 발생한 과거의 사건이며, 법 개정은 피해 구제를 위한 제도적 장치 마련에 해당하므로, 신규 소송금융 투자 대상으로 보기는 어렵습니다.</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J29" t="inlineStr">
         <is>
-          <t>코로나19 '곰팡이 백신'이 몸속에? … 국힘  피해 보상 대책 마련해야</t>
+          <t>美 관세 압박 대응 '대미투자특별법' 본회의 통과</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
-          <t>newdaily.co.kr</t>
+          <t>idaegu.co.kr</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M29" t="inlineStr">
         <is>
-          <t>https://www.newdaily.co.kr/site/data/html/2026/03/11/2026031100283.html</t>
+          <t>https://www.idaegu.co.kr/news/articleView.html?idxno=541493</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
-          <t>2026-03-11 12:20:44.864451+00:00</t>
+          <t>2026-03-13 00:15:48.285534+00:00</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C30" t="inlineStr"/>
       <c r="D30" t="inlineStr"/>
-      <c r="E30" t="inlineStr"/>
+      <c r="E30" t="inlineStr">
+        <is>
+          <t>정부의 전기차 화재안심보험 도입 추진</t>
+        </is>
+      </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>기사는 레벨 3 자율주행 차량이 사고를 낼 경우, 운전자 보험사가 우선 보상한 뒤 시스템 결함이 확인되면 제조사에 구상권을 청구하는 자동차손해배상 보장법의 내용을 설명합니다. 이는 특정 사건 보고가 아닌 법률 원칙에 대한 일반적인 정보 제공입니다.</t>
+          <t>정부가 전기차 화재 발생 시 최대 100억원을 보상하는 '전기차 화재안심보험' 도입을 추진한다. 이 보험은 화재 원인 규명에 시간이 걸리더라도 보험사가 피해자에게 우선 보상한 뒤 책임 소재에 따라 정산하는 방식으로, 신속한 피해 구제를 목표로 한다.</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>해당 기사는 레벨 3 자율주행 차량 사고 시 법적 책임 소재에 대한 일반적인 법률 설명을 다루고 있습니다. 특정 사건, 피해자, 상대방, 또는 실제 피해 규모가 언급되지 않아 소송금융 투자 대상으로 적합하지 않습니다.</t>
+          <t>이 기사는 정부가 '전기차 화재안심보험'을 도입하여 전기차 화재 피해자에게 보험사가 우선 보상하는 시스템을 구축하려는 계획을 다루고 있습니다. 이는 피해자들이 소송을 통해 배상을 받기보다 보험을 통해 신속하게 구제받을 수 있도록 하는 정책적 접근이므로, 소송금융 투자 대상으로서의 소송 기회를 제공하지 않습니다.</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J30" t="inlineStr">
         <is>
-          <t>[생생 모빌리티] 운전대 놓고 넷플릭스 봐도 될까...자율주행 기술 등급...</t>
+          <t>“전기차 화재 나면 100억원 보상”..정부, ‘전기차 화재안심보험’ 도...</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
-          <t>livebiz.today</t>
+          <t>dailycar.co.kr</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M30" t="inlineStr">
         <is>
-          <t>https://www.livebiz.today/news/articleView.html?idxno=201019</t>
+          <t>https://www.dailycar.co.kr/content/news.html?type=view&amp;autoId=60916</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
-          <t>2026-03-11 00:35:40.669584+00:00</t>
+          <t>2026-03-12 12:23:47.331882+00:00</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C31" t="inlineStr"/>
-      <c r="D31" t="inlineStr"/>
-      <c r="E31" t="inlineStr"/>
+      <c r="D31" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E31" t="inlineStr">
+        <is>
+          <t>국회/정치권에서 피해 보상 대책 마련 촉구</t>
+        </is>
+      </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>이 기사는 2016년 3월 7일 현대자동차 제네시스가 국내 최초로 자율주행차 실도로 임시운행 허가를 받은 과거의 사건을 다루고 있습니다. 국토교통부가 허가증과 번호판을 전달했으며, 고속도로와 국도에서 시험운행이 진행될 예정이었음을 보도합니다. 운전자 우선모드, 기능고장 감지 등 안전 요건과 보험 가입 의무도 명시되어 있습니다.</t>
+          <t>코로나19 백신에 곰팡이가 있을 수 있다는 의혹이 제기되며, 국민의힘에서 피해 보상 대책 마련을 촉구하고 있다. 해당 기사는 백신 관련 잠재적 문제에 대한 정치권의 우려를 다루고 있으나, 구체적인 피해 사실이나 책임 주체는 불분명하다.</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>기사는 2016년 자율주행차 임시운행 허가에 대한 '10년 전 그날' 보도로, 현재 진행 중인 분쟁이나 피해 사실을 다루고 있지 않습니다. 따라서 소송금융 투자 대상이 될 만한 사건이 존재하지 않으며, 이미 종결된 과거의 사실에 해당합니다.</t>
+          <t>기사 제목이 '코로나19 '곰팡이 백신'이 몸속에?'라는 의문형으로, 사건의 사실관계나 상대방의 책임이 명확하지 않습니다. 특정 책임 주체가 명시되지 않았으며, 피해 규모나 증거 확보 가능성에 대한 구체적인 정보도 부족합니다. (적합 조건 1, 5 미충족)</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J31" t="inlineStr">
         <is>
-          <t>[10년 전 그날] 제네시스 '자율차' 실제도로 임시운행 허가 받아</t>
+          <t>코로나19 '곰팡이 백신'이 몸속에? … 국힘  피해 보상 대책 마련해야</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
-          <t>jeonmae.co.kr</t>
+          <t>newdaily.co.kr</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M31" t="inlineStr">
         <is>
-          <t>https://www.jeonmae.co.kr/news/articleView.html?idxno=1236212</t>
+          <t>https://www.newdaily.co.kr/site/data/html/2026/03/11/2026031100283.html</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
-          <t>2026-03-07 00:27:12.194424+00:00</t>
+          <t>2026-03-11 12:20:44.864451+00:00</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C32" t="inlineStr"/>
-      <c r="D32" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D32" t="inlineStr"/>
+      <c r="E32" t="inlineStr"/>
       <c r="F32" t="inlineStr">
         <is>
-          <t>중국에서 한 아이가 사탕으로 오인하여 폭죽을 입에 넣었다가 터지는 사고가 발생했습니다. 아이는 놀라 울음을 터뜨렸으나, 구체적인 부상 정도나 폭죽 제조사 정보는 언급되지 않았습니다. 이 기사는 이 외에도 미국 법정 폭행 사건과 뉴욕 타임스스퀘어의 '네이키드 카우보이' 소식을 함께 보도하고 있습니다.</t>
+          <t>기사는 레벨 3 자율주행 차량이 사고를 낼 경우, 운전자 보험사가 우선 보상한 뒤 시스템 결함이 확인되면 제조사에 구상권을 청구하는 자동차손해배상 보장법의 내용을 설명합니다. 이는 특정 사건 보고가 아닌 법률 원칙에 대한 일반적인 정보 제공입니다.</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>상대방(폭죽 제조사/판매사)이 특정되지 않아 책임 소재와 자력 확인이 어렵습니다. (적합 조건 1, 2 미충족) 또한, 단일 피해 사례로 집단적 피해나 대규모 피해에 해당하지 않아 소송금융 투자 매력이 낮습니다. (적합 조건 3, 4 미충족)</t>
+          <t>해당 기사는 레벨 3 자율주행 차량 사고 시 법적 책임 소재에 대한 일반적인 법률 설명을 다루고 있습니다. 특정 사건, 피해자, 상대방, 또는 실제 피해 규모가 언급되지 않아 소송금융 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J32" t="inlineStr">
         <is>
-          <t>사탕인 줄 알고…입에 넣자 콩알 폭죽 ‘펑’</t>
+          <t>[생생 모빌리티] 운전대 놓고 넷플릭스 봐도 될까...자율주행 기술 등급...</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
-          <t>ichannela.com</t>
+          <t>livebiz.today</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M32" t="inlineStr">
         <is>
-          <t>https://www.ichannela.com/news/main/news_detailPage.do?publishId=000000516042</t>
+          <t>https://www.livebiz.today/news/articleView.html?idxno=201019</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
-          <t>2026-02-24 12:35:32.544891+00:00</t>
+          <t>2026-03-11 00:35:40.669584+00:00</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C33" t="inlineStr"/>
       <c r="D33" t="inlineStr"/>
       <c r="E33" t="inlineStr"/>
       <c r="F33" t="inlineStr">
         <is>
-          <t>추미애 전 장관이 북콘서트에서 살균제 피해자를 구제하기 위한 '결함제조물책임법' 제정 경험을 언급했습니다. 이 기사는 특정 사건의 진행 상황을 보도하는 것이 아닌, 정치인의 과거 활동에 대한 회고록 성격의 내용입니다.</t>
+          <t>이 기사는 2016년 3월 7일 현대자동차 제네시스가 국내 최초로 자율주행차 실도로 임시운행 허가를 받은 과거의 사건을 다루고 있습니다. 국토교통부가 허가증과 번호판을 전달했으며, 고속도로와 국도에서 시험운행이 진행될 예정이었음을 보도합니다. 운전자 우선모드, 기능고장 감지 등 안전 요건과 보험 가입 의무도 명시되어 있습니다.</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>기사는 정치인의 과거 입법 활동을 회고하는 내용으로, 현재 진행 중이거나 새롭게 발생한 소송금융 투자 대상 사건을 다루고 있지 않습니다. 따라서 소송금융 투자 기회로 볼 수 없습니다.</t>
+          <t>기사는 2016년 자율주행차 임시운행 허가에 대한 '10년 전 그날' 보도로, 현재 진행 중인 분쟁이나 피해 사실을 다루고 있지 않습니다. 따라서 소송금융 투자 대상이 될 만한 사건이 존재하지 않으며, 이미 종결된 과거의 사실에 해당합니다.</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J33" t="inlineStr">
         <is>
-          <t>[6·3 지방선거]  추미애가 옳았다  수원서 북콘서트 연 추미애, 경기도...</t>
+          <t>[10년 전 그날] 제네시스 '자율차' 실제도로 임시운행 허가 받아</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
-          <t>polinews.co.kr</t>
+          <t>jeonmae.co.kr</t>
         </is>
       </c>
       <c r="L33" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M33" t="inlineStr">
         <is>
-          <t>https://www.polinews.co.kr/news/articleView.html?idxno=723651</t>
+          <t>https://www.jeonmae.co.kr/news/articleView.html?idxno=1236212</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
-          <t>2026-02-24 00:16:23.189443+00:00</t>
+          <t>2026-03-07 00:27:12.194424+00:00</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
-      <c r="C34" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C34" t="inlineStr"/>
       <c r="D34" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>미국 법원 배상 확정 판결</t>
+          <t>단일 피해 발생</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>미국 법원이 테슬라의 오토파일럿 사망 사고와 관련하여 테슬라에 3500억 원의 배상금을 지급하라는 판결을 확정했다. 배심원단은 테슬라에 사고 책임의 33%가 있다고 판단했으며, 테슬라는 운전자에게 전적인 책임이 있다고 주장해왔다.</t>
+          <t>중국에서 한 아이가 사탕으로 오인하여 폭죽을 입에 넣었다가 터지는 사고가 발생했습니다. 아이는 놀라 울음을 터뜨렸으나, 구체적인 부상 정도나 폭죽 제조사 정보는 언급되지 않았습니다. 이 기사는 이 외에도 미국 법정 폭행 사건과 뉴욕 타임스스퀘어의 '네이키드 카우보이' 소식을 함께 보도하고 있습니다.</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>미국 법원에서 테슬라의 오토파일럿 사망 사고에 대한 3500억 원 배상 판결이 '확정'되었다는 기사 내용으로 보아, 해당 사건은 이미 종결된 사건에 해당하여 소송금융 투자 대상으로 부적합합니다. (부적합 조건: 이미 종결된 사건)</t>
+          <t>상대방(폭죽 제조사/판매사)이 특정되지 않아 책임 소재와 자력 확인이 어렵습니다. (적합 조건 1, 2 미충족) 또한, 단일 피해 사례로 집단적 피해나 대규모 피해에 해당하지 않아 소송금융 투자 매력이 낮습니다. (적합 조건 3, 4 미충족)</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
-          <t>3500억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
-          <t>1명 (사망자) 및 유가족</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J34" t="inlineStr">
         <is>
-          <t>美 법원, 테슬라 '오토파일럿 사망 사고'에 3500억원 배상 확정</t>
+          <t>사탕인 줄 알고…입에 넣자 콩알 폭죽 ‘펑’</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
-          <t>gpkorea.com</t>
+          <t>ichannela.com</t>
         </is>
       </c>
       <c r="L34" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M34" t="inlineStr">
         <is>
-          <t>https://www.gpkorea.com/news/articleView.html?idxno=140246</t>
+          <t>https://www.ichannela.com/news/main/news_detailPage.do?publishId=000000516042</t>
         </is>
       </c>
       <c r="N34" t="inlineStr">
         <is>
-          <t>2026-02-23 12:55:44.324420+00:00</t>
+          <t>2026-02-24 12:35:32.544891+00:00</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
-      <c r="C35" t="inlineStr">
+      <c r="C35" t="inlineStr"/>
+      <c r="D35" t="inlineStr"/>
+      <c r="E35" t="inlineStr"/>
+      <c r="F35" t="inlineStr">
+        <is>
+          <t>추미애 전 장관이 북콘서트에서 살균제 피해자를 구제하기 위한 '결함제조물책임법' 제정 경험을 언급했습니다. 이 기사는 특정 사건의 진행 상황을 보도하는 것이 아닌, 정치인의 과거 활동에 대한 회고록 성격의 내용입니다.</t>
+        </is>
+      </c>
+      <c r="G35" t="inlineStr">
+        <is>
+          <t>기사는 정치인의 과거 입법 활동을 회고하는 내용으로, 현재 진행 중이거나 새롭게 발생한 소송금융 투자 대상 사건을 다루고 있지 않습니다. 따라서 소송금융 투자 기회로 볼 수 없습니다.</t>
+        </is>
+      </c>
+      <c r="H35" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I35" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J35" t="inlineStr">
+        <is>
+          <t>[6·3 지방선거]  추미애가 옳았다  수원서 북콘서트 연 추미애, 경기도...</t>
+        </is>
+      </c>
+      <c r="K35" t="inlineStr">
+        <is>
+          <t>polinews.co.kr</t>
+        </is>
+      </c>
+      <c r="L35" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M35" t="inlineStr">
+        <is>
+          <t>https://www.polinews.co.kr/news/articleView.html?idxno=723651</t>
+        </is>
+      </c>
+      <c r="N35" t="inlineStr">
+        <is>
+          <t>2026-02-24 00:16:23.189443+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B36" t="inlineStr">
+        <is>
+          <t>제조물책임</t>
+        </is>
+      </c>
+      <c r="C36" t="inlineStr">
+        <is>
+          <t>테슬라</t>
+        </is>
+      </c>
+      <c r="D36" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E36" t="inlineStr">
+        <is>
+          <t>미국 법원 배상 확정 판결</t>
+        </is>
+      </c>
+      <c r="F36" t="inlineStr">
+        <is>
+          <t>미국 법원이 테슬라의 오토파일럿 사망 사고와 관련하여 테슬라에 3500억 원의 배상금을 지급하라는 판결을 확정했다. 배심원단은 테슬라에 사고 책임의 33%가 있다고 판단했으며, 테슬라는 운전자에게 전적인 책임이 있다고 주장해왔다.</t>
+        </is>
+      </c>
+      <c r="G36" t="inlineStr">
+        <is>
+          <t>미국 법원에서 테슬라의 오토파일럿 사망 사고에 대한 3500억 원 배상 판결이 '확정'되었다는 기사 내용으로 보아, 해당 사건은 이미 종결된 사건에 해당하여 소송금융 투자 대상으로 부적합합니다. (부적합 조건: 이미 종결된 사건)</t>
+        </is>
+      </c>
+      <c r="H36" t="inlineStr">
+        <is>
+          <t>3500억원</t>
+        </is>
+      </c>
+      <c r="I36" t="inlineStr">
+        <is>
+          <t>1명 (사망자) 및 유가족</t>
+        </is>
+      </c>
+      <c r="J36" t="inlineStr">
+        <is>
+          <t>美 법원, 테슬라 '오토파일럿 사망 사고'에 3500억원 배상 확정</t>
+        </is>
+      </c>
+      <c r="K36" t="inlineStr">
+        <is>
+          <t>gpkorea.com</t>
+        </is>
+      </c>
+      <c r="L36" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M36" t="inlineStr">
+        <is>
+          <t>https://www.gpkorea.com/news/articleView.html?idxno=140246</t>
+        </is>
+      </c>
+      <c r="N36" t="inlineStr">
+        <is>
+          <t>2026-02-23 12:55:44.324420+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B37" t="inlineStr">
+        <is>
+          <t>제조물책임</t>
+        </is>
+      </c>
+      <c r="C37" t="inlineStr">
         <is>
           <t>파네라 브레드</t>
         </is>
       </c>
-      <c r="D35" t="inlineStr">
+      <c r="D37" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
-      <c r="E35" t="inlineStr">
+      <c r="E37" t="inlineStr">
         <is>
           <t>관련 소송 상당수 합의 종결, 카페인 안전법 제정 추진 중</t>
         </is>
       </c>
-      <c r="F35" t="inlineStr">
+      <c r="F37" t="inlineStr">
         <is>
           <t>미국에서 여대생이 고카페인 음료 '충전 레모네이드'를 마신 뒤 심정지로 사망했습니다. 유족은 업체(파네라 브레드)가 카페인 함량을 제대로 고지하지 않아 발생한 사고라며 소송을 제기했고, 유사 사례로 집단 소송까지 이어졌습니다. 현재 관련 소송들은 상당수 합의로 마무리되었으며, 재발 방지를 위한 '사라 카츠 카페인 안전법' 제정이 추진되고 있습니다.</t>
         </is>
       </c>
-      <c r="G35" t="inlineStr">
+      <c r="G37" t="inlineStr">
         <is>
           <t>대기업 피고(파네라 브레드), 명확한 책임(부적절한 카페인 함량 표시), 사망이라는 큰 피해 규모, 집단 소송으로 번진 유사 사례 등 다수의 적합 조건이 존재합니다. 그러나 기사에 '관련 소송들은 상당수 합의로 마무리된 것으로 전해졌다'고 명시되어 있어, 소송금융 적합도 판단 기준의 '부적합 조건: 이미 종결된 사건'에 해당할 가능성이 높습니다. 따라서 신규 소송금융 투자 기회는 제한적일 것으로 판단됩니다.</t>
         </is>
       </c>
-      <c r="H35" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I35" t="inlineStr">
+      <c r="H37" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I37" t="inlineStr">
         <is>
           <t>사망자 1명, 유사 피해자 다수</t>
         </is>
       </c>
-      <c r="J35" t="inlineStr">
+      <c r="J37" t="inlineStr">
         <is>
           <t>레모네이드 마신 여대생 심정지 사망 ‘비극’…美 의회도 나섰다</t>
         </is>
       </c>
-      <c r="K35" t="inlineStr">
+      <c r="K37" t="inlineStr">
         <is>
           <t>biz.heraldcorp.com</t>
         </is>
       </c>
-      <c r="L35" t="inlineStr">
+      <c r="L37" t="inlineStr">
         <is>
           <t>2026-02-19</t>
         </is>
       </c>
-      <c r="M35" t="inlineStr">
+      <c r="M37" t="inlineStr">
         <is>
           <t>https://biz.heraldcorp.com/article/10678312?ref=naver</t>
         </is>
       </c>
-      <c r="N35" t="inlineStr">
+      <c r="N37" t="inlineStr">
         <is>
           <t>2026-02-21 17:57:57.633621+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N35"/>
+  <autoFilter ref="A1:N37"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>