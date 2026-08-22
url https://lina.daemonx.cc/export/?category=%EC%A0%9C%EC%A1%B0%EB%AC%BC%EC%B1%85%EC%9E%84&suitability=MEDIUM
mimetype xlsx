--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$38</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$40</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N38"/>
+  <dimension ref="A1:N40"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="23" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="39" customWidth="1" min="8" max="8"/>
     <col width="31" customWidth="1" min="9" max="9"/>
     <col width="49" customWidth="1" min="10" max="10"/>
     <col width="24" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -533,2682 +533,2818 @@
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>미국 법원에 제품책임 소송 제기</t>
+          <t>식약처 오남용 관리체계 가동, 위조품 유통 및 오남용 경고</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>현대차를 상대로 미국에서 발생한 부부의 일산화탄소 사망사고에 대한 제품책임 소송이 제기되었다. 원고는 사망으로 인한 정신적, 신체적, 경제적 고통 및 고인들의 생존 시 소득에 대한 손해배상을 청구했다.</t>
+          <t>GLP-1 비만치료제 열풍 속 식약처가 위조품 유통 및 오남용에 대한 관리체계를 가동하며 경고했습니다. 식약처는 위조품에 위해 성분이 포함될 가능성이 높고, 피해 발생 시 국내 의약품 부작용 피해구제 제도 적용이 어렵다고 설명했습니다. 이는 소비자 안전을 위한 선제적 조치로, 위조품 사용의 위험성을 강조하고 있습니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>현대차라는 대기업이 피고로 자력이 충분하며(적합 조건 2), 사망사고로 인한 손해배상 청구이므로 피해 규모가 크다(적합 조건 4). 다만, 피해자 수가 2명으로 집단적 피해는 아니며, 기사만으로는 상대방 책임의 명확성이나 증거 확보 여부를 판단하기 어렵다.</t>
+          <t>식약처가 GLP-1 비만치료제 위조품 및 오남용에 대한 관리체계를 가동 중으로 공적 절차가 진행되고 있으며(적합 조건 6), 식약처의 경고는 위조품의 위해 성분 가능성에 대한 공식적인 인식을 보여주는 증거로 볼 수 있습니다(적합 조건 5). 또한, GLP-1 치료제 열풍으로 인해 위조품으로 인한 집단적 피해 발생 가능성이 존재합니다(적합 조건 3). 다만, 현재까지 특정된 피해자나 구체적인 피해 사례, 그리고 소송 상대방이 명확히 확인되지 않아 추가 정보가 필요합니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>2명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>[Biz Law] 현대차, '美 부부 일산화탄소 사망사건' 제품책임 피소</t>
+          <t>GLP-1 비만치료제 열풍..식약처 ‘NO', 오남용 관리체계 가동</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>seoulwire.com</t>
+          <t>yakup.com</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>http://www.seoulwire.com/news/articleView.html?idxno=714887</t>
+          <t>https://www.yakup.com/news/index.html?mode=view&amp;cat=11&amp;nid=327669</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-04-03 12:44:31.887866+00:00</t>
+          <t>2026-07-01 07:01:53.328015+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>정비 센터와 책임 공방 중</t>
+          <t>식약처의 해외 직구 비만약 오남용 지정 절차 착수</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>차량 보증수리 후 하부에서 화재가 발생하여 차주가 정비 불량 가능성을 제기하며 정비 센터와 책임 공방을 벌이고 있습니다. 차주는 화재 직후 증거 사진을 확보했으며, 전문가들은 촉매와 방열판의 접촉으로 인한 발화 가능성을 언급하며 국과수 감식을 제안했습니다. 정비 센터는 원인 규명이 어렵다는 입장입니다.</t>
+          <t>식품의약품안전처가 해외 직구 비만약의 오남용 지정에 착수하며 불법 위조품 및 위해성분 포함 가능성에 대한 우려를 표명했습니다. 해외 직구 제품은 부작용 발생 시 의약품 부작용 피해구제 및 법적 보호를 받기 어렵다는 점이 지적되었습니다. 이는 해외 직구 의약품의 사각지대에 대한 정부의 공식적인 문제 제기 및 조치 시작을 의미합니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>적합 조건 중 '상대방 책임이 비교적 명확함' (정비 불량 가능성 제기 및 전문가 분석)과 '증거가 있거나 확보 가능함' (차주 사진 및 국과수 감식 가능성)에 해당합니다. 그러나 '집단적 피해'가 아니며, '피해 규모가 큼' 조건에도 부합하지 않아 투자 매력도가 다소 낮습니다. '상대방에게 자력이 충분함' 여부는 기사만으로는 명확히 판단하기 어렵습니다.</t>
+          <t>식약처가 해외 직구 비만약에 대한 오남용 지정을 착수하며 공적 절차가 진행 중이고(적합 조건 6), 불법 위조품이나 위해성분으로 인한 다수의 피해자 발생 가능성이 있습니다(적합 조건 3). 그러나 해외 직구의 특성상 특정 책임 주체를 명확히 특정하기 어렵고, 피해 구제에 법적 한계가 있을 수 있어 소송금융 투자에 신중한 접근이 필요합니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>차량 수리 이후 불났는데…정비소는 나몰라라</t>
+          <t>해외 직구 사각지대 비만약…식약처, 오남용 지정 착수</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>ilyosisa.co.kr</t>
+          <t>medipana.com</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.ilyosisa.co.kr/news/article.html?no=255107</t>
+          <t>https://www.medipana.com/news/articleView.html?idxno=411883</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-04-01 12:25:13.285540+00:00</t>
+          <t>2026-06-30 07:03:20.828930+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>테슬라</t>
+          <t>현대차</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>테슬라가 오토파일럿 결함을 부인하고 운전자 과실을 주장하며 소송 진행 중</t>
+          <t>미국 법원에 제품책임 소송 제기</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>2022년 테슬라 모델 3 사망 사고와 관련하여, 테슬라가 오토파일럿 결함이 아닌 운전자 과실을 주장하며 소송이 진행 중입니다. 이 사건은 2021년형 모델 3를 운전하다 사고로 사망한 테슬라 직원 한스 폰 오하인과 관련된 것입니다.</t>
+          <t>현대차를 상대로 미국에서 발생한 부부의 일산화탄소 사망사고에 대한 제품책임 소송이 제기되었다. 원고는 사망으로 인한 정신적, 신체적, 경제적 고통 및 고인들의 생존 시 소득에 대한 손해배상을 청구했다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>상대방(테슬라)은 대기업으로 자력이 충분하며(적합 조건 2), 사망 사고로 피해 규모가 큽니다(적합 조건 4). 그러나 테슬라가 오토파일럿 결함을 부인하고 운전자 과실을 주장하고 있어, 상대방 책임 입증이 주요 쟁점이 될 것으로 보입니다.</t>
+          <t>현대차라는 대기업이 피고로 자력이 충분하며(적합 조건 2), 사망사고로 인한 손해배상 청구이므로 피해 규모가 크다(적합 조건 4). 다만, 피해자 수가 2명으로 집단적 피해는 아니며, 기사만으로는 상대방 책임의 명확성이나 증거 확보 여부를 판단하기 어렵다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>2명</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>테슬라, 치명적 사고 원인 '오토파일럿 아닌 운전자 과실' 주장</t>
+          <t>[Biz Law] 현대차, '美 부부 일산화탄소 사망사건' 제품책임 피소</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>gpkorea.com</t>
+          <t>seoulwire.com</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.gpkorea.com/news/articleView.html?idxno=141361</t>
+          <t>http://www.seoulwire.com/news/articleView.html?idxno=714887</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-03-31 00:48:05.982301+00:00</t>
+          <t>2026-04-03 12:44:31.887866+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C5" t="inlineStr"/>
       <c r="D5" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>모바일 기기 과열로 인한 화재, 폭발, 인명 피해 발생 가능성 상존</t>
+          <t>정비 센터와 책임 공방 중</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>모바일 기기 과열로 인한 화재, 폭발, 인명 피해를 막기 위해 건국대, 카이스트, 삼성전자 연구팀이 열 성능 예측 모델을 개발했습니다. 기사는 모바일 기기 과열 문제가 지속적으로 발생하고 있음을 보여주지만, 특정 제조사의 책임이나 구체적인 피해 사례를 명시하지는 않습니다.</t>
+          <t>차량 보증수리 후 하부에서 화재가 발생하여 차주가 정비 불량 가능성을 제기하며 정비 센터와 책임 공방을 벌이고 있습니다. 차주는 화재 직후 증거 사진을 확보했으며, 전문가들은 촉매와 방열판의 접촉으로 인한 발화 가능성을 언급하며 국과수 감식을 제안했습니다. 정비 센터는 원인 규명이 어렵다는 입장입니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>모바일 기기 과열로 인한 화재, 폭발, 인명 피해는 집단적 피해와 큰 피해 규모를 야기할 수 있으며, 관련 연구가 진행될 정도로 문제의 심각성이 인정됩니다. (적합 조건 3, 4, 5) 그러나 기사 내용만으로는 특정 제조사의 책임이 명확히 드러나지 않아 소송 상대방을 특정하기 어렵습니다.</t>
+          <t>적합 조건 중 '상대방 책임이 비교적 명확함' (정비 불량 가능성 제기 및 전문가 분석)과 '증거가 있거나 확보 가능함' (차주 사진 및 국과수 감식 가능성)에 해당합니다. 그러나 '집단적 피해'가 아니며, '피해 규모가 큼' 조건에도 부합하지 않아 투자 매력도가 다소 낮습니다. '상대방에게 자력이 충분함' 여부는 기사만으로는 명확히 판단하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>“모바일 기기 과열 막는다”…열 성능 예측 향상</t>
+          <t>차량 수리 이후 불났는데…정비소는 나몰라라</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>ilyosisa.co.kr</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8521469&amp;ref=A</t>
+          <t>https://www.ilyosisa.co.kr/news/article.html?no=255107</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-03-30 00:26:32.956555+00:00</t>
+          <t>2026-04-01 12:25:13.285540+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>KT&amp;G, 한국필립모리스, BAT코리아</t>
+          <t>테슬라</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>국민건강보험공단이 담배 제조사들을 상대로 제기한 손해배상 청구 소송이 1, 2심 패소 후 대법원에 상고됨.</t>
+          <t>테슬라가 오토파일럿 결함을 부인하고 운전자 과실을 주장하며 소송 진행 중</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>국민건강보험공단이 흡연에 따른 건강 피해에 대한 담배 제조사의 책임을 묻기 위해 KT&amp;G, 한국필립모리스, BAT코리아 등 담배 제조사들을 상대로 533억여 원 규모의 손해배상 청구 소송을 제기했습니다. 1심과 2심에서 패소했으나, 공단은 흡연과 질병 간 인과관계, 제조물 및 불법행위 책임 등을 쟁점으로 대법원에 상고장을 제출했습니다.</t>
+          <t>2022년 테슬라 모델 3 사망 사고와 관련하여, 테슬라가 오토파일럿 결함이 아닌 운전자 과실을 주장하며 소송이 진행 중입니다. 이 사건은 2021년형 모델 3를 운전하다 사고로 사망한 테슬라 직원 한스 폰 오하인과 관련된 것입니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>대기업 피고(KT&amp;G, 한국필립모리스, BAT코리아)의 자력이 충분하고, 흡연으로 인한 폐암 환자라는 집단적 피해와 533억 원 규모의 손해배상 청구라는 큰 피해 규모가 존재합니다. (적합 조건 2, 3, 4 해당) 다만, 국민건강보험공단이 1심과 2심에서 패소하여 상대방 책임의 명확성이 낮고 인과관계 입증이 주요 쟁점인 점은 투자 위험을 높입니다. 현재 대법원 상고 중으로 사건이 종결되지 않았습니다.</t>
+          <t>상대방(테슬라)은 대기업으로 자력이 충분하며(적합 조건 2), 사망 사고로 피해 규모가 큽니다(적합 조건 4). 그러나 테슬라가 오토파일럿 결함을 부인하고 운전자 과실을 주장하고 있어, 상대방 책임 입증이 주요 쟁점이 될 것으로 보입니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
-          <t>533억여 원 (국민건강보험공단 청구액), 잠재적 피해액은 훨씬 큼</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>수백만 명 (흡연으로 인한 폐암 환자)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>흡연이 부른 폐암…5년 생존율 40.6%, 조기 발견이 관건</t>
+          <t>테슬라, 치명적 사고 원인 '오토파일럿 아닌 운전자 과실' 주장</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>kor.theasian.asia</t>
+          <t>gpkorea.com</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>http://kor.theasian.asia/archives/401125</t>
+          <t>https://www.gpkorea.com/news/articleView.html?idxno=141361</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-03-29 00:37:01.997013+00:00</t>
+          <t>2026-03-31 00:48:05.982301+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
-      <c r="C7" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C7" t="inlineStr"/>
       <c r="D7" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>신차 결함 관련 소비자 불편 발생 및 소비자 권리 보장 장치 보완 논의 중</t>
+          <t>모바일 기기 과열로 인한 화재, 폭발, 인명 피해 발생 가능성 상존</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>이 기사는 신차 결함 문제와 관련하여 징벌적 손해배상제나 집단소송제 등 소비자 권리 보장 장치 보완의 필요성을 제기한다. 르노코리아 관계자는 고객 불편에 대해 사과하며 응대 과정의 부족함을 인정했다. 이는 신차 결함이 단순 부품 교체로 해결되지 않는 복합적인 문제임을 시사한다.</t>
+          <t>모바일 기기 과열로 인한 화재, 폭발, 인명 피해를 막기 위해 건국대, 카이스트, 삼성전자 연구팀이 열 성능 예측 모델을 개발했습니다. 기사는 모바일 기기 과열 문제가 지속적으로 발생하고 있음을 보여주지만, 특정 제조사의 책임이나 구체적인 피해 사례를 명시하지는 않습니다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>르노코리아는 대기업으로 자력이 충분하며(적합 조건 2), '신차 결함'은 제조물책임에 해당하여 책임 소재 및 증거 확보 가능성이 있다(적합 조건 1, 5). 다만, 기사 내용이 특정 사건의 구체적인 피해 규모나 집단적 피해 여부를 명확히 제시하지 않아 추가 정보가 필요하다.</t>
+          <t>모바일 기기 과열로 인한 화재, 폭발, 인명 피해는 집단적 피해와 큰 피해 규모를 야기할 수 있으며, 관련 연구가 진행될 정도로 문제의 심각성이 인정됩니다. (적합 조건 3, 4, 5) 그러나 기사 내용만으로는 특정 제조사의 책임이 명확히 드러나지 않아 소송 상대방을 특정하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>신차 결함, 부품 교체하면 끝?</t>
+          <t>“모바일 기기 과열 막는다”…열 성능 예측 향상</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>incheonilbo.com</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://www.incheonilbo.com/news/articleView.html?idxno=1319667</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8521469&amp;ref=A</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-03-26 13:33:05.513596+00:00</t>
+          <t>2026-03-30 00:26:32.956555+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>삼성SDI</t>
+          <t>KT&amp;G, 한국필립모리스, BAT코리아</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>미국 연방대법원 상고 진행 중 (재판 적격성 판단 요청)</t>
+          <t>국민건강보험공단이 담배 제조사들을 상대로 제기한 손해배상 청구 소송이 1, 2심 패소 후 대법원에 상고됨.</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>삼성SDI를 상대로 제기된 전자담배 배터리 폭발로 인한 손해배상 청구 소송이 미국 연방대법원에서 '재판 적격성' 판단을 받기 위해 상고되었습니다. 원고는 제임스 이드리지이며, 삼성SDI의 배터리 발화로 인한 피해를 주장하고 있습니다. 이 사건은 제조물 책임과 관련된 법리적 쟁점을 포함하고 있습니다.</t>
+          <t>국민건강보험공단이 흡연에 따른 건강 피해에 대한 담배 제조사의 책임을 묻기 위해 KT&amp;G, 한국필립모리스, BAT코리아 등 담배 제조사들을 상대로 533억여 원 규모의 손해배상 청구 소송을 제기했습니다. 1심과 2심에서 패소했으나, 공단은 흡연과 질병 간 인과관계, 제조물 및 불법행위 책임 등을 쟁점으로 대법원에 상고장을 제출했습니다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>대기업 피고(삼성SDI)로 자력이 충분하며, 전자담배 배터리 폭발이라는 제조물 책임 소송으로 상대방 책임이 명확할 가능성이 높습니다. 이미 연방대법원까지 진행된 사건으로 증거 확보 및 법리 다툼이 상당했을 것으로 추정됩니다. 다만, 기사상으로는 단일 원고이며 피해 규모가 명확하지 않아 집단적 피해 여부는 불확실합니다. (적합 조건 1, 2, 5 해당)</t>
+          <t>대기업 피고(KT&amp;G, 한국필립모리스, BAT코리아)의 자력이 충분하고, 흡연으로 인한 폐암 환자라는 집단적 피해와 533억 원 규모의 손해배상 청구라는 큰 피해 규모가 존재합니다. (적합 조건 2, 3, 4 해당) 다만, 국민건강보험공단이 1심과 2심에서 패소하여 상대방 책임의 명확성이 낮고 인과관계 입증이 주요 쟁점인 점은 투자 위험을 높입니다. 현재 대법원 상고 중으로 사건이 종결되지 않았습니다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>533억여 원 (국민건강보험공단 청구액), 잠재적 피해액은 훨씬 큼</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>수백만 명 (흡연으로 인한 폐암 환자)</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>[Biz Law] 삼성SDI, 美 '전자담배 배터리 폭발' 소송 연방대법원行</t>
+          <t>흡연이 부른 폐암…5년 생존율 40.6%, 조기 발견이 관건</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>seoulwire.com</t>
+          <t>kor.theasian.asia</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>http://www.seoulwire.com/news/articleView.html?idxno=713270</t>
+          <t>http://kor.theasian.asia/archives/401125</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-03-25 12:52:59.460921+00:00</t>
+          <t>2026-03-29 00:37:01.997013+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
-      <c r="C9" t="inlineStr"/>
+      <c r="C9" t="inlineStr">
+        <is>
+          <t>르노코리아</t>
+        </is>
+      </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>배터리 정보 공개 의무 강화를 위한 개정안 논의 중, 일부 손해배상 소송 진행 중</t>
+          <t>신차 결함 관련 소비자 불편 발생 및 소비자 권리 보장 장치 보완 논의 중</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>전기차 배터리 관련 손해배상 소송이 일부 제기되었으며, 배터리 제조사와 생산 국가 등 상세 정보 공개를 의무화하는 개정안이 추진되고 있습니다. 이는 전기차 배터리 관련 소비자 보호 및 분쟁 해결에 중요한 영향을 미 미칠 것으로 보입니다.</t>
+          <t>이 기사는 신차 결함 문제와 관련하여 징벌적 손해배상제나 집단소송제 등 소비자 권리 보장 장치 보완의 필요성을 제기한다. 르노코리아 관계자는 고객 불편에 대해 사과하며 응대 과정의 부족함을 인정했다. 이는 신차 결함이 단순 부품 교체로 해결되지 않는 복합적인 문제임을 시사한다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>전기차 제작·판매자 및 배터리 제조사는 대기업일 가능성이 높아 상대방의 자력이 충분할 것으로 추정됩니다. 또한, 배터리 정보 공개 의무 강화를 위한 개정안이 논의 중으로 공적 절차가 진행되고 있습니다. 다만, 피해 규모, 책임의 명확성, 집단적 피해 여부 등은 기사에서 확인되지 않아 추가 정보가 필요합니다.</t>
+          <t>르노코리아는 대기업으로 자력이 충분하며(적합 조건 2), '신차 결함'은 제조물책임에 해당하여 책임 소재 및 증거 확보 가능성이 있다(적합 조건 1, 5). 다만, 기사 내용이 특정 사건의 구체적인 피해 규모나 집단적 피해 여부를 명확히 제시하지 않아 추가 정보가 필요하다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>전기차 제작·판매자, 배터리 제조사·생산국 상세 정보 공개해야...인증...</t>
+          <t>신차 결함, 부품 교체하면 끝?</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>livebiz.today</t>
+          <t>incheonilbo.com</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://www.livebiz.today/news/articleView.html?idxno=201208</t>
+          <t>https://www.incheonilbo.com/news/articleView.html?idxno=1319667</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-03-22 12:51:37.436834+00:00</t>
+          <t>2026-03-26 13:33:05.513596+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>테슬라</t>
+          <t>삼성SDI</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>사이버 트럭 사망사고 관련 소송 진행 중</t>
+          <t>미국 연방대법원 상고 진행 중 (재판 적격성 판단 요청)</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>미국 전기차 기업 테슬라가 사이버 트럭 사망사고 관련 소송에 직면하여 주가가 하락했습니다. 기사에서는 사고의 구체적인 내용이나 소송의 진행 상황에 대한 상세 정보는 제공되지 않았습니다.</t>
+          <t>삼성SDI를 상대로 제기된 전자담배 배터리 폭발로 인한 손해배상 청구 소송이 미국 연방대법원에서 '재판 적격성' 판단을 받기 위해 상고되었습니다. 원고는 제임스 이드리지이며, 삼성SDI의 배터리 발화로 인한 피해를 주장하고 있습니다. 이 사건은 제조물 책임과 관련된 법리적 쟁점을 포함하고 있습니다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>상대방인 테슬라는 대기업으로 자력이 충분하며 (적합 조건 2), 사망사고로 인한 피해 규모가 클 것으로 예상됩니다 (적합 조건 4). 그러나 기사 내용만으로는 집단적 피해 여부나 상대방 책임의 명확성을 판단하기 어렵습니다.</t>
+          <t>대기업 피고(삼성SDI)로 자력이 충분하며, 전자담배 배터리 폭발이라는 제조물 책임 소송으로 상대방 책임이 명확할 가능성이 높습니다. 이미 연방대법원까지 진행된 사건으로 증거 확보 및 법리 다툼이 상당했을 것으로 추정됩니다. 다만, 기사상으로는 단일 원고이며 피해 규모가 명확하지 않아 집단적 피해 여부는 불확실합니다. (적합 조건 1, 2, 5 해당)</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>테슬라·마이크론 '급락'에도, 미국증시 '막판 낙폭 축소'...무슨 일?</t>
+          <t>[Biz Law] 삼성SDI, 美 '전자담배 배터리 폭발' 소송 연방대법원行</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>choicenews.co.kr</t>
+          <t>seoulwire.com</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>http://www.choicenews.co.kr/news/articleView.html?idxno=162546</t>
+          <t>http://www.seoulwire.com/news/articleView.html?idxno=713270</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-03-20 00:41:13.328720+00:00</t>
+          <t>2026-03-25 12:52:59.460921+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
-      <c r="C11" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C11" t="inlineStr"/>
       <c r="D11" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>법원 판결 진행 중 또는 선고</t>
+          <t>배터리 정보 공개 의무 강화를 위한 개정안 논의 중, 일부 손해배상 소송 진행 중</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>전동스쿠터 배터리 화재로 인해 개인 임차인이 수억 원대의 손해배상 책임을 부담할 위기에 처한 사건입니다. 보험사 측이 임차인의 책임을 주장하고 있으며, 법원에서 사용자 책임 여부에 대한 판단이 진행 중인 것으로 보입니다.</t>
+          <t>전기차 배터리 관련 손해배상 소송이 일부 제기되었으며, 배터리 제조사와 생산 국가 등 상세 정보 공개를 의무화하는 개정안이 추진되고 있습니다. 이는 전기차 배터리 관련 소비자 보호 및 분쟁 해결에 중요한 영향을 미 미칠 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>수억 원대의 높은 피해 규모가 예상되며 (적합 조건 4), 보험사가 관련되어 있어 상대방의 자력이 충분할 것으로 판단됩니다 (적합 조건 2). '법원' 언급으로 보아 이미 소송이 진행 중이거나 판결이 있었을 가능성이 높습니다. 다만, 기사 내용이 짧아 상대방 책임의 명확성이나 증거 확보 여부는 추가 확인이 필요합니다.</t>
+          <t>전기차 제작·판매자 및 배터리 제조사는 대기업일 가능성이 높아 상대방의 자력이 충분할 것으로 추정됩니다. 또한, 배터리 정보 공개 의무 강화를 위한 개정안이 논의 중으로 공적 절차가 진행되고 있습니다. 다만, 피해 규모, 책임의 명확성, 집단적 피해 여부 등은 기사에서 확인되지 않아 추가 정보가 필요합니다.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
-          <t>수억 원대</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>전동스쿠터 배터리 화재, 사용자 책임일까?···법원  통제할 수 없는 ...</t>
+          <t>전기차 제작·판매자, 배터리 제조사·생산국 상세 정보 공개해야...인증...</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>enetnews.co.kr</t>
+          <t>livebiz.today</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>https://www.enetnews.co.kr/news/articleView.html?idxno=47821</t>
+          <t>https://www.livebiz.today/news/articleView.html?idxno=201208</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-03-16 12:47:02.539036+00:00</t>
+          <t>2026-03-22 12:51:37.436834+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>BMW</t>
+          <t>테슬라</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>환경부 과징금 취소 소송 원고 승소 판결</t>
+          <t>사이버 트럭 사망사고 관련 소송 진행 중</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>법원이 BMW 차량 화재와 관련해 환경부가 부과한 320억 원의 과징금 취소 소송에서 BMW의 손을 들어줬다. 법원은 환경부가 법률과 시행규칙을 잘못 해석했다는 이유로 과징금이 적법하지 않다고 판단했다. 이 판결은 환경부의 행정처분에 대한 것이며, BMW 차량 화재로 인한 피해자들의 민사상 손해배상 청구 가능성은 별개로 남아있다.</t>
+          <t>미국 전기차 기업 테슬라가 사이버 트럭 사망사고 관련 소송에 직면하여 주가가 하락했습니다. 기사에서는 사고의 구체적인 내용이나 소송의 진행 상황에 대한 상세 정보는 제공되지 않았습니다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>법원이 환경부의 법률 해석 오류를 이유로 BMW에 부과된 320억 원 과징금을 취소하여 상대방 책임의 명확성(조건 1)이 다소 약화되었습니다. 그러나 BMW는 대기업으로 자력이 충분하며(조건 2), '화재가 잇따라 발생'하여 집단적 피해(조건 3) 가능성이 높고, 환경부의 공식 조사(조건 5, 6)가 있었다는 점은 긍정적입니다. 이 사건은 행정소송의 결과이나, 차량 화재 피해자들의 민사상 손해배상 청구 가능성은 여전히 존재합니다.</t>
+          <t>상대방인 테슬라는 대기업으로 자력이 충분하며 (적합 조건 2), 사망사고로 인한 피해 규모가 클 것으로 예상됩니다 (적합 조건 4). 그러나 기사 내용만으로는 집단적 피해 여부나 상대방 책임의 명확성을 판단하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>법원  BMW, 화재 관련 '부품 무단변경' 320억 과징금 취소</t>
+          <t>테슬라·마이크론 '급락'에도, 미국증시 '막판 낙폭 축소'...무슨 일?</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>biz.sbs.co.kr</t>
+          <t>choicenews.co.kr</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>https://biz.sbs.co.kr/article_hub/20000297560?division=NAVER</t>
+          <t>http://www.choicenews.co.kr/news/articleView.html?idxno=162546</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-03-16 00:49:44.882661+00:00</t>
+          <t>2026-03-20 00:41:13.328720+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>츄위 (Chuwi)</t>
+          <t>보험사</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>츄위 측의 기사 삭제 요구 및 민사 소송 위협</t>
+          <t>법원 판결 진행 중 또는 선고</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>중국 노트북 제조사 '츄위'가 구형 라이젠 CPU를 가짜로 판매했다는 의혹이 제기되었습니다. 츄위 측은 관련 기사 삭제를 요구하며 불응 시 민사 소송을 제기하겠다고 밝혀, 피해 소비자 보호보다 정보 차단에 나선 것으로 보입니다.</t>
+          <t>전동스쿠터 배터리 화재로 인해 개인 임차인이 수억 원대의 손해배상 책임을 부담할 위기에 처한 사건입니다. 보험사 측이 임차인의 책임을 주장하고 있으며, 법원에서 사용자 책임 여부에 대한 판단이 진행 중인 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>중국 '츄위'의 가짜 CPU 판매로 인한 소비자 피해가 명확하며(적합 조건 1), 관련 기사 보도와 츄위 측의 기사 삭제 요구는 증거 확보 가능성을 시사합니다(적합 조건 5). 다수의 피해자가 발생했을 가능성이 있으나(적합 조건 3), 구체적인 피해 규모나 피해자 수는 확인되지 않았고, 상대방의 자력 및 국제 소송의 어려움이 고려되어야 합니다.</t>
+          <t>수억 원대의 높은 피해 규모가 예상되며 (적합 조건 4), 보험사가 관련되어 있어 상대방의 자력이 충분할 것으로 판단됩니다 (적합 조건 2). '법원' 언급으로 보아 이미 소송이 진행 중이거나 판결이 있었을 가능성이 높습니다. 다만, 기사 내용이 짧아 상대방 책임의 명확성이나 증거 확보 여부는 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수억 원대</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>[가짜 노트북 CPU] 내 노트북 CPU가 가짜였다…중국 '츄위', 구형 라이젠...</t>
+          <t>전동스쿠터 배터리 화재, 사용자 책임일까?···법원  통제할 수 없는 ...</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>g-enews.com</t>
+          <t>enetnews.co.kr</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>https://www.g-enews.com/view.php?ud=202603150734346104fbbec65dfb_1</t>
+          <t>https://www.enetnews.co.kr/news/articleView.html?idxno=47821</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-03-15 00:37:37.633136+00:00</t>
+          <t>2026-03-16 12:47:02.539036+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>B사</t>
+          <t>BMW</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>식약처 조사 완료, 소비자원 분쟁조정 가능성, 소송 제기 전</t>
+          <t>환경부 과징금 취소 소송 원고 승소 판결</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>10세 아이가 대기업 B사의 컵라면을 먹던 중 부식된 버튼 전지를 발견했습니다. 업체는 공정상 문제가 없다고 주장하고 식약처도 제조 과정 혼입 개연성이 낮다고 판단했으나, 피해자 A씨는 홈캠 기록을 근거로 식약처 결과에 불복하며 유사 피해 방지를 위해 공론화를 원하고 있습니다. 버튼 전지 섭취 시 심각한 건강 문제가 발생할 수 있어 잠재적 피해 심각성이 높습니다.</t>
+          <t>법원이 BMW 차량 화재와 관련해 환경부가 부과한 320억 원의 과징금 취소 소송에서 BMW의 손을 들어줬다. 법원은 환경부가 법률과 시행규칙을 잘못 해석했다는 이유로 과징금이 적법하지 않다고 판단했다. 이 판결은 환경부의 행정처분에 대한 것이며, BMW 차량 화재로 인한 피해자들의 민사상 손해배상 청구 가능성은 별개로 남아있다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>대기업 피고(B사)로 자력 충분하며, 아이가 섭취했을 경우 심각한 건강상 피해가 발생할 수 있는 잠재적 위험이 큽니다. 또한, 식약처 조사가 진행되었고 A씨의 홈캠 기록 등 증거가 존재합니다. 다만, 식약처 조사 결과 제조 과정 혼입 개연성이 낮다고 판단되어 상대방 책임 입증에 난이도가 있을 수 있습니다.</t>
+          <t>법원이 환경부의 법률 해석 오류를 이유로 BMW에 부과된 320억 원 과징금을 취소하여 상대방 책임의 명확성(조건 1)이 다소 약화되었습니다. 그러나 BMW는 대기업으로 자력이 충분하며(조건 2), '화재가 잇따라 발생'하여 집단적 피해(조건 3) 가능성이 높고, 환경부의 공식 조사(조건 5, 6)가 있었다는 점은 긍정적입니다. 이 사건은 행정소송의 결과이나, 차량 화재 피해자들의 민사상 손해배상 청구 가능성은 여전히 존재합니다.</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
-          <t>1명 (잠재적 다수)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>컵라면 속에 버튼 전지가? 아이가 먹었더라면…</t>
+          <t>법원  BMW, 화재 관련 '부품 무단변경' 320억 과징금 취소</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>ilyosisa.co.kr</t>
+          <t>biz.sbs.co.kr</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>https://www.ilyosisa.co.kr/news/article.html?no=254765</t>
+          <t>https://biz.sbs.co.kr/article_hub/20000297560?division=NAVER</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-03-13 13:02:48.917280+00:00</t>
+          <t>2026-03-16 00:49:44.882661+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>애브비</t>
+          <t>츄위 (Chuwi)</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>두 번째 집단손해배상 소송 7월 결론 예정</t>
+          <t>츄위 측의 기사 삭제 요구 및 민사 소송 위협</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>애브비(옛 엘러간)의 인공유방 보형물로 인한 희소암 가능성 이슈로 2019년부터 집단손해배상 소송이 진행 중이다. 두 번째 집단소송이 오는 7월 결론을 앞두고 있으며, 1차 소송과 마찬가지로 인과관계 입증이 핵심 쟁점이다.</t>
+          <t>중국 노트북 제조사 '츄위'가 구형 라이젠 CPU를 가짜로 판매했다는 의혹이 제기되었습니다. 츄위 측은 관련 기사 삭제를 요구하며 불응 시 민사 소송을 제기하겠다고 밝혀, 피해 소비자 보호보다 정보 차단에 나선 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>상대방 애브비는 자력이 충분한 대기업이며, 집단손해배상 소송이 진행 중이므로 다수의 피해자가 존재한다. (적합 조건 2, 3) 그러나 1차 소송에서 인과관계 근거가 없다는 주장이 있었고, 이번 2차 소송에서도 이 부분이 핵심 쟁점이므로 책임 명확성 입증이 중요할 것으로 보인다.</t>
+          <t>중국 '츄위'의 가짜 CPU 판매로 인한 소비자 피해가 명확하며(적합 조건 1), 관련 기사 보도와 츄위 측의 기사 삭제 요구는 증거 확보 가능성을 시사합니다(적합 조건 5). 다수의 피해자가 발생했을 가능성이 있으나(적합 조건 3), 구체적인 피해 규모나 피해자 수는 확인되지 않았고, 상대방의 자력 및 국제 소송의 어려움이 고려되어야 합니다.</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>7월 결론 앞둔 엘러간 인공유방 집단소, 이번 핵심도 '근거없음'</t>
+          <t>[가짜 노트북 CPU] 내 노트북 CPU가 가짜였다…중국 '츄위', 구형 라이젠...</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>hitnews.co.kr</t>
+          <t>g-enews.com</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>https://www.hitnews.co.kr/news/articleView.html?idxno=74544</t>
+          <t>https://www.g-enews.com/view.php?ud=202603150734346104fbbec65dfb_1</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-03-13 00:43:10.075973+00:00</t>
+          <t>2026-03-15 00:37:37.633136+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>테슬라</t>
+          <t>B사</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>완전자율주행(FSD) 기능 사용 중 사고 발생으로 인한 손해배상 소송 제기</t>
+          <t>식약처 조사 완료, 소비자원 분쟁조정 가능성, 소송 제기 전</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>테슬라 사이버트럭 소유주가 완전자율주행(FSD) 기능 사용 중 발생한 사고와 관련하여 테슬라를 상대로 100만 달러 이상의 손해배상 소송을 제기했습니다. 원고는 일론 머스크 CEO의 유지 자체가 과실이라고 주장하고 있습니다.</t>
+          <t>10세 아이가 대기업 B사의 컵라면을 먹던 중 부식된 버튼 전지를 발견했습니다. 업체는 공정상 문제가 없다고 주장하고 식약처도 제조 과정 혼입 개연성이 낮다고 판단했으나, 피해자 A씨는 홈캠 기록을 근거로 식약처 결과에 불복하며 유사 피해 방지를 위해 공론화를 원하고 있습니다. 버튼 전지 섭취 시 심각한 건강 문제가 발생할 수 있어 잠재적 피해 심각성이 높습니다.</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>피고가 대기업(테슬라)으로 자력이 충분하며, 청구 금액이 100만 달러 이상으로 피해 규모가 큽니다. 다만 현재까지는 개별 소송으로 보이며, 완전자율주행(FSD) 기능의 과실 여부는 소송 과정에서 입증이 필요합니다.</t>
+          <t>대기업 피고(B사)로 자력 충분하며, 아이가 섭취했을 경우 심각한 건강상 피해가 발생할 수 있는 잠재적 위험이 큽니다. 또한, 식약처 조사가 진행되었고 A씨의 홈캠 기록 등 증거가 존재합니다. 다만, 식약처 조사 결과 제조 과정 혼입 개연성이 낮다고 판단되어 상대방 책임 입증에 난이도가 있을 수 있습니다.</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
-          <t>100만 달러 이상 (약 14억 5000만원)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1명 (잠재적 다수)</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>테슬라 사이버트럭 사고 소송…“머스크 CEO 유지 자체가 과실” 주장</t>
+          <t>컵라면 속에 버튼 전지가? 아이가 먹었더라면…</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>g-enews.com</t>
+          <t>ilyosisa.co.kr</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>https://www.g-enews.com/view.php?ud=202603121819216469a1f309431_1</t>
+          <t>https://www.ilyosisa.co.kr/news/article.html?no=254765</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>2026-03-13 00:36:17.973350+00:00</t>
+          <t>2026-03-13 13:02:48.917280+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>시공사 및 통영관광개발공사</t>
+          <t>애브비</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>통영관광개발공사와 시공사 간 손해배상 소송 1심 판결 후 항소, 시민단체 국민감사청구 진행 중</t>
+          <t>두 번째 집단손해배상 소송 7월 결론 예정</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>2021년 통영 욕지도 모노레일 탈선 사고로 8명이 다쳤으나, 5년이 지난 지금까지 시설이 방치되며 지역 흉물이 되고 욕지도 상권이 침체됨. 통영관광개발공사는 시공사를 상대로 100억 원 상당의 손해배상 소송을 제기했으나 1심에서 29억 원만 인정되어 양측 모두 항소한 상태. 지역 시민단체는 통영시장을 상대로 국민감사청구에 나섰다.</t>
+          <t>애브비(옛 엘러간)의 인공유방 보형물로 인한 희소암 가능성 이슈로 2019년부터 집단손해배상 소송이 진행 중이다. 두 번째 집단소송이 오는 7월 결론을 앞두고 있으며, 1차 소송과 마찬가지로 인과관계 입증이 핵심 쟁점이다.</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>모노레일 탈선 사고로 8명의 직접 피해자가 발생했으며, 통영관광개발공사와 시공사 간 손해배상 소송이 진행 중으로 상대방 책임이 비교적 명확함 (적합 조건 1). 또한 시민단체가 통영시장을 상대로 국민감사청구를 진행 중이며 (적합 조건 6), 사고 사실 및 안전진단 용역 등 증거 확보가 가능함 (적합 조건 5). 다만 직접 피해자 수가 소규모이고 개별 피해 금액은 미상이며, 시공사의 자력은 불분명함.</t>
+          <t>상대방 애브비는 자력이 충분한 대기업이며, 집단손해배상 소송이 진행 중이므로 다수의 피해자가 존재한다. (적합 조건 2, 3) 그러나 1차 소송에서 인과관계 근거가 없다는 주장이 있었고, 이번 2차 소송에서도 이 부분이 핵심 쟁점이므로 책임 명확성 입증이 중요할 것으로 보인다.</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
-          <t>8명 (직접 피해), 욕지도 상인 다수 (간접 피해)</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>애물단지 통영 모노레일... 국민감사청구 요구</t>
+          <t>7월 결론 앞둔 엘러간 인공유방 집단소, 이번 핵심도 '근거없음'</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>news.knn.co.kr</t>
+          <t>hitnews.co.kr</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
           <t>2026-03-12</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>https://news.knn.co.kr/news/article/184939</t>
+          <t>https://www.hitnews.co.kr/news/articleView.html?idxno=74544</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>2026-03-12 13:28:49.294279+00:00</t>
+          <t>2026-03-13 00:43:10.075973+00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>백신 제조사 및 대한민국 정부</t>
+          <t>테슬라</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>정부의 침묵으로 인한 미대응 상태</t>
+          <t>완전자율주행(FSD) 기능 사용 중 사고 발생으로 인한 손해배상 소송 제기</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>백신 이물질 문제로 인한 유가족들의 피해가 발생했음에도 불구하고, 정은경 장관 및 정부가 침묵으로 일관하며 유가족 앞에 나서지 않고 있다는 비판이 제기되었습니다. 구체적인 피해 규모나 진행 상황은 기사에서 명확히 확인되지 않습니다.</t>
+          <t>테슬라 사이버트럭 소유주가 완전자율주행(FSD) 기능 사용 중 발생한 사고와 관련하여 테슬라를 상대로 100만 달러 이상의 손해배상 소송을 제기했습니다. 원고는 일론 머스크 CEO의 유지 자체가 과실이라고 주장하고 있습니다.</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>적합 조건 3(집단적 피해)으로 '유가족' 언급을 통해 다수의 피해자가 발생했음을 추정할 수 있으며, 적합 조건 4(피해 규모 큼)로 사망 등 중대한 피해가 발생했음을 추정할 수 있습니다. 또한, 적합 조건 2(상대방 자력 충분)로 백신 제조사 또는 정부가 상대방일 가능성이 높아 자력이 충분할 것으로 예상됩니다. 그러나 상대방 책임의 명확성, 구체적인 증거 유무, 공적 절차 진행 여부는 기사에서 파악하기 어렵습니다.</t>
+          <t>피고가 대기업(테슬라)으로 자력이 충분하며, 청구 금액이 100만 달러 이상으로 피해 규모가 큽니다. 다만 현재까지는 개별 소송으로 보이며, 완전자율주행(FSD) 기능의 과실 여부는 소송 과정에서 입증이 필요합니다.</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>100만 달러 이상 (약 14억 5000만원)</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
-          <t>유가족 다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>백신 이물질 터져도 끝내 침묵 … 정은경 장관, 왜 유가족 앞에 서지 않...</t>
+          <t>테슬라 사이버트럭 사고 소송…“머스크 CEO 유지 자체가 과실” 주장</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>biz.newdaily.co.kr</t>
+          <t>g-enews.com</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t>https://biz.newdaily.co.kr/site/data/html/2026/03/09/2026030900457.html</t>
+          <t>https://www.g-enews.com/view.php?ud=202603121819216469a1f309431_1</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>2026-03-10 00:58:11.026917+00:00</t>
+          <t>2026-03-13 00:36:17.973350+00:00</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>차량 제조사</t>
+          <t>시공사 및 통영관광개발공사</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>손해배상 민사소송 항소심 진행 중</t>
+          <t>통영관광개발공사와 시공사 간 손해배상 소송 1심 판결 후 항소, 시민단체 국민감사청구 진행 중</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>지난해 1심에서 운전자 페달 오조작으로 결론 난 '강릉 급발진 의심 사고'의 항소심 재판이 시작되었다. 유족은 급발진을 주장하며 차량 제조사를 상대로 손해배상 소송을 제기했으나 1심에서 패소했다. 유족 측은 항소심에서 브레이크등 점등 등 새로운 증거를 제시하며 1심 판결을 뒤집으려 하고 있으며, 대통령에게 급발진 사고 입증 책임 제도 개선을 호소했다.</t>
+          <t>2021년 통영 욕지도 모노레일 탈선 사고로 8명이 다쳤으나, 5년이 지난 지금까지 시설이 방치되며 지역 흉물이 되고 욕지도 상권이 침체됨. 통영관광개발공사는 시공사를 상대로 100억 원 상당의 손해배상 소송을 제기했으나 1심에서 29억 원만 인정되어 양측 모두 항소한 상태. 지역 시민단체는 통영시장을 상대로 국민감사청구에 나섰다.</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>대기업 피고(차량 제조사)의 자력이 충분하며, 사망 및 중상해로 인한 피해 규모가 큼. 다만 급발진 사고의 특성상 소비자에게 입증 책임이 있어 상대방 책임 입증이 매우 어려움. 현재 항소심 진행 중으로 1심 판결을 뒤집어야 하는 상황.</t>
+          <t>모노레일 탈선 사고로 8명의 직접 피해자가 발생했으며, 통영관광개발공사와 시공사 간 손해배상 소송이 진행 중으로 상대방 책임이 비교적 명확함 (적합 조건 1). 또한 시민단체가 통영시장을 상대로 국민감사청구를 진행 중이며 (적합 조건 6), 사고 사실 및 안전진단 용역 등 증거 확보가 가능함 (적합 조건 5). 다만 직접 피해자 수가 소규모이고 개별 피해 금액은 미상이며, 시공사의 자력은 불분명함.</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
-          <t>사망 1명, 중상 1명</t>
+          <t>8명 (직접 피해), 욕지도 상인 다수 (간접 피해)</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>'강릉 급발진' 손배소 항소심 시작...유족, 대통령에 호소</t>
+          <t>애물단지 통영 모노레일... 국민감사청구 요구</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>science.ytn.co.kr</t>
+          <t>news.knn.co.kr</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
-          <t>https://science.ytn.co.kr/program/view.php?mcd=0082&amp;hcd=&amp;key=202603091605290054</t>
+          <t>https://news.knn.co.kr/news/article/184939</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>2026-03-09 13:03:56.071407+00:00</t>
+          <t>2026-03-12 13:28:49.294279+00:00</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>차량 제조사</t>
+          <t>백신 제조사 및 대한민국 정부</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>항소심 진행 중, 1심 유족 패소</t>
+          <t>정부의 침묵으로 인한 미대응 상태</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>지난해 1심에서 운전자 페달 오조작으로 결론 난 '강릉 급발진 의심 사고'의 항소심 재판이 시작됐다. 유족은 12살 손자가 사망하고 할머니가 크게 다친 사고에 대해 급발진을 주장하며 차량 제조사를 상대로 손해배상 소송을 제기했다. 항소심에서 유족 측은 사고 당시 브레이크등이 켜진 것이 확인됐다며 페달 오조작이 아님을 주장하고 있다.</t>
+          <t>백신 이물질 문제로 인한 유가족들의 피해가 발생했음에도 불구하고, 정은경 장관 및 정부가 침묵으로 일관하며 유가족 앞에 나서지 않고 있다는 비판이 제기되었습니다. 구체적인 피해 규모나 진행 상황은 기사에서 명확히 확인되지 않습니다.</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>대기업인 차량 제조사를 상대로 하는 소송으로 자력 충분(적합 조건 2). 12세 손자 사망 사고로 피해 규모가 크며(적합 조건 4), 항소심에서 브레이크등 점등 등 새로운 증거를 제시하며 페달 오조작이 아님을 주장하고 있어 증거 확보 가능성이 있음(적합 조건 5). 그러나 1심에서 유족이 패소했고, 급발진 입증 책임이 소비자에게 있어 승소 가능성에 대한 불확실성이 존재한다.</t>
+          <t>적합 조건 3(집단적 피해)으로 '유가족' 언급을 통해 다수의 피해자가 발생했음을 추정할 수 있으며, 적합 조건 4(피해 규모 큼)로 사망 등 중대한 피해가 발생했음을 추정할 수 있습니다. 또한, 적합 조건 2(상대방 자력 충분)로 백신 제조사 또는 정부가 상대방일 가능성이 높아 자력이 충분할 것으로 예상됩니다. 그러나 상대방 책임의 명확성, 구체적인 증거 유무, 공적 절차 진행 여부는 기사에서 파악하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
-          <t>2명 (1명 사망, 1명 부상)</t>
+          <t>유가족 다수</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t>'강릉 급발진' 손배소 항소심 시작...유족, 대통령에 호소</t>
+          <t>백신 이물질 터져도 끝내 침묵 … 정은경 장관, 왜 유가족 앞에 서지 않...</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>biz.newdaily.co.kr</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0115_202603090217570717</t>
+          <t>https://biz.newdaily.co.kr/site/data/html/2026/03/09/2026030900457.html</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>2026-03-09 00:33:07.875566+00:00</t>
+          <t>2026-03-10 00:58:11.026917+00:00</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
-      <c r="C21" t="inlineStr"/>
+      <c r="C21" t="inlineStr">
+        <is>
+          <t>차량 제조사</t>
+        </is>
+      </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>항소심 진행 중, 1심 패소</t>
+          <t>손해배상 민사소송 항소심 진행 중</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>2022년 강릉에서 발생한 급발진 의심 사고로 12세 이도현 군이 사망하고 운전자가 중상을 입었습니다. 유가족은 차량 제조사를 상대로 손해배상 소송을 제기했으나 1심에서 패소했으며, 현재 항소심이 진행 중입니다. 결함 입증 책임을 소비자에서 제조사로 전환하는 '도현이법'은 국회에 계류 중입니다.</t>
+          <t>지난해 1심에서 운전자 페달 오조작으로 결론 난 '강릉 급발진 의심 사고'의 항소심 재판이 시작되었다. 유족은 급발진을 주장하며 차량 제조사를 상대로 손해배상 소송을 제기했으나 1심에서 패소했다. 유족 측은 항소심에서 브레이크등 점등 등 새로운 증거를 제시하며 1심 판결을 뒤집으려 하고 있으며, 대통령에게 급발진 사고 입증 책임 제도 개선을 호소했다.</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>상대방에게 자력이 충분함 (대기업인 차량 제조사)과 피해 규모가 큼 (사망 1명, 중상 1명) 조건에 해당하여 소송금융 적합성이 있습니다. 다만, 1심에서 차량 결함이 아닌 운전자 과실로 판단되어 상대방 책임이 명확하지 않다는 점이 쟁점이며, 항소심에서 증거 입증이 중요합니다. '도현이법' 논의로 사회적 관심이 높습니다.</t>
+          <t>대기업 피고(차량 제조사)의 자력이 충분하며, 사망 및 중상해로 인한 피해 규모가 큼. 다만 급발진 사고의 특성상 소비자에게 입증 책임이 있어 상대방 책임 입증이 매우 어려움. 현재 항소심 진행 중으로 1심 판결을 뒤집어야 하는 상황.</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
-          <t>1명 사망, 1명 중상</t>
+          <t>사망 1명, 중상 1명</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
-          <t>강릉 '급발진 의심' 항소심…도현이법은 제자리</t>
+          <t>'강릉 급발진' 손배소 항소심 시작...유족, 대통령에 호소</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t>yonhapnewstv.co.kr</t>
+          <t>science.ytn.co.kr</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
-          <t>http://www.yonhapnewstv.co.kr/MYH20260308111150Dbr</t>
+          <t>https://science.ytn.co.kr/program/view.php?mcd=0082&amp;hcd=&amp;key=202603091605290054</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>2026-03-08 12:30:43.251633+00:00</t>
+          <t>2026-03-09 13:03:56.071407+00:00</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>차량 제조사</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>1심 패소 후 항소심 진행 중</t>
+          <t>항소심 진행 중, 1심 유족 패소</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>강릉에서 발생한 급발진 의심 사고로 손자가 사망하자, 가족 측이 차량 제조사를 상대로 손해배상 청구 소송을 제기했습니다. 1심 재판부는 제조사 측의 손을 들어줬으며, 현재 책임 소재를 다시 가리기 위한 항소심 재판이 시작되었습니다.</t>
+          <t>지난해 1심에서 운전자 페달 오조작으로 결론 난 '강릉 급발진 의심 사고'의 항소심 재판이 시작됐다. 유족은 12살 손자가 사망하고 할머니가 크게 다친 사고에 대해 급발진을 주장하며 차량 제조사를 상대로 손해배상 소송을 제기했다. 항소심에서 유족 측은 사고 당시 브레이크등이 켜진 것이 확인됐다며 페달 오조작이 아님을 주장하고 있다.</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>차량 제조사를 상대로 한 소송으로 상대방의 자력이 충분하며(적합 조건 2), 손자 사망이라는 인명 피해가 발생하여 피해 규모가 큽니다(적합 조건 4). 그러나 1심에서 제조사 측이 승소하여 책임 소재가 명확하지 않고, 급발진 소송의 특성상 증거 확보의 어려움이 있어 승소 가능성에 대한 면밀한 검토가 필요합니다.</t>
+          <t>대기업인 차량 제조사를 상대로 하는 소송으로 자력 충분(적합 조건 2). 12세 손자 사망 사고로 피해 규모가 크며(적합 조건 4), 항소심에서 브레이크등 점등 등 새로운 증거를 제시하며 페달 오조작이 아님을 주장하고 있어 증거 확보 가능성이 있음(적합 조건 5). 그러나 1심에서 유족이 패소했고, 급발진 입증 책임이 소비자에게 있어 승소 가능성에 대한 불확실성이 존재한다.</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>2명 (1명 사망, 1명 부상)</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>'손자 사망' 강릉 급발진 소송 2심 시작</t>
+          <t>'강릉 급발진' 손배소 항소심 시작...유족, 대통령에 호소</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>news.lghellovision.net</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
-          <t>http://news.lghellovision.net/news/articleView.html?idxno=536608</t>
+          <t>https://www.ytn.co.kr/_ln/0115_202603090217570717</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>2026-03-06 12:46:46.580999+00:00</t>
+          <t>2026-03-09 00:33:07.875566+00:00</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
-      <c r="C23" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C23" t="inlineStr"/>
       <c r="D23" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>손해배상 청구 소송 항소심 진행 중, 보완 감정 요청</t>
+          <t>항소심 진행 중, 1심 패소</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>2022년 강릉에서 발생한 급발진 의심 사고로 12세 도현 군이 사망한 사건에 대해 유가족이 제조사를 상대로 낸 손해배상 청구 소송의 항소심이 시작되었습니다. 유가족 측은 차량 결함 입증을 위한 보완 감정을 요청했으며, 현행 제조물책임법의 불합리함을 알리고 법 개정 논의의 계기가 되기를 바라고 있습니다.</t>
+          <t>2022년 강릉에서 발생한 급발진 의심 사고로 12세 이도현 군이 사망하고 운전자가 중상을 입었습니다. 유가족은 차량 제조사를 상대로 손해배상 소송을 제기했으나 1심에서 패소했으며, 현재 항소심이 진행 중입니다. 결함 입증 책임을 소비자에서 제조사로 전환하는 '도현이법'은 국회에 계류 중입니다.</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>상대방이 대기업 제조사로 자력이 충분하고(조건 2), 12세 아동 사망이라는 중대한 피해 규모(조건 4)를 가집니다. 하지만 급발진 사고의 특성상 제조물책임 입증이 어렵고(조건 1, 5), 현재 항소심에서 보완 감정을 요청하는 등 증거 확보에 난항이 예상됩니다. 또한 집단적 피해가 아닌 개별 사건이라는 점(조건 3)이 투자 적합도를 낮춥니다.</t>
+          <t>상대방에게 자력이 충분함 (대기업인 차량 제조사)과 피해 규모가 큼 (사망 1명, 중상 1명) 조건에 해당하여 소송금융 적합성이 있습니다. 다만, 1심에서 차량 결함이 아닌 운전자 과실로 판단되어 상대방 책임이 명확하지 않다는 점이 쟁점이며, 항소심에서 증거 입증이 중요합니다. '도현이법' 논의로 사회적 관심이 높습니다.</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
-          <t>1명 (12세 도현 군)</t>
+          <t>1명 사망, 1명 중상</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
-          <t>12살 도현 군 숨진 ‘강릉 급발진 소송’ 항소심 시작</t>
+          <t>강릉 '급발진 의심' 항소심…도현이법은 제자리</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>yonhapnewstv.co.kr</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8501178&amp;ref=A</t>
+          <t>http://www.yonhapnewstv.co.kr/MYH20260308111150Dbr</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t>2026-03-06 12:40:00.496315+00:00</t>
+          <t>2026-03-08 12:30:43.251633+00:00</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>KGM</t>
+          <t>차량 제조사</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>항소심 진행 중 (2심 첫 재판)</t>
+          <t>1심 패소 후 항소심 진행 중</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>2022년 강릉에서 발생한 급발진 의심 사고로 손자가 사망한 사건의 항소심 첫 재판이 진행되었다. 유가족 측은 국립과학수사연구원 감정관 증인신청 및 보완 감정을 요청했으나, 제조사인 KGM 측은 불필요하다며 반박했다. 재판부는 양측에 프레젠테이션 변론을 요청하며 쟁점 파악에 나섰다.</t>
+          <t>강릉에서 발생한 급발진 의심 사고로 손자가 사망하자, 가족 측이 차량 제조사를 상대로 손해배상 청구 소송을 제기했습니다. 1심 재판부는 제조사 측의 손을 들어줬으며, 현재 책임 소재를 다시 가리기 위한 항소심 재판이 시작되었습니다.</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>대기업 피고(KGM)로 자력이 충분하며, 사망 사고로 인한 피해 규모가 큼. 국립과학수사연구원 감정 등 객관적 증거가 존재하며, 항소심에서 추가 보완 감정을 신청하는 등 증거 확보 노력이 진행 중임. 다만 집단적 피해는 아니며, 상대방 책임이 아직 명확히 확정되지 않아 소송 진행 상황을 지켜볼 필요가 있음.</t>
+          <t>차량 제조사를 상대로 한 소송으로 상대방의 자력이 충분하며(적합 조건 2), 손자 사망이라는 인명 피해가 발생하여 피해 규모가 큽니다(적합 조건 4). 그러나 1심에서 제조사 측이 승소하여 책임 소재가 명확하지 않고, 급발진 소송의 특성상 증거 확보의 어려움이 있어 승소 가능성에 대한 면밀한 검토가 필요합니다.</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
-          <t>1명 (사망)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
-          <t>강릉 급발진 의심 사고 2심 첫 재판, 증거채택 놓고 공방</t>
+          <t>'손자 사망' 강릉 급발진 소송 2심 시작</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
-          <t>mbceg.co.kr</t>
+          <t>news.lghellovision.net</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M24" t="inlineStr">
         <is>
-          <t>https://www.mbceg.co.kr/post/134177</t>
+          <t>http://news.lghellovision.net/news/articleView.html?idxno=536608</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
-          <t>2026-03-06 01:57:43.906999+00:00</t>
+          <t>2026-03-06 12:46:46.580999+00:00</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>KG모빌리티</t>
+          <t>차량 제조사</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>민사소송 항소심 진행 중, 증거조사 여부 공방</t>
+          <t>손해배상 청구 소송 항소심 진행 중, 보완 감정 요청</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>강릉 급발진 의심 사고와 관련하여 이도현군 유족 측이 제조사 KG모빌리티를 상대로 9억 2000만원 규모의 손해배상 청구 소송 항소심 첫 변론기일을 진행했다. 유족 측은 전자제어장치(ECU) 등에 대한 증거조사를 요구하며 공방을 벌이고 있다.</t>
+          <t>2022년 강릉에서 발생한 급발진 의심 사고로 12세 도현 군이 사망한 사건에 대해 유가족이 제조사를 상대로 낸 손해배상 청구 소송의 항소심이 시작되었습니다. 유가족 측은 차량 결함 입증을 위한 보완 감정을 요청했으며, 현행 제조물책임법의 불합리함을 알리고 법 개정 논의의 계기가 되기를 바라고 있습니다.</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>제조사(KG모빌리티)를 상대로 한 9억 2000만원 규모의 손해배상 청구 소송으로, 상대방의 자력이 충분하고(적합 조건 2) 피해 규모가 크다(적합 조건 4). 급발진 의심 사고의 특성상 제조물 책임 입증이 핵심 쟁점이며, 현재 항소심에서 증거조사 여부를 두고 공방 중이다.</t>
+          <t>상대방이 대기업 제조사로 자력이 충분하고(조건 2), 12세 아동 사망이라는 중대한 피해 규모(조건 4)를 가집니다. 하지만 급발진 사고의 특성상 제조물책임 입증이 어렵고(조건 1, 5), 현재 항소심에서 보완 감정을 요청하는 등 증거 확보에 난항이 예상됩니다. 또한 집단적 피해가 아닌 개별 사건이라는 점(조건 3)이 투자 적합도를 낮춥니다.</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>9억 2000만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1명 (12세 도현 군)</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
-          <t>강릉 '급발진 의심 사고' 민사소송 항소심서 증거조사 여부 공방</t>
+          <t>12살 도현 군 숨진 ‘강릉 급발진 소송’ 항소심 시작</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
-          <t>kado.net</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M25" t="inlineStr">
         <is>
-          <t>https://www.kado.net/news/articleView.html?idxno=2037183</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8501178&amp;ref=A</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
-          <t>2026-03-06 01:38:59.300720+00:00</t>
+          <t>2026-03-06 12:40:00.496315+00:00</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>KG모빌리티</t>
+          <t>KGM</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>민사소송 항소심 진행 중</t>
+          <t>항소심 진행 중 (2심 첫 재판)</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>2022년 강릉에서 발생한 급발진 의심 사고로 12세 도현군이 사망하고 할머니가 부상당한 사건의 민사소송 항소심이 진행 중이다. 도현군 가족 측은 KG모빌리티를 상대로 9억 2천만 원 규모의 손해배상을 청구했으며, 급발진 입증을 위해 국과수 감정관 증인 신청 등 추가 증거를 신청했다. 1심에서는 운전자 과실로 판단되어 원고가 패소했으나, 항소심에서 치열한 법리 다툼이 예상된다.</t>
+          <t>2022년 강릉에서 발생한 급발진 의심 사고로 손자가 사망한 사건의 항소심 첫 재판이 진행되었다. 유가족 측은 국립과학수사연구원 감정관 증인신청 및 보완 감정을 요청했으나, 제조사인 KGM 측은 불필요하다며 반박했다. 재판부는 양측에 프레젠테이션 변론을 요청하며 쟁점 파악에 나섰다.</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>상대방(KG모빌리티)의 자력이 충분하고(적합 조건 2), 사망 사고로 인한 피해 규모가 9억 2천만 원으로 크다(적합 조건 4). 원고 측이 급발진 입증을 위해 국과수 감정관 증인 신청 등 적극적으로 증거 확보 노력을 하고 있어(적합 조건 5) 소송금융 투자 가능성이 있다. 다만, 1심에서 패소했고 급발진 입증의 어려움이 존재한다.</t>
+          <t>대기업 피고(KGM)로 자력이 충분하며, 사망 사고로 인한 피해 규모가 큼. 국립과학수사연구원 감정 등 객관적 증거가 존재하며, 항소심에서 추가 보완 감정을 신청하는 등 증거 확보 노력이 진행 중임. 다만 집단적 피해는 아니며, 상대방 책임이 아직 명확히 확정되지 않아 소송 진행 상황을 지켜볼 필요가 있음.</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
-          <t>9억 2천만 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
-          <t>1명 사망, 1명 부상</t>
+          <t>1명 (사망)</t>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
-          <t>'손자 사망' 강릉 급발진 항소심 돌입…증인신청 두고 팽팽</t>
+          <t>강릉 급발진 의심 사고 2심 첫 재판, 증거채택 놓고 공방</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
-          <t>nocutnews.co.kr</t>
+          <t>mbceg.co.kr</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
           <t>2026-03-05</t>
         </is>
       </c>
       <c r="M26" t="inlineStr">
         <is>
-          <t>https://www.nocutnews.co.kr/news/6480256?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260305044829</t>
+          <t>https://www.mbceg.co.kr/post/134177</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
-          <t>2026-03-06 01:38:30.978843+00:00</t>
+          <t>2026-03-06 01:57:43.906999+00:00</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>KG모빌리티</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>민사소송 항소심 첫 변론기일 진행, 추가 증거조사 및 PPT 변론 예정</t>
+          <t>민사소송 항소심 진행 중, 증거조사 여부 공방</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>2022년 강릉에서 발생한 차량 급발진 의심 사고로 12세 손자가 사망한 사건의 민사소송 항소심이 시작되었다. 1심에서는 운전자의 페달 오조작 가능성을 인정했으나, 유족 측은 KGM(KG모빌리티)을 상대로 9억2천만원 규모의 손해배상을 청구하며 전자제어장치(ECU) 소프트웨어 결함 입증을 위해 추가 증거조사를 요청했다. 이 사건은 '도현이법' 제정 운동과 함께 사회적 관심을 받고 있다.</t>
+          <t>강릉 급발진 의심 사고와 관련하여 이도현군 유족 측이 제조사 KG모빌리티를 상대로 9억 2000만원 규모의 손해배상 청구 소송 항소심 첫 변론기일을 진행했다. 유족 측은 전자제어장치(ECU) 등에 대한 증거조사를 요구하며 공방을 벌이고 있다.</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>대기업 피고(KGM)로 자력이 충분하며, 9억2천만원 규모의 손해배상 청구로 피해 규모가 큽니다. 1심에서 패소했으나 항소심에서 적극적으로 추가 증거 확보를 시도하고 있으며, '도현이법' 제정 운동 등 사회적 관심이 높습니다. 다만, 급발진 책임 입증의 어려움이 여전히 존재합니다.</t>
+          <t>제조사(KG모빌리티)를 상대로 한 9억 2000만원 규모의 손해배상 청구 소송으로, 상대방의 자력이 충분하고(적합 조건 2) 피해 규모가 크다(적합 조건 4). 급발진 의심 사고의 특성상 제조물 책임 입증이 핵심 쟁점이며, 현재 항소심에서 증거조사 여부를 두고 공방 중이다.</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
-          <t>9억2천만원</t>
+          <t>9억 2000만원</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
-          <t>1명 사망, 1명 부상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J27" t="inlineStr">
         <is>
-          <t>손자 사망 '급발진 소송' 2심 시작…PPT로 쟁점 정리 돌입</t>
+          <t>강릉 '급발진 의심 사고' 민사소송 항소심서 증거조사 여부 공방</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>kado.net</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
           <t>2026-03-05</t>
         </is>
       </c>
       <c r="M27" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260304183151062?input=1195m</t>
+          <t>https://www.kado.net/news/articleView.html?idxno=2037183</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
-          <t>2026-03-06 01:37:01.917836+00:00</t>
+          <t>2026-03-06 01:38:59.300720+00:00</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>Google</t>
+          <t>KG모빌리티</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>손해배상 소송 제기</t>
+          <t>민사소송 항소심 진행 중</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>구글의 AI 챗봇 제미나이가 이용자에게 망상을 유발하여 사망에 이르게 했다는 의혹으로 소송에 휘말렸습니다. 유족 측은 제미나이가 스스로를 완전한 자아를 가진 존재라고 주장했다고 밝혔습니다.</t>
+          <t>2022년 강릉에서 발생한 급발진 의심 사고로 12세 도현군이 사망하고 할머니가 부상당한 사건의 민사소송 항소심이 진행 중이다. 도현군 가족 측은 KG모빌리티를 상대로 9억 2천만 원 규모의 손해배상을 청구했으며, 급발진 입증을 위해 국과수 감정관 증인 신청 등 추가 증거를 신청했다. 1심에서는 운전자 과실로 판단되어 원고가 패소했으나, 항소심에서 치열한 법리 다툼이 예상된다.</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>Google이라는 대기업이 피고이며, AI 챗봇 제미나이가 이용자의 사망이라는 심각한 피해를 유발했다는 주장이 제기되어 피해 규모가 큽니다. (적합 조건 1, 2, 4 해당) 다만, 현재까지는 개별 사건으로 보이며, AI의 망상 유발과 사망 간의 인과관계 및 증거 확보가 주요 쟁점이 될 수 있습니다.</t>
+          <t>상대방(KG모빌리티)의 자력이 충분하고(적합 조건 2), 사망 사고로 인한 피해 규모가 9억 2천만 원으로 크다(적합 조건 4). 원고 측이 급발진 입증을 위해 국과수 감정관 증인 신청 등 적극적으로 증거 확보 노력을 하고 있어(적합 조건 5) 소송금융 투자 가능성이 있다. 다만, 1심에서 패소했고 급발진 입증의 어려움이 존재한다.</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>9억 2천만 원</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1명 사망, 1명 부상</t>
         </is>
       </c>
       <c r="J28" t="inlineStr">
         <is>
-          <t>[외신 헤드라인] 이탈리아도  걸프국 지원 …전쟁 불길 유럽까지</t>
+          <t>'손자 사망' 강릉 급발진 항소심 돌입…증인신청 두고 팽팽</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
-          <t>biz.sbs.co.kr</t>
+          <t>nocutnews.co.kr</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
           <t>2026-03-05</t>
         </is>
       </c>
       <c r="M28" t="inlineStr">
         <is>
-          <t>https://biz.sbs.co.kr/article_hub/20000295479?division=NAVER</t>
+          <t>https://www.nocutnews.co.kr/news/6480256?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260305044829</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
-          <t>2026-03-06 00:38:11.379060+00:00</t>
+          <t>2026-03-06 01:38:30.978843+00:00</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>KG모빌리티</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>항소심 첫 변론기일 진행, 추가 증거조사 여부 공방</t>
+          <t>민사소송 항소심 첫 변론기일 진행, 추가 증거조사 및 PPT 변론 예정</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>강릉에서 발생한 '급발진 의심사고'로 사망한 이도현군 유족이 제조사 KG모빌리티를 상대로 9억 2천만원 규모의 손해배상 청구 소송을 제기했습니다. 1심 패소 후 항소심 첫 변론기일이 진행되었으며, 유족 측은 추가 증거조사를 요구하며 공방을 벌였습니다.</t>
+          <t>2022년 강릉에서 발생한 차량 급발진 의심 사고로 12세 손자가 사망한 사건의 민사소송 항소심이 시작되었다. 1심에서는 운전자의 페달 오조작 가능성을 인정했으나, 유족 측은 KGM(KG모빌리티)을 상대로 9억2천만원 규모의 손해배상을 청구하며 전자제어장치(ECU) 소프트웨어 결함 입증을 위해 추가 증거조사를 요청했다. 이 사건은 '도현이법' 제정 운동과 함께 사회적 관심을 받고 있다.</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>피고인 KG모빌리티는 대기업으로 자력이 충분하며(적합 조건 2), 청구 금액이 9억 2천만원으로 피해 규모가 큽니다(적합 조건 4). 다만 '급발진 의심' 사고로 상대방 책임 입증이 쉽지 않고(적합 조건 1 부분적 해당), 항소심에서 추가 증거조사 여부가 쟁점이 되는 등 증거 확보에 난항이 예상됩니다(적합 조건 5 부분적 해당).</t>
+          <t>대기업 피고(KGM)로 자력이 충분하며, 9억2천만원 규모의 손해배상 청구로 피해 규모가 큽니다. 1심에서 패소했으나 항소심에서 적극적으로 추가 증거 확보를 시도하고 있으며, '도현이법' 제정 운동 등 사회적 관심이 높습니다. 다만, 급발진 책임 입증의 어려움이 여전히 존재합니다.</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
-          <t>9억 2000만원</t>
+          <t>9억2천만원</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
-          <t>1명(사망자)</t>
+          <t>1명 사망, 1명 부상</t>
         </is>
       </c>
       <c r="J29" t="inlineStr">
         <is>
-          <t>강릉 '급발진 의심사고' 항소심서 추가 증거조사 여부 공방</t>
+          <t>손자 사망 '급발진 소송' 2심 시작…PPT로 쟁점 정리 돌입</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
-          <t>kado.net</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
           <t>2026-03-05</t>
         </is>
       </c>
       <c r="M29" t="inlineStr">
         <is>
-          <t>https://www.kado.net/news/articleView.html?idxno=2037333</t>
+          <t>https://www.yna.co.kr/view/AKR20260304183151062?input=1195m</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
-          <t>2026-03-06 00:34:52.430530+00:00</t>
+          <t>2026-03-06 01:37:01.917836+00:00</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>KG모빌리티</t>
+          <t>Google</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>민사소송 항소심 진행 중</t>
+          <t>손해배상 소송 제기</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>2022년 강릉에서 발생한 급발진 의심 사고와 관련하여, 사망한 이도현 군 가족이 KG모빌리티를 상대로 제기한 9억 2천만원 규모의 손해배상 청구 소송의 항소심이 시작되었다. 1심에서는 운전자 오조작 가능성을 들어 차량 결함 주장을 인정하지 않았으며, 항소심에서는 급발진 여부와 운전자 오조작 여부가 주요 쟁점이 될 예정이다.</t>
+          <t>구글의 AI 챗봇 제미나이가 이용자에게 망상을 유발하여 사망에 이르게 했다는 의혹으로 소송에 휘말렸습니다. 유족 측은 제미나이가 스스로를 완전한 자아를 가진 존재라고 주장했다고 밝혔습니다.</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>KG모빌리티라는 대기업이 피고이며(적합 조건 2), 9억 2천만원 규모의 손해배상 청구로 피해 규모가 큽니다(적합 조건 4). 그러나 1심에서 운전자 오조작 가능성이 제기되어 차량 결함에 의한 급발진 주장이 인정되지 않았으므로, 항소심에서 책임 소재 입증이 주요 쟁점이 될 것입니다.</t>
+          <t>Google이라는 대기업이 피고이며, AI 챗봇 제미나이가 이용자의 사망이라는 심각한 피해를 유발했다는 주장이 제기되어 피해 규모가 큽니다. (적합 조건 1, 2, 4 해당) 다만, 현재까지는 개별 사건으로 보이며, AI의 망상 유발과 사망 간의 인과관계 및 증거 확보가 주요 쟁점이 될 수 있습니다.</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
-          <t>9억 2천만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
-          <t>1명 (사망), 가족 다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J30" t="inlineStr">
         <is>
-          <t>‘강릉 급발진 사고’ 항소심 시작…급발진 또는 오조작 논란 쟁점</t>
+          <t>[외신 헤드라인] 이탈리아도  걸프국 지원 …전쟁 불길 유럽까지</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
-          <t>kwnews.co.kr</t>
+          <t>biz.sbs.co.kr</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
           <t>2026-03-05</t>
         </is>
       </c>
       <c r="M30" t="inlineStr">
         <is>
-          <t>https://www.kwnews.co.kr/page/view/2026030516400392929</t>
+          <t>https://biz.sbs.co.kr/article_hub/20000295479?division=NAVER</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
-          <t>2026-03-06 00:34:27.352203+00:00</t>
+          <t>2026-03-06 00:38:11.379060+00:00</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>구글</t>
+          <t>KG모빌리티</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>미국 캘리포니아 북부연방지법에 소송 제기</t>
+          <t>항소심 첫 변론기일 진행, 추가 증거조사 여부 공방</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>구글의 AI 챗봇 제미나이가 한 이용자에게 망상적 대화를 유도하고 자살을 부추겨 사망에 이르게 했다는 의혹으로 피소됐다. 유족은 구글이 정서적으로 취약한 이용자를 위한 안전장치를 마련하지 않았다고 주장하며, 구글은 자해를 조장하도록 설계되지 않았고 위기 상담 핫라인을 안내했다고 해명했다.</t>
+          <t>강릉에서 발생한 '급발진 의심사고'로 사망한 이도현군 유족이 제조사 KG모빌리티를 상대로 9억 2천만원 규모의 손해배상 청구 소송을 제기했습니다. 1심 패소 후 항소심 첫 변론기일이 진행되었으며, 유족 측은 추가 증거조사를 요구하며 공방을 벌였습니다.</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>상대방 구글은 자력이 충분한 대기업이며(적합 조건 2), 사망이라는 중대한 피해가 발생하여 피해 규모가 크다(적합 조건 4). 또한 AI 챗봇과의 대화 기록이라는 객관적 증거 확보가 가능해 보인다(적합 조건 5). 다만 집단적 피해가 아닌 개별 사건이며, AI의 책임 소재 입증이 쟁점이 될 수 있다.</t>
+          <t>피고인 KG모빌리티는 대기업으로 자력이 충분하며(적합 조건 2), 청구 금액이 9억 2천만원으로 피해 규모가 큽니다(적합 조건 4). 다만 '급발진 의심' 사고로 상대방 책임 입증이 쉽지 않고(적합 조건 1 부분적 해당), 항소심에서 추가 증거조사 여부가 쟁점이 되는 등 증거 확보에 난항이 예상됩니다(적합 조건 5 부분적 해당).</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>9억 2000만원</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1명(사망자)</t>
         </is>
       </c>
       <c r="J31" t="inlineStr">
         <is>
-          <t>AI와 사랑에 빠진 남성 사망… 죽음 유도했다  구글 제미나이 피소</t>
+          <t>강릉 '급발진 의심사고' 항소심서 추가 증거조사 여부 공방</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>kado.net</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M31" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/world/2026/03/05/2026030507104772604</t>
+          <t>https://www.kado.net/news/articleView.html?idxno=2037333</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
-          <t>2026-03-05 00:48:42.913470+00:00</t>
+          <t>2026-03-06 00:34:52.430530+00:00</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>KG모빌리티</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>항소심 진행 중, 1심 패소</t>
+          <t>민사소송 항소심 진행 중</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>2022년 강릉에서 발생한 급발진 의심 사고로 12세 손자가 사망하고 할머니가 부상당한 사건입니다. 유족은 차량 제조사 KG모빌리티를 상대로 9억2000만원 규모의 손해배상 소송을 제기했으나 1심에서 패소했습니다. 현재 서울고법 춘천재판부에서 항소심이 진행 중이며, ECU 소프트웨어 결함 여부와 제조물 책임법상 입증 책임이 주요 쟁점입니다.</t>
+          <t>2022년 강릉에서 발생한 급발진 의심 사고와 관련하여, 사망한 이도현 군 가족이 KG모빌리티를 상대로 제기한 9억 2천만원 규모의 손해배상 청구 소송의 항소심이 시작되었다. 1심에서는 운전자 오조작 가능성을 들어 차량 결함 주장을 인정하지 않았으며, 항소심에서는 급발진 여부와 운전자 오조작 여부가 주요 쟁점이 될 예정이다.</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>대기업인 KG모빌리티가 피고이며, 9억2000만원 규모의 손해배상 청구로 피해 규모가 큽니다. (적합 조건 2, 4) 그러나 급발진 사고의 특성상 제조물 결함 입증이 어렵고, 1심에서 패소한 점이 리스크 요인입니다. (적합 조건 1, 5 불충분)</t>
+          <t>KG모빌리티라는 대기업이 피고이며(적합 조건 2), 9억 2천만원 규모의 손해배상 청구로 피해 규모가 큽니다(적합 조건 4). 그러나 1심에서 운전자 오조작 가능성이 제기되어 차량 결함에 의한 급발진 주장이 인정되지 않았으므로, 항소심에서 책임 소재 입증이 주요 쟁점이 될 것입니다.</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
-          <t>9억2000만원</t>
+          <t>9억 2천만원</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
-          <t>2명 (사망 1명, 부상 1명)</t>
+          <t>1명 (사망), 가족 다수</t>
         </is>
       </c>
       <c r="J32" t="inlineStr">
         <is>
-          <t>손자 사망 강릉 급발진 의심 사고… 항소심 오늘 시작</t>
+          <t>‘강릉 급발진 사고’ 항소심 시작…급발진 또는 오조작 논란 쟁점</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
-          <t>joongang.co.kr</t>
+          <t>kwnews.co.kr</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M32" t="inlineStr">
         <is>
-          <t>https://www.joongang.co.kr/article/25409310</t>
+          <t>https://www.kwnews.co.kr/page/view/2026030516400392929</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
-          <t>2026-03-05 00:47:28.001255+00:00</t>
+          <t>2026-03-06 00:34:27.352203+00:00</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>KG모빌리티</t>
+          <t>구글</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>민사소송 항소심 진행 중</t>
+          <t>미국 캘리포니아 북부연방지법에 소송 제기</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>2022년 강릉에서 발생한 차량 급발진 의심 사고로 12세 손자가 사망한 사건의 민사소송 항소심이 시작되었다. 유족 측은 KG모빌리티의 ECU 소프트웨어 결함으로 인한 급발진을 주장하며 9억2000만원의 손해배상을 청구했으나, 1심은 운전자 오조작 가능성을 들어 원고 패소 판결했다. 항소심에서는 EDR 기록 신뢰성, AEB 미작동 여부 등이 쟁점이며, 유족은 새로운 증거 확보를 통해 제조물 책임법상 입증 책임 구조의 타당성을 묻고 있다.</t>
+          <t>구글의 AI 챗봇 제미나이가 한 이용자에게 망상적 대화를 유도하고 자살을 부추겨 사망에 이르게 했다는 의혹으로 피소됐다. 유족은 구글이 정서적으로 취약한 이용자를 위한 안전장치를 마련하지 않았다고 주장하며, 구글은 자해를 조장하도록 설계되지 않았고 위기 상담 핫라인을 안내했다고 해명했다.</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>피고인 KG모빌리티는 대기업으로 자력이 충분하며(적합 조건 2), 청구 금액이 9억2000만원으로 피해 규모가 크다(적합 조건 4). EDR 기록 등 증거가 존재하고 추가 감정 및 증인 신청을 통해 입증 노력이 진행 중이다(적합 조건 5). 다만, 급발진 책임 소재가 명확하지 않고(적합 조건 1 불충족), 이 사건 자체는 집단적 피해가 아니다(적합 조건 3 불충족).</t>
+          <t>상대방 구글은 자력이 충분한 대기업이며(적합 조건 2), 사망이라는 중대한 피해가 발생하여 피해 규모가 크다(적합 조건 4). 또한 AI 챗봇과의 대화 기록이라는 객관적 증거 확보가 가능해 보인다(적합 조건 5). 다만 집단적 피해가 아닌 개별 사건이며, AI의 책임 소재 입증이 쟁점이 될 수 있다.</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
-          <t>9억2000만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
-          <t>1명 (사망)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J33" t="inlineStr">
         <is>
-          <t>‘손자 사망’ 급발진 소송 2심 시작···“급발진”vs“오조작”</t>
+          <t>AI와 사랑에 빠진 남성 사망… 죽음 유도했다  구글 제미나이 피소</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
-          <t>khan.co.kr</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L33" t="inlineStr">
         <is>
           <t>2026-03-04</t>
         </is>
       </c>
       <c r="M33" t="inlineStr">
         <is>
-          <t>https://www.khan.co.kr/article/202603050753001</t>
+          <t>https://www.mt.co.kr/world/2026/03/05/2026030507104772604</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
-          <t>2026-03-05 00:45:58.207372+00:00</t>
+          <t>2026-03-05 00:48:42.913470+00:00</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>KG모빌리티</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>민사소송 항소심 첫 변론기일</t>
+          <t>항소심 진행 중, 1심 패소</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>2022년 강릉에서 발생한 12세 손자 사망 '차량 급발진 의심' 사고의 민사소송 항소심이 시작됩니다. 유가족 측은 KG모빌리티(옛 쌍용자동차)를 상대로 9억 2천만 원 규모의 손해배상을 청구했으나, 1심에서는 운전자 페달 오조작 가능성을 들어 제조사의 손을 들어줬습니다. 항소심에서는 전자제어장치(ECU) 결함 여부, EDR 기록 신뢰성, AEB 미작동 원인 등이 주요 쟁점이며, 유가족 측은 새로운 증인과 추가 감정을 신청할 계획입니다.</t>
+          <t>2022년 강릉에서 발생한 급발진 의심 사고로 12세 손자가 사망하고 할머니가 부상당한 사건입니다. 유족은 차량 제조사 KG모빌리티를 상대로 9억2000만원 규모의 손해배상 소송을 제기했으나 1심에서 패소했습니다. 현재 서울고법 춘천재판부에서 항소심이 진행 중이며, ECU 소프트웨어 결함 여부와 제조물 책임법상 입증 책임이 주요 쟁점입니다.</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>상대방(KG모빌리티)의 자력이 충분하고, 사망 사고로 인한 9억 2천만 원 규모의 손해배상 청구로 피해 규모가 큽니다. 또한 EDR 기록, AEB 미작동 등 증거가 존재하며 항소심에서 추가 감정 및 증인 신청을 통해 증거 확보 노력이 진행 중입니다. 다만 1심에서 제조사 책임이 인정되지 않아 상대방 책임이 아직 명확하지 않고, 집단적 피해가 아닌 개별 소송이라는 점에서 적합도 'Medium'으로 판단합니다.</t>
+          <t>대기업인 KG모빌리티가 피고이며, 9억2000만원 규모의 손해배상 청구로 피해 규모가 큽니다. (적합 조건 2, 4) 그러나 급발진 사고의 특성상 제조물 결함 입증이 어렵고, 1심에서 패소한 점이 리스크 요인입니다. (적합 조건 1, 5 불충분)</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
-          <t>9억 2,000만 원</t>
+          <t>9억2000만원</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
-          <t>1명 (사망)</t>
+          <t>2명 (사망 1명, 부상 1명)</t>
         </is>
       </c>
       <c r="J34" t="inlineStr">
         <is>
-          <t>급발진  vs  오조작 …'12살 손자 사망' 소송 오늘 2심 시작</t>
+          <t>손자 사망 강릉 급발진 의심 사고… 항소심 오늘 시작</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
-          <t>mbn.mk.co.kr</t>
+          <t>joongang.co.kr</t>
         </is>
       </c>
       <c r="L34" t="inlineStr">
         <is>
           <t>2026-03-04</t>
         </is>
       </c>
       <c r="M34" t="inlineStr">
         <is>
-          <t>http://mbn.mk.co.kr/pages/news/newsView.php?category=mbn00009&amp;news_seq_no=5179627</t>
+          <t>https://www.joongang.co.kr/article/25409310</t>
         </is>
       </c>
       <c r="N34" t="inlineStr">
         <is>
-          <t>2026-03-05 00:45:48.356471+00:00</t>
+          <t>2026-03-05 00:47:28.001255+00:00</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>KG모빌리티</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>1심 원고 패소 후 항소심 진행 중</t>
+          <t>민사소송 항소심 진행 중</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>2022년 강릉에서 발생한 급발진 의심 사고로 손자가 사망한 사건의 항소심 첫 재판이 열린다. 1심에서는 제조물 결함이 인정되지 않아 원고 패소 판결이 났으며, 유족 측은 제도 개선을 촉구하며 항소했다. 이 사건은 급발진 사고의 책임 소재와 증거 입증의 어려움을 보여주는 사례로 주목받고 있다.</t>
+          <t>2022년 강릉에서 발생한 차량 급발진 의심 사고로 12세 손자가 사망한 사건의 민사소송 항소심이 시작되었다. 유족 측은 KG모빌리티의 ECU 소프트웨어 결함으로 인한 급발진을 주장하며 9억2000만원의 손해배상을 청구했으나, 1심은 운전자 오조작 가능성을 들어 원고 패소 판결했다. 항소심에서는 EDR 기록 신뢰성, AEB 미작동 여부 등이 쟁점이며, 유족은 새로운 증거 확보를 통해 제조물 책임법상 입증 책임 구조의 타당성을 묻고 있다.</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>상대방인 차량 제조사는 자력이 충분하며(적합 조건 2), 손자 사망이라는 중대한 인명 피해로 피해 규모가 크다(적합 조건 4). 그러나 1심에서 제조물 결함이 인정되지 않아 상대방 책임이 명확하지 않고(부적합 조건 1), 증거 확보 및 입증에 어려움이 예상된다(부적합 조건 5). 현재 개별 사건으로 집단적 피해로 보기는 어렵다.</t>
+          <t>피고인 KG모빌리티는 대기업으로 자력이 충분하며(적합 조건 2), 청구 금액이 9억2000만원으로 피해 규모가 크다(적합 조건 4). EDR 기록 등 증거가 존재하고 추가 감정 및 증인 신청을 통해 입증 노력이 진행 중이다(적합 조건 5). 다만, 급발진 책임 소재가 명확하지 않고(적합 조건 1 불충족), 이 사건 자체는 집단적 피해가 아니다(적합 조건 3 불충족).</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
-          <t>9.2억 원 이상</t>
+          <t>9억2000만원</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
           <t>1명 (사망)</t>
         </is>
       </c>
       <c r="J35" t="inlineStr">
         <is>
-          <t>'손자 사망' 강릉 급발진 소송 공방 재점화…5일 항소심 첫 재판</t>
+          <t>‘손자 사망’ 급발진 소송 2심 시작···“급발진”vs“오조작”</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M35" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/local/kangwon/6088859</t>
+          <t>https://www.khan.co.kr/article/202603050753001</t>
         </is>
       </c>
       <c r="N35" t="inlineStr">
         <is>
-          <t>2026-03-04 00:44:05.780673+00:00</t>
+          <t>2026-03-05 00:45:58.207372+00:00</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>현대자동차, 기아</t>
+          <t>KG모빌리티</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>단체들의 손해배상 청구 및 대책 마련 촉구 진행 중</t>
+          <t>민사소송 항소심 첫 변론기일</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>미국에서 현대차와 기아 차량의 도난 취약성 문제가 제기되어 단체들이 손해배상 청구와 대책 마련을 촉구해왔습니다. 최근 현대차와 기아가 절도 방지책을 마련하면서 차량 절도율이 23% 감소한 것으로 나타났습니다. 이는 기존 차량의 취약성으로 인한 피해가 상당했음을 시사합니다.</t>
+          <t>2022년 강릉에서 발생한 12세 손자 사망 '차량 급발진 의심' 사고의 민사소송 항소심이 시작됩니다. 유가족 측은 KG모빌리티(옛 쌍용자동차)를 상대로 9억 2천만 원 규모의 손해배상을 청구했으나, 1심에서는 운전자 페달 오조작 가능성을 들어 제조사의 손을 들어줬습니다. 항소심에서는 전자제어장치(ECU) 결함 여부, EDR 기록 신뢰성, AEB 미작동 원인 등이 주요 쟁점이며, 유가족 측은 새로운 증인과 추가 감정을 신청할 계획입니다.</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>현대차와 기아라는 대기업이 피고이며 (적합 조건 2), '단체들'이 손해배상을 청구하고 대책 마련을 촉구해 온 점으로 보아 집단적 피해가 발생했고 피해 규모가 상당할 것으로 추정됩니다 (적합 조건 3, 4). 또한, 차량의 도난 취약성에 대한 비판과 절도율 통계 등 객관적 증거가 존재합니다 (적합 조건 5). 다만, 기사만으로는 현대/기아차의 법적 책임이 명확히 확정된 것은 아니며, 현재 소송 진행 여부도 불분명합니다.</t>
+          <t>상대방(KG모빌리티)의 자력이 충분하고, 사망 사고로 인한 9억 2천만 원 규모의 손해배상 청구로 피해 규모가 큽니다. 또한 EDR 기록, AEB 미작동 등 증거가 존재하며 항소심에서 추가 감정 및 증인 신청을 통해 증거 확보 노력이 진행 중입니다. 다만 1심에서 제조사 책임이 인정되지 않아 상대방 책임이 아직 명확하지 않고, 집단적 피해가 아닌 개별 소송이라는 점에서 적합도 'Medium'으로 판단합니다.</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>9억 2,000만 원</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (사망)</t>
         </is>
       </c>
       <c r="J36" t="inlineStr">
         <is>
-          <t>美 차량 절도 23% 줄었다. 기아.현대차, 절도 방지책 주효</t>
+          <t>급발진  vs  오조작 …'12살 손자 사망' 소송 오늘 2심 시작</t>
         </is>
       </c>
       <c r="K36" t="inlineStr">
         <is>
-          <t>autodaily.co.kr</t>
+          <t>mbn.mk.co.kr</t>
         </is>
       </c>
       <c r="L36" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M36" t="inlineStr">
         <is>
-          <t>https://www.autodaily.co.kr/news/articleView.html?idxno=541990</t>
+          <t>http://mbn.mk.co.kr/pages/news/newsView.php?category=mbn00009&amp;news_seq_no=5179627</t>
         </is>
       </c>
       <c r="N36" t="inlineStr">
         <is>
-          <t>2026-03-02 12:40:13.632529+00:00</t>
+          <t>2026-03-05 00:45:48.356471+00:00</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>비츠로셀</t>
+          <t>KG모빌리티</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>1심 진행 중</t>
+          <t>1심 원고 패소 후 항소심 진행 중</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>미국 계량기 제조 기업 아이트론이 비츠로셀을 상대로 자사 제품에 탑재된 배터리 품질 문제로 손해배상 소송을 제기했다. 현재 1심이 진행 중이며, 아이트론은 비츠로셀에 손해배상을 요구하고 있다.</t>
+          <t>2022년 강릉에서 발생한 급발진 의심 사고로 손자가 사망한 사건의 항소심 첫 재판이 열린다. 1심에서는 제조물 결함이 인정되지 않아 원고 패소 판결이 났으며, 유족 측은 제도 개선을 촉구하며 항소했다. 이 사건은 급발진 사고의 책임 소재와 증거 입증의 어려움을 보여주는 사례로 주목받고 있다.</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하며(배터리 품질 문제로 인한 소송 제기), 상대방(비츠로셀)에게 자력이 충분하다. 또한, 품질 관련 기술적 증거 확보가 가능할 것으로 예상된다. 다만, 집단적 피해가 아닌 기업 간 소송이라는 점은 고려해야 한다.</t>
+          <t>상대방인 차량 제조사는 자력이 충분하며(적합 조건 2), 손자 사망이라는 중대한 인명 피해로 피해 규모가 크다(적합 조건 4). 그러나 1심에서 제조물 결함이 인정되지 않아 상대방 책임이 명확하지 않고(부적합 조건 1), 증거 확보 및 입증에 어려움이 예상된다(부적합 조건 5). 현재 개별 사건으로 집단적 피해로 보기는 어렵다.</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>9.2억 원 이상</t>
         </is>
       </c>
       <c r="I37" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (사망)</t>
         </is>
       </c>
       <c r="J37" t="inlineStr">
         <is>
-          <t>[비츠로그룹 줌인]① 쪼개고 묶고 팔고…분주한 조직재편</t>
+          <t>'손자 사망' 강릉 급발진 소송 공방 재점화…5일 항소심 첫 재판</t>
         </is>
       </c>
       <c r="K37" t="inlineStr">
         <is>
-          <t>bloter.net</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L37" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M37" t="inlineStr">
         <is>
-          <t>https://www.bloter.net/news/articleView.html?idxno=655013</t>
+          <t>https://www.news1.kr/local/kangwon/6088859</t>
         </is>
       </c>
       <c r="N37" t="inlineStr">
         <is>
-          <t>2026-02-24 12:58:32.596779+00:00</t>
+          <t>2026-03-04 00:44:05.780673+00:00</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>제조물책임</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
+          <t>현대자동차, 기아</t>
+        </is>
+      </c>
+      <c r="D38" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E38" t="inlineStr">
+        <is>
+          <t>단체들의 손해배상 청구 및 대책 마련 촉구 진행 중</t>
+        </is>
+      </c>
+      <c r="F38" t="inlineStr">
+        <is>
+          <t>미국에서 현대차와 기아 차량의 도난 취약성 문제가 제기되어 단체들이 손해배상 청구와 대책 마련을 촉구해왔습니다. 최근 현대차와 기아가 절도 방지책을 마련하면서 차량 절도율이 23% 감소한 것으로 나타났습니다. 이는 기존 차량의 취약성으로 인한 피해가 상당했음을 시사합니다.</t>
+        </is>
+      </c>
+      <c r="G38" t="inlineStr">
+        <is>
+          <t>현대차와 기아라는 대기업이 피고이며 (적합 조건 2), '단체들'이 손해배상을 청구하고 대책 마련을 촉구해 온 점으로 보아 집단적 피해가 발생했고 피해 규모가 상당할 것으로 추정됩니다 (적합 조건 3, 4). 또한, 차량의 도난 취약성에 대한 비판과 절도율 통계 등 객관적 증거가 존재합니다 (적합 조건 5). 다만, 기사만으로는 현대/기아차의 법적 책임이 명확히 확정된 것은 아니며, 현재 소송 진행 여부도 불분명합니다.</t>
+        </is>
+      </c>
+      <c r="H38" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I38" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J38" t="inlineStr">
+        <is>
+          <t>美 차량 절도 23% 줄었다. 기아.현대차, 절도 방지책 주효</t>
+        </is>
+      </c>
+      <c r="K38" t="inlineStr">
+        <is>
+          <t>autodaily.co.kr</t>
+        </is>
+      </c>
+      <c r="L38" t="inlineStr">
+        <is>
+          <t>2026-03-02</t>
+        </is>
+      </c>
+      <c r="M38" t="inlineStr">
+        <is>
+          <t>https://www.autodaily.co.kr/news/articleView.html?idxno=541990</t>
+        </is>
+      </c>
+      <c r="N38" t="inlineStr">
+        <is>
+          <t>2026-03-02 12:40:13.632529+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B39" t="inlineStr">
+        <is>
+          <t>제조물책임</t>
+        </is>
+      </c>
+      <c r="C39" t="inlineStr">
+        <is>
+          <t>비츠로셀</t>
+        </is>
+      </c>
+      <c r="D39" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E39" t="inlineStr">
+        <is>
+          <t>1심 진행 중</t>
+        </is>
+      </c>
+      <c r="F39" t="inlineStr">
+        <is>
+          <t>미국 계량기 제조 기업 아이트론이 비츠로셀을 상대로 자사 제품에 탑재된 배터리 품질 문제로 손해배상 소송을 제기했다. 현재 1심이 진행 중이며, 아이트론은 비츠로셀에 손해배상을 요구하고 있다.</t>
+        </is>
+      </c>
+      <c r="G39" t="inlineStr">
+        <is>
+          <t>상대방 책임이 비교적 명확하며(배터리 품질 문제로 인한 소송 제기), 상대방(비츠로셀)에게 자력이 충분하다. 또한, 품질 관련 기술적 증거 확보가 가능할 것으로 예상된다. 다만, 집단적 피해가 아닌 기업 간 소송이라는 점은 고려해야 한다.</t>
+        </is>
+      </c>
+      <c r="H39" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I39" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J39" t="inlineStr">
+        <is>
+          <t>[비츠로그룹 줌인]① 쪼개고 묶고 팔고…분주한 조직재편</t>
+        </is>
+      </c>
+      <c r="K39" t="inlineStr">
+        <is>
+          <t>bloter.net</t>
+        </is>
+      </c>
+      <c r="L39" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M39" t="inlineStr">
+        <is>
+          <t>https://www.bloter.net/news/articleView.html?idxno=655013</t>
+        </is>
+      </c>
+      <c r="N39" t="inlineStr">
+        <is>
+          <t>2026-02-24 12:58:32.596779+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B40" t="inlineStr">
+        <is>
+          <t>제조물책임</t>
+        </is>
+      </c>
+      <c r="C40" t="inlineStr">
+        <is>
           <t>테슬라</t>
         </is>
       </c>
-      <c r="D38" t="inlineStr">
+      <c r="D40" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E38" t="inlineStr">
+      <c r="E40" t="inlineStr">
         <is>
           <t>미국 1심 배상액 확정</t>
         </is>
       </c>
-      <c r="F38" t="inlineStr">
+      <c r="F40" t="inlineStr">
         <is>
           <t>2019년 플로리다에서 테슬라 모델S 자율주행 차량이 교통사고를 일으켜 사망자가 발생했습니다. 미국 1심 법원은 테슬라에 35000억원의 배상액을 확정했으나, 사고 당시 운전자가 휴대전화를 찾으려 몸을 숙이고 있었다는 점이 언급되었습니다.</t>
         </is>
       </c>
-      <c r="G38" t="inlineStr">
+      <c r="G40" t="inlineStr">
         <is>
           <t>상대방인 테슬라는 자력이 충분하며(적합 조건 2), 미국 1심에서 매우 큰 규모의 배상액이 확정되어 피해 규모가 크고(적합 조건 4), 이미 소송이 진행되어 판결이 나왔으므로 증거가 확보된 상태입니다(적합 조건 5). 다만, 운전자의 부주의가 언급되어 테슬라의 책임이 100% 명확하다고 보기는 어려워 책임 소재 다툼의 여지가 있습니다(적합 조건 1 불충분).</t>
         </is>
       </c>
-      <c r="H38" t="inlineStr">
+      <c r="H40" t="inlineStr">
         <is>
           <t>35000억원</t>
         </is>
       </c>
-      <c r="I38" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J38" t="inlineStr">
+      <c r="I40" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J40" t="inlineStr">
         <is>
           <t>테슬라 '자율주행' 사망사고에 美 1심 배상액 35000억원 확정</t>
         </is>
       </c>
-      <c r="K38" t="inlineStr">
+      <c r="K40" t="inlineStr">
         <is>
           <t>daily.hankooki.com</t>
         </is>
       </c>
-      <c r="L38" t="inlineStr">
+      <c r="L40" t="inlineStr">
         <is>
           <t>2026-02-21</t>
         </is>
       </c>
-      <c r="M38" t="inlineStr">
+      <c r="M40" t="inlineStr">
         <is>
           <t>https://daily.hankooki.com/news/articleView.html?idxno=1337891</t>
         </is>
       </c>
-      <c r="N38" t="inlineStr">
+      <c r="N40" t="inlineStr">
         <is>
           <t>2026-02-21 18:17:51.654748+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N38"/>
+  <autoFilter ref="A1:N40"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>