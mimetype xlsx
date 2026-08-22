--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$26</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$27</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill/>
     </fill>
@@ -440,51 +440,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N26"/>
+  <dimension ref="A1:N27"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="19" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="47" customWidth="1" min="8" max="8"/>
     <col width="26" customWidth="1" min="9" max="9"/>
     <col width="49" customWidth="1" min="10" max="10"/>
     <col width="23" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -549,1800 +549,1872 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>조세</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>구글코리아</t>
+          <t>대한민국 (세무서장)</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>법인세 부과처분 취소소송 항소심 진행 중</t>
+          <t>대법원 파기환송, 유사 사건 선례 확립</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>구글 딥마인드 CEO의 방한 소식과 함께 구글코리아의 조세 회피 논란이 재조명되었다. 과세 당국은 2020년 구글코리아에 1540억원의 법인세를 부과했으나, 구글은 이에 불복해 소송을 제기하여 현재 항소심이 진행 중이다. 국내에서 막대한 수익을 올리면서도 낮은 법인세 납부액으로 인해 사회적 책임 이행에 대한 비판이 커지고 있다.</t>
+          <t>대법원 전원합의체는 제휴사 포인트 결제액에 대한 부가가치세 과세와 관련, 2017년 4월부터 12월까지는 법률 위임 없는 시행령 개정으로 과세가 위법하다고 판단했습니다. 반면 2018년 1월 1일 이후에는 법률 개정으로 과세가 적법하다고 보았습니다. 이번 판결은 조세법률주의 원칙을 재확인하며, 2017년 기간에 부당하게 과세된 기업들의 환급 소송에 중요한 선례가 될 전망입니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>상대방(구글코리아)은 자력이 충분한 대기업이며, 과세 당국이 1540억원의 법인세를 부과하여 책임이 명확하다고 판단하고 있다. 이미 공적 절차(국정감사 지적, 과세 처분)가 진행되었고, 현재 항소심이 진행 중인 대규모 조세 소송이다. (적합 조건 1, 2, 4, 5, 6 해당)</t>
+          <t>대법원 전원합의체 판결로 2017년 4월부터 12월까지의 제휴사 포인트 결제액에 대한 부가세 과세가 위법하다는 법리가 명확히 확립되었습니다 (상대방 책임 명확, 증거 확보 가능). 상대방은 세무서장으로 대한민국에 해당하여 자력이 충분하며, 이번 판결은 유사한 환급 분쟁에 중요한 선례가 되어 다수 기업의 소송 가능성이 높습니다 (피해 규모 큼, 집단적 피해 가능성).</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>1540억원</t>
+          <t>GS리테일 약 2억 5200만원 (2017년분), 기타 기업 미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수 기업 (미상)</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>한국, 최적의 AI 테스트베드 …'알파고 아버지' 10년 만에 서울 온다</t>
+          <t>제휴사 포인트 결제액, 2018년부터 부가세 과세 가능 …법 개정 전 시행...</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>intn.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-26</t>
+          <t>2026-07-22</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=03198006645420056</t>
+          <t>http://www.intn.co.kr/news/articleView.html?idxno=2052110</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-05-10 07:02:22.132953+00:00</t>
+          <t>2026-07-30 17:16:26.290549+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>조세</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
+          <t>구글코리아</t>
+        </is>
+      </c>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>법인세 부과처분 취소소송 항소심 진행 중</t>
+        </is>
+      </c>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t>구글 딥마인드 CEO의 방한 소식과 함께 구글코리아의 조세 회피 논란이 재조명되었다. 과세 당국은 2020년 구글코리아에 1540억원의 법인세를 부과했으나, 구글은 이에 불복해 소송을 제기하여 현재 항소심이 진행 중이다. 국내에서 막대한 수익을 올리면서도 낮은 법인세 납부액으로 인해 사회적 책임 이행에 대한 비판이 커지고 있다.</t>
+        </is>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t>상대방(구글코리아)은 자력이 충분한 대기업이며, 과세 당국이 1540억원의 법인세를 부과하여 책임이 명확하다고 판단하고 있다. 이미 공적 절차(국정감사 지적, 과세 처분)가 진행되었고, 현재 항소심이 진행 중인 대규모 조세 소송이다. (적합 조건 1, 2, 4, 5, 6 해당)</t>
+        </is>
+      </c>
+      <c r="H3" t="inlineStr">
+        <is>
+          <t>1540억원</t>
+        </is>
+      </c>
+      <c r="I3" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J3" t="inlineStr">
+        <is>
+          <t>한국, 최적의 AI 테스트베드 …'알파고 아버지' 10년 만에 서울 온다</t>
+        </is>
+      </c>
+      <c r="K3" t="inlineStr">
+        <is>
+          <t>edaily.co.kr</t>
+        </is>
+      </c>
+      <c r="L3" t="inlineStr">
+        <is>
+          <t>2026-04-26</t>
+        </is>
+      </c>
+      <c r="M3" t="inlineStr">
+        <is>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=03198006645420056</t>
+        </is>
+      </c>
+      <c r="N3" t="inlineStr">
+        <is>
+          <t>2026-05-10 07:02:22.132953+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>조세</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
           <t>국세청</t>
         </is>
       </c>
-      <c r="D3" t="inlineStr">
+      <c r="D4" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E3" t="inlineStr">
+      <c r="E4" t="inlineStr">
         <is>
           <t>조세심판원 심의 진행 중, 일부는 행정소송 고려 중</t>
         </is>
       </c>
-      <c r="F3" t="inlineStr">
+      <c r="F4" t="inlineStr">
         <is>
           <t>배우 이하늬, 유연석, 이준기, 가수 겸 배우 차은우 등 다수의 연예인이 1인 기획사를 통한 탈세 혐의로 국세청으로부터 수십억에서 백억대 이상의 세금을 추징당했습니다. 이하늬 씨의 60억 규모 조세불복 사건이 조세심판원에서 이달 말 결론날 예정이며, 이 결과는 유사 쟁점으로 계류 중인 다른 연예인들의 심판 결과와 차은우 씨의 불복 청구 여부에 큰 영향을 미칠 것으로 보입니다.</t>
         </is>
       </c>
-      <c r="G3" t="inlineStr">
+      <c r="G4" t="inlineStr">
         <is>
           <t>국세청을 상대로 한 조세 불복 사건으로 상대방의 자력이 충분하며(적합 조건 2), 이하늬, 유연석, 이준기, 차은우 등 다수의 연예인이 동일한 쟁점으로 연루되어 집단적 피해 양상을 보입니다(적합 조건 3). 개별 추징 세액이 수십억에서 백억대 이상으로 피해 규모가 매우 크고(적합 조건 4), 현재 조세심판원 절차가 진행 중입니다(적합 조건 6).</t>
         </is>
       </c>
-      <c r="H3" t="inlineStr">
+      <c r="H4" t="inlineStr">
         <is>
           <t>총 수백억 원대 (이하늬 60억, 유연석 70억, 이준기 9억, 차은우 130억)</t>
         </is>
       </c>
-      <c r="I3" t="inlineStr">
+      <c r="I4" t="inlineStr">
         <is>
           <t>다수 연예인 (최소 4명 이상)</t>
         </is>
       </c>
-      <c r="J3" t="inlineStr">
+      <c r="J4" t="inlineStr">
         <is>
           <t>이하늬 ‘1인 기획사 탈세사건’, 이달 결론…유연석·차은우는?[only 이...</t>
         </is>
       </c>
-      <c r="K3" t="inlineStr">
+      <c r="K4" t="inlineStr">
         <is>
           <t>edaily.co.kr</t>
         </is>
       </c>
-      <c r="L3" t="inlineStr">
+      <c r="L4" t="inlineStr">
         <is>
           <t>2026-04-09</t>
         </is>
       </c>
-      <c r="M3" t="inlineStr">
+      <c r="M4" t="inlineStr">
         <is>
           <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01623606645414808</t>
         </is>
       </c>
-      <c r="N3" t="inlineStr">
+      <c r="N4" t="inlineStr">
         <is>
           <t>2026-04-12 07:01:12.687976+00:00</t>
-        </is>
-[...70 lines deleted...]
-          <t>2026-04-03 00:48:36.572956+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>조세</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>국세청</t>
+          <t>성동세무서장</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>조세 불복 절차의 비효율성 및 개편 논의 진행 중</t>
+          <t>서울행정법원 1심 판결 선고</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>국세청의 심사청구 제도가 조세심판원에 비해 낮은 인용률과 독립성 부족으로 납세자들의 외면을 받고 있습니다. 지난해 심사청구 처리 건수는 10년 내 최저 수준을 기록했으며, 세무대리업계와 학계에서는 불복 절차를 조세심판원으로 통합해야 한다는 주장이 제기되고 있습니다. 이는 납세자들의 권리 구제에 대한 부담을 가중시키고 결과의 일관성을 저해한다는 지적입니다.</t>
+          <t>서울행정법원은 A, B가 성동세무서장을 상대로 낸 증여세 부과처분 취소 소송에서 원고들의 청구를 기각했다. 재판부는 증여 1년 5개월 전 유사재산의 매매가액을 시가로 적용한 세무서의 처분이 위법하지 않으며, 해당 기간 동안 가격변동의 특별한 사정이 있었다고 볼 수 없다고 판시했다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>이 기사는 국세청 심사청구 제도의 낮은 인용률과 독립성 부족 등 시스템적 문제점을 지적하고 있어, 특정 사건의 소송금융 투자 대상으로 적합하지 않습니다. 상대방(국세청/정부)의 자력은 충분하나, 특정 집단적 피해 사건이나 명확한 상대방의 위법 행위가 제시되지 않았으며, 오히려 해당 절차의 낮은 성공률이 강조되어 개별 사건의 투자 매력이 낮습니다.</t>
+          <t>원고(피해자)들이 1심에서 패소하여 상대방 책임이 명확하다고 보기 어려우며, 소송금융 투자 대상으로서 승소 가능성이 낮습니다. 또한, 집단적 피해가 아닌 개별 사건입니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2명</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>불복 10건 중 1건만 국세청으로…심사청구 폐지론 부상</t>
+          <t>[조세]  증여 1년 5개월 전 성동구 같은 단지 아파트 매매가 적용해 증여...</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>taxwatch.co.kr</t>
+          <t>legaltimes.co.kr</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t>2026-04-02</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.taxwatch.co.kr/article/tax/2026/03/30/0005/naver</t>
+          <t>http://www.legaltimes.co.kr/news/articleView.html?idxno=93007</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-04-03 00:41:56.540618+00:00</t>
+          <t>2026-04-03 00:48:36.572956+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>조세</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>국세청</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>법원 판결 선고 (원고 패소)</t>
+          <t>조세 불복 절차의 비효율성 및 개편 논의 진행 중</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>A씨 부부가 2022년 8월 증여받은 아파트의 증여세 산정 방식에 대해 불복 소송을 제기했으나, 법원은 증여일 전 1년 이내의 유사주택 매매가도 증여세 과세표준 산정에 활용할 수 있다고 판단하며 원고 패소 판결을 내렸습니다.</t>
+          <t>국세청의 심사청구 제도가 조세심판원에 비해 낮은 인용률과 독립성 부족으로 납세자들의 외면을 받고 있습니다. 지난해 심사청구 처리 건수는 10년 내 최저 수준을 기록했으며, 세무대리업계와 학계에서는 불복 절차를 조세심판원으로 통합해야 한다는 주장이 제기되고 있습니다. 이는 납세자들의 권리 구제에 대한 부담을 가중시키고 결과의 일관성을 저해한다는 지적입니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>해당 사건은 증여세 산정 방식에 대한 개별 소송으로, 법원이 이미 원고 패소 판결을 내린 상태입니다. (부적합 조건: 이미 종결된 사건) 집단적 피해가 아니며, 상대방 책임이 명확하다고 보기 어렵습니다. (적합 조건 1개 이하)</t>
+          <t>이 기사는 국세청 심사청구 제도의 낮은 인용률과 독립성 부족 등 시스템적 문제점을 지적하고 있어, 특정 사건의 소송금융 투자 대상으로 적합하지 않습니다. 상대방(국세청/정부)의 자력은 충분하나, 특정 집단적 피해 사건이나 명확한 상대방의 위법 행위가 제시되지 않았으며, 오히려 해당 절차의 낮은 성공률이 강조되어 개별 사건의 투자 매력이 낮습니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>증여세 산정, 기준시가 아닌 1년 전 유사주택 매매가도 가능</t>
+          <t>불복 10건 중 1건만 국세청으로…심사청구 폐지론 부상</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>biz.sbs.co.kr</t>
+          <t>taxwatch.co.kr</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://biz.sbs.co.kr/article_hub/20000300612?division=NAVER</t>
+          <t>https://www.taxwatch.co.kr/article/tax/2026/03/30/0005/naver</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-03-30 00:47:33.511660+00:00</t>
+          <t>2026-04-03 00:41:56.540618+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>조세</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>대법원 파기환송</t>
+          <t>법원 판결 선고 (원고 패소)</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>대법원이 거래의 형식적 외관과 경제적 실질이 괴리된 조세회피행위에 대해 실질과세 원칙을 적용할 수 있다는 판결을 내렸습니다. 이는 피상속인이 사망 전 278억 원 상당의 주식을 조세피난처 회사에 헐값에 매각한 상속세 부과 사건에서 원심을 파기환송하며 나온 결정입니다. 이번 판결로 과세관청의 조세회피행위 입증 부담이 줄고 납세자의 방어 책임이 강화되어 향후 조세소송에 큰 변화가 예상됩니다.</t>
+          <t>A씨 부부가 2022년 8월 증여받은 아파트의 증여세 산정 방식에 대해 불복 소송을 제기했으나, 법원은 증여일 전 1년 이내의 유사주택 매매가도 증여세 과세표준 산정에 활용할 수 있다고 판단하며 원고 패소 판결을 내렸습니다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>대법원 판결로 실질과세 원칙이 강화되어 납세자가 조세회피행위를 방어하기 위한 입증 책임이 커졌습니다. 이는 잠재적 원고(납세자)의 승소 가능성을 낮추는 요인으로 작용합니다. 비록 상대방(국세청/대한민국)의 자력은 충분하고 예시 사건의 피해 규모는 크지만, 법리적 난이도와 승소 가능성 하락으로 소송금융 투자 적합도가 낮습니다.</t>
+          <t>해당 사건은 증여세 산정 방식에 대한 개별 소송으로, 법원이 이미 원고 패소 판결을 내린 상태입니다. (부적합 조건: 이미 종결된 사건) 집단적 피해가 아니며, 상대방 책임이 명확하다고 보기 어렵습니다. (적합 조건 1개 이하)</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
-          <t>약 278억 원 (예시 사건 기준)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>서류만으론 부족하다…상속세 ‘실질과세’ 비상</t>
+          <t>증여세 산정, 기준시가 아닌 1년 전 유사주택 매매가도 가능</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>magazine.hankyung.com</t>
+          <t>biz.sbs.co.kr</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t>2026-03-29</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://magazine.hankyung.com/money/article/202602189250c</t>
+          <t>https://biz.sbs.co.kr/article_hub/20000300612?division=NAVER</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-03-30 00:37:19.076163+00:00</t>
+          <t>2026-03-30 00:47:33.511660+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>조세</t>
         </is>
       </c>
-      <c r="C8" t="inlineStr"/>
-      <c r="D8" t="inlineStr"/>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D8" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
       <c r="E8" t="inlineStr">
         <is>
+          <t>대법원 파기환송</t>
+        </is>
+      </c>
+      <c r="F8" t="inlineStr">
+        <is>
+          <t>대법원이 거래의 형식적 외관과 경제적 실질이 괴리된 조세회피행위에 대해 실질과세 원칙을 적용할 수 있다는 판결을 내렸습니다. 이는 피상속인이 사망 전 278억 원 상당의 주식을 조세피난처 회사에 헐값에 매각한 상속세 부과 사건에서 원심을 파기환송하며 나온 결정입니다. 이번 판결로 과세관청의 조세회피행위 입증 부담이 줄고 납세자의 방어 책임이 강화되어 향후 조세소송에 큰 변화가 예상됩니다.</t>
+        </is>
+      </c>
+      <c r="G8" t="inlineStr">
+        <is>
+          <t>대법원 판결로 실질과세 원칙이 강화되어 납세자가 조세회피행위를 방어하기 위한 입증 책임이 커졌습니다. 이는 잠재적 원고(납세자)의 승소 가능성을 낮추는 요인으로 작용합니다. 비록 상대방(국세청/대한민국)의 자력은 충분하고 예시 사건의 피해 규모는 크지만, 법리적 난이도와 승소 가능성 하락으로 소송금융 투자 적합도가 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H8" t="inlineStr">
+        <is>
+          <t>약 278억 원 (예시 사건 기준)</t>
+        </is>
+      </c>
+      <c r="I8" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J8" t="inlineStr">
+        <is>
+          <t>서류만으론 부족하다…상속세 ‘실질과세’ 비상</t>
+        </is>
+      </c>
+      <c r="K8" t="inlineStr">
+        <is>
+          <t>magazine.hankyung.com</t>
+        </is>
+      </c>
+      <c r="L8" t="inlineStr">
+        <is>
+          <t>2026-03-29</t>
+        </is>
+      </c>
+      <c r="M8" t="inlineStr">
+        <is>
+          <t>https://magazine.hankyung.com/money/article/202602189250c</t>
+        </is>
+      </c>
+      <c r="N8" t="inlineStr">
+        <is>
+          <t>2026-03-30 00:37:19.076163+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B9" t="inlineStr">
+        <is>
+          <t>조세</t>
+        </is>
+      </c>
+      <c r="C9" t="inlineStr"/>
+      <c r="D9" t="inlineStr"/>
+      <c r="E9" t="inlineStr">
+        <is>
           <t>교육 프로그램에 대한 기사</t>
         </is>
       </c>
-      <c r="F8" t="inlineStr">
+      <c r="F9" t="inlineStr">
         <is>
           <t>강릉시가 세무공무원 직무역량강화 교육을 실시했으며, '담배소비세 쟁송 심층 토론'을 주제로 실제 조세 소송 사례를 바탕으로 논의가 진행되었다. 이 교육 프로그램은 올해 12월까지 10개월간 운영될 예정이다.</t>
         </is>
       </c>
-      <c r="G8" t="inlineStr">
+      <c r="G9" t="inlineStr">
         <is>
           <t>이 기사는 강릉시 세무공무원 직무역량강화 교육에 대한 것으로, 실제 조세 소송 사례를 바탕으로 한 토론을 다루고 있습니다. 이는 소송금융 투자 대상이 될 수 있는 현재 진행 중이거나 발생 예정인 사건이 아니며, 과거의 사례를 교육 목적으로 활용하는 내용이므로 부적합 조건에 해당합니다.</t>
         </is>
       </c>
-      <c r="H8" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J8" t="inlineStr">
+      <c r="H9" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I9" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J9" t="inlineStr">
         <is>
           <t>강릉시, 세무공무원 직무역량강화 교육 실시</t>
         </is>
       </c>
-      <c r="K8" t="inlineStr">
+      <c r="K9" t="inlineStr">
         <is>
           <t>enewstoday.co.kr</t>
         </is>
       </c>
-      <c r="L8" t="inlineStr">
+      <c r="L9" t="inlineStr">
         <is>
           <t>2026-03-26</t>
         </is>
       </c>
-      <c r="M8" t="inlineStr">
+      <c r="M9" t="inlineStr">
         <is>
           <t>http://www.enewstoday.co.kr/news/articleView.html?idxno=2411199</t>
         </is>
       </c>
-      <c r="N8" t="inlineStr">
+      <c r="N9" t="inlineStr">
         <is>
           <t>2026-03-26 13:28:09.556978+00:00</t>
         </is>
       </c>
     </row>
-    <row r="9">
-      <c r="A9" s="2" t="inlineStr">
+    <row r="10">
+      <c r="A10" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B9" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C9" t="inlineStr">
+      <c r="B10" t="inlineStr">
+        <is>
+          <t>조세</t>
+        </is>
+      </c>
+      <c r="C10" t="inlineStr">
         <is>
           <t>쿠팡㈜</t>
         </is>
       </c>
-      <c r="D9" t="inlineStr">
+      <c r="D10" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E9" t="inlineStr">
+      <c r="E10" t="inlineStr">
         <is>
           <t>세무조사 진행 중</t>
         </is>
       </c>
-      <c r="F9" t="inlineStr">
+      <c r="F10" t="inlineStr">
         <is>
           <t>전 세계적으로 초국적 기업과 국가 간의 세금 문제가 충돌하는 가운데, 쿠팡㈜이 최근 '세금 실종 사건'으로 세무조사 타깃이 되었다. 이는 넷플릭스의 행정소송 사례와 유사하게 국가의 조세 주권과 관련된 중요한 사안으로 보인다.</t>
         </is>
       </c>
-      <c r="G9" t="inlineStr">
+      <c r="G10" t="inlineStr">
         <is>
           <t>대기업인 쿠팡이 '세금 실종 사건'으로 세무조사 타깃이 되어 공적 절차(세무조사)가 진행 중이다. 상대방의 자력이 충분하고, 세금 관련 사건의 특성상 피해 규모가 클 가능성이 높으며, 세무조사를 통해 증거 확보가 용이할 것으로 판단된다.</t>
         </is>
       </c>
-      <c r="H9" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J9" t="inlineStr">
+      <c r="H10" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I10" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J10" t="inlineStr">
         <is>
           <t>조세 주권 전쟁 속 쿠팡의 ‘세금 실종 사건’ 추적</t>
         </is>
       </c>
-      <c r="K9" t="inlineStr">
+      <c r="K10" t="inlineStr">
         <is>
           <t>sisain.co.kr</t>
         </is>
       </c>
-      <c r="L9" t="inlineStr">
+      <c r="L10" t="inlineStr">
         <is>
           <t>2026-03-25</t>
         </is>
       </c>
-      <c r="M9" t="inlineStr">
+      <c r="M10" t="inlineStr">
         <is>
           <t>https://www.sisain.co.kr/news/articleView.html?idxno=57521</t>
         </is>
       </c>
-      <c r="N9" t="inlineStr">
+      <c r="N10" t="inlineStr">
         <is>
           <t>2026-03-26 00:41:08.450286+00:00</t>
-        </is>
-[...70 lines deleted...]
-          <t>2026-03-19 13:16:06.546965+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>조세</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>대한민국, 서울특별시, 강남구청</t>
+          <t>대한민국, 서울시</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>대법원 파기환송 후 서울고등법원에서 파기환송심 진행 중</t>
+          <t>대법원 파기환송심 진행 중</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>미국계 사모펀드 론스타가 대한민국 등을 상대로 약 1600억원대의 세금 환급을 요구하는 부당이득금 반환 청구 소송의 파기환송심이 시작되었다. 1, 2심은 론스타 승소였으나, 대법원은 원천징수세액 환급 권리가 원천징수의무자에게 있다고 판시하며 사건을 서울고법으로 돌려보냈다. 현재 파기환송심 첫 변론기일이 열렸으며, 론스타 측은 합의 여부에 대한 증거를 추가 제출했다.</t>
+          <t>미국계 사모펀드 론스타가 대한민국과 서울시를 상대로 1,682억 원 상당의 세금 반환을 요구하는 부당이득금 반환 청구 소송의 파기환송심이 시작되었다. 대법원은 지난해 4월 원심을 파기하고 정부 측 손을 들어주며, 세금 환급 청구권이 론스타가 아닌 한국 금융기관에 있다고 판단했다. 현재 서울고등법원에서 대법원의 파기환송 취지에 따라 사건을 다시 심리 중이며, 7월 9일 변론 종결 및 판결 선고 예정이다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>대법원이 원천징수세액 환급 권리가 원천징수의무자들에게 있다고 판시하여, 원고(론스타)의 핵심 주장에 대한 법적 근거가 약화됨. 이는 소송금융 투자에 있어 원고의 승소 가능성을 낮추는 중대한 요인임. (적합 조건 1 불충족)</t>
+          <t>상대방에게 자력이 충분하고(대한민국, 서울시), 피해 규모가 큼(1,682억 원)은 적합 조건에 해당한다. 그러나 대법원이 이미 원심을 파기하고 정부 측 손을 들어준 사건으로, 원고(론스타)의 승소 가능성이 낮아 소송금융 투자 대상으로 부적합하다.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
-          <t>약 1600억원대</t>
+          <t>1,682억 원</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>대법서 뒤집힌 론스타 세금 소송… 파기환송심 본격 시작</t>
+          <t>‘론스타 vs 대한민국’ 1682억 세금 반환 걸린 파기환송심 시작</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>etoday.co.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t>2026-03-19</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>https://www.etoday.co.kr/news/view/2567314</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8513228&amp;ref=A</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-03-19 13:12:56.024467+00:00</t>
+          <t>2026-03-19 13:16:06.546965+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>조세</t>
         </is>
       </c>
-      <c r="C12" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E12" t="inlineStr"/>
+      <c r="C12" t="inlineStr">
+        <is>
+          <t>대한민국, 서울특별시, 강남구청</t>
+        </is>
+      </c>
+      <c r="D12" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E12" t="inlineStr">
+        <is>
+          <t>대법원 파기환송 후 서울고등법원에서 파기환송심 진행 중</t>
+        </is>
+      </c>
       <c r="F12" t="inlineStr">
         <is>
+          <t>미국계 사모펀드 론스타가 대한민국 등을 상대로 약 1600억원대의 세금 환급을 요구하는 부당이득금 반환 청구 소송의 파기환송심이 시작되었다. 1, 2심은 론스타 승소였으나, 대법원은 원천징수세액 환급 권리가 원천징수의무자에게 있다고 판시하며 사건을 서울고법으로 돌려보냈다. 현재 파기환송심 첫 변론기일이 열렸으며, 론스타 측은 합의 여부에 대한 증거를 추가 제출했다.</t>
+        </is>
+      </c>
+      <c r="G12" t="inlineStr">
+        <is>
+          <t>대법원이 원천징수세액 환급 권리가 원천징수의무자들에게 있다고 판시하여, 원고(론스타)의 핵심 주장에 대한 법적 근거가 약화됨. 이는 소송금융 투자에 있어 원고의 승소 가능성을 낮추는 중대한 요인임. (적합 조건 1 불충족)</t>
+        </is>
+      </c>
+      <c r="H12" t="inlineStr">
+        <is>
+          <t>약 1600억원대</t>
+        </is>
+      </c>
+      <c r="I12" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="J12" t="inlineStr">
+        <is>
+          <t>대법서 뒤집힌 론스타 세금 소송… 파기환송심 본격 시작</t>
+        </is>
+      </c>
+      <c r="K12" t="inlineStr">
+        <is>
+          <t>etoday.co.kr</t>
+        </is>
+      </c>
+      <c r="L12" t="inlineStr">
+        <is>
+          <t>2026-03-19</t>
+        </is>
+      </c>
+      <c r="M12" t="inlineStr">
+        <is>
+          <t>https://www.etoday.co.kr/news/view/2567314</t>
+        </is>
+      </c>
+      <c r="N12" t="inlineStr">
+        <is>
+          <t>2026-03-19 13:12:56.024467+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B13" t="inlineStr">
+        <is>
+          <t>조세</t>
+        </is>
+      </c>
+      <c r="C13" t="inlineStr"/>
+      <c r="D13" t="inlineStr"/>
+      <c r="E13" t="inlineStr"/>
+      <c r="F13" t="inlineStr">
+        <is>
           <t>이 기사는 박훈 교수와 윤현경 변호사가 공동 집필한 신간 '결혼·이혼·상속, 그때 세금이 시작된다'를 소개한다. 이 책은 결혼, 이혼, 상속 등 가족 관련 사건에서 세금 제도가 어떻게 작동하는지, 그리고 이로 인해 발생하는 구조적 문제들을 다양한 사례를 통해 설명한다. 단순한 절세 전략이 아닌 제도의 구조적 이해를 돕는 데 초점을 맞추고 있다.</t>
         </is>
       </c>
-      <c r="G12" t="inlineStr">
+      <c r="G13" t="inlineStr">
         <is>
           <t>이 기사는 특정 사건이나 분쟁을 다루는 것이 아니라, 결혼, 이혼, 상속 시 발생하는 세금 문제에 대한 책을 소개하는 내용입니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모, 진행 단계 등이 명확히 제시되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
-      <c r="H12" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J12" t="inlineStr">
+      <c r="H13" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I13" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J13" t="inlineStr">
         <is>
           <t>[새책]결혼·이혼·상속, 그때 세금이 시작된다</t>
         </is>
       </c>
-      <c r="K12" t="inlineStr">
+      <c r="K13" t="inlineStr">
         <is>
           <t>taxwatch.co.kr</t>
         </is>
       </c>
-      <c r="L12" t="inlineStr">
+      <c r="L13" t="inlineStr">
         <is>
           <t>2026-03-18</t>
         </is>
       </c>
-      <c r="M12" t="inlineStr">
+      <c r="M13" t="inlineStr">
         <is>
           <t>https://www.taxwatch.co.kr/article/tax/2026/03/18/0001/naver</t>
         </is>
       </c>
-      <c r="N12" t="inlineStr">
+      <c r="N13" t="inlineStr">
         <is>
           <t>2026-03-18 12:38:39.066403+00:00</t>
         </is>
       </c>
     </row>
-    <row r="13">
-      <c r="A13" s="2" t="inlineStr">
+    <row r="14">
+      <c r="A14" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B13" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C13" t="inlineStr">
+      <c r="B14" t="inlineStr">
+        <is>
+          <t>조세</t>
+        </is>
+      </c>
+      <c r="C14" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
-      <c r="D13" t="inlineStr">
+      <c r="D14" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E13" t="inlineStr">
+      <c r="E14" t="inlineStr">
         <is>
           <t>대법원 판결로 법리 확정, 유사 사례 경정청구 및 소송 가능성 높음</t>
         </is>
       </c>
-      <c r="F13" t="inlineStr">
+      <c r="F14" t="inlineStr">
         <is>
           <t>대법원은 장애인고용부담금이 의무 불이행에 대한 '제재'가 아니므로 법인세법상 손금 산입 대상이라고 판결했습니다. 이는 기존에 부담금을 손금 처리하지 못했던 기업들이 법인세 환급을 청구할 수 있는 법적 근거를 마련한 것으로, 조세 행정의 편의주의적 관행에 경종을 울리는 중요한 판례입니다.</t>
         </is>
       </c>
-      <c r="G13" t="inlineStr">
+      <c r="G14" t="inlineStr">
         <is>
           <t>대법원 판결로 과세관청의 법리 오해가 명확히 확인되었고(상대방 책임 명확, 증거 확보 용이), 상대방은 국가로 자력이 충분합니다. 이 판결은 장애인고용부담금을 손금으로 처리하지 못해 법인세를 더 냈던 다수의 기업들에게 세금 환급을 청구할 수 있는 강력한 선례를 제공하여 집단적 피해 구제 및 상당한 피해 규모가 예상됩니다.</t>
         </is>
       </c>
-      <c r="H13" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I13" t="inlineStr">
+      <c r="H14" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I14" t="inlineStr">
         <is>
           <t>다수 기업</t>
         </is>
       </c>
-      <c r="J13" t="inlineStr">
+      <c r="J14" t="inlineStr">
         <is>
           <t>세무법인HKL '세상(稅相) 읽기'⑪ '장애인고용부담금'에 대한 대법원 판...</t>
         </is>
       </c>
-      <c r="K13" t="inlineStr">
+      <c r="K14" t="inlineStr">
         <is>
           <t>intn.co.kr</t>
         </is>
       </c>
-      <c r="L13" t="inlineStr">
+      <c r="L14" t="inlineStr">
         <is>
           <t>2026-03-18</t>
         </is>
       </c>
-      <c r="M13" t="inlineStr">
+      <c r="M14" t="inlineStr">
         <is>
           <t>http://www.intn.co.kr/news/articleView.html?idxno=2049620</t>
         </is>
       </c>
-      <c r="N13" t="inlineStr">
+      <c r="N14" t="inlineStr">
         <is>
           <t>2026-03-18 12:37:23.068855+00:00</t>
         </is>
       </c>
     </row>
-    <row r="14">
-      <c r="A14" s="3" t="inlineStr">
+    <row r="15">
+      <c r="A15" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B14" t="inlineStr">
-[...7 lines deleted...]
-      <c r="F14" t="inlineStr">
+      <c r="B15" t="inlineStr">
+        <is>
+          <t>조세</t>
+        </is>
+      </c>
+      <c r="C15" t="inlineStr"/>
+      <c r="D15" t="inlineStr"/>
+      <c r="E15" t="inlineStr"/>
+      <c r="F15" t="inlineStr">
         <is>
           <t>법무법인 가온이 조세심판원 출신 변호사를 영입하고 기존 변호사들을 파트너로 승진시키며 조세그룹 라인업을 강화했습니다. 이는 세무조사 대응, 조세 및 행정 쟁송 등 조세 분야 법률 서비스 역량을 높이기 위한 전략적 인사입니다. 기사는 특정 사건이 아닌 로펌의 내부 소식을 다루고 있습니다.</t>
         </is>
       </c>
-      <c r="G14" t="inlineStr">
+      <c r="G15" t="inlineStr">
         <is>
           <t>본 기사는 법무법인의 인력 보강 소식으로, 소송금융 투자 대상이 될 만한 특정 사건이나 피해 사실을 다루고 있지 않습니다. 따라서 적합 조건 중 어느 하나에도 해당하지 않아 소송금융 적합도가 낮습니다.</t>
         </is>
       </c>
-      <c r="H14" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J14" t="inlineStr">
+      <c r="H15" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I15" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J15" t="inlineStr">
         <is>
           <t>[로펌 iN] 가온, 조세그룹 라인업 강화</t>
         </is>
       </c>
-      <c r="K14" t="inlineStr">
+      <c r="K15" t="inlineStr">
         <is>
           <t>legaltimes.co.kr</t>
         </is>
       </c>
-      <c r="L14" t="inlineStr">
+      <c r="L15" t="inlineStr">
         <is>
           <t>2026-03-17</t>
         </is>
       </c>
-      <c r="M14" t="inlineStr">
+      <c r="M15" t="inlineStr">
         <is>
           <t>http://www.legaltimes.co.kr/news/articleView.html?idxno=92749</t>
         </is>
       </c>
-      <c r="N14" t="inlineStr">
+      <c r="N15" t="inlineStr">
         <is>
           <t>2026-03-18 00:53:13.071244+00:00</t>
         </is>
       </c>
     </row>
-    <row r="15">
-      <c r="A15" s="2" t="inlineStr">
+    <row r="16">
+      <c r="A16" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B15" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C15" t="inlineStr">
+      <c r="B16" t="inlineStr">
+        <is>
+          <t>조세</t>
+        </is>
+      </c>
+      <c r="C16" t="inlineStr">
         <is>
           <t>국세청</t>
         </is>
       </c>
-      <c r="D15" t="inlineStr">
+      <c r="D16" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E15" t="inlineStr">
+      <c r="E16" t="inlineStr">
         <is>
           <t>과세전적부심사, 심판청구 및 소송 진행 중</t>
         </is>
       </c>
-      <c r="F15" t="inlineStr">
+      <c r="F16" t="inlineStr">
         <is>
           <t>국세청이 최근 5년간 연예기획사 104곳에 총 690억 원의 세금을 추징했으며, 이에 대해 54건의 불복 절차가 진행 중입니다. 업계는 업종 특성을 반영한 명확한 과세 기준 부재를 지적하며 세법 해석을 둘러싼 갈등이 심화되고 있습니다. 현재 과세전적부심사, 심판청구 및 소송이 복합적으로 진행되고 있습니다.</t>
         </is>
       </c>
-      <c r="G15" t="inlineStr">
+      <c r="G16" t="inlineStr">
         <is>
           <t>국세청을 상대로 한 세금 추징 불복 소송으로, 상대방(국세청)의 자력이 충분하며(적합조건 2), 104개 업체에 대한 세무조사 및 54건의 불복 절차 진행으로 집단적 피해 및 대규모 분쟁 가능성이 높습니다(적합조건 3). 총 690억 원에 달하는 추징 세액으로 피해 규모가 크고(적합조건 4), 과세전적부심사 및 심판청구 등 공적 절차가 이미 진행 중입니다(적합조건 6). 세무조사 및 과세 처분 관련 문서 등 증거 확보도 용이합니다(적합조건 5).</t>
         </is>
       </c>
-      <c r="H15" t="inlineStr">
+      <c r="H16" t="inlineStr">
         <is>
           <t>690억원</t>
         </is>
       </c>
-      <c r="I15" t="inlineStr">
+      <c r="I16" t="inlineStr">
         <is>
           <t>104개 업체 이상</t>
         </is>
       </c>
-      <c r="J15" t="inlineStr">
+      <c r="J16" t="inlineStr">
         <is>
           <t>“차은우 ‘장어집’ 이하늬 ‘곰탕집’ 말고 또”…연예기획사 5년간 ...</t>
         </is>
       </c>
-      <c r="K15" t="inlineStr">
+      <c r="K16" t="inlineStr">
         <is>
           <t>mk.co.kr</t>
         </is>
       </c>
-      <c r="L15" t="inlineStr">
+      <c r="L16" t="inlineStr">
         <is>
           <t>2026-03-15</t>
         </is>
       </c>
-      <c r="M15" t="inlineStr">
+      <c r="M16" t="inlineStr">
         <is>
           <t>https://www.mk.co.kr/article/11988641</t>
         </is>
       </c>
-      <c r="N15" t="inlineStr">
+      <c r="N16" t="inlineStr">
         <is>
           <t>2026-03-15 13:06:00.145034+00:00</t>
         </is>
       </c>
     </row>
-    <row r="16">
-      <c r="A16" s="3" t="inlineStr">
+    <row r="17">
+      <c r="A17" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B16" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C16" t="inlineStr">
+      <c r="B17" t="inlineStr">
+        <is>
+          <t>조세</t>
+        </is>
+      </c>
+      <c r="C17" t="inlineStr">
         <is>
           <t>부산 수영구청</t>
         </is>
       </c>
-      <c r="D16" t="inlineStr">
+      <c r="D17" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
-      <c r="E16" t="inlineStr">
+      <c r="E17" t="inlineStr">
         <is>
           <t>대법원 판결 확정</t>
         </is>
       </c>
-      <c r="F16" t="inlineStr">
+      <c r="F17" t="inlineStr">
         <is>
           <t>오피스텔 소유자 A가 임대주택 취득세 감면을 받았으나, 임차인이 미신고 숙박업을 영위하는 것을 알면서도 임대하여 취득세 등 약 1,800만원을 추징당했다. A는 이에 불복하여 소송을 제기했으나, 대법원은 A가 임대 외 용도로 사용한 것에 해당한다고 보아 원고 패소 판결을 확정했다.</t>
         </is>
       </c>
-      <c r="G16" t="inlineStr">
+      <c r="G17" t="inlineStr">
         <is>
           <t>해당 사건은 대법원 판결로 이미 종결되어 더 이상 다툴 수 없는 상태입니다. 소송금융 투자 대상으로서의 신규 소송 발굴 가능성이 없습니다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
-      <c r="H16" t="inlineStr">
+      <c r="H17" t="inlineStr">
         <is>
           <t>1,800여만원</t>
         </is>
       </c>
-      <c r="I16" t="inlineStr">
+      <c r="I17" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J16" t="inlineStr">
+      <c r="J17" t="inlineStr">
         <is>
           <t>[조세]  미신고 숙박업 용도 알면서 오피스텔 임대했으면 감면된 취득세...</t>
         </is>
       </c>
-      <c r="K16" t="inlineStr">
+      <c r="K17" t="inlineStr">
         <is>
           <t>legaltimes.co.kr</t>
         </is>
       </c>
-      <c r="L16" t="inlineStr">
+      <c r="L17" t="inlineStr">
         <is>
           <t>2026-03-15</t>
         </is>
       </c>
-      <c r="M16" t="inlineStr">
+      <c r="M17" t="inlineStr">
         <is>
           <t>http://www.legaltimes.co.kr/news/articleView.html?idxno=92688</t>
         </is>
       </c>
-      <c r="N16" t="inlineStr">
+      <c r="N17" t="inlineStr">
         <is>
           <t>2026-03-15 12:38:30.583195+00:00</t>
         </is>
       </c>
     </row>
-    <row r="17">
-      <c r="A17" s="2" t="inlineStr">
+    <row r="18">
+      <c r="A18" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B17" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C17" t="inlineStr">
+      <c r="B18" t="inlineStr">
+        <is>
+          <t>조세</t>
+        </is>
+      </c>
+      <c r="C18" t="inlineStr">
         <is>
           <t>국세청</t>
         </is>
       </c>
-      <c r="D17" t="inlineStr">
+      <c r="D18" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E17" t="inlineStr">
+      <c r="E18" t="inlineStr">
         <is>
           <t>과세전적부심사, 심판청구, 소송 등 불복 절차 진행 중</t>
         </is>
       </c>
-      <c r="F17" t="inlineStr">
+      <c r="F18" t="inlineStr">
         <is>
           <t>지난 5년간 연예인 1인 기획사를 포함한 대중문화예술기획업체에 대한 세무조사가 104건 진행되었으며, 이 중 54건이 과세 처분에 불복하여 과세전적부심사, 심판청구, 소송 등의 절차를 밟았습니다. 이는 대중문화예술기획업계에서 세금 관련 분쟁이 상당수 발생하고 있음을 보여줍니다.</t>
         </is>
       </c>
-      <c r="G17" t="inlineStr">
+      <c r="G18" t="inlineStr">
         <is>
           <t>상대방에게 자력이 충분함 (국세청), 집단적 피해 (다수 대중문화예술기획업체), 증거가 있거나 확보 가능함 (세무조사 및 과세 처분 자료), 이미 공적 절차(소송 제외)가 진행 중임 (과세전적부심사, 심판청구). 세금 추징액이 상당할 것으로 예상되어 피해 규모도 클 가능성이 있습니다.</t>
         </is>
       </c>
-      <c r="H17" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I17" t="inlineStr">
+      <c r="H18" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I18" t="inlineStr">
         <is>
           <t>최소 54개 업체</t>
         </is>
       </c>
-      <c r="J17" t="inlineStr">
+      <c r="J18" t="inlineStr">
         <is>
           <t>연예인 1인 기획사·대중문화예술기획업 세무조사, 5년간 104건  세금추...</t>
         </is>
       </c>
-      <c r="K17" t="inlineStr">
+      <c r="K18" t="inlineStr">
         <is>
           <t>tournews21.com</t>
         </is>
       </c>
-      <c r="L17" t="inlineStr">
+      <c r="L18" t="inlineStr">
         <is>
           <t>2026-03-14</t>
         </is>
       </c>
-      <c r="M17" t="inlineStr">
+      <c r="M18" t="inlineStr">
         <is>
           <t>https://www.tournews21.com/news/articleView.html?idxno=131632</t>
         </is>
       </c>
-      <c r="N17" t="inlineStr">
+      <c r="N18" t="inlineStr">
         <is>
           <t>2026-03-15 00:39:22.198976+00:00</t>
         </is>
       </c>
     </row>
-    <row r="18">
-      <c r="A18" s="4" t="inlineStr">
+    <row r="19">
+      <c r="A19" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B18" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C18" t="inlineStr">
+      <c r="B19" t="inlineStr">
+        <is>
+          <t>조세</t>
+        </is>
+      </c>
+      <c r="C19" t="inlineStr">
         <is>
           <t>과세 당국</t>
         </is>
       </c>
-      <c r="D18" t="inlineStr">
+      <c r="D19" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E18" t="inlineStr">
+      <c r="E19" t="inlineStr">
         <is>
           <t>변론 종결 예정</t>
         </is>
       </c>
-      <c r="F18" t="inlineStr">
+      <c r="F19" t="inlineStr">
         <is>
           <t>LG가 사위 윤관 블루런벤처스(BRV) 대표가 해외 특수목적법인(SPC)과 관련된 세금 소송을 진행 중입니다. 이 소송은 세무조사 결과를 둘러싼 공방이 핵심이며, 법원은 5월 14일 변론을 마친 후 종결할 예정입니다.</t>
         </is>
       </c>
-      <c r="G18" t="inlineStr">
+      <c r="G19" t="inlineStr">
         <is>
           <t>소송 상대방이 과세 당국으로 자력이 충분하며(적합 조건 2), 세무조사 결과라는 객관적 증거가 존재하고(적합 조건 5), 이미 세무조사라는 공적 절차가 진행된 사건입니다(적합 조건 6). 다만, 기사 내용이 매우 간략하여 구체적인 쟁점이나 예상 피해 규모를 파악하기 어렵습니다.</t>
         </is>
       </c>
-      <c r="H18" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J18" t="inlineStr">
+      <c r="H19" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I19" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J19" t="inlineStr">
         <is>
           <t>LG家 사위 윤관 SPC 세금 소송서 세무조사 공방</t>
         </is>
       </c>
-      <c r="K18" t="inlineStr">
+      <c r="K19" t="inlineStr">
         <is>
           <t>lawtimes.co.kr</t>
         </is>
       </c>
-      <c r="L18" t="inlineStr">
+      <c r="L19" t="inlineStr">
         <is>
           <t>2026-03-13</t>
         </is>
       </c>
-      <c r="M18" t="inlineStr">
+      <c r="M19" t="inlineStr">
         <is>
           <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=217634</t>
         </is>
       </c>
-      <c r="N18" t="inlineStr">
+      <c r="N19" t="inlineStr">
         <is>
           <t>2026-03-14 00:37:57.214514+00:00</t>
-        </is>
-[...70 lines deleted...]
-          <t>2026-03-13 12:40:35.493489+00:00</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>조세</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
+          <t>국세청</t>
+        </is>
+      </c>
+      <c r="D20" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E20" t="inlineStr">
+        <is>
+          <t>대법원 판결 선고 및 확정</t>
+        </is>
+      </c>
+      <c r="F20" t="inlineStr">
+        <is>
+          <t>국내 외국계 증권회사가 해외 관계회사에 분배한 국내 금융투자상품 중개수수료가 교육세 과세표준에서 제외되는지 여부에 대한 대법원 판결 평석입니다. 대법원은 해당 수수료가 교육세 과세표준에서 제외된다고 판단하여, 금융투자업계의 전형적인 거래 형태의 적법성을 인정하고 관련 교육세법 시행령의 입법 취지를 명확히 했습니다.</t>
+        </is>
+      </c>
+      <c r="G20" t="inlineStr">
+        <is>
+          <t>대법원 판결이 이미 선고되어 사건이 종결된 상태로, '이미 종결된 사건'이라는 부적합 조건에 해당합니다. 소송금융은 통상 진행 중이거나 예정된 소송에 자금을 지원하므로, 이미 확정된 판례에 대한 평석은 투자 대상으로서의 신규성이 없습니다.</t>
+        </is>
+      </c>
+      <c r="H20" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I20" t="inlineStr">
+        <is>
+          <t>1개 회사</t>
+        </is>
+      </c>
+      <c r="J20" t="inlineStr">
+        <is>
+          <t>[판례평석] 국내 증권회사가 외국 증권회사에게 분배한 중개수수료는 교...</t>
+        </is>
+      </c>
+      <c r="K20" t="inlineStr">
+        <is>
+          <t>intn.co.kr</t>
+        </is>
+      </c>
+      <c r="L20" t="inlineStr">
+        <is>
+          <t>2026-03-13</t>
+        </is>
+      </c>
+      <c r="M20" t="inlineStr">
+        <is>
+          <t>http://www.intn.co.kr/news/articleView.html?idxno=2049503</t>
+        </is>
+      </c>
+      <c r="N20" t="inlineStr">
+        <is>
+          <t>2026-03-13 12:40:35.493489+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B21" t="inlineStr">
+        <is>
+          <t>조세</t>
+        </is>
+      </c>
+      <c r="C21" t="inlineStr">
+        <is>
           <t>신천지</t>
         </is>
       </c>
-      <c r="D20" t="inlineStr">
+      <c r="D21" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
-      <c r="E20" t="inlineStr">
+      <c r="E21" t="inlineStr">
         <is>
           <t>대법원에서 과세 처분 확정. 검경 합동수사본부에서 조세포탈 및 로비 의혹 재수사 중.</t>
         </is>
       </c>
-      <c r="F20" t="inlineStr">
+      <c r="F21" t="inlineStr">
         <is>
           <t>신천지가 교회 매점 매출 신고를 누락하여 국세청으로부터 세금을 추징당하고, 이를 무마하기 위해 국세청 직원을 고발하려 한 정황이 포착됨. 신천지는 대법원에서 최종 패소하여 과세 처분이 확정되었으나, 과거 불기소 처분된 조세포탈 혐의와 정부기관 로비 의혹에 대해 검경 합동수사본부가 재수사 중이다.</t>
         </is>
       </c>
-      <c r="G20" t="inlineStr">
+      <c r="G21" t="inlineStr">
         <is>
           <t>핵심 쟁점인 세금 추징 관련 소송은 대법원에서 신천지 패소로 최종 확정되어 '이미 종결된 사건'에 해당함. 현재 진행 중인 검경 합동수사는 형사 절차이며, 이로 인해 발생할 수 있는 새로운 민사상 손해배상 청구의 주체나 내용이 명확하지 않아 소송금융 투자 대상으로 부적합함.</t>
         </is>
       </c>
-      <c r="H20" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J20" t="inlineStr">
+      <c r="H21" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I21" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J21" t="inlineStr">
         <is>
           <t>[단독]신천지, '세금 추징' 무마하려 국세청 직원 고발 계획</t>
         </is>
       </c>
-      <c r="K20" t="inlineStr">
+      <c r="K21" t="inlineStr">
         <is>
           <t>nocutnews.co.kr</t>
         </is>
       </c>
-      <c r="L20" t="inlineStr">
+      <c r="L21" t="inlineStr">
         <is>
           <t>2026-03-03</t>
         </is>
       </c>
-      <c r="M20" t="inlineStr">
+      <c r="M21" t="inlineStr">
         <is>
           <t>https://www.nocutnews.co.kr/news/6479016?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260304070309</t>
         </is>
       </c>
-      <c r="N20" t="inlineStr">
+      <c r="N21" t="inlineStr">
         <is>
           <t>2026-03-04 00:39:28.791902+00:00</t>
-        </is>
-[...70 lines deleted...]
-          <t>2026-03-03 00:40:32.468528+00:00</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>조세</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>국세청</t>
+          <t>고액체납자</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>국세청 세무조사 및 관련 간담회 진행 중</t>
+          <t>국세청의 고액체납자 은닉재산 추적 및 사해행위 취소소송 진행 중</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>유명 연예인 1인 기획사의 세금 회피 논란이 지속되는 가운데, 국세청은 '실질과세' 원칙에 따라 세무조사를 진행 중입니다. 연예계는 세무조사 과정의 공개로 인한 이미지 훼손을 우려하며 엔터테인먼트 산업의 특수성을 고려한 제도 개선을 요구하고 있습니다. 관련 간담회에서 양측의 입장차가 확인되었으며, 국내 실정에 맞는 제도적 보완 필요성이 제기되었습니다.</t>
+          <t>서울지방국세청 박희달 조사관이 30여명의 고액체납자들로부터 총 7000억원 규모의 세금을 징수하기 위해 미행, 잠복, 현장수색 등 모든 행정수단을 동원하고 있다. 체납자들은 재산을 은닉하고 대형로펌을 고용해 사해행위 취소소송에 대응하는 등 징수 과정에 어려움이 많다. 국세청은 조세정의 실현을 위해 적극적인 추적을 이어가고 있다.</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>국세청(공공기관)이 상대방으로 자력이 충분하며, '30%가 1인 회사'라는 언급처럼 다수의 연예인 1인 기획사가 관련되어 있어 집단적 피해 가능성이 높습니다. 고액의 소득세 회피 논란과 세무조사 공개로 인한 이미지 훼손 우려 등 피해 규모가 클 수 있으며, 국세청의 세무조사라는 공적 절차가 이미 진행 중입니다. 세무조사 과정의 적절성이나 과세 기준에 대한 법적 다툼의 여지가 있습니다.</t>
+          <t>상대방(고액체납자)의 책임이 명확하고, 체납액 규모가 총 7000억원으로 매우 크며, 국세청이 금융정보조회, 현장수색, 사해행위 취소소송 등 모든 행정 및 법적 수단을 동원해 적극적으로 은닉재산을 추적 중입니다. 상대방의 자력이 충분하고 증거 확보 노력도 활발하며, 공적 절차 및 소송이 활발히 진행 중인 사건입니다.</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>총 7000억원</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
-          <t>다수의 연예인 1인 기획사</t>
+          <t>국민 다수</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>연예인 세무조사 두고 입장차…1인 기획사 해법은[현장EN:]</t>
+          <t>“미행·잠복 총동원…고액체납자, 끝까지 쫓는다”[인터뷰]</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>nocutnews.co.kr</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
-          <t>https://www.nocutnews.co.kr/news/6477755?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260227054207</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01731846645379712</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>2026-02-28 01:30:31.498015+00:00</t>
+          <t>2026-03-03 00:40:32.468528+00:00</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>조세</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>국세청</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>해외신탁 신고제도 시행 및 과세당국 점검 강화, 미신고 시 과태료 부과 예정</t>
+          <t>국세청 세무조사 및 관련 간담회 진행 중</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>국세청이 해외신탁 신고제도를 도입하여 국제적 조세투명성을 강화하고 해외자산에 대한 과세권을 확보하고 있습니다. 국내 거주 위탁자는 해외신탁 신고의무를 지며, 미신고 시 해외신탁 재산가액의 10%에 해당하는 과태료(최대 1억원)가 부과될 수 있습니다. 많은 납세자들이 이 제도를 인지하지 못했거나 오해하여 향후 과세당국과의 분쟁이 발생할 가능성이 높습니다.</t>
+          <t>유명 연예인 1인 기획사의 세금 회피 논란이 지속되는 가운데, 국세청은 '실질과세' 원칙에 따라 세무조사를 진행 중입니다. 연예계는 세무조사 과정의 공개로 인한 이미지 훼손을 우려하며 엔터테인먼트 산업의 특수성을 고려한 제도 개선을 요구하고 있습니다. 관련 간담회에서 양측의 입장차가 확인되었으며, 국내 실정에 맞는 제도적 보완 필요성이 제기되었습니다.</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>해외신탁 신고제도 도입으로 국세청의 해외자산 점검이 강화되고 있으며, 미신고 시 해외신탁 재산가액의 10%에 달하는 과태료(최대 1억원)가 부과될 수 있어 피해 규모가 큽니다 (적합 조건 4). 또한, 신고 의무를 인지하지 못한 다수의 위탁자들이 잠재적 피해자가 될 수 있으며 (적합 조건 3), 과세당국(국세청)은 충분한 자력을 보유하고 있습니다 (적합 조건 2). 이는 복잡한 국제조세 분야에서 다수의 납세자에게 법률 서비스 및 소송금융이 필요한 기회로 판단됩니다.</t>
+          <t>국세청(공공기관)이 상대방으로 자력이 충분하며, '30%가 1인 회사'라는 언급처럼 다수의 연예인 1인 기획사가 관련되어 있어 집단적 피해 가능성이 높습니다. 고액의 소득세 회피 논란과 세무조사 공개로 인한 이미지 훼손 우려 등 피해 규모가 클 수 있으며, 국세청의 세무조사라는 공적 절차가 이미 진행 중입니다. 세무조사 과정의 적절성이나 과세 기준에 대한 법적 다툼의 여지가 있습니다.</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t>해외신탁 재산가액의 10% (최대 1억원, 공동 위탁자 각각)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
-          <t>해외신탁을 설정한 국내 거주자 다수 (미상)</t>
+          <t>다수의 연예인 1인 기획사</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
-          <t>[설미현의 세무 인사이트] 해외신탁, 더 이상 ‘신고 사각지대’는 아니...</t>
+          <t>연예인 세무조사 두고 입장차…1인 기획사 해법은[현장EN:]</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
-          <t>tfmedia.co.kr</t>
+          <t>nocutnews.co.kr</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
-          <t>https://www.tfmedia.co.kr/news/article.html?no=201802</t>
+          <t>https://www.nocutnews.co.kr/news/6477755?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260227054207</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t>2026-02-23 12:43:20.602724+00:00</t>
+          <t>2026-02-28 01:30:31.498015+00:00</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>조세</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>국세청</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
+          <t>해외신탁 신고제도 시행 및 과세당국 점검 강화, 미신고 시 과태료 부과 예정</t>
+        </is>
+      </c>
+      <c r="F24" t="inlineStr">
+        <is>
+          <t>국세청이 해외신탁 신고제도를 도입하여 국제적 조세투명성을 강화하고 해외자산에 대한 과세권을 확보하고 있습니다. 국내 거주 위탁자는 해외신탁 신고의무를 지며, 미신고 시 해외신탁 재산가액의 10%에 해당하는 과태료(최대 1억원)가 부과될 수 있습니다. 많은 납세자들이 이 제도를 인지하지 못했거나 오해하여 향후 과세당국과의 분쟁이 발생할 가능성이 높습니다.</t>
+        </is>
+      </c>
+      <c r="G24" t="inlineStr">
+        <is>
+          <t>해외신탁 신고제도 도입으로 국세청의 해외자산 점검이 강화되고 있으며, 미신고 시 해외신탁 재산가액의 10%에 달하는 과태료(최대 1억원)가 부과될 수 있어 피해 규모가 큽니다 (적합 조건 4). 또한, 신고 의무를 인지하지 못한 다수의 위탁자들이 잠재적 피해자가 될 수 있으며 (적합 조건 3), 과세당국(국세청)은 충분한 자력을 보유하고 있습니다 (적합 조건 2). 이는 복잡한 국제조세 분야에서 다수의 납세자에게 법률 서비스 및 소송금융이 필요한 기회로 판단됩니다.</t>
+        </is>
+      </c>
+      <c r="H24" t="inlineStr">
+        <is>
+          <t>해외신탁 재산가액의 10% (최대 1억원, 공동 위탁자 각각)</t>
+        </is>
+      </c>
+      <c r="I24" t="inlineStr">
+        <is>
+          <t>해외신탁을 설정한 국내 거주자 다수 (미상)</t>
+        </is>
+      </c>
+      <c r="J24" t="inlineStr">
+        <is>
+          <t>[설미현의 세무 인사이트] 해외신탁, 더 이상 ‘신고 사각지대’는 아니...</t>
+        </is>
+      </c>
+      <c r="K24" t="inlineStr">
+        <is>
+          <t>tfmedia.co.kr</t>
+        </is>
+      </c>
+      <c r="L24" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M24" t="inlineStr">
+        <is>
+          <t>https://www.tfmedia.co.kr/news/article.html?no=201802</t>
+        </is>
+      </c>
+      <c r="N24" t="inlineStr">
+        <is>
+          <t>2026-02-23 12:43:20.602724+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B25" t="inlineStr">
+        <is>
+          <t>조세</t>
+        </is>
+      </c>
+      <c r="C25" t="inlineStr">
+        <is>
+          <t>국세청</t>
+        </is>
+      </c>
+      <c r="D25" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E25" t="inlineStr">
+        <is>
           <t>대법원 판례 확립으로 인한 납세자 권리 구제 기회 확대, 국세청과의 조세 분쟁 증가 추세</t>
         </is>
       </c>
-      <c r="F24" t="inlineStr">
+      <c r="F25" t="inlineStr">
         <is>
           <t>최근 대법원 판례는 한국 세법상 '거주자' 판정 시 가족의 국내 거주보다 '경제적 실질'을 우선시하는 경향을 보임. 이는 과거 과세 관청의 관행과 달라, 해외에서 주로 경제 활동을 한 납세자들이 부당하게 거주자로 간주되어 과세된 경우 세금 폭탄을 피하고 권리를 구제받을 수 있는 기회를 확대하고 있음.</t>
         </is>
       </c>
-      <c r="G24" t="inlineStr">
+      <c r="G25" t="inlineStr">
         <is>
           <t>대법원 판례를 통해 '거주자' 판정 기준이 '경제적 실질' 중심으로 명확해지고 있어, 기존 과세 관행에 따른 납세자들의 부당한 세금 부과에 대한 다툼의 여지가 커짐 (적합 조건 1, 5). 국세청을 상대로 한 소송으로 상대방 자력이 충분하며 (적합 조건 2), 유사한 사례의 납세자가 많아 집단적 소송 가능성도 높음 (적합 조건 3, 4).</t>
         </is>
       </c>
-      <c r="H24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I24" t="inlineStr">
+      <c r="H25" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I25" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
-      <c r="J24" t="inlineStr">
+      <c r="J25" t="inlineStr">
         <is>
           <t>세무법인 HKL '세상(稅相) 읽기' ⑤한국 세법상 '거주자' 판례는?...실제...</t>
         </is>
       </c>
-      <c r="K24" t="inlineStr">
+      <c r="K25" t="inlineStr">
         <is>
           <t>intn.co.kr</t>
         </is>
       </c>
-      <c r="L24" t="inlineStr">
+      <c r="L25" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
-      <c r="M24" t="inlineStr">
+      <c r="M25" t="inlineStr">
         <is>
           <t>http://www.intn.co.kr/news/articleView.html?idxno=2049142</t>
         </is>
       </c>
-      <c r="N24" t="inlineStr">
+      <c r="N25" t="inlineStr">
         <is>
           <t>2026-02-23 12:42:09.767840+00:00</t>
-        </is>
-[...70 lines deleted...]
-          <t>2026-02-22 12:45:59.456726+00:00</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>조세</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
+          <t>유튜버 A씨</t>
+        </is>
+      </c>
+      <c r="D26" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E26" t="inlineStr">
+        <is>
+          <t>국세청 세무조사 진행 중</t>
+        </is>
+      </c>
+      <c r="F26" t="inlineStr">
+        <is>
+          <t>국세청이 '패륜 콘텐츠' 유튜버 A씨를 포함한 유튜버들을 대상으로 대대적인 세무조사에 착수했습니다. A씨는 업무와 무관한 개인 소송비용을 기업 업무 추진비로 신고하는 등 의도적인 탈세 혐의를 받고 있습니다. 이는 정부의 탈세 단속에 관한 기사로, 피해자들의 민사 소송과는 직접적인 관련이 없습니다.</t>
+        </is>
+      </c>
+      <c r="G26" t="inlineStr">
+        <is>
+          <t>본 기사는 국세청의 유튜버 대상 세무조사 및 탈세 혐의에 대한 내용을 다루고 있으며, 이는 정부의 공적 절차에 해당합니다. 소송금융의 일반적인 투자 대상인 피해자들의 손해배상 청구 소송과는 거리가 멀고, 피해자나 피해 규모가 특정되지 않아 투자 기회를 발굴하기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H26" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I26" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J26" t="inlineStr">
+        <is>
+          <t>'패륜 콘텐츠' 유튜버 세무조사… 의도적 탈세 자행</t>
+        </is>
+      </c>
+      <c r="K26" t="inlineStr">
+        <is>
+          <t>news.jtbc.co.kr</t>
+        </is>
+      </c>
+      <c r="L26" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M26" t="inlineStr">
+        <is>
+          <t>https://news.jtbc.co.kr/article/NB12286473?influxDiv=NAVER</t>
+        </is>
+      </c>
+      <c r="N26" t="inlineStr">
+        <is>
+          <t>2026-02-22 12:45:59.456726+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B27" t="inlineStr">
+        <is>
+          <t>조세</t>
+        </is>
+      </c>
+      <c r="C27" t="inlineStr">
+        <is>
           <t>A주식회사 및 10개 법인</t>
         </is>
       </c>
-      <c r="D26" t="inlineStr">
+      <c r="D27" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
-      <c r="E26" t="inlineStr">
+      <c r="E27" t="inlineStr">
         <is>
           <t>대법원 최종 승소 판결</t>
         </is>
       </c>
-      <c r="F26" t="inlineStr">
+      <c r="F27" t="inlineStr">
         <is>
           <t>경기도 지방세 법무 전담팀이 고액 납세법인들을 상대로 한 조세 소송에서 747억원의 재원을 지켜내며 높은 승소율을 기록했다. 대표적으로 A주식회사의 취득세 비과세 주장과 10개 법인의 지역자원시설세 과세 대상 제외 주장에 대해 대법원에서 최종 승소 판결을 받았다. 이는 전문 변호 인력을 통한 체계적인 대응의 성과로 평가된다.</t>
         </is>
       </c>
-      <c r="G26" t="inlineStr">
+      <c r="G27" t="inlineStr">
         <is>
           <t>본 기사는 경기도가 고액 납세법인들을 상대로 지방세 소송에서 최종 승소하여 재원을 지켜낸 사례를 다루고 있습니다. 언급된 주요 소송들은 이미 대법원 판결로 종결된 사건이므로, 소송금융 투자 대상으로서의 신규성이 없습니다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
-      <c r="H26" t="inlineStr">
+      <c r="H27" t="inlineStr">
         <is>
           <t>91억원 (A주식회사), 154억원 (10개 법인), 총 747억원</t>
         </is>
       </c>
-      <c r="I26" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J26" t="inlineStr">
+      <c r="I27" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J27" t="inlineStr">
         <is>
           <t>경기도 ‘지방세 법무 전담팀’ 성과…747억 재원 지켜</t>
         </is>
       </c>
-      <c r="K26" t="inlineStr">
+      <c r="K27" t="inlineStr">
         <is>
           <t>kmib.co.kr</t>
         </is>
       </c>
-      <c r="L26" t="inlineStr">
+      <c r="L27" t="inlineStr">
         <is>
           <t>2026-02-22</t>
         </is>
       </c>
-      <c r="M26" t="inlineStr">
+      <c r="M27" t="inlineStr">
         <is>
           <t>https://www.kmib.co.kr/article/view.asp?arcid=0029426660&amp;code=61122013&amp;cp=nv</t>
         </is>
       </c>
-      <c r="N26" t="inlineStr">
+      <c r="N27" t="inlineStr">
         <is>
           <t>2026-02-22 12:34:47.875938+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N26"/>
+  <autoFilter ref="A1:N27"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>