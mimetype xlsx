--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$11</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$12</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,61 +426,61 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N11"/>
+  <dimension ref="A1:N12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
-    <col width="10" customWidth="1" min="3" max="3"/>
+    <col width="13" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="47" customWidth="1" min="8" max="8"/>
     <col width="26" customWidth="1" min="9" max="9"/>
     <col width="49" customWidth="1" min="10" max="10"/>
     <col width="17" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
@@ -535,752 +535,824 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>조세</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>구글코리아</t>
+          <t>대한민국 (세무서장)</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>법인세 부과처분 취소소송 항소심 진행 중</t>
+          <t>대법원 파기환송, 유사 사건 선례 확립</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>구글 딥마인드 CEO의 방한 소식과 함께 구글코리아의 조세 회피 논란이 재조명되었다. 과세 당국은 2020년 구글코리아에 1540억원의 법인세를 부과했으나, 구글은 이에 불복해 소송을 제기하여 현재 항소심이 진행 중이다. 국내에서 막대한 수익을 올리면서도 낮은 법인세 납부액으로 인해 사회적 책임 이행에 대한 비판이 커지고 있다.</t>
+          <t>대법원 전원합의체는 제휴사 포인트 결제액에 대한 부가가치세 과세와 관련, 2017년 4월부터 12월까지는 법률 위임 없는 시행령 개정으로 과세가 위법하다고 판단했습니다. 반면 2018년 1월 1일 이후에는 법률 개정으로 과세가 적법하다고 보았습니다. 이번 판결은 조세법률주의 원칙을 재확인하며, 2017년 기간에 부당하게 과세된 기업들의 환급 소송에 중요한 선례가 될 전망입니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>상대방(구글코리아)은 자력이 충분한 대기업이며, 과세 당국이 1540억원의 법인세를 부과하여 책임이 명확하다고 판단하고 있다. 이미 공적 절차(국정감사 지적, 과세 처분)가 진행되었고, 현재 항소심이 진행 중인 대규모 조세 소송이다. (적합 조건 1, 2, 4, 5, 6 해당)</t>
+          <t>대법원 전원합의체 판결로 2017년 4월부터 12월까지의 제휴사 포인트 결제액에 대한 부가세 과세가 위법하다는 법리가 명확히 확립되었습니다 (상대방 책임 명확, 증거 확보 가능). 상대방은 세무서장으로 대한민국에 해당하여 자력이 충분하며, 이번 판결은 유사한 환급 분쟁에 중요한 선례가 되어 다수 기업의 소송 가능성이 높습니다 (피해 규모 큼, 집단적 피해 가능성).</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>1540억원</t>
+          <t>GS리테일 약 2억 5200만원 (2017년분), 기타 기업 미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수 기업 (미상)</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>한국, 최적의 AI 테스트베드 …'알파고 아버지' 10년 만에 서울 온다</t>
+          <t>제휴사 포인트 결제액, 2018년부터 부가세 과세 가능 …법 개정 전 시행...</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>intn.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-26</t>
+          <t>2026-07-22</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=03198006645420056</t>
+          <t>http://www.intn.co.kr/news/articleView.html?idxno=2052110</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-05-10 07:02:22.132953+00:00</t>
+          <t>2026-07-30 17:16:26.290549+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>조세</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>국세청</t>
+          <t>구글코리아</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>조세심판원 심의 진행 중, 일부는 행정소송 고려 중</t>
+          <t>법인세 부과처분 취소소송 항소심 진행 중</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>배우 이하늬, 유연석, 이준기, 가수 겸 배우 차은우 등 다수의 연예인이 1인 기획사를 통한 탈세 혐의로 국세청으로부터 수십억에서 백억대 이상의 세금을 추징당했습니다. 이하늬 씨의 60억 규모 조세불복 사건이 조세심판원에서 이달 말 결론날 예정이며, 이 결과는 유사 쟁점으로 계류 중인 다른 연예인들의 심판 결과와 차은우 씨의 불복 청구 여부에 큰 영향을 미칠 것으로 보입니다.</t>
+          <t>구글 딥마인드 CEO의 방한 소식과 함께 구글코리아의 조세 회피 논란이 재조명되었다. 과세 당국은 2020년 구글코리아에 1540억원의 법인세를 부과했으나, 구글은 이에 불복해 소송을 제기하여 현재 항소심이 진행 중이다. 국내에서 막대한 수익을 올리면서도 낮은 법인세 납부액으로 인해 사회적 책임 이행에 대한 비판이 커지고 있다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>국세청을 상대로 한 조세 불복 사건으로 상대방의 자력이 충분하며(적합 조건 2), 이하늬, 유연석, 이준기, 차은우 등 다수의 연예인이 동일한 쟁점으로 연루되어 집단적 피해 양상을 보입니다(적합 조건 3). 개별 추징 세액이 수십억에서 백억대 이상으로 피해 규모가 매우 크고(적합 조건 4), 현재 조세심판원 절차가 진행 중입니다(적합 조건 6).</t>
+          <t>상대방(구글코리아)은 자력이 충분한 대기업이며, 과세 당국이 1540억원의 법인세를 부과하여 책임이 명확하다고 판단하고 있다. 이미 공적 절차(국정감사 지적, 과세 처분)가 진행되었고, 현재 항소심이 진행 중인 대규모 조세 소송이다. (적합 조건 1, 2, 4, 5, 6 해당)</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>총 수백억 원대 (이하늬 60억, 유연석 70억, 이준기 9억, 차은우 130억)</t>
+          <t>1540억원</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>다수 연예인 (최소 4명 이상)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>이하늬 ‘1인 기획사 탈세사건’, 이달 결론…유연석·차은우는?[only 이...</t>
+          <t>한국, 최적의 AI 테스트베드 …'알파고 아버지' 10년 만에 서울 온다</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
           <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-04-09</t>
+          <t>2026-04-26</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01623606645414808</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=03198006645420056</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-04-12 07:01:12.687976+00:00</t>
+          <t>2026-05-10 07:02:22.132953+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>조세</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>쿠팡㈜</t>
+          <t>국세청</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>세무조사 진행 중</t>
+          <t>조세심판원 심의 진행 중, 일부는 행정소송 고려 중</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>전 세계적으로 초국적 기업과 국가 간의 세금 문제가 충돌하는 가운데, 쿠팡㈜이 최근 '세금 실종 사건'으로 세무조사 타깃이 되었다. 이는 넷플릭스의 행정소송 사례와 유사하게 국가의 조세 주권과 관련된 중요한 사안으로 보인다.</t>
+          <t>배우 이하늬, 유연석, 이준기, 가수 겸 배우 차은우 등 다수의 연예인이 1인 기획사를 통한 탈세 혐의로 국세청으로부터 수십억에서 백억대 이상의 세금을 추징당했습니다. 이하늬 씨의 60억 규모 조세불복 사건이 조세심판원에서 이달 말 결론날 예정이며, 이 결과는 유사 쟁점으로 계류 중인 다른 연예인들의 심판 결과와 차은우 씨의 불복 청구 여부에 큰 영향을 미칠 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>대기업인 쿠팡이 '세금 실종 사건'으로 세무조사 타깃이 되어 공적 절차(세무조사)가 진행 중이다. 상대방의 자력이 충분하고, 세금 관련 사건의 특성상 피해 규모가 클 가능성이 높으며, 세무조사를 통해 증거 확보가 용이할 것으로 판단된다.</t>
+          <t>국세청을 상대로 한 조세 불복 사건으로 상대방의 자력이 충분하며(적합 조건 2), 이하늬, 유연석, 이준기, 차은우 등 다수의 연예인이 동일한 쟁점으로 연루되어 집단적 피해 양상을 보입니다(적합 조건 3). 개별 추징 세액이 수십억에서 백억대 이상으로 피해 규모가 매우 크고(적합 조건 4), 현재 조세심판원 절차가 진행 중입니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>총 수백억 원대 (이하늬 60억, 유연석 70억, 이준기 9억, 차은우 130억)</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수 연예인 (최소 4명 이상)</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>조세 주권 전쟁 속 쿠팡의 ‘세금 실종 사건’ 추적</t>
+          <t>이하늬 ‘1인 기획사 탈세사건’, 이달 결론…유연석·차은우는?[only 이...</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>sisain.co.kr</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-09</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.sisain.co.kr/news/articleView.html?idxno=57521</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01623606645414808</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-03-26 00:41:08.450286+00:00</t>
+          <t>2026-04-12 07:01:12.687976+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>조세</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>쿠팡㈜</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>대법원 판결로 법리 확정, 유사 사례 경정청구 및 소송 가능성 높음</t>
+          <t>세무조사 진행 중</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>대법원은 장애인고용부담금이 의무 불이행에 대한 '제재'가 아니므로 법인세법상 손금 산입 대상이라고 판결했습니다. 이는 기존에 부담금을 손금 처리하지 못했던 기업들이 법인세 환급을 청구할 수 있는 법적 근거를 마련한 것으로, 조세 행정의 편의주의적 관행에 경종을 울리는 중요한 판례입니다.</t>
+          <t>전 세계적으로 초국적 기업과 국가 간의 세금 문제가 충돌하는 가운데, 쿠팡㈜이 최근 '세금 실종 사건'으로 세무조사 타깃이 되었다. 이는 넷플릭스의 행정소송 사례와 유사하게 국가의 조세 주권과 관련된 중요한 사안으로 보인다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>대법원 판결로 과세관청의 법리 오해가 명확히 확인되었고(상대방 책임 명확, 증거 확보 용이), 상대방은 국가로 자력이 충분합니다. 이 판결은 장애인고용부담금을 손금으로 처리하지 못해 법인세를 더 냈던 다수의 기업들에게 세금 환급을 청구할 수 있는 강력한 선례를 제공하여 집단적 피해 구제 및 상당한 피해 규모가 예상됩니다.</t>
+          <t>대기업인 쿠팡이 '세금 실종 사건'으로 세무조사 타깃이 되어 공적 절차(세무조사)가 진행 중이다. 상대방의 자력이 충분하고, 세금 관련 사건의 특성상 피해 규모가 클 가능성이 높으며, 세무조사를 통해 증거 확보가 용이할 것으로 판단된다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>다수 기업</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>세무법인HKL '세상(稅相) 읽기'⑪ '장애인고용부담금'에 대한 대법원 판...</t>
+          <t>조세 주권 전쟁 속 쿠팡의 ‘세금 실종 사건’ 추적</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>intn.co.kr</t>
+          <t>sisain.co.kr</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>http://www.intn.co.kr/news/articleView.html?idxno=2049620</t>
+          <t>https://www.sisain.co.kr/news/articleView.html?idxno=57521</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-03-18 12:37:23.068855+00:00</t>
+          <t>2026-03-26 00:41:08.450286+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>조세</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>국세청</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>과세전적부심사, 심판청구 및 소송 진행 중</t>
+          <t>대법원 판결로 법리 확정, 유사 사례 경정청구 및 소송 가능성 높음</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>국세청이 최근 5년간 연예기획사 104곳에 총 690억 원의 세금을 추징했으며, 이에 대해 54건의 불복 절차가 진행 중입니다. 업계는 업종 특성을 반영한 명확한 과세 기준 부재를 지적하며 세법 해석을 둘러싼 갈등이 심화되고 있습니다. 현재 과세전적부심사, 심판청구 및 소송이 복합적으로 진행되고 있습니다.</t>
+          <t>대법원은 장애인고용부담금이 의무 불이행에 대한 '제재'가 아니므로 법인세법상 손금 산입 대상이라고 판결했습니다. 이는 기존에 부담금을 손금 처리하지 못했던 기업들이 법인세 환급을 청구할 수 있는 법적 근거를 마련한 것으로, 조세 행정의 편의주의적 관행에 경종을 울리는 중요한 판례입니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>국세청을 상대로 한 세금 추징 불복 소송으로, 상대방(국세청)의 자력이 충분하며(적합조건 2), 104개 업체에 대한 세무조사 및 54건의 불복 절차 진행으로 집단적 피해 및 대규모 분쟁 가능성이 높습니다(적합조건 3). 총 690억 원에 달하는 추징 세액으로 피해 규모가 크고(적합조건 4), 과세전적부심사 및 심판청구 등 공적 절차가 이미 진행 중입니다(적합조건 6). 세무조사 및 과세 처분 관련 문서 등 증거 확보도 용이합니다(적합조건 5).</t>
+          <t>대법원 판결로 과세관청의 법리 오해가 명확히 확인되었고(상대방 책임 명확, 증거 확보 용이), 상대방은 국가로 자력이 충분합니다. 이 판결은 장애인고용부담금을 손금으로 처리하지 못해 법인세를 더 냈던 다수의 기업들에게 세금 환급을 청구할 수 있는 강력한 선례를 제공하여 집단적 피해 구제 및 상당한 피해 규모가 예상됩니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
-          <t>690억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>104개 업체 이상</t>
+          <t>다수 기업</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>“차은우 ‘장어집’ 이하늬 ‘곰탕집’ 말고 또”…연예기획사 5년간 ...</t>
+          <t>세무법인HKL '세상(稅相) 읽기'⑪ '장애인고용부담금'에 대한 대법원 판...</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>intn.co.kr</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/11988641</t>
+          <t>http://www.intn.co.kr/news/articleView.html?idxno=2049620</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-03-15 13:06:00.145034+00:00</t>
+          <t>2026-03-18 12:37:23.068855+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>조세</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>국세청</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>과세전적부심사, 심판청구, 소송 등 불복 절차 진행 중</t>
+          <t>과세전적부심사, 심판청구 및 소송 진행 중</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>지난 5년간 연예인 1인 기획사를 포함한 대중문화예술기획업체에 대한 세무조사가 104건 진행되었으며, 이 중 54건이 과세 처분에 불복하여 과세전적부심사, 심판청구, 소송 등의 절차를 밟았습니다. 이는 대중문화예술기획업계에서 세금 관련 분쟁이 상당수 발생하고 있음을 보여줍니다.</t>
+          <t>국세청이 최근 5년간 연예기획사 104곳에 총 690억 원의 세금을 추징했으며, 이에 대해 54건의 불복 절차가 진행 중입니다. 업계는 업종 특성을 반영한 명확한 과세 기준 부재를 지적하며 세법 해석을 둘러싼 갈등이 심화되고 있습니다. 현재 과세전적부심사, 심판청구 및 소송이 복합적으로 진행되고 있습니다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>상대방에게 자력이 충분함 (국세청), 집단적 피해 (다수 대중문화예술기획업체), 증거가 있거나 확보 가능함 (세무조사 및 과세 처분 자료), 이미 공적 절차(소송 제외)가 진행 중임 (과세전적부심사, 심판청구). 세금 추징액이 상당할 것으로 예상되어 피해 규모도 클 가능성이 있습니다.</t>
+          <t>국세청을 상대로 한 세금 추징 불복 소송으로, 상대방(국세청)의 자력이 충분하며(적합조건 2), 104개 업체에 대한 세무조사 및 54건의 불복 절차 진행으로 집단적 피해 및 대규모 분쟁 가능성이 높습니다(적합조건 3). 총 690억 원에 달하는 추징 세액으로 피해 규모가 크고(적합조건 4), 과세전적부심사 및 심판청구 등 공적 절차가 이미 진행 중입니다(적합조건 6). 세무조사 및 과세 처분 관련 문서 등 증거 확보도 용이합니다(적합조건 5).</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>690억원</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>최소 54개 업체</t>
+          <t>104개 업체 이상</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>연예인 1인 기획사·대중문화예술기획업 세무조사, 5년간 104건  세금추...</t>
+          <t>“차은우 ‘장어집’ 이하늬 ‘곰탕집’ 말고 또”…연예기획사 5년간 ...</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>tournews21.com</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://www.tournews21.com/news/articleView.html?idxno=131632</t>
+          <t>https://www.mk.co.kr/article/11988641</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-03-15 00:39:22.198976+00:00</t>
+          <t>2026-03-15 13:06:00.145034+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>조세</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>고액체납자</t>
+          <t>국세청</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>국세청의 고액체납자 은닉재산 추적 및 사해행위 취소소송 진행 중</t>
+          <t>과세전적부심사, 심판청구, 소송 등 불복 절차 진행 중</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>서울지방국세청 박희달 조사관이 30여명의 고액체납자들로부터 총 7000억원 규모의 세금을 징수하기 위해 미행, 잠복, 현장수색 등 모든 행정수단을 동원하고 있다. 체납자들은 재산을 은닉하고 대형로펌을 고용해 사해행위 취소소송에 대응하는 등 징수 과정에 어려움이 많다. 국세청은 조세정의 실현을 위해 적극적인 추적을 이어가고 있다.</t>
+          <t>지난 5년간 연예인 1인 기획사를 포함한 대중문화예술기획업체에 대한 세무조사가 104건 진행되었으며, 이 중 54건이 과세 처분에 불복하여 과세전적부심사, 심판청구, 소송 등의 절차를 밟았습니다. 이는 대중문화예술기획업계에서 세금 관련 분쟁이 상당수 발생하고 있음을 보여줍니다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>상대방(고액체납자)의 책임이 명확하고, 체납액 규모가 총 7000억원으로 매우 크며, 국세청이 금융정보조회, 현장수색, 사해행위 취소소송 등 모든 행정 및 법적 수단을 동원해 적극적으로 은닉재산을 추적 중입니다. 상대방의 자력이 충분하고 증거 확보 노력도 활발하며, 공적 절차 및 소송이 활발히 진행 중인 사건입니다.</t>
+          <t>상대방에게 자력이 충분함 (국세청), 집단적 피해 (다수 대중문화예술기획업체), 증거가 있거나 확보 가능함 (세무조사 및 과세 처분 자료), 이미 공적 절차(소송 제외)가 진행 중임 (과세전적부심사, 심판청구). 세금 추징액이 상당할 것으로 예상되어 피해 규모도 클 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
-          <t>총 7000억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>국민 다수</t>
+          <t>최소 54개 업체</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>“미행·잠복 총동원…고액체납자, 끝까지 쫓는다”[인터뷰]</t>
+          <t>연예인 1인 기획사·대중문화예술기획업 세무조사, 5년간 104건  세금추...</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>tournews21.com</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01731846645379712</t>
+          <t>https://www.tournews21.com/news/articleView.html?idxno=131632</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-03-03 00:40:32.468528+00:00</t>
+          <t>2026-03-15 00:39:22.198976+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>조세</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>국세청</t>
+          <t>고액체납자</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>국세청 세무조사 및 관련 간담회 진행 중</t>
+          <t>국세청의 고액체납자 은닉재산 추적 및 사해행위 취소소송 진행 중</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>유명 연예인 1인 기획사의 세금 회피 논란이 지속되는 가운데, 국세청은 '실질과세' 원칙에 따라 세무조사를 진행 중입니다. 연예계는 세무조사 과정의 공개로 인한 이미지 훼손을 우려하며 엔터테인먼트 산업의 특수성을 고려한 제도 개선을 요구하고 있습니다. 관련 간담회에서 양측의 입장차가 확인되었으며, 국내 실정에 맞는 제도적 보완 필요성이 제기되었습니다.</t>
+          <t>서울지방국세청 박희달 조사관이 30여명의 고액체납자들로부터 총 7000억원 규모의 세금을 징수하기 위해 미행, 잠복, 현장수색 등 모든 행정수단을 동원하고 있다. 체납자들은 재산을 은닉하고 대형로펌을 고용해 사해행위 취소소송에 대응하는 등 징수 과정에 어려움이 많다. 국세청은 조세정의 실현을 위해 적극적인 추적을 이어가고 있다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>국세청(공공기관)이 상대방으로 자력이 충분하며, '30%가 1인 회사'라는 언급처럼 다수의 연예인 1인 기획사가 관련되어 있어 집단적 피해 가능성이 높습니다. 고액의 소득세 회피 논란과 세무조사 공개로 인한 이미지 훼손 우려 등 피해 규모가 클 수 있으며, 국세청의 세무조사라는 공적 절차가 이미 진행 중입니다. 세무조사 과정의 적절성이나 과세 기준에 대한 법적 다툼의 여지가 있습니다.</t>
+          <t>상대방(고액체납자)의 책임이 명확하고, 체납액 규모가 총 7000억원으로 매우 크며, 국세청이 금융정보조회, 현장수색, 사해행위 취소소송 등 모든 행정 및 법적 수단을 동원해 적극적으로 은닉재산을 추적 중입니다. 상대방의 자력이 충분하고 증거 확보 노력도 활발하며, 공적 절차 및 소송이 활발히 진행 중인 사건입니다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>총 7000억원</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>다수의 연예인 1인 기획사</t>
+          <t>국민 다수</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>연예인 세무조사 두고 입장차…1인 기획사 해법은[현장EN:]</t>
+          <t>“미행·잠복 총동원…고액체납자, 끝까지 쫓는다”[인터뷰]</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>nocutnews.co.kr</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://www.nocutnews.co.kr/news/6477755?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260227054207</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01731846645379712</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-02-28 01:30:31.498015+00:00</t>
+          <t>2026-03-03 00:40:32.468528+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>조세</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>국세청</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>해외신탁 신고제도 시행 및 과세당국 점검 강화, 미신고 시 과태료 부과 예정</t>
+          <t>국세청 세무조사 및 관련 간담회 진행 중</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>국세청이 해외신탁 신고제도를 도입하여 국제적 조세투명성을 강화하고 해외자산에 대한 과세권을 확보하고 있습니다. 국내 거주 위탁자는 해외신탁 신고의무를 지며, 미신고 시 해외신탁 재산가액의 10%에 해당하는 과태료(최대 1억원)가 부과될 수 있습니다. 많은 납세자들이 이 제도를 인지하지 못했거나 오해하여 향후 과세당국과의 분쟁이 발생할 가능성이 높습니다.</t>
+          <t>유명 연예인 1인 기획사의 세금 회피 논란이 지속되는 가운데, 국세청은 '실질과세' 원칙에 따라 세무조사를 진행 중입니다. 연예계는 세무조사 과정의 공개로 인한 이미지 훼손을 우려하며 엔터테인먼트 산업의 특수성을 고려한 제도 개선을 요구하고 있습니다. 관련 간담회에서 양측의 입장차가 확인되었으며, 국내 실정에 맞는 제도적 보완 필요성이 제기되었습니다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>해외신탁 신고제도 도입으로 국세청의 해외자산 점검이 강화되고 있으며, 미신고 시 해외신탁 재산가액의 10%에 달하는 과태료(최대 1억원)가 부과될 수 있어 피해 규모가 큽니다 (적합 조건 4). 또한, 신고 의무를 인지하지 못한 다수의 위탁자들이 잠재적 피해자가 될 수 있으며 (적합 조건 3), 과세당국(국세청)은 충분한 자력을 보유하고 있습니다 (적합 조건 2). 이는 복잡한 국제조세 분야에서 다수의 납세자에게 법률 서비스 및 소송금융이 필요한 기회로 판단됩니다.</t>
+          <t>국세청(공공기관)이 상대방으로 자력이 충분하며, '30%가 1인 회사'라는 언급처럼 다수의 연예인 1인 기획사가 관련되어 있어 집단적 피해 가능성이 높습니다. 고액의 소득세 회피 논란과 세무조사 공개로 인한 이미지 훼손 우려 등 피해 규모가 클 수 있으며, 국세청의 세무조사라는 공적 절차가 이미 진행 중입니다. 세무조사 과정의 적절성이나 과세 기준에 대한 법적 다툼의 여지가 있습니다.</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
-          <t>해외신탁 재산가액의 10% (최대 1억원, 공동 위탁자 각각)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t>해외신탁을 설정한 국내 거주자 다수 (미상)</t>
+          <t>다수의 연예인 1인 기획사</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>[설미현의 세무 인사이트] 해외신탁, 더 이상 ‘신고 사각지대’는 아니...</t>
+          <t>연예인 세무조사 두고 입장차…1인 기획사 해법은[현장EN:]</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>tfmedia.co.kr</t>
+          <t>nocutnews.co.kr</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://www.tfmedia.co.kr/news/article.html?no=201802</t>
+          <t>https://www.nocutnews.co.kr/news/6477755?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260227054207</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-02-23 12:43:20.602724+00:00</t>
+          <t>2026-02-28 01:30:31.498015+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>조세</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>국세청</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
+          <t>해외신탁 신고제도 시행 및 과세당국 점검 강화, 미신고 시 과태료 부과 예정</t>
+        </is>
+      </c>
+      <c r="F11" t="inlineStr">
+        <is>
+          <t>국세청이 해외신탁 신고제도를 도입하여 국제적 조세투명성을 강화하고 해외자산에 대한 과세권을 확보하고 있습니다. 국내 거주 위탁자는 해외신탁 신고의무를 지며, 미신고 시 해외신탁 재산가액의 10%에 해당하는 과태료(최대 1억원)가 부과될 수 있습니다. 많은 납세자들이 이 제도를 인지하지 못했거나 오해하여 향후 과세당국과의 분쟁이 발생할 가능성이 높습니다.</t>
+        </is>
+      </c>
+      <c r="G11" t="inlineStr">
+        <is>
+          <t>해외신탁 신고제도 도입으로 국세청의 해외자산 점검이 강화되고 있으며, 미신고 시 해외신탁 재산가액의 10%에 달하는 과태료(최대 1억원)가 부과될 수 있어 피해 규모가 큽니다 (적합 조건 4). 또한, 신고 의무를 인지하지 못한 다수의 위탁자들이 잠재적 피해자가 될 수 있으며 (적합 조건 3), 과세당국(국세청)은 충분한 자력을 보유하고 있습니다 (적합 조건 2). 이는 복잡한 국제조세 분야에서 다수의 납세자에게 법률 서비스 및 소송금융이 필요한 기회로 판단됩니다.</t>
+        </is>
+      </c>
+      <c r="H11" t="inlineStr">
+        <is>
+          <t>해외신탁 재산가액의 10% (최대 1억원, 공동 위탁자 각각)</t>
+        </is>
+      </c>
+      <c r="I11" t="inlineStr">
+        <is>
+          <t>해외신탁을 설정한 국내 거주자 다수 (미상)</t>
+        </is>
+      </c>
+      <c r="J11" t="inlineStr">
+        <is>
+          <t>[설미현의 세무 인사이트] 해외신탁, 더 이상 ‘신고 사각지대’는 아니...</t>
+        </is>
+      </c>
+      <c r="K11" t="inlineStr">
+        <is>
+          <t>tfmedia.co.kr</t>
+        </is>
+      </c>
+      <c r="L11" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M11" t="inlineStr">
+        <is>
+          <t>https://www.tfmedia.co.kr/news/article.html?no=201802</t>
+        </is>
+      </c>
+      <c r="N11" t="inlineStr">
+        <is>
+          <t>2026-02-23 12:43:20.602724+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B12" t="inlineStr">
+        <is>
+          <t>조세</t>
+        </is>
+      </c>
+      <c r="C12" t="inlineStr">
+        <is>
+          <t>국세청</t>
+        </is>
+      </c>
+      <c r="D12" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E12" t="inlineStr">
+        <is>
           <t>대법원 판례 확립으로 인한 납세자 권리 구제 기회 확대, 국세청과의 조세 분쟁 증가 추세</t>
         </is>
       </c>
-      <c r="F11" t="inlineStr">
+      <c r="F12" t="inlineStr">
         <is>
           <t>최근 대법원 판례는 한국 세법상 '거주자' 판정 시 가족의 국내 거주보다 '경제적 실질'을 우선시하는 경향을 보임. 이는 과거 과세 관청의 관행과 달라, 해외에서 주로 경제 활동을 한 납세자들이 부당하게 거주자로 간주되어 과세된 경우 세금 폭탄을 피하고 권리를 구제받을 수 있는 기회를 확대하고 있음.</t>
         </is>
       </c>
-      <c r="G11" t="inlineStr">
+      <c r="G12" t="inlineStr">
         <is>
           <t>대법원 판례를 통해 '거주자' 판정 기준이 '경제적 실질' 중심으로 명확해지고 있어, 기존 과세 관행에 따른 납세자들의 부당한 세금 부과에 대한 다툼의 여지가 커짐 (적합 조건 1, 5). 국세청을 상대로 한 소송으로 상대방 자력이 충분하며 (적합 조건 2), 유사한 사례의 납세자가 많아 집단적 소송 가능성도 높음 (적합 조건 3, 4).</t>
         </is>
       </c>
-      <c r="H11" t="inlineStr">
+      <c r="H12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I11" t="inlineStr">
+      <c r="I12" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
-      <c r="J11" t="inlineStr">
+      <c r="J12" t="inlineStr">
         <is>
           <t>세무법인 HKL '세상(稅相) 읽기' ⑤한국 세법상 '거주자' 판례는?...실제...</t>
         </is>
       </c>
-      <c r="K11" t="inlineStr">
+      <c r="K12" t="inlineStr">
         <is>
           <t>intn.co.kr</t>
         </is>
       </c>
-      <c r="L11" t="inlineStr">
+      <c r="L12" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
-      <c r="M11" t="inlineStr">
+      <c r="M12" t="inlineStr">
         <is>
           <t>http://www.intn.co.kr/news/articleView.html?idxno=2049142</t>
         </is>
       </c>
-      <c r="N11" t="inlineStr">
+      <c r="N12" t="inlineStr">
         <is>
           <t>2026-02-23 12:42:09.767840+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N11"/>
+  <autoFilter ref="A1:N12"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>