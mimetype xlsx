--- v0 (2026-06-06)
+++ v1 (2026-10-21)
@@ -4,104 +4,111 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$2</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$3</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
-  <fills count="3">
+  <fills count="4">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="00ECFDF5"/>
+        <bgColor rgb="00ECFDF5"/>
+      </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00FEE2E2"/>
         <bgColor rgb="00FEE2E2"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
@@ -426,51 +433,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N2"/>
+  <dimension ref="A1:N3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="16" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="40" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="11" customWidth="1" min="9" max="9"/>
     <col width="37" customWidth="1" min="10" max="10"/>
     <col width="16" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -525,114 +532,178 @@
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Publisher</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>종교분쟁</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr"/>
+      <c r="D2" t="inlineStr"/>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>종단 내부 문제로 인한 고소·고발 및 소송 우려 표명</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>btnnews.tv의 '주간 법보신문 브리핑'은 유튜브와 외부 언론을 통한 종단 내부 문제의 무분별한 유포와 경찰 고소·고발, 법원 소송 등 사회법에 의존하는 행위에 대해 우려를 표명했습니다. 불교광장이 종헌·종법을 유린하고 화합을 저해한다는 내용도 포함되어 있습니다.</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>기사는 종단 내부 문제와 그에 대한 법적 대응(고소·고발, 소송)에 대한 우려를 표명하는 내용으로, 소송금융 투자 대상이 될 만한 특정 사건, 명확한 피고, 구체적인 피해 규모 등이 전혀 파악되지 않습니다. 적합 조건에 해당하는 사항이 없습니다.</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>주간 법보신문 브리핑</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>btnnews.tv</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2026-08-28</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>https://www.btnnews.tv/news/articleView.html?idxno=91409</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>2026-09-04 22:00:34.023501+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="3" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B2" t="inlineStr">
+      <c r="B3" t="inlineStr">
         <is>
           <t>종교분쟁</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr">
+      <c r="C3" t="inlineStr">
         <is>
           <t>대한예수교장로회 통합 총회</t>
         </is>
       </c>
-      <c r="D2" t="inlineStr">
+      <c r="D3" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E2" t="inlineStr">
+      <c r="E3" t="inlineStr">
         <is>
           <t>법원 판결 무시 논란 및 임시당회장 파송 등 교회 내부 절차 진행 중</t>
         </is>
       </c>
-      <c r="F2" t="inlineStr">
+      <c r="F3" t="inlineStr">
         <is>
           <t>예장통합 총회 재판국이 국가법원의 판결을 무시하고 교회법을 우선시하여 논란이 되고 있습니다. 법원 판결 확정 직후 D교회에 임시당회장이 파송되었으며, 이는 소송 및 가압류 해제와 관련된 것으로 보입니다. 이 사안은 교회 내부의 법적 판단과 국가법 간의 충돌을 보여줍니다.</t>
         </is>
       </c>
-      <c r="G2" t="inlineStr">
+      <c r="G3" t="inlineStr">
         <is>
           <t>예장통합 총회 재판국이 국가법원 판결을 무시하는 논란은 상대방의 책임이 명확하며(적합 조건 1), 상대방인 대한예수교장로회 통합 총회는 충분한 자력을 가질 것으로 예상됩니다(적합 조건 2). 법원 판결이라는 객관적 증거가 존재하며(적합 조건 5), 판결 확정 후 임시당회장 파송 등 관련 절차가 진행 중입니다(적합 조건 6). D교회 교인 다수가 피해를 입을 가능성이 있어 집단적 피해로 이어질 수 있습니다(적합 조건 3).</t>
         </is>
       </c>
-      <c r="H2" t="inlineStr">
+      <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I2" t="inlineStr">
+      <c r="I3" t="inlineStr">
         <is>
           <t>D교회 교인 다수</t>
         </is>
       </c>
-      <c r="J2" t="inlineStr">
+      <c r="J3" t="inlineStr">
         <is>
           <t>예장통합 총회 재판국  국가법보다 교회법 …법원 판결 무시 논란</t>
         </is>
       </c>
-      <c r="K2" t="inlineStr">
+      <c r="K3" t="inlineStr">
         <is>
           <t>newsnjoy.or.kr</t>
         </is>
       </c>
-      <c r="L2" t="inlineStr">
+      <c r="L3" t="inlineStr">
         <is>
           <t>2026-03-06</t>
         </is>
       </c>
-      <c r="M2" t="inlineStr">
+      <c r="M3" t="inlineStr">
         <is>
           <t>https://www.newsnjoy.or.kr/news/articleView.html?idxno=400330</t>
         </is>
       </c>
-      <c r="N2" t="inlineStr">
+      <c r="N3" t="inlineStr">
         <is>
           <t>2026-03-06 12:37:30.267770+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N2"/>
+  <autoFilter ref="A1:N3"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>