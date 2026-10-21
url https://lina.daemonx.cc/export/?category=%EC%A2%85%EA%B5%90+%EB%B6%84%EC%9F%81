--- v0 (2026-06-06)
+++ v1 (2026-10-21)
@@ -4,104 +4,111 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$2</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$3</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
-  <fills count="3">
+  <fills count="4">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="00ECFDF5"/>
+        <bgColor rgb="00ECFDF5"/>
+      </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00FEF3C7"/>
         <bgColor rgb="00FEF3C7"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
@@ -426,69 +433,69 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N2"/>
+  <dimension ref="A1:N3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
-    <col width="10" customWidth="1" min="3" max="3"/>
+    <col width="13" customWidth="1" min="3" max="3"/>
     <col width="7" customWidth="1" min="4" max="4"/>
     <col width="30" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
     <col width="28" customWidth="1" min="10" max="10"/>
-    <col width="12" customWidth="1" min="11" max="11"/>
+    <col width="14" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Stage</t>
         </is>
@@ -525,114 +532,186 @@
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Publisher</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>종교 분쟁</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>대한불교조계종 총무원</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>총무원장 후보자 등록 효력정지 가처분 각하 판결</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>대한불교조계종 총무원은 총무원장 후보자 등록 효력정지 가처분 신청이 법원에서 각하된 것을 환영했습니다. 법원은 승려 자격에 대한 판단이 종단 내부사항으로 사법심사 대상이 아님을 확인하며 종교단체의 자율성을 존중했습니다. 이 판결은 종단 내부의 선거 절차와 자율적 판단을 지지하며, 유사 소송에도 영향을 미칠 것으로 보입니다.</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>법원이 승려 자격 판단은 종단 내부사항으로 사법심사 대상이 아님을 명확히 하여, 원고(피해자) 측의 승소 가능성이 매우 낮습니다. 또한, 소송금융의 핵심인 명확한 금전적 피해 규모가 확인되지 않아 투자 매력이 떨어집니다.</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>조계종 총무원  종단 공식 승적 인정  환영</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>bulkyo21.com</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2026-09-02</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>http://www.bulkyo21.com/news/articleView.html?idxno=64945</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>2026-09-27 21:10:20.229376+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="3" t="inlineStr">
+        <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B2" t="inlineStr">
+      <c r="B3" t="inlineStr">
         <is>
           <t>종교 분쟁</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr">
+      <c r="C3" t="inlineStr">
         <is>
           <t>해당 교회</t>
         </is>
       </c>
-      <c r="D2" t="inlineStr">
+      <c r="D3" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E2" t="inlineStr">
+      <c r="E3" t="inlineStr">
         <is>
           <t>청빙 실패로 인한 교회 내부 갈등 및 소송 진행 중</t>
         </is>
       </c>
-      <c r="F2" t="inlineStr">
+      <c r="F3" t="inlineStr">
         <is>
           <t>한국교회에서 목회자 청빙 실패로 인한 갈등이 심화되고 있으며, 이는 재청빙, 교인 이탈, 막대한 소송 비용 등 심각한 후유증을 낳고 있습니다. 기사는 여러 교회의 사례를 통해 청빙 과정의 문제점과 그로 인한 법적 분쟁의 장기화 및 교인들의 피해를 조명하고 있습니다.</t>
         </is>
       </c>
-      <c r="G2" t="inlineStr">
+      <c r="G3" t="inlineStr">
         <is>
           <t>목회자 청빙 실패로 인한 교회 내부 갈등이 소송으로 이어져 다수 교인의 이탈 및 막대한 소송 비용 발생 등 집단적 피해가 명확합니다. 목회자나 청빙위원회의 책임이 비교적 명확하며, 관련 증거 확보도 가능할 것으로 보입니다. 다만, 상대방인 교회의 자력이 대기업 수준으로 충분하다고 단정하기 어렵고, 구체적인 피해 금액이 명시되지 않아 'High' 등급으로 판단하기에는 제약이 있습니다.</t>
         </is>
       </c>
-      <c r="H2" t="inlineStr">
+      <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I2" t="inlineStr">
+      <c r="I3" t="inlineStr">
         <is>
           <t>다수 교인</t>
         </is>
       </c>
-      <c r="J2" t="inlineStr">
+      <c r="J3" t="inlineStr">
         <is>
           <t>‘무난한 목사’ 찾다 재청빙·소송… 청빙의 역설</t>
         </is>
       </c>
-      <c r="K2" t="inlineStr">
+      <c r="K3" t="inlineStr">
         <is>
           <t>kmib.co.kr</t>
         </is>
       </c>
-      <c r="L2" t="inlineStr">
+      <c r="L3" t="inlineStr">
         <is>
           <t>2026-04-05</t>
         </is>
       </c>
-      <c r="M2" t="inlineStr">
+      <c r="M3" t="inlineStr">
         <is>
           <t>https://www.kmib.co.kr/article/view.asp?arcid=0029633680&amp;code=61221111&amp;cp=nv</t>
         </is>
       </c>
-      <c r="N2" t="inlineStr">
+      <c r="N3" t="inlineStr">
         <is>
           <t>2026-04-05 12:33:45.828961+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N2"/>
+  <autoFilter ref="A1:N3"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>