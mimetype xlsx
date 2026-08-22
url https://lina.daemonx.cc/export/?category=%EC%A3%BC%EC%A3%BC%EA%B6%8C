--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,89 +4,89 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$4</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$7</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="00FEE2E2"/>
-        <bgColor rgb="00FEE2E2"/>
+        <fgColor rgb="00FEF3C7"/>
+        <bgColor rgb="00FEF3C7"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="00FEF3C7"/>
-        <bgColor rgb="00FEF3C7"/>
+        <fgColor rgb="00FEE2E2"/>
+        <bgColor rgb="00FEE2E2"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
@@ -433,67 +433,67 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N4"/>
+  <dimension ref="A1:N7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
-    <col width="10" customWidth="1" min="3" max="3"/>
+    <col width="18" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
-    <col width="14" customWidth="1" min="9" max="9"/>
+    <col width="35" customWidth="1" min="9" max="9"/>
     <col width="45" customWidth="1" min="10" max="10"/>
     <col width="17" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
@@ -532,258 +532,474 @@
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Publisher</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>주주권</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>삼성전자</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>DX부문 노조의 찬반투표 중지 가처분 신청 제기, 주주단체의 임시주총 소집 요구 및 임금협상 타결안 무효 가처분 신청 방침</t>
+          <t>소액주주 집단소송 및 협력업체/근로자 집단행동 조짐</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>삼성전자 노사 임금협상 잠정 합의안이 노조 찬반투표를 통과했으나, 사업부문 간 성과급 배분 불균형으로 내부 갈등이 심화되고 있습니다. 특히 주주단체는 영업이익 연동 성과급이 경영 판단의 영역이므로 주총을 거쳐야 한다고 주장하며, 소액주주들을 모아 임시주총 소집 및 임금협상 타결안 무효 가처분 신청을 계획하고 있습니다.</t>
+          <t>삼성전자의 노사 분쟁이 격화되는 가운데, 소액주주들이 주주 가치 훼손을 우려해 집단소송을 준비하고 있으며, 국내외 협력업체 및 근로자들도 성과 공유를 요구하는 집단행동 조짐을 보이고 있다. 기고문은 이러한 갈등으로 인한 삼성전자의 손실을 우려하며, 이익 배분의 균형을 촉구하고 있다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>대기업인 삼성전자가 피고가 될 가능성이 높고(상대방 자력 충분), 대한민국주주운동본부가 소액주주들을 모아 임시주총 소집 및 임금협상 타결안 무효 가처분 신청을 계획하고 있어 집단적 피해 및 법적 쟁점이 명확합니다(집단적 피해, 상대방 책임 명확). 이미 DX부문 노조가 가처분 신청을 제기하는 등 공적 절차가 진행 중이며, 주주명부 열람 등 증거 확보도 용이할 것으로 보입니다(공적 절차 진행 중, 증거 확보 가능).</t>
+          <t>상대방(삼성전자)의 자력이 충분하며 (적합 조건 2), 소액주주 및 협력업체/근로자 등 다수의 잠재적 피해자가 존재하여 집단소송 가능성이 언급됨 (적합 조건 3). 그러나 기사는 논평으로, 구체적인 법적 책임 소재나 소송의 명확한 근거가 제시되지 않았고, 소송 제기 '조짐'만 있는 매우 초기 단계이므로 투자 적합도가 중간 수준으로 판단됨.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>소액주주 다수</t>
+          <t>소액주주 다수, 국내 협력업체 및 해외법인 현지 근로자 다수</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>[사설] 총파업 넘긴 삼전, 사내·주주 갈등 봉합 급하다</t>
+          <t>[기고] 삼전 이익, 소부장 투자로 흘러가야</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>asiatoday.co.kr</t>
+          <t>kmib.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-05-27</t>
+          <t>2026-05-18</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.asiatoday.co.kr/kn/view.php?key=20260527010008072</t>
+          <t>https://www.kmib.co.kr/article/view.asp?arcid=1779069325&amp;code=11171314&amp;cp=nv</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-06-02 07:02:30.111170+00:00</t>
+          <t>2026-07-15 10:37:59.659586+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>주주권</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>상장사 및 이사</t>
+          <t>삼성 이사 전원</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>상법 개정안 시행 및 주주총회 시즌 도래로 인한 잠재적 분쟁 발생 가능성 증가</t>
+          <t>이사회 결의 무효 확인 소송 및 주주대표소송 예고, 소송인단 결집 중</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>정부 주도로 상법 개정안(자사주 소각 의무화, 이사의 주주 충실의무 확대)이 통과되거나 시행을 앞두고 있습니다. 이에 따라 재계는 경영권 방어 수단 위축과 이사들의 배임죄 등 형사 책임 및 막대한 손해배상 소송 가능성에 대한 우려를 표하고 있습니다. 소액주주와 행동주의 펀드의 요구가 거세질 것으로 예상되어, 향후 주주와 기업 간의 법적 분쟁이 증가할 것으로 보입니다.</t>
+          <t>삼성의 '영업익 성과급' 잠정 합의안에 대해 주주들이 반발하며 이사회 결의 무효 확인 소송과 이사 전원을 상대로 한 손해배상 청구 주주대표소송을 예고했습니다. 이들은 '전 국민적 소송인단 결집'에 돌입하며 대규모 소송을 준비 중입니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>상법 개정으로 이사의 주주 충실의무가 확대되고 자사주 소각이 의무화되면서, 향후 상장사 및 이사들을 대상으로 한 주주들의 집단적 손해배상 소송 발생 가능성이 높습니다. 상대방(상장사 및 이사)의 자력이 충분하고, 피해 규모가 막대할 수 있으며, 관련 증거(기업 내부 자료, 법률 해석) 확보가 가능합니다. 다만, 아직 구체적인 사건이 발생하여 상대방 책임이 명확히 특정된 단계는 아닙니다.</t>
+          <t>대기업 삼성의 이사들을 상대로 하는 주주대표소송으로 상대방의 자력이 충분하며, '전 국민적 소송인단 결집'을 통해 다수의 피해자(주주)가 예상됩니다. 이사회 결의 무효 확인 소송 및 손해배상 청구 소송이 예고되어 있으며, 관련 이사회 결의 등 객관적 증거 확보가 용이할 것으로 보입니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>소액주주 다수</t>
+          <t>다수 주주</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>기획 [주총 달라진다(3)] ‘자사주 마법’ 끝⋯재계, 경영권 방어막 도...</t>
+          <t>삼성 '영업익 성과급' 후폭풍…주주 반발·산업계 파장</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>viva100.com</t>
+          <t>newsgn.com</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.viva100.com/article/20260303501196</t>
+          <t>https://www.newsgn.com/news/articleView.html?idxno=553562</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-03-04 00:43:25.505900+00:00</t>
+          <t>2026-07-09 18:23:22.975283+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
-      <c r="A4" s="2" t="inlineStr">
+      <c r="A4" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>주주권</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
+          <t>현대자동차, 기아, 현대모비스</t>
+        </is>
+      </c>
+      <c r="D4" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E4" t="inlineStr">
+        <is>
+          <t>보스턴다이나믹스 상장 시 주주가치 훼손 우려 제기, 주주대표소송 및 집단소송 가능성 경고</t>
+        </is>
+      </c>
+      <c r="F4" t="inlineStr">
+        <is>
+          <t>한국기업거버넌스포럼 회장이 현대차그룹 로보틱스 계열사 보스턴다이나믹스(BD)의 미국 나스닥 상장 시 현대차, 기아, 현대모비스 주주들의 가치 훼손 문제를 제기했다. 그는 이는 이사의 주주 충실 의무 위반으로 주주대표소송이나 집단소송이 가능하다고 경고하며, 자회사의 자본배분에도 모회사 이사회가 주주 충실 의무를 져야 한다고 강조했다.</t>
+        </is>
+      </c>
+      <c r="G4" t="inlineStr">
+        <is>
+          <t>상대방 책임이 비교적 명확함 (전문가가 이사의 주주 충실 의무 위반 가능성 지적), 상대방에게 자력이 충분함 (현대차, 기아, 현대모비스), 집단적 피해 (주주대표소송 및 집단소송 가능성 언급), 피해 규모가 큼 (주가 하락 시 상당한 규모 예상), 증거 확보 가능함 (기업 공시, 주가 데이터). 적합 조건 5개에 해당하며 부적합 조건 없음.</t>
+        </is>
+      </c>
+      <c r="H4" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I4" t="inlineStr">
+        <is>
+          <t>주주 다수</t>
+        </is>
+      </c>
+      <c r="J4" t="inlineStr">
+        <is>
+          <t>“보스턴다이나믹스 美상장…독립경영 성과로 주주에 더 이익될 것”[특...</t>
+        </is>
+      </c>
+      <c r="K4" t="inlineStr">
+        <is>
+          <t>edaily.co.kr</t>
+        </is>
+      </c>
+      <c r="L4" t="inlineStr">
+        <is>
+          <t>2026-05-27</t>
+        </is>
+      </c>
+      <c r="M4" t="inlineStr">
+        <is>
+          <t>https://www.edaily.co.kr/news/newspath.asp?newsid=02197606645453512</t>
+        </is>
+      </c>
+      <c r="N4" t="inlineStr">
+        <is>
+          <t>2026-06-25 07:01:58.537404+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>주주권</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>삼성전자</t>
+        </is>
+      </c>
+      <c r="D5" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E5" t="inlineStr">
+        <is>
+          <t>DX부문 노조의 찬반투표 중지 가처분 신청 제기, 주주단체의 임시주총 소집 요구 및 임금협상 타결안 무효 가처분 신청 방침</t>
+        </is>
+      </c>
+      <c r="F5" t="inlineStr">
+        <is>
+          <t>삼성전자 노사 임금협상 잠정 합의안이 노조 찬반투표를 통과했으나, 사업부문 간 성과급 배분 불균형으로 내부 갈등이 심화되고 있습니다. 특히 주주단체는 영업이익 연동 성과급이 경영 판단의 영역이므로 주총을 거쳐야 한다고 주장하며, 소액주주들을 모아 임시주총 소집 및 임금협상 타결안 무효 가처분 신청을 계획하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G5" t="inlineStr">
+        <is>
+          <t>대기업인 삼성전자가 피고가 될 가능성이 높고(상대방 자력 충분), 대한민국주주운동본부가 소액주주들을 모아 임시주총 소집 및 임금협상 타결안 무효 가처분 신청을 계획하고 있어 집단적 피해 및 법적 쟁점이 명확합니다(집단적 피해, 상대방 책임 명확). 이미 DX부문 노조가 가처분 신청을 제기하는 등 공적 절차가 진행 중이며, 주주명부 열람 등 증거 확보도 용이할 것으로 보입니다(공적 절차 진행 중, 증거 확보 가능).</t>
+        </is>
+      </c>
+      <c r="H5" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I5" t="inlineStr">
+        <is>
+          <t>소액주주 다수</t>
+        </is>
+      </c>
+      <c r="J5" t="inlineStr">
+        <is>
+          <t>[사설] 총파업 넘긴 삼전, 사내·주주 갈등 봉합 급하다</t>
+        </is>
+      </c>
+      <c r="K5" t="inlineStr">
+        <is>
+          <t>asiatoday.co.kr</t>
+        </is>
+      </c>
+      <c r="L5" t="inlineStr">
+        <is>
+          <t>2026-05-27</t>
+        </is>
+      </c>
+      <c r="M5" t="inlineStr">
+        <is>
+          <t>https://www.asiatoday.co.kr/kn/view.php?key=20260527010008072</t>
+        </is>
+      </c>
+      <c r="N5" t="inlineStr">
+        <is>
+          <t>2026-06-02 07:02:30.111170+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B6" t="inlineStr">
+        <is>
+          <t>주주권</t>
+        </is>
+      </c>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>상장사 및 이사</t>
+        </is>
+      </c>
+      <c r="D6" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E6" t="inlineStr">
+        <is>
+          <t>상법 개정안 시행 및 주주총회 시즌 도래로 인한 잠재적 분쟁 발생 가능성 증가</t>
+        </is>
+      </c>
+      <c r="F6" t="inlineStr">
+        <is>
+          <t>정부 주도로 상법 개정안(자사주 소각 의무화, 이사의 주주 충실의무 확대)이 통과되거나 시행을 앞두고 있습니다. 이에 따라 재계는 경영권 방어 수단 위축과 이사들의 배임죄 등 형사 책임 및 막대한 손해배상 소송 가능성에 대한 우려를 표하고 있습니다. 소액주주와 행동주의 펀드의 요구가 거세질 것으로 예상되어, 향후 주주와 기업 간의 법적 분쟁이 증가할 것으로 보입니다.</t>
+        </is>
+      </c>
+      <c r="G6" t="inlineStr">
+        <is>
+          <t>상법 개정으로 이사의 주주 충실의무가 확대되고 자사주 소각이 의무화되면서, 향후 상장사 및 이사들을 대상으로 한 주주들의 집단적 손해배상 소송 발생 가능성이 높습니다. 상대방(상장사 및 이사)의 자력이 충분하고, 피해 규모가 막대할 수 있으며, 관련 증거(기업 내부 자료, 법률 해석) 확보가 가능합니다. 다만, 아직 구체적인 사건이 발생하여 상대방 책임이 명확히 특정된 단계는 아닙니다.</t>
+        </is>
+      </c>
+      <c r="H6" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I6" t="inlineStr">
+        <is>
+          <t>소액주주 다수</t>
+        </is>
+      </c>
+      <c r="J6" t="inlineStr">
+        <is>
+          <t>기획 [주총 달라진다(3)] ‘자사주 마법’ 끝⋯재계, 경영권 방어막 도...</t>
+        </is>
+      </c>
+      <c r="K6" t="inlineStr">
+        <is>
+          <t>viva100.com</t>
+        </is>
+      </c>
+      <c r="L6" t="inlineStr">
+        <is>
+          <t>2026-03-03</t>
+        </is>
+      </c>
+      <c r="M6" t="inlineStr">
+        <is>
+          <t>https://www.viva100.com/article/20260303501196</t>
+        </is>
+      </c>
+      <c r="N6" t="inlineStr">
+        <is>
+          <t>2026-03-04 00:43:25.505900+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B7" t="inlineStr">
+        <is>
+          <t>주주권</t>
+        </is>
+      </c>
+      <c r="C7" t="inlineStr">
+        <is>
           <t>KT</t>
         </is>
       </c>
-      <c r="D4" t="inlineStr">
+      <c r="D7" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E4" t="inlineStr">
+      <c r="E7" t="inlineStr">
         <is>
           <t>대법원 파기환송, 수원고법으로 사건 환송</t>
         </is>
       </c>
-      <c r="F4" t="inlineStr">
+      <c r="F7" t="inlineStr">
         <is>
           <t>대법원이 KT 전·현직 경영진의 비자금 조성 및 정치자금 송금 사건과 관련하여 소액주주들이 제기한 손해배상 소송에서 원심을 파기하고 사건을 수원고법으로 돌려보냈다. 대법원은 KT에 합리적인 내부통제시스템이 구축·운영되지 못했으며, 황창규 전 회장과 구현모 전 대표가 감시의무를 게을리했을 여지가 있다고 판단했다. 이로 인해 KT가 입은 추징금·과징금 손해에 대한 인과관계도 인정했다.</t>
         </is>
       </c>
-      <c r="G4" t="inlineStr">
+      <c r="G7" t="inlineStr">
         <is>
           <t>대법원이 KT 전·현직 경영진의 감시의무 위반을 인정하여 상대방 책임이 명확하며(조건 1), KT는 자력이 충분한 대기업입니다(조건 2). 비자금 조성 및 정치자금 송금 등 명확한 증거가 존재하고(조건 5), 미국 증권거래위원회의 추징금/과징금 부과 등 공적 절차가 진행된 바 있습니다(조건 6). 소액주주 35명이 대표소송을 제기했으며, 잠재적 피해자가 더 많을 수 있습니다(조건 3). 회사 전체의 피해 규모도 상당합니다(조건 4).</t>
         </is>
       </c>
-      <c r="H4" t="inlineStr">
+      <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I4" t="inlineStr">
+      <c r="I7" t="inlineStr">
         <is>
           <t>35명 (잠재적 다수)</t>
         </is>
       </c>
-      <c r="J4" t="inlineStr">
+      <c r="J7" t="inlineStr">
         <is>
           <t>대법  KT 황창규·구현모 손해배상해야 …소액주주 손 들어줘</t>
         </is>
       </c>
-      <c r="K4" t="inlineStr">
+      <c r="K7" t="inlineStr">
         <is>
           <t>news.tf.co.kr</t>
         </is>
       </c>
-      <c r="L4" t="inlineStr">
+      <c r="L7" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
-      <c r="M4" t="inlineStr">
+      <c r="M7" t="inlineStr">
         <is>
           <t>https://news.tf.co.kr/read/life/2297537.htm</t>
         </is>
       </c>
-      <c r="N4" t="inlineStr">
+      <c r="N7" t="inlineStr">
         <is>
           <t>2026-03-02 12:38:13.472614+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N4"/>
+  <autoFilter ref="A1:N7"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>