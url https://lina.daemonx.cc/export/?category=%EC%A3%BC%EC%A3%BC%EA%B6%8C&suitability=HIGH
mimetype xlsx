--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$3</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$5</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,68 +426,68 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N3"/>
+  <dimension ref="A1:N5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
-    <col width="10" customWidth="1" min="3" max="3"/>
+    <col width="18" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
-    <col width="35" customWidth="1" min="10" max="10"/>
+    <col width="42" customWidth="1" min="10" max="10"/>
     <col width="17" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Stage</t>
@@ -535,176 +535,320 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>주주권</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>삼성전자</t>
+          <t>삼성 이사 전원</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>DX부문 노조의 찬반투표 중지 가처분 신청 제기, 주주단체의 임시주총 소집 요구 및 임금협상 타결안 무효 가처분 신청 방침</t>
+          <t>이사회 결의 무효 확인 소송 및 주주대표소송 예고, 소송인단 결집 중</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>삼성전자 노사 임금협상 잠정 합의안이 노조 찬반투표를 통과했으나, 사업부문 간 성과급 배분 불균형으로 내부 갈등이 심화되고 있습니다. 특히 주주단체는 영업이익 연동 성과급이 경영 판단의 영역이므로 주총을 거쳐야 한다고 주장하며, 소액주주들을 모아 임시주총 소집 및 임금협상 타결안 무효 가처분 신청을 계획하고 있습니다.</t>
+          <t>삼성의 '영업익 성과급' 잠정 합의안에 대해 주주들이 반발하며 이사회 결의 무효 확인 소송과 이사 전원을 상대로 한 손해배상 청구 주주대표소송을 예고했습니다. 이들은 '전 국민적 소송인단 결집'에 돌입하며 대규모 소송을 준비 중입니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>대기업인 삼성전자가 피고가 될 가능성이 높고(상대방 자력 충분), 대한민국주주운동본부가 소액주주들을 모아 임시주총 소집 및 임금협상 타결안 무효 가처분 신청을 계획하고 있어 집단적 피해 및 법적 쟁점이 명확합니다(집단적 피해, 상대방 책임 명확). 이미 DX부문 노조가 가처분 신청을 제기하는 등 공적 절차가 진행 중이며, 주주명부 열람 등 증거 확보도 용이할 것으로 보입니다(공적 절차 진행 중, 증거 확보 가능).</t>
+          <t>대기업 삼성의 이사들을 상대로 하는 주주대표소송으로 상대방의 자력이 충분하며, '전 국민적 소송인단 결집'을 통해 다수의 피해자(주주)가 예상됩니다. 이사회 결의 무효 확인 소송 및 손해배상 청구 소송이 예고되어 있으며, 관련 이사회 결의 등 객관적 증거 확보가 용이할 것으로 보입니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>소액주주 다수</t>
+          <t>다수 주주</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>[사설] 총파업 넘긴 삼전, 사내·주주 갈등 봉합 급하다</t>
+          <t>삼성 '영업익 성과급' 후폭풍…주주 반발·산업계 파장</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>asiatoday.co.kr</t>
+          <t>newsgn.com</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-05-27</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.asiatoday.co.kr/kn/view.php?key=20260527010008072</t>
+          <t>https://www.newsgn.com/news/articleView.html?idxno=553562</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-06-02 07:02:30.111170+00:00</t>
+          <t>2026-07-09 18:23:22.975283+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>주주권</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
+          <t>현대자동차, 기아, 현대모비스</t>
+        </is>
+      </c>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>보스턴다이나믹스 상장 시 주주가치 훼손 우려 제기, 주주대표소송 및 집단소송 가능성 경고</t>
+        </is>
+      </c>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t>한국기업거버넌스포럼 회장이 현대차그룹 로보틱스 계열사 보스턴다이나믹스(BD)의 미국 나스닥 상장 시 현대차, 기아, 현대모비스 주주들의 가치 훼손 문제를 제기했다. 그는 이는 이사의 주주 충실 의무 위반으로 주주대표소송이나 집단소송이 가능하다고 경고하며, 자회사의 자본배분에도 모회사 이사회가 주주 충실 의무를 져야 한다고 강조했다.</t>
+        </is>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t>상대방 책임이 비교적 명확함 (전문가가 이사의 주주 충실 의무 위반 가능성 지적), 상대방에게 자력이 충분함 (현대차, 기아, 현대모비스), 집단적 피해 (주주대표소송 및 집단소송 가능성 언급), 피해 규모가 큼 (주가 하락 시 상당한 규모 예상), 증거 확보 가능함 (기업 공시, 주가 데이터). 적합 조건 5개에 해당하며 부적합 조건 없음.</t>
+        </is>
+      </c>
+      <c r="H3" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I3" t="inlineStr">
+        <is>
+          <t>주주 다수</t>
+        </is>
+      </c>
+      <c r="J3" t="inlineStr">
+        <is>
+          <t>“보스턴다이나믹스 美상장…독립경영 성과로 주주에 더 이익될 것”[특...</t>
+        </is>
+      </c>
+      <c r="K3" t="inlineStr">
+        <is>
+          <t>edaily.co.kr</t>
+        </is>
+      </c>
+      <c r="L3" t="inlineStr">
+        <is>
+          <t>2026-05-27</t>
+        </is>
+      </c>
+      <c r="M3" t="inlineStr">
+        <is>
+          <t>https://www.edaily.co.kr/news/newspath.asp?newsid=02197606645453512</t>
+        </is>
+      </c>
+      <c r="N3" t="inlineStr">
+        <is>
+          <t>2026-06-25 07:01:58.537404+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>주주권</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>삼성전자</t>
+        </is>
+      </c>
+      <c r="D4" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E4" t="inlineStr">
+        <is>
+          <t>DX부문 노조의 찬반투표 중지 가처분 신청 제기, 주주단체의 임시주총 소집 요구 및 임금협상 타결안 무효 가처분 신청 방침</t>
+        </is>
+      </c>
+      <c r="F4" t="inlineStr">
+        <is>
+          <t>삼성전자 노사 임금협상 잠정 합의안이 노조 찬반투표를 통과했으나, 사업부문 간 성과급 배분 불균형으로 내부 갈등이 심화되고 있습니다. 특히 주주단체는 영업이익 연동 성과급이 경영 판단의 영역이므로 주총을 거쳐야 한다고 주장하며, 소액주주들을 모아 임시주총 소집 및 임금협상 타결안 무효 가처분 신청을 계획하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G4" t="inlineStr">
+        <is>
+          <t>대기업인 삼성전자가 피고가 될 가능성이 높고(상대방 자력 충분), 대한민국주주운동본부가 소액주주들을 모아 임시주총 소집 및 임금협상 타결안 무효 가처분 신청을 계획하고 있어 집단적 피해 및 법적 쟁점이 명확합니다(집단적 피해, 상대방 책임 명확). 이미 DX부문 노조가 가처분 신청을 제기하는 등 공적 절차가 진행 중이며, 주주명부 열람 등 증거 확보도 용이할 것으로 보입니다(공적 절차 진행 중, 증거 확보 가능).</t>
+        </is>
+      </c>
+      <c r="H4" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I4" t="inlineStr">
+        <is>
+          <t>소액주주 다수</t>
+        </is>
+      </c>
+      <c r="J4" t="inlineStr">
+        <is>
+          <t>[사설] 총파업 넘긴 삼전, 사내·주주 갈등 봉합 급하다</t>
+        </is>
+      </c>
+      <c r="K4" t="inlineStr">
+        <is>
+          <t>asiatoday.co.kr</t>
+        </is>
+      </c>
+      <c r="L4" t="inlineStr">
+        <is>
+          <t>2026-05-27</t>
+        </is>
+      </c>
+      <c r="M4" t="inlineStr">
+        <is>
+          <t>https://www.asiatoday.co.kr/kn/view.php?key=20260527010008072</t>
+        </is>
+      </c>
+      <c r="N4" t="inlineStr">
+        <is>
+          <t>2026-06-02 07:02:30.111170+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>주주권</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr">
+        <is>
           <t>KT</t>
         </is>
       </c>
-      <c r="D3" t="inlineStr">
+      <c r="D5" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E3" t="inlineStr">
+      <c r="E5" t="inlineStr">
         <is>
           <t>대법원 파기환송, 수원고법으로 사건 환송</t>
         </is>
       </c>
-      <c r="F3" t="inlineStr">
+      <c r="F5" t="inlineStr">
         <is>
           <t>대법원이 KT 전·현직 경영진의 비자금 조성 및 정치자금 송금 사건과 관련하여 소액주주들이 제기한 손해배상 소송에서 원심을 파기하고 사건을 수원고법으로 돌려보냈다. 대법원은 KT에 합리적인 내부통제시스템이 구축·운영되지 못했으며, 황창규 전 회장과 구현모 전 대표가 감시의무를 게을리했을 여지가 있다고 판단했다. 이로 인해 KT가 입은 추징금·과징금 손해에 대한 인과관계도 인정했다.</t>
         </is>
       </c>
-      <c r="G3" t="inlineStr">
+      <c r="G5" t="inlineStr">
         <is>
           <t>대법원이 KT 전·현직 경영진의 감시의무 위반을 인정하여 상대방 책임이 명확하며(조건 1), KT는 자력이 충분한 대기업입니다(조건 2). 비자금 조성 및 정치자금 송금 등 명확한 증거가 존재하고(조건 5), 미국 증권거래위원회의 추징금/과징금 부과 등 공적 절차가 진행된 바 있습니다(조건 6). 소액주주 35명이 대표소송을 제기했으며, 잠재적 피해자가 더 많을 수 있습니다(조건 3). 회사 전체의 피해 규모도 상당합니다(조건 4).</t>
         </is>
       </c>
-      <c r="H3" t="inlineStr">
+      <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I3" t="inlineStr">
+      <c r="I5" t="inlineStr">
         <is>
           <t>35명 (잠재적 다수)</t>
         </is>
       </c>
-      <c r="J3" t="inlineStr">
+      <c r="J5" t="inlineStr">
         <is>
           <t>대법  KT 황창규·구현모 손해배상해야 …소액주주 손 들어줘</t>
         </is>
       </c>
-      <c r="K3" t="inlineStr">
+      <c r="K5" t="inlineStr">
         <is>
           <t>news.tf.co.kr</t>
         </is>
       </c>
-      <c r="L3" t="inlineStr">
+      <c r="L5" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
-      <c r="M3" t="inlineStr">
+      <c r="M5" t="inlineStr">
         <is>
           <t>https://news.tf.co.kr/read/life/2297537.htm</t>
         </is>
       </c>
-      <c r="N3" t="inlineStr">
+      <c r="N5" t="inlineStr">
         <is>
           <t>2026-03-02 12:38:13.472614+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N3"/>
+  <autoFilter ref="A1:N5"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>