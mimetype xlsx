--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$2</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$3</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,71 +426,71 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N2"/>
+  <dimension ref="A1:N3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="7" customWidth="1" min="4" max="4"/>
     <col width="45" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
-    <col width="9" customWidth="1" min="9" max="9"/>
+    <col width="35" customWidth="1" min="9" max="9"/>
     <col width="45" customWidth="1" min="10" max="10"/>
     <col width="13" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
-    <col width="48" customWidth="1" min="13" max="13"/>
+    <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Stage</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
@@ -535,104 +535,176 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>주주권</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
+          <t>삼성전자</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>소액주주 집단소송 및 협력업체/근로자 집단행동 조짐</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>삼성전자의 노사 분쟁이 격화되는 가운데, 소액주주들이 주주 가치 훼손을 우려해 집단소송을 준비하고 있으며, 국내외 협력업체 및 근로자들도 성과 공유를 요구하는 집단행동 조짐을 보이고 있다. 기고문은 이러한 갈등으로 인한 삼성전자의 손실을 우려하며, 이익 배분의 균형을 촉구하고 있다.</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>상대방(삼성전자)의 자력이 충분하며 (적합 조건 2), 소액주주 및 협력업체/근로자 등 다수의 잠재적 피해자가 존재하여 집단소송 가능성이 언급됨 (적합 조건 3). 그러나 기사는 논평으로, 구체적인 법적 책임 소재나 소송의 명확한 근거가 제시되지 않았고, 소송 제기 '조짐'만 있는 매우 초기 단계이므로 투자 적합도가 중간 수준으로 판단됨.</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>소액주주 다수, 국내 협력업체 및 해외법인 현지 근로자 다수</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>[기고] 삼전 이익, 소부장 투자로 흘러가야</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>kmib.co.kr</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>https://www.kmib.co.kr/article/view.asp?arcid=1779069325&amp;code=11171314&amp;cp=nv</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>2026-07-15 10:37:59.659586+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>주주권</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
           <t>상장사 및 이사</t>
         </is>
       </c>
-      <c r="D2" t="inlineStr">
+      <c r="D3" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E2" t="inlineStr">
+      <c r="E3" t="inlineStr">
         <is>
           <t>상법 개정안 시행 및 주주총회 시즌 도래로 인한 잠재적 분쟁 발생 가능성 증가</t>
         </is>
       </c>
-      <c r="F2" t="inlineStr">
+      <c r="F3" t="inlineStr">
         <is>
           <t>정부 주도로 상법 개정안(자사주 소각 의무화, 이사의 주주 충실의무 확대)이 통과되거나 시행을 앞두고 있습니다. 이에 따라 재계는 경영권 방어 수단 위축과 이사들의 배임죄 등 형사 책임 및 막대한 손해배상 소송 가능성에 대한 우려를 표하고 있습니다. 소액주주와 행동주의 펀드의 요구가 거세질 것으로 예상되어, 향후 주주와 기업 간의 법적 분쟁이 증가할 것으로 보입니다.</t>
         </is>
       </c>
-      <c r="G2" t="inlineStr">
+      <c r="G3" t="inlineStr">
         <is>
           <t>상법 개정으로 이사의 주주 충실의무가 확대되고 자사주 소각이 의무화되면서, 향후 상장사 및 이사들을 대상으로 한 주주들의 집단적 손해배상 소송 발생 가능성이 높습니다. 상대방(상장사 및 이사)의 자력이 충분하고, 피해 규모가 막대할 수 있으며, 관련 증거(기업 내부 자료, 법률 해석) 확보가 가능합니다. 다만, 아직 구체적인 사건이 발생하여 상대방 책임이 명확히 특정된 단계는 아닙니다.</t>
         </is>
       </c>
-      <c r="H2" t="inlineStr">
+      <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I2" t="inlineStr">
+      <c r="I3" t="inlineStr">
         <is>
           <t>소액주주 다수</t>
         </is>
       </c>
-      <c r="J2" t="inlineStr">
+      <c r="J3" t="inlineStr">
         <is>
           <t>기획 [주총 달라진다(3)] ‘자사주 마법’ 끝⋯재계, 경영권 방어막 도...</t>
         </is>
       </c>
-      <c r="K2" t="inlineStr">
+      <c r="K3" t="inlineStr">
         <is>
           <t>viva100.com</t>
         </is>
       </c>
-      <c r="L2" t="inlineStr">
+      <c r="L3" t="inlineStr">
         <is>
           <t>2026-03-03</t>
         </is>
       </c>
-      <c r="M2" t="inlineStr">
+      <c r="M3" t="inlineStr">
         <is>
           <t>https://www.viva100.com/article/20260303501196</t>
         </is>
       </c>
-      <c r="N2" t="inlineStr">
+      <c r="N3" t="inlineStr">
         <is>
           <t>2026-03-04 00:43:25.505900+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N2"/>
+  <autoFilter ref="A1:N3"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>