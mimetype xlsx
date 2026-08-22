--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,95 +4,95 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$13</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$14</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
+        <fgColor rgb="00FEE2E2"/>
+        <bgColor rgb="00FEE2E2"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
         <fgColor rgb="00FEF3C7"/>
         <bgColor rgb="00FEF3C7"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00ECFDF5"/>
         <bgColor rgb="00ECFDF5"/>
-      </patternFill>
-[...4 lines deleted...]
-        <bgColor rgb="00FEE2E2"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
@@ -440,61 +440,61 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N13"/>
+  <dimension ref="A1:N14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
-    <col width="10" customWidth="1" min="3" max="3"/>
+    <col width="21" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="41" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="11" customWidth="1" min="9" max="9"/>
     <col width="50" customWidth="1" min="10" max="10"/>
     <col width="20" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
@@ -539,866 +539,938 @@
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Publisher</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>주주분쟁</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>삼성전자</t>
+          <t>리파인, 스톤브릿지캐피탈, LS증권</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>소액주주연대, 소송 준비 중</t>
+          <t>발행무효 소송 진행 중, 주주서한 발송</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>삼성전자 노사 간 임금협약 가결에 대해 소액주주연대가 반발하고 있습니다. 소액주주연대는 노조를 대상으로 한 소송과 향후 주주가치 제고를 위한 법적 조치를 준비 중입니다.</t>
+          <t>스톤브릿지캐피탈과 LS증권이 공동 설립한 SPC가 리파인 지분 추가 공개매수를 진행 중인 가운데, 리파인에 대한 발행무효 소송이 진행되고 있습니다. 또한 머스트운용은 리파인에 배당 확대 등 주주환원 강화를 요구하는 주주서한을 보냈습니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>적합 조건 2 (상대방 자력 충분: 삼성전자) 및 3 (집단적 피해: 소액주주연대)에 해당합니다. 소액주주연대가 노조 대상 소송 및 주주가치 제고를 위한 소송을 준비 중이며, 이는 집단소송으로 발전할 가능성이 있습니다. 다만, 소송의 구체적인 대상과 청구 내용, 피해 규모 입증이 추가 확인 필요합니다.</t>
+          <t>상대방(리파인, 스톤브릿지캐피탈, LS증권)은 자력이 충분한 기업 및 금융기관입니다. 발행무효 소송이 이미 진행 중이며, 머스트운용의 주주서한 발송은 집단적 피해 가능성과 증거 확보 가능성을 시사합니다. 금융감독원 전자공시시스템을 통해 객관적 증거 확보가 용이합니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>소액주주연대 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>삼성전자 노사, 임금협약 최종 '가결'…DX·주주 반발 '여전'</t>
+          <t>스톤브릿지·LS증권, 리파인 지분 추가 공개매수…주당 1만7600원</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>newswatch.kr</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-05-27</t>
+          <t>2026-08-19</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>http://www.newswatch.kr/news/articleView.html?idxno=79901</t>
+          <t>https://www.hankyung.com/article/202608186240r</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-05-30 07:04:38.369594+00:00</t>
+          <t>2026-08-21 07:02:26.788465+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>주주분쟁</t>
         </is>
       </c>
-      <c r="C3" t="inlineStr"/>
-      <c r="D3" t="inlineStr"/>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>삼성전자</t>
+        </is>
+      </c>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>잠재적 분쟁 가능성 언급</t>
+          <t>소액주주연대, 소송 준비 중</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>기사는 기업의 자사주 활용 방안과 주주 소통의 투명성 부족이 사외이사의 손해배상 책임으로 이어질 수 있다고 전문가들이 지적하고 있음을 보도합니다. 롯데지주를 예시로 들며 유통업계 전반에 걸쳐 자사주 관련 분쟁의 불씨가 남아있음을 시사합니다.</t>
+          <t>삼성전자 노사 간 임금협약 가결에 대해 소액주주연대가 반발하고 있습니다. 소액주주연대는 노조를 대상으로 한 소송과 향후 주주가치 제고를 위한 법적 조치를 준비 중입니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>이 기사는 자사주 활용 방안과 관련하여 기업의 투명성 및 사외이사의 손해배상 책임 가능성을 언급하며 '분쟁 불씨'를 남겼다고 지적합니다. 롯데지주와 같은 대기업이 언급되어 상대방의 자력은 충분할 수 있으나 (적합 조건 2), 특정 피해 사건, 구체적인 피해자 집단, 명확한 피해 규모가 제시되지 않아 소송금융 투자 대상으로 적합하다고 보기 어렵습니다.</t>
+          <t>적합 조건 2 (상대방 자력 충분: 삼성전자) 및 3 (집단적 피해: 소액주주연대)에 해당합니다. 소액주주연대가 노조 대상 소송 및 주주가치 제고를 위한 소송을 준비 중이며, 이는 집단소송으로 발전할 가능성이 있습니다. 다만, 소송의 구체적인 대상과 청구 내용, 피해 규모 입증이 추가 확인 필요합니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>소액주주연대 다수</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>자사주 소각 의무화에 예외조항으로 응수... 분쟁 불씨 남긴 유통업계 ...</t>
+          <t>삼성전자 노사, 임금협약 최종 '가결'…DX·주주 반발 '여전'</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>biz.chosun.com</t>
+          <t>newswatch.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://biz.chosun.com/distribution/channel/2026/03/31/X3ACGXQSLNFUTM7GYZYRUSDWCM/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
+          <t>http://www.newswatch.kr/news/articleView.html?idxno=79901</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-03-31 00:37:02.607586+00:00</t>
+          <t>2026-05-30 07:04:38.369594+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
-      <c r="A4" s="3" t="inlineStr">
+      <c r="A4" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>주주분쟁</t>
         </is>
       </c>
       <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr"/>
       <c r="E4" t="inlineStr">
         <is>
-          <t>일반적인 법률 자문 내용</t>
+          <t>잠재적 분쟁 가능성 언급</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>본 기사는 기업이 이사회 의사록과 지배구조 보고서에 검토 배경, 논의 절차, 최종 판단 근거, 일반주주 보상 방안 등을 상세히 기록해야 한다고 강조합니다. 이는 향후 발생할 수 있는 주주 분쟁이나 소송에서 결정적인 근거가 될 수 있음을 시사합니다.</t>
+          <t>기사는 기업의 자사주 활용 방안과 주주 소통의 투명성 부족이 사외이사의 손해배상 책임으로 이어질 수 있다고 전문가들이 지적하고 있음을 보도합니다. 롯데지주를 예시로 들며 유통업계 전반에 걸쳐 자사주 관련 분쟁의 불씨가 남아있음을 시사합니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>본 기사는 특정 사건을 다루는 것이 아니라, 기업의 이사회 의사록 및 지배구조 보고서 기록의 중요성을 강조하며 향후 발생할 수 있는 주주 분쟁에 대비하라는 일반적인 법률 자문 내용을 담고 있습니다. 따라서 소송금융 투자 대상으로 검토할 구체적인 사건, 피해자, 상대방, 피해 규모 등이 특정되지 않아 적합도가 낮습니다.</t>
+          <t>이 기사는 자사주 활용 방안과 관련하여 기업의 투명성 및 사외이사의 손해배상 책임 가능성을 언급하며 '분쟁 불씨'를 남겼다고 지적합니다. 롯데지주와 같은 대기업이 언급되어 상대방의 자력은 충분할 수 있으나 (적합 조건 2), 특정 피해 사건, 구체적인 피해자 집단, 명확한 피해 규모가 제시되지 않아 소송금융 투자 대상으로 적합하다고 보기 어렵습니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>[더벨][thebell Forum | 2026 theBoard Forum] 자사주 마법 시대 종료…이...</t>
+          <t>자사주 소각 의무화에 예외조항으로 응수... 분쟁 불씨 남긴 유통업계 ...</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>thebell.co.kr</t>
+          <t>biz.chosun.com</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.thebell.co.kr/free/content/ArticleView.asp?key=202603261449545360108812</t>
+          <t>https://biz.chosun.com/distribution/channel/2026/03/31/X3ACGXQSLNFUTM7GYZYRUSDWCM/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-03-27 00:51:36.957138+00:00</t>
+          <t>2026-03-31 00:37:02.607586+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
-      <c r="A5" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A5" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>주주분쟁</t>
         </is>
       </c>
-      <c r="C5" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C5" t="inlineStr"/>
+      <c r="D5" t="inlineStr"/>
       <c r="E5" t="inlineStr">
         <is>
-          <t>정관 변경 안건 논의 및 비판</t>
+          <t>일반적인 법률 자문 내용</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>한국앤컴퍼니가 주주총회에서 이사의 손해배상 책임 중 일부를 면제하는 정관 변경 안건을 상정했다. 거버넌스포럼은 이 안건이 독립이사 이탈을 막기 위한 임시방편이며, 주주들의 권익을 침해할 수 있다고 비판했다. 이는 향후 이사들의 부실 경영 발생 시 주주들의 손해배상 청구에 영향을 미칠 수 있는 기업 지배구조 관련 사안이다.</t>
+          <t>본 기사는 기업이 이사회 의사록과 지배구조 보고서에 검토 배경, 논의 절차, 최종 판단 근거, 일반주주 보상 방안 등을 상세히 기록해야 한다고 강조합니다. 이는 향후 발생할 수 있는 주주 분쟁이나 소송에서 결정적인 근거가 될 수 있음을 시사합니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>한국앤컴퍼니와 같은 대기업이 이사의 손해배상 책임을 제한하는 정관 변경을 추진하는 것은 향후 이사들의 부실 경영 시 주주들의 손해배상 청구에 영향을 미칠 수 있습니다. 현재 직접적인 피해는 발생하지 않았으나, 거버넌스포럼이 비판하고 있어 집단적 주주 행동으로 이어질 가능성이 있습니다. (적합 조건: 상대방에게 자력이 충분함, 집단적 피해 가능성)</t>
+          <t>본 기사는 특정 사건을 다루는 것이 아니라, 기업의 이사회 의사록 및 지배구조 보고서 기록의 중요성을 강조하며 향후 발생할 수 있는 주주 분쟁에 대비하라는 일반적인 법률 자문 내용을 담고 있습니다. 따라서 소송금융 투자 대상으로 검토할 구체적인 사건, 피해자, 상대방, 피해 규모 등이 특정되지 않아 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>거버넌스포럼  한국앤컴퍼니 조현범 회장, 전문경영인에 전권 이양해야...</t>
+          <t>[더벨][thebell Forum | 2026 theBoard Forum] 자사주 마법 시대 종료…이...</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>newsinside.kr</t>
+          <t>thebell.co.kr</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.newsinside.kr/news/articleView.html?idxno=4518509</t>
+          <t>https://www.thebell.co.kr/free/content/ArticleView.asp?key=202603261449545360108812</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-03-19 12:50:28.570623+00:00</t>
+          <t>2026-03-27 00:51:36.957138+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>주주분쟁</t>
         </is>
       </c>
-      <c r="C6" t="inlineStr"/>
-      <c r="D6" t="inlineStr"/>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>한국앤컴퍼니</t>
+        </is>
+      </c>
+      <c r="D6" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>법무법인 세미나에서 잠재적 소송 가능성 논의</t>
+          <t>정관 변경 안건 논의 및 비판</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>법무법인 세종이 코스닥 시장 활성화 정책과 상장폐지 개혁 방안에 대한 기업 대응 전략 세미나를 개최했습니다. 세미나에서는 강화된 재무 요건 충족을 위한 전략적 M&amp;A 및 정책자금 유치 필요성과 함께, 개정 상법에 따른 이사의 충실의무 도입으로 상장폐지 후 소액주주 집단소송 제기 가능성이 높아졌음을 강조했습니다.</t>
+          <t>한국앤컴퍼니가 주주총회에서 이사의 손해배상 책임 중 일부를 면제하는 정관 변경 안건을 상정했다. 거버넌스포럼은 이 안건이 독립이사 이탈을 막기 위한 임시방편이며, 주주들의 권익을 침해할 수 있다고 비판했다. 이는 향후 이사들의 부실 경영 발생 시 주주들의 손해배상 청구에 영향을 미칠 수 있는 기업 지배구조 관련 사안이다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>이 기사는 법무법인 세종이 개최한 세미나 내용으로, 코스닥 상장폐지 개혁 방안에 따른 기업의 대응 전략과 개정 상법에 따른 소액주주 집단소송 가능성 증가를 논의하고 있습니다. 특정 사건이나 피해자가 발생한 상황이 아니며, 잠재적 위험과 법률적 대응 방안을 다루는 내용이므로 소송금융 투자 대상으로 적합하지 않습니다. (적합 조건 1개 이하)</t>
+          <t>한국앤컴퍼니와 같은 대기업이 이사의 손해배상 책임을 제한하는 정관 변경을 추진하는 것은 향후 이사들의 부실 경영 시 주주들의 손해배상 청구에 영향을 미칠 수 있습니다. 현재 직접적인 피해는 발생하지 않았으나, 거버넌스포럼이 비판하고 있어 집단적 주주 행동으로 이어질 가능성이 있습니다. (적합 조건: 상대방에게 자력이 충분함, 집단적 피해 가능성)</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>법무법인 세종 ‘코스닥 상폐 대응, 전략적 M A‧정책자금 투자 유치’</t>
+          <t>거버넌스포럼  한국앤컴퍼니 조현범 회장, 전문경영인에 전권 이양해야...</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>tfmedia.co.kr</t>
+          <t>newsinside.kr</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t>2026-03-19</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://www.tfmedia.co.kr/news/article.html?no=202793</t>
+          <t>https://www.newsinside.kr/news/articleView.html?idxno=4518509</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-03-19 12:47:36.803312+00:00</t>
+          <t>2026-03-19 12:50:28.570623+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
-      <c r="A7" s="3" t="inlineStr">
+      <c r="A7" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>주주분쟁</t>
         </is>
       </c>
       <c r="C7" t="inlineStr"/>
       <c r="D7" t="inlineStr"/>
       <c r="E7" t="inlineStr">
         <is>
-          <t>대주주 간 약정 위반 시 발생할 수 있는 잠재적 법적 리스크 언급</t>
+          <t>법무법인 세미나에서 잠재적 소송 가능성 논의</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>한미그룹의 새로운 전문경영인 체제 하에서 대주주 간 약정 위반 시 위약벌 및 손해배상 청구 등 상당한 법적 리스크가 존재함을 언급한다. 이는 이사회 안건 및 주총 의결권 행사에 직접적인 영향을 미치는 구조이다. 현재 실제 발생한 분쟁이나 피해는 확인되지 않는다.</t>
+          <t>법무법인 세종이 코스닥 시장 활성화 정책과 상장폐지 개혁 방안에 대한 기업 대응 전략 세미나를 개최했습니다. 세미나에서는 강화된 재무 요건 충족을 위한 전략적 M&amp;A 및 정책자금 유치 필요성과 함께, 개정 상법에 따른 이사의 충실의무 도입으로 상장폐지 후 소액주주 집단소송 제기 가능성이 높아졌음을 강조했습니다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>기사는 한미그룹 대주주 간 약정 위반 시 발생할 수 있는 '잠재적 법적 리스크'를 언급할 뿐, 실제 발생한 사건이나 명확히 특정된 피해자가 존재하지 않는다. 따라서 '상대방 책임이 비교적 명확함'이나 '피해발생' 조건에 해당하지 않아 소송금융 투자 대상으로 부적합하다.</t>
+          <t>이 기사는 법무법인 세종이 개최한 세미나 내용으로, 코스닥 상장폐지 개혁 방안에 따른 기업의 대응 전략과 개정 상법에 따른 소액주주 집단소송 가능성 증가를 논의하고 있습니다. 특정 사건이나 피해자가 발생한 상황이 아니며, 잠재적 위험과 법률적 대응 방안을 다루는 내용이므로 소송금융 투자 대상으로 적합하지 않습니다. (적합 조건 1개 이하)</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>한미그룹, 새 전문경영인체제 가동…대주주 갈등 수면 아래로</t>
+          <t>법무법인 세종 ‘코스닥 상폐 대응, 전략적 M A‧정책자금 투자 유치’</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>dailypharm.com</t>
+          <t>tfmedia.co.kr</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://www.dailypharm.com/user/news/336474?REFERER=NP</t>
+          <t>https://www.tfmedia.co.kr/news/article.html?no=202793</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-03-13 00:38:50.492489+00:00</t>
+          <t>2026-03-19 12:47:36.803312+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
-      <c r="A8" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A8" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>주주분쟁</t>
         </is>
       </c>
-      <c r="C8" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C8" t="inlineStr"/>
+      <c r="D8" t="inlineStr"/>
       <c r="E8" t="inlineStr">
         <is>
-          <t>주주총회 의결권 자문 보고서 발표 및 주식 액면분할 관련 소송 진행 중</t>
+          <t>대주주 간 약정 위반 시 발생할 수 있는 잠재적 법적 리스크 언급</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>고려아연과 영풍·MBK파트너스 간의 경영권 분쟁에서 글로벌 의결권 자문사 글래스루이스가 고려아연 현 이사회의 제안에 찬성하고 영풍 측 제안에 반대할 것을 권고했습니다. 글래스루이스는 고려아연의 경영성과와 거버넌스 개선 노력을 긍정적으로 평가했으며, 주식 액면분할 안건과 관련하여 현재 소송이 진행 중인 것으로 언급되었습니다.</t>
+          <t>한미그룹의 새로운 전문경영인 체제 하에서 대주주 간 약정 위반 시 위약벌 및 손해배상 청구 등 상당한 법적 리스크가 존재함을 언급한다. 이는 이사회 안건 및 주총 의결권 행사에 직접적인 영향을 미치는 구조이다. 현재 실제 발생한 분쟁이나 피해는 확인되지 않는다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>적합 조건 2 (상대방 자력 충분)에 해당하며, 고려아연과 영풍 모두 대기업으로 충분한 자력을 가집니다. 또한 적합 조건 6 (공적 절차 진행 중)에 따라 글로벌 의결권 자문사의 보고서가 발표되었고, 주식 액면분할 안건과 관련하여 '현재 소송 중인 동일 안건'이 진행 중입니다. 그러나 일반적인 손해배상 소송이 아닌 기업 지배구조 분쟁의 성격이 강하며, 기사에서 언급된 소송의 구체적인 내용과 예상 피해 규모가 불분명하여 투자 매력도가 제한적입니다.</t>
+          <t>기사는 한미그룹 대주주 간 약정 위반 시 발생할 수 있는 '잠재적 법적 리스크'를 언급할 뿐, 실제 발생한 사건이나 명확히 특정된 피해자가 존재하지 않는다. 따라서 '상대방 책임이 비교적 명확함'이나 '피해발생' 조건에 해당하지 않아 소송금융 투자 대상으로 부적합하다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>고려아연,  글래스루이스, 회사 측 제안 손들어줘…영풍 후보 반대</t>
+          <t>한미그룹, 새 전문경영인체제 가동…대주주 갈등 수면 아래로</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>ferrotimes.com</t>
+          <t>dailypharm.com</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>http://www.ferrotimes.com/news/articleView.html?idxno=46781</t>
+          <t>https://www.dailypharm.com/user/news/336474?REFERER=NP</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-03-12 00:39:08.117694+00:00</t>
+          <t>2026-03-13 00:38:50.492489+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>주주분쟁</t>
         </is>
       </c>
-      <c r="C9" t="inlineStr"/>
-      <c r="D9" t="inlineStr"/>
+      <c r="C9" t="inlineStr">
+        <is>
+          <t>영풍</t>
+        </is>
+      </c>
+      <c r="D9" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>잠재적 법적 리스크 논의</t>
+          <t>주주총회 의결권 자문 보고서 발표 및 주식 액면분할 관련 소송 진행 중</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>본 기사는 중소기업이 주주총회 전 점검해야 할 법적 리스크에 대해 다룹니다. 합병, 분할, 유상증자 등 대주주와 소액주주 간 이해관계가 충돌할 수 있는 안건에서 소액주주의 이익이 부당하게 침해될 경우, 이사에 대한 손해배상 청구나 주주대표소송 등의 사법 리스크가 발생할 수 있음을 설명합니다. 이는 특정 사건에 대한 보도가 아닌 일반적인 법률 자문 내용입니다.</t>
+          <t>고려아연과 영풍·MBK파트너스 간의 경영권 분쟁에서 글로벌 의결권 자문사 글래스루이스가 고려아연 현 이사회의 제안에 찬성하고 영풍 측 제안에 반대할 것을 권고했습니다. 글래스루이스는 고려아연의 경영성과와 거버넌스 개선 노력을 긍정적으로 평가했으며, 주식 액면분할 안건과 관련하여 현재 소송이 진행 중인 것으로 언급되었습니다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>본 기사는 중소기업의 주주총회 전 잠재적 법적 리스크를 다루는 일반적인 자문 기사입니다. 특정 사건이나 명확한 피고, 구체적인 피해 규모 및 피해자 수, 진행 중인 공적 절차 등이 명시되어 있지 않아 소송금융 투자 대상으로 적합하지 않습니다.</t>
+          <t>적합 조건 2 (상대방 자력 충분)에 해당하며, 고려아연과 영풍 모두 대기업으로 충분한 자력을 가집니다. 또한 적합 조건 6 (공적 절차 진행 중)에 따라 글로벌 의결권 자문사의 보고서가 발표되었고, 주식 액면분할 안건과 관련하여 '현재 소송 중인 동일 안건'이 진행 중입니다. 그러나 일반적인 손해배상 소송이 아닌 기업 지배구조 분쟁의 성격이 강하며, 기사에서 언급된 소송의 구체적인 내용과 예상 피해 규모가 불분명하여 투자 매력도가 제한적입니다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>주주총회 전 중소기업이 점검할 법적 리스크는</t>
+          <t>고려아연,  글래스루이스, 회사 측 제안 손들어줘…영풍 후보 반대</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>junggi.co.kr</t>
+          <t>ferrotimes.com</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://www.junggi.co.kr/news/articleView.html?idxno=35707</t>
+          <t>http://www.ferrotimes.com/news/articleView.html?idxno=46781</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-03-11 12:51:21.744825+00:00</t>
+          <t>2026-03-12 00:39:08.117694+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
-      <c r="A10" s="3" t="inlineStr">
+      <c r="A10" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>주주분쟁</t>
         </is>
       </c>
-      <c r="C10" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C10" t="inlineStr"/>
+      <c r="D10" t="inlineStr"/>
       <c r="E10" t="inlineStr">
         <is>
-          <t>주주총회 안건 관련 ISS 권고, 경영권 분쟁 지속</t>
+          <t>잠재적 법적 리스크 논의</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>ISS가 고려아연 주주총회 안건인 이사 5인 선임에 찬성 권고했다. 이는 MBK파트너스와 영풍 간의 경영권 분쟁과 관련된 것으로, ISS는 관련 소송이 지속될 경우 실행 가능성이 낮다고 지적했다. 고려아연의 경영성과와 거버넌스 개선 노력은 긍정적으로 평가되었다.</t>
+          <t>본 기사는 중소기업이 주주총회 전 점검해야 할 법적 리스크에 대해 다룹니다. 합병, 분할, 유상증자 등 대주주와 소액주주 간 이해관계가 충돌할 수 있는 안건에서 소액주주의 이익이 부당하게 침해될 경우, 이사에 대한 손해배상 청구나 주주대표소송 등의 사법 리스크가 발생할 수 있음을 설명합니다. 이는 특정 사건에 대한 보도가 아닌 일반적인 법률 자문 내용입니다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>기사는 고려아연의 경영권 분쟁과 주주총회 안건에 대한 ISS의 권고를 다루고 있습니다. 상대방에게 자력이 충분하고(고려아연, MBK, 영풍) ISS 보고서라는 객관적 증거가 존재하지만(적합 조건 2, 5), 일반적인 소송금융 투자 대상이 되는 '피해자'와 '피해 규모'가 명확하지 않습니다. 다수의 개별 피해자가 입은 직접적이고 quantifiable한 손해를 다루는 사건이 아니므로, 소송금융 투자 적합도가 낮습니다. (적합 조건 1, 3, 4 미흡)</t>
+          <t>본 기사는 중소기업의 주주총회 전 잠재적 법적 리스크를 다루는 일반적인 자문 기사입니다. 특정 사건이나 명확한 피고, 구체적인 피해 규모 및 피해자 수, 진행 중인 공적 절차 등이 명시되어 있지 않아 소송금융 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>ISS, 고려아연 주총 안건 '이사 5인 선임' 찬성 권고…MBK·영풍 제안에...</t>
+          <t>주주총회 전 중소기업이 점검할 법적 리스크는</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>newslock.co.kr</t>
+          <t>junggi.co.kr</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>http://www.newslock.co.kr/news/articleView.html?idxno=126548</t>
+          <t>https://www.junggi.co.kr/news/articleView.html?idxno=35707</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-03-10 00:53:40.428477+00:00</t>
+          <t>2026-03-11 12:51:21.744825+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="4" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>주주분쟁</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>LG화학</t>
+          <t>고려아연</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>행동주의 펀드 움직임 예고, 소송 가능성 제기</t>
+          <t>주주총회 안건 관련 ISS 권고, 경영권 분쟁 지속</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>LG화학이 자회사 주식 가치와 시가총액 간의 큰 괴리로 인해 주주충실의무 위반 논란에 휩싸였다. 행동주의 펀드들이 주주 가치 제고를 위한 움직임을 보일 것으로 예상되며, 이사회의 결정이 주주 충실 의무에 반할 경우 소송 대상이 될 수 있다는 지적이 나왔다. 이는 잠재적인 주주 집단소송으로 이어질 가능성이 있다.</t>
+          <t>ISS가 고려아연 주주총회 안건인 이사 5인 선임에 찬성 권고했다. 이는 MBK파트너스와 영풍 간의 경영권 분쟁과 관련된 것으로, ISS는 관련 소송이 지속될 경우 실행 가능성이 낮다고 지적했다. 고려아연의 경영성과와 거버넌스 개선 노력은 긍정적으로 평가되었다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>LG화학은 자력이 충분한 대기업이며(적합 조건 2), 주주충실의무 위반 시 다수의 주주에게 집단적 피해(적합 조건 3)가 발생할 수 있고, 관련된 자산 규모가 커 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 이사회의 결정 등 객관적 증거 확보 가능성도 높습니다(적합 조건 5). 현재는 소송 전 단계이나, 행동주의 펀드의 움직임 등 소송 가능성이 높게 점쳐집니다.</t>
+          <t>기사는 고려아연의 경영권 분쟁과 주주총회 안건에 대한 ISS의 권고를 다루고 있습니다. 상대방에게 자력이 충분하고(고려아연, MBK, 영풍) ISS 보고서라는 객관적 증거가 존재하지만(적합 조건 2, 5), 일반적인 소송금융 투자 대상이 되는 '피해자'와 '피해 규모'가 명확하지 않습니다. 다수의 개별 피해자가 입은 직접적이고 quantifiable한 손해를 다루는 사건이 아니므로, 소송금융 투자 적합도가 낮습니다. (적합 조건 1, 3, 4 미흡)</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>자회사 주식 78조 보유 LG화학 시총은 27조…주주충실의무 시험대</t>
+          <t>ISS, 고려아연 주총 안건 '이사 5인 선임' 찬성 권고…MBK·영풍 제안에...</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>newsverse.kr</t>
+          <t>newslock.co.kr</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>https://www.newsverse.kr/news/articleView.html?idxno=9815</t>
+          <t>http://www.newslock.co.kr/news/articleView.html?idxno=126548</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-03-05 00:45:22.383987+00:00</t>
+          <t>2026-03-10 00:53:40.428477+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
-      <c r="A12" s="4" t="inlineStr">
+      <c r="A12" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>주주분쟁</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>하이브</t>
+          <t>LG화학</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>하이브와 주주 간 계약 소송 1심 승소</t>
+          <t>행동주의 펀드 움직임 예고, 소송 가능성 제기</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>민희진 오케이 레코즈 대표가 하이브와의 주주 간 계약 소송 1심에서 승소한 것과 관련하여 기자회견을 개최합니다. 이번 소송은 민 대표의 풋옵션 행사와 관련된 것으로, 1심 법원은 민 대표의 손을 들어주었습니다. 향후 하이브의 항소 여부 및 민 대표의 대응 계획이 주목됩니다.</t>
+          <t>LG화학이 자회사 주식 가치와 시가총액 간의 큰 괴리로 인해 주주충실의무 위반 논란에 휩싸였다. 행동주의 펀드들이 주주 가치 제고를 위한 움직임을 보일 것으로 예상되며, 이사회의 결정이 주주 충실 의무에 반할 경우 소송 대상이 될 수 있다는 지적이 나왔다. 이는 잠재적인 주주 집단소송으로 이어질 가능성이 있다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>1심에서 민희진 대표가 승소하여 하이브의 책임이 법적으로 인정되었고, 상대방인 하이브는 대형 상장기업으로 충분한 자력을 보유합니다. 풋옵션 행사 관련 소송으로 피해 금액이 상당할 것으로 예상되며, 이미 1심 소송이 진행되어 증거가 충분히 확보되었습니다.</t>
+          <t>LG화학은 자력이 충분한 대기업이며(적합 조건 2), 주주충실의무 위반 시 다수의 주주에게 집단적 피해(적합 조건 3)가 발생할 수 있고, 관련된 자산 규모가 커 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 이사회의 결정 등 객관적 증거 확보 가능성도 높습니다(적합 조건 5). 현재는 소송 전 단계이나, 행동주의 펀드의 움직임 등 소송 가능성이 높게 점쳐집니다.</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>민희진, 오늘 기자회견 연다…“하이브 소송 1심 결과 및 향후 계획 설...</t>
+          <t>자회사 주식 78조 보유 LG화학 시총은 27조…주주충실의무 시험대</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>kukinews.com</t>
+          <t>newsverse.kr</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>https://www.kukinews.com/article/view/kuk202602250009</t>
+          <t>https://www.newsverse.kr/news/articleView.html?idxno=9815</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-02-25 00:50:28.750206+00:00</t>
+          <t>2026-03-05 00:45:22.383987+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
-      <c r="A13" s="4" t="inlineStr">
+      <c r="A13" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>주주분쟁</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>하이브</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
+          <t>하이브와 주주 간 계약 소송 1심 승소</t>
+        </is>
+      </c>
+      <c r="F13" t="inlineStr">
+        <is>
+          <t>민희진 오케이 레코즈 대표가 하이브와의 주주 간 계약 소송 1심에서 승소한 것과 관련하여 기자회견을 개최합니다. 이번 소송은 민 대표의 풋옵션 행사와 관련된 것으로, 1심 법원은 민 대표의 손을 들어주었습니다. 향후 하이브의 항소 여부 및 민 대표의 대응 계획이 주목됩니다.</t>
+        </is>
+      </c>
+      <c r="G13" t="inlineStr">
+        <is>
+          <t>1심에서 민희진 대표가 승소하여 하이브의 책임이 법적으로 인정되었고, 상대방인 하이브는 대형 상장기업으로 충분한 자력을 보유합니다. 풋옵션 행사 관련 소송으로 피해 금액이 상당할 것으로 예상되며, 이미 1심 소송이 진행되어 증거가 충분히 확보되었습니다.</t>
+        </is>
+      </c>
+      <c r="H13" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I13" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J13" t="inlineStr">
+        <is>
+          <t>민희진, 오늘 기자회견 연다…“하이브 소송 1심 결과 및 향후 계획 설...</t>
+        </is>
+      </c>
+      <c r="K13" t="inlineStr">
+        <is>
+          <t>kukinews.com</t>
+        </is>
+      </c>
+      <c r="L13" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M13" t="inlineStr">
+        <is>
+          <t>https://www.kukinews.com/article/view/kuk202602250009</t>
+        </is>
+      </c>
+      <c r="N13" t="inlineStr">
+        <is>
+          <t>2026-02-25 00:50:28.750206+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B14" t="inlineStr">
+        <is>
+          <t>주주분쟁</t>
+        </is>
+      </c>
+      <c r="C14" t="inlineStr">
+        <is>
+          <t>하이브</t>
+        </is>
+      </c>
+      <c r="D14" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E14" t="inlineStr">
+        <is>
           <t>1심 판결 선고 후 하이브의 강제집행정지 신청 인용 및 항소</t>
         </is>
       </c>
-      <c r="F13" t="inlineStr">
+      <c r="F14" t="inlineStr">
         <is>
           <t>하이브가 민희진 전 어도어 대표와의 풋옵션 소송 1심에서 패소하여 255억 원을 지급하라는 판결을 받았습니다. 이에 하이브는 강제집행정지 신청을 인용받고 항소한 상태입니다. 이 사건은 민희진 전 대표가 하이브를 상대로 제기한 주식매매대금 청구 소송입니다.</t>
         </is>
       </c>
-      <c r="G13" t="inlineStr">
+      <c r="G14" t="inlineStr">
         <is>
           <t>상대방인 하이브는 자력이 충분한 대기업이며(적합 조건 2), 1심에서 255억 원 지급 판결이 내려져 상대방 책임이 비교적 명확하고(적합 조건 1) 피해 규모가 큽니다(적합 조건 4). 이미 1심 판결이 나온 만큼 증거도 충분히 확보된 상태입니다(적합 조건 5). 다만, 하이브가 항소하고 강제집행정지 신청이 인용되어 최종 확정까지 시간이 소요될 수 있습니다.</t>
         </is>
       </c>
-      <c r="H13" t="inlineStr">
+      <c r="H14" t="inlineStr">
         <is>
           <t>255억원</t>
         </is>
       </c>
-      <c r="I13" t="inlineStr">
+      <c r="I14" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J13" t="inlineStr">
+      <c r="J14" t="inlineStr">
         <is>
           <t>하이브, 민희진에 풋옵션 강제집행정지 신청…법원 인용</t>
         </is>
       </c>
-      <c r="K13" t="inlineStr">
+      <c r="K14" t="inlineStr">
         <is>
           <t>biz.heraldcorp.com</t>
         </is>
       </c>
-      <c r="L13" t="inlineStr">
+      <c r="L14" t="inlineStr">
         <is>
           <t>2026-02-24</t>
         </is>
       </c>
-      <c r="M13" t="inlineStr">
+      <c r="M14" t="inlineStr">
         <is>
           <t>https://biz.heraldcorp.com/article/10681533?ref=naver</t>
         </is>
       </c>
-      <c r="N13" t="inlineStr">
+      <c r="N14" t="inlineStr">
         <is>
           <t>2026-02-24 13:23:37.171279+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N13"/>
+  <autoFilter ref="A1:N14"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>