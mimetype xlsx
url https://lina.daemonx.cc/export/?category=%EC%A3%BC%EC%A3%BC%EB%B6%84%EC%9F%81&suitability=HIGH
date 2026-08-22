--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$4</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$5</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,61 +426,61 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N4"/>
+  <dimension ref="A1:N5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
-    <col width="10" customWidth="1" min="3" max="3"/>
+    <col width="21" customWidth="1" min="3" max="3"/>
     <col width="7" customWidth="1" min="4" max="4"/>
     <col width="35" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
     <col width="44" customWidth="1" min="10" max="10"/>
     <col width="20" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
@@ -535,248 +535,320 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>주주분쟁</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>LG화학</t>
+          <t>리파인, 스톤브릿지캐피탈, LS증권</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>행동주의 펀드 움직임 예고, 소송 가능성 제기</t>
+          <t>발행무효 소송 진행 중, 주주서한 발송</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>LG화학이 자회사 주식 가치와 시가총액 간의 큰 괴리로 인해 주주충실의무 위반 논란에 휩싸였다. 행동주의 펀드들이 주주 가치 제고를 위한 움직임을 보일 것으로 예상되며, 이사회의 결정이 주주 충실 의무에 반할 경우 소송 대상이 될 수 있다는 지적이 나왔다. 이는 잠재적인 주주 집단소송으로 이어질 가능성이 있다.</t>
+          <t>스톤브릿지캐피탈과 LS증권이 공동 설립한 SPC가 리파인 지분 추가 공개매수를 진행 중인 가운데, 리파인에 대한 발행무효 소송이 진행되고 있습니다. 또한 머스트운용은 리파인에 배당 확대 등 주주환원 강화를 요구하는 주주서한을 보냈습니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>LG화학은 자력이 충분한 대기업이며(적합 조건 2), 주주충실의무 위반 시 다수의 주주에게 집단적 피해(적합 조건 3)가 발생할 수 있고, 관련된 자산 규모가 커 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 이사회의 결정 등 객관적 증거 확보 가능성도 높습니다(적합 조건 5). 현재는 소송 전 단계이나, 행동주의 펀드의 움직임 등 소송 가능성이 높게 점쳐집니다.</t>
+          <t>상대방(리파인, 스톤브릿지캐피탈, LS증권)은 자력이 충분한 기업 및 금융기관입니다. 발행무효 소송이 이미 진행 중이며, 머스트운용의 주주서한 발송은 집단적 피해 가능성과 증거 확보 가능성을 시사합니다. 금융감독원 전자공시시스템을 통해 객관적 증거 확보가 용이합니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>자회사 주식 78조 보유 LG화학 시총은 27조…주주충실의무 시험대</t>
+          <t>스톤브릿지·LS증권, 리파인 지분 추가 공개매수…주당 1만7600원</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>newsverse.kr</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-08-19</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.newsverse.kr/news/articleView.html?idxno=9815</t>
+          <t>https://www.hankyung.com/article/202608186240r</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-03-05 00:45:22.383987+00:00</t>
+          <t>2026-08-21 07:02:26.788465+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>주주분쟁</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>하이브</t>
+          <t>LG화학</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>하이브와 주주 간 계약 소송 1심 승소</t>
+          <t>행동주의 펀드 움직임 예고, 소송 가능성 제기</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>민희진 오케이 레코즈 대표가 하이브와의 주주 간 계약 소송 1심에서 승소한 것과 관련하여 기자회견을 개최합니다. 이번 소송은 민 대표의 풋옵션 행사와 관련된 것으로, 1심 법원은 민 대표의 손을 들어주었습니다. 향후 하이브의 항소 여부 및 민 대표의 대응 계획이 주목됩니다.</t>
+          <t>LG화학이 자회사 주식 가치와 시가총액 간의 큰 괴리로 인해 주주충실의무 위반 논란에 휩싸였다. 행동주의 펀드들이 주주 가치 제고를 위한 움직임을 보일 것으로 예상되며, 이사회의 결정이 주주 충실 의무에 반할 경우 소송 대상이 될 수 있다는 지적이 나왔다. 이는 잠재적인 주주 집단소송으로 이어질 가능성이 있다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>1심에서 민희진 대표가 승소하여 하이브의 책임이 법적으로 인정되었고, 상대방인 하이브는 대형 상장기업으로 충분한 자력을 보유합니다. 풋옵션 행사 관련 소송으로 피해 금액이 상당할 것으로 예상되며, 이미 1심 소송이 진행되어 증거가 충분히 확보되었습니다.</t>
+          <t>LG화학은 자력이 충분한 대기업이며(적합 조건 2), 주주충실의무 위반 시 다수의 주주에게 집단적 피해(적합 조건 3)가 발생할 수 있고, 관련된 자산 규모가 커 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 이사회의 결정 등 객관적 증거 확보 가능성도 높습니다(적합 조건 5). 현재는 소송 전 단계이나, 행동주의 펀드의 움직임 등 소송 가능성이 높게 점쳐집니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>민희진, 오늘 기자회견 연다…“하이브 소송 1심 결과 및 향후 계획 설...</t>
+          <t>자회사 주식 78조 보유 LG화학 시총은 27조…주주충실의무 시험대</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>kukinews.com</t>
+          <t>newsverse.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.kukinews.com/article/view/kuk202602250009</t>
+          <t>https://www.newsverse.kr/news/articleView.html?idxno=9815</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-02-25 00:50:28.750206+00:00</t>
+          <t>2026-03-05 00:45:22.383987+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>주주분쟁</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>하이브</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
+          <t>하이브와 주주 간 계약 소송 1심 승소</t>
+        </is>
+      </c>
+      <c r="F4" t="inlineStr">
+        <is>
+          <t>민희진 오케이 레코즈 대표가 하이브와의 주주 간 계약 소송 1심에서 승소한 것과 관련하여 기자회견을 개최합니다. 이번 소송은 민 대표의 풋옵션 행사와 관련된 것으로, 1심 법원은 민 대표의 손을 들어주었습니다. 향후 하이브의 항소 여부 및 민 대표의 대응 계획이 주목됩니다.</t>
+        </is>
+      </c>
+      <c r="G4" t="inlineStr">
+        <is>
+          <t>1심에서 민희진 대표가 승소하여 하이브의 책임이 법적으로 인정되었고, 상대방인 하이브는 대형 상장기업으로 충분한 자력을 보유합니다. 풋옵션 행사 관련 소송으로 피해 금액이 상당할 것으로 예상되며, 이미 1심 소송이 진행되어 증거가 충분히 확보되었습니다.</t>
+        </is>
+      </c>
+      <c r="H4" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I4" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J4" t="inlineStr">
+        <is>
+          <t>민희진, 오늘 기자회견 연다…“하이브 소송 1심 결과 및 향후 계획 설...</t>
+        </is>
+      </c>
+      <c r="K4" t="inlineStr">
+        <is>
+          <t>kukinews.com</t>
+        </is>
+      </c>
+      <c r="L4" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M4" t="inlineStr">
+        <is>
+          <t>https://www.kukinews.com/article/view/kuk202602250009</t>
+        </is>
+      </c>
+      <c r="N4" t="inlineStr">
+        <is>
+          <t>2026-02-25 00:50:28.750206+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>주주분쟁</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>하이브</t>
+        </is>
+      </c>
+      <c r="D5" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E5" t="inlineStr">
+        <is>
           <t>1심 판결 선고 후 하이브의 강제집행정지 신청 인용 및 항소</t>
         </is>
       </c>
-      <c r="F4" t="inlineStr">
+      <c r="F5" t="inlineStr">
         <is>
           <t>하이브가 민희진 전 어도어 대표와의 풋옵션 소송 1심에서 패소하여 255억 원을 지급하라는 판결을 받았습니다. 이에 하이브는 강제집행정지 신청을 인용받고 항소한 상태입니다. 이 사건은 민희진 전 대표가 하이브를 상대로 제기한 주식매매대금 청구 소송입니다.</t>
         </is>
       </c>
-      <c r="G4" t="inlineStr">
+      <c r="G5" t="inlineStr">
         <is>
           <t>상대방인 하이브는 자력이 충분한 대기업이며(적합 조건 2), 1심에서 255억 원 지급 판결이 내려져 상대방 책임이 비교적 명확하고(적합 조건 1) 피해 규모가 큽니다(적합 조건 4). 이미 1심 판결이 나온 만큼 증거도 충분히 확보된 상태입니다(적합 조건 5). 다만, 하이브가 항소하고 강제집행정지 신청이 인용되어 최종 확정까지 시간이 소요될 수 있습니다.</t>
         </is>
       </c>
-      <c r="H4" t="inlineStr">
+      <c r="H5" t="inlineStr">
         <is>
           <t>255억원</t>
         </is>
       </c>
-      <c r="I4" t="inlineStr">
+      <c r="I5" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J4" t="inlineStr">
+      <c r="J5" t="inlineStr">
         <is>
           <t>하이브, 민희진에 풋옵션 강제집행정지 신청…법원 인용</t>
         </is>
       </c>
-      <c r="K4" t="inlineStr">
+      <c r="K5" t="inlineStr">
         <is>
           <t>biz.heraldcorp.com</t>
         </is>
       </c>
-      <c r="L4" t="inlineStr">
+      <c r="L5" t="inlineStr">
         <is>
           <t>2026-02-24</t>
         </is>
       </c>
-      <c r="M4" t="inlineStr">
+      <c r="M5" t="inlineStr">
         <is>
           <t>https://biz.heraldcorp.com/article/10681533?ref=naver</t>
         </is>
       </c>
-      <c r="N4" t="inlineStr">
+      <c r="N5" t="inlineStr">
         <is>
           <t>2026-02-24 13:23:37.171279+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N4"/>
+  <autoFilter ref="A1:N5"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>