--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$138</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$140</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill/>
     </fill>
@@ -440,51 +440,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N138"/>
+  <dimension ref="A1:N140"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="50" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="50" customWidth="1" min="8" max="8"/>
     <col width="50" customWidth="1" min="9" max="9"/>
     <col width="50" customWidth="1" min="10" max="10"/>
     <col width="21" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -549,9796 +549,9940 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>증권</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>리플 (Ripple)</t>
+          <t>삼성전자</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>주주단체들이 성과급 무효확인 소송을 준비 중이며, 임시 주주총회 소집을 위한 소액주주 결집 중</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>삼성전자 노사 임금협상 타결 후, 주주단체들이 영업이익 연동 성과급 배정 구조에 위법 소지가 있다며 반발하고 있다. 주주단체들은 성과급 무효확인 소송을 준비 중이며, 소액주주 결집을 통해 임시 주주총회 소집을 추진하고 있다. 이는 삼성전자의 경영 투명성과 주주 권익 보호에 대한 새로운 갈등 국면을 예고한다.</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>상대방인 삼성전자는 자력이 충분한 대기업이며(적합 조건 2), 주주단체들이 소액주주 결집을 통해 집단적 소송을 준비하고 있어 집단적 피해에 해당합니다(적합 조건 3). 영업이익의 상당 부분이 성과급으로 배정되는 구조이므로 피해 규모가 크고(적합 조건 4), 임금협약 합의안과 삼성전자의 재무 정보가 증거로 확보 가능합니다(적합 조건 5). 부적합 조건에는 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>영업이익의 10.5% (수조 원 규모 추정)</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>소액주주 다수</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>‘총파업’ 고비 넘긴 삼성전자, 이번엔 주주 반발 ‘새 국면’</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>viva100.com</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2026-05-27</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>https://www.viva100.com/article/20260527500893</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>2026-07-03 07:03:53.578855+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>증권</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>파두 주식회사</t>
+        </is>
+      </c>
+      <c r="D3" t="inlineStr">
+        <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E2" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>주가 급락 및 회사 해명, 소송 예고</t>
+          <t>상장 후 매출 뻥튀기 의혹으로 집단소송 진행 및 거래정지 후 재개</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>삼천당제약의 주가가 급락하며 '황제주'에서 내려왔다. 회사 측은 대주주 지분 매각 계획을 철회하고 기자간담회를 열어 루머를 해명하며, 악의적인 루머를 퍼트린 블로거와 애널리스트에 대한 소송 대응 방침을 밝혔다. 주가 하락으로 인한 다수 주주의 피해가 예상된다.</t>
+          <t>반도체 팹리스 기업 파두는 2023년 상장 당시 제시한 매출 목표와 실제 실적 간의 큰 괴리로 '매출 뻥튀기 의혹'에 휩싸였습니다. 이로 인해 집단소송이 제기되고 주식 거래가 정지되는 등 어려움을 겪었으나, 최근 1분기 흑자 전환을 발표하며 주가가 급등했습니다. 하지만 여전히 과거 의혹에 대한 의심의 눈초리가 존재하며, 빠른 실적 개선을 통한 신뢰 회복이 과제로 남아있습니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>상장사 삼천당제약의 주가 급락으로 다수의 주주가 큰 피해를 입었을 가능성이 높음 (적합 조건 3, 4). 상대방(삼천당제약)의 자력이 충분하다는 점에서 소송금융 적합 조건에 부합함 (적합 조건 2). 다만, 주가 하락의 직접적인 원인이 회사 측의 고의적인 정보 은폐나 허위 공시인지, 혹은 외부 루머에 의한 것인지에 대한 추가적인 사실관계 확인 및 입증이 필요하여 적합도 'Medium'으로 판단.</t>
+          <t>파두는 상장 전 제시한 매출 목표와 실제 실적 간의 현저한 차이로 '매출 뻥튀기 의혹'을 받았으며, 이는 명확한 증거(분기보고서)를 기반으로 상대방 책임이 비교적 명확합니다. 이미 다수의 주주가 피해를 입어 집단소송이 진행되었고(집단적 피해), 거래정지라는 공적 절차도 진행된 바 있습니다. 상장회사로서 자력이 충분하며, 피해 규모 또한 다수의 주주에게 영향을 미쳤을 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>다수의 주주</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>[현장] 천당-지옥 오가는 삼천당제약, 기자 간담회에서 어떤 말 했나 | ...</t>
+          <t>‘매출 뻥튀기 의혹’ 파두, 주주가 보낸 신뢰…보답은 실적뿐</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>monthly.chosun.com</t>
+          <t>fntimes.com</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-04-06</t>
+          <t>2026-05-11</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>http://monthly.chosun.com/client/mdaily/daily_view.asp?idx=24106&amp;Newsnumb=20260424106</t>
+          <t>http://www.fntimes.com/html/view.php?ud=202605111709058507a837df6494_18</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-04-18 07:00:29.274980+00:00</t>
+          <t>2026-06-27 13:00:38.206886+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>증권</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
+          <t>리플 (Ripple)</t>
+        </is>
+      </c>
+      <c r="D4" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E4" t="inlineStr">
+        <is>
+          <t>미국 증권거래위원회(SEC)와 리플(Ripple) 간 소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F4" t="inlineStr">
+        <is>
+          <t>미국 증권거래위원회(SEC)가 2020년 12월 리플(Ripple)을 상대로 미등록 증권 판매 혐의로 소송을 제기하며 XRP는 극심한 법적 불확실성에 직면했다. 이로 인해 코인베이스 등 주요 미국 거래소에서 XRP가 상장 폐지되었으며, 리플 CEO는 소송에 굴복하지 않겠다는 입장을 밝혔다.</t>
+        </is>
+      </c>
+      <c r="G4" t="inlineStr">
+        <is>
+          <t>미국 증권거래위원회(SEC)가 리플을 상대로 미등록 증권 판매 혐의로 소송을 제기하여 상대방(리플)의 책임이 비교적 명확하게 제기되었고 (적합 조건 1), 리플은 대기업으로 자력이 충분하며 (적합 조건 2), XRP 투자자 다수가 피해를 입어 집단적 피해 가능성이 높고 (적합 조건 3), 피해 규모가 클 것으로 예상되며 (적합 조건 4), 소송 관련 증거 확보가 용이하다 (적합 조건 5).</t>
+        </is>
+      </c>
+      <c r="H4" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I4" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J4" t="inlineStr">
+        <is>
+          <t>XRP, 굴복은 없다 ...리플 CEO 약속 지킬까?</t>
+        </is>
+      </c>
+      <c r="K4" t="inlineStr">
+        <is>
+          <t>coinreaders.com</t>
+        </is>
+      </c>
+      <c r="L4" t="inlineStr">
+        <is>
+          <t>2026-05-02</t>
+        </is>
+      </c>
+      <c r="M4" t="inlineStr">
+        <is>
+          <t>http://coinreaders.com/234239</t>
+        </is>
+      </c>
+      <c r="N4" t="inlineStr">
+        <is>
+          <t>2026-05-15 11:29:37.741157+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>증권</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>삼천당제약</t>
+        </is>
+      </c>
+      <c r="D5" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E5" t="inlineStr">
+        <is>
+          <t>주가 급락 및 회사 해명, 소송 예고</t>
+        </is>
+      </c>
+      <c r="F5" t="inlineStr">
+        <is>
+          <t>삼천당제약의 주가가 급락하며 '황제주'에서 내려왔다. 회사 측은 대주주 지분 매각 계획을 철회하고 기자간담회를 열어 루머를 해명하며, 악의적인 루머를 퍼트린 블로거와 애널리스트에 대한 소송 대응 방침을 밝혔다. 주가 하락으로 인한 다수 주주의 피해가 예상된다.</t>
+        </is>
+      </c>
+      <c r="G5" t="inlineStr">
+        <is>
+          <t>상장사 삼천당제약의 주가 급락으로 다수의 주주가 큰 피해를 입었을 가능성이 높음 (적합 조건 3, 4). 상대방(삼천당제약)의 자력이 충분하다는 점에서 소송금융 적합 조건에 부합함 (적합 조건 2). 다만, 주가 하락의 직접적인 원인이 회사 측의 고의적인 정보 은폐나 허위 공시인지, 혹은 외부 루머에 의한 것인지에 대한 추가적인 사실관계 확인 및 입증이 필요하여 적합도 'Medium'으로 판단.</t>
+        </is>
+      </c>
+      <c r="H5" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I5" t="inlineStr">
+        <is>
+          <t>다수의 주주</t>
+        </is>
+      </c>
+      <c r="J5" t="inlineStr">
+        <is>
+          <t>[현장] 천당-지옥 오가는 삼천당제약, 기자 간담회에서 어떤 말 했나 | ...</t>
+        </is>
+      </c>
+      <c r="K5" t="inlineStr">
+        <is>
+          <t>monthly.chosun.com</t>
+        </is>
+      </c>
+      <c r="L5" t="inlineStr">
+        <is>
+          <t>2026-04-06</t>
+        </is>
+      </c>
+      <c r="M5" t="inlineStr">
+        <is>
+          <t>http://monthly.chosun.com/client/mdaily/daily_view.asp?idx=24106&amp;Newsnumb=20260424106</t>
+        </is>
+      </c>
+      <c r="N5" t="inlineStr">
+        <is>
+          <t>2026-04-18 07:00:29.274980+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B6" t="inlineStr">
+        <is>
+          <t>증권</t>
+        </is>
+      </c>
+      <c r="C6" t="inlineStr">
+        <is>
           <t>미국 증시 상장 한국 기업 (예: SK하이닉스, 스타트업 등)</t>
         </is>
       </c>
-      <c r="D4" t="inlineStr">
+      <c r="D6" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E4" t="inlineStr">
+      <c r="E6" t="inlineStr">
         <is>
           <t>미국 증권 집단소송 위험 경고, 한국 기업들의 미국 상장 추진 중</t>
         </is>
       </c>
-      <c r="F4" t="inlineStr">
+      <c r="F6" t="inlineStr">
         <is>
           <t>미국 증시에 ADR로 상장한 아시아 기업들이 증권 집단소송의 주요 타깃이 되고 있으며, 한국 기업들도 미국 상장 시 주가 하락 등을 이유로 소송 공격에 노출될 수 있다는 경고가 나왔다. 레이텀앤왓킨스 의장은 공시의 중요성과 AI를 활용한 증거 개시 절차의 효율성을 강조하며, 헬스케어, 바이오테크, 테크 기업을 중심으로 소송이 증가하는 추세라고 밝혔다.</t>
         </is>
       </c>
-      <c r="G4" t="inlineStr">
+      <c r="G6" t="inlineStr">
         <is>
           <t>적합 조건: 미국 증시에 상장하는 한국 기업들은 대기업 또는 성장 가능성이 높은 기업으로 자력이 충분하며(조건 2), 주가 하락 시 다수의 주주에게 집단적 피해(조건 3)가 발생하여 피해 규모가 클 수 있음(조건 4). 공시 내용 및 내부 자료를 통해 증거 확보가 가능하며(조건 5), 규제 당국의 조사 등 공적 절차가 선행될 가능성도 있음(조건 6). 이 기사는 한국 기업들이 미국 증권 집단소송의 타겟이 될 수 있음을 경고하며, 이는 소송금융 투자 기회를 시사합니다.</t>
         </is>
       </c>
-      <c r="H4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I4" t="inlineStr">
+      <c r="H6" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I6" t="inlineStr">
         <is>
           <t>미상 (해당 기업의 주주 다수)</t>
         </is>
       </c>
-      <c r="J4" t="inlineStr">
+      <c r="J6" t="inlineStr">
         <is>
           <t>亞기업, ADR 소송 타깃…韓기업도 대비를</t>
         </is>
       </c>
-      <c r="K4" t="inlineStr">
+      <c r="K6" t="inlineStr">
         <is>
           <t>mk.co.kr</t>
         </is>
       </c>
-      <c r="L4" t="inlineStr">
+      <c r="L6" t="inlineStr">
         <is>
           <t>2026-04-12</t>
         </is>
       </c>
-      <c r="M4" t="inlineStr">
+      <c r="M6" t="inlineStr">
         <is>
           <t>https://www.mk.co.kr/article/12014797</t>
         </is>
       </c>
-      <c r="N4" t="inlineStr">
+      <c r="N6" t="inlineStr">
         <is>
           <t>2026-04-12 18:12:53.560459+00:00</t>
         </is>
       </c>
     </row>
-    <row r="5">
-      <c r="A5" s="4" t="inlineStr">
+    <row r="7">
+      <c r="A7" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B5" t="inlineStr">
-[...6 lines deleted...]
-      <c r="E5" t="inlineStr">
+      <c r="B7" t="inlineStr">
+        <is>
+          <t>증권</t>
+        </is>
+      </c>
+      <c r="C7" t="inlineStr"/>
+      <c r="D7" t="inlineStr"/>
+      <c r="E7" t="inlineStr">
         <is>
           <t>미국 시장 진출에 따른 잠재적 리스크 분석</t>
         </is>
       </c>
-      <c r="F5" t="inlineStr">
+      <c r="F7" t="inlineStr">
         <is>
           <t>SK하이닉스의 미국 시장 ADR 발행 이후, 미국 증권 집단소송 제도와 행동주의 투자자 공매도가 국내 시장보다 큰 리스크 요인으로 작용할 수 있음을 분석하는 기사입니다. 특정 기업이 과대평가되었을 때 공매도 포지션을 잡는 행동주의 투자자의 전략을 언급하며 잠재적 위험을 강조합니다.</t>
         </is>
       </c>
-      <c r="G5" t="inlineStr">
+      <c r="G7" t="inlineStr">
         <is>
           <t>기사는 SK하이닉스의 미국 시장 진출에 따른 잠재적 리스크(증권 집단소송, 행동주의 투자자 공매도)를 일반론적으로 다루고 있어, 특정 피해 발생 사실, 구체적인 가해자, 피해자 집단, 피해 규모 등 소송금융 투자 검토에 필요한 적합 조건(상대방 책임 명확성, 집단적 피해, 피해 규모 등)이 전혀 확인되지 않습니다.</t>
         </is>
       </c>
-      <c r="H5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J5" t="inlineStr">
+      <c r="H7" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I7" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J7" t="inlineStr">
         <is>
           <t>[SK하이닉스의 승부수]⑤ ADR 그후…'글로벌 시험대' 오른다</t>
         </is>
       </c>
-      <c r="K5" t="inlineStr">
+      <c r="K7" t="inlineStr">
         <is>
           <t>bloter.net</t>
         </is>
       </c>
-      <c r="L5" t="inlineStr">
+      <c r="L7" t="inlineStr">
         <is>
           <t>2026-04-04</t>
         </is>
       </c>
-      <c r="M5" t="inlineStr">
+      <c r="M7" t="inlineStr">
         <is>
           <t>https://www.bloter.net/news/articleView.html?idxno=658615</t>
         </is>
       </c>
-      <c r="N5" t="inlineStr">
+      <c r="N7" t="inlineStr">
         <is>
           <t>2026-04-04 12:38:06.372018+00:00</t>
         </is>
       </c>
     </row>
-    <row r="6">
-      <c r="A6" s="4" t="inlineStr">
+    <row r="8">
+      <c r="A8" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B6" t="inlineStr">
-[...5 lines deleted...]
-      <c r="D6" t="inlineStr">
+      <c r="B8" t="inlineStr">
+        <is>
+          <t>증권</t>
+        </is>
+      </c>
+      <c r="C8" t="inlineStr"/>
+      <c r="D8" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E6" t="inlineStr">
+      <c r="E8" t="inlineStr">
         <is>
           <t>미국 증권거래위원회(SEC)와 리플 간의 소송 진행 중</t>
         </is>
       </c>
-      <c r="F6" t="inlineStr">
+      <c r="F8" t="inlineStr">
         <is>
           <t>리플의 CEO 브래드 갈링하우스가 미국 증권거래위원회(SEC)와의 소송에서 리플의 투명성을 SEC가 공격 수단으로 삼고 있다고 비판했습니다. 리플의 자산 보유 현황이 소송의 핵심 쟁점 중 하나로 다뤄지고 있습니다. 본 기사는 SEC가 리플을 상대로 제기한 소송의 진행 상황을 다루고 있습니다.</t>
         </is>
       </c>
-      <c r="G6" t="inlineStr">
+      <c r="G8" t="inlineStr">
         <is>
           <t>본 기사는 미국 증권거래위원회(SEC)가 리플을 상대로 진행 중인 소송에 대한 내용으로, 리플이 피고의 입장입니다. 로앤굿의 고객은 원고(피해자)이므로, 본 사건은 소송금융 투자 대상으로서의 적합 조건(상대방 책임 명확, 집단적 피해, 피해 규모 등)을 충족하지 않습니다.</t>
         </is>
       </c>
-      <c r="H6" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J6" t="inlineStr">
+      <c r="H8" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I8" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J8" t="inlineStr">
         <is>
           <t>갈링하우스  리플, XRP 코인 숨겨뒀다고? 말도 안 되는 소리</t>
         </is>
       </c>
-      <c r="K6" t="inlineStr">
+      <c r="K8" t="inlineStr">
         <is>
           <t>coinreaders.com</t>
         </is>
       </c>
-      <c r="L6" t="inlineStr">
+      <c r="L8" t="inlineStr">
         <is>
           <t>2026-04-04</t>
         </is>
       </c>
-      <c r="M6" t="inlineStr">
+      <c r="M8" t="inlineStr">
         <is>
           <t>http://coinreaders.com/228732</t>
         </is>
       </c>
-      <c r="N6" t="inlineStr">
+      <c r="N8" t="inlineStr">
         <is>
           <t>2026-04-04 12:37:19.764896+00:00</t>
-        </is>
-[...142 lines deleted...]
-          <t>2026-04-03 12:57:37.512509+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>증권</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>삼천당제약</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>금융감독원 불성실 공시 법인 지정 예고, 기자간담회 예정</t>
+          <t>한국거래소 불성실공시법인 지정 예고, 회사 기자간담회 예정</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>삼천당제약이 경쟁사 대비 부족한 IR 활동과 불투명한 소통 방식으로 투자자들의 불만을 사고 있다. 특히 회사 비판 애널리스트와 블로거에 대한 고소·고발 방침은 시장과의 소통을 더욱 어렵게 만들고 있다. 금융감독원의 불성실 공시 법인 지정 예고가 있었으며, 주가 급등락으로 인한 다수 투자자의 손실 우려가 커지고 있다.</t>
+          <t>삼천당제약의 주가가 고점 대비 반토막 나며 투자자들의 불안감이 커지고 있다. 핵심 성장동력으로 내세운 복제약 개발 프로젝트의 연구 역량에 대한 의구심과 불투명한 소통 방식이 주가 폭락의 원인으로 지목된다. 한국거래소는 공시 불이행을 사유로 불성실공시법인 지정을 예고했으며, 회사는 기자간담회를 통해 논란을 해명할 예정이다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>삼천당제약은 코스닥 시가총액 상위 상장회사로 자력이 충분하며(적합 조건 2), 주가 급등락으로 다수 투자자의 집단적 피해 우려가 크다(적합 조건 3). 금융감독원 공시 시스템 등 객관적 증거 확보가 용이하며(적합 조건 5), 불성실 공시 법인 지정 예고 등 공적 절차가 진행 중이다(적합 조건 6). 회사의 불투명한 소통 방식과 비판 세력에 대한 고소·고발 방침은 투자자 신뢰를 저해하여 잠재적 손해배상 소송의 근거가 될 수 있다.</t>
+          <t>삼천당제약은 코스닥 상장사로 자력이 충분하며(적합 조건 2), 주가 반토막으로 다수의 투자자가 큰 피해를 입었을 가능성이 높습니다(적합 조건 3, 4). 연구 인력의 실체 및 공시 불이행 등 상대방의 책임이 비교적 명확하며(적합 조건 1), 한국거래소의 불성실공시법인 지정 예고라는 공적 절차가 진행 중이고(적합 조건 6), 이는 객관적 증거가 될 수 있습니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
           <t>다수 투자자</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>[삼천당제약 미스터리] 코스닥 1위 맞나  IR·투자정보 태부족</t>
+          <t>주가 반토막 삼천당제약, 대표 간담회 ‘정면승부’ 통할까 [마켓 시그...</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>sidae.com</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t>2026-04-03</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://www.sidae.com/article/2026040310095738296</t>
+          <t>https://www.sedaily.com/article/20028107?ref=naver</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-04-03 12:49:08.397929+00:00</t>
+          <t>2026-04-04 00:28:58.263846+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>증권</t>
         </is>
       </c>
-      <c r="C10" t="inlineStr"/>
+      <c r="C10" t="inlineStr">
+        <is>
+          <t>삼천당제약</t>
+        </is>
+      </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>자본시장법 개정안 국회 정무위원회 심사 중</t>
+          <t>회사 측 기자간담회 예정, 투자자 집단소송 가능성</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>기업 M&amp;A 시 합병가액 산정의 불공정성으로 인한 소액주주 피해 문제가 제기되며, 국회 정무위원회에서 자본시장법 개정안 심사가 본격화되고 있습니다. 특히 상장법인 계열사 간 합병 시 합병가액 산정 방식 개선과 손해배상 책임 부과, 의무공개매수제 재도입 등이 논의되고 있습니다. 이는 과거 삼성물산-제일모직 합병 등 대기업 M&amp;A 사례에서 불거진 주주가치 훼손 문제를 해결하기 위함입니다.</t>
+          <t>삼천당제약이 15조원 규모의 계약 등 호재성 정보를 발표하며 주가가 급등했으나, 계약 규모 과장, 제품 실체 불분명, 기술력 의구심 등 여러 의혹이 불거지며 주가가 급락했습니다. 이에 회사는 기자간담회를 열어 소명에 나설 예정이며, 다수의 개인 투자자들이 주가 하락으로 큰 피해를 입었을 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>대기업 계열사 간 M&amp;A 과정에서 소액주주들의 지분가치 훼손 문제가 제기되었으며(집단적 피해), 삼성, 두산, 신세계 등 자력이 충분한 대기업들이 관련 논란에 언급됩니다(상대방 자력 충분). 대법원 판례와 자본시장연구원 등 전문가 의견을 통해 책임 소재가 명확하며(상대방 책임 명확, 증거 확보 가능), 현재 국회 정무위원회에서 자본시장법 개정안 심사가 활발히 진행 중입니다(공적 절차 진행 중).</t>
+          <t>삼천당제약의 계약 규모 과장, 제품 실체 불분명, 기술력 의구심 등 허위/과장 공시 및 정보 제공 의혹이 명확하며(상대방 책임 명확), 상장 제약사로서 배상 능력이 충분합니다(상대방 자력 충분). 주가 급락으로 다수의 개인 투자자들이 피해를 입었을 가능성이 높고(집단적 피해), 시가총액 11조원 증발, 주가 반토막 등 피해 규모가 매우 큽니다(피해 규모 큼). 회사 공시, 보도자료, 전문가 의견 등 객관적 증거가 존재하여 증거 확보가 용이합니다(증거 확보 가능).</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>고점 대비 주가 반토막, 시가총액 11조원 증발</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t>소액주주 다수</t>
+          <t>다수의 개인 투자자</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>기업 M A ‘가격 장난’ 막는다…대통령 질책에 정무위 속도전</t>
+          <t>주가 급등락 삼천당제약, ‘15조원 계약’ 등 의문에 답하나</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>kmib.co.kr</t>
+          <t>kormedi.com</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://www.kmib.co.kr/article/view.asp?arcid=0029623100&amp;code=61111111&amp;cp=nv</t>
+          <t>https://kormedi.com/?p=2804421</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-04-02 12:51:46.366492+00:00</t>
+          <t>2026-04-03 12:57:37.512509+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>증권</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>삼천당제약</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>한국거래소 불성실공시법인 지정 예고</t>
+          <t>금융감독원 불성실 공시 법인 지정 예고, 기자간담회 예정</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>삼천당제약 주가가 3거래일 만에 반토막 나면서 다수의 개인 투자자들이 피해를 입었습니다. 회사는 주가 하락의 원인으로 특정 블로거와 증권사 애널리스트를 지목하며 고소 및 손해배상 청구를 예고했으나, 증권가에서는 기업의 불투명한 정보 공개가 문제라고 지적하고 있습니다. 한국거래소는 삼천당제약에 대해 불성실공시법인 지정 예고를 공시했습니다.</t>
+          <t>삼천당제약이 경쟁사 대비 부족한 IR 활동과 불투명한 소통 방식으로 투자자들의 불만을 사고 있다. 특히 회사 비판 애널리스트와 블로거에 대한 고소·고발 방침은 시장과의 소통을 더욱 어렵게 만들고 있다. 금융감독원의 불성실 공시 법인 지정 예고가 있었으며, 주가 급등락으로 인한 다수 투자자의 손실 우려가 커지고 있다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>삼천당제약은 코스닥 상장 기업으로 자력이 충분하며(적합 조건 2), 주가 폭락으로 다수의 개인 투자자들이 상당한 피해를 입었을 가능성이 높습니다(적합 조건 3, 4). 또한 한국거래소의 불성실공시법인 지정 예고가 진행 중이며(적합 조건 6), 이는 기업의 정보 공개 불투명성에 대한 객관적 증거가 될 수 있습니다(적합 조건 5).</t>
+          <t>삼천당제약은 코스닥 시가총액 상위 상장회사로 자력이 충분하며(적합 조건 2), 주가 급등락으로 다수 투자자의 집단적 피해 우려가 크다(적합 조건 3). 금융감독원 공시 시스템 등 객관적 증거 확보가 용이하며(적합 조건 5), 불성실 공시 법인 지정 예고 등 공적 절차가 진행 중이다(적합 조건 6). 회사의 불투명한 소통 방식과 비판 세력에 대한 고소·고발 방침은 투자자 신뢰를 저해하여 잠재적 손해배상 소송의 근거가 될 수 있다.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
-          <t>다수의 개인 투자자</t>
+          <t>다수 투자자</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>삼천당제약 '추락', 애널리스트들에 물었더니</t>
+          <t>[삼천당제약 미스터리] 코스닥 1위 맞나  IR·투자정보 태부족</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>theviewers.co.kr</t>
+          <t>sidae.com</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>https://theviewers.co.kr/View.aspx?No=4027672</t>
+          <t>https://www.sidae.com/article/2026040310095738296</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-04-02 12:45:04.634606+00:00</t>
+          <t>2026-04-03 12:49:08.397929+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>증권</t>
         </is>
       </c>
-      <c r="C12" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C12" t="inlineStr"/>
       <c r="D12" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>한국거래소 불성실 공시법인 지정 예고</t>
+          <t>자본시장법 개정안 국회 정무위원회 심사 중</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>삼천당제약의 주가가 급등 후 반토막 나면서 다수의 주주가 큰 피해를 입었다. 회사는 주가 급락의 원인을 블로거와 애널리스트의 허위 사실 유포로 지목하며 고소를 예고했으나, 한국거래소는 삼천당제약에 불성실 공시법인 지정을 예고하는 등 기업의 공시 신뢰성 문제가 제기되고 있다. 이는 주주들이 삼천당제약을 상대로 손해배상 소송을 제기할 가능성이 있는 사건이다.</t>
+          <t>기업 M&amp;A 시 합병가액 산정의 불공정성으로 인한 소액주주 피해 문제가 제기되며, 국회 정무위원회에서 자본시장법 개정안 심사가 본격화되고 있습니다. 특히 상장법인 계열사 간 합병 시 합병가액 산정 방식 개선과 손해배상 책임 부과, 의무공개매수제 재도입 등이 논의되고 있습니다. 이는 과거 삼성물산-제일모직 합병 등 대기업 M&amp;A 사례에서 불거진 주주가치 훼손 문제를 해결하기 위함입니다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>코스닥 상장 대기업인 삼천당제약의 주가 급락으로 다수의 주주가 상당한 피해를 입었을 것으로 추정된다 (적합 조건 3, 4). 한국거래소의 불성실 공시법인 지정 예고 등 객관적 증거가 확보되어 있으며 (적합 조건 5, 6), 삼천당제약의 과도한 매출 추정 및 불성실 공시 의혹이 제기되어 기업의 책임이 명확해질 가능성이 높다 (적합 조건 1). 상대방인 삼천당제약은 충분한 자력을 보유하고 있다 (적합 조건 2).</t>
+          <t>대기업 계열사 간 M&amp;A 과정에서 소액주주들의 지분가치 훼손 문제가 제기되었으며(집단적 피해), 삼성, 두산, 신세계 등 자력이 충분한 대기업들이 관련 논란에 언급됩니다(상대방 자력 충분). 대법원 판례와 자본시장연구원 등 전문가 의견을 통해 책임 소재가 명확하며(상대방 책임 명확, 증거 확보 가능), 현재 국회 정무위원회에서 자본시장법 개정안 심사가 활발히 진행 중입니다(공적 절차 진행 중).</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
-          <t>다수 주주</t>
+          <t>소액주주 다수</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>주가 '반토막' 삼천당제약, 블로거·애널리스트 고소 예고...주주 보호 ...</t>
+          <t>기업 M A ‘가격 장난’ 막는다…대통령 질책에 정무위 속도전</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>newspim.com</t>
+          <t>kmib.co.kr</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t>2026-04-02</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>https://www.newspim.com/news/view/20260402001072</t>
+          <t>https://www.kmib.co.kr/article/view.asp?arcid=0029623100&amp;code=61111111&amp;cp=nv</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-04-02 12:44:38.128001+00:00</t>
+          <t>2026-04-02 12:51:46.366492+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>증권</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>삼천당제약</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>주가 급락 및 주가 조작 의혹 제기, 회사 측 법적 대응 예고</t>
+          <t>한국거래소 불성실공시법인 지정 예고</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>삼천당제약 주가가 블로거의 주가 조작 의혹 제기 게시글 확산으로 하루 만에 시가총액 8.3조원이 증발하며 하한가를 기록했다. 회사는 해당 블로거와 애널리스트에 대해 명예훼손, 업무 방해 등으로 고발할 것이라고 즉각 반발했다. 이 사건은 다수의 주주들에게 막대한 피해를 입혔으며, 향후 주가 조작 관련 수사 및 투자자들의 손해배상 소송 가능성이 높다.</t>
+          <t>삼천당제약 주가가 3거래일 만에 반토막 나면서 다수의 개인 투자자들이 피해를 입었습니다. 회사는 주가 하락의 원인으로 특정 블로거와 증권사 애널리스트를 지목하며 고소 및 손해배상 청구를 예고했으나, 증권가에서는 기업의 불투명한 정보 공개가 문제라고 지적하고 있습니다. 한국거래소는 삼천당제약에 대해 불성실공시법인 지정 예고를 공시했습니다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>상대방(삼천당제약)은 코스닥 시총 상위 대기업으로 자력이 충분하며(적합 조건 2), 주가 급락으로 다수의 주주가 피해를 입었고(적합 조건 3), 하루 만에 시가총액 8.3조원이 증발하는 등 피해 규모가 매우 크다(적합 조건 4). 블로거와 애널리스트가 구체적인 의혹을 제기하여 증거 확보 가능성이 높으며(적합 조건 5), 주가 조작 수사 요청까지 제기되어 공적 절차 진행 가능성도 있음(적합 조건 6).</t>
+          <t>삼천당제약은 코스닥 상장 기업으로 자력이 충분하며(적합 조건 2), 주가 폭락으로 다수의 개인 투자자들이 상당한 피해를 입었을 가능성이 높습니다(적합 조건 3, 4). 또한 한국거래소의 불성실공시법인 지정 예고가 진행 중이며(적합 조건 6), 이는 기업의 정보 공개 불투명성에 대한 객관적 증거가 될 수 있습니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
-          <t>다수 주주</t>
+          <t>다수의 개인 투자자</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>삼천당제약, '코스닥 시총 1위'도 위태…하루 만에 8.3조 증발[바이오 맥...</t>
+          <t>삼천당제약 '추락', 애널리스트들에 물었더니</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>theviewers.co.kr</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=02607606645412184</t>
+          <t>https://theviewers.co.kr/View.aspx?No=4027672</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-04-02 00:48:54.582440+00:00</t>
+          <t>2026-04-02 12:45:04.634606+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>증권</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>㈜국보, 전 대표이사 및 전 담당임원</t>
+          <t>삼천당제약</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>금융위원회 과징금 부과 및 증권선물위원회 제재 확정</t>
+          <t>한국거래소 불성실 공시법인 지정 예고</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>금융위원회가 상장사 ㈜국보의 대손충당금, 전환사채 등 회계처리 위반 및 소액공모 공시서류 허위기재에 대해 과징금 5,420만원을 부과하고 전 경영진과 감사인 신우회계법인에도 제재를 확정했다. 이는 투자자들에게 손해를 야기할 수 있는 중대한 회계 부정으로, 금융당국의 공식 조사 결과가 존재한다.</t>
+          <t>삼천당제약의 주가가 급등 후 반토막 나면서 다수의 주주가 큰 피해를 입었다. 회사는 주가 급락의 원인을 블로거와 애널리스트의 허위 사실 유포로 지목하며 고소를 예고했으나, 한국거래소는 삼천당제약에 불성실 공시법인 지정을 예고하는 등 기업의 공시 신뢰성 문제가 제기되고 있다. 이는 주주들이 삼천당제약을 상대로 손해배상 소송을 제기할 가능성이 있는 사건이다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>금융위원회가 상장사 ㈜국보의 회계처리 위반에 대해 과징금을 부과하고 제재를 확정하여 상대방 책임이 명확하며, ㈜국보는 상장사로서 자력이 충분하다. 금융당국의 공식 조사 결과(과징금 부과, 증선위 의결)가 증거로 존재하며, 이미 공적 절차가 진행되어 제재가 완료되었다. 소액공모 공시서류 허위기재가 언급되어 다수의 소액 투자자들에게 집단적 피해가 발생했을 가능성이 높다.</t>
+          <t>코스닥 상장 대기업인 삼천당제약의 주가 급락으로 다수의 주주가 상당한 피해를 입었을 것으로 추정된다 (적합 조건 3, 4). 한국거래소의 불성실 공시법인 지정 예고 등 객관적 증거가 확보되어 있으며 (적합 조건 5, 6), 삼천당제약의 과도한 매출 추정 및 불성실 공시 의혹이 제기되어 기업의 책임이 명확해질 가능성이 높다 (적합 조건 1). 상대방인 삼천당제약은 충분한 자력을 보유하고 있다 (적합 조건 2).</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수 주주</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>금융위, (주)국보 회계처리 위반에 과징금 5,420만원 부과</t>
+          <t>주가 '반토막' 삼천당제약, 블로거·애널리스트 고소 예고...주주 보호 ...</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>intn.co.kr</t>
+          <t>newspim.com</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
+          <t>2026-04-02</t>
+        </is>
+      </c>
+      <c r="M14" t="inlineStr">
+        <is>
+          <t>https://www.newspim.com/news/view/20260402001072</t>
+        </is>
+      </c>
+      <c r="N14" t="inlineStr">
+        <is>
+          <t>2026-04-02 12:44:38.128001+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B15" t="inlineStr">
+        <is>
+          <t>증권</t>
+        </is>
+      </c>
+      <c r="C15" t="inlineStr">
+        <is>
+          <t>삼천당제약</t>
+        </is>
+      </c>
+      <c r="D15" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E15" t="inlineStr">
+        <is>
+          <t>주가 급락 및 주가 조작 의혹 제기, 회사 측 법적 대응 예고</t>
+        </is>
+      </c>
+      <c r="F15" t="inlineStr">
+        <is>
+          <t>삼천당제약 주가가 블로거의 주가 조작 의혹 제기 게시글 확산으로 하루 만에 시가총액 8.3조원이 증발하며 하한가를 기록했다. 회사는 해당 블로거와 애널리스트에 대해 명예훼손, 업무 방해 등으로 고발할 것이라고 즉각 반발했다. 이 사건은 다수의 주주들에게 막대한 피해를 입혔으며, 향후 주가 조작 관련 수사 및 투자자들의 손해배상 소송 가능성이 높다.</t>
+        </is>
+      </c>
+      <c r="G15" t="inlineStr">
+        <is>
+          <t>상대방(삼천당제약)은 코스닥 시총 상위 대기업으로 자력이 충분하며(적합 조건 2), 주가 급락으로 다수의 주주가 피해를 입었고(적합 조건 3), 하루 만에 시가총액 8.3조원이 증발하는 등 피해 규모가 매우 크다(적합 조건 4). 블로거와 애널리스트가 구체적인 의혹을 제기하여 증거 확보 가능성이 높으며(적합 조건 5), 주가 조작 수사 요청까지 제기되어 공적 절차 진행 가능성도 있음(적합 조건 6).</t>
+        </is>
+      </c>
+      <c r="H15" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I15" t="inlineStr">
+        <is>
+          <t>다수 주주</t>
+        </is>
+      </c>
+      <c r="J15" t="inlineStr">
+        <is>
+          <t>삼천당제약, '코스닥 시총 1위'도 위태…하루 만에 8.3조 증발[바이오 맥...</t>
+        </is>
+      </c>
+      <c r="K15" t="inlineStr">
+        <is>
+          <t>edaily.co.kr</t>
+        </is>
+      </c>
+      <c r="L15" t="inlineStr">
+        <is>
           <t>2026-04-01</t>
         </is>
       </c>
-      <c r="M14" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>https://www.dailymedi.com/news/news_view.php?wr_id=935232</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=02607606645412184</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-04-02 00:38:29.489727+00:00</t>
+          <t>2026-04-02 00:48:54.582440+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>증권</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>iM증권</t>
+          <t>㈜국보, 전 대표이사 및 전 담당임원</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>민형사상 고소 및 손해배상 청구 진행 중, 증권거래소 불성실공시 기업 지정 예고</t>
+          <t>금융위원회 과징금 부과 및 증권선물위원회 제재 확정</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>삼천당제약이 주가 급락의 원인을 iM증권과 애널리스트의 악의적인 허위 사실 유포로 지목하며 민형사상 고소 및 손해배상 청구를 진행한다고 밝혔다. 회사는 공매도 세력의 인위적 공격으로 인한 피해를 주장하며, 미국과의 독점 계약을 통해 기업 가치를 입증하겠다는 입장이다. 증권거래소는 삼천당제약을 불성실공시 기업으로 지정 예고했다.</t>
+          <t>금융위원회가 상장사 ㈜국보의 대손충당금, 전환사채 등 회계처리 위반 및 소액공모 공시서류 허위기재에 대해 과징금 5,420만원을 부과하고 전 경영진과 감사인 신우회계법인에도 제재를 확정했다. 이는 투자자들에게 손해를 야기할 수 있는 중대한 회계 부정으로, 금융당국의 공식 조사 결과가 존재한다.</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>상대방(iM증권)은 자력이 충분한 금융기관이며, 삼천당제약은 주가 급락의 원인이 된 허위 사실 유포에 대해 민형사상 고소 및 손해배상 청구를 진행 중이다. 증권거래소의 공매도 과열 종목 지정 및 불성실공시 기업 지정 예고 등 공적 절차가 진행되었으며, 다수의 주주가 피해를 입었을 가능성이 높고 기업 가치 손상에 대한 피해 규모가 클 것으로 예상된다.</t>
+          <t>금융위원회가 상장사 ㈜국보의 회계처리 위반에 대해 과징금을 부과하고 제재를 확정하여 상대방 책임이 명확하며, ㈜국보는 상장사로서 자력이 충분하다. 금융당국의 공식 조사 결과(과징금 부과, 증선위 의결)가 증거로 존재하며, 이미 공적 절차가 진행되어 제재가 완료되었다. 소액공모 공시서류 허위기재가 언급되어 다수의 소액 투자자들에게 집단적 피해가 발생했을 가능성이 높다.</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
-          <t>다수의 주주</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>삼천당제약, iM증권 고소… '공매도 세력'과 진실 공방</t>
+          <t>금융위, (주)국보 회계처리 위반에 과징금 5,420만원 부과</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>tokenpost.kr</t>
+          <t>intn.co.kr</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/market/345485</t>
+          <t>http://www.intn.co.kr/news/articleView.html?idxno=2049931</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>2026-04-02 00:35:16.746649+00:00</t>
+          <t>2026-04-02 00:38:56.881689+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
-      <c r="A17" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A17" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>증권</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>복수의 증권사</t>
+          <t>삼천당제약</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>회사 측의 고소 및 손해배상 청구 진행 시작</t>
+          <t>주가조작 의혹 논란 확산 중</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>삼천당제약은 허위 정보 유포 및 증권사 차원의 조직적 개입으로 이틀 만에 시가총액 10조 원이 증발하며 개인 투자자들이 막대한 피해를 입었다고 주장하고 있다. 회사는 금일 오전 중 고소 및 손해배상 청구를 진행하여 선량한 주주들의 피해를 보상받겠다고 밝혔다.</t>
+          <t>삼천당제약의 주가조작 의혹이 확산되면서 선량한 주주들의 피해가 발생하고 있다는 논란이 일고 있습니다. 회사 측은 이러한 주장이 허위라고 반박하며 명예훼손 및 업무방해 혐의로 형사 고발과 손해배상 청구를 진행할 것이라고 밝혔습니다.</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(허위 유포 및 증권사 조직적 개입), 상대방 자력이 충분하며(증권사), 집단적 피해(개미 투자자 다수)와 막대한 피해 규모(시총 10조 증발)가 확인됩니다. 회사가 적극적으로 고소 및 손해배상 청구를 진행하고 있어 소송금융 투자에 매우 적합합니다.</t>
+          <t>삼천당제약은 상장회사로 자력이 충분하며(적합 조건 2), 주가조작 의혹으로 다수의 주주들이 피해를 입었을 가능성이 있어 집단적 피해(적합 조건 3) 및 큰 피해 규모(적합 조건 4)가 예상됩니다. 그러나 기사 내용만으로는 주가조작 책임이 명확히 드러나지 않고(적합 조건 1 불충분), 공적 절차 진행 여부도 확인되지 않아 추가 정보가 필요합니다.</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
-          <t>10조 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
-          <t>다수의 개인 투자자</t>
+          <t>다수 주주</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>이틀 새 시총 10조 증발…개미들 비명 속 삼천당제약  허위 유포 고소</t>
+          <t>삼천당제약 주가조작 의혹 논란 확산…대표 등판</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>weekly.chosun.com</t>
+          <t>dailymedi.com</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>http://weekly.chosun.com/news/articleView.html?idxno=50238</t>
+          <t>https://www.dailymedi.com/news/news_view.php?wr_id=935232</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>2026-04-02 00:34:11.471619+00:00</t>
+          <t>2026-04-02 00:38:29.489727+00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>증권</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>iM증권</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>삼천당제약이 iM증권 및 애널리스트에 대한 민·형사상 법적 조치 및 손해배상 청구 착수. 한국거래소 공매도 과열 종목 지정.</t>
+          <t>민형사상 고소 및 손해배상 청구 진행 중, 증권거래소 불성실공시 기업 지정 예고</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>삼천당제약이 iM증권 및 애널리스트를 상대로 주가 급락에 대한 민·형사상 법적 조치와 손해배상 청구에 착수했다. 회사 측은 애널리스트의 허위 사실 유포와 공매도 세력의 조직적 개입으로 주가가 인위적으로 하락했다고 주장하며, 선량한 주주들의 피해 보상을 약속했다. 한국거래소는 해당 종목을 공매도 과열 종목으로 지정했다.</t>
+          <t>삼천당제약이 주가 급락의 원인을 iM증권과 애널리스트의 악의적인 허위 사실 유포로 지목하며 민형사상 고소 및 손해배상 청구를 진행한다고 밝혔다. 회사는 공매도 세력의 인위적 공격으로 인한 피해를 주장하며, 미국과의 독점 계약을 통해 기업 가치를 입증하겠다는 입장이다. 증권거래소는 삼천당제약을 불성실공시 기업으로 지정 예고했다.</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하며(iM증권 애널리스트의 허위 사실 유포 및 공매도 세력과의 결탁 주장), 상대방(iM증권)의 자력이 충분하다. 주가 급락으로 다수의 주주들이 피해를 입었으며, 한국거래소의 공매도 과열 종목 지정 등 증거 확보 가능성이 높다. 이미 삼천당제약이 민형사상 법적 조치를 착수하여 관련 절차가 진행 중이다.</t>
+          <t>상대방(iM증권)은 자력이 충분한 금융기관이며, 삼천당제약은 주가 급락의 원인이 된 허위 사실 유포에 대해 민형사상 고소 및 손해배상 청구를 진행 중이다. 증권거래소의 공매도 과열 종목 지정 및 불성실공시 기업 지정 예고 등 공적 절차가 진행되었으며, 다수의 주주가 피해를 입었을 가능성이 높고 기업 가치 손상에 대한 피해 규모가 클 것으로 예상된다.</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
-          <t>다수 주주</t>
+          <t>다수의 주주</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>'주가 급락' 삼천당제약  iM증권 고소…조직적 개입 여부 끝까지 추적</t>
+          <t>삼천당제약, iM증권 고소… '공매도 세력'과 진실 공방</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=07445606645411856</t>
+          <t>https://www.tokenpost.kr/news/market/345485</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>2026-04-02 00:33:32.849908+00:00</t>
+          <t>2026-04-02 00:35:16.746649+00:00</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>증권</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>제미니(GEMI), 윙클보스 캐피털 펀드(WCF), 윙클보스 형제</t>
+          <t>복수의 증권사</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>집단소송 제기 주장</t>
+          <t>회사 측의 고소 및 손해배상 청구 진행 시작</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>제미니의 IPO 과정에서 윙클보스 형제의 사모펀드 WCF와의 복잡한 자금 구조가 10-K 보고서를 통해 드러나 '순환거래' 논란이 불거졌습니다. 일반 투자자들은 WCF보다 비싼 가격에 주식을 매입했으며, 상장 후 주가가 88% 급락하여 투자자 신뢰가 크게 훼손되었습니다. 이에 따라 집단소송 가능성이 제기되고 있습니다.</t>
+          <t>삼천당제약은 허위 정보 유포 및 증권사 차원의 조직적 개입으로 이틀 만에 시가총액 10조 원이 증발하며 개인 투자자들이 막대한 피해를 입었다고 주장하고 있다. 회사는 금일 오전 중 고소 및 손해배상 청구를 진행하여 선량한 주주들의 피해를 보상받겠다고 밝혔다.</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>제미니의 IPO 과정에서 윙클보스 형제와 WCF의 순환거래 논란으로 일반 투자자들이 불리한 조건으로 투자하고 주가 급락 피해를 입은 사건입니다. 상대방(제미니, 윙클보스 형제)의 자력이 충분하고(적합 조건 2), 10-K 보고서 등 객관적 증거가 존재하며(적합 조건 5), 다수의 일반 투자자가 피해를 입어 집단소송 가능성이 높습니다(적합 조건 3, 4). 또한, 회사의 전략 설명 부족에 대한 책임이 명확히 제기되고 있습니다(적합 조건 1).</t>
+          <t>상대방 책임이 명확하고(허위 유포 및 증권사 조직적 개입), 상대방 자력이 충분하며(증권사), 집단적 피해(개미 투자자 다수)와 막대한 피해 규모(시총 10조 증발)가 확인됩니다. 회사가 적극적으로 고소 및 손해배상 청구를 진행하고 있어 소송금융 투자에 매우 적합합니다.</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>IPO 대비 주가 88% 급락, 시가총액 약 33억 달러 감소</t>
+          <t>10조 원</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
-          <t>일반 투자자 다수</t>
+          <t>다수의 개인 투자자</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>제미니 IPO 자금 ‘순환거래’ 논란…윙클보스 형제 의결권 94.7% 재부각</t>
+          <t>이틀 새 시총 10조 증발…개미들 비명 속 삼천당제약  허위 유포 고소</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>tokenpost.kr</t>
+          <t>weekly.chosun.com</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/market/345420</t>
+          <t>http://weekly.chosun.com/news/articleView.html?idxno=50238</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>2026-04-02 00:32:26.999464+00:00</t>
+          <t>2026-04-02 00:34:11.471619+00:00</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>증권</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>폭스바겐</t>
+          <t>iM증권</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>미국 증권거래위원회(SEC) 조사 진행 중, 주주들로부터 소송 위협</t>
+          <t>삼천당제약이 iM증권 및 애널리스트에 대한 민·형사상 법적 조치 및 손해배상 청구 착수. 한국거래소 공매도 과열 종목 지정.</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>2021년 폭스바겐 미국 법인이 만우절을 맞아 '볼츠바겐'으로의 사명 변경을 발표했으나, 만우절 사흘 전 유출되어 실제 뉴스로 보도되며 주가가 폭락하는 사태가 발생했다. 이로 인해 폭스바겐은 주주들로부터 소송 위협을 받았고, 미국 증권거래위원회(SEC)의 조사 대상이 되었다. 이는 단순한 장난을 넘어선 기업의 시장 기만 행위로 해석될 여지가 있다.</t>
+          <t>삼천당제약이 iM증권 및 애널리스트를 상대로 주가 급락에 대한 민·형사상 법적 조치와 손해배상 청구에 착수했다. 회사 측은 애널리스트의 허위 사실 유포와 공매도 세력의 조직적 개입으로 주가가 인위적으로 하락했다고 주장하며, 선량한 주주들의 피해 보상을 약속했다. 한국거래소는 해당 종목을 공매도 과열 종목으로 지정했다.</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>폭스바겐 미국 법인의 만우절 장난이 주가 폭락을 야기하여 주주들로부터 소송 위협을 받고 미국 증권거래위원회(SEC) 조사를 받는 등 상대방 책임이 명확하고(적합 조건 1), 상대방(폭스바겐)의 자력이 충분하며(적합 조건 2), 주주 다수가 피해를 입어 집단적 피해 가능성이 높고(적합 조건 3), 주가 폭락으로 피해 규모가 크며(적합 조건 4), 보도자료 및 SEC 조사 등 증거 확보가 가능하고(적합 조건 5), 공적 절차(SEC 조사)가 진행 중이므로(적합 조건 6) 소송금융 투자에 매우 적합합니다.</t>
+          <t>상대방 책임이 비교적 명확하며(iM증권 애널리스트의 허위 사실 유포 및 공매도 세력과의 결탁 주장), 상대방(iM증권)의 자력이 충분하다. 주가 급락으로 다수의 주주들이 피해를 입었으며, 한국거래소의 공매도 과열 종목 지정 등 증거 확보 가능성이 높다. 이미 삼천당제약이 민형사상 법적 조치를 착수하여 관련 절차가 진행 중이다.</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
-          <t>주주 다수</t>
+          <t>다수 주주</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t>자동차 브랜드들의 역대 만우절 장난 5</t>
+          <t>'주가 급락' 삼천당제약  iM증권 고소…조직적 개입 여부 끝까지 추적</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t>esquirekorea.co.kr</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
-          <t>https://www.esquirekorea.co.kr/article/1900036</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=07445606645411856</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>2026-04-01 13:14:58.625602+00:00</t>
+          <t>2026-04-02 00:33:32.849908+00:00</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>증권</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>삼천당제약</t>
+          <t>제미니(GEMI), 윙클보스 캐피털 펀드(WCF), 윙클보스 형제</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>한국거래소 불성실공시법인 지정 예고, 기업과 증권사 간 법적 분쟁 시작</t>
+          <t>집단소송 제기 주장</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>삼천당제약이 불투명한 공시와 오너의 대규모 지분 매각으로 주가 폭락을 겪으며 투자자들의 신뢰를 잃었다. 한국거래소는 불성실공시법인 지정을 예고했으며, 기업은 자사 분석에 의문을 제기한 증권사와 애널리스트를 고소하는 등 법적 분쟁이 격화되고 있다. 이로 인해 다수의 소액 주주들이 피해를 입었을 가능성이 크다.</t>
+          <t>제미니의 IPO 과정에서 윙클보스 형제의 사모펀드 WCF와의 복잡한 자금 구조가 10-K 보고서를 통해 드러나 '순환거래' 논란이 불거졌습니다. 일반 투자자들은 WCF보다 비싼 가격에 주식을 매입했으며, 상장 후 주가가 88% 급락하여 투자자 신뢰가 크게 훼손되었습니다. 이에 따라 집단소송 가능성이 제기되고 있습니다.</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>삼천당제약은 코스닥 시가총액 1위였던 대기업으로 자력이 충분하며(조건 2), 불투명한 공시와 오너의 대규모 지분 매각 타이밍으로 인한 주가 폭락으로 다수의 소액 주주 피해가 예상됩니다(조건 1, 3, 4). 한국거래소의 불성실공시법인 지정 예고 등 객관적 증거가 존재하며(조건 5, 6), 이는 투자자들의 손해배상 소송으로 이어질 가능성이 높습니다.</t>
+          <t>제미니의 IPO 과정에서 윙클보스 형제와 WCF의 순환거래 논란으로 일반 투자자들이 불리한 조건으로 투자하고 주가 급락 피해를 입은 사건입니다. 상대방(제미니, 윙클보스 형제)의 자력이 충분하고(적합 조건 2), 10-K 보고서 등 객관적 증거가 존재하며(적합 조건 5), 다수의 일반 투자자가 피해를 입어 집단소송 가능성이 높습니다(적합 조건 3, 4). 또한, 회사의 전략 설명 부족에 대한 책임이 명확히 제기되고 있습니다(적합 조건 1).</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>IPO 대비 주가 88% 급락, 시가총액 약 33억 달러 감소</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
-          <t>소액 주주 다수</t>
+          <t>일반 투자자 다수</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
-          <t>'코스닥 1위'의 굴욕…무너진 삼천당제약의 신화</t>
+          <t>제미니 IPO 자금 ‘순환거래’ 논란…윙클보스 형제 의결권 94.7% 재부각</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t>ajunews.com</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
-          <t>https://www.ajunews.com/view/20260401171415248</t>
+          <t>https://www.tokenpost.kr/news/market/345420</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>2026-04-01 13:11:32.428485+00:00</t>
+          <t>2026-04-02 00:32:26.999464+00:00</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>증권</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>iM증권</t>
+          <t>폭스바겐</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>삼천당제약이 iM증권 및 애널리스트를 상대로 고소 및 손해배상 청구를 진행 중. 증권거래소의 공매도 과열 종목 지정 및 불성실공시 지정 예고가 있었음.</t>
+          <t>미국 증권거래위원회(SEC) 조사 진행 중, 주주들로부터 소송 위협</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>삼천당제약이 이틀 연속 주가 급락 후 iM증권 및 애널리스트를 상대로 악의적인 허위 사실 유포에 대한 고소 및 손해배상 청구를 진행한다고 밝혔습니다. 삼천당제약은 주가 하락이 악성 루머와 결탁한 공매도 세력의 인위적인 공격 때문이라고 주장하며, 선량한 주주들의 피해를 보상받겠다고 강조했습니다.</t>
+          <t>2021년 폭스바겐 미국 법인이 만우절을 맞아 '볼츠바겐'으로의 사명 변경을 발표했으나, 만우절 사흘 전 유출되어 실제 뉴스로 보도되며 주가가 폭락하는 사태가 발생했다. 이로 인해 폭스바겐은 주주들로부터 소송 위협을 받았고, 미국 증권거래위원회(SEC)의 조사 대상이 되었다. 이는 단순한 장난을 넘어선 기업의 시장 기만 행위로 해석될 여지가 있다.</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>상대방 자력 충분(iM증권), 집단적 피해(다수 주주), 피해 규모 큼(주가 급락), 공적 절차 진행 중(거래소 공매도 과열 종목 지정 및 불성실공시 지정 예고) 등 적합 조건이 다수 충족됩니다. 삼천당제약이 허위사실 유포에 대한 고소 및 손해배상 청구를 진행하고 있어 소송금융 투자 가능성이 높습니다.</t>
+          <t>폭스바겐 미국 법인의 만우절 장난이 주가 폭락을 야기하여 주주들로부터 소송 위협을 받고 미국 증권거래위원회(SEC) 조사를 받는 등 상대방 책임이 명확하고(적합 조건 1), 상대방(폭스바겐)의 자력이 충분하며(적합 조건 2), 주주 다수가 피해를 입어 집단적 피해 가능성이 높고(적합 조건 3), 주가 폭락으로 피해 규모가 크며(적합 조건 4), 보도자료 및 SEC 조사 등 증거 확보가 가능하고(적합 조건 5), 공적 절차(SEC 조사)가 진행 중이므로(적합 조건 6) 소송금융 투자에 매우 적합합니다.</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
-          <t>다수 주주</t>
+          <t>주주 다수</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>'주가 급락' 삼천당제약, iM증권 등 고소… 악의적인 허위사실 유포</t>
+          <t>자동차 브랜드들의 역대 만우절 장난 5</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>newspim.com</t>
+          <t>esquirekorea.co.kr</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
-          <t>https://www.newspim.com/news/view/20260401001482</t>
+          <t>https://www.esquirekorea.co.kr/article/1900036</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>2026-04-01 13:09:08.277863+00:00</t>
+          <t>2026-04-01 13:14:58.625602+00:00</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>증권</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>iM증권</t>
+          <t>삼천당제약</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>삼천당제약의 민형사상 법적 조치 예고, 증권거래소의 공매도 과열 종목 지정</t>
+          <t>한국거래소 불성실공시법인 지정 예고, 기업과 증권사 간 법적 분쟁 시작</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>삼천당제약이 iM증권과 애널리스트의 악의적인 허위 사실 유포로 인한 주가 급락에 대해 민형사상 법적 조치를 예고했습니다. 삼천당제약은 이를 조직적인 공매도 세력의 인위적 공격으로 보고 있으며, 선량한 주주 피해를 끝까지 추적해 보상하겠다고 밝혔습니다. iM증권은 관련 내용이 공식 의견이 아니라고 부인했습니다.</t>
+          <t>삼천당제약이 불투명한 공시와 오너의 대규모 지분 매각으로 주가 폭락을 겪으며 투자자들의 신뢰를 잃었다. 한국거래소는 불성실공시법인 지정을 예고했으며, 기업은 자사 분석에 의문을 제기한 증권사와 애널리스트를 고소하는 등 법적 분쟁이 격화되고 있다. 이로 인해 다수의 소액 주주들이 피해를 입었을 가능성이 크다.</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>삼천당제약이 iM증권과 애널리스트의 악의적인 허위 사실 유포 및 조직적 개입을 주장하며 책임을 명확히 특정하고 있습니다 (적합 조건 1). 상대방인 iM증권은 금융기관으로 배상 능력이 충분하며 (적합 조건 2), 주가 급락으로 인한 다수의 주주 피해가 예상되어 집단적 피해 및 큰 피해 규모가 예상됩니다 (적합 조건 3, 4). 또한, 증권거래소의 공매도 과열 종목 지정 등 공적 절차가 진행 중이며, 이는 증거 확보 가능성을 높입니다 (적합 조건 5, 6).</t>
+          <t>삼천당제약은 코스닥 시가총액 1위였던 대기업으로 자력이 충분하며(조건 2), 불투명한 공시와 오너의 대규모 지분 매각 타이밍으로 인한 주가 폭락으로 다수의 소액 주주 피해가 예상됩니다(조건 1, 3, 4). 한국거래소의 불성실공시법인 지정 예고 등 객관적 증거가 존재하며(조건 5, 6), 이는 투자자들의 손해배상 소송으로 이어질 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
-          <t>다수의 주주</t>
+          <t>소액 주주 다수</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
-          <t>삼천당제약, 주가 폭락에 iM증권 고소… 조직적 개입 여부 추적</t>
+          <t>'코스닥 1위'의 굴욕…무너진 삼천당제약의 신화</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
-          <t>biztribune.co.kr</t>
+          <t>ajunews.com</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
-          <t>http://www.biztribune.co.kr/news/articleView.html?idxno=351664</t>
+          <t>https://www.ajunews.com/view/20260401171415248</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t>2026-04-01 13:08:40.118692+00:00</t>
+          <t>2026-04-01 13:11:32.428485+00:00</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>증권</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>삼천당제약</t>
+          <t>iM증권</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>한국거래소 불성실공시법인 지정 예고, 삼천당제약의 블로거/애널리스트 고소 예고</t>
+          <t>삼천당제약이 iM증권 및 애널리스트를 상대로 고소 및 손해배상 청구를 진행 중. 증권거래소의 공매도 과열 종목 지정 및 불성실공시 지정 예고가 있었음.</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>삼천당제약이 경구용 세마글루타이드 제네릭 미국 라이센스 계약 공시 후 주가 40% 급락을 겪었다. 회사 측은 악성 루머와 공매도 세력의 공격이라며 블로거와 애널리스트에 대한 법적 조치를 예고했으나, 한국거래소는 불성실공시법인 지정을 예고하며 공시 신뢰도 문제가 불거졌다. 이로 인해 다수의 주주들이 피해를 입은 상황이다.</t>
+          <t>삼천당제약이 이틀 연속 주가 급락 후 iM증권 및 애널리스트를 상대로 악의적인 허위 사실 유포에 대한 고소 및 손해배상 청구를 진행한다고 밝혔습니다. 삼천당제약은 주가 하락이 악성 루머와 결탁한 공매도 세력의 인위적인 공격 때문이라고 주장하며, 선량한 주주들의 피해를 보상받겠다고 강조했습니다.</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>삼천당제약 주가 급락으로 다수의 주주들이 집단적 피해를 입었으며(집단적 피해), 주가 40% 급락은 상당한 피해 규모를 시사합니다(피해 규모가 큼). 한국거래소의 불성실공시법인 지정 예고는 공적 절차 진행 중이며 객관적 증거 확보 가능성을 높입니다(증거 확보 가능, 공적 절차 진행 중). 피고가 될 수 있는 삼천당제약은 상장사이므로 자력이 충분합니다(상대방 자력 충분).</t>
+          <t>상대방 자력 충분(iM증권), 집단적 피해(다수 주주), 피해 규모 큼(주가 급락), 공적 절차 진행 중(거래소 공매도 과열 종목 지정 및 불성실공시 지정 예고) 등 적합 조건이 다수 충족됩니다. 삼천당제약이 허위사실 유포에 대한 고소 및 손해배상 청구를 진행하고 있어 소송금융 투자 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
-          <t>다수의 주주</t>
+          <t>다수 주주</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
-          <t>‘40% 급락’ 삼천당제약, 블로거·애널리스트 줄소송…시장 신뢰회복 ...</t>
+          <t>'주가 급락' 삼천당제약, iM증권 등 고소… 악의적인 허위사실 유포</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
-          <t>ekn.kr</t>
+          <t>newspim.com</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
       <c r="M24" t="inlineStr">
         <is>
-          <t>https://www.ekn.kr/web/view.php?key=20260401024043329</t>
+          <t>https://www.newspim.com/news/view/20260401001482</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
-          <t>2026-04-01 13:08:20.548846+00:00</t>
+          <t>2026-04-01 13:09:08.277863+00:00</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>증권</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>iM증권 및 애널리스트</t>
+          <t>iM증권</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>삼천당제약이 iM증권 및 애널리스트에 대한 민형사상 법적 조치(고소 및 손해배상 청구)에 착수한다고 밝힘. 거래소 공매도 과열 종목 지정.</t>
+          <t>삼천당제약의 민형사상 법적 조치 예고, 증권거래소의 공매도 과열 종목 지정</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>삼천당제약이 iM증권 및 애널리스트의 악의적인 허위 사실 유포로 인한 주가 폭락에 대해 민형사상 법적 조치에 착수한다고 밝혔다. 삼천당제약은 주가 하락이 허위 루머와 공매도 세력의 인위적인 공격 때문이라고 주장하며, 선량한 주주들의 피해를 보상받겠다고 강조했다. 거래소는 해당 종목을 공매도 과열 종목으로 지정했다.</t>
+          <t>삼천당제약이 iM증권과 애널리스트의 악의적인 허위 사실 유포로 인한 주가 급락에 대해 민형사상 법적 조치를 예고했습니다. 삼천당제약은 이를 조직적인 공매도 세력의 인위적 공격으로 보고 있으며, 선량한 주주 피해를 끝까지 추적해 보상하겠다고 밝혔습니다. iM증권은 관련 내용이 공식 의견이 아니라고 부인했습니다.</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하고(적합 조건 1), iM증권은 자력이 충분한 대형 증권사이며(적합 조건 2), 주가 폭락으로 다수의 주주가 피해를 입어 집단적 피해 가능성이 높고(적합 조건 3), 피해 규모가 상당할 것으로 예상되며(적합 조건 4), 허위사실 유포 글 및 공매도 과열 종목 지정 등 증거 확보 가능성이 높고(적합 조건 5), 거래소의 공매도 과열 종목 지정 등 공적 절차가 진행 중입니다(적합 조건 6).</t>
+          <t>삼천당제약이 iM증권과 애널리스트의 악의적인 허위 사실 유포 및 조직적 개입을 주장하며 책임을 명확히 특정하고 있습니다 (적합 조건 1). 상대방인 iM증권은 금융기관으로 배상 능력이 충분하며 (적합 조건 2), 주가 급락으로 인한 다수의 주주 피해가 예상되어 집단적 피해 및 큰 피해 규모가 예상됩니다 (적합 조건 3, 4). 또한, 증권거래소의 공매도 과열 종목 지정 등 공적 절차가 진행 중이며, 이는 증거 확보 가능성을 높입니다 (적합 조건 5, 6).</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
-          <t>다수 주주</t>
+          <t>다수의 주주</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
-          <t>'주가 폭락' 삼천당제약  허위사실 유포한 iM 증권 고소</t>
+          <t>삼천당제약, 주가 폭락에 iM증권 고소… 조직적 개입 여부 추적</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
-          <t>viewsnnews.com</t>
+          <t>biztribune.co.kr</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
       <c r="M25" t="inlineStr">
         <is>
-          <t>https://www.viewsnnews.com/article?q=234789</t>
+          <t>http://www.biztribune.co.kr/news/articleView.html?idxno=351664</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
-          <t>2026-04-01 13:08:11.127337+00:00</t>
+          <t>2026-04-01 13:08:40.118692+00:00</t>
         </is>
       </c>
     </row>
     <row r="26">
-      <c r="A26" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A26" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>증권</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>iM증권 및 관련 애널리스트</t>
+          <t>삼천당제약</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>고소 및 손해배상 청구 절차 진행 중</t>
+          <t>한국거래소 불성실공시법인 지정 예고, 삼천당제약의 블로거/애널리스트 고소 예고</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>삼천당제약이 iM증권 및 관련 애널리스트를 상대로 악의적인 허위 사실 유포를 주장하며 고소와 손해배상 청구 절차에 돌입했습니다. 이는 삼천당제약 주가 급락에 따른 법적 충돌로, 회사 측은 홈페이지를 통해 긴급 공지하며 법적 조치를 예고했습니다.</t>
+          <t>삼천당제약이 경구용 세마글루타이드 제네릭 미국 라이센스 계약 공시 후 주가 40% 급락을 겪었다. 회사 측은 악성 루머와 공매도 세력의 공격이라며 블로거와 애널리스트에 대한 법적 조치를 예고했으나, 한국거래소는 불성실공시법인 지정을 예고하며 공시 신뢰도 문제가 불거졌다. 이로 인해 다수의 주주들이 피해를 입은 상황이다.</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>상대방(iM증권)이 금융기관으로 자력이 충분하며(적합 조건 2), 주가 급락으로 인한 손해배상 청구이므로 피해 금액이 클 가능성이 있습니다(적합 조건 4). 다만, '악의적인 허위 사실 유포'에 대한 책임 명확성 및 증거 확보 여부가 법적 쟁점이 될 수 있습니다.</t>
+          <t>삼천당제약 주가 급락으로 다수의 주주들이 집단적 피해를 입었으며(집단적 피해), 주가 40% 급락은 상당한 피해 규모를 시사합니다(피해 규모가 큼). 한국거래소의 불성실공시법인 지정 예고는 공적 절차 진행 중이며 객관적 증거 확보 가능성을 높입니다(증거 확보 가능, 공적 절차 진행 중). 피고가 될 수 있는 삼천당제약은 상장사이므로 자력이 충분합니다(상대방 자력 충분).</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
-          <t>1개 기업</t>
+          <t>다수의 주주</t>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
-          <t>삼천당제약, 고점 찍고 이틀 연속 급락...증권사와 법적 충돌 확전</t>
+          <t>‘40% 급락’ 삼천당제약, 블로거·애널리스트 줄소송…시장 신뢰회복 ...</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
-          <t>joongangenews.com</t>
+          <t>ekn.kr</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
       <c r="M26" t="inlineStr">
         <is>
-          <t>https://www.joongangenews.com/news/articleView.html?idxno=508101</t>
+          <t>https://www.ekn.kr/web/view.php?key=20260401024043329</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
-          <t>2026-04-01 13:07:32.108502+00:00</t>
+          <t>2026-04-01 13:08:20.548846+00:00</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>증권</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
+          <t>iM증권 및 애널리스트</t>
+        </is>
+      </c>
+      <c r="D27" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E27" t="inlineStr">
+        <is>
+          <t>삼천당제약이 iM증권 및 애널리스트에 대한 민형사상 법적 조치(고소 및 손해배상 청구)에 착수한다고 밝힘. 거래소 공매도 과열 종목 지정.</t>
+        </is>
+      </c>
+      <c r="F27" t="inlineStr">
+        <is>
+          <t>삼천당제약이 iM증권 및 애널리스트의 악의적인 허위 사실 유포로 인한 주가 폭락에 대해 민형사상 법적 조치에 착수한다고 밝혔다. 삼천당제약은 주가 하락이 허위 루머와 공매도 세력의 인위적인 공격 때문이라고 주장하며, 선량한 주주들의 피해를 보상받겠다고 강조했다. 거래소는 해당 종목을 공매도 과열 종목으로 지정했다.</t>
+        </is>
+      </c>
+      <c r="G27" t="inlineStr">
+        <is>
+          <t>상대방 책임이 비교적 명확하고(적합 조건 1), iM증권은 자력이 충분한 대형 증권사이며(적합 조건 2), 주가 폭락으로 다수의 주주가 피해를 입어 집단적 피해 가능성이 높고(적합 조건 3), 피해 규모가 상당할 것으로 예상되며(적합 조건 4), 허위사실 유포 글 및 공매도 과열 종목 지정 등 증거 확보 가능성이 높고(적합 조건 5), 거래소의 공매도 과열 종목 지정 등 공적 절차가 진행 중입니다(적합 조건 6).</t>
+        </is>
+      </c>
+      <c r="H27" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I27" t="inlineStr">
+        <is>
+          <t>다수 주주</t>
+        </is>
+      </c>
+      <c r="J27" t="inlineStr">
+        <is>
+          <t>'주가 폭락' 삼천당제약  허위사실 유포한 iM 증권 고소</t>
+        </is>
+      </c>
+      <c r="K27" t="inlineStr">
+        <is>
+          <t>viewsnnews.com</t>
+        </is>
+      </c>
+      <c r="L27" t="inlineStr">
+        <is>
+          <t>2026-04-01</t>
+        </is>
+      </c>
+      <c r="M27" t="inlineStr">
+        <is>
+          <t>https://www.viewsnnews.com/article?q=234789</t>
+        </is>
+      </c>
+      <c r="N27" t="inlineStr">
+        <is>
+          <t>2026-04-01 13:08:11.127337+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B28" t="inlineStr">
+        <is>
+          <t>증권</t>
+        </is>
+      </c>
+      <c r="C28" t="inlineStr">
+        <is>
+          <t>iM증권 및 관련 애널리스트</t>
+        </is>
+      </c>
+      <c r="D28" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E28" t="inlineStr">
+        <is>
+          <t>고소 및 손해배상 청구 절차 진행 중</t>
+        </is>
+      </c>
+      <c r="F28" t="inlineStr">
+        <is>
+          <t>삼천당제약이 iM증권 및 관련 애널리스트를 상대로 악의적인 허위 사실 유포를 주장하며 고소와 손해배상 청구 절차에 돌입했습니다. 이는 삼천당제약 주가 급락에 따른 법적 충돌로, 회사 측은 홈페이지를 통해 긴급 공지하며 법적 조치를 예고했습니다.</t>
+        </is>
+      </c>
+      <c r="G28" t="inlineStr">
+        <is>
+          <t>상대방(iM증권)이 금융기관으로 자력이 충분하며(적합 조건 2), 주가 급락으로 인한 손해배상 청구이므로 피해 금액이 클 가능성이 있습니다(적합 조건 4). 다만, '악의적인 허위 사실 유포'에 대한 책임 명확성 및 증거 확보 여부가 법적 쟁점이 될 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="H28" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I28" t="inlineStr">
+        <is>
+          <t>1개 기업</t>
+        </is>
+      </c>
+      <c r="J28" t="inlineStr">
+        <is>
+          <t>삼천당제약, 고점 찍고 이틀 연속 급락...증권사와 법적 충돌 확전</t>
+        </is>
+      </c>
+      <c r="K28" t="inlineStr">
+        <is>
+          <t>joongangenews.com</t>
+        </is>
+      </c>
+      <c r="L28" t="inlineStr">
+        <is>
+          <t>2026-04-01</t>
+        </is>
+      </c>
+      <c r="M28" t="inlineStr">
+        <is>
+          <t>https://www.joongangenews.com/news/articleView.html?idxno=508101</t>
+        </is>
+      </c>
+      <c r="N28" t="inlineStr">
+        <is>
+          <t>2026-04-01 13:07:32.108502+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B29" t="inlineStr">
+        <is>
+          <t>증권</t>
+        </is>
+      </c>
+      <c r="C29" t="inlineStr">
+        <is>
           <t>iM증권</t>
         </is>
       </c>
-      <c r="D27" t="inlineStr">
+      <c r="D29" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E27" t="inlineStr">
+      <c r="E29" t="inlineStr">
         <is>
           <t>삼천당제약의 증권사 및 애널리스트에 대한 고소 및 손해배상 청구 진행</t>
         </is>
       </c>
-      <c r="F27" t="inlineStr">
+      <c r="F29" t="inlineStr">
         <is>
           <t>삼천당제약이 특정 증권사와 애널리스트의 악의적인 허위 사실 유포로 인한 주가 급락에 대해 즉각적인 고소 및 손해배상 청구를 진행한다고 밝혔다. 삼천당제약은 증권사 차원의 조직적 개입 여부를 추적하여 선량한 주주들의 피해를 구제하겠다고 강조했다.</t>
         </is>
       </c>
-      <c r="G27" t="inlineStr">
+      <c r="G29" t="inlineStr">
         <is>
           <t>상대방인 iM증권은 금융기관으로 자력이 충분하며(적합 조건 2), '주가 급락'으로 인한 '선량한 주주들'의 집단적 피해(적합 조건 3) 및 큰 피해 규모(적합 조건 4)가 예상됩니다. 삼천당제약이 악의적인 허위 사실 유포를 주장하며 즉각적인 고소 및 손해배상 청구를 진행하는 만큼, 상대방 책임이 명확하고(적합 조건 1) 증거 확보 가능성도 높습니다(적합 조건 5).</t>
         </is>
       </c>
-      <c r="H27" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I27" t="inlineStr">
+      <c r="H29" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I29" t="inlineStr">
         <is>
           <t>다수 주주</t>
         </is>
       </c>
-      <c r="J27" t="inlineStr">
+      <c r="J29" t="inlineStr">
         <is>
           <t>iM증권 너 때문에 '주가급락'...삼천당제약  악의적 사실 유포 증권사 고...</t>
         </is>
       </c>
-      <c r="K27" t="inlineStr">
+      <c r="K29" t="inlineStr">
         <is>
           <t>livebiz.today</t>
         </is>
       </c>
-      <c r="L27" t="inlineStr">
+      <c r="L29" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
-      <c r="M27" t="inlineStr">
+      <c r="M29" t="inlineStr">
         <is>
           <t>https://www.livebiz.today/news/articleView.html?idxno=201393</t>
         </is>
       </c>
-      <c r="N27" t="inlineStr">
+      <c r="N29" t="inlineStr">
         <is>
           <t>2026-04-01 13:07:20.305509+00:00</t>
-        </is>
-[...142 lines deleted...]
-          <t>2026-04-01 13:06:45.533030+00:00</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>증권</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>국보</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>금융위원회 과징금 부과 및 증권선물위원회 제재 완료</t>
+          <t>금융위원회 과징금 부과 및 감사인 지정</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>비상장법인 국보가 종속회사 대여금 대손상각비 축소 및 사채 관련 선급비용 과대 계상으로 약 174억 원의 자기자본을 부풀린 사실이 금융당국 조사로 적발되었다. 금융위원회는 국보에 5420만 원의 과징금을 부과하고 전 대표이사 등에게도 제재를 내렸다. 허위 재무제표가 소액 공모 공시서류에 사용되어 투자자 피해가 예상되며, 외부감사인인 신우회계법인도 중징계를 받았다.</t>
+          <t>금융위원회가 국보의 회계처리기준 위반 사실을 적발하고 과징금 6500만원을 부과했습니다. 국보는 전환사채 관련 선급비용 과대계상 등으로 2019년 재무제표에서 자기자본 약 173억 원을 부풀렸으며, 종속회사 대여금에 대한 대손상각비도 과대계상했습니다. 금융위는 국보에 과태료 및 시정요구 조치와 함께 감사인 지정 2년 조치를 내렸습니다.</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>금융당국의 조사 결과로 국보의 회계처리 기준 위반 및 자본 부풀리기 책임이 명확히 드러났으며(적합 조건 1, 5), 174억 원 규모의 자본 부풀리기는 잠재적 피해 규모가 크고(적합 조건 4), 허위 재무제표가 소액 공모 공시서류에 사용되어 다수의 투자자 피해로 이어질 가능성이 높아 집단적 피해 요건을 충족합니다(적합 조건 3). 이미 금융당국의 제재 절차가 완료되어 공적 절차가 진행 중이며(적합 조건 6), 이는 소송의 강력한 증거가 될 수 있습니다.</t>
+          <t>금융위원회가 회계기준 위반을 적발하고 과징금을 부과하여 상대방(국보)의 책임이 명확하며(조건 1), 상장회사로서 자력이 충분합니다(조건 2). 173억 원 이상의 회계 부정 규모로 피해 규모가 크고(조건 4), 금융위의 공식 조사 결과가 증거로 확보되어 있습니다(조건 5). 또한, 금융위의 과징금 부과 및 감사인 지정 등 공적 절차가 이미 진행 중입니다(조건 6). 회계 부정은 다수의 주주에게 집단적 피해를 야기할 가능성이 높습니다(조건 3).</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
-          <t>174억 원 (자본 부풀리기 규모), 투자자 피해액 미상</t>
+          <t>최소 200억 원 이상 (회계 부정 규모)</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
-          <t>소액 공모 투자자 다수 (미상)</t>
+          <t>미상 (잠재적 다수 주주)</t>
         </is>
       </c>
       <c r="J30" t="inlineStr">
         <is>
-          <t>금융위 ‘174억 자본 부풀리기’ 국보에 5400만원 과징금…前 대표도 제...</t>
+          <t>금융위, ‘회계기준 위반’ 국보에 과징금 6500만원</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
       <c r="M30" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/12005369</t>
+          <t>http://www.fnnews.com/news/202604011830561817</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
-          <t>2026-04-01 13:06:09.915183+00:00</t>
+          <t>2026-04-01 13:06:57.380756+00:00</t>
         </is>
       </c>
     </row>
     <row r="31">
-      <c r="A31" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A31" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>증권</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>iM증권</t>
+          <t>iM증권, 블로거 A씨</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>민·형사상 법적 조치 착수 및 고소, 손해배상 청구 예정</t>
+          <t>고소 및 손해배상 청구 진행 중</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>삼천당제약이 iM증권 및 애널리스트의 허위 리포트와 시장 루머로 인한 주가 급락에 대해 민·형사상 법적 대응을 예고했습니다. 회사는 이를 공매도 세력과 결합된 인위적 주가 하락으로 규정하며, 악의적인 허위 사실 유포에 대한 고소 및 손해배상 청구를 진행할 예정입니다. 한국거래소는 해당 종목을 공매도 과열 종목으로 지정했습니다.</t>
+          <t>삼천당제약이 이틀 새 주가가 40% 폭락하자, 주가 조작 의혹을 제기한 블로거 A씨와 비판적 의견을 낸 iM증권 및 해당 애널리스트를 상대로 고소 및 손해배상 청구 소송을 제기했습니다. 삼천당제약은 이미 확보한 15조 원의 가치를 시장의 일시적인 오해가 바꿀 수 없다고 주장하고 있습니다.</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>증권사(iM증권)의 허위 리포트 및 루머 유포로 인한 주가 급락 사태로, 상대방 책임이 비교적 명확하고 자력이 충분합니다. 다수의 주주들이 피해를 입었을 가능성이 크며, 피해 규모 또한 상당할 것으로 예상됩니다. (적합 조건 1, 2, 3, 4 해당)</t>
+          <t>삼천당제약의 주가 40% 폭락은 매우 큰 피해 규모에 해당하며(적합 조건 4), 상대방 중 iM증권은 금융기관으로 자력이 충분합니다(적합 조건 2). 그러나 비판적 의견 표명에 대한 손해배상 책임 입증이 쉽지 않아 상대방 책임의 명확성이 낮고(적합 조건 1 미흡), 집단적 피해가 아닌 단일 기업의 소송이라는 점에서 소송금융 적합도가 중간 수준으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
-          <t>삼천당제약 주주 다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J31" t="inlineStr">
         <is>
-          <t>삼천당제약 “허위 루머 유포에 법적 대응”…주가 급락 속 정면 반박</t>
+          <t>삼천당제약, 이틀새 40% 폭락에 소송전··· iM증권 고소</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>koreastocknews.com</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
       <c r="M31" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10707992?ref=naver</t>
+          <t>http://www.koreastocknews.com/news/articleView.html?idxno=117670</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
-          <t>2026-04-01 13:05:46.570121+00:00</t>
+          <t>2026-04-01 13:06:45.533030+00:00</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>증권</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>국보, 신우회계법인</t>
+          <t>국보</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>금융위원회 과징금 및 과태료 부과, 감사인 제재 완료</t>
+          <t>금융위원회 과징금 부과 및 증권선물위원회 제재 완료</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>비상장법인 국보가 2019년부터 대손상각비 과다 계상 및 자기자본 부풀리기 등 회계 부정으로 금융당국으로부터 5천420만원의 과징금과 과태료를 부과받았다. 이로 인해 투자자들에게 오도된 정보를 제공하여 재산상 손해를 초래할 수 있으며, 회계감사를 맡은 신우회계법인도 제재를 받았다. 금융당국의 조치로 회계 부정 사실이 명확히 드러나 투자자들의 손해배상 소송 가능성이 높다.</t>
+          <t>비상장법인 국보가 종속회사 대여금 대손상각비 축소 및 사채 관련 선급비용 과대 계상으로 약 174억 원의 자기자본을 부풀린 사실이 금융당국 조사로 적발되었다. 금융위원회는 국보에 5420만 원의 과징금을 부과하고 전 대표이사 등에게도 제재를 내렸다. 허위 재무제표가 소액 공모 공시서류에 사용되어 투자자 피해가 예상되며, 외부감사인인 신우회계법인도 중징계를 받았다.</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>금융당국의 회계 부정 제재로 상대방 책임이 명확하며(적합 조건 1), 금융위원회의 조사 결과가 객관적 증거로 존재합니다(적합 조건 5). 투자자에게 오도된 정보를 제공하여 재산상 손해를 초래할 수 있다는 언급으로 다수의 투자자 피해 가능성이 있으며(적합 조건 3), 이미 금융당국의 행정처분이라는 공적 절차가 진행되어 종결되었습니다(적합 조건 6).</t>
+          <t>금융당국의 조사 결과로 국보의 회계처리 기준 위반 및 자본 부풀리기 책임이 명확히 드러났으며(적합 조건 1, 5), 174억 원 규모의 자본 부풀리기는 잠재적 피해 규모가 크고(적합 조건 4), 허위 재무제표가 소액 공모 공시서류에 사용되어 다수의 투자자 피해로 이어질 가능성이 높아 집단적 피해 요건을 충족합니다(적합 조건 3). 이미 금융당국의 제재 절차가 완료되어 공적 절차가 진행 중이며(적합 조건 6), 이는 소송의 강력한 증거가 될 수 있습니다.</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>174억 원 (자본 부풀리기 규모), 투자자 피해액 미상</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>소액 공모 투자자 다수 (미상)</t>
         </is>
       </c>
       <c r="J32" t="inlineStr">
         <is>
-          <t>국보, 회계 부정으로 과징금 5천420만원... 금융당국의 철퇴</t>
+          <t>금융위 ‘174억 자본 부풀리기’ 국보에 5400만원 과징금…前 대표도 제...</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
-          <t>tokenpost.kr</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
       <c r="M32" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/economy/345377</t>
+          <t>https://www.mk.co.kr/article/12005369</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
-          <t>2026-04-01 13:05:20.674685+00:00</t>
+          <t>2026-04-01 13:06:09.915183+00:00</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>증권</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>삼천당제약</t>
+          <t>iM증권</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>한국거래소 불성실공시법인 지정예고, 회사 측의 법적 대응 예고</t>
+          <t>민·형사상 법적 조치 착수 및 고소, 손해배상 청구 예정</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>삼천당제약이 주가 조작 의혹 및 공시 신뢰성 문제로 이틀 연속 주가가 급락했다. 회사는 루머 유포자를 고소하며 법적 대응을 예고했으나, 한국거래소는 불성실공시법인 지정을 예고하며 시장의 불신은 여전하다. 주주들은 회사 공시의 투명성 부족으로 인한 피해를 주장할 수 있다.</t>
+          <t>삼천당제약이 iM증권 및 애널리스트의 허위 리포트와 시장 루머로 인한 주가 급락에 대해 민·형사상 법적 대응을 예고했습니다. 회사는 이를 공매도 세력과 결합된 인위적 주가 하락으로 규정하며, 악의적인 허위 사실 유포에 대한 고소 및 손해배상 청구를 진행할 예정입니다. 한국거래소는 해당 종목을 공매도 과열 종목으로 지정했습니다.</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>삼천당제약은 코스닥 상장 대기업으로 자력이 충분하며, 주가 급락으로 다수의 주주가 피해를 입었을 가능성이 높다. 한국거래소의 불성실공시법인 지정예고는 회사의 책임 가능성을 시사하는 공적 절차 진행으로, 증거 확보에도 유리하다. 이는 상대방 책임의 명확성, 충분한 자력, 집단적 피해, 큰 피해 규모, 증거 확보 가능성, 공적 절차 진행 조건에 모두 부합한다.</t>
+          <t>증권사(iM증권)의 허위 리포트 및 루머 유포로 인한 주가 급락 사태로, 상대방 책임이 비교적 명확하고 자력이 충분합니다. 다수의 주주들이 피해를 입었을 가능성이 크며, 피해 규모 또한 상당할 것으로 예상됩니다. (적합 조건 1, 2, 3, 4 해당)</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
-          <t>주가 급락으로 인한 수억 원 이상의 피해 추정</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
-          <t>다수의 주주</t>
+          <t>삼천당제약 주주 다수</t>
         </is>
       </c>
       <c r="J33" t="inlineStr">
         <is>
-          <t>삼천당제약, 이틀 연속 주주 달래기…무너진 신뢰 되돌릴까</t>
+          <t>삼천당제약 “허위 루머 유포에 법적 대응”…주가 급락 속 정면 반박</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
-          <t>news.tf.co.kr</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L33" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
       <c r="M33" t="inlineStr">
         <is>
-          <t>https://news.tf.co.kr/read/economy/2308748.htm</t>
+          <t>https://biz.heraldcorp.com/article/10707992?ref=naver</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
-          <t>2026-04-01 13:04:38.671225+00:00</t>
+          <t>2026-04-01 13:05:46.570121+00:00</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>증권</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>iM증권</t>
+          <t>국보, 신우회계법인</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>삼천당제약의 iM증권 및 애널리스트에 대한 고소 및 손해배상 청구 예고, 블로거 고발, 한국거래소의 불성실공시법인 지정 예고</t>
+          <t>금융위원회 과징금 및 과태료 부과, 감사인 제재 완료</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>삼천당제약 주가가 악성 루머와 공매도 세력으로 인해 급락하자, 회사는 iM증권과 애널리스트를 고소하고 블로거를 고발하며 주주 피해를 바로잡겠다고 밝혔다. 한국거래소는 불성실공시법인 지정을 예고했으며, iM증권은 관련 리포트 배포 사실을 부인하며 공방이 예상된다.</t>
+          <t>비상장법인 국보가 2019년부터 대손상각비 과다 계상 및 자기자본 부풀리기 등 회계 부정으로 금융당국으로부터 5천420만원의 과징금과 과태료를 부과받았다. 이로 인해 투자자들에게 오도된 정보를 제공하여 재산상 손해를 초래할 수 있으며, 회계감사를 맡은 신우회계법인도 제재를 받았다. 금융당국의 조치로 회계 부정 사실이 명확히 드러나 투자자들의 손해배상 소송 가능성이 높다.</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>상대방인 iM증권은 금융기관으로 자력이 충분하며, 주가 급락으로 다수의 삼천당제약 주주가 피해를 입어 집단적 피해 및 큰 피해 규모가 예상된다. 또한 한국거래소의 불성실공시법인 지정 예고와 블로거 고발 등 공적 절차가 진행 중이므로 소송금융 투자에 적합하다. 다만, 상대방 책임의 명확성은 법적 다툼을 통해 입증되어야 할 쟁점이다.</t>
+          <t>금융당국의 회계 부정 제재로 상대방 책임이 명확하며(적합 조건 1), 금융위원회의 조사 결과가 객관적 증거로 존재합니다(적합 조건 5). 투자자에게 오도된 정보를 제공하여 재산상 손해를 초래할 수 있다는 언급으로 다수의 투자자 피해 가능성이 있으며(적합 조건 3), 이미 금융당국의 행정처분이라는 공적 절차가 진행되어 종결되었습니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
-          <t>삼천당제약 주주 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J34" t="inlineStr">
         <is>
-          <t>삼천당제약, 오늘도 10%대 급락… iM증권 고소</t>
+          <t>국보, 회계 부정으로 과징금 5천420만원... 금융당국의 철퇴</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
-          <t>yonhapnewstv.co.kr</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L34" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
       <c r="M34" t="inlineStr">
         <is>
-          <t>http://www.yonhapnewstv.co.kr/AKR20260401153714Msj</t>
+          <t>https://www.tokenpost.kr/news/economy/345377</t>
         </is>
       </c>
       <c r="N34" t="inlineStr">
         <is>
-          <t>2026-04-01 12:59:35.237205+00:00</t>
+          <t>2026-04-01 13:05:20.674685+00:00</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>증권</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>국보</t>
+          <t>삼천당제약</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>증권선물위원회 과징금 부과 의결</t>
+          <t>한국거래소 불성실공시법인 지정예고, 회사 측의 법적 대응 예고</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>금융위원회 증권선물위원회는 회계처리 기준을 위반한 국보에 5420만원의 과징금을 부과하고 전 대표이사 등에게도 과징금을 의결했습니다. 국보는 종속회사 대여금 대손상각비 과대계상, 전환사채 및 신주인수권부사채 발행 시 자기자본 부풀리기 등의 위반 행위를 저질렀습니다. 이는 투자자들에게 손해를 입혔을 가능성이 있어 향후 투자자들의 손해배상 소송으로 이어질 수 있습니다.</t>
+          <t>삼천당제약이 주가 조작 의혹 및 공시 신뢰성 문제로 이틀 연속 주가가 급락했다. 회사는 루머 유포자를 고소하며 법적 대응을 예고했으나, 한국거래소는 불성실공시법인 지정을 예고하며 시장의 불신은 여전하다. 주주들은 회사 공시의 투명성 부족으로 인한 피해를 주장할 수 있다.</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>상대방 책임이 증권선물위원회 의결로 명확히 특정되었고(적합 조건 1), 국보라는 기업이 피고로서 자력이 충분할 것으로 예상됩니다(적합 조건 2). 회계처리 기준 위반은 다수의 투자자에게 집단적 피해를 야기할 수 있으며(적합 조건 3), 증선위의 과징금 부과 결정은 강력한 객관적 증거가 됩니다(적합 조건 5). 이미 공적 절차가 진행되어 투자자 소송의 근거가 마련되었습니다(적합 조건 6).</t>
+          <t>삼천당제약은 코스닥 상장 대기업으로 자력이 충분하며, 주가 급락으로 다수의 주주가 피해를 입었을 가능성이 높다. 한국거래소의 불성실공시법인 지정예고는 회사의 책임 가능성을 시사하는 공적 절차 진행으로, 증거 확보에도 유리하다. 이는 상대방 책임의 명확성, 충분한 자력, 집단적 피해, 큰 피해 규모, 증거 확보 가능성, 공적 절차 진행 조건에 모두 부합한다.</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>주가 급락으로 인한 수억 원 이상의 피해 추정</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수의 주주</t>
         </is>
       </c>
       <c r="J35" t="inlineStr">
         <is>
-          <t>증선위, '회계처리 기준 위반' 국보에 5420만원 과징금</t>
+          <t>삼천당제약, 이틀 연속 주주 달래기…무너진 신뢰 되돌릴까</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
-          <t>view.asiae.co.kr</t>
+          <t>news.tf.co.kr</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
       <c r="M35" t="inlineStr">
         <is>
-          <t>https://view.asiae.co.kr/article/2026040115174404310</t>
+          <t>https://news.tf.co.kr/read/economy/2308748.htm</t>
         </is>
       </c>
       <c r="N35" t="inlineStr">
         <is>
-          <t>2026-04-01 12:58:07.622013+00:00</t>
+          <t>2026-04-01 13:04:38.671225+00:00</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>증권</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>삼천당제약</t>
+          <t>iM증권</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>한국거래소 불성실 공시법인 지정 예고, 주가 조작 의혹 확산</t>
+          <t>삼천당제약의 iM증권 및 애널리스트에 대한 고소 및 손해배상 청구 예고, 블로거 고발, 한국거래소의 불성실공시법인 지정 예고</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>삼천당제약이 주가 조작 의혹과 불성실 공시 예고로 주가가 급락했습니다. 회사는 의혹을 제기한 블로거와 애널리스트를 고소하겠다고 밝혔으며, 한국거래소는 삼천당제약에 대해 불성실 공시법인 지정을 예고했습니다. 이는 다수의 주식 투자자에게 피해를 야기할 수 있는 상황입니다.</t>
+          <t>삼천당제약 주가가 악성 루머와 공매도 세력으로 인해 급락하자, 회사는 iM증권과 애널리스트를 고소하고 블로거를 고발하며 주주 피해를 바로잡겠다고 밝혔다. 한국거래소는 불성실공시법인 지정을 예고했으며, iM증권은 관련 리포트 배포 사실을 부인하며 공방이 예상된다.</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>삼천당제약은 상장기업으로 자력이 충분하며, 주가 조작 의혹과 불성실 공시로 인해 다수의 주식 투자자가 피해를 입을 가능성이 높습니다. 한국거래소의 불성실 공시법인 지정 예고는 공적 절차의 시작으로, 향후 증거 확보 및 소송 진행에 유리할 수 있습니다.</t>
+          <t>상대방인 iM증권은 금융기관으로 자력이 충분하며, 주가 급락으로 다수의 삼천당제약 주주가 피해를 입어 집단적 피해 및 큰 피해 규모가 예상된다. 또한 한국거래소의 불성실공시법인 지정 예고와 블로거 고발 등 공적 절차가 진행 중이므로 소송금융 투자에 적합하다. 다만, 상대방 책임의 명확성은 법적 다툼을 통해 입증되어야 할 쟁점이다.</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
-          <t>주식 투자자 다수</t>
+          <t>삼천당제약 주주 다수</t>
         </is>
       </c>
       <c r="J36" t="inlineStr">
         <is>
-          <t>[특징주]주가조작 의혹에 불성실 공시…삼천당제약 주가, 또 10% 급락</t>
+          <t>삼천당제약, 오늘도 10%대 급락… iM증권 고소</t>
         </is>
       </c>
       <c r="K36" t="inlineStr">
         <is>
-          <t>sidae.com</t>
+          <t>yonhapnewstv.co.kr</t>
         </is>
       </c>
       <c r="L36" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
       <c r="M36" t="inlineStr">
         <is>
-          <t>https://www.sidae.com/article/2026040114424283717</t>
+          <t>http://www.yonhapnewstv.co.kr/AKR20260401153714Msj</t>
         </is>
       </c>
       <c r="N36" t="inlineStr">
         <is>
-          <t>2026-04-01 12:57:33.927711+00:00</t>
+          <t>2026-04-01 12:59:35.237205+00:00</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>증권</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>특정 증권사 및 애널리스트</t>
+          <t>국보</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>고소 및 손해배상 청구 진행 중</t>
+          <t>증권선물위원회 과징금 부과 의결</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>삼천당제약은 특정 증권사와 애널리스트가 유포한 악의적인 허위 사실로 인해 주가가 하락하자, 주주들의 재산을 지키기 위해 해당 증권사와 애널리스트를 상대로 고소 및 손해배상 청구를 진행했습니다. 삼천당제약은 이를 단순 개인의 일탈로 보지 않고 증권사 차원의 조직적 개입 여부를 끝까지 밝히겠다는 입장입니다.</t>
+          <t>금융위원회 증권선물위원회는 회계처리 기준을 위반한 국보에 5420만원의 과징금을 부과하고 전 대표이사 등에게도 과징금을 의결했습니다. 국보는 종속회사 대여금 대손상각비 과대계상, 전환사채 및 신주인수권부사채 발행 시 자기자본 부풀리기 등의 위반 행위를 저질렀습니다. 이는 투자자들에게 손해를 입혔을 가능성이 있어 향후 투자자들의 손해배상 소송으로 이어질 수 있습니다.</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>삼천당제약이 특정 증권사와 애널리스트의 악의적인 허위 사실 유포로 인한 주가 하락에 대해 고소 및 손해배상 청구를 진행했습니다. 상대방(증권사)의 자력이 충분하고, 허위 사실 유포 책임이 명확하며, 주가 하락으로 다수의 주주들이 피해를 입었을 가능성이 높아 집단적 피해 규모가 클 것으로 예상됩니다. (적합 조건 1, 2, 3, 4, 5)</t>
+          <t>상대방 책임이 증권선물위원회 의결로 명확히 특정되었고(적합 조건 1), 국보라는 기업이 피고로서 자력이 충분할 것으로 예상됩니다(적합 조건 2). 회계처리 기준 위반은 다수의 투자자에게 집단적 피해를 야기할 수 있으며(적합 조건 3), 증선위의 과징금 부과 결정은 강력한 객관적 증거가 됩니다(적합 조건 5). 이미 공적 절차가 진행되어 투자자 소송의 근거가 마련되었습니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I37" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J37" t="inlineStr">
         <is>
-          <t>주가 하락에 '긴급 공지' 띄운 삼천당제약… 주주 재산 지키겠다</t>
+          <t>증선위, '회계처리 기준 위반' 국보에 5420만원 과징금</t>
         </is>
       </c>
       <c r="K37" t="inlineStr">
         <is>
-          <t>newsway.co.kr</t>
+          <t>view.asiae.co.kr</t>
         </is>
       </c>
       <c r="L37" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
       <c r="M37" t="inlineStr">
         <is>
-          <t>https://www.newsway.co.kr/news/view?ud=2026040114395095818</t>
+          <t>https://view.asiae.co.kr/article/2026040115174404310</t>
         </is>
       </c>
       <c r="N37" t="inlineStr">
         <is>
-          <t>2026-04-01 12:57:16.897743+00:00</t>
+          <t>2026-04-01 12:58:07.622013+00:00</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>증권</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>삼천당제약</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>한국거래소 불성실 공시법인 지정 예고</t>
+          <t>한국거래소 불성실 공시법인 지정 예고, 주가 조작 의혹 확산</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>삼천당제약이 주가 조작 의혹 제기로 이틀 연속 주가가 급락했습니다. 회사는 의혹을 제기한 블로거와 애널리스트를 명예훼손 및 업무방해 혐의로 고소했으며, 한국거래소는 삼천당제약을 불성실 공시법인으로 지정 예고했습니다. 이는 영업실적 전망 공시 미이행이 이유입니다.</t>
+          <t>삼천당제약이 주가 조작 의혹과 불성실 공시 예고로 주가가 급락했습니다. 회사는 의혹을 제기한 블로거와 애널리스트를 고소하겠다고 밝혔으며, 한국거래소는 삼천당제약에 대해 불성실 공시법인 지정을 예고했습니다. 이는 다수의 주식 투자자에게 피해를 야기할 수 있는 상황입니다.</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>삼천당제약은 상장회사로 배상 능력이 충분하며(적합 조건 2), 주가 급락으로 다수의 투자자들이 집단적 피해를 입었을 가능성이 높습니다(적합 조건 3, 4). 한국거래소의 불성실 공시법인 지정 예고는 회사의 공시 의무 위반에 대한 객관적 증거이자 공적 절차 진행을 의미하며(적합 조건 5, 6), 이는 투자자 손해배상 소송에서 회사의 책임 입증에 유리하게 작용할 수 있습니다(적합 조건 1).</t>
+          <t>삼천당제약은 상장기업으로 자력이 충분하며, 주가 조작 의혹과 불성실 공시로 인해 다수의 주식 투자자가 피해를 입을 가능성이 높습니다. 한국거래소의 불성실 공시법인 지정 예고는 공적 절차의 시작으로, 향후 증거 확보 및 소송 진행에 유리할 수 있습니다.</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I38" t="inlineStr">
         <is>
-          <t>다수 투자자</t>
+          <t>주식 투자자 다수</t>
         </is>
       </c>
       <c r="J38" t="inlineStr">
         <is>
-          <t>삼천당제약, 전날 하한가 이어 이틀째 약세…11%대 급락</t>
+          <t>[특징주]주가조작 의혹에 불성실 공시…삼천당제약 주가, 또 10% 급락</t>
         </is>
       </c>
       <c r="K38" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>sidae.com</t>
         </is>
       </c>
       <c r="L38" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
       <c r="M38" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260401_0003573538</t>
+          <t>https://www.sidae.com/article/2026040114424283717</t>
         </is>
       </c>
       <c r="N38" t="inlineStr">
         <is>
-          <t>2026-04-01 12:56:40.882959+00:00</t>
+          <t>2026-04-01 12:57:33.927711+00:00</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>증권</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
+          <t>특정 증권사 및 애널리스트</t>
+        </is>
+      </c>
+      <c r="D39" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E39" t="inlineStr">
+        <is>
+          <t>고소 및 손해배상 청구 진행 중</t>
+        </is>
+      </c>
+      <c r="F39" t="inlineStr">
+        <is>
+          <t>삼천당제약은 특정 증권사와 애널리스트가 유포한 악의적인 허위 사실로 인해 주가가 하락하자, 주주들의 재산을 지키기 위해 해당 증권사와 애널리스트를 상대로 고소 및 손해배상 청구를 진행했습니다. 삼천당제약은 이를 단순 개인의 일탈로 보지 않고 증권사 차원의 조직적 개입 여부를 끝까지 밝히겠다는 입장입니다.</t>
+        </is>
+      </c>
+      <c r="G39" t="inlineStr">
+        <is>
+          <t>삼천당제약이 특정 증권사와 애널리스트의 악의적인 허위 사실 유포로 인한 주가 하락에 대해 고소 및 손해배상 청구를 진행했습니다. 상대방(증권사)의 자력이 충분하고, 허위 사실 유포 책임이 명확하며, 주가 하락으로 다수의 주주들이 피해를 입었을 가능성이 높아 집단적 피해 규모가 클 것으로 예상됩니다. (적합 조건 1, 2, 3, 4, 5)</t>
+        </is>
+      </c>
+      <c r="H39" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I39" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J39" t="inlineStr">
+        <is>
+          <t>주가 하락에 '긴급 공지' 띄운 삼천당제약… 주주 재산 지키겠다</t>
+        </is>
+      </c>
+      <c r="K39" t="inlineStr">
+        <is>
+          <t>newsway.co.kr</t>
+        </is>
+      </c>
+      <c r="L39" t="inlineStr">
+        <is>
+          <t>2026-04-01</t>
+        </is>
+      </c>
+      <c r="M39" t="inlineStr">
+        <is>
+          <t>https://www.newsway.co.kr/news/view?ud=2026040114395095818</t>
+        </is>
+      </c>
+      <c r="N39" t="inlineStr">
+        <is>
+          <t>2026-04-01 12:57:16.897743+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B40" t="inlineStr">
+        <is>
+          <t>증권</t>
+        </is>
+      </c>
+      <c r="C40" t="inlineStr">
+        <is>
+          <t>삼천당제약</t>
+        </is>
+      </c>
+      <c r="D40" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E40" t="inlineStr">
+        <is>
+          <t>한국거래소 불성실 공시법인 지정 예고</t>
+        </is>
+      </c>
+      <c r="F40" t="inlineStr">
+        <is>
+          <t>삼천당제약이 주가 조작 의혹 제기로 이틀 연속 주가가 급락했습니다. 회사는 의혹을 제기한 블로거와 애널리스트를 명예훼손 및 업무방해 혐의로 고소했으며, 한국거래소는 삼천당제약을 불성실 공시법인으로 지정 예고했습니다. 이는 영업실적 전망 공시 미이행이 이유입니다.</t>
+        </is>
+      </c>
+      <c r="G40" t="inlineStr">
+        <is>
+          <t>삼천당제약은 상장회사로 배상 능력이 충분하며(적합 조건 2), 주가 급락으로 다수의 투자자들이 집단적 피해를 입었을 가능성이 높습니다(적합 조건 3, 4). 한국거래소의 불성실 공시법인 지정 예고는 회사의 공시 의무 위반에 대한 객관적 증거이자 공적 절차 진행을 의미하며(적합 조건 5, 6), 이는 투자자 손해배상 소송에서 회사의 책임 입증에 유리하게 작용할 수 있습니다(적합 조건 1).</t>
+        </is>
+      </c>
+      <c r="H40" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I40" t="inlineStr">
+        <is>
+          <t>다수 투자자</t>
+        </is>
+      </c>
+      <c r="J40" t="inlineStr">
+        <is>
+          <t>삼천당제약, 전날 하한가 이어 이틀째 약세…11%대 급락</t>
+        </is>
+      </c>
+      <c r="K40" t="inlineStr">
+        <is>
+          <t>newsis.com</t>
+        </is>
+      </c>
+      <c r="L40" t="inlineStr">
+        <is>
+          <t>2026-04-01</t>
+        </is>
+      </c>
+      <c r="M40" t="inlineStr">
+        <is>
+          <t>https://www.newsis.com/view/NISX20260401_0003573538</t>
+        </is>
+      </c>
+      <c r="N40" t="inlineStr">
+        <is>
+          <t>2026-04-01 12:56:40.882959+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B41" t="inlineStr">
+        <is>
+          <t>증권</t>
+        </is>
+      </c>
+      <c r="C41" t="inlineStr">
+        <is>
           <t>드리븐 브랜즈(DRVN)</t>
         </is>
       </c>
-      <c r="D39" t="inlineStr">
+      <c r="D41" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E39" t="inlineStr">
+      <c r="E41" t="inlineStr">
         <is>
           <t>주주 집단소송 진행 중, 투자자 대응 기한 임박</t>
         </is>
       </c>
-      <c r="F39" t="inlineStr">
+      <c r="F41" t="inlineStr">
         <is>
           <t>드리븐 브랜즈가 회계 오류 은폐 의혹과 주주 집단소송이라는 이중 악재에 직면했다. 회사 내부자들이 수탁 의무를 위반했는지 여부가 핵심 쟁점이며, 투자자들은 2026년 5월 8일까지 주요 대응 기한을 앞두고 있다. 이번 사안은 기업 지배구조 전반에 대한 신뢰 문제로 번질 가능성이 있다.</t>
         </is>
       </c>
-      <c r="G39" t="inlineStr">
+      <c r="G41" t="inlineStr">
         <is>
           <t>드리븐 브랜즈는 상장 기업으로 자력이 충분하며(조건 2), 회계 오류 은폐 의혹으로 인한 주주 집단소송에 직면해 상대방 책임이 명확하고(조건 1), 다수의 주주가 피해를 입어 집단소송이 진행 중이며(조건 3), 6400억 원 규모 자산 매각과 연관되어 피해 규모가 클 것으로 예상됩니다(조건 4). 또한 회계 오류 관련 증거 확보 가능성이 높습니다(조건 5).</t>
         </is>
       </c>
-      <c r="H39" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I39" t="inlineStr">
+      <c r="H41" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I41" t="inlineStr">
         <is>
           <t>주주 다수</t>
         </is>
       </c>
-      <c r="J39" t="inlineStr">
+      <c r="J41" t="inlineStr">
         <is>
           <t>드리븐 브랜즈(DRVN), 6400억 자산 매각에도 회계 은폐·집단소송 ‘이중...</t>
         </is>
       </c>
-      <c r="K39" t="inlineStr">
+      <c r="K41" t="inlineStr">
         <is>
           <t>tokenpost.kr</t>
         </is>
       </c>
-      <c r="L39" t="inlineStr">
+      <c r="L41" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
-      <c r="M39" t="inlineStr">
+      <c r="M41" t="inlineStr">
         <is>
           <t>https://www.tokenpost.kr/news/market/345323</t>
         </is>
       </c>
-      <c r="N39" t="inlineStr">
+      <c r="N41" t="inlineStr">
         <is>
           <t>2026-04-01 12:55:27.229199+00:00</t>
         </is>
       </c>
     </row>
-    <row r="40">
-      <c r="A40" s="4" t="inlineStr">
+    <row r="42">
+      <c r="A42" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B40" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C40" t="inlineStr">
+      <c r="B42" t="inlineStr">
+        <is>
+          <t>증권</t>
+        </is>
+      </c>
+      <c r="C42" t="inlineStr">
         <is>
           <t>금양</t>
         </is>
       </c>
-      <c r="D40" t="inlineStr">
+      <c r="D42" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E40" t="inlineStr">
+      <c r="E42" t="inlineStr">
         <is>
           <t>상장폐지 심사 진행 중, BNK부산은행 대여금 청구 소송 제기</t>
         </is>
       </c>
-      <c r="F40" t="inlineStr">
+      <c r="F42" t="inlineStr">
         <is>
           <t>이차전지 대표주였던 금양이 감사 의견 거절로 상장폐지 위기에 처했으며, 유상증자 연기, 공장 부지 경매 개시, 대여금 청구 소송 등으로 경영 여건이 심각하게 악화되고 있습니다. 이로 인해 주가가 95% 급락하며 투자자들의 막대한 피해가 예상됩니다.</t>
         </is>
       </c>
-      <c r="G40" t="inlineStr">
+      <c r="G42" t="inlineStr">
         <is>
           <t>금양의 감사 의견 거절, 유상증자 연기, 경매 개시 등 경영 부실로 인한 주가 급락으로 다수의 주주가 피해를 입었으며, 이는 객관적인 증거로 확인 가능합니다 (적합 조건 1, 3, 4, 5). 또한 상장폐지 심사 절차가 진행 중입니다 (적합 조건 6). 그러나 금양은 상장폐지 위기에 처해있고 재무 상태가 매우 악화되어 소송 승소 시에도 배상금 회수가 어려울 가능성이 매우 높으므로 소송금융 투자 대상으로는 부적합합니다.</t>
         </is>
       </c>
-      <c r="H40" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I40" t="inlineStr">
+      <c r="H42" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I42" t="inlineStr">
         <is>
           <t>주주 다수</t>
         </is>
       </c>
-      <c r="J40" t="inlineStr">
+      <c r="J42" t="inlineStr">
         <is>
           <t>금양, 상장 폐지 위기...주가 95% 급락</t>
         </is>
       </c>
-      <c r="K40" t="inlineStr">
+      <c r="K42" t="inlineStr">
         <is>
           <t>cstimes.com</t>
         </is>
       </c>
-      <c r="L40" t="inlineStr">
+      <c r="L42" t="inlineStr">
         <is>
           <t>2026-03-31</t>
         </is>
       </c>
-      <c r="M40" t="inlineStr">
+      <c r="M42" t="inlineStr">
         <is>
           <t>https://www.cstimes.com/news/articleView.html?idxno=700353</t>
         </is>
       </c>
-      <c r="N40" t="inlineStr">
+      <c r="N42" t="inlineStr">
         <is>
           <t>2026-04-01 00:54:33.898011+00:00</t>
         </is>
       </c>
     </row>
-    <row r="41">
-      <c r="A41" s="3" t="inlineStr">
+    <row r="43">
+      <c r="A43" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B41" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C41" t="inlineStr">
+      <c r="B43" t="inlineStr">
+        <is>
+          <t>증권</t>
+        </is>
+      </c>
+      <c r="C43" t="inlineStr">
         <is>
           <t>삼천당제약</t>
         </is>
       </c>
-      <c r="D41" t="inlineStr">
+      <c r="D43" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E41" t="inlineStr">
+      <c r="E43" t="inlineStr">
         <is>
           <t>잠재적 집단소송 가능성</t>
         </is>
       </c>
-      <c r="F41" t="inlineStr">
+      <c r="F43" t="inlineStr">
         <is>
           <t>코스닥 대장주 삼천당제약이 주가 조작 의혹을 제기한 블로거를 형사 고발하겠다고 밝혔습니다. 블로거는 삼천당제약을 '작전주'로 지목하며 과거 계약 중단 사례를 언급했고, 회사는 이를 부인하며 주가 조작 의혹을 일축했습니다. 주가 급락으로 투자자들의 피해가 예상됩니다.</t>
         </is>
       </c>
-      <c r="G41" t="inlineStr">
+      <c r="G43" t="inlineStr">
         <is>
           <t>코스닥 대장주인 삼천당제약은 충분한 자력을 갖추고 있으며, 주가 급락으로 다수의 투자자 피해 발생 가능성이 높습니다. (적합 조건 2, 3, 4) 그러나 현재까지 상대방의 책임이 명확히 입증되지 않았고, 공적 조사 등 객관적 증거 확보를 위한 절차가 진행 중이라는 언급이 없어 추가적인 사실 확인이 필요합니다. (적합 조건 1, 5, 6 미충족)</t>
         </is>
       </c>
-      <c r="H41" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J41" t="inlineStr">
+      <c r="H43" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I43" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J43" t="inlineStr">
         <is>
           <t>'황제주 반납' 삼천당제약, 주가 조작 의혹 제기한 블로거 형사 고발</t>
         </is>
       </c>
-      <c r="K41" t="inlineStr">
+      <c r="K43" t="inlineStr">
         <is>
           <t>insight.co.kr</t>
         </is>
       </c>
-      <c r="L41" t="inlineStr">
+      <c r="L43" t="inlineStr">
         <is>
           <t>2026-03-31</t>
         </is>
       </c>
-      <c r="M41" t="inlineStr">
+      <c r="M43" t="inlineStr">
         <is>
           <t>https://www.insight.co.kr/news/548400</t>
         </is>
       </c>
-      <c r="N41" t="inlineStr">
+      <c r="N43" t="inlineStr">
         <is>
           <t>2026-04-01 00:30:16.637701+00:00</t>
-        </is>
-[...138 lines deleted...]
-          <t>2026-03-31 12:52:20.912565+00:00</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>증권</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>삼천당제약</t>
+          <t>더큐브앤, 김범수 동생</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>주가 급락 및 회사-블로거 간 법적 분쟁 시작</t>
+          <t>신사업 실패로 인한 주가 하락</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>삼천당제약 주가가 연초 대비 급등 후 하한가를 기록하며 시가총액 수조원이 증발했습니다. 회사는 자사를 '작전주'로 지목한 블로거를 형사 고발하겠다고 밝혔고, 블로거는 맞대응하며 법적 공방이 예상됩니다. 이와 별개로 주가 급락으로 인한 투자자들의 피해가 우려되는 상황입니다.</t>
+          <t>더큐브앤이 김범수 동생과의 신사업 협력 소식으로 주가가 급등했으나, 4개월 만에 신사업이 실패로 돌아가면서 주가가 하락하여 소액주주들이 큰 피해를 입었다. 기사는 이 사건을 '새드엔딩'으로 표현하며 소액주주들의 손실이 상당할 것으로 보인다.</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t>대기업인 삼천당제약은 자력이 충분하며(적합 조건 2), 주가 급락으로 다수의 투자자가 큰 피해를 입었을 가능성이 높습니다(적합 조건 3, 4). 그러나 상대방의 책임(주가 조작 여부)이 명확히 밝혀지지 않았고(적합 조건 1), 공적 조사나 객관적 증거가 아직 확보되지 않아 추가적인 사실관계 확인이 필요합니다(적합 조건 5, 6).</t>
+          <t>소액주주 다수가 피해를 입어 집단적 피해(적합 조건 3)에 해당하며, 주가 급등락으로 인한 피해 규모가 상당할 것으로 추정됩니다(적합 조건 4). 그러나 김범수 동생의 법적 책임이 기사 내용만으로는 명확히 특정되지 않고, 상대방의 자력 또한 불분명하여 추가적인 조사가 필요합니다.</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
-          <t>수조원 (시가총액 증발)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I44" t="inlineStr">
         <is>
-          <t>다수 (주주)</t>
+          <t>소액주주 다수</t>
         </is>
       </c>
       <c r="J44" t="inlineStr">
         <is>
-          <t>“감히 작전주라고?”…하한가 찍더니 ‘블로거 고발’ 선언한 삼천당제...</t>
+          <t>[핀포인트] [더큐브앤] 김범수 동생에 기댄 신사업, 결국 새드엔딩</t>
         </is>
       </c>
       <c r="K44" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>news.dealsitetv.com</t>
         </is>
       </c>
       <c r="L44" t="inlineStr">
         <is>
           <t>2026-03-31</t>
         </is>
       </c>
       <c r="M44" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20026646?ref=naver</t>
+          <t>https://news.dealsitetv.com/articles/167856</t>
         </is>
       </c>
       <c r="N44" t="inlineStr">
         <is>
-          <t>2026-03-31 12:34:55.283383+00:00</t>
+          <t>2026-04-01 00:27:55.888401+00:00</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>증권</t>
         </is>
       </c>
-      <c r="C45" t="inlineStr">
+      <c r="C45" t="inlineStr"/>
+      <c r="D45" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E45" t="inlineStr">
+        <is>
+          <t>물적분할 후 자회사 상장으로 인한 소액주주 피해 발생 가능성 및 집단소송 예고</t>
+        </is>
+      </c>
+      <c r="F45" t="inlineStr">
+        <is>
+          <t>한국 기업들의 물적분할 후 자회사 상장 관행이 모회사 소액주주의 가치를 훼손할 경우, 수백억에서 수천억 원 규모의 천문학적인 집단소송에 직면할 수 있다는 경고가 나왔습니다. 이는 한국의 중복상장 비율이 유독 높은 현상과 관련하여, 소액주주 보호의 필요성을 강조하는 내용입니다.</t>
+        </is>
+      </c>
+      <c r="G45" t="inlineStr">
+        <is>
+          <t>물적분할 후 자회사 상장으로 인한 모회사 주주 가치 훼손 시 대기업을 상대로 수백억~수천억 원 규모의 집단소송이 발생할 가능성이 높다고 언급되어, 상대방 자력 충분, 집단적 피해, 피해 규모 큼, 증거 확보 가능 등 적합 조건 2, 3, 4, 5에 해당합니다. 이는 소송금융 투자 대상으로서 매우 높은 잠재력을 가집니다.</t>
+        </is>
+      </c>
+      <c r="H45" t="inlineStr">
+        <is>
+          <t>수백억~수천억 원</t>
+        </is>
+      </c>
+      <c r="I45" t="inlineStr">
+        <is>
+          <t>소액주주 다수</t>
+        </is>
+      </c>
+      <c r="J45" t="inlineStr">
+        <is>
+          <t>[더벨][thebell's view] [영상]중복상장 비율 18%…왜 한국만 유독 높을까...</t>
+        </is>
+      </c>
+      <c r="K45" t="inlineStr">
+        <is>
+          <t>thebell.co.kr</t>
+        </is>
+      </c>
+      <c r="L45" t="inlineStr">
+        <is>
+          <t>2026-03-31</t>
+        </is>
+      </c>
+      <c r="M45" t="inlineStr">
+        <is>
+          <t>https://www.thebell.co.kr/free/content/ArticleView.asp?key=202603311653580400105120</t>
+        </is>
+      </c>
+      <c r="N45" t="inlineStr">
+        <is>
+          <t>2026-03-31 12:52:20.912565+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B46" t="inlineStr">
+        <is>
+          <t>증권</t>
+        </is>
+      </c>
+      <c r="C46" t="inlineStr">
+        <is>
+          <t>삼천당제약</t>
+        </is>
+      </c>
+      <c r="D46" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E46" t="inlineStr">
+        <is>
+          <t>주가 급락 및 회사-블로거 간 법적 분쟁 시작</t>
+        </is>
+      </c>
+      <c r="F46" t="inlineStr">
+        <is>
+          <t>삼천당제약 주가가 연초 대비 급등 후 하한가를 기록하며 시가총액 수조원이 증발했습니다. 회사는 자사를 '작전주'로 지목한 블로거를 형사 고발하겠다고 밝혔고, 블로거는 맞대응하며 법적 공방이 예상됩니다. 이와 별개로 주가 급락으로 인한 투자자들의 피해가 우려되는 상황입니다.</t>
+        </is>
+      </c>
+      <c r="G46" t="inlineStr">
+        <is>
+          <t>대기업인 삼천당제약은 자력이 충분하며(적합 조건 2), 주가 급락으로 다수의 투자자가 큰 피해를 입었을 가능성이 높습니다(적합 조건 3, 4). 그러나 상대방의 책임(주가 조작 여부)이 명확히 밝혀지지 않았고(적합 조건 1), 공적 조사나 객관적 증거가 아직 확보되지 않아 추가적인 사실관계 확인이 필요합니다(적합 조건 5, 6).</t>
+        </is>
+      </c>
+      <c r="H46" t="inlineStr">
+        <is>
+          <t>수조원 (시가총액 증발)</t>
+        </is>
+      </c>
+      <c r="I46" t="inlineStr">
+        <is>
+          <t>다수 (주주)</t>
+        </is>
+      </c>
+      <c r="J46" t="inlineStr">
+        <is>
+          <t>“감히 작전주라고?”…하한가 찍더니 ‘블로거 고발’ 선언한 삼천당제...</t>
+        </is>
+      </c>
+      <c r="K46" t="inlineStr">
+        <is>
+          <t>sedaily.com</t>
+        </is>
+      </c>
+      <c r="L46" t="inlineStr">
+        <is>
+          <t>2026-03-31</t>
+        </is>
+      </c>
+      <c r="M46" t="inlineStr">
+        <is>
+          <t>https://www.sedaily.com/article/20026646?ref=naver</t>
+        </is>
+      </c>
+      <c r="N46" t="inlineStr">
+        <is>
+          <t>2026-03-31 12:34:55.283383+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B47" t="inlineStr">
+        <is>
+          <t>증권</t>
+        </is>
+      </c>
+      <c r="C47" t="inlineStr">
         <is>
           <t>슈퍼마이크로</t>
         </is>
       </c>
-      <c r="D45" t="inlineStr">
+      <c r="D47" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E45" t="inlineStr">
+      <c r="E47" t="inlineStr">
         <is>
           <t>증권 사기 혐의로 집단 소송 진행 중</t>
         </is>
       </c>
-      <c r="F45" t="inlineStr">
+      <c r="F47" t="inlineStr">
         <is>
           <t>슈퍼마이크로의 주가가 하루 만에 28% 급락한 사건으로 인해 투자자들이 증권 사기 혐의로 집단 소송을 제기했다. 회사는 자신들이 개인들의 치밀한 계획에 의한 피해자라고 주장하고 있다. 이 사건은 투자자들의 집단적 피해와 상당한 규모의 손실을 야기했다.</t>
         </is>
       </c>
-      <c r="G45" t="inlineStr">
+      <c r="G47" t="inlineStr">
         <is>
           <t>적합 조건: 상대방에게 자력이 충분함 (상장회사), 집단적 피해 (투자자 집단소송), 피해 규모가 큼 (주가 28% 급락), 증거 확보 가능성 높음 (증권 사기 혐의). 이미 소송이 진행 중이며, 회사의 피해자 주장은 소송 과정에서 다퉈질 쟁점으로 소송금융 투자 기회를 저해하지 않습니다.</t>
         </is>
       </c>
-      <c r="H45" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I45" t="inlineStr">
+      <c r="H47" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I47" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
-      <c r="J45" t="inlineStr">
+      <c r="J47" t="inlineStr">
         <is>
           <t>슈퍼마이크로 서버 밀수한 곳은 중국군 관련 블랙리스트 대학 등 4곳</t>
         </is>
       </c>
-      <c r="K45" t="inlineStr">
+      <c r="K47" t="inlineStr">
         <is>
           <t>aitimes.com</t>
         </is>
       </c>
-      <c r="L45" t="inlineStr">
+      <c r="L47" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
-      <c r="M45" t="inlineStr">
+      <c r="M47" t="inlineStr">
         <is>
           <t>https://www.aitimes.com/news/articleView.html?idxno=208533</t>
         </is>
       </c>
-      <c r="N45" t="inlineStr">
+      <c r="N47" t="inlineStr">
         <is>
           <t>2026-03-30 12:47:34.966171+00:00</t>
         </is>
       </c>
     </row>
-    <row r="46">
-      <c r="A46" s="4" t="inlineStr">
+    <row r="48">
+      <c r="A48" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B46" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C46" t="inlineStr">
+      <c r="B48" t="inlineStr">
+        <is>
+          <t>증권</t>
+        </is>
+      </c>
+      <c r="C48" t="inlineStr">
         <is>
           <t>금양</t>
         </is>
       </c>
-      <c r="D46" t="inlineStr">
+      <c r="D48" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E46" t="inlineStr">
+      <c r="E48" t="inlineStr">
         <is>
           <t>한국거래소 상장폐지 심의 진행 중, 공장 부지 경매 및 대출 소송</t>
         </is>
       </c>
-      <c r="F46" t="inlineStr">
+      <c r="F48" t="inlineStr">
         <is>
           <t>부산 이차전지 기업 금양이 외부감사에서 2년 연속 '의견 거절'을 받으며 상장폐지 위기에 처했습니다. 한국거래소는 개선 기간을 부여했으며, 5월 중순 상장폐지 여부를 결정할 예정입니다. 공장 부지 경매와 대출 소송까지 겹치며 자금난이 심화되고 있습니다.</t>
         </is>
       </c>
-      <c r="G46" t="inlineStr">
+      <c r="G48" t="inlineStr">
         <is>
           <t>상대방인 금양이 2년 연속 외부감사 '의견 거절'로 상장폐지 위기에 처했으며, 공장 부지 경매와 대출 소송 등으로 자금난이 심화되고 있어 배상 능력이 매우 불확실함. 소송금융은 승소 시 회수 가능성이 중요하므로, 피고의 자력 부족은 치명적인 부적합 조건에 해당합니다.</t>
         </is>
       </c>
-      <c r="H46" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J46" t="inlineStr">
+      <c r="H48" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I48" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J48" t="inlineStr">
         <is>
           <t>[경제브리핑]BNK금융 빈대인 회장 연임, 임기 2029년까지</t>
         </is>
       </c>
-      <c r="K46" t="inlineStr">
+      <c r="K48" t="inlineStr">
         <is>
           <t>news.knn.co.kr</t>
         </is>
       </c>
-      <c r="L46" t="inlineStr">
+      <c r="L48" t="inlineStr">
         <is>
           <t>2026-03-29</t>
         </is>
       </c>
-      <c r="M46" t="inlineStr">
+      <c r="M48" t="inlineStr">
         <is>
           <t>https://news.knn.co.kr/news/article/185706</t>
         </is>
       </c>
-      <c r="N46" t="inlineStr">
+      <c r="N48" t="inlineStr">
         <is>
           <t>2026-03-30 00:49:45.845772+00:00</t>
         </is>
       </c>
     </row>
-    <row r="47">
-      <c r="A47" s="3" t="inlineStr">
+    <row r="49">
+      <c r="A49" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B47" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C47" t="inlineStr">
+      <c r="B49" t="inlineStr">
+        <is>
+          <t>증권</t>
+        </is>
+      </c>
+      <c r="C49" t="inlineStr">
         <is>
           <t>다수의 상장폐지 대상 기업</t>
         </is>
       </c>
-      <c r="D47" t="inlineStr">
+      <c r="D49" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E47" t="inlineStr">
+      <c r="E49" t="inlineStr">
         <is>
           <t>한국거래소의 상장폐지 심사 및 관련 가처분 소송 진행 중</t>
         </is>
       </c>
-      <c r="F47" t="inlineStr">
+      <c r="F49" t="inlineStr">
         <is>
           <t>정부의 부실기업 퇴출 강화 방침에 따라 3월 한 달간 40여 개 기업에서 상장폐지 사유가 발생했습니다. 감사의견 거절, 자본잠식, 횡령·배임 등 다양한 사유로 거래정지 및 상장폐지 절차가 진행 중이며, 일부 기업은 가처분 소송을 통해 절차를 지연시키고 있습니다. 한국거래소는 7월부터 상장폐지 기준을 더욱 강화할 예정입니다.</t>
         </is>
       </c>
-      <c r="G47" t="inlineStr">
+      <c r="G49" t="inlineStr">
         <is>
           <t>적합 조건으로 상대방 책임이 비교적 명확하며(감사의견 거절, 자본잠식, 횡령·배임 등 공식 사유), 다수 기업의 주주들이 집단적 피해를 입고 있고, 한국거래소 공시 및 감사보고서 등 객관적 증거 확보가 용이합니다. 또한 상장폐지 심사, 개선기간 부여, 가처분 소송 등 공적 절차가 이미 진행 중입니다. 다만, 상장폐지 대상 기업들이므로 상대방의 자력 부족이 예상되어 실제 손해배상금 회수에 어려움이 있을 수 있다는 점이 투자 리스크로 작용합니다.</t>
         </is>
       </c>
-      <c r="H47" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I47" t="inlineStr">
+      <c r="H49" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I49" t="inlineStr">
         <is>
           <t>수십 개 기업의 다수 주주</t>
         </is>
       </c>
-      <c r="J47" t="inlineStr">
+      <c r="J49" t="inlineStr">
         <is>
           <t>3월 상폐 공시 50건 급증…퇴출 시장 본격 가동</t>
         </is>
       </c>
-      <c r="K47" t="inlineStr">
+      <c r="K49" t="inlineStr">
         <is>
           <t>newspim.com</t>
         </is>
       </c>
-      <c r="L47" t="inlineStr">
+      <c r="L49" t="inlineStr">
         <is>
           <t>2026-03-29</t>
         </is>
       </c>
-      <c r="M47" t="inlineStr">
+      <c r="M49" t="inlineStr">
         <is>
           <t>https://www.newspim.com/news/view/20260327000961</t>
         </is>
       </c>
-      <c r="N47" t="inlineStr">
+      <c r="N49" t="inlineStr">
         <is>
           <t>2026-03-30 00:46:07.893722+00:00</t>
-        </is>
-[...142 lines deleted...]
-          <t>2026-03-30 00:32:00.771169+00:00</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>증권</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>킨드릴 홀딩스(Kyndryl Holdings, Inc.)</t>
+          <t>日니덱</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>미국 로펌 KSF가 증권 사기 집단소송 진행 공지 및 피해 투자자 모집 중, 기관 투자자 참여 소송도 접수됨.</t>
+          <t>부정 회계 감사 진행 중, 주주 집단소송 검토 단계</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>미국 IT 인프라 서비스 기업 킨드릴 홀딩스가 회계 내부통제 취약점 인정 및 경영진 이탈 소식으로 주가가 55% 폭락했다. 이에 미국 로펌 KSF가 증권 사기 집단소송을 공지하고 피해 투자자를 모집 중이며, 기관 투자자까지 소송에 참여하며 사안의 중대성이 커지고 있다.</t>
+          <t>일본 니덱(Nidec)의 부정 회계 감사 결과가 나오면서 주주들이 손해배상 청구를 검토 중이다. 산케이신문은 100명 이상의 주주가 수억 엔 규모의 피해액으로 집단소송을 제기할 가능성이 있다고 분석했다. 현재 민사 소송 제소 여부를 검토하는 단계이다.</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(내부통제 취약점 인정), 자력 있는 대기업(상장회사 킨드릴), 다수 투자자의 집단적 피해(주가 55% 폭락, 집단소송 확산), 그리고 회사 자체의 공시와 경영진 이탈이라는 명확한 증거가 존재하여 소송금융 적합도가 높음. (적합 조건 1, 2, 3, 4, 5 해당)</t>
+          <t>상대방 책임이 명확(부정 회계 감사), 상대방 자력 충분(日니덱), 집단적 피해(100명 이상 주주), 피해 규모 큼(수억 엔), 증거 확보 가능(감사 결과, 회의록), 공적 절차 진행 중(부정 회계 감사). 모든 적합 조건에 해당하여 투자 적합도가 높음.</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
-          <t>주가 55% 폭락으로 인한 투자자 손실 (미상)</t>
+          <t>수억 엔</t>
         </is>
       </c>
       <c r="I50" t="inlineStr">
         <is>
-          <t>다수 투자자 (기관 투자자 포함)</t>
+          <t>100명 이상</t>
         </is>
       </c>
       <c r="J50" t="inlineStr">
         <is>
-          <t>킨드릴(KD), 내부통제 결함·경영진 이탈에 55% 폭락…美 집단소송 확산</t>
+          <t>‘부정 회계’감사 日니덱, 주주 손해배상 청구 시작되나...“경영진 책...</t>
         </is>
       </c>
       <c r="K50" t="inlineStr">
         <is>
-          <t>tokenpost.kr</t>
+          <t>g-enews.com</t>
         </is>
       </c>
       <c r="L50" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M50" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/market/344258</t>
+          <t>https://www.g-enews.com/view.php?ud=202603291943439142e7e8286d56_1</t>
         </is>
       </c>
       <c r="N50" t="inlineStr">
         <is>
-          <t>2026-03-29 00:34:20.554414+00:00</t>
+          <t>2026-03-30 00:43:45.463854+00:00</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>증권</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>슈퍼마이크로컴퓨터(SMCI)</t>
+          <t>제미니 스페이스 스테이션(GEMI)</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>미 법무부 관련 인물 기소, 증권 집단소송 제기 및 대표 원고 참여 신청 진행 중</t>
+          <t>뉴욕 남부지방법원에 증권 사기 집단소송 제기, 대표 원고 참여 신청 기간 중</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>미국 서버 제조업체 슈퍼마이크로컴퓨터(SMCI)가 중국으로의 불법 수출 의혹과 관련해 미 법무부의 관련 인물 기소 사실이 공개되며 증권 집단소송에 휘말렸습니다. 이로 인해 주가가 하루 만에 33% 급락하며 투자자들의 피해가 급증했습니다. 현재 투자자들은 대표 원고 참여를 신청할 수 있으며, 기업의 내부 통제 시스템과 경영진의 고의 은폐 여부가 쟁점이 될 것으로 보입니다.</t>
+          <t>미국 암호화폐 플랫폼 기업 제미니(GEMI)가 IPO 과정에서 투자자에게 잘못된 정보를 제공했다는 의혹으로 증권 사기 집단소송에 휘말렸습니다. 주가는 공모가 대비 약 78% 폭락하여 투자자 손실이 확대되었으며, 경영진 이탈 및 사업 전략 수정 등의 악재가 겹쳤습니다. 현재 뉴욕 남부지방법원에 소송이 제기되었고, 투자자들은 대표 원고 참여를 신청할 수 있습니다.</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t>상대방(슈퍼마이크로)의 책임이 미 법무부의 기소 사실 공개로 비교적 명확하며(적합 조건 1), 상장 기업으로 자력이 충분합니다(적합 조건 2). 또한, 주가 급락으로 인한 다수의 투자자 피해가 발생하여 집단소송이 진행 중이며(적합 조건 3, 4), 미 법무부의 기소라는 객관적 증거가 존재하고 공적 절차가 진행 중입니다(적합 조건 5, 6).</t>
+          <t>상대방 책임이 비교적 명확하고(IPO 허위 정보 제공 의혹), 상장 기업인 제미니(GEMI)가 피고로 자력이 충분합니다. 이미 증권 사기 집단소송이 제기되어 다수의 투자자가 피해를 입었으며, 주가 78% 폭락으로 피해 규모가 매우 큽니다. 등록신고서 및 투자설명서 등 객관적 증거 확보가 용이합니다.</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>공모가 대비 약 78% 하락, 수억 달러 이상 추정</t>
         </is>
       </c>
       <c r="I51" t="inlineStr">
         <is>
-          <t>다수의 투자자</t>
+          <t>2025년 9월 12일부터 2026년 2월 17일까지 주식 매입 투자자 다수</t>
         </is>
       </c>
       <c r="J51" t="inlineStr">
         <is>
-          <t>슈퍼마이크로(SMCI), '中 불법 수출' 의혹에 집단소송…주가 하루 33% 폭...</t>
+          <t>제미니(GEMI), IPO 허위 정보 논란 집단소송…주가 78% 폭락</t>
         </is>
       </c>
       <c r="K51" t="inlineStr">
         <is>
           <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L51" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M51" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/market/344244</t>
+          <t>https://www.tokenpost.kr/news/cryptocurrency/344376</t>
         </is>
       </c>
       <c r="N51" t="inlineStr">
         <is>
-          <t>2026-03-29 00:29:37.190413+00:00</t>
+          <t>2026-03-30 00:32:00.771169+00:00</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>증권</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>삼성증권</t>
+          <t>킨드릴 홀딩스(Kyndryl Holdings, Inc.)</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>투자자 A씨의 손해배상 청구 소송 2심 판결 선고. 대법원 상고 여부는 미확인. 다른 피해자들의 소송 가능성 존재.</t>
+          <t>미국 로펌 KSF가 증권 사기 집단소송 진행 공지 및 피해 투자자 모집 중, 기관 투자자 참여 소송도 접수됨.</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>2018년 삼성증권의 '유령주식' 배당오류 사태로 손실을 입은 투자자 A씨가 삼성증권을 상대로 제기한 손해배상 청구 소송에서 2심 법원도 1심과 동일하게 삼성증권의 책임을 50% 인정하여 약 2800만원을 배상하라고 판결했습니다. 법원은 삼성증권의 배당 시스템 내부통제 부실과 미흡한 비상 대응을 사고 원인으로 지목했습니다.</t>
+          <t>미국 IT 인프라 서비스 기업 킨드릴 홀딩스가 회계 내부통제 취약점 인정 및 경영진 이탈 소식으로 주가가 55% 폭락했다. 이에 미국 로펌 KSF가 증권 사기 집단소송을 공지하고 피해 투자자를 모집 중이며, 기관 투자자까지 소송에 참여하며 사안의 중대성이 커지고 있다.</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
-          <t>적합 조건 1, 2, 3, 5에 해당합니다. 삼성증권의 내부통제 부실로 인한 책임이 1심과 2심 법원에서 명확히 인정되었고(상대방 책임 명확), 삼성증권은 배상 능력이 충분한 대기업 금융기관입니다(상대방 자력 충분). '유령주식 사태'로 다수의 투자자가 피해를 입었을 가능성이 높으며(집단적 피해), 이미 법원 판결을 통해 증거가 확보되었습니다(증거가 있거나 확보 가능함).</t>
+          <t>상대방 책임이 명확하고(내부통제 취약점 인정), 자력 있는 대기업(상장회사 킨드릴), 다수 투자자의 집단적 피해(주가 55% 폭락, 집단소송 확산), 그리고 회사 자체의 공시와 경영진 이탈이라는 명확한 증거가 존재하여 소송금융 적합도가 높음. (적합 조건 1, 2, 3, 4, 5 해당)</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>주가 55% 폭락으로 인한 투자자 손실 (미상)</t>
         </is>
       </c>
       <c r="I52" t="inlineStr">
         <is>
-          <t>다수의 투자자</t>
+          <t>다수 투자자 (기관 투자자 포함)</t>
         </is>
       </c>
       <c r="J52" t="inlineStr">
         <is>
-          <t>‘유령주식 사태’ 삼성증권, 투자자 손해 절반 배상⋯2심도 동일 판단</t>
+          <t>킨드릴(KD), 내부통제 결함·경영진 이탈에 55% 폭락…美 집단소송 확산</t>
         </is>
       </c>
       <c r="K52" t="inlineStr">
         <is>
-          <t>viva100.com</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L52" t="inlineStr">
         <is>
           <t>2026-03-28</t>
         </is>
       </c>
       <c r="M52" t="inlineStr">
         <is>
-          <t>https://www.viva100.com/article/20260328500025</t>
+          <t>https://www.tokenpost.kr/news/market/344258</t>
         </is>
       </c>
       <c r="N52" t="inlineStr">
         <is>
-          <t>2026-03-28 12:31:36.500059+00:00</t>
+          <t>2026-03-29 00:34:20.554414+00:00</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>증권</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>한국거래소</t>
+          <t>슈퍼마이크로컴퓨터(SMCI)</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>한국거래소 배상심의위원회 설치 및 손해배상 기준 마련 중, 4월 중순 손해배상 신청 접수 예정</t>
+          <t>미 법무부 관련 인물 기소, 증권 집단소송 제기 및 대표 원고 참여 신청 진행 중</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>한국거래소가 코스닥 상장사 에스씨엠생명과학의 관리종목 해제 공시를 실수로 내보내 투자자들이 혼란을 겪고 손해를 입었다. 거래소는 이에 대한 투자자 손해배상을 위해 외부 전문가로 구성된 배상심의위원회를 설치하고, 4월 초 손해배상 기준을 확정해 중순부터 신청을 받을 예정이다. 거래소의 명확한 과실로 다수의 투자자가 피해를 입었으며, 거래소 스스로 배상 절차를 진행 중이다.</t>
+          <t>미국 서버 제조업체 슈퍼마이크로컴퓨터(SMCI)가 중국으로의 불법 수출 의혹과 관련해 미 법무부의 관련 인물 기소 사실이 공개되며 증권 집단소송에 휘말렸습니다. 이로 인해 주가가 하루 만에 33% 급락하며 투자자들의 피해가 급증했습니다. 현재 투자자들은 대표 원고 참여를 신청할 수 있으며, 기업의 내부 통제 시스템과 경영진의 고의 은폐 여부가 쟁점이 될 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
-          <t>한국거래소의 명확한 실수로 인한 투자자 피해가 발생했으며, 거래소는 자력이 충분한 공공기관이다. 거래소 스스로 배상심의위원회를 설치하고 손해배상 기준을 마련 중이므로 책임과 증거가 명확하다. (적합 조건 1, 2, 5, 6 해당) 또한, 에스씨엠생명과학 주식을 거래한 다수의 투자자가 피해를 입었을 가능성이 높아 집단적 피해로 볼 수 있다. (적합 조건 3, 4 해당)</t>
+          <t>상대방(슈퍼마이크로)의 책임이 미 법무부의 기소 사실 공개로 비교적 명확하며(적합 조건 1), 상장 기업으로 자력이 충분합니다(적합 조건 2). 또한, 주가 급락으로 인한 다수의 투자자 피해가 발생하여 집단소송이 진행 중이며(적합 조건 3, 4), 미 법무부의 기소라는 객관적 증거가 존재하고 공적 절차가 진행 중입니다(적합 조건 5, 6).</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I53" t="inlineStr">
         <is>
-          <t>에스씨엠생명과학 주식을 거래한 투자자 다수</t>
+          <t>다수의 투자자</t>
         </is>
       </c>
       <c r="J53" t="inlineStr">
         <is>
-          <t>거래소, '관리종목 해제 실수'에 손해배상 심의위원회 설치 예정</t>
+          <t>슈퍼마이크로(SMCI), '中 불법 수출' 의혹에 집단소송…주가 하루 33% 폭...</t>
         </is>
       </c>
       <c r="K53" t="inlineStr">
         <is>
-          <t>tfmedia.co.kr</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L53" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M53" t="inlineStr">
         <is>
-          <t>https://www.tfmedia.co.kr/news/article.html?no=203108</t>
+          <t>https://www.tokenpost.kr/news/market/344244</t>
         </is>
       </c>
       <c r="N53" t="inlineStr">
         <is>
-          <t>2026-03-28 00:28:08.917512+00:00</t>
+          <t>2026-03-29 00:29:37.190413+00:00</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>증권</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>금양 및 대주주</t>
+          <t>삼성증권</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>상장폐지 가능성 제기, 주주 소송 예상</t>
+          <t>투자자 A씨의 손해배상 청구 소송 2심 판결 선고. 대법원 상고 여부는 미확인. 다른 피해자들의 소송 가능성 존재.</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>금양은 과거 소송 패소로 약 400억 원을 부담했으며, 대주주의 '수상한 거래' 의혹이 제기되었습니다. 증권업계 관계자는 상장폐지가 현실화될 경우 다수의 주주들이 집단소송을 제기할 것으로 예상하고 있습니다.</t>
+          <t>2018년 삼성증권의 '유령주식' 배당오류 사태로 손실을 입은 투자자 A씨가 삼성증권을 상대로 제기한 손해배상 청구 소송에서 2심 법원도 1심과 동일하게 삼성증권의 책임을 50% 인정하여 약 2800만원을 배상하라고 판결했습니다. 법원은 삼성증권의 배당 시스템 내부통제 부실과 미흡한 비상 대응을 사고 원인으로 지목했습니다.</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t>대주주의 '수상한 거래' 의혹으로 상대방 책임이 비교적 명확하며, 상장폐지 시 다수의 주주들이 집단적 피해를 입을 것으로 예상됩니다. 매매차익 수천억 원 규모와 과거 400억 원 패소 사례를 고려할 때 피해 규모 또한 클 것으로 보입니다.</t>
+          <t>적합 조건 1, 2, 3, 5에 해당합니다. 삼성증권의 내부통제 부실로 인한 책임이 1심과 2심 법원에서 명확히 인정되었고(상대방 책임 명확), 삼성증권은 배상 능력이 충분한 대기업 금융기관입니다(상대방 자력 충분). '유령주식 사태'로 다수의 투자자가 피해를 입었을 가능성이 높으며(집단적 피해), 이미 법원 판결을 통해 증거가 확보되었습니다(증거가 있거나 확보 가능함).</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
-          <t>수천억 원 이상 추정</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I54" t="inlineStr">
         <is>
-          <t>다수 주주</t>
+          <t>다수의 투자자</t>
         </is>
       </c>
       <c r="J54" t="inlineStr">
         <is>
-          <t>매매차익만 수천억…대주주 '수상한 거래'</t>
+          <t>‘유령주식 사태’ 삼성증권, 투자자 손해 절반 배상⋯2심도 동일 판단</t>
         </is>
       </c>
       <c r="K54" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>viva100.com</t>
         </is>
       </c>
       <c r="L54" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M54" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/2026032720991</t>
+          <t>https://www.viva100.com/article/20260328500025</t>
         </is>
       </c>
       <c r="N54" t="inlineStr">
         <is>
-          <t>2026-03-27 13:02:54.836211+00:00</t>
+          <t>2026-03-28 12:31:36.500059+00:00</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>증권</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>한국거래소</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>한국거래소 자체 배상심의위원회 설치 및 손해배상 절차 준비 중</t>
+          <t>한국거래소 배상심의위원회 설치 및 손해배상 기준 마련 중, 4월 중순 손해배상 신청 접수 예정</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>한국거래소가 '관리종목 재지정 실수'에 대한 손해배상 방안의 객관성 확보를 위해 중립적인 외부전문가로 구성되는 '배상심의위원회'를 조속히 설치할 예정입니다. 외부 법무법인의 자문을 통해 마련한 손해배상 절차를 다음 달부터 본격적으로 진행할 계획입니다.</t>
+          <t>한국거래소가 코스닥 상장사 에스씨엠생명과학의 관리종목 해제 공시를 실수로 내보내 투자자들이 혼란을 겪고 손해를 입었다. 거래소는 이에 대한 투자자 손해배상을 위해 외부 전문가로 구성된 배상심의위원회를 설치하고, 4월 초 손해배상 기준을 확정해 중순부터 신청을 받을 예정이다. 거래소의 명확한 과실로 다수의 투자자가 피해를 입었으며, 거래소 스스로 배상 절차를 진행 중이다.</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
-          <t>한국거래소의 '관리종목 재지정 실수'로 인한 책임이 명확하며(상대방 책임 명확), 공공기관 성격으로 자력이 충분함(상대방 자력 충분). 거래소 스스로 배상심의위를 설치하고 외부 법무법인 자문을 받는 등 책임 인정 및 공적 절차가 진행 중이며(증거 확보 가능, 공적 절차 진행 중), 다수의 투자자 피해가 예상되어 집단적 피해 가능성이 높음(집단적 피해, 피해 규모 큼).</t>
+          <t>한국거래소의 명확한 실수로 인한 투자자 피해가 발생했으며, 거래소는 자력이 충분한 공공기관이다. 거래소 스스로 배상심의위원회를 설치하고 손해배상 기준을 마련 중이므로 책임과 증거가 명확하다. (적합 조건 1, 2, 5, 6 해당) 또한, 에스씨엠생명과학 주식을 거래한 다수의 투자자가 피해를 입었을 가능성이 높아 집단적 피해로 볼 수 있다. (적합 조건 3, 4 해당)</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I55" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>에스씨엠생명과학 주식을 거래한 투자자 다수</t>
         </is>
       </c>
       <c r="J55" t="inlineStr">
         <is>
-          <t>'관리종목 재지정 실수' 거래소  배상심의위 설치…다음달 손해배상 절...</t>
+          <t>거래소, '관리종목 해제 실수'에 손해배상 심의위원회 설치 예정</t>
         </is>
       </c>
       <c r="K55" t="inlineStr">
         <is>
-          <t>biz.sbs.co.kr</t>
+          <t>tfmedia.co.kr</t>
         </is>
       </c>
       <c r="L55" t="inlineStr">
         <is>
           <t>2026-03-27</t>
         </is>
       </c>
       <c r="M55" t="inlineStr">
         <is>
-          <t>https://biz.sbs.co.kr/article_hub/20000300463?division=NAVER</t>
+          <t>https://www.tfmedia.co.kr/news/article.html?no=203108</t>
         </is>
       </c>
       <c r="N55" t="inlineStr">
         <is>
-          <t>2026-03-27 12:58:41.974439+00:00</t>
+          <t>2026-03-28 00:28:08.917512+00:00</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>증권</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>오르비텍</t>
+          <t>금양 및 대주주</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>사기적 부정거래 및 집단소송 제기 가능성 언급</t>
+          <t>상장폐지 가능성 제기, 주주 소송 예상</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>오르비텍의 주가가 SMR 사업 기대감으로 급등했으나, 미국 플라이브 에너지와의 MOU 종료 사실을 고지하지 않았다는 의혹이 제기되었습니다. 이로 인해 주주들은 사기적 부정거래 및 집단소송을 제기할 수 있다는 경고가 나오고 있습니다.</t>
+          <t>금양은 과거 소송 패소로 약 400억 원을 부담했으며, 대주주의 '수상한 거래' 의혹이 제기되었습니다. 증권업계 관계자는 상장폐지가 현실화될 경우 다수의 주주들이 집단소송을 제기할 것으로 예상하고 있습니다.</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확): 오르비텍의 주요 사실 미고지 의혹은 사기적 부정거래 가능성을 시사합니다. 적합 조건 2(상대방 자력 충분): 오르비텍은 상장 기업으로 배상 능력이 충분할 것으로 예상됩니다. 적합 조건 3(집단적 피해): 주주들을 대상으로 한 집단소송 가능성이 명시적으로 언급되었습니다. 적합 조건 4(피해 규모 큼): 주가 500% 폭등 후 하락 가능성은 다수 주주의 상당한 피해를 야기할 수 있습니다. 적합 조건 5(증거 확보 가능): MOU 종료 통보 여부는 문서로 확인 가능하며, 공시 의무 위반 여부 판단에 필요한 증거 확보가 용이할 수 있습니다.</t>
+          <t>대주주의 '수상한 거래' 의혹으로 상대방 책임이 비교적 명확하며, 상장폐지 시 다수의 주주들이 집단적 피해를 입을 것으로 예상됩니다. 매매차익 수천억 원 규모와 과거 400억 원 패소 사례를 고려할 때 피해 규모 또한 클 것으로 보입니다.</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수천억 원 이상 추정</t>
         </is>
       </c>
       <c r="I56" t="inlineStr">
         <is>
           <t>다수 주주</t>
         </is>
       </c>
       <c r="J56" t="inlineStr">
         <is>
-          <t>[풍문레이다] 오르비텍, 美 플라이브 에너지 MOU 종료 통보 의혹에 500% ...</t>
+          <t>매매차익만 수천억…대주주 '수상한 거래'</t>
         </is>
       </c>
       <c r="K56" t="inlineStr">
         <is>
-          <t>nbntv.kr</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L56" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M56" t="inlineStr">
         <is>
-          <t>https://www.nbntv.kr/news/articleView.html?idxno=339662</t>
+          <t>https://www.hankyung.com/article/2026032720991</t>
         </is>
       </c>
       <c r="N56" t="inlineStr">
         <is>
-          <t>2026-03-27 12:44:41.962651+00:00</t>
+          <t>2026-03-27 13:02:54.836211+00:00</t>
         </is>
       </c>
     </row>
     <row r="57">
-      <c r="A57" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A57" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>증권</t>
         </is>
       </c>
-      <c r="C57" t="inlineStr"/>
+      <c r="C57" t="inlineStr">
+        <is>
+          <t>한국거래소</t>
+        </is>
+      </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>시장 변동성 확대 및 투자심리 위축</t>
+          <t>한국거래소 자체 배상심의위원회 설치 및 손해배상 절차 준비 중</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>구글의 '터보퀀트' 기술 발표와 중동 지정학적 리스크가 겹치며 뉴욕 증시가 급락하고 국내 반도체주도 약세를 보였습니다. 이로 인해 글로벌 증시 변동성이 확대되고 투자심리가 위축되었으며, 삼성전자와 SK하이닉스 등 반도체주의 추가 하락 가능성이 제기됩니다.</t>
+          <t>한국거래소가 '관리종목 재지정 실수'에 대한 손해배상 방안의 객관성 확보를 위해 중립적인 외부전문가로 구성되는 '배상심의위원회'를 조속히 설치할 예정입니다. 외부 법무법인의 자문을 통해 마련한 손해배상 절차를 다음 달부터 본격적으로 진행할 계획입니다.</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
-          <t>구글의 '터보퀀트' 기술 발표는 기업의 정당한 경영 활동으로, 이로 인한 시장 변동성 및 투자 손실에 대해 법적 책임을 묻기 어렵습니다. (적합 조건 1, 5 미충족) 중동 리스크 역시 특정 기업의 책임으로 보기 어렵습니다. (적합 조건 1 미충족) 따라서 소송금융 투자 대상으로서의 법적 청구 가능성이 매우 낮습니다.</t>
+          <t>한국거래소의 '관리종목 재지정 실수'로 인한 책임이 명확하며(상대방 책임 명확), 공공기관 성격으로 자력이 충분함(상대방 자력 충분). 거래소 스스로 배상심의위를 설치하고 외부 법무법인 자문을 받는 등 책임 인정 및 공적 절차가 진행 중이며(증거 확보 가능, 공적 절차 진행 중), 다수의 투자자 피해가 예상되어 집단적 피해 가능성이 높음(집단적 피해, 피해 규모 큼).</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I57" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J57" t="inlineStr">
         <is>
-          <t>[오늘의 증시]美증시 급락 속 '터보퀀트' 충격…삼전·하닉 또 흔들리나</t>
+          <t>'관리종목 재지정 실수' 거래소  배상심의위 설치…다음달 손해배상 절...</t>
         </is>
       </c>
       <c r="K57" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>biz.sbs.co.kr</t>
         </is>
       </c>
       <c r="L57" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M57" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260327_0003566129</t>
+          <t>https://biz.sbs.co.kr/article_hub/20000300463?division=NAVER</t>
         </is>
       </c>
       <c r="N57" t="inlineStr">
         <is>
-          <t>2026-03-27 00:50:24.980630+00:00</t>
+          <t>2026-03-27 12:58:41.974439+00:00</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>증권</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>슈퍼 마이크로 컴퓨터</t>
+          <t>오르비텍</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>공동 창업자 형사 기소 후 주주 집단소송 제기</t>
+          <t>사기적 부정거래 및 집단소송 제기 가능성 언급</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>슈퍼 마이크로 컴퓨터의 공동 창업자가 엔비디아 AI 칩을 중국으로 빼돌린 혐의로 기소되면서 주가가 하루 만에 33% 급락했다. 이에 주주들이 회사를 상대로 중국 매출 의존도 미공개, 사업 전망 과장, 수출 규제 내부 통제 문제 등을 이유로 소송을 제기했다. 형사 사건 여파로 회사의 부담이 가중되는 상황이다.</t>
+          <t>오르비텍의 주가가 SMR 사업 기대감으로 급등했으나, 미국 플라이브 에너지와의 MOU 종료 사실을 고지하지 않았다는 의혹이 제기되었습니다. 이로 인해 주주들은 사기적 부정거래 및 집단소송을 제기할 수 있다는 경고가 나오고 있습니다.</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
-          <t>공동 창업자의 형사 기소로 인한 주가 급락 후 주주들이 회사를 상대로 소송을 제기한 사건. 상대방(슈퍼 마이크로 컴퓨터)은 상장회사로 자력이 충분하며, 주가 급락으로 인한 다수 주주의 집단적 피해가 명확하다. 공동 창업자의 기소는 책임의 명확성과 증거 확보 가능성을 높이며, 이미 공적 절차(형사 기소)가 진행 중이다. (적합 조건 1, 2, 3, 4, 5, 6 해당)</t>
+          <t>적합 조건 1(상대방 책임 명확): 오르비텍의 주요 사실 미고지 의혹은 사기적 부정거래 가능성을 시사합니다. 적합 조건 2(상대방 자력 충분): 오르비텍은 상장 기업으로 배상 능력이 충분할 것으로 예상됩니다. 적합 조건 3(집단적 피해): 주주들을 대상으로 한 집단소송 가능성이 명시적으로 언급되었습니다. 적합 조건 4(피해 규모 큼): 주가 500% 폭등 후 하락 가능성은 다수 주주의 상당한 피해를 야기할 수 있습니다. 적합 조건 5(증거 확보 가능): MOU 종료 통보 여부는 문서로 확인 가능하며, 공시 의무 위반 여부 판단에 필요한 증거 확보가 용이할 수 있습니다.</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I58" t="inlineStr">
         <is>
-          <t>주주 다수</t>
+          <t>다수 주주</t>
         </is>
       </c>
       <c r="J58" t="inlineStr">
         <is>
-          <t>구글 ‘터보퀀트’ 공개…마이크론·샌디스크 등 메모리 반도체 급락-[...</t>
+          <t>[풍문레이다] 오르비텍, 美 플라이브 에너지 MOU 종료 통보 의혹에 500% ...</t>
         </is>
       </c>
       <c r="K58" t="inlineStr">
         <is>
-          <t>wowtv.co.kr</t>
+          <t>nbntv.kr</t>
         </is>
       </c>
       <c r="L58" t="inlineStr">
         <is>
+          <t>2026-03-24</t>
+        </is>
+      </c>
+      <c r="M58" t="inlineStr">
+        <is>
+          <t>https://www.nbntv.kr/news/articleView.html?idxno=339662</t>
+        </is>
+      </c>
+      <c r="N58" t="inlineStr">
+        <is>
+          <t>2026-03-27 12:44:41.962651+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B59" t="inlineStr">
+        <is>
+          <t>증권</t>
+        </is>
+      </c>
+      <c r="C59" t="inlineStr"/>
+      <c r="D59" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E59" t="inlineStr">
+        <is>
+          <t>시장 변동성 확대 및 투자심리 위축</t>
+        </is>
+      </c>
+      <c r="F59" t="inlineStr">
+        <is>
+          <t>구글의 '터보퀀트' 기술 발표와 중동 지정학적 리스크가 겹치며 뉴욕 증시가 급락하고 국내 반도체주도 약세를 보였습니다. 이로 인해 글로벌 증시 변동성이 확대되고 투자심리가 위축되었으며, 삼성전자와 SK하이닉스 등 반도체주의 추가 하락 가능성이 제기됩니다.</t>
+        </is>
+      </c>
+      <c r="G59" t="inlineStr">
+        <is>
+          <t>구글의 '터보퀀트' 기술 발표는 기업의 정당한 경영 활동으로, 이로 인한 시장 변동성 및 투자 손실에 대해 법적 책임을 묻기 어렵습니다. (적합 조건 1, 5 미충족) 중동 리스크 역시 특정 기업의 책임으로 보기 어렵습니다. (적합 조건 1 미충족) 따라서 소송금융 투자 대상으로서의 법적 청구 가능성이 매우 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H59" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I59" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J59" t="inlineStr">
+        <is>
+          <t>[오늘의 증시]美증시 급락 속 '터보퀀트' 충격…삼전·하닉 또 흔들리나</t>
+        </is>
+      </c>
+      <c r="K59" t="inlineStr">
+        <is>
+          <t>newsis.com</t>
+        </is>
+      </c>
+      <c r="L59" t="inlineStr">
+        <is>
           <t>2026-03-26</t>
         </is>
       </c>
-      <c r="M58" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="M59" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/policy/343637</t>
+          <t>https://www.newsis.com/view/NISX20260327_0003566129</t>
         </is>
       </c>
       <c r="N59" t="inlineStr">
         <is>
-          <t>2026-03-27 00:33:54.829794+00:00</t>
+          <t>2026-03-27 00:50:24.980630+00:00</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>증권</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>엔비디아 (Nvidia) 및 젠슨 황 CEO</t>
+          <t>슈퍼 마이크로 컴퓨터</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>미국 연방 법원 집단소송 승인, 공판 4월 21일 예정</t>
+          <t>공동 창업자 형사 기소 후 주주 집단소송 제기</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>미국 연방 법원이 엔비디아와 젠슨 황 CEO를 상대로 제기된 증권 사기 집단소송을 승인했습니다. 엔비디아가 2017년부터 2018년 사이 암호화폐 채굴 관련 GPU 매출 규모를 불충분하게 공개하여 투자자들에게 피해를 입혔다는 주장입니다. 이 소송은 2018년 처음 제기된 후 상급심을 거쳐 다시 진행되며, 4월 21일 공판이 예정되어 있습니다.</t>
+          <t>슈퍼 마이크로 컴퓨터의 공동 창업자가 엔비디아 AI 칩을 중국으로 빼돌린 혐의로 기소되면서 주가가 하루 만에 33% 급락했다. 이에 주주들이 회사를 상대로 중국 매출 의존도 미공개, 사업 전망 과장, 수출 규제 내부 통제 문제 등을 이유로 소송을 제기했다. 형사 사건 여파로 회사의 부담이 가중되는 상황이다.</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하고(SEC 벌금 부과, 내부 이메일 주장), 상대방에게 자력이 충분하며(엔비디아 대기업), 집단적 피해(집단소송 승인)와 피해 규모가 큼(주가 28.5% 하락). 또한 증거가 확보 가능하고(내부 이메일, SEC 조사), 이미 공적 절차(SEC 벌금)가 진행 중인 사건입니다.</t>
+          <t>공동 창업자의 형사 기소로 인한 주가 급락 후 주주들이 회사를 상대로 소송을 제기한 사건. 상대방(슈퍼 마이크로 컴퓨터)은 상장회사로 자력이 충분하며, 주가 급락으로 인한 다수 주주의 집단적 피해가 명확하다. 공동 창업자의 기소는 책임의 명확성과 증거 확보 가능성을 높이며, 이미 공적 절차(형사 기소)가 진행 중이다. (적합 조건 1, 2, 3, 4, 5, 6 해당)</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I60" t="inlineStr">
         <is>
-          <t>2017년 8월 10일부터 2018년 11월 15일 사이 엔비디아 주식을 매입한 투자자 다수</t>
+          <t>주주 다수</t>
         </is>
       </c>
       <c r="J60" t="inlineStr">
         <is>
-          <t>미 법원, 엔비디아 암호화폐 채굴 매출 은폐 집단소송 승인</t>
+          <t>구글 ‘터보퀀트’ 공개…마이크론·샌디스크 등 메모리 반도체 급락-[...</t>
         </is>
       </c>
       <c r="K60" t="inlineStr">
         <is>
-          <t>tokenpost.kr</t>
+          <t>wowtv.co.kr</t>
         </is>
       </c>
       <c r="L60" t="inlineStr">
         <is>
           <t>2026-03-26</t>
         </is>
       </c>
       <c r="M60" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/breaking/343554</t>
+          <t>http://www.wowtv.co.kr/NewsCenter/News/Read?articleId=A202603270213&amp;t=NN</t>
         </is>
       </c>
       <c r="N60" t="inlineStr">
         <is>
-          <t>2026-03-26 12:59:45.769345+00:00</t>
+          <t>2026-03-27 00:47:36.445033+00:00</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>증권</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t>엔비디아</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>미국 연방법원에서 집단소송으로 인정, 다음 심리 4월 21일 예정</t>
+          <t>미국 대법원에서 증권소송개혁법(PSLRA) 소송 요건 해석 관련 판단 진행 중</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>엔비디아가 암호화폐 채굴 관련 매출 10억 달러 이상을 게임 부문으로 잘못 분류하여 투자자들에게 회사 성장을 왜곡 전달했다는 의혹으로 집단소송이 진행 중입니다. 미국 연방법원은 해당 소송을 집단소송으로 인정했으며, 엔비디아는 과거 SEC로부터 유사한 공시 책임 문제로 벌금을 부과받은 전력이 있습니다.</t>
+          <t>엔비디아가 2018년 GPU 매출 급증 원인을 '게임 수요'로 설명하며 암호화폐 채굴 수요를 은폐했다는 의혹으로 집단소송에 휘말렸습니다. 미국 증권거래위원회(SEC)는 이미 엔비디아에 550만 달러의 벌금을 부과했으며, 현재 민사 집단소송은 미국 대법원 판단으로 확대되어 기업 공시 기준과 투자자 보호 범위에 중대한 영향을 미칠 판례가 될 전망입니다.</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(엔비디아의 매출 은폐 의혹), 상대방 자력이 충분하며(대기업 엔비디아), 집단적 피해(주식 매수 투자자들)와 큰 피해 규모(10억 달러 이상)가 예상됩니다. 또한, 미국 연방법원이 집단소송을 인정했고, 과거 SEC로부터 벌금을 부과받은 전력이 있어 증거 확보 가능성이 높습니다.</t>
+          <t>엔비디아는 대기업으로 자력이 충분하며(적합 조건 2), 암호화폐 채굴 매출 은폐에 대한 SEC의 제재가 있었고 내부 정황 증거도 제시되어 상대방 책임이 명확합니다(적합 조건 1, 5, 6). 투자자들의 집단소송이 미국 대법원까지 확대된 상황으로 집단적 피해가 발생했으며(적합 조건 3), 투자자 손실 규모가 클 것으로 예상됩니다(적합 조건 4).</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
-          <t>10억 달러 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I61" t="inlineStr">
         <is>
-          <t>2017년 8월 10일부터 2018년 11월 15일 사이 엔비디아 주식을 매수한 투자자 다수</t>
+          <t>투자자 다수</t>
         </is>
       </c>
       <c r="J61" t="inlineStr">
         <is>
-          <t>엔비디아, 암호화폐 채굴 수익 은폐 의혹 집단소송 진행…공시 책임 시...</t>
+          <t>엔비디아 ‘채굴 매출 은폐’ 논란, 미 대법원 판단으로 번졌다</t>
         </is>
       </c>
       <c r="K61" t="inlineStr">
         <is>
           <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L61" t="inlineStr">
         <is>
           <t>2026-03-26</t>
         </is>
       </c>
       <c r="M61" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/cryptocurrency/343550</t>
+          <t>https://www.tokenpost.kr/news/policy/343637</t>
         </is>
       </c>
       <c r="N61" t="inlineStr">
         <is>
-          <t>2026-03-26 12:59:38.226463+00:00</t>
+          <t>2026-03-27 00:33:54.829794+00:00</t>
         </is>
       </c>
     </row>
     <row r="62">
-      <c r="A62" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A62" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>증권</t>
         </is>
       </c>
-      <c r="C62" t="inlineStr"/>
-      <c r="D62" t="inlineStr"/>
+      <c r="C62" t="inlineStr">
+        <is>
+          <t>엔비디아 (Nvidia) 및 젠슨 황 CEO</t>
+        </is>
+      </c>
+      <c r="D62" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>ESG 공시 의무화 법제화 논의 중</t>
+          <t>미국 연방 법원 집단소송 승인, 공판 4월 21일 예정</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>한국투자자포럼 학술토론회에서 ESG 공시 의무화 법제화의 쟁점들이 논의되었습니다. 전문가들은 공시 범위, 규율 방식, 법적 책임의 한계 등을 두고 균형 있는 제도 설계의 필요성을 강조했으며, 국내 로드맵의 범위와 속도가 글로벌 기준에 비해 부족하다는 지적이 제기되었습니다.</t>
+          <t>미국 연방 법원이 엔비디아와 젠슨 황 CEO를 상대로 제기된 증권 사기 집단소송을 승인했습니다. 엔비디아가 2017년부터 2018년 사이 암호화폐 채굴 관련 GPU 매출 규모를 불충분하게 공개하여 투자자들에게 피해를 입혔다는 주장입니다. 이 소송은 2018년 처음 제기된 후 상급심을 거쳐 다시 진행되며, 4월 21일 공판이 예정되어 있습니다.</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t>이 기사는 ESG 공시 의무화에 대한 법제화 논의와 잠재적 법적 쟁점을 다루고 있을 뿐, 특정 기업의 위법 행위나 이로 인한 구체적인 피해 발생 사례를 보고하는 것이 아닙니다. 따라서 소송금융 투자 대상이 될 만한 명확한 상대방, 피해 사실, 진행 중인 소송 또는 공적 절차가 부재하여 적합 조건에 해당하지 않습니다.</t>
+          <t>상대방 책임이 비교적 명확하고(SEC 벌금 부과, 내부 이메일 주장), 상대방에게 자력이 충분하며(엔비디아 대기업), 집단적 피해(집단소송 승인)와 피해 규모가 큼(주가 28.5% 하락). 또한 증거가 확보 가능하고(내부 이메일, SEC 조사), 이미 공적 절차(SEC 벌금)가 진행 중인 사건입니다.</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I62" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2017년 8월 10일부터 2018년 11월 15일 사이 엔비디아 주식을 매입한 투자자 다수</t>
         </is>
       </c>
       <c r="J62" t="inlineStr">
         <is>
-          <t>ESG 공시 의무화 법적 쟁점 “중대성 기준·그린워싱 규제 설계가 관건...</t>
+          <t>미 법원, 엔비디아 암호화폐 채굴 매출 은폐 집단소송 승인</t>
         </is>
       </c>
       <c r="K62" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L62" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M62" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/11998367</t>
+          <t>https://www.tokenpost.kr/news/breaking/343554</t>
         </is>
       </c>
       <c r="N62" t="inlineStr">
         <is>
-          <t>2026-03-25 12:57:55.573553+00:00</t>
+          <t>2026-03-26 12:59:45.769345+00:00</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>증권</t>
         </is>
       </c>
-      <c r="C63" t="inlineStr"/>
+      <c r="C63" t="inlineStr">
+        <is>
+          <t>엔비디아</t>
+        </is>
+      </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>미국 금융 감독 기관의 조사 및 1,000만 달러 규모의 조치 완료. 피해자들의 민사 소송 가능성은 남아있음.</t>
+          <t>미국 연방법원에서 집단소송으로 인정, 다음 심리 4월 21일 예정</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>암호화폐 관련 '선'이라는 주체가 미등록 증권 판매 및 불법 거래 혐의로 미국 금융 감독 기관의 조사를 받았으며, 지난 3월 1,000만 달러 규모의 조치가 완료된 것으로 보도되었습니다. 이는 사건의 중대성과 상대방의 책임이 명확함을 보여주며, 규제기관의 조치와 별개로 피해자들의 손해배상 청구 가능성이 남아있을 수 있습니다.</t>
+          <t>엔비디아가 암호화폐 채굴 관련 매출 10억 달러 이상을 게임 부문으로 잘못 분류하여 투자자들에게 회사 성장을 왜곡 전달했다는 의혹으로 집단소송이 진행 중입니다. 미국 연방법원은 해당 소송을 집단소송으로 인정했으며, 엔비디아는 과거 SEC로부터 유사한 공시 책임 문제로 벌금을 부과받은 전력이 있습니다.</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
-          <t>상대방 책임이 '미등록 증권 판매 및 불법 거래 혐의'로 명확하며, 미국 최고 금융 감독 기관의 조사를 통해 증거 확보 가능성이 높습니다. 1,000만 달러 규모의 조치(벌금 또는 합의금)가 있었던 점은 사건의 중대성과 상대방의 자력을 시사합니다. 규제기관의 조치와 별개로 피해자들의 손해배상 청구 가능성이 남아있을 수 있습니다. (적합 조건 1, 2, 4, 5, 6 해당)</t>
+          <t>상대방 책임이 명확하고(엔비디아의 매출 은폐 의혹), 상대방 자력이 충분하며(대기업 엔비디아), 집단적 피해(주식 매수 투자자들)와 큰 피해 규모(10억 달러 이상)가 예상됩니다. 또한, 미국 연방법원이 집단소송을 인정했고, 과거 SEC로부터 벌금을 부과받은 전력이 있어 증거 확보 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
-          <t>1,000만 달러 (규제기관 조치 금액, 피해액과 다를 수 있음)</t>
+          <t>10억 달러 이상</t>
         </is>
       </c>
       <c r="I63" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2017년 8월 10일부터 2018년 11월 15일 사이 엔비디아 주식을 매수한 투자자 다수</t>
         </is>
       </c>
       <c r="J63" t="inlineStr">
         <is>
-          <t>결국 짐 싼 SEC 핵심 국장! 트럼프와 머스크 정치 외압에 무너진 규제 당...</t>
+          <t>엔비디아, 암호화폐 채굴 수익 은폐 의혹 집단소송 진행…공시 책임 시...</t>
         </is>
       </c>
       <c r="K63" t="inlineStr">
         <is>
-          <t>coinreaders.com</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L63" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M63" t="inlineStr">
         <is>
-          <t>http://coinreaders.com/226265</t>
+          <t>https://www.tokenpost.kr/news/cryptocurrency/343550</t>
         </is>
       </c>
       <c r="N63" t="inlineStr">
         <is>
-          <t>2026-03-25 00:51:38.806990+00:00</t>
+          <t>2026-03-26 12:59:38.226463+00:00</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>증권</t>
         </is>
       </c>
-      <c r="C64" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C64" t="inlineStr"/>
       <c r="D64" t="inlineStr"/>
       <c r="E64" t="inlineStr">
         <is>
-          <t>ADR 상장 추진 중</t>
+          <t>ESG 공시 의무화 법제화 논의 중</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>SK하이닉스가 미국 증시 상장을 위한 주식예탁증서(ADR) 공모 등록신청서를 미국 증권거래위원회(SEC)에 제출했습니다. 올해 중 상장을 목표로 하고 있으며, 이를 통해 해외 자금 조달 기반을 확대하려는 것으로 보입니다. 다만 미국 증시 상장 시 미국 증권거래법 적용으로 집단소송 등 법적 리스크가 커질 수 있다는 시각도 존재합니다.</t>
+          <t>한국투자자포럼 학술토론회에서 ESG 공시 의무화 법제화의 쟁점들이 논의되었습니다. 전문가들은 공시 범위, 규율 방식, 법적 책임의 한계 등을 두고 균형 있는 제도 설계의 필요성을 강조했으며, 국내 로드맵의 범위와 속도가 글로벌 기준에 비해 부족하다는 지적이 제기되었습니다.</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t>본 기사는 SK하이닉스의 미국 증시 ADR 상장 추진이라는 기업의 재무적 결정과 그에 따른 잠재적 법적 리스크(미국 증권거래법 적용 및 집단소송 가능성 증가)를 언급할 뿐, 실제 발생한 피해나 위법 행위가 없어 소송금융 투자 대상으로서의 사건이 존재하지 않습니다. 따라서 적합 조건 1, 3, 4, 5, 6 모두 미충족됩니다.</t>
+          <t>이 기사는 ESG 공시 의무화에 대한 법제화 논의와 잠재적 법적 쟁점을 다루고 있을 뿐, 특정 기업의 위법 행위나 이로 인한 구체적인 피해 발생 사례를 보고하는 것이 아닙니다. 따라서 소송금융 투자 대상이 될 만한 명확한 상대방, 피해 사실, 진행 중인 소송 또는 공적 절차가 부재하여 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I64" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J64" t="inlineStr">
         <is>
-          <t>SK하이닉스, 연내 美 증시 상장 추진</t>
+          <t>ESG 공시 의무화 법적 쟁점 “중대성 기준·그린워싱 규제 설계가 관건...</t>
         </is>
       </c>
       <c r="K64" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L64" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M64" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20023703?ref=naver</t>
+          <t>https://www.mk.co.kr/article/11998367</t>
         </is>
       </c>
       <c r="N64" t="inlineStr">
         <is>
-          <t>2026-03-25 00:49:33.522176+00:00</t>
+          <t>2026-03-25 12:57:55.573553+00:00</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>증권</t>
         </is>
       </c>
-      <c r="C65" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C65" t="inlineStr"/>
       <c r="D65" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>미 뉴욕 남부지방법원에 집단소송 제기</t>
+          <t>미국 금융 감독 기관의 조사 및 1,000만 달러 규모의 조치 완료. 피해자들의 민사 소송 가능성은 남아있음.</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>암호화폐 거래소 제미니가 IPO 과정에서 핵심 사실을 왜곡·누락했다는 이유로 미국 뉴욕 법원에 집단소송에 휘말렸습니다. 상장 직후 'Gemini 2.0' 전략 전환과 인력 감축, 해외 철수 등으로 주가가 고점 대비 80% 이상 급락하며 투자자들이 중대한 손실을 입었다고 주장합니다. 이번 소송은 IPO 기업의 전략 투명성과 공시 신뢰성에 대한 기준을 가늠할 사례로 주목받고 있습니다.</t>
+          <t>암호화폐 관련 '선'이라는 주체가 미등록 증권 판매 및 불법 거래 혐의로 미국 금융 감독 기관의 조사를 받았으며, 지난 3월 1,000만 달러 규모의 조치가 완료된 것으로 보도되었습니다. 이는 사건의 중대성과 상대방의 책임이 명확함을 보여주며, 규제기관의 조치와 별개로 피해자들의 손해배상 청구 가능성이 남아있을 수 있습니다.</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확함 (IPO 공시 허위·누락 주장), 상대방에게 자력이 충분함 (IPO를 진행한 암호화폐 거래소 제미니), 집단적 피해 (다수의 투자자가 참여하는 집단소송 제기), 피해 규모가 큼 (주가 고점 대비 80% 이상 급락으로 인한 중대한 손실), 증거가 있거나 확보 가능함 (공시 문서, 전략 전환 발표, 주가 기록 등 객관적 자료 존재).</t>
+          <t>상대방 책임이 '미등록 증권 판매 및 불법 거래 혐의'로 명확하며, 미국 최고 금융 감독 기관의 조사를 통해 증거 확보 가능성이 높습니다. 1,000만 달러 규모의 조치(벌금 또는 합의금)가 있었던 점은 사건의 중대성과 상대방의 자력을 시사합니다. 규제기관의 조치와 별개로 피해자들의 손해배상 청구 가능성이 남아있을 수 있습니다. (적합 조건 1, 2, 4, 5, 6 해당)</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
-          <t>주가 고점 대비 80% 이상 급락으로 인한 중대한 손실 (구체적 금액 미상)</t>
+          <t>1,000만 달러 (규제기관 조치 금액, 피해액과 다를 수 있음)</t>
         </is>
       </c>
       <c r="I65" t="inlineStr">
         <is>
-          <t>다수의 투자자</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J65" t="inlineStr">
         <is>
-          <t>제미니, IPO 공시 ‘허위·누락’ 집단소송…상장 뒤 전략 급선회가 쟁...</t>
+          <t>결국 짐 싼 SEC 핵심 국장! 트럼프와 머스크 정치 외압에 무너진 규제 당...</t>
         </is>
       </c>
       <c r="K65" t="inlineStr">
         <is>
-          <t>tokenpost.kr</t>
+          <t>coinreaders.com</t>
         </is>
       </c>
       <c r="L65" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M65" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/cryptocurrency/342252</t>
+          <t>http://coinreaders.com/226265</t>
         </is>
       </c>
       <c r="N65" t="inlineStr">
         <is>
-          <t>2026-03-23 12:56:36.537538+00:00</t>
+          <t>2026-03-25 00:51:38.806990+00:00</t>
         </is>
       </c>
     </row>
     <row r="66">
-      <c r="A66" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A66" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>증권</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>금양</t>
-[...6 lines deleted...]
-      </c>
+          <t>SK하이닉스</t>
+        </is>
+      </c>
+      <c r="D66" t="inlineStr"/>
       <c r="E66" t="inlineStr">
         <is>
-          <t>한국거래소 상장폐지 심의 예정, 개선 기간 종료 임박</t>
+          <t>ADR 상장 추진 중</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>이차전지 대표주자였던 금양이 유상증자 난항, 공사대금 미지급으로 인한 공장 부지 경매 위기, 대여금 소송 등으로 심각한 재정난에 처했습니다. 한국거래소의 개선 기간 종료가 임박하여 상장폐지 위기에 놓여 있으며, 약 24만 명의 소액주주가 막대한 피해를 입을 것으로 예상됩니다.</t>
+          <t>SK하이닉스가 미국 증시 상장을 위한 주식예탁증서(ADR) 공모 등록신청서를 미국 증권거래위원회(SEC)에 제출했습니다. 올해 중 상장을 목표로 하고 있으며, 이를 통해 해외 자금 조달 기반을 확대하려는 것으로 보입니다. 다만 미국 증시 상장 시 미국 증권거래법 적용으로 집단소송 등 법적 리스크가 커질 수 있다는 시각도 존재합니다.</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
-          <t>24만 명의 소액주주가 전체 주식의 65%를 보유하고 있어 집단적 피해(적합 조건 3)가 명확하며, 상장폐지 시 피해 규모(적합 조건 4)가 매우 클 것으로 예상됩니다. 불성실공시법인 지정, 외부 감사인의 의견 거절 등 객관적 증거(적합 조건 5)가 충분하고 한국거래소의 개선 기간 부여 등 공적 절차(적합 조건 6)가 진행 중입니다. 다만, 금양의 재정난으로 상대방의 자력(적합 조건 2)이 부족할 수 있어 실제 배상금 회수에는 어려움이 따를 수 있습니다.</t>
+          <t>본 기사는 SK하이닉스의 미국 증시 ADR 상장 추진이라는 기업의 재무적 결정과 그에 따른 잠재적 법적 리스크(미국 증권거래법 적용 및 집단소송 가능성 증가)를 언급할 뿐, 실제 발생한 피해나 위법 행위가 없어 소송금융 투자 대상으로서의 사건이 존재하지 않습니다. 따라서 적합 조건 1, 3, 4, 5, 6 모두 미충족됩니다.</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I66" t="inlineStr">
         <is>
-          <t>약 24만명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J66" t="inlineStr">
         <is>
-          <t>엎친 데 덮친 금양…드리우는 '상장폐지' 그림자</t>
+          <t>SK하이닉스, 연내 美 증시 상장 추진</t>
         </is>
       </c>
       <c r="K66" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L66" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M66" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=02151686645385944</t>
+          <t>https://www.sedaily.com/article/20023703?ref=naver</t>
         </is>
       </c>
       <c r="N66" t="inlineStr">
         <is>
-          <t>2026-03-22 12:46:54.654318+00:00</t>
+          <t>2026-03-25 00:49:33.522176+00:00</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>증권</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>일론 머스크</t>
+          <t>제미니(Gemini) 및 윙클보스 형제 등 경영진</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>미 캘리포니아 북부연방지법 배심원단 평결</t>
+          <t>미 뉴욕 남부지방법원에 집단소송 제기</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>일론 머스크가 트위터 인수 과정에서 고의로 주가를 떨어뜨려 투자자들에게 수조원대 피해를 입혔다는 주장이 제기되었다. 미 캘리포니아 북부연방지법 배심원단은 머스크가 증권소송 사상 최대 금액을 배상해야 할 처지에 놓였다고 판단했다. 이는 다수의 투자자가 피해를 입은 대규모 증권 관련 분쟁이다.</t>
+          <t>암호화폐 거래소 제미니가 IPO 과정에서 핵심 사실을 왜곡·누락했다는 이유로 미국 뉴욕 법원에 집단소송에 휘말렸습니다. 상장 직후 'Gemini 2.0' 전략 전환과 인력 감축, 해외 철수 등으로 주가가 고점 대비 80% 이상 급락하며 투자자들이 중대한 손실을 입었다고 주장합니다. 이번 소송은 IPO 기업의 전략 투명성과 공시 신뢰성에 대한 기준을 가늠할 사례로 주목받고 있습니다.</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
-          <t>일론 머스크와 트위터라는 자력 있는 상대방(적합 조건 2)의 고의적인 주가 조작으로 다수 투자자(적합 조건 3)에게 수조원대 피해(적합 조건 4)가 발생했다. 미 연방지법 배심원단이 배상 책임을 인정한 상황(적합 조건 1, 5)으로, 소송금융 투자에 매우 적합하다.</t>
+          <t>상대방 책임이 비교적 명확함 (IPO 공시 허위·누락 주장), 상대방에게 자력이 충분함 (IPO를 진행한 암호화폐 거래소 제미니), 집단적 피해 (다수의 투자자가 참여하는 집단소송 제기), 피해 규모가 큼 (주가 고점 대비 80% 이상 급락으로 인한 중대한 손실), 증거가 있거나 확보 가능함 (공시 문서, 전략 전환 발표, 주가 기록 등 객관적 자료 존재).</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
-          <t>수조원</t>
+          <t>주가 고점 대비 80% 이상 급락으로 인한 중대한 손실 (구체적 금액 미상)</t>
         </is>
       </c>
       <c r="I67" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>다수의 투자자</t>
         </is>
       </c>
       <c r="J67" t="inlineStr">
         <is>
-          <t>“머스크, 트위터 인수 때 고의로 주가 떨어뜨려”...투자자에 수조원 ...</t>
+          <t>제미니, IPO 공시 ‘허위·누락’ 집단소송…상장 뒤 전략 급선회가 쟁...</t>
         </is>
       </c>
       <c r="K67" t="inlineStr">
         <is>
-          <t>chosun.com</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L67" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M67" t="inlineStr">
         <is>
-          <t>https://www.chosun.com/economy/tech_it/2026/03/22/O5GB2AP4CVFAHATTR4IAPQAXYI/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
+          <t>https://www.tokenpost.kr/news/cryptocurrency/342252</t>
         </is>
       </c>
       <c r="N67" t="inlineStr">
         <is>
-          <t>2026-03-22 12:44:57.375767+00:00</t>
+          <t>2026-03-23 12:56:36.537538+00:00</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>증권</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>일론 머스크</t>
+          <t>금양</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>미국 배심원단이 투자자 오도에 따른 손해를 인정</t>
+          <t>한국거래소 상장폐지 심의 예정, 개선 기간 종료 임박</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>미국 배심원단이 일론 머스크가 트위터 투자자들을 오도하여 손해를 입혔다고 인정했다. 이로 인해 머스크는 최대 26억 달러를 배상할 가능성이 있다. 소송은 머스크의 트위터 인수 이후 옛 트위터 주주들이 제기한 것이다.</t>
+          <t>이차전지 대표주자였던 금양이 유상증자 난항, 공사대금 미지급으로 인한 공장 부지 경매 위기, 대여금 소송 등으로 심각한 재정난에 처했습니다. 한국거래소의 개선 기간 종료가 임박하여 상장폐지 위기에 놓여 있으며, 약 24만 명의 소액주주가 막대한 피해를 입을 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
-          <t>상대방 책임이 미국 배심원단에 의해 인정되었고(적합 조건 1), 일론 머스크는 자력이 충분하며(적합 조건 2), 옛 트위터 주주 다수가 피해를 입었고(적합 조건 3), 최대 26억 달러의 매우 큰 피해 규모가 예상됩니다(적합 조건 4). 이미 소송이 진행되어 배심원단 판단까지 나온 상태입니다(적합 조건 5).</t>
+          <t>24만 명의 소액주주가 전체 주식의 65%를 보유하고 있어 집단적 피해(적합 조건 3)가 명확하며, 상장폐지 시 피해 규모(적합 조건 4)가 매우 클 것으로 예상됩니다. 불성실공시법인 지정, 외부 감사인의 의견 거절 등 객관적 증거(적합 조건 5)가 충분하고 한국거래소의 개선 기간 부여 등 공적 절차(적합 조건 6)가 진행 중입니다. 다만, 금양의 재정난으로 상대방의 자력(적합 조건 2)이 부족할 수 있어 실제 배상금 회수에는 어려움이 따를 수 있습니다.</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
-          <t>최대 26억 달러</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I68" t="inlineStr">
         <is>
-          <t>옛 트위터 주주 다수</t>
+          <t>약 24만명</t>
         </is>
       </c>
       <c r="J68" t="inlineStr">
         <is>
-          <t>美 배심원단 “머스크, 트위터 투자자 오도”…최대 26억달러 배상 가능...</t>
+          <t>엎친 데 덮친 금양…드리우는 '상장폐지' 그림자</t>
         </is>
       </c>
       <c r="K68" t="inlineStr">
         <is>
-          <t>g-enews.com</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L68" t="inlineStr">
         <is>
-          <t>2026-03-21</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M68" t="inlineStr">
         <is>
-          <t>https://www.g-enews.com/view.php?ud=2026032121230313749a1f309431_1</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=02151686645385944</t>
         </is>
       </c>
       <c r="N68" t="inlineStr">
         <is>
-          <t>2026-03-22 00:33:14.238070+00:00</t>
+          <t>2026-03-22 12:46:54.654318+00:00</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>증권</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
           <t>일론 머스크</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>미 캘리포니아 북부 연방지방법원 배심원단 평결</t>
+          <t>미 캘리포니아 북부연방지법 배심원단 평결</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>일론 머스크가 트위터 인수 과정에서 고의로 주가를 떨어뜨려 투자자들에게 수십억 달러를 배상해야 한다는 배심원 평결이 나왔다. 기관 및 개인 투자자들이 제기한 집단소송에서 머스크의 스팸·가짜 계정 주장이 투자자들을 속였다고 판단했다. 이는 머스크가 트위터 인수 계약 후 스팸 계정 문제를 제기하며 주가를 하락시킨 행위에 대한 책임이다.</t>
+          <t>일론 머스크가 트위터 인수 과정에서 고의로 주가를 떨어뜨려 투자자들에게 수조원대 피해를 입혔다는 주장이 제기되었다. 미 캘리포니아 북부연방지법 배심원단은 머스크가 증권소송 사상 최대 금액을 배상해야 할 처지에 놓였다고 판단했다. 이는 다수의 투자자가 피해를 입은 대규모 증권 관련 분쟁이다.</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
-          <t>상대방 책임이 미 연방지방법원 배심원 평결로 명확히 인정되었고(적합 조건 1), 세계 최대 부호인 일론 머스크가 상대방으로 자력이 충분하며(적합 조건 2), 기관 및 개인 투자자들의 집단소송으로 피해자 수가 많고(적합 조건 3), 피해 규모가 수십억 달러에 이를 것으로 예상되어 매우 크다(적합 조건 4). 또한 머스크의 트윗 등 객관적 증거가 확보되어 있다(적합 조건 5).</t>
+          <t>일론 머스크와 트위터라는 자력 있는 상대방(적합 조건 2)의 고의적인 주가 조작으로 다수 투자자(적합 조건 3)에게 수조원대 피해(적합 조건 4)가 발생했다. 미 연방지법 배심원단이 배상 책임을 인정한 상황(적합 조건 1, 5)으로, 소송금융 투자에 매우 적합하다.</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
-          <t>수십억 달러</t>
+          <t>수조원</t>
         </is>
       </c>
       <c r="I69" t="inlineStr">
         <is>
-          <t>기관 투자자와 개인 투자자 다수</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J69" t="inlineStr">
         <is>
-          <t>머스크, 고의로 트위터 '주가 조작' 평결… 수십억 달러 배상해야</t>
+          <t>“머스크, 트위터 인수 때 고의로 주가 떨어뜨려”...투자자에 수조원 ...</t>
         </is>
       </c>
       <c r="K69" t="inlineStr">
         <is>
-          <t>yonhapnewstv.co.kr</t>
+          <t>chosun.com</t>
         </is>
       </c>
       <c r="L69" t="inlineStr">
         <is>
-          <t>2026-03-21</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M69" t="inlineStr">
         <is>
-          <t>http://www.yonhapnewstv.co.kr/AKR20260321131715aT8</t>
+          <t>https://www.chosun.com/economy/tech_it/2026/03/22/O5GB2AP4CVFAHATTR4IAPQAXYI/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
         </is>
       </c>
       <c r="N69" t="inlineStr">
         <is>
-          <t>2026-03-21 12:33:27.123664+00:00</t>
+          <t>2026-03-22 12:44:57.375767+00:00</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>증권</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
           <t>일론 머스크</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>미국 법원 배심원 평결</t>
+          <t>미국 배심원단이 투자자 오도에 따른 손해를 인정</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>일론 머스크의 트위터 인수 과정에서 주가조작 혐의로 제기된 주주들의 소송에서 미국 법원 배심원이 머스크의 책임을 인정하는 평결을 내렸다. 주주 측 변호인은 예상 손해배상액이 약 26억 달러에 이를 것으로 보고 있다.</t>
+          <t>미국 배심원단이 일론 머스크가 트위터 투자자들을 오도하여 손해를 입혔다고 인정했다. 이로 인해 머스크는 최대 26억 달러를 배상할 가능성이 있다. 소송은 머스크의 트위터 인수 이후 옛 트위터 주주들이 제기한 것이다.</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
-          <t>상대방 책임이 미국 법원 배심원 평결로 명확해지고 있으며(적합 조건 1), 일론 머스크는 충분한 자력을 보유하고 있다(적합 조건 2). 주주들이 제기한 소송으로 집단적 피해가 인정되며(적합 조건 3), 예상 손해배상액이 26억 달러로 매우 크다(적합 조건 4). 이미 법원 절차를 통해 증거가 확보되어 배심원 평결까지 이른 상태이다(적합 조건 5).</t>
+          <t>상대방 책임이 미국 배심원단에 의해 인정되었고(적합 조건 1), 일론 머스크는 자력이 충분하며(적합 조건 2), 옛 트위터 주주 다수가 피해를 입었고(적합 조건 3), 최대 26억 달러의 매우 큰 피해 규모가 예상됩니다(적합 조건 4). 이미 소송이 진행되어 배심원단 판단까지 나온 상태입니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
-          <t>26억 달러 (약 3조 9169억 원)</t>
+          <t>최대 26억 달러</t>
         </is>
       </c>
       <c r="I70" t="inlineStr">
         <is>
-          <t>주주 다수</t>
+          <t>옛 트위터 주주 다수</t>
         </is>
       </c>
       <c r="J70" t="inlineStr">
         <is>
-          <t>美법원  머스크, 트위터 인수 과정 주가조작 책임져야  배심원 평결</t>
+          <t>美 배심원단 “머스크, 트위터 투자자 오도”…최대 26억달러 배상 가능...</t>
         </is>
       </c>
       <c r="K70" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>g-enews.com</t>
         </is>
       </c>
       <c r="L70" t="inlineStr">
         <is>
           <t>2026-03-21</t>
         </is>
       </c>
       <c r="M70" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/2026032166237</t>
+          <t>https://www.g-enews.com/view.php?ud=2026032121230313749a1f309431_1</t>
         </is>
       </c>
       <c r="N70" t="inlineStr">
         <is>
-          <t>2026-03-21 12:31:08.260057+00:00</t>
+          <t>2026-03-22 00:33:14.238070+00:00</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>증권</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
           <t>일론 머스크</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>미국 법원에서 주가 조작 책임 인정</t>
+          <t>미 캘리포니아 북부 연방지방법원 배심원단 평결</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>일론 머스크가 트위터 인수 과정에서 주가를 조작했다는 사실이 미국 법원에서 인정되었다. 이로 인해 최대 4조원에 달하는 배상 가능성이 제기되고 있으며, 이는 주가 급락으로 피해를 본 다수의 투자자들에게 영향을 미칠 수 있는 대규모 사건이다.</t>
+          <t>일론 머스크가 트위터 인수 과정에서 고의로 주가를 떨어뜨려 투자자들에게 수십억 달러를 배상해야 한다는 배심원 평결이 나왔다. 기관 및 개인 투자자들이 제기한 집단소송에서 머스크의 스팸·가짜 계정 주장이 투자자들을 속였다고 판단했다. 이는 머스크가 트위터 인수 계약 후 스팸 계정 문제를 제기하며 주가를 하락시킨 행위에 대한 책임이다.</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
-          <t>미국 법원에서 일론 머스크의 주가 조작 책임이 인정되었으며 (적합 조건 1, 5), 4조원 규모의 배상 가능성이 있어 피해 규모가 매우 크다 (적합 조건 4). 상대방(일론 머스크)의 자력이 충분하고 (적합 조건 2), 주가 조작으로 인한 집단적 피해 가능성이 높다 (적합 조건 3).</t>
+          <t>상대방 책임이 미 연방지방법원 배심원 평결로 명확히 인정되었고(적합 조건 1), 세계 최대 부호인 일론 머스크가 상대방으로 자력이 충분하며(적합 조건 2), 기관 및 개인 투자자들의 집단소송으로 피해자 수가 많고(적합 조건 3), 피해 규모가 수십억 달러에 이를 것으로 예상되어 매우 크다(적합 조건 4). 또한 머스크의 트윗 등 객관적 증거가 확보되어 있다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
-          <t>4조원</t>
+          <t>수십억 달러</t>
         </is>
       </c>
       <c r="I71" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>기관 투자자와 개인 투자자 다수</t>
         </is>
       </c>
       <c r="J71" t="inlineStr">
         <is>
-          <t>美법원, 머스크 트위터 인수 시 주가 조작 인정… 4조원 배상 가능성</t>
+          <t>머스크, 고의로 트위터 '주가 조작' 평결… 수십억 달러 배상해야</t>
         </is>
       </c>
       <c r="K71" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>yonhapnewstv.co.kr</t>
         </is>
       </c>
       <c r="L71" t="inlineStr">
         <is>
           <t>2026-03-21</t>
         </is>
       </c>
       <c r="M71" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/world/usa-canada/6109015</t>
+          <t>http://www.yonhapnewstv.co.kr/AKR20260321131715aT8</t>
         </is>
       </c>
       <c r="N71" t="inlineStr">
         <is>
-          <t>2026-03-21 12:30:53.689543+00:00</t>
+          <t>2026-03-21 12:33:27.123664+00:00</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>증권</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
           <t>일론 머스크</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>미국 캘리포니아 북부 연방지방법원 배심원단 배상 책임 인정</t>
+          <t>미국 법원 배심원 평결</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>일론 머스크가 과거 트위터 인수 과정에서 고의로 주가를 떨어뜨려 투자자들에게 손해를 입혔다는 법원 판단이 나왔다. 미국 캘리포니아 북부 연방지방법원 배심원단은 머스크의 게시물이 시장에 혼선을 일으켜 투자자들이 피해를 입었다고 보고 배상 책임을 인정했으며, 전체 배상 규모는 수십억 달러에 이를 것으로 전망된다. 이번 소송은 기관과 개인 투자자가 함께 참여한 집단소송이다.</t>
+          <t>일론 머스크의 트위터 인수 과정에서 주가조작 혐의로 제기된 주주들의 소송에서 미국 법원 배심원이 머스크의 책임을 인정하는 평결을 내렸다. 주주 측 변호인은 예상 손해배상액이 약 26억 달러에 이를 것으로 보고 있다.</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
-          <t>일론 머스크와 트위터(X)라는 자력 충분한 상대방의 책임이 미국 법원 배심원단에 의해 인정되었으며(적합 조건 1, 2, 5), 수십억 달러 규모의 집단소송으로 피해 규모가 매우 크다(적합 조건 3, 4). 이미 배상 책임이 인정된 단계로 소송금융 투자 가능성이 높다.</t>
+          <t>상대방 책임이 미국 법원 배심원 평결로 명확해지고 있으며(적합 조건 1), 일론 머스크는 충분한 자력을 보유하고 있다(적합 조건 2). 주주들이 제기한 소송으로 집단적 피해가 인정되며(적합 조건 3), 예상 손해배상액이 26억 달러로 매우 크다(적합 조건 4). 이미 법원 절차를 통해 증거가 확보되어 배심원 평결까지 이른 상태이다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
-          <t>수십억 달러 (수조원)</t>
+          <t>26억 달러 (약 3조 9169억 원)</t>
         </is>
       </c>
       <c r="I72" t="inlineStr">
         <is>
-          <t>기관 및 개인 투자자 다수</t>
+          <t>주주 다수</t>
         </is>
       </c>
       <c r="J72" t="inlineStr">
         <is>
-          <t>고의로 주가 조작 …머스크 수조원 배상 위기</t>
+          <t>美법원  머스크, 트위터 인수 과정 주가조작 책임져야  배심원 평결</t>
         </is>
       </c>
       <c r="K72" t="inlineStr">
         <is>
-          <t>wowtv.co.kr</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L72" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="M72" t="inlineStr">
         <is>
-          <t>http://www.wowtv.co.kr/NewsCenter/News/Read?articleId=A202603210222&amp;t=NN</t>
+          <t>https://www.hankyung.com/article/2026032166237</t>
         </is>
       </c>
       <c r="N72" t="inlineStr">
         <is>
-          <t>2026-03-21 12:30:35.060118+00:00</t>
+          <t>2026-03-21 12:31:08.260057+00:00</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>증권</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
           <t>일론 머스크</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>미 연방지방법원 배심원단 평결</t>
+          <t>미국 법원에서 주가 조작 책임 인정</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t>일론 머스크가 엑스(X·옛 트위터) 인수 과정에서 고의로 주가를 떨어뜨려 투자자들에게 손해를 입혔다는 미 연방지방법원 배심원단의 평결이 나왔습니다. 배심원단은 머스크의 게시물 때문에 투자자들이 속아 넘어갔다고 판단했으며, 머스크가 수십억 달러를 배상해야 할 것으로 추산됩니다. 이번 소송은 기관 및 개인 투자자들이 제기한 집단 소송입니다.</t>
+          <t>일론 머스크가 트위터 인수 과정에서 주가를 조작했다는 사실이 미국 법원에서 인정되었다. 이로 인해 최대 4조원에 달하는 배상 가능성이 제기되고 있으며, 이는 주가 급락으로 피해를 본 다수의 투자자들에게 영향을 미칠 수 있는 대규모 사건이다.</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
-          <t>상대방 책임이 배심원 평결로 비교적 명확하며(조건 1), 일론 머스크는 세계 1위 억만장자로 자력이 충분합니다(조건 2). 기관 및 개인 투자자들이 제기한 집단 소송으로 다수의 피해자가 존재하며(조건 3), 피해 규모가 수십억 달러에 이를 것으로 추산되어 매우 큽니다(조건 4). 이미 미 연방지방법원 배심원단의 평결이 나온 상태로 객관적 증거가 존재합니다(조건 5).</t>
+          <t>미국 법원에서 일론 머스크의 주가 조작 책임이 인정되었으며 (적합 조건 1, 5), 4조원 규모의 배상 가능성이 있어 피해 규모가 매우 크다 (적합 조건 4). 상대방(일론 머스크)의 자력이 충분하고 (적합 조건 2), 주가 조작으로 인한 집단적 피해 가능성이 높다 (적합 조건 3).</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
-          <t>수십억 달러 (수조원)</t>
+          <t>4조원</t>
         </is>
       </c>
       <c r="I73" t="inlineStr">
         <is>
-          <t>기관 투자자 및 개인 투자자 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J73" t="inlineStr">
         <is>
-          <t>머스크, 투자자에 수조원 배상 위기… 트위터 주가 고의로 떨어뜨려</t>
+          <t>美법원, 머스크 트위터 인수 시 주가 조작 인정… 4조원 배상 가능성</t>
         </is>
       </c>
       <c r="K73" t="inlineStr">
         <is>
-          <t>view.asiae.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L73" t="inlineStr">
         <is>
           <t>2026-03-21</t>
         </is>
       </c>
       <c r="M73" t="inlineStr">
         <is>
-          <t>https://view.asiae.co.kr/article/2026032110172200053</t>
+          <t>https://www.news1.kr/world/usa-canada/6109015</t>
         </is>
       </c>
       <c r="N73" t="inlineStr">
         <is>
-          <t>2026-03-21 12:29:54.382766+00:00</t>
+          <t>2026-03-21 12:30:53.689543+00:00</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>증권</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
           <t>일론 머스크</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>미 캘리포니아 북부 연방지방법원 배심원단 평결</t>
+          <t>미국 캘리포니아 북부 연방지방법원 배심원단 배상 책임 인정</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>일론 머스크가 트위터 인수 과정에서 스팸 계정 관련 트윗으로 주가를 고의로 조작하여 투자자들에게 손해를 입혔다는 배심원 평결이 나왔습니다. 기관 및 개인 투자자들이 제기한 집단소송으로, 머스크는 주당 3~8달러를 배상해야 하며 총 배상액은 수십억 달러에 이를 것으로 전망됩니다.</t>
+          <t>일론 머스크가 과거 트위터 인수 과정에서 고의로 주가를 떨어뜨려 투자자들에게 손해를 입혔다는 법원 판단이 나왔다. 미국 캘리포니아 북부 연방지방법원 배심원단은 머스크의 게시물이 시장에 혼선을 일으켜 투자자들이 피해를 입었다고 보고 배상 책임을 인정했으며, 전체 배상 규모는 수십억 달러에 이를 것으로 전망된다. 이번 소송은 기관과 개인 투자자가 함께 참여한 집단소송이다.</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
-          <t>상대방 책임이 배심원 평결로 명확히 인정되었고 (적합 조건 1), 일론 머스크는 충분한 자력을 가진 세계 최대 부호입니다 (적합 조건 2). 기관 및 개인 투자자들이 제기한 집단소송으로 (적합 조건 3), 피해 규모가 수십억 달러에 이를 것으로 예상되며 (적합 조건 4), 머스크의 트윗 등 객관적 증거가 존재합니다 (적합 조건 5).</t>
+          <t>일론 머스크와 트위터(X)라는 자력 충분한 상대방의 책임이 미국 법원 배심원단에 의해 인정되었으며(적합 조건 1, 2, 5), 수십억 달러 규모의 집단소송으로 피해 규모가 매우 크다(적합 조건 3, 4). 이미 배상 책임이 인정된 단계로 소송금융 투자 가능성이 높다.</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
-          <t>수십억 달러</t>
+          <t>수십억 달러 (수조원)</t>
         </is>
       </c>
       <c r="I74" t="inlineStr">
         <is>
-          <t>기관 투자자와 개인 투자자 다수</t>
+          <t>기관 및 개인 투자자 다수</t>
         </is>
       </c>
       <c r="J74" t="inlineStr">
         <is>
-          <t>일론 머스크, 고의로 주가 조작 ...배상 판결 [지금이뉴스]</t>
+          <t>고의로 주가 조작 …머스크 수조원 배상 위기</t>
         </is>
       </c>
       <c r="K74" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>wowtv.co.kr</t>
         </is>
       </c>
       <c r="L74" t="inlineStr">
         <is>
-          <t>2026-03-21</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M74" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0134_202603210920448537</t>
+          <t>http://www.wowtv.co.kr/NewsCenter/News/Read?articleId=A202603210222&amp;t=NN</t>
         </is>
       </c>
       <c r="N74" t="inlineStr">
         <is>
-          <t>2026-03-21 12:29:47.065370+00:00</t>
+          <t>2026-03-21 12:30:35.060118+00:00</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>증권</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
           <t>일론 머스크</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
           <t>미 연방지방법원 배심원단 평결</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>일론 머스크가 트위터 인수 과정에서 고의로 주가를 떨어뜨렸다는 투자자들의 주장에 대해 미 캘리포니아 북부 연방지방법원 배심원단이 투자자들에게 배상해야 한다고 평결했습니다. 머스크의 게시물로 인해 트위터 주가가 하락했고, 기관 및 개인 투자자들이 제기한 집단소송으로 배상액은 수십억 달러에 이를 것으로 전망됩니다.</t>
+          <t>일론 머스크가 엑스(X·옛 트위터) 인수 과정에서 고의로 주가를 떨어뜨려 투자자들에게 손해를 입혔다는 미 연방지방법원 배심원단의 평결이 나왔습니다. 배심원단은 머스크의 게시물 때문에 투자자들이 속아 넘어갔다고 판단했으며, 머스크가 수십억 달러를 배상해야 할 것으로 추산됩니다. 이번 소송은 기관 및 개인 투자자들이 제기한 집단 소송입니다.</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
-          <t>상대방(일론 머스크)의 책임이 배심원단 평결로 명확히 인정되었고, 상대방의 자력이 충분합니다. 또한 기관 및 개인 투자자들이 제기한 집단소송으로 피해자 수가 많고, 피해 규모가 수십억 달러에 이를 것으로 예상되어 소송금융 투자에 매우 적합합니다.</t>
+          <t>상대방 책임이 배심원 평결로 비교적 명확하며(조건 1), 일론 머스크는 세계 1위 억만장자로 자력이 충분합니다(조건 2). 기관 및 개인 투자자들이 제기한 집단 소송으로 다수의 피해자가 존재하며(조건 3), 피해 규모가 수십억 달러에 이를 것으로 추산되어 매우 큽니다(조건 4). 이미 미 연방지방법원 배심원단의 평결이 나온 상태로 객관적 증거가 존재합니다(조건 5).</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
-          <t>수십억 달러</t>
+          <t>수십억 달러 (수조원)</t>
         </is>
       </c>
       <c r="I75" t="inlineStr">
         <is>
-          <t>기관 및 개인 투자자 다수</t>
+          <t>기관 투자자 및 개인 투자자 다수</t>
         </is>
       </c>
       <c r="J75" t="inlineStr">
         <is>
-          <t>머스크의 수상한 인수 과정...법원에서 밝혀진 충격적인 진실 [지금이뉴...</t>
+          <t>머스크, 투자자에 수조원 배상 위기… 트위터 주가 고의로 떨어뜨려</t>
         </is>
       </c>
       <c r="K75" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>view.asiae.co.kr</t>
         </is>
       </c>
       <c r="L75" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="M75" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0134_202603210826427642</t>
+          <t>https://view.asiae.co.kr/article/2026032110172200053</t>
         </is>
       </c>
       <c r="N75" t="inlineStr">
         <is>
-          <t>2026-03-21 12:29:39.144687+00:00</t>
+          <t>2026-03-21 12:29:54.382766+00:00</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>증권</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>슈퍼마이크로컴퓨터 (SMCI)</t>
+          <t>일론 머스크</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>뉴욕남부 연방지방검찰 기소, 주주 집단소송 예정</t>
+          <t>미 캘리포니아 북부 연방지방법원 배심원단 평결</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>AI 서버업체 SMCI의 공동창업자가 엔비디아 첨단 칩을 중국에 밀수출한 혐의로 뉴욕남부 연방지방검찰에 기소되었다. 이로 인해 SMCI는 25억 달러 매출 몰수 및 125억 달러 이상의 벌금, 상장 폐지 및 청산 위기에 처했으며, 주가는 30% 넘게 폭락했다. 주주들은 집단소송에 나설 수 있는 상황이다.</t>
+          <t>일론 머스크가 트위터 인수 과정에서 스팸 계정 관련 트윗으로 주가를 고의로 조작하여 투자자들에게 손해를 입혔다는 배심원 평결이 나왔습니다. 기관 및 개인 투자자들이 제기한 집단소송으로, 머스크는 주당 3~8달러를 배상해야 하며 총 배상액은 수십억 달러에 이를 것으로 전망됩니다.</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
-          <t>SMCI 공동창업자 및 임직원의 밀수출 범죄가 뉴욕남부 연방지방검찰 기소로 드러나 상대방 책임이 명확하며(적합 조건 1, 5), 나스닥 상장사인 SMCI는 자력이 충분하다(적합 조건 2). 주주들의 집단소송 가능성이 언급되었고(적합 조건 3), 주가 30% 폭락 및 회사에 대한 125억 달러 벌금 예상 등 피해 규모가 매우 크다(적합 조건 4). 현재 검찰 기소라는 공적 절차가 진행 중이다(적합 조건 6).</t>
+          <t>상대방 책임이 배심원 평결로 명확히 인정되었고 (적합 조건 1), 일론 머스크는 충분한 자력을 가진 세계 최대 부호입니다 (적합 조건 2). 기관 및 개인 투자자들이 제기한 집단소송으로 (적합 조건 3), 피해 규모가 수십억 달러에 이를 것으로 예상되며 (적합 조건 4), 머스크의 트윗 등 객관적 증거가 존재합니다 (적합 조건 5).</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수십억 달러</t>
         </is>
       </c>
       <c r="I76" t="inlineStr">
         <is>
-          <t>다수 주주</t>
+          <t>기관 투자자와 개인 투자자 다수</t>
         </is>
       </c>
       <c r="J76" t="inlineStr">
         <is>
-          <t>AI 서버업체 SMCI, 대중 서버 밀수출 연루...상폐, 청산 위기</t>
+          <t>일론 머스크, 고의로 주가 조작 ...배상 판결 [지금이뉴스]</t>
         </is>
       </c>
       <c r="K76" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L76" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="M76" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603210309574386</t>
+          <t>https://www.ytn.co.kr/_ln/0134_202603210920448537</t>
         </is>
       </c>
       <c r="N76" t="inlineStr">
         <is>
-          <t>2026-03-21 00:36:47.941752+00:00</t>
+          <t>2026-03-21 12:29:47.065370+00:00</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>증권</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>제미니</t>
+          <t>일론 머스크</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>집단소송 제기</t>
+          <t>미 연방지방법원 배심원단 평결</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
-          <t>암호화폐 거래소 제미니가 IPO 당시 약속했던 국제적 확장을 이행하지 않아 주가가 80% 폭락하자 투자자들이 집단소송을 제기했습니다. 원고 측은 제미니의 약속 불이행으로 인한 투자 손실을 주장하고 있습니다.</t>
+          <t>일론 머스크가 트위터 인수 과정에서 고의로 주가를 떨어뜨렸다는 투자자들의 주장에 대해 미 캘리포니아 북부 연방지방법원 배심원단이 투자자들에게 배상해야 한다고 평결했습니다. 머스크의 게시물로 인해 트위터 주가가 하락했고, 기관 및 개인 투자자들이 제기한 집단소송으로 배상액은 수십억 달러에 이를 것으로 전망됩니다.</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하며(IPO 약속 불이행), 상대방(제미니)은 자력이 충분한 암호화폐 거래소입니다. 주가 80% 폭락으로 피해 규모가 크고, 집단소송이 이미 제기되어 다수의 피해자가 존재합니다. IPO 관련 문서 및 주가 데이터 등 증거 확보도 용이할 것으로 보입니다.</t>
+          <t>상대방(일론 머스크)의 책임이 배심원단 평결로 명확히 인정되었고, 상대방의 자력이 충분합니다. 또한 기관 및 개인 투자자들이 제기한 집단소송으로 피해자 수가 많고, 피해 규모가 수십억 달러에 이를 것으로 예상되어 소송금융 투자에 매우 적합합니다.</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수십억 달러</t>
         </is>
       </c>
       <c r="I77" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>기관 및 개인 투자자 다수</t>
         </is>
       </c>
       <c r="J77" t="inlineStr">
         <is>
-          <t>IPO후 방향 틀었다가...제미니, 주가 80% 폭락에 집단소송 직격탄</t>
+          <t>머스크의 수상한 인수 과정...법원에서 밝혀진 충격적인 진실 [지금이뉴...</t>
         </is>
       </c>
       <c r="K77" t="inlineStr">
         <is>
-          <t>coinreaders.com</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L77" t="inlineStr">
         <is>
           <t>2026-03-20</t>
         </is>
       </c>
       <c r="M77" t="inlineStr">
         <is>
-          <t>http://coinreaders.com/225169</t>
+          <t>https://www.ytn.co.kr/_ln/0134_202603210826427642</t>
         </is>
       </c>
       <c r="N77" t="inlineStr">
         <is>
-          <t>2026-03-20 13:11:18.017490+00:00</t>
+          <t>2026-03-21 12:29:39.144687+00:00</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>증권</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>제미니(Gemini) 및 타일러·캐머런 윙클보스 형제</t>
+          <t>슈퍼마이크로컴퓨터 (SMCI)</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>뉴욕에서 주주 집단소송 진행 중, 배심원 재판 요청</t>
+          <t>뉴욕남부 연방지방검찰 기소, 주주 집단소송 예정</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>암호화폐 거래소 제미니와 윙클보스 형제가 IPO 후 사업 전략을 예측시장 중심으로 전환하며 주가가 80% 이상 급락하자, 주주들이 뉴욕에서 집단소송을 제기했다. 원고 측은 제미니가 IPO 당시 제시한 전략과 다른 길을 갔다고 주장하며 투자 손실에 대한 손해배상을 요구하고 있다.</t>
+          <t>AI 서버업체 SMCI의 공동창업자가 엔비디아 첨단 칩을 중국에 밀수출한 혐의로 뉴욕남부 연방지방검찰에 기소되었다. 이로 인해 SMCI는 25억 달러 매출 몰수 및 125억 달러 이상의 벌금, 상장 폐지 및 청산 위기에 처했으며, 주가는 30% 넘게 폭락했다. 주주들은 집단소송에 나설 수 있는 상황이다.</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
-          <t>제미니의 IPO 당시 제시 전략과 다른 사업 전환으로 인한 주가 급락으로 상대방 책임이 명확하며(적합 조건 1), 암호화폐 거래소 제미니는 자력이 충분하고(적합 조건 2), 주주 집단소송으로 다수의 피해자가 존재하며(적합 조건 3), 주가 80% 이상 급락으로 피해 규모가 크고(적합 조건 4), IPO 신청서 등 객관적 증거 확보가 용이합니다(적합 조건 5).</t>
+          <t>SMCI 공동창업자 및 임직원의 밀수출 범죄가 뉴욕남부 연방지방검찰 기소로 드러나 상대방 책임이 명확하며(적합 조건 1, 5), 나스닥 상장사인 SMCI는 자력이 충분하다(적합 조건 2). 주주들의 집단소송 가능성이 언급되었고(적합 조건 3), 주가 30% 폭락 및 회사에 대한 125억 달러 벌금 예상 등 피해 규모가 매우 크다(적합 조건 4). 현재 검찰 기소라는 공적 절차가 진행 중이다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
-          <t>주가 80% 이상 급락으로 인한 투자 손실</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I78" t="inlineStr">
         <is>
-          <t>주주 다수</t>
+          <t>다수 주주</t>
         </is>
       </c>
       <c r="J78" t="inlineStr">
         <is>
-          <t>제미니, IPO 후 사업전략 전환·주가 급락 여파로 주주 집단소송 직면</t>
+          <t>AI 서버업체 SMCI, 대중 서버 밀수출 연루...상폐, 청산 위기</t>
         </is>
       </c>
       <c r="K78" t="inlineStr">
         <is>
-          <t>tokenpost.kr</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L78" t="inlineStr">
         <is>
           <t>2026-03-20</t>
         </is>
       </c>
       <c r="M78" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/breaking/341608</t>
+          <t>http://www.fnnews.com/news/202603210309574386</t>
         </is>
       </c>
       <c r="N78" t="inlineStr">
         <is>
-          <t>2026-03-20 12:53:28.875167+00:00</t>
+          <t>2026-03-21 00:36:47.941752+00:00</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>증권</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>제미니(Gemini), 타일러 윙클보스, 캐머런 윙클보스</t>
+          <t>제미니</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>뉴욕에서 주주 집단소송 진행 중</t>
+          <t>집단소송 제기</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t>암호화폐 거래소 제미니와 공동 창업자인 윙클보스 형제가 뉴욕에서 주주 집단소송에 휘말렸다. 소송장은 제미니가 기업공개(IPO) 신청서에서 제시한 전략과 달리 예측시장 중심 사업모델로 방향을 틀면서 주주들에게 피해를 입혔다는 내용을 담고 있다.</t>
+          <t>암호화폐 거래소 제미니가 IPO 당시 약속했던 국제적 확장을 이행하지 않아 주가가 80% 폭락하자 투자자들이 집단소송을 제기했습니다. 원고 측은 제미니의 약속 불이행으로 인한 투자 손실을 주장하고 있습니다.</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
-          <t>대기업 피고(제미니, 윙클보스 형제)의 자력이 충분하며, 주주 집단소송으로 다수의 피해자가 존재하고, IPO 신청서 등 객관적 증거 확보가 가능함. (적합 조건 1, 2, 3, 5 해당)</t>
+          <t>상대방 책임이 비교적 명확하며(IPO 약속 불이행), 상대방(제미니)은 자력이 충분한 암호화폐 거래소입니다. 주가 80% 폭락으로 피해 규모가 크고, 집단소송이 이미 제기되어 다수의 피해자가 존재합니다. IPO 관련 문서 및 주가 데이터 등 증거 확보도 용이할 것으로 보입니다.</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I79" t="inlineStr">
         <is>
-          <t>주주 다수</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J79" t="inlineStr">
         <is>
-          <t>[저녁 뉴스브리핑] 비자, AI 기반 비트코인 결제 플랫폼 공식 통합 外</t>
+          <t>IPO후 방향 틀었다가...제미니, 주가 80% 폭락에 집단소송 직격탄</t>
         </is>
       </c>
       <c r="K79" t="inlineStr">
         <is>
-          <t>tokenpost.kr</t>
+          <t>coinreaders.com</t>
         </is>
       </c>
       <c r="L79" t="inlineStr">
         <is>
           <t>2026-03-20</t>
         </is>
       </c>
       <c r="M79" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/briefing/341618</t>
+          <t>http://coinreaders.com/225169</t>
         </is>
       </c>
       <c r="N79" t="inlineStr">
         <is>
-          <t>2026-03-20 12:45:09.013593+00:00</t>
+          <t>2026-03-20 13:11:18.017490+00:00</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>증권</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>미국 에너지부(DOE)</t>
+          <t>제미니(Gemini) 및 타일러·캐머런 윙클보스 형제</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>증권 집단소송 진행 중</t>
+          <t>뉴욕에서 주주 집단소송 진행 중, 배심원 재판 요청</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>미국 에너지부(DOE)의 대출 관련 공시 문제를 둘러싼 증권 집단소송이 진행 중입니다. PJM 전력 공급 계획의 자금 조달 방안이나 수익성 지표가 불명확하다는 지적은 시장의 불신을 키울 수 있습니다.</t>
+          <t>암호화폐 거래소 제미니와 윙클보스 형제가 IPO 후 사업 전략을 예측시장 중심으로 전환하며 주가가 80% 이상 급락하자, 주주들이 뉴욕에서 집단소송을 제기했다. 원고 측은 제미니가 IPO 당시 제시한 전략과 다른 길을 갔다고 주장하며 투자 손실에 대한 손해배상을 요구하고 있다.</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
-          <t>미국 에너지부(DOE)라는 공공기관이 피고로 자력이 충분하며(조건 2), 공시 문제를 둘러싼 증권 집단소송이 이미 진행 중이므로 다수의 피해자가 존재하고(조건 3), 책임 소재가 명확하며(조건 1), 증거 확보 가능성이 높습니다(조건 5). 증권 집단소송의 특성상 피해 규모도 클 것으로 예상됩니다(조건 4).</t>
+          <t>제미니의 IPO 당시 제시 전략과 다른 사업 전환으로 인한 주가 급락으로 상대방 책임이 명확하며(적합 조건 1), 암호화폐 거래소 제미니는 자력이 충분하고(적합 조건 2), 주주 집단소송으로 다수의 피해자가 존재하며(적합 조건 3), 주가 80% 이상 급락으로 피해 규모가 크고(적합 조건 4), IPO 신청서 등 객관적 증거 확보가 용이합니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>주가 80% 이상 급락으로 인한 투자 손실</t>
         </is>
       </c>
       <c r="I80" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>주주 다수</t>
         </is>
       </c>
       <c r="J80" t="inlineStr">
         <is>
-          <t>[에너지·AI 전력] AI 데이터센터 전력 전쟁, '수소'가 판 바꾼다…플러...</t>
+          <t>제미니, IPO 후 사업전략 전환·주가 급락 여파로 주주 집단소송 직면</t>
         </is>
       </c>
       <c r="K80" t="inlineStr">
         <is>
-          <t>g-enews.com</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L80" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M80" t="inlineStr">
         <is>
-          <t>https://www.g-enews.com/view.php?ud=202603200842437179fbbec65dfb_1</t>
+          <t>https://www.tokenpost.kr/news/breaking/341608</t>
         </is>
       </c>
       <c r="N80" t="inlineStr">
         <is>
-          <t>2026-03-20 00:55:09.245364+00:00</t>
+          <t>2026-03-20 12:53:28.875167+00:00</t>
         </is>
       </c>
     </row>
     <row r="81">
-      <c r="A81" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A81" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>증권</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>A 씨, S사 및 S사 임원들</t>
+          <t>제미니(Gemini), 타일러 윙클보스, 캐머런 윙클보스</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>기존 소송에서 피해 보상 실패</t>
+          <t>뉴욕에서 주주 집단소송 진행 중</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>주가조작으로 인해 개미 투자자들이 막대한 피해를 입었으나, 소송을 통해서도 보상을 받지 못했다는 사례가 언급되었습니다. 이는 코스닥 바이오 기업 S사의 임상 3상 실패와 관련된 주가조작 사례를 포함하며, 주가조작 피해 보상의 어려움을 보여줍니다.</t>
+          <t>암호화폐 거래소 제미니와 공동 창업자인 윙클보스 형제가 뉴욕에서 주주 집단소송에 휘말렸다. 소송장은 제미니가 기업공개(IPO) 신청서에서 제시한 전략과 달리 예측시장 중심 사업모델로 방향을 틀면서 주주들에게 피해를 입혔다는 내용을 담고 있다.</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
-          <t>기사에서 언급된 개미 투자자들이 소송을 통해서도 피해를 보상받지 못했다고 명시되어 있어, 기존 소송의 실패는 소송금융 투자에 있어 높은 위험 요인입니다. 이는 상대방 책임 입증의 어려움, 상대방의 자력 부족, 또는 복잡한 법리적 쟁점 등 부적합 조건에 해당할 가능성을 시사합니다.</t>
+          <t>대기업 피고(제미니, 윙클보스 형제)의 자력이 충분하며, 주주 집단소송으로 다수의 피해자가 존재하고, IPO 신청서 등 객관적 증거 확보가 가능함. (적합 조건 1, 2, 3, 5 해당)</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I81" t="inlineStr">
         <is>
-          <t>개미 투자자 다수</t>
+          <t>주주 다수</t>
         </is>
       </c>
       <c r="J81" t="inlineStr">
         <is>
-          <t>주가조작 패가망신  공염불 되지 않으려면 [취재파일]</t>
+          <t>[저녁 뉴스브리핑] 비자, AI 기반 비트코인 결제 플랫폼 공식 통합 外</t>
         </is>
       </c>
       <c r="K81" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L81" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M81" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008482801&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>https://www.tokenpost.kr/news/briefing/341618</t>
         </is>
       </c>
       <c r="N81" t="inlineStr">
         <is>
-          <t>2026-03-19 12:20:38.626572+00:00</t>
+          <t>2026-03-20 12:45:09.013593+00:00</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>증권</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>한국거래소</t>
+          <t>미국 에너지부(DOE)</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>투자자들이 소송 준비 중</t>
+          <t>증권 집단소송 진행 중</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>한국거래소가 관리종목을 해제했다가 재지정하는 실수를 저질러, 이를 믿고 투자했던 투자자들이 막대한 피해를 입었다. 투자자들은 거래소의 공시를 믿을 수 없게 되었다며 분통을 터뜨리고 있으며, 일부는 소송을 준비 중이다.</t>
+          <t>미국 에너지부(DOE)의 대출 관련 공시 문제를 둘러싼 증권 집단소송이 진행 중입니다. PJM 전력 공급 계획의 자금 조달 방안이나 수익성 지표가 불명확하다는 지적은 시장의 불신을 키울 수 있습니다.</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
-          <t>한국거래소의 명확한 실수로 인한 투자자 피해가 발생했으며 (상대방 책임 명확), 한국거래소는 공공기관 성격으로 자력이 충분합니다 (상대방 자력 충분). 또한, '투자자들'이라는 표현에서 다수의 피해자가 예상되어 집단적 피해 가능성이 높고 (집단적 피해), 거래소의 공시 기록이 객관적인 증거로 활용될 수 있습니다 (증거 확보 가능).</t>
+          <t>미국 에너지부(DOE)라는 공공기관이 피고로 자력이 충분하며(조건 2), 공시 문제를 둘러싼 증권 집단소송이 이미 진행 중이므로 다수의 피해자가 존재하고(조건 3), 책임 소재가 명확하며(조건 1), 증거 확보 가능성이 높습니다(조건 5). 증권 집단소송의 특성상 피해 규모도 클 것으로 예상됩니다(조건 4).</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I82" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
       <c r="J82" t="inlineStr">
         <is>
-          <t>관리종목 풀었다 재지정…거래소 실수에 투자자들 '분통'</t>
+          <t>[에너지·AI 전력] AI 데이터센터 전력 전쟁, '수소'가 판 바꾼다…플러...</t>
         </is>
       </c>
       <c r="K82" t="inlineStr">
         <is>
-          <t>news.jtbc.co.kr</t>
+          <t>g-enews.com</t>
         </is>
       </c>
       <c r="L82" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M82" t="inlineStr">
         <is>
-          <t>https://news.jtbc.co.kr/article/NB12290303?influxDiv=NAVER</t>
+          <t>https://www.g-enews.com/view.php?ud=202603200842437179fbbec65dfb_1</t>
         </is>
       </c>
       <c r="N82" t="inlineStr">
         <is>
-          <t>2026-03-19 00:55:02.072071+00:00</t>
+          <t>2026-03-20 00:55:09.245364+00:00</t>
         </is>
       </c>
     </row>
     <row r="83">
-      <c r="A83" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A83" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>증권</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>웹툰엔터테인먼트</t>
+          <t>A 씨, S사 및 S사 임원들</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>미국 법원에서 소송 기각 요청 거부, 집단 주주 소송 진행 중</t>
+          <t>기존 소송에서 피해 보상 실패</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t>네이버웹툰 모회사 웹툰엔터테인먼트가 나스닥 상장 당시 실적 악화 우려 정보를 고의로 미 증권거래위원회(SEC)에 제출하지 않아 투자자들이 손해를 입었다는 주장이 제기되며 집단 주주 소송에 직면했다. 웹툰엔터는 소송 기각을 요청했으나 미국 법원에서 받아들여지지 않았고, 전문 로펌이 추가로 소송에 참여하며 소송이 진행 중이다. 주가는 공모가의 절반 수준으로 하락한 상태이다.</t>
+          <t>주가조작으로 인해 개미 투자자들이 막대한 피해를 입었으나, 소송을 통해서도 보상을 받지 못했다는 사례가 언급되었습니다. 이는 코스닥 바이오 기업 S사의 임상 3상 실패와 관련된 주가조작 사례를 포함하며, 주가조작 피해 보상의 어려움을 보여줍니다.</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
-          <t>네이버웹툰 모회사인 웹툰엔터테인먼트는 나스닥 상장사로 자력이 충분하며(조건 2), 상장 당시 정보 불충분으로 인한 주가 하락으로 다수의 주주가 피해를 입어 집단소송이 진행 중이다(조건 3, 4). MAU 하락 추세 인지 등 상대방의 책임이 비교적 명확하며(조건 1), 전문 로펌이 내부 정보를 근거로 증거를 제시하고 있다(조건 5). 법원에서 소송 기각 요청이 거부되어 소송 지속 가능성이 높다.</t>
+          <t>기사에서 언급된 개미 투자자들이 소송을 통해서도 피해를 보상받지 못했다고 명시되어 있어, 기존 소송의 실패는 소송금융 투자에 있어 높은 위험 요인입니다. 이는 상대방 책임 입증의 어려움, 상대방의 자력 부족, 또는 복잡한 법리적 쟁점 등 부적합 조건에 해당할 가능성을 시사합니다.</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I83" t="inlineStr">
         <is>
-          <t>다수 주주</t>
+          <t>개미 투자자 다수</t>
         </is>
       </c>
       <c r="J83" t="inlineStr">
         <is>
-          <t>외형 성장 멈추고 ‘집단 소송’까지…네이버웹툰 발목 잡은 두 개의 장...</t>
+          <t>주가조작 패가망신  공염불 되지 않으려면 [취재파일]</t>
         </is>
       </c>
       <c r="K83" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L83" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M83" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/11987551</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008482801&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N83" t="inlineStr">
         <is>
-          <t>2026-03-19 00:35:23.988484+00:00</t>
+          <t>2026-03-19 12:20:38.626572+00:00</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>증권</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
           <t>한국거래소</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>투자자들의 손해배상 소송 언급 및 민원 제기, 한국거래소 내부 감사 예정</t>
+          <t>투자자들이 소송 준비 중</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t>한국거래소가 SCM생명과학의 관리종목 지정 해제를 번복하고, 일주일 전에는 전산 장애로 ETF 호가 접수를 거부하는 등 잇따른 운영 혼선으로 투자자 불만이 확산되고 있다. 투자자들은 주가 급락으로 인한 손실 보상을 요구하며 손해배상 소송 및 청와대 민원을 언급하고 있으며, 거래소는 내부 감사를 통해 제도 보완 및 관련자 문책을 예고했다.</t>
+          <t>한국거래소가 관리종목을 해제했다가 재지정하는 실수를 저질러, 이를 믿고 투자했던 투자자들이 막대한 피해를 입었다. 투자자들은 거래소의 공시를 믿을 수 없게 되었다며 분통을 터뜨리고 있으며, 일부는 소송을 준비 중이다.</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
-          <t>한국거래소의 명확한 판단 오류와 전산 장애로 인한 투자자 피해가 발생했으며, 거래소는 공공기관 성격으로 자력이 충분합니다 (적합 조건 1, 2). SCM생명과학 투자자 및 KODEX ETF 투자자 다수가 피해를 입었을 가능성이 높고(적합 조건 3), 주가 변동폭이 커 피해 규모가 상당할 수 있습니다(적합 조건 4). 거래소의 공시 번복 및 전산 장애 기록이 명확한 증거가 되며(적합 조건 5), 투자자들의 민원 제기 및 거래소의 내부 감사 계획 등 공적 절차가 진행 중입니다(적합 조건 6).</t>
+          <t>한국거래소의 명확한 실수로 인한 투자자 피해가 발생했으며 (상대방 책임 명확), 한국거래소는 공공기관 성격으로 자력이 충분합니다 (상대방 자력 충분). 또한, '투자자들'이라는 표현에서 다수의 피해자가 예상되어 집단적 피해 가능성이 높고 (집단적 피해), 거래소의 공시 기록이 객관적인 증거로 활용될 수 있습니다 (증거 확보 가능).</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I84" t="inlineStr">
         <is>
-          <t>다수의 투자자</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J84" t="inlineStr">
         <is>
-          <t>하루는 ‘착오 공시’, 일주일 전 ‘전산 먹통’, 365일 ‘노조 농성’...</t>
+          <t>관리종목 풀었다 재지정…거래소 실수에 투자자들 '분통'</t>
         </is>
       </c>
       <c r="K84" t="inlineStr">
         <is>
-          <t>seoul.co.kr</t>
+          <t>news.jtbc.co.kr</t>
         </is>
       </c>
       <c r="L84" t="inlineStr">
         <is>
           <t>2026-03-18</t>
         </is>
       </c>
       <c r="M84" t="inlineStr">
         <is>
-          <t>https://www.seoul.co.kr/news/economy/securities/2026/03/18/20260318500241?wlog_tag3=naver</t>
+          <t>https://news.jtbc.co.kr/article/NB12290303?influxDiv=NAVER</t>
         </is>
       </c>
       <c r="N84" t="inlineStr">
         <is>
-          <t>2026-03-18 12:49:43.336964+00:00</t>
+          <t>2026-03-19 00:55:02.072071+00:00</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>증권</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>볼빅, 이킴, 안진회계법인</t>
+          <t>웹툰엔터테인먼트</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>금융위원회 과징금 부과 및 검찰 고발, 외부감사인 제재</t>
+          <t>미국 법원에서 소송 기각 요청 거부, 집단 주주 소송 진행 중</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
-          <t>금융위원회가 볼빅과 이킴의 회계 부정 사실을 적발하고 총 23억 원의 과징금을 부과했다. 볼빅은 5년간 재고자산을 최대 177억 원 과대계상하고 감사를 방해했으며, 전 대표이사는 검찰에 고발됐다. 이킴은 4년간 가공매출 및 재고를 허위 계상한 것으로 드러났으며, 볼빅의 외부감사인인 안진회계법인도 감사 소홀로 제재를 받았다.</t>
+          <t>네이버웹툰 모회사 웹툰엔터테인먼트가 나스닥 상장 당시 실적 악화 우려 정보를 고의로 미 증권거래위원회(SEC)에 제출하지 않아 투자자들이 손해를 입었다는 주장이 제기되며 집단 주주 소송에 직면했다. 웹툰엔터는 소송 기각을 요청했으나 미국 법원에서 받아들여지지 않았고, 전문 로펌이 추가로 소송에 참여하며 소송이 진행 중이다. 주가는 공모가의 절반 수준으로 하락한 상태이다.</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
-          <t>금융위원회가 볼빅과 이킴의 회계 부정 사실을 공식 확인하고 과징금을 부과했으며, 볼빅 전 대표이사는 검찰 고발 조치됨. 이는 상대방 책임이 명확하고(적합 조건 1), 공적 절차가 진행 중이며(적합 조건 6), 금융기관의 제재 결과가 강력한 증거로 활용될 수 있음(적합 조건 5). 수십억 원대의 회계 부정 규모는 피해 규모가 크고(적합 조건 4), 투자자들에게 집단적 피해를 야기했을 가능성이 높아 집단소송으로 이어질 수 있음(적합 조건 3). 특히 볼빅의 외부감사인인 안진회계법인도 제재를 받아 자력 있는 피고가 존재함(적합 조건 2).</t>
+          <t>네이버웹툰 모회사인 웹툰엔터테인먼트는 나스닥 상장사로 자력이 충분하며(조건 2), 상장 당시 정보 불충분으로 인한 주가 하락으로 다수의 주주가 피해를 입어 집단소송이 진행 중이다(조건 3, 4). MAU 하락 추세 인지 등 상대방의 책임이 비교적 명확하며(조건 1), 전문 로펌이 내부 정보를 근거로 증거를 제시하고 있다(조건 5). 법원에서 소송 기각 요청이 거부되어 소송 지속 가능성이 높다.</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
-          <t>볼빅 재고자산 과대계상 최대 177.51억 원, 이킴 가공매출 연간 16억~22억 원대</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I85" t="inlineStr">
         <is>
-          <t>미상 (투자자 다수 예상)</t>
+          <t>다수 주주</t>
         </is>
       </c>
       <c r="J85" t="inlineStr">
         <is>
-          <t>금융위, '볼빅·이킴' 회계 부정에 과징금 총 23억 부과</t>
+          <t>외형 성장 멈추고 ‘집단 소송’까지…네이버웹툰 발목 잡은 두 개의 장...</t>
         </is>
       </c>
       <c r="K85" t="inlineStr">
         <is>
-          <t>newspim.com</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L85" t="inlineStr">
         <is>
           <t>2026-03-18</t>
         </is>
       </c>
       <c r="M85" t="inlineStr">
         <is>
-          <t>https://www.newspim.com/news/view/20260318000992</t>
+          <t>https://www.mk.co.kr/article/11987551</t>
         </is>
       </c>
       <c r="N85" t="inlineStr">
         <is>
-          <t>2026-03-18 12:45:28.728289+00:00</t>
+          <t>2026-03-19 00:35:23.988484+00:00</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
           <t>증권</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>볼빅, 안진회계법인</t>
+          <t>한국거래소</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>금융위원회 제재 완료</t>
+          <t>투자자들의 손해배상 소송 언급 및 민원 제기, 한국거래소 내부 감사 예정</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>금융위원회는 회계처리기준을 위반한 볼빅에 17.7억 원의 과징금을 부과하고, 안진회계법인과 소속 공인회계사들에게도 과징금 및 감사업무제한 등의 제재를 내렸습니다. 이는 금융당국의 공식적인 조사와 처분이 완료된 사건으로, 관련 투자자들의 손해배상 소송 가능성이 높습니다.</t>
+          <t>한국거래소가 SCM생명과학의 관리종목 지정 해제를 번복하고, 일주일 전에는 전산 장애로 ETF 호가 접수를 거부하는 등 잇따른 운영 혼선으로 투자자 불만이 확산되고 있다. 투자자들은 주가 급락으로 인한 손실 보상을 요구하며 손해배상 소송 및 청와대 민원을 언급하고 있으며, 거래소는 내부 감사를 통해 제도 보완 및 관련자 문책을 예고했다.</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
-          <t>금융위원회의 제재 결정으로 볼빅과 안진회계법인의 책임이 명확하며(적합 조건 1, 5), 두 기관 모두 충분한 자력을 갖추고 있습니다(적합 조건 2). 17.7억 원의 과징금은 사건의 중대성과 잠재적 피해 규모가 큼을 시사하며(적합 조건 4), 이미 공적 절차인 금융위 제재가 완료되어 후속 소송 진행에 유리한 증거가 확보되었습니다(적합 조건 6).</t>
+          <t>한국거래소의 명확한 판단 오류와 전산 장애로 인한 투자자 피해가 발생했으며, 거래소는 공공기관 성격으로 자력이 충분합니다 (적합 조건 1, 2). SCM생명과학 투자자 및 KODEX ETF 투자자 다수가 피해를 입었을 가능성이 높고(적합 조건 3), 주가 변동폭이 커 피해 규모가 상당할 수 있습니다(적합 조건 4). 거래소의 공시 번복 및 전산 장애 기록이 명확한 증거가 되며(적합 조건 5), 투자자들의 민원 제기 및 거래소의 내부 감사 계획 등 공적 절차가 진행 중입니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I86" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수의 투자자</t>
         </is>
       </c>
       <c r="J86" t="inlineStr">
         <is>
-          <t>금융위, ‘회계처리기준 위반’ 볼빅에 17.7억원 과징금 제재</t>
+          <t>하루는 ‘착오 공시’, 일주일 전 ‘전산 먹통’, 365일 ‘노조 농성’...</t>
         </is>
       </c>
       <c r="K86" t="inlineStr">
         <is>
-          <t>joseilbo.com</t>
+          <t>seoul.co.kr</t>
         </is>
       </c>
       <c r="L86" t="inlineStr">
         <is>
           <t>2026-03-18</t>
         </is>
       </c>
       <c r="M86" t="inlineStr">
         <is>
-          <t>http://www.joseilbo.com/news/news_read.php?uid=564852&amp;class=18&amp;grp=</t>
+          <t>https://www.seoul.co.kr/news/economy/securities/2026/03/18/20260318500241?wlog_tag3=naver</t>
         </is>
       </c>
       <c r="N86" t="inlineStr">
         <is>
-          <t>2026-03-18 12:44:55.617801+00:00</t>
+          <t>2026-03-18 12:49:43.336964+00:00</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t>증권</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>일론 머스크</t>
+          <t>볼빅, 이킴, 안진회계법인</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>배심원단 심의 예정</t>
+          <t>금융위원회 과징금 부과 및 검찰 고발, 외부감사인 제재</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
-          <t>전 트위터 투자자들이 일론 머스크를 상대로 샌프란시스코 연방법원에 집단소송을 제기했으며, 곧 배심원단 심의가 시작될 예정입니다. 일론 머스크는 과거 테슬라 관련 증권사기 혐의로 SEC와 합의한 전력이 있습니다.</t>
+          <t>금융위원회가 볼빅과 이킴의 회계 부정 사실을 적발하고 총 23억 원의 과징금을 부과했다. 볼빅은 5년간 재고자산을 최대 177억 원 과대계상하고 감사를 방해했으며, 전 대표이사는 검찰에 고발됐다. 이킴은 4년간 가공매출 및 재고를 허위 계상한 것으로 드러났으며, 볼빅의 외부감사인인 안진회계법인도 감사 소홀로 제재를 받았다.</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
-          <t>피고인 일론 머스크는 자력이 충분하며(적합 조건 2), 전 트위터 투자자들이 제기한 집단소송으로 다수의 피해자가 존재하고 피해 규모가 클 가능성이 높습니다(적합 조건 3, 4). 소송이 이미 진행 중이며 배심원단 심의를 앞두고 있어 투자 적합성이 높습니다.</t>
+          <t>금융위원회가 볼빅과 이킴의 회계 부정 사실을 공식 확인하고 과징금을 부과했으며, 볼빅 전 대표이사는 검찰 고발 조치됨. 이는 상대방 책임이 명확하고(적합 조건 1), 공적 절차가 진행 중이며(적합 조건 6), 금융기관의 제재 결과가 강력한 증거로 활용될 수 있음(적합 조건 5). 수십억 원대의 회계 부정 규모는 피해 규모가 크고(적합 조건 4), 투자자들에게 집단적 피해를 야기했을 가능성이 높아 집단소송으로 이어질 수 있음(적합 조건 3). 특히 볼빅의 외부감사인인 안진회계법인도 제재를 받아 자력 있는 피고가 존재함(적합 조건 2).</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>볼빅 재고자산 과대계상 최대 177.51억 원, 이킴 가공매출 연간 16억~22억 원대</t>
         </is>
       </c>
       <c r="I87" t="inlineStr">
         <is>
-          <t>전 트위터 투자자들 다수</t>
+          <t>미상 (투자자 다수 예상)</t>
         </is>
       </c>
       <c r="J87" t="inlineStr">
         <is>
-          <t>일론 머스크, SEC와 트위터 소송 협상 나섰다…법정 싸움 피할까</t>
+          <t>금융위, '볼빅·이킴' 회계 부정에 과징금 총 23억 부과</t>
         </is>
       </c>
       <c r="K87" t="inlineStr">
         <is>
-          <t>digitaltoday.co.kr</t>
+          <t>newspim.com</t>
         </is>
       </c>
       <c r="L87" t="inlineStr">
         <is>
           <t>2026-03-18</t>
         </is>
       </c>
       <c r="M87" t="inlineStr">
         <is>
-          <t>https://www.digitaltoday.co.kr/news/articleView.html?idxno=642321</t>
+          <t>https://www.newspim.com/news/view/20260318000992</t>
         </is>
       </c>
       <c r="N87" t="inlineStr">
         <is>
-          <t>2026-03-18 12:43:28.983366+00:00</t>
+          <t>2026-03-18 12:45:28.728289+00:00</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
           <t>증권</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>한국거래소</t>
+          <t>볼빅, 안진회계법인</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>한국거래소 내부 감사 진행 예정, 피해보상 요청 접수 상황 주시</t>
+          <t>금융위원회 제재 완료</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>한국거래소가 에스씨엠생명과학의 관리종목 지정 해제를 실수로 처리하여 주가가 급등락하는 사태가 발생했다. 거래소는 현재까지 피해보상 요청은 없으나, 접수 상황을 보고 보상 논의 및 내부 감사를 실시할 계획이다. 또한 AI 기술을 활용한 공시제도 보완을 언급했다.</t>
+          <t>금융위원회는 회계처리기준을 위반한 볼빅에 17.7억 원의 과징금을 부과하고, 안진회계법인과 소속 공인회계사들에게도 과징금 및 감사업무제한 등의 제재를 내렸습니다. 이는 금융당국의 공식적인 조사와 처분이 완료된 사건으로, 관련 투자자들의 손해배상 소송 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
-          <t>한국거래소의 명확한 실수 인정으로 상대방 책임이 비교적 명확하며(적합 조건 1), 공공기관으로서 자력이 충분합니다(적합 조건 2). 주가 급등락으로 인해 다수의 투자자들이 피해를 입었을 가능성이 높고(적합 조건 3), 그 피해 규모가 클 수 있습니다(적합 조건 4). 거래소 스스로 실수를 인정하고 내부 감사를 실시할 예정이므로 증거 확보가 용이하며(적합 조건 5), 공적 절차가 진행 중입니다(적합 조건 6).</t>
+          <t>금융위원회의 제재 결정으로 볼빅과 안진회계법인의 책임이 명확하며(적합 조건 1, 5), 두 기관 모두 충분한 자력을 갖추고 있습니다(적합 조건 2). 17.7억 원의 과징금은 사건의 중대성과 잠재적 피해 규모가 큼을 시사하며(적합 조건 4), 이미 공적 절차인 금융위 제재가 완료되어 후속 소송 진행에 유리한 증거가 확보되었습니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I88" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J88" t="inlineStr">
         <is>
-          <t>거래소, 실수로 관리종목 지정해제…에스씨엠생명과학 '급등락'</t>
+          <t>금융위, ‘회계처리기준 위반’ 볼빅에 17.7억원 과징금 제재</t>
         </is>
       </c>
       <c r="K88" t="inlineStr">
         <is>
-          <t>biz.sbs.co.kr</t>
+          <t>joseilbo.com</t>
         </is>
       </c>
       <c r="L88" t="inlineStr">
         <is>
           <t>2026-03-18</t>
         </is>
       </c>
       <c r="M88" t="inlineStr">
         <is>
-          <t>https://biz.sbs.co.kr/article_hub/20000298215?division=NAVER</t>
+          <t>http://www.joseilbo.com/news/news_read.php?uid=564852&amp;class=18&amp;grp=</t>
         </is>
       </c>
       <c r="N88" t="inlineStr">
         <is>
-          <t>2026-03-18 12:19:31.679287+00:00</t>
+          <t>2026-03-18 12:44:55.617801+00:00</t>
         </is>
       </c>
     </row>
     <row r="89">
-      <c r="A89" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A89" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>증권</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
           <t>일론 머스크</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>SEC와 소송 진행 중, 합의 논의 단계</t>
+          <t>배심원단 심의 예정</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t>일론 머스크가 트위터 지분 늑장 공시와 관련하여 미국 증권거래위원회(SEC)와 법정 다툼을 벌이고 있으며, 현재 합의를 논의 중입니다. 머스크 측은 단순 실수라고 해명하며 소송 기각을 요청하거나 자신에게 우호적인 텍사스주로 소송을 이전하려 하고 있습니다.</t>
+          <t>전 트위터 투자자들이 일론 머스크를 상대로 샌프란시스코 연방법원에 집단소송을 제기했으며, 곧 배심원단 심의가 시작될 예정입니다. 일론 머스크는 과거 테슬라 관련 증권사기 혐의로 SEC와 합의한 전력이 있습니다.</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하고(트위터 지분 늑장 공시), 상대방(일론 머스크)의 자력이 충분하다는 적합 조건에 부합합니다. 그러나 집단적 피해 사건이 아닌 규제 기관과의 소송이라는 점에서 소송금융의 전형적인 투자 대상과는 차이가 있어 Medium 등급으로 판단합니다.</t>
+          <t>피고인 일론 머스크는 자력이 충분하며(적합 조건 2), 전 트위터 투자자들이 제기한 집단소송으로 다수의 피해자가 존재하고 피해 규모가 클 가능성이 높습니다(적합 조건 3, 4). 소송이 이미 진행 중이며 배심원단 심의를 앞두고 있어 투자 적합성이 높습니다.</t>
         </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I89" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>전 트위터 투자자들 다수</t>
         </is>
       </c>
       <c r="J89" t="inlineStr">
         <is>
-          <t>머스크와 SEC 법정싸움 끝나나…트위터 지분 늑장 공시 소송 합의 논의</t>
+          <t>일론 머스크, SEC와 트위터 소송 협상 나섰다…법정 싸움 피할까</t>
         </is>
       </c>
       <c r="K89" t="inlineStr">
         <is>
-          <t>daily.hankooki.com</t>
+          <t>digitaltoday.co.kr</t>
         </is>
       </c>
       <c r="L89" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M89" t="inlineStr">
         <is>
-          <t>https://daily.hankooki.com/news/articleView.html?idxno=1348250</t>
+          <t>https://www.digitaltoday.co.kr/news/articleView.html?idxno=642321</t>
         </is>
       </c>
       <c r="N89" t="inlineStr">
         <is>
-          <t>2026-03-18 00:52:37.905845+00:00</t>
+          <t>2026-03-18 12:43:28.983366+00:00</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>증권</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
+          <t>한국거래소</t>
+        </is>
+      </c>
+      <c r="D90" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E90" t="inlineStr">
+        <is>
+          <t>한국거래소 내부 감사 진행 예정, 피해보상 요청 접수 상황 주시</t>
+        </is>
+      </c>
+      <c r="F90" t="inlineStr">
+        <is>
+          <t>한국거래소가 에스씨엠생명과학의 관리종목 지정 해제를 실수로 처리하여 주가가 급등락하는 사태가 발생했다. 거래소는 현재까지 피해보상 요청은 없으나, 접수 상황을 보고 보상 논의 및 내부 감사를 실시할 계획이다. 또한 AI 기술을 활용한 공시제도 보완을 언급했다.</t>
+        </is>
+      </c>
+      <c r="G90" t="inlineStr">
+        <is>
+          <t>한국거래소의 명확한 실수 인정으로 상대방 책임이 비교적 명확하며(적합 조건 1), 공공기관으로서 자력이 충분합니다(적합 조건 2). 주가 급등락으로 인해 다수의 투자자들이 피해를 입었을 가능성이 높고(적합 조건 3), 그 피해 규모가 클 수 있습니다(적합 조건 4). 거래소 스스로 실수를 인정하고 내부 감사를 실시할 예정이므로 증거 확보가 용이하며(적합 조건 5), 공적 절차가 진행 중입니다(적합 조건 6).</t>
+        </is>
+      </c>
+      <c r="H90" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I90" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J90" t="inlineStr">
+        <is>
+          <t>거래소, 실수로 관리종목 지정해제…에스씨엠생명과학 '급등락'</t>
+        </is>
+      </c>
+      <c r="K90" t="inlineStr">
+        <is>
+          <t>biz.sbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L90" t="inlineStr">
+        <is>
+          <t>2026-03-18</t>
+        </is>
+      </c>
+      <c r="M90" t="inlineStr">
+        <is>
+          <t>https://biz.sbs.co.kr/article_hub/20000298215?division=NAVER</t>
+        </is>
+      </c>
+      <c r="N90" t="inlineStr">
+        <is>
+          <t>2026-03-18 12:19:31.679287+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B91" t="inlineStr">
+        <is>
+          <t>증권</t>
+        </is>
+      </c>
+      <c r="C91" t="inlineStr">
+        <is>
+          <t>일론 머스크</t>
+        </is>
+      </c>
+      <c r="D91" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E91" t="inlineStr">
+        <is>
+          <t>SEC와 소송 진행 중, 합의 논의 단계</t>
+        </is>
+      </c>
+      <c r="F91" t="inlineStr">
+        <is>
+          <t>일론 머스크가 트위터 지분 늑장 공시와 관련하여 미국 증권거래위원회(SEC)와 법정 다툼을 벌이고 있으며, 현재 합의를 논의 중입니다. 머스크 측은 단순 실수라고 해명하며 소송 기각을 요청하거나 자신에게 우호적인 텍사스주로 소송을 이전하려 하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G91" t="inlineStr">
+        <is>
+          <t>상대방 책임이 비교적 명확하고(트위터 지분 늑장 공시), 상대방(일론 머스크)의 자력이 충분하다는 적합 조건에 부합합니다. 그러나 집단적 피해 사건이 아닌 규제 기관과의 소송이라는 점에서 소송금융의 전형적인 투자 대상과는 차이가 있어 Medium 등급으로 판단합니다.</t>
+        </is>
+      </c>
+      <c r="H91" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I91" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J91" t="inlineStr">
+        <is>
+          <t>머스크와 SEC 법정싸움 끝나나…트위터 지분 늑장 공시 소송 합의 논의</t>
+        </is>
+      </c>
+      <c r="K91" t="inlineStr">
+        <is>
+          <t>daily.hankooki.com</t>
+        </is>
+      </c>
+      <c r="L91" t="inlineStr">
+        <is>
+          <t>2026-03-17</t>
+        </is>
+      </c>
+      <c r="M91" t="inlineStr">
+        <is>
+          <t>https://daily.hankooki.com/news/articleView.html?idxno=1348250</t>
+        </is>
+      </c>
+      <c r="N91" t="inlineStr">
+        <is>
+          <t>2026-03-18 00:52:37.905845+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B92" t="inlineStr">
+        <is>
+          <t>증권</t>
+        </is>
+      </c>
+      <c r="C92" t="inlineStr">
+        <is>
           <t>KD</t>
         </is>
       </c>
-      <c r="D90" t="inlineStr">
+      <c r="D92" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E90" t="inlineStr">
+      <c r="E92" t="inlineStr">
         <is>
           <t>한국거래소 불성실공시법인 지정 예고</t>
         </is>
       </c>
-      <c r="F90" t="inlineStr">
+      <c r="F92" t="inlineStr">
         <is>
           <t>KD는 소송 등 중요사항에 대한 공시를 지연하여 한국거래소로부터 불성실공시법인 지정 예고를 받았습니다. 이는 투자자들에게 잠재적인 피해를 야기할 수 있으며, 투자자들의 주의가 요구됩니다. 한국거래소의 지정 예고는 KD의 공시 의무 위반에 대한 공식적인 절차입니다.</t>
         </is>
       </c>
-      <c r="G90" t="inlineStr">
+      <c r="G92" t="inlineStr">
         <is>
           <t>KD는 상장회사로 자력이 충분하며(적합 조건 2), 한국거래소로부터 불성실공시법인 지정 예고를 받은 것은 공적 절차 진행 중이며(적합 조건 6) 공시 지연이라는 책임이 명확합니다(적합 조건 1). 이는 투자자들에게 잠재적인 집단적 피해를 야기할 수 있으며(적합 조건 3), 한국거래소의 지정 예고 자체가 객관적인 증거가 됩니다(적합 조건 5).</t>
         </is>
       </c>
-      <c r="H90" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J90" t="inlineStr">
+      <c r="H92" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I92" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J92" t="inlineStr">
         <is>
           <t>[공시속보] KD, 불성실공시법인 지정→투자자 유의 필요</t>
         </is>
       </c>
-      <c r="K90" t="inlineStr">
+      <c r="K92" t="inlineStr">
         <is>
           <t>topstarnews.net</t>
         </is>
       </c>
-      <c r="L90" t="inlineStr">
+      <c r="L92" t="inlineStr">
         <is>
           <t>2026-03-17</t>
         </is>
       </c>
-      <c r="M90" t="inlineStr">
+      <c r="M92" t="inlineStr">
         <is>
           <t>https://www.topstarnews.net/news/articleView.html?idxno=16007651</t>
         </is>
       </c>
-      <c r="N90" t="inlineStr">
+      <c r="N92" t="inlineStr">
         <is>
           <t>2026-03-17 13:21:11.336415+00:00</t>
         </is>
       </c>
     </row>
-    <row r="91">
-      <c r="A91" s="2" t="inlineStr">
+    <row r="93">
+      <c r="A93" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B91" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C91" t="inlineStr">
+      <c r="B93" t="inlineStr">
+        <is>
+          <t>증권</t>
+        </is>
+      </c>
+      <c r="C93" t="inlineStr">
         <is>
           <t>브리티쉬 아메리칸 토바코 (BAT)</t>
         </is>
       </c>
-      <c r="D91" t="inlineStr">
+      <c r="D93" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E91" t="inlineStr">
+      <c r="E93" t="inlineStr">
         <is>
           <t>영국에서 주주 집단소송 진행 중, 미국 법무부 벌금 부과 후속 조치</t>
         </is>
       </c>
-      <c r="F91" t="inlineStr">
+      <c r="F93" t="inlineStr">
         <is>
           <t>BAT가 미국 당국의 대북 제재 위반으로 6.3억 달러의 벌금을 지불한 후, 본국인 영국에서 주주들로부터 대규모 집단소송에 직면했다. 주주들은 BAT가 북한 사업 관련 정보를 제대로 공시하지 않았다고 주장하며, 소송 규모는 수조 원대에 이를 수 있다고 언급된다. 이는 미국 법무부의 벌금 부과에 따른 후폭풍으로 분석된다.</t>
         </is>
       </c>
-      <c r="G91" t="inlineStr">
+      <c r="G93" t="inlineStr">
         <is>
           <t>상대방 책임이 미국 법무부의 대규모 벌금(6.3억 달러)으로 명확히 확인되었고(적합 조건 1, 5, 6), BAT는 자력이 충분한 글로벌 대기업이다(적합 조건 2). 또한, 영국에서 주주들을 대상으로 한 대규모 집단소송이 진행 중이며(적합 조건 3), 소송 규모가 수조 원대에 달할 가능성이 있어 피해 규모가 매우 크다(적합 조건 4).</t>
         </is>
       </c>
-      <c r="H91" t="inlineStr">
+      <c r="H93" t="inlineStr">
         <is>
           <t>수조원대 (이론상 가능)</t>
         </is>
       </c>
-      <c r="I91" t="inlineStr">
+      <c r="I93" t="inlineStr">
         <is>
           <t>주주 다수</t>
         </is>
       </c>
-      <c r="J91" t="inlineStr">
+      <c r="J93" t="inlineStr">
         <is>
           <t>BAT, 英서 주주 집단소송 직면…6.3억弗 벌금 후폭풍</t>
         </is>
       </c>
-      <c r="K91" t="inlineStr">
+      <c r="K93" t="inlineStr">
         <is>
           <t>theguru.co.kr</t>
         </is>
       </c>
-      <c r="L91" t="inlineStr">
+      <c r="L93" t="inlineStr">
         <is>
           <t>2026-03-17</t>
         </is>
       </c>
-      <c r="M91" t="inlineStr">
+      <c r="M93" t="inlineStr">
         <is>
           <t>https://www.theguru.co.kr/news/article.html?no=99345</t>
         </is>
       </c>
-      <c r="N91" t="inlineStr">
+      <c r="N93" t="inlineStr">
         <is>
           <t>2026-03-17 12:54:52.642824+00:00</t>
         </is>
       </c>
     </row>
-    <row r="92">
-      <c r="A92" s="4" t="inlineStr">
+    <row r="94">
+      <c r="A94" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B92" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C92" t="inlineStr">
+      <c r="B94" t="inlineStr">
+        <is>
+          <t>증권</t>
+        </is>
+      </c>
+      <c r="C94" t="inlineStr">
         <is>
           <t>나더 알-나지, 부세 데스티시오을루 알-나지, 주마나 바호우스 알-나지, 인탱저블 홀딩스, 파이어스톰 미디어, 비리디언 시티, 디소 재단</t>
         </is>
       </c>
-      <c r="D92" t="inlineStr">
+      <c r="D94" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
-      <c r="E92" t="inlineStr">
+      <c r="E94" t="inlineStr">
         <is>
           <t>미국 SEC 민사 집행 소송 영구 종결. 미 법무부(DOJ)의 별도 형사 기소 이력 있음.</t>
         </is>
       </c>
-      <c r="F92" t="inlineStr">
+      <c r="F94" t="inlineStr">
         <is>
           <t>미국 SEC가 암호화폐 소셜 네트워크 비트클라우트 창업자 나더 알-나지를 상대로 제기한 증권법 위반 민사 소송을 '영구 종결'하기로 합의했습니다. 알-나지는 비트클라우트 토큰 판매로 2억 5,700만 달러를 조달하고 이 중 700만 달러 이상을 개인적으로 유용한 혐의를 받았으며, 미 법무부도 전신사기 및 미등록 증권 판매 혐의로 기소한 바 있습니다. SEC는 이번 결정이 '특정한 사실과 상황'에 따른 것이라고 밝혔습니다.</t>
         </is>
       </c>
-      <c r="G92" t="inlineStr">
+      <c r="G94" t="inlineStr">
         <is>
           <t>SEC가 제기한 증권법 위반 민사 소송이 '영구 종결'되어 부적합 조건(이미 종결된 사건)에 해당합니다. 비록 상대방 책임 명확성, 집단적 피해 가능성, 큰 피해 규모, 공적 기관의 조사(DOJ 기소) 등 적합 조건이 다수 존재했으나, 해당 소송은 더 이상 진행되지 않습니다.</t>
         </is>
       </c>
-      <c r="H92" t="inlineStr">
+      <c r="H94" t="inlineStr">
         <is>
           <t>2억 5,700만 달러 (약 3,826억 원) 조달, 700만 달러 (약 104억 원) 이상 개인적 유용</t>
         </is>
       </c>
-      <c r="I92" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J92" t="inlineStr">
+      <c r="I94" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J94" t="inlineStr">
         <is>
           <t>SEC, 비트클라우트 창업자 소송 ‘영구 종결’…가상자산 집행 기조 변...</t>
         </is>
       </c>
-      <c r="K92" t="inlineStr">
+      <c r="K94" t="inlineStr">
         <is>
           <t>tokenpost.kr</t>
         </is>
       </c>
-      <c r="L92" t="inlineStr">
+      <c r="L94" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
-      <c r="M92" t="inlineStr">
+      <c r="M94" t="inlineStr">
         <is>
           <t>https://www.tokenpost.kr/news/policy/339915</t>
         </is>
       </c>
-      <c r="N92" t="inlineStr">
+      <c r="N94" t="inlineStr">
         <is>
           <t>2026-03-17 00:33:08.985473+00:00</t>
         </is>
       </c>
     </row>
-    <row r="93">
-      <c r="A93" s="4" t="inlineStr">
+    <row r="95">
+      <c r="A95" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B93" t="inlineStr">
-[...6 lines deleted...]
-      <c r="E93" t="inlineStr">
+      <c r="B95" t="inlineStr">
+        <is>
+          <t>증권</t>
+        </is>
+      </c>
+      <c r="C95" t="inlineStr"/>
+      <c r="D95" t="inlineStr"/>
+      <c r="E95" t="inlineStr">
         <is>
           <t>금융감독원 특별사법경찰의 인지수사권 부여</t>
         </is>
       </c>
-      <c r="F93" t="inlineStr">
+      <c r="F95" t="inlineStr">
         <is>
           <t>금융감독원 특별사법경찰이 주가조작 등 불공정거래 사건에 대해 자체적으로 수사를 개시할 수 있는 인지수사권을 부여받았다. 이는 한국거래소 통보나 공동조사 없이도 직접 수사에 착수할 수 있게 되어, 주가조작 수사 속도를 높일 것으로 기대된다. 조사와 수사 기능 분리 원칙은 유지되나, 형사소송법에 따른 절차를 통해 수사 역량이 강화될 예정이다.</t>
         </is>
       </c>
-      <c r="G93" t="inlineStr">
+      <c r="G95" t="inlineStr">
         <is>
           <t>이 기사는 특정 주가조작 사건이나 피해 사례를 다루는 것이 아니라, 금융감독원 특별사법경찰의 인지수사권 부여라는 제도적 변화에 대한 내용이다. 소송금융 투자 대상이 될 만한 구체적인 사건이 존재하지 않아 적합 조건에 해당하지 않는다.</t>
         </is>
       </c>
-      <c r="H93" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J93" t="inlineStr">
+      <c r="H95" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I95" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J95" t="inlineStr">
         <is>
           <t>금감원 특사경에 인지수사권…'주가조작' 수사 속도 높인다</t>
         </is>
       </c>
-      <c r="K93" t="inlineStr">
+      <c r="K95" t="inlineStr">
         <is>
           <t>4th.kr</t>
         </is>
       </c>
-      <c r="L93" t="inlineStr">
+      <c r="L95" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
-      <c r="M93" t="inlineStr">
+      <c r="M95" t="inlineStr">
         <is>
           <t>http://www.4th.kr/news/articleView.html?idxno=2109111</t>
         </is>
       </c>
-      <c r="N93" t="inlineStr">
+      <c r="N95" t="inlineStr">
         <is>
           <t>2026-03-16 12:44:17.077891+00:00</t>
-        </is>
-[...142 lines deleted...]
-          <t>2026-03-13 12:43:54.891610+00:00</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t>증권</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>이병준</t>
+          <t>테슬라</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>코스나인의 이병준 씨 대상 20억 원 손해배상 소송 진행 중, 코스나인 상장폐지 절차 진행 중 (효력정지 가처분 중), 회생절차 폐지 신청.</t>
+          <t>SEC 조사 가능성 및 신탁 의무 위반 관련 주주 소송 진행 중</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
-          <t>코스나인의 전 대표 이병준 씨가 횡령·배임 혐의로 코스나인으로부터 20억 원 규모의 손해배상 소송을 당했습니다. 이로 인해 코스나인은 상장폐지 위기에 처했으며, 1만 명이 넘는 소액주주들이 막대한 피해를 입었습니다. 이병준 씨는 현재 다른 상장사 디에이치엑스컴퍼니의 사내이사 후보로 추천되어 거버넌스 리스크가 부각되고 있습니다.</t>
+          <t>테슬라 창업 멤버들의 대규모 이탈과 관련하여 주주들이 '신탁 의무' 위반을 핵심으로 하는 소송을 제기하거나 예고하고 있으며, SEC 조사 가능성도 제기되고 있습니다. 이 주주 소송의 파장이 더욱 확대될 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
-          <t>이병준 씨의 횡령·배임 혐의가 명확하며(상대방 책임 명확), 코스나인이 20억 원 규모의 손해배상 소송을 진행 중입니다. 1만 명이 넘는 소액주주들이 큰 피해를 입었으며(집단적 피해, 피해 규모 큼), 금융감독원 공시 및 거래소의 상장폐지 관련 개선계획 요구 등 객관적 증거와 공적 절차가 진행 중입니다. 부적합 조건에 해당하지 않습니다.</t>
+          <t>테슬라는 자력이 충분한 대기업이며, '주주 소송'은 다수의 피해자를 포함하는 집단적 피해에 해당합니다. 'SEC 조사 가능성'은 공적 절차가 진행 중임을 시사하며, 이는 증거 확보에도 유리합니다. 소송의 핵심이 '신탁 의무' 위반으로 명시되어 상대방 책임이 비교적 명확합니다.</t>
         </is>
       </c>
       <c r="H96" t="inlineStr">
         <is>
-          <t>최소 20억 원 (코스나인 대상), 소액주주 피해액 미상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I96" t="inlineStr">
         <is>
-          <t>1만 명 이상 (소액주주)</t>
+          <t>다수 주주</t>
         </is>
       </c>
       <c r="J96" t="inlineStr">
         <is>
-          <t>디에이치엑스컴퍼니,'횡령·배임 논란' 이병준씨 사내이사 후보 추천…...</t>
+          <t>[머스크 제국 균열]  처음부터 잘못 설계됐다</t>
         </is>
       </c>
       <c r="K96" t="inlineStr">
         <is>
-          <t>greened.kr</t>
+          <t>g-enews.com</t>
         </is>
       </c>
       <c r="L96" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="M96" t="inlineStr">
         <is>
-          <t>https://www.greened.kr/news/articleView.html?idxno=337901</t>
+          <t>https://www.g-enews.com/view.php?ud=202603150738289293fbbec65dfb_1</t>
         </is>
       </c>
       <c r="N96" t="inlineStr">
         <is>
-          <t>2026-03-12 12:47:46.539309+00:00</t>
+          <t>2026-03-15 00:37:45.127955+00:00</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
           <t>증권</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
+          <t>씨티증권 홍콩 자회사, 궈타이쥔안 인터네셔널 홀딩스, 인피니 캐피털 매니지먼트</t>
+        </is>
+      </c>
+      <c r="D97" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E97" t="inlineStr">
+        <is>
+          <t>홍콩 염정공서 및 증권선물위원회 공동 수사, 압수수색 및 8명 체포</t>
+        </is>
+      </c>
+      <c r="F97" t="inlineStr">
+        <is>
+          <t>홍콩 규제당국이 내부자 거래 및 부패 혐의로 주요 증권사(씨티증권 홍콩 자회사, 궈타이쥔안)와 헤지펀드(인피니 캐피털 매니지먼트)를 압수수색하고 관계자 8명을 체포했습니다. 증권사 고위 임원들이 뇌물을 받고 IPO 주식배정 비공개 정보를 유출, 헤지펀드가 이를 이용해 3억1천500만 홍콩달러의 부당이득을 챙긴 것으로 파악됩니다. 이는 2017년 이후 홍콩 금융권 최대 규모 단속입니다.</t>
+        </is>
+      </c>
+      <c r="G97" t="inlineStr">
+        <is>
+          <t>상대방 책임이 명확하고(내부자 거래 및 뇌물수수 의혹), 씨티증권, 궈타이쥔안 등 대형 금융기관들이 연루되어 자력이 충분합니다. 부당이득 규모가 3억1천500만 홍콩달러로 매우 크며, 홍콩 규제당국(염정공서, 증권선물위원회)의 공동 수사 및 압수수색, 체포 등 공적 절차가 진행 중이므로 증거 확보 가능성이 높습니다.</t>
+        </is>
+      </c>
+      <c r="H97" t="inlineStr">
+        <is>
+          <t>3억1천500만 홍콩달러 (약 599억원)의 부당이득</t>
+        </is>
+      </c>
+      <c r="I97" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J97" t="inlineStr">
+        <is>
+          <t>홍콩, 내부자거래 수사로 증권사·헤지펀드 압수수색…8명 체포</t>
+        </is>
+      </c>
+      <c r="K97" t="inlineStr">
+        <is>
+          <t>yna.co.kr</t>
+        </is>
+      </c>
+      <c r="L97" t="inlineStr">
+        <is>
+          <t>2026-03-13</t>
+        </is>
+      </c>
+      <c r="M97" t="inlineStr">
+        <is>
+          <t>https://www.yna.co.kr/view/AKR20260313084900009?input=1195m</t>
+        </is>
+      </c>
+      <c r="N97" t="inlineStr">
+        <is>
+          <t>2026-03-13 12:43:54.891610+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B98" t="inlineStr">
+        <is>
+          <t>증권</t>
+        </is>
+      </c>
+      <c r="C98" t="inlineStr">
+        <is>
+          <t>이병준</t>
+        </is>
+      </c>
+      <c r="D98" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E98" t="inlineStr">
+        <is>
+          <t>코스나인의 이병준 씨 대상 20억 원 손해배상 소송 진행 중, 코스나인 상장폐지 절차 진행 중 (효력정지 가처분 중), 회생절차 폐지 신청.</t>
+        </is>
+      </c>
+      <c r="F98" t="inlineStr">
+        <is>
+          <t>코스나인의 전 대표 이병준 씨가 횡령·배임 혐의로 코스나인으로부터 20억 원 규모의 손해배상 소송을 당했습니다. 이로 인해 코스나인은 상장폐지 위기에 처했으며, 1만 명이 넘는 소액주주들이 막대한 피해를 입었습니다. 이병준 씨는 현재 다른 상장사 디에이치엑스컴퍼니의 사내이사 후보로 추천되어 거버넌스 리스크가 부각되고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G98" t="inlineStr">
+        <is>
+          <t>이병준 씨의 횡령·배임 혐의가 명확하며(상대방 책임 명확), 코스나인이 20억 원 규모의 손해배상 소송을 진행 중입니다. 1만 명이 넘는 소액주주들이 큰 피해를 입었으며(집단적 피해, 피해 규모 큼), 금융감독원 공시 및 거래소의 상장폐지 관련 개선계획 요구 등 객관적 증거와 공적 절차가 진행 중입니다. 부적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H98" t="inlineStr">
+        <is>
+          <t>최소 20억 원 (코스나인 대상), 소액주주 피해액 미상</t>
+        </is>
+      </c>
+      <c r="I98" t="inlineStr">
+        <is>
+          <t>1만 명 이상 (소액주주)</t>
+        </is>
+      </c>
+      <c r="J98" t="inlineStr">
+        <is>
+          <t>디에이치엑스컴퍼니,'횡령·배임 논란' 이병준씨 사내이사 후보 추천…...</t>
+        </is>
+      </c>
+      <c r="K98" t="inlineStr">
+        <is>
+          <t>greened.kr</t>
+        </is>
+      </c>
+      <c r="L98" t="inlineStr">
+        <is>
+          <t>2026-03-12</t>
+        </is>
+      </c>
+      <c r="M98" t="inlineStr">
+        <is>
+          <t>https://www.greened.kr/news/articleView.html?idxno=337901</t>
+        </is>
+      </c>
+      <c r="N98" t="inlineStr">
+        <is>
+          <t>2026-03-12 12:47:46.539309+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B99" t="inlineStr">
+        <is>
+          <t>증권</t>
+        </is>
+      </c>
+      <c r="C99" t="inlineStr">
+        <is>
           <t>주가조작에 가담한 DI동일 임원 및 관련 세력</t>
         </is>
       </c>
-      <c r="D97" t="inlineStr">
+      <c r="D99" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E97" t="inlineStr">
+      <c r="E99" t="inlineStr">
         <is>
           <t>금융당국 조사 및 증권선물위원회 의결 완료, 검찰 수사 예정</t>
         </is>
       </c>
-      <c r="F97" t="inlineStr">
+      <c r="F99" t="inlineStr">
         <is>
           <t>DI동일 관련 주가조작 사건이 금융당국 조사 및 증권선물위원회 의결을 통해 확인되었으며, 검찰 수사가 예정되어 있습니다. DI동일은 자신들을 피해자로 규정하고 관련 임원에 대한 직무정지 및 인사조치를 취했다고 밝혔습니다. 이 사건은 다수의 주주에게 피해를 입혔을 가능성이 높습니다.</t>
         </is>
       </c>
-      <c r="G97" t="inlineStr">
+      <c r="G99" t="inlineStr">
         <is>
           <t>금융당국 조사 및 증권선물위원회 의결로 주가조작 사실이 확인되었고, 검찰 수사가 예정되어 있어 책임 소재가 명확합니다 (적합 조건 1, 5, 6). 주가조작 사건은 다수의 주주에게 피해를 입히는 집단적 성격의 사건이며 (적합 조건 3), 피해 규모가 클 것으로 예상됩니다 (적합 조건 4). DI동일은 피해자임을 주장하고 있으므로, 소송 상대방은 주가조작에 가담한 임원 및 기타 세력이 될 것입니다.</t>
         </is>
       </c>
-      <c r="H97" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J97" t="inlineStr">
+      <c r="H99" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I99" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J99" t="inlineStr">
         <is>
           <t>DI동일  주가조작 사건, 회사와 무관…해당 이사 직무정지·인사조치</t>
         </is>
       </c>
-      <c r="K97" t="inlineStr">
+      <c r="K99" t="inlineStr">
         <is>
           <t>newspim.com</t>
         </is>
       </c>
-      <c r="L97" t="inlineStr">
+      <c r="L99" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
-      <c r="M97" t="inlineStr">
+      <c r="M99" t="inlineStr">
         <is>
           <t>https://www.newspim.com/news/view/20260311001458</t>
         </is>
       </c>
-      <c r="N97" t="inlineStr">
+      <c r="N99" t="inlineStr">
         <is>
           <t>2026-03-11 12:36:33.025992+00:00</t>
         </is>
       </c>
     </row>
-    <row r="98">
-      <c r="A98" s="3" t="inlineStr">
+    <row r="100">
+      <c r="A100" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B98" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C98" t="inlineStr">
+      <c r="B100" t="inlineStr">
+        <is>
+          <t>증권</t>
+        </is>
+      </c>
+      <c r="C100" t="inlineStr">
         <is>
           <t>엔에이치투자증권 주식회사</t>
         </is>
       </c>
-      <c r="D98" t="inlineStr">
+      <c r="D100" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E98" t="inlineStr">
+      <c r="E100" t="inlineStr">
         <is>
           <t>2026카기50065 사건이 2024카기402 사건으로 병합됨</t>
         </is>
       </c>
-      <c r="F98" t="inlineStr">
+      <c r="F100" t="inlineStr">
         <is>
           <t>엔에이치투자증권을 상대로 공모 발행 과정에서의 주의의무 위반을 주장하며 1억원의 손해배상금(일부청구)을 청구하는 소송이 진행 중이다. 해당 사건은 다른 사건과 병합되었다.</t>
         </is>
       </c>
-      <c r="G98" t="inlineStr">
+      <c r="G100" t="inlineStr">
         <is>
           <t>피고가 대형 금융기관인 엔에이치투자증권으로 자력이 충분하며(적합 조건 2), 공모 발행 과정 내 주의의무 위반이라는 책임 주장이 명확하다(적합 조건 1). 청구 금액이 1억원(일부청구)으로 피해 규모가 작지 않다(적합 조건 4). 다만, 기사 내용만으로는 피해자 수나 증거의 명확성을 파악하기 어렵다.</t>
         </is>
       </c>
-      <c r="H98" t="inlineStr">
+      <c r="H100" t="inlineStr">
         <is>
           <t>100,000,000원 (일부청구)</t>
         </is>
       </c>
-      <c r="I98" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J98" t="inlineStr">
+      <c r="I100" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J100" t="inlineStr">
         <is>
           <t>[기업공시]  대신증권, 아모레퍼시픽 , 한국첨단소재, KNN, 씨엔플러스 ...</t>
         </is>
       </c>
-      <c r="K98" t="inlineStr">
+      <c r="K100" t="inlineStr">
         <is>
           <t>kdpress.co.kr</t>
         </is>
       </c>
-      <c r="L98" t="inlineStr">
+      <c r="L100" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
-      <c r="M98" t="inlineStr">
+      <c r="M100" t="inlineStr">
         <is>
           <t>https://www.kdpress.co.kr/news/articleView.html?idxno=203186</t>
         </is>
       </c>
-      <c r="N98" t="inlineStr">
+      <c r="N100" t="inlineStr">
         <is>
           <t>2026-03-09 13:07:06.619774+00:00</t>
         </is>
       </c>
     </row>
-    <row r="99">
-      <c r="A99" s="3" t="inlineStr">
+    <row r="101">
+      <c r="A101" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B99" t="inlineStr">
-[...5 lines deleted...]
-      <c r="D99" t="inlineStr">
+      <c r="B101" t="inlineStr">
+        <is>
+          <t>증권</t>
+        </is>
+      </c>
+      <c r="C101" t="inlineStr"/>
+      <c r="D101" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E99" t="inlineStr">
+      <c r="E101" t="inlineStr">
         <is>
           <t>상장폐지 효력정지 가처분 소송 증가 및 심리 가속화</t>
         </is>
       </c>
-      <c r="F99" t="inlineStr">
+      <c r="F101" t="inlineStr">
         <is>
           <t>서울남부지법이 상장폐지 가처분 등 증권 관련 사건을 전담하는 재판부를 신설하며 부실기업 퇴출에 속도를 낼 전망입니다. 금융당국의 상장폐지 제도 개혁 방안과 한국거래소의 적극적인 퇴출 노력에 따라 가처분 신청이 급증했으며, 법원은 이에 신속히 대응하기 위해 재판부를 확대했습니다.</t>
         </is>
       </c>
-      <c r="G99" t="inlineStr">
+      <c r="G101" t="inlineStr">
         <is>
           <t>금융당국과 한국거래소가 부실기업 퇴출을 가속화하는 공적 절차가 진행 중이며, 상장폐지는 다수의 주주에게 큰 피해를 야기할 수 있습니다. 법원의 상장폐지 가처분 심리 가속화는 관련 소송의 증가를 의미하며, 이는 소송금융의 잠재적 기회를 시사합니다. 다만, 특정 피고의 책임 명확성 및 자력은 개별 사건에서 추가 확인이 필요합니다.</t>
         </is>
       </c>
-      <c r="H99" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J99" t="inlineStr">
+      <c r="H101" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I101" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J101" t="inlineStr">
         <is>
           <t>좀비기업 퇴출 속도전 … 남부지법에 상폐 전담 재판부</t>
         </is>
       </c>
-      <c r="K99" t="inlineStr">
+      <c r="K101" t="inlineStr">
         <is>
           <t>mk.co.kr</t>
         </is>
       </c>
-      <c r="L99" t="inlineStr">
+      <c r="L101" t="inlineStr">
         <is>
           <t>2026-03-08</t>
         </is>
       </c>
-      <c r="M99" t="inlineStr">
+      <c r="M101" t="inlineStr">
         <is>
           <t>https://www.mk.co.kr/article/11982026</t>
         </is>
       </c>
-      <c r="N99" t="inlineStr">
+      <c r="N101" t="inlineStr">
         <is>
           <t>2026-03-08 12:45:23.183492+00:00</t>
-        </is>
-[...138 lines deleted...]
-          <t>2026-03-07 00:33:24.411862+00:00</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
           <t>증권</t>
         </is>
       </c>
-      <c r="C102" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C102" t="inlineStr"/>
       <c r="D102" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>SEC 민사 혐의 1,000만 달러 합의로 공식 기각</t>
+          <t>SEC 소송 완전 종료 및 규제 승인</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
-          <t>트론 재단 창립자 저스틴 선이 미국 증권거래위원회(SEC)로부터 받던 미등록 증권 판매 및 거래량 조작 민사 혐의가 1,000만 달러 합의로 공식 기각되었다. 이번 합의는 '시인도 부인도 없는' 조건으로 이뤄졌으며, 트론(TRX)과 비트토렌트(BTT)를 둘러싼 규제 불확실성이 일부 해소되었다.</t>
+          <t>엑스알피(XRP) ETF가 미국 증권거래위원회(SEC) 소송 기각 및 규제 승인이라는 호재에도 불구하고 고점 대비 67% 폭락했습니다. SEC와 리플 간의 소송은 2025년 3월에 완전히 종료되었으며, 리플은 미국 통화감독청(OCC)으로부터 신탁은행 조건부 승인을 받았습니다.</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
-          <t>미국 증권거래위원회(SEC)의 민사 혐의가 1,000만 달러 합의로 공식 기각되어 이미 종결된 사건에 해당합니다. (부적합 조건: 이미 종결된 사건) 비록 '시인도 부인도 없는' 합의이지만, 주요 규제 기관의 조치가 마무리되어 신규 소송금융 투자 대상으로서는 적합도가 낮습니다.</t>
+          <t>미국 증권거래위원회(SEC)와 리플 간의 소송이 2025년 3월에 이미 완전 종료되었으므로, '부적합 조건: 이미 종결된 사건'에 해당합니다. 소송금융 투자를 위한 신규 사건 발굴 대상이 아닙니다.</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I102" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J102" t="inlineStr">
         <is>
-          <t>저스틴 선 SEC 민사혐의 기각…1,000만달러 합의로 트론·비트토렌트 리...</t>
+          <t>67% 폭락한 엑스알피 ETF, 400조 달러 토큰화 시장의 황금알 될까</t>
         </is>
       </c>
       <c r="K102" t="inlineStr">
         <is>
-          <t>tokenpost.kr</t>
+          <t>coinreaders.com</t>
         </is>
       </c>
       <c r="L102" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M102" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/policy/336728</t>
+          <t>http://coinreaders.com/222052</t>
         </is>
       </c>
       <c r="N102" t="inlineStr">
         <is>
-          <t>2026-03-07 00:31:41.236650+00:00</t>
+          <t>2026-03-08 00:34:12.224553+00:00</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
           <t>증권</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
+          <t>저스틴 선, 트론 재단, 비트토렌트 재단 (레인베리)</t>
+        </is>
+      </c>
+      <c r="D103" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E103" t="inlineStr">
+        <is>
+          <t>SEC 소송 합의 및 법원 승인 대기 중, 투자자 집단소송 가능성</t>
+        </is>
+      </c>
+      <c r="F103" t="inlineStr">
+        <is>
+          <t>트론(TRX) 창립자 저스틴 선이 미국 증권거래위원회(SEC)와의 소송에서 1000만 달러 벌금 납부 및 영구 금지명령에 합의했습니다. SEC는 선과 관련 법인에 대해 미등록 증권 판매, 시세조종 등 혐의를 제기했으며, 법원 승인 후 모든 청구를 철회할 예정입니다. 이번 합의는 SEC의 규제 집행이 마무리되는 것이지만, 동시에 암호화폐 투자자들의 잠재적 손해배상 청구에 강력한 근거를 제공할 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="G103" t="inlineStr">
+        <is>
+          <t>SEC가 저스틴 선 및 관련 법인에 대해 미등록 증권 판매, 시세조종 등 혐의로 소송을 제기했고, 1000만 달러 벌금 납부 및 영구 금지명령에 합의했습니다. 이는 상대방의 책임이 명확하고(적합 조건 1), 저스틴 선의 자력이 충분하며(적합 조건 2), SEC의 조사 결과와 합의 내용이 강력한 증거가 될 수 있어(적합 조건 5) 소송금융 투자에 매우 적합합니다. SEC 소송은 종결되지만, 이는 오히려 피해를 입은 다수의 투자자들이 집단소송을 제기할 강력한 근거를 제공합니다(적합 조건 3, 6).</t>
+        </is>
+      </c>
+      <c r="H103" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I103" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J103" t="inlineStr">
+        <is>
+          <t>저스틴 선, SEC 소송 1000만달러 합의…법원 승인 남았다</t>
+        </is>
+      </c>
+      <c r="K103" t="inlineStr">
+        <is>
+          <t>tokenpost.kr</t>
+        </is>
+      </c>
+      <c r="L103" t="inlineStr">
+        <is>
+          <t>2026-03-06</t>
+        </is>
+      </c>
+      <c r="M103" t="inlineStr">
+        <is>
+          <t>https://www.tokenpost.kr/news/policy/336780</t>
+        </is>
+      </c>
+      <c r="N103" t="inlineStr">
+        <is>
+          <t>2026-03-07 00:33:24.411862+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B104" t="inlineStr">
+        <is>
+          <t>증권</t>
+        </is>
+      </c>
+      <c r="C104" t="inlineStr">
+        <is>
+          <t>저스틴 선, 트론 재단, 비트토렌트 재단</t>
+        </is>
+      </c>
+      <c r="D104" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E104" t="inlineStr">
+        <is>
+          <t>SEC 민사 혐의 1,000만 달러 합의로 공식 기각</t>
+        </is>
+      </c>
+      <c r="F104" t="inlineStr">
+        <is>
+          <t>트론 재단 창립자 저스틴 선이 미국 증권거래위원회(SEC)로부터 받던 미등록 증권 판매 및 거래량 조작 민사 혐의가 1,000만 달러 합의로 공식 기각되었다. 이번 합의는 '시인도 부인도 없는' 조건으로 이뤄졌으며, 트론(TRX)과 비트토렌트(BTT)를 둘러싼 규제 불확실성이 일부 해소되었다.</t>
+        </is>
+      </c>
+      <c r="G104" t="inlineStr">
+        <is>
+          <t>미국 증권거래위원회(SEC)의 민사 혐의가 1,000만 달러 합의로 공식 기각되어 이미 종결된 사건에 해당합니다. (부적합 조건: 이미 종결된 사건) 비록 '시인도 부인도 없는' 합의이지만, 주요 규제 기관의 조치가 마무리되어 신규 소송금융 투자 대상으로서는 적합도가 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H104" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I104" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J104" t="inlineStr">
+        <is>
+          <t>저스틴 선 SEC 민사혐의 기각…1,000만달러 합의로 트론·비트토렌트 리...</t>
+        </is>
+      </c>
+      <c r="K104" t="inlineStr">
+        <is>
+          <t>tokenpost.kr</t>
+        </is>
+      </c>
+      <c r="L104" t="inlineStr">
+        <is>
+          <t>2026-03-06</t>
+        </is>
+      </c>
+      <c r="M104" t="inlineStr">
+        <is>
+          <t>https://www.tokenpost.kr/news/policy/336728</t>
+        </is>
+      </c>
+      <c r="N104" t="inlineStr">
+        <is>
+          <t>2026-03-07 00:31:41.236650+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B105" t="inlineStr">
+        <is>
+          <t>증권</t>
+        </is>
+      </c>
+      <c r="C105" t="inlineStr">
+        <is>
           <t>DI동일 임원 A씨 및 주가조작 작전세력</t>
         </is>
       </c>
-      <c r="D103" t="inlineStr">
+      <c r="D105" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E103" t="inlineStr">
+      <c r="E105" t="inlineStr">
         <is>
           <t>주가조작 근절 합동 대응단 조사 마무리, 금융위원회 증권선물위원회 최종 처분 의결 및 검찰 고발 예정</t>
         </is>
       </c>
-      <c r="F103" t="inlineStr">
+      <c r="F105" t="inlineStr">
         <is>
           <t>DI동일 주가조작 사건은 회사 내부 임원과 외부 작전세력이 결탁하여 자사주 매입 정보를 이용, 400억 원대의 부당 이득을 챙긴 것으로 드러났다. 주가조작 근절 합동 대응단의 조사가 마무리되었으며, 금융위원회 증권선물위원회의 최종 처분 의결과 검찰 고발이 임박했다. 이 사건으로 다수의 일반 투자자들이 피해를 입었을 것으로 예상된다.</t>
         </is>
       </c>
-      <c r="G103" t="inlineStr">
+      <c r="G105" t="inlineStr">
         <is>
           <t>DI동일 임원과 외부 작전세력의 결탁으로 인한 주가조작 사건으로, 상대방 책임이 명확하고(1), 작전세력의 부당 이득이 400억 원대로 추정되어 배상 자력이 충분하며(2, 4), 다수의 일반 투자자 피해가 예상되어 집단소송 가능성이 높다(3). 또한, 합동 대응단의 조사를 통해 증거가 확보되었고(5), 금융위원회 처분 및 검찰 고발 등 공적 절차가 진행 중이다(6).</t>
         </is>
       </c>
-      <c r="H103" t="inlineStr">
+      <c r="H105" t="inlineStr">
         <is>
           <t>400억 원대 (작전세력 부당 이득 추정치)</t>
         </is>
       </c>
-      <c r="I103" t="inlineStr">
+      <c r="I105" t="inlineStr">
         <is>
           <t>다수의 일반 투자자</t>
         </is>
       </c>
-      <c r="J103" t="inlineStr">
+      <c r="J105" t="inlineStr">
         <is>
           <t>[단독] ‘패가망신 1호 사건’ 마무리…내부자 결탁에 자사주 동원 확인</t>
         </is>
       </c>
-      <c r="K103" t="inlineStr">
+      <c r="K105" t="inlineStr">
         <is>
           <t>news.kbs.co.kr</t>
         </is>
       </c>
-      <c r="L103" t="inlineStr">
+      <c r="L105" t="inlineStr">
         <is>
           <t>2026-03-06</t>
         </is>
       </c>
-      <c r="M103" t="inlineStr">
+      <c r="M105" t="inlineStr">
         <is>
           <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8501977&amp;ref=A</t>
         </is>
       </c>
-      <c r="N103" t="inlineStr">
+      <c r="N105" t="inlineStr">
         <is>
           <t>2026-03-07 00:21:11.029758+00:00</t>
-        </is>
-[...142 lines deleted...]
-          <t>2026-03-06 12:56:08.905954+00:00</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
           <t>증권</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>DI동일 임원 A씨 및 작전세력</t>
+          <t>코인베이스</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>금융위원회 증권선물위원회 최종 처분 의결 및 검찰 고발 예정</t>
+          <t>미국 뉴저지 연방법원 주주 파생소송 진행 중, 델라웨어에서도 별도 소송 진행 중</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
-          <t>주가조작 근절 합동 대응단의 1호 사건인 'DI동일' 주가 조작 사건에서 회사 임원이 작전세력과 결탁하여 자사주 매입 정보를 유출한 정황이 포착되었다. 작전세력은 이 정보를 이용해 400억 원대의 부당 이득을 얻은 것으로 추정된다. 금융위원회 증권선물위원회는 이르면 11일 최종 처분을 의결하고 이들을 검찰에 고발할 예정이다.</t>
+          <t>코인베이스 경영진이 고객자산 수탁 표현, 토큰 상장 심사, AML 체계와 관련해 오해를 부르는 공시를 했다는 이유로 미국 뉴저지 연방법원에서 주주 파생소송 피고로 지목되었습니다. 이 소송은 2023년 NYDFS와의 1억 달러 합의 및 델라웨어의 29억 달러 내부자 매도 의혹과도 맞물려 있으며, 경영진의 책임과 주주 피해 여부가 쟁점입니다.</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
-          <t>DI동일 임원이 작전세력과 결탁하여 자사주 매입 정보를 유출한 정황이 포착되어 상대방 책임이 명확합니다 (적합 조건 1). 작전세력의 부당 이득이 400억 원대로 추정되어 피해 규모가 크고 (적합 조건 4), 주가조작으로 인해 다수의 소액 주주가 피해를 입었을 가능성이 높아 집단적 피해에 해당합니다 (적합 조건 3). 금융위원회 합동 대응단의 조사를 통해 증거가 확보되었으며 (적합 조건 5), 현재 금융위원회 처분 및 검찰 고발이 예정되어 공적 절차가 진행 중입니다 (적합 조건 6). DI동일은 상장회사로 상대방의 자력도 충분할 것으로 예상됩니다 (적합 조건 2).</t>
+          <t>나스닥 상장 대기업인 코인베이스가 피고이며, 경영진의 오해를 부르는 공시로 인한 책임이 비교적 명확하게 주장되고 있습니다. 델라웨어 소송에서 29억 달러 규모의 내부자 매도 의혹이 제기되었고, NYDFS와의 1억 달러 합의 등 사건의 규모가 매우 크며, 관련 공적 절차 및 규제기관의 조치가 증거로 활용될 수 있어 소송금융 적합도가 높습니다.</t>
         </is>
       </c>
       <c r="H106" t="inlineStr">
         <is>
-          <t>400억 원대 (부당 이득 추정액)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I106" t="inlineStr">
         <is>
-          <t>다수의 소액 주주</t>
+          <t>코인베이스 주주 다수</t>
         </is>
       </c>
       <c r="J106" t="inlineStr">
         <is>
-          <t>[단독] ‘패가망신 1호 사건’ 마무리…내부자 결탁에 자사주 동원 확인</t>
+          <t>코인베이스, 고객자산·상장·AML 공시 논란…미 뉴저지서 주주 파생소...</t>
         </is>
       </c>
       <c r="K106" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L106" t="inlineStr">
         <is>
           <t>2026-03-06</t>
         </is>
       </c>
       <c r="M106" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8501558&amp;ref=A</t>
+          <t>https://www.tokenpost.kr/news/policy/336604</t>
         </is>
       </c>
       <c r="N106" t="inlineStr">
         <is>
-          <t>2026-03-06 12:27:01.738453+00:00</t>
+          <t>2026-03-06 13:04:43.763851+00:00</t>
         </is>
       </c>
     </row>
     <row r="107">
-      <c r="A107" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A107" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
           <t>증권</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>일론 머스크</t>
+          <t>저스틴 선, Tron Foundation, BitTorrent Foundation, Rainberry Inc.</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>배심원단 재판 진행 중</t>
+          <t>SEC 소송 합의 및 철회 예정</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
-          <t>일론 머스크가 트위터 주가 조작 의혹으로 투자자들로부터 소송을 당해 법정에 섰다. 투자자들은 머스크의 발언으로 주가가 하락하여 손해를 입었다고 주장하며, 배심원단이 투자자들의 손을 들어줄 경우 머스크는 수십억 달러 규모의 손해배상 책임을 질 수 있다. 재판은 약 2주간 진행될 예정이다.</t>
+          <t>미국 증권거래위원회(SEC)가 트론 창립자 저스틴 선과 관련 기업들을 상대로 제기했던 미등록 증권 판매 및 워시 트레이딩 소송을 철회하기로 합의했다. 합의에 따라 레인버리(Rainberry Inc.)는 1000만 달러의 민사 벌금을 지급할 예정이다. 이 합의는 법원의 최종 승인을 남겨두고 있다.</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
-          <t>상대방(일론 머스크)의 자력이 충분하고(적합 조건 2), 다수의 투자자가 피해를 주장하는 집단적 피해 사건이며(적합 조건 3), 피해 규모가 수십억 달러에 달해 매우 큼(적합 조건 4). 소송이 이미 진행 중이며, 머스크의 발언이 주가 하락의 원인이라는 주장이 명확하고 관련 증거 확보가 용이함(적합 조건 1, 5).</t>
+          <t>미국 증권거래위원회(SEC)가 트론 창립자 저스틴 선에 대한 소송을 철회하기로 합의했으므로, '이미 종결된 사건'이라는 부적합 조건에 해당합니다. 따라서 소송금융 투자 대상으로서의 신규성이 없습니다.</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
-          <t>수십억 달러</t>
+          <t>Rainberry Inc. 민사 벌금 1000만 달러 (투자자 피해액 미상)</t>
         </is>
       </c>
       <c r="I107" t="inlineStr">
         <is>
-          <t>투자자들 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J107" t="inlineStr">
         <is>
-          <t>‘트위터 주가 조작 의혹’에 법정 선 머스크…“손해 입힐 의도 없었다...</t>
+          <t>[저녁 뉴스브리핑] PsiQuantum, 백만 큐비트 양자 컴퓨팅 시설 착공으로...</t>
         </is>
       </c>
       <c r="K107" t="inlineStr">
         <is>
-          <t>biz.chosun.com</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L107" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M107" t="inlineStr">
         <is>
-          <t>https://biz.chosun.com/it-science/ict/2026/03/05/5RPM5PEXXVF6ZKNOEIEK5LV4NQ/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
+          <t>https://www.tokenpost.kr/news/briefing/336566</t>
         </is>
       </c>
       <c r="N107" t="inlineStr">
         <is>
-          <t>2026-03-06 01:41:14.067422+00:00</t>
+          <t>2026-03-06 12:56:08.905954+00:00</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
           <t>증권</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>일론 머스크</t>
+          <t>DI동일 임원 A씨 및 작전세력</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>미국 캘리포니아 북부 연방지방법원 재판 진행 중</t>
+          <t>금융위원회 증권선물위원회 최종 처분 의결 및 검찰 고발 예정</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
-          <t>일론 머스크가 트위터 인수 과정에서 SNS 게시물을 이용해 주가를 의도적으로 떨어뜨렸다는 의혹으로 주주들에게 피소되어 법정에 출석했다. 머스크는 자신의 트윗이 시장에 큰 영향을 줄 것이라고 생각하지 못했다고 해명했으나, 주주들은 그의 변덕으로 주가가 폭락하여 최대 10억 달러의 손해배상을 요구하고 있다. 현재 미국 연방지방법원에서 재판이 진행 중이다.</t>
+          <t>주가조작 근절 합동 대응단의 1호 사건인 'DI동일' 주가 조작 사건에서 회사 임원이 작전세력과 결탁하여 자사주 매입 정보를 유출한 정황이 포착되었다. 작전세력은 이 정보를 이용해 400억 원대의 부당 이득을 얻은 것으로 추정된다. 금융위원회 증권선물위원회는 이르면 11일 최종 처분을 의결하고 이들을 검찰에 고발할 예정이다.</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
-          <t>상대방(일론 머스크)의 책임이 비교적 명확하며(조건 1), 자력이 충분하다(조건 2). 다수의 트위터 주주들이 피해를 입어 집단적 피해에 해당하며(조건 3), 주가 폭락으로 인한 피해 규모가 최대 10억 달러에 달해 매우 크다(조건 4). 머스크의 트윗과 주가 추이 등 객관적인 증거가 존재한다(조건 5).</t>
+          <t>DI동일 임원이 작전세력과 결탁하여 자사주 매입 정보를 유출한 정황이 포착되어 상대방 책임이 명확합니다 (적합 조건 1). 작전세력의 부당 이득이 400억 원대로 추정되어 피해 규모가 크고 (적합 조건 4), 주가조작으로 인해 다수의 소액 주주가 피해를 입었을 가능성이 높아 집단적 피해에 해당합니다 (적합 조건 3). 금융위원회 합동 대응단의 조사를 통해 증거가 확보되었으며 (적합 조건 5), 현재 금융위원회 처분 및 검찰 고발이 예정되어 공적 절차가 진행 중입니다 (적합 조건 6). DI동일은 상장회사로 상대방의 자력도 충분할 것으로 예상됩니다 (적합 조건 2).</t>
         </is>
       </c>
       <c r="H108" t="inlineStr">
         <is>
-          <t>최대 10억 달러</t>
+          <t>400억 원대 (부당 이득 추정액)</t>
         </is>
       </c>
       <c r="I108" t="inlineStr">
         <is>
-          <t>트위터 주주 다수</t>
+          <t>다수의 소액 주주</t>
         </is>
       </c>
       <c r="J108" t="inlineStr">
         <is>
-          <t>멍청한 트윗이지만…  머스크, 트위터 주가조작 의혹 법정출석</t>
+          <t>[단독] ‘패가망신 1호 사건’ 마무리…내부자 결탁에 자사주 동원 확인</t>
         </is>
       </c>
       <c r="K108" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L108" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M108" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/world/2026/03/05/2026030514250676537</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8501558&amp;ref=A</t>
         </is>
       </c>
       <c r="N108" t="inlineStr">
         <is>
-          <t>2026-03-06 01:32:40.148617+00:00</t>
+          <t>2026-03-06 12:27:01.738453+00:00</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
           <t>증권</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
+          <t>일론 머스크</t>
+        </is>
+      </c>
+      <c r="D109" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E109" t="inlineStr">
+        <is>
+          <t>배심원단 재판 진행 중</t>
+        </is>
+      </c>
+      <c r="F109" t="inlineStr">
+        <is>
+          <t>일론 머스크가 트위터 주가 조작 의혹으로 투자자들로부터 소송을 당해 법정에 섰다. 투자자들은 머스크의 발언으로 주가가 하락하여 손해를 입었다고 주장하며, 배심원단이 투자자들의 손을 들어줄 경우 머스크는 수십억 달러 규모의 손해배상 책임을 질 수 있다. 재판은 약 2주간 진행될 예정이다.</t>
+        </is>
+      </c>
+      <c r="G109" t="inlineStr">
+        <is>
+          <t>상대방(일론 머스크)의 자력이 충분하고(적합 조건 2), 다수의 투자자가 피해를 주장하는 집단적 피해 사건이며(적합 조건 3), 피해 규모가 수십억 달러에 달해 매우 큼(적합 조건 4). 소송이 이미 진행 중이며, 머스크의 발언이 주가 하락의 원인이라는 주장이 명확하고 관련 증거 확보가 용이함(적합 조건 1, 5).</t>
+        </is>
+      </c>
+      <c r="H109" t="inlineStr">
+        <is>
+          <t>수십억 달러</t>
+        </is>
+      </c>
+      <c r="I109" t="inlineStr">
+        <is>
+          <t>투자자들 다수</t>
+        </is>
+      </c>
+      <c r="J109" t="inlineStr">
+        <is>
+          <t>‘트위터 주가 조작 의혹’에 법정 선 머스크…“손해 입힐 의도 없었다...</t>
+        </is>
+      </c>
+      <c r="K109" t="inlineStr">
+        <is>
+          <t>biz.chosun.com</t>
+        </is>
+      </c>
+      <c r="L109" t="inlineStr">
+        <is>
+          <t>2026-03-05</t>
+        </is>
+      </c>
+      <c r="M109" t="inlineStr">
+        <is>
+          <t>https://biz.chosun.com/it-science/ict/2026/03/05/5RPM5PEXXVF6ZKNOEIEK5LV4NQ/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
+        </is>
+      </c>
+      <c r="N109" t="inlineStr">
+        <is>
+          <t>2026-03-06 01:41:14.067422+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B110" t="inlineStr">
+        <is>
+          <t>증권</t>
+        </is>
+      </c>
+      <c r="C110" t="inlineStr">
+        <is>
+          <t>일론 머스크</t>
+        </is>
+      </c>
+      <c r="D110" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E110" t="inlineStr">
+        <is>
+          <t>미국 캘리포니아 북부 연방지방법원 재판 진행 중</t>
+        </is>
+      </c>
+      <c r="F110" t="inlineStr">
+        <is>
+          <t>일론 머스크가 트위터 인수 과정에서 SNS 게시물을 이용해 주가를 의도적으로 떨어뜨렸다는 의혹으로 주주들에게 피소되어 법정에 출석했다. 머스크는 자신의 트윗이 시장에 큰 영향을 줄 것이라고 생각하지 못했다고 해명했으나, 주주들은 그의 변덕으로 주가가 폭락하여 최대 10억 달러의 손해배상을 요구하고 있다. 현재 미국 연방지방법원에서 재판이 진행 중이다.</t>
+        </is>
+      </c>
+      <c r="G110" t="inlineStr">
+        <is>
+          <t>상대방(일론 머스크)의 책임이 비교적 명확하며(조건 1), 자력이 충분하다(조건 2). 다수의 트위터 주주들이 피해를 입어 집단적 피해에 해당하며(조건 3), 주가 폭락으로 인한 피해 규모가 최대 10억 달러에 달해 매우 크다(조건 4). 머스크의 트윗과 주가 추이 등 객관적인 증거가 존재한다(조건 5).</t>
+        </is>
+      </c>
+      <c r="H110" t="inlineStr">
+        <is>
+          <t>최대 10억 달러</t>
+        </is>
+      </c>
+      <c r="I110" t="inlineStr">
+        <is>
+          <t>트위터 주주 다수</t>
+        </is>
+      </c>
+      <c r="J110" t="inlineStr">
+        <is>
+          <t>멍청한 트윗이지만…  머스크, 트위터 주가조작 의혹 법정출석</t>
+        </is>
+      </c>
+      <c r="K110" t="inlineStr">
+        <is>
+          <t>mt.co.kr</t>
+        </is>
+      </c>
+      <c r="L110" t="inlineStr">
+        <is>
+          <t>2026-03-05</t>
+        </is>
+      </c>
+      <c r="M110" t="inlineStr">
+        <is>
+          <t>https://www.mt.co.kr/world/2026/03/05/2026030514250676537</t>
+        </is>
+      </c>
+      <c r="N110" t="inlineStr">
+        <is>
+          <t>2026-03-06 01:32:40.148617+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B111" t="inlineStr">
+        <is>
+          <t>증권</t>
+        </is>
+      </c>
+      <c r="C111" t="inlineStr">
+        <is>
           <t>쿠팡</t>
         </is>
       </c>
-      <c r="D109" t="inlineStr">
+      <c r="D111" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E109" t="inlineStr">
+      <c r="E111" t="inlineStr">
         <is>
           <t>미국 연방서부지방법원에 증권 집단소송 계류 중, 대표 원고 지정 심리 예정</t>
         </is>
       </c>
-      <c r="F109" t="inlineStr">
+      <c r="F111" t="inlineStr">
         <is>
           <t>쿠팡 개인정보 유출 사태로 인한 주가 급락으로 손실을 본 개인투자자들이 미국 법원에 제기한 증권 집단소송에 스코틀랜드 연기금(NESPF)이 대표 원고 지정을 요청하며 전면에 나섰다. NESPF는 약 700만 달러의 손실을 입었으며, 과거 유사 소송 경험과 막대한 자금력을 바탕으로 소송의 판도를 바꿀 변수가 될 것으로 예상된다. 다음 달 대표 원고 선임 심리가 진행될 예정이다.</t>
         </is>
       </c>
-      <c r="G109" t="inlineStr">
+      <c r="G111" t="inlineStr">
         <is>
           <t>적합 조건: 상대방 책임이 비교적 명확함 (쿠팡의 개인정보 유출 및 주가 급락), 상대방에게 자력이 충분함 (대기업 쿠팡), 집단적 피해 (다수의 개인투자자 및 연기금 회원), 피해 규모가 큼 (연기금만 700만 달러 손실), 증거 확보 가능성 높음 (증권 집단소송의 특성 및 전문 로펌 참여). 이미 미국 법원에 소송이 제기되어 진행 중이며, 소송 경험이 풍부한 대형 연기금이 대표 원고로 참여하여 승소 가능성이 높다.</t>
         </is>
       </c>
-      <c r="H109" t="inlineStr">
+      <c r="H111" t="inlineStr">
         <is>
           <t>최소 700만 달러 (NESPF 손실액)</t>
         </is>
       </c>
-      <c r="I109" t="inlineStr">
+      <c r="I111" t="inlineStr">
         <is>
           <t>다수의 개인투자자 및 연기금 회원 (약 7만9000명)</t>
         </is>
       </c>
-      <c r="J109" t="inlineStr">
+      <c r="J111" t="inlineStr">
         <is>
           <t>[단독] ‘쿠팡 가만 안 둬’ 스코틀랜드 3위 연기금, 총대 메고 소송 전...</t>
         </is>
       </c>
-      <c r="K109" t="inlineStr">
+      <c r="K111" t="inlineStr">
         <is>
           <t>hani.co.kr</t>
         </is>
       </c>
-      <c r="L109" t="inlineStr">
+      <c r="L111" t="inlineStr">
         <is>
           <t>2026-03-05</t>
         </is>
       </c>
-      <c r="M109" t="inlineStr">
+      <c r="M111" t="inlineStr">
         <is>
           <t>https://www.hani.co.kr/arti/international/america/1247868.html</t>
         </is>
       </c>
-      <c r="N109" t="inlineStr">
+      <c r="N111" t="inlineStr">
         <is>
           <t>2026-03-06 01:32:22.656589+00:00</t>
-        </is>
-[...134 lines deleted...]
-          <t>2026-03-06 00:55:28.855136+00:00</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
           <t>증권</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>코오롱티슈진, 코오롱생명과학</t>
+          <t>저스틴 선, 트론 재단, 비트토렌트 재단</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>회사 승소 판결</t>
+          <t>미국 SEC 소송 철회 및 계열사 합의로 종결</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
-          <t>코오롱티슈진의 주식 거래 중단으로 인해 주주들이 코오롱티슈진과 코오롱생명과학을 상대로 손해배상 청구 소송을 제기했다. 그러나 최근까지 진행된 모든 재판에서 회사가 승소한 것으로 확인되었다.</t>
+          <t>미국 증권거래위원회(SEC)가 트론 창시자 저스틴 선과 트론 재단, 비트토렌트 재단을 상대로 제기했던 증권법 위반 소송을 철회하기로 합의했다. 계열사 레인베리가 1천만 달러의 민사 벌금을 내는 조건으로, 저스틴 선 개인 및 재단에 대한 모든 청구는 기각되었다. 이 사건은 2023년 미등록 증권 판매 및 자전 거래 의혹으로 제기되었으나, 트럼프 행정부의 친크립토 기조 변화와 맞물려 종결되었다.</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
-          <t>부적합 조건: 이미 진행된 재판에서 코오롱티슈진과 코오롱생명과학이 모두 승소하여, 소송금융 투자 대상으로서의 승소 가능성이 매우 낮다. 상대방 책임이 법적으로 인정되지 않아 투자 매력이 떨어진다.</t>
+          <t>미국 SEC의 저스틴 선 및 트론 재단 등에 대한 증권법 위반 소송이 이미 종결(철회 및 합의)되어 부적합 조건에 해당합니다. 소송금융은 진행 중이거나 예정된 사건에 투자하므로, 이미 종결된 사건은 투자 대상이 아닙니다.</t>
         </is>
       </c>
       <c r="H112" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I112" t="inlineStr">
         <is>
-          <t>주주 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J112" t="inlineStr">
         <is>
-          <t>손해보며 전환 아니었어?... 7배 차익 기대하는 코오롱티슈진 CB 투자자...</t>
+          <t>트론 창업자 저스틴 선, 벌금 1천만달러에 美 SEC 소송 종결</t>
         </is>
       </c>
       <c r="K112" t="inlineStr">
         <is>
-          <t>biz.chosun.com</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L112" t="inlineStr">
         <is>
           <t>2026-03-05</t>
         </is>
       </c>
       <c r="M112" t="inlineStr">
         <is>
-          <t>https://biz.chosun.com/stock/market_trend/2026/03/06/4MP5AHKHUFAXJAC5AR4ZW7JCLA/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
+          <t>https://www.mk.co.kr/article/11980570</t>
         </is>
       </c>
       <c r="N112" t="inlineStr">
         <is>
-          <t>2026-03-06 00:36:28.620944+00:00</t>
+          <t>2026-03-06 00:56:28.562591+00:00</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
           <t>증권</t>
         </is>
       </c>
-      <c r="C113" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C113" t="inlineStr"/>
+      <c r="D113" t="inlineStr"/>
       <c r="E113" t="inlineStr">
         <is>
-          <t>법원 가처분 기각 및 상장폐지 확정</t>
+          <t>신주상장금지가처분 소송 기각 판결, 간접강제신청 소송 제기, 상장폐지에 따른 정리매매 개시 등 복수의 기업 관련 법적/규제 절차 진행 중</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
-          <t>STS 가공유통사 세토피아가 감사인의 의견거절로 인해 상장폐지 절차를 밟게 되었다. 법원이 회사 측의 상장폐지 가처분 신청을 기각하면서 정리매매를 거쳐 16일 상장폐지될 예정이다. 이는 계속기업 존속능력 불확실성 해소 실패에 따른 결과이다.</t>
+          <t>본 기사는 3월 5일 주식시장 주요 공시 내용을 담고 있습니다. 신주상장금지가처분 소송 기각 판결, 제이엔케이글로벌과 엠제이파트너스의 간접강제신청 소송 제기, 스튜디오산타클로스의 상장폐지에 따른 정리매매 개시 등 여러 기업의 법적 및 규제 관련 소식이 혼재되어 있습니다. 단일 소송금융 투자 기회를 분석하기에는 정보가 파편적입니다.</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
-          <t>상장폐지 절차가 법원의 가처분 기각으로 최종 확정되어 사실상 종결된 사건임. 또한, 피고가 될 수 있는 세토피아는 계속기업 존속능력 불확실성으로 상장폐지되는 만큼 자력 확보가 어려워 소송금융 투자 대상으로서의 매력이 낮음.</t>
+          <t>본 기사는 복수의 기업 관련 법적 공시를 나열하고 있어 단일 소송금융 투자 기회를 특정하기 어렵습니다. 언급된 사건들은 상대방 책임의 명확성, 피해 규모, 집단적 피해 여부 등 소송금융 적합 조건에 대한 정보가 부족하며, 스튜디오산타클로스의 상장폐지는 상대방 자력의 불확실성을 높입니다.</t>
         </is>
       </c>
       <c r="H113" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I113" t="inlineStr">
         <is>
-          <t>다수 주주</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J113" t="inlineStr">
         <is>
-          <t>세토피아, 상장폐지에 따른 정리매매 개시</t>
+          <t>3월 5일 주식시장 주요공시</t>
         </is>
       </c>
       <c r="K113" t="inlineStr">
         <is>
-          <t>ferrotimes.com</t>
+          <t>catchnews.kr</t>
         </is>
       </c>
       <c r="L113" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M113" t="inlineStr">
         <is>
-          <t>http://www.ferrotimes.com/news/articleView.html?idxno=46629</t>
+          <t>https://www.catchnews.kr/news/articleView.html?idxno=121341</t>
         </is>
       </c>
       <c r="N113" t="inlineStr">
         <is>
-          <t>2026-03-05 00:44:46.165182+00:00</t>
+          <t>2026-03-06 00:55:28.855136+00:00</t>
         </is>
       </c>
     </row>
     <row r="114">
-      <c r="A114" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A114" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
           <t>증권</t>
         </is>
       </c>
-      <c r="C114" t="inlineStr"/>
+      <c r="C114" t="inlineStr">
+        <is>
+          <t>코오롱티슈진, 코오롱생명과학</t>
+        </is>
+      </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>상장폐지 심사 진행 중인 다수 회사 존재, 소액주주들의 손해배상 청구권 인정 여부가 쟁점</t>
+          <t>회사 승소 판결</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
-          <t>상장회사 임원들의 횡령·배임으로 인해 회사가 상장폐지되는 경우, 소액주주들은 막대한 피해를 입지만 현 대법원 판례는 이를 간접손해로 보아 배상을 인정하지 않고 있다. 이는 명백한 위법행위로 인한 손해임에도 불구하고 피해자들이 구제받을 길이 없는 법적 공백 상태를 야기한다. 매년 수많은 소액주주들이 이로 인해 피해를 보고 있으며, 법 왜곡죄 통과 등 사회적 공감대가 형성되고 있어 법리 변경을 위한 전략적 소송의 가능성이 높다.</t>
+          <t>코오롱티슈진의 주식 거래 중단으로 인해 주주들이 코오롱티슈진과 코오롱생명과학을 상대로 손해배상 청구 소송을 제기했다. 그러나 최근까지 진행된 모든 재판에서 회사가 승소한 것으로 확인되었다.</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
-          <t>상장회사 임원들의 횡령·배임으로 인한 상장폐지는 상대방 책임이 명확하며(적합 조건 1), 코스닥 상장회사 및 임원은 자력이 충분할 가능성이 높고(적합 조건 2), 수많은 소액주주에게 엄청난 피해를 야기하는 집단적 피해 사례(적합 조건 3, 4)이다. 외부감사인의 자료 요구 및 상장폐지 심사 등 공적 절차가 진행되며 증거 확보 가능성도 높다(적합 조건 5, 6). 현재 대법원 판례가 주주의 손해를 간접손해로 보아 배상을 인정하지 않는 법적 난관이 있으나, 이는 오히려 법리 변경을 위한 전략적 소송금융 투자 기회가 될 수 있다.</t>
+          <t>부적합 조건: 이미 진행된 재판에서 코오롱티슈진과 코오롱생명과학이 모두 승소하여, 소송금융 투자 대상으로서의 승소 가능성이 매우 낮다. 상대방 책임이 법적으로 인정되지 않아 투자 매력이 떨어진다.</t>
         </is>
       </c>
       <c r="H114" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I114" t="inlineStr">
         <is>
-          <t>수많은 소액주주</t>
+          <t>주주 다수</t>
         </is>
       </c>
       <c r="J114" t="inlineStr">
         <is>
-          <t>[전문가 기고] 주주 간접손해와 법 왜곡죄</t>
+          <t>손해보며 전환 아니었어?... 7배 차익 기대하는 코오롱티슈진 CB 투자자...</t>
         </is>
       </c>
       <c r="K114" t="inlineStr">
         <is>
-          <t>ajunews.com</t>
+          <t>biz.chosun.com</t>
         </is>
       </c>
       <c r="L114" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M114" t="inlineStr">
         <is>
-          <t>https://www.ajunews.com/view/20260303105819870</t>
+          <t>https://biz.chosun.com/stock/market_trend/2026/03/06/4MP5AHKHUFAXJAC5AR4ZW7JCLA/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
         </is>
       </c>
       <c r="N114" t="inlineStr">
         <is>
-          <t>2026-03-04 01:35:03.111535+00:00</t>
+          <t>2026-03-06 00:36:28.620944+00:00</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
           <t>증권</t>
         </is>
       </c>
-      <c r="C115" t="inlineStr"/>
-      <c r="D115" t="inlineStr"/>
+      <c r="C115" t="inlineStr">
+        <is>
+          <t>세토피아</t>
+        </is>
+      </c>
+      <c r="D115" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>입법 논의 중</t>
+          <t>법원 가처분 기각 및 상장폐지 확정</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
-          <t>기사는 소액주주 보호를 위해 증권 거래 피해보상보험 제도 신설 및 상장사의 보험 가입 의무화를 요청하는 내용입니다. 이는 입법 논의 단계에 해당하며, 특정 사건의 피해 발생이나 소송 진행 상황을 다루고 있지 않습니다.</t>
+          <t>STS 가공유통사 세토피아가 감사인의 의견거절로 인해 상장폐지 절차를 밟게 되었다. 법원이 회사 측의 상장폐지 가처분 신청을 기각하면서 정리매매를 거쳐 16일 상장폐지될 예정이다. 이는 계속기업 존속능력 불확실성 해소 실패에 따른 결과이다.</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
-          <t>기사는 소액주주 보호를 위한 증권 거래 피해보상보험 제도 신설 요청에 대한 내용으로, 특정 피해 사건이나 가해자가 존재하지 않습니다. 소송금융 투자 대상이 될 만한 구체적인 사건 발생이나 진행 단계가 파악되지 않아 부적합합니다.</t>
+          <t>상장폐지 절차가 법원의 가처분 기각으로 최종 확정되어 사실상 종결된 사건임. 또한, 피고가 될 수 있는 세토피아는 계속기업 존속능력 불확실성으로 상장폐지되는 만큼 자력 확보가 어려워 소송금융 투자 대상으로서의 매력이 낮음.</t>
         </is>
       </c>
       <c r="H115" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I115" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수 주주</t>
         </is>
       </c>
       <c r="J115" t="inlineStr">
         <is>
-          <t>[위클리국회세미나] 주한미군 성착취 규명 토론회 등</t>
+          <t>세토피아, 상장폐지에 따른 정리매매 개시</t>
         </is>
       </c>
       <c r="K115" t="inlineStr">
         <is>
-          <t>weekly.hankooki.com</t>
+          <t>ferrotimes.com</t>
         </is>
       </c>
       <c r="L115" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M115" t="inlineStr">
         <is>
-          <t>https://weekly.hankooki.com/news/articleView.html?idxno=7152497</t>
+          <t>http://www.ferrotimes.com/news/articleView.html?idxno=46629</t>
         </is>
       </c>
       <c r="N115" t="inlineStr">
         <is>
-          <t>2026-03-04 00:56:27.801513+00:00</t>
+          <t>2026-03-05 00:44:46.165182+00:00</t>
         </is>
       </c>
     </row>
     <row r="116">
-      <c r="A116" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A116" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
           <t>증권</t>
         </is>
       </c>
       <c r="C116" t="inlineStr"/>
       <c r="D116" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>미국 증권거래위원회(SEC)와 리플(Ripple) 간 소송 진행 중</t>
+          <t>상장폐지 심사 진행 중인 다수 회사 존재, 소액주주들의 손해배상 청구권 인정 여부가 쟁점</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
-          <t>리플(Ripple)과 미국 증권거래위원회(SEC) 간의 소송이 최종 결론을 향해 가고 있으며, 이 소송의 결과가 XRP의 가격 흐름에 중요한 영향을 미칠 것으로 전망됩니다. 투자자들은 비트코인보다 XRP에 대한 기대를 더 크게 가지고 있습니다.</t>
+          <t>상장회사 임원들의 횡령·배임으로 인해 회사가 상장폐지되는 경우, 소액주주들은 막대한 피해를 입지만 현 대법원 판례는 이를 간접손해로 보아 배상을 인정하지 않고 있다. 이는 명백한 위법행위로 인한 손해임에도 불구하고 피해자들이 구제받을 길이 없는 법적 공백 상태를 야기한다. 매년 수많은 소액주주들이 이로 인해 피해를 보고 있으며, 법 왜곡죄 통과 등 사회적 공감대가 형성되고 있어 법리 변경을 위한 전략적 소송의 가능성이 높다.</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
-          <t>해당 기사는 미국 증권거래위원회(SEC)와 리플(Ripple) 간의 규제 소송을 다루고 있으며, 이는 일반적인 피해자들의 손해배상 청구 소송과는 성격이 다릅니다. 소송금융은 주로 피해자(원고)의 손해배상 청구를 지원하는데, 본 사건에서는 로앤굿 고객이 될 수 있는 명확한 피해자 집단이 원고로 특정되지 않습니다.</t>
+          <t>상장회사 임원들의 횡령·배임으로 인한 상장폐지는 상대방 책임이 명확하며(적합 조건 1), 코스닥 상장회사 및 임원은 자력이 충분할 가능성이 높고(적합 조건 2), 수많은 소액주주에게 엄청난 피해를 야기하는 집단적 피해 사례(적합 조건 3, 4)이다. 외부감사인의 자료 요구 및 상장폐지 심사 등 공적 절차가 진행되며 증거 확보 가능성도 높다(적합 조건 5, 6). 현재 대법원 판례가 주주의 손해를 간접손해로 보아 배상을 인정하지 않는 법적 난관이 있으나, 이는 오히려 법리 변경을 위한 전략적 소송금융 투자 기회가 될 수 있다.</t>
         </is>
       </c>
       <c r="H116" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I116" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수많은 소액주주</t>
         </is>
       </c>
       <c r="J116" t="inlineStr">
         <is>
-          <t>XRP, 이란 전쟁 공포 뚫고 반등 시동...투자자들은 비트코인보다 더 기대...</t>
+          <t>[전문가 기고] 주주 간접손해와 법 왜곡죄</t>
         </is>
       </c>
       <c r="K116" t="inlineStr">
         <is>
-          <t>coinreaders.com</t>
+          <t>ajunews.com</t>
         </is>
       </c>
       <c r="L116" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M116" t="inlineStr">
         <is>
-          <t>http://coinreaders.com/220617</t>
+          <t>https://www.ajunews.com/view/20260303105819870</t>
         </is>
       </c>
       <c r="N116" t="inlineStr">
         <is>
-          <t>2026-03-03 00:53:12.130642+00:00</t>
+          <t>2026-03-04 01:35:03.111535+00:00</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
           <t>증권</t>
         </is>
       </c>
       <c r="C117" t="inlineStr"/>
-      <c r="D117" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D117" t="inlineStr"/>
       <c r="E117" t="inlineStr">
         <is>
-          <t>IMM PE에 의해 직원들의 우리사주 대출금 상환 완료</t>
+          <t>입법 논의 중</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
-          <t>대한전선 직원들은 회사를 살리기 위해 우리사주를 매입했으나, 회사의 경영 악화로 인당 수천만 원의 대출금을 떠안게 되었습니다. 이후 IMM PE가 대한전선을 인수하며 직원들의 우리사주 대출금 약 45억 원을 대신 상환하여 직원들의 피해가 해결되었습니다. 이 기사는 사모펀드의 성공적인 기업 회생 사례를 조명합니다.</t>
+          <t>기사는 소액주주 보호를 위해 증권 거래 피해보상보험 제도 신설 및 상장사의 보험 가입 의무화를 요청하는 내용입니다. 이는 입법 논의 단계에 해당하며, 특정 사건의 피해 발생이나 소송 진행 상황을 다루고 있지 않습니다.</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
-          <t>기사에 따르면 대한전선 직원들이 떠안았던 우리사주 매입 대출금 약 45억 원은 IMM PE에 의해 이미 상환 완료되었습니다. 이는 '이미 종결된 사건'이라는 부적합 조건에 해당하여 소송금융 투자 대상으로서의 적합성이 낮습니다.</t>
+          <t>기사는 소액주주 보호를 위한 증권 거래 피해보상보험 제도 신설 요청에 대한 내용으로, 특정 피해 사건이나 가해자가 존재하지 않습니다. 소송금융 투자 대상이 될 만한 구체적인 사건 발생이나 진행 단계가 파악되지 않아 부적합합니다.</t>
         </is>
       </c>
       <c r="H117" t="inlineStr">
         <is>
-          <t>약 45억 원 (총액), 인당 수천만 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I117" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J117" t="inlineStr">
         <is>
-          <t>인력감축 대신 '직원 빚 탕감'…매출 3조 '부활 드라마' 쓴 사모펀드</t>
+          <t>[위클리국회세미나] 주한미군 성착취 규명 토론회 등</t>
         </is>
       </c>
       <c r="K117" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>weekly.hankooki.com</t>
         </is>
       </c>
       <c r="L117" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M117" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=02151686645379712</t>
+          <t>https://weekly.hankooki.com/news/articleView.html?idxno=7152497</t>
         </is>
       </c>
       <c r="N117" t="inlineStr">
         <is>
-          <t>2026-03-03 00:45:13.868648+00:00</t>
+          <t>2026-03-04 00:56:27.801513+00:00</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
           <t>증권</t>
         </is>
       </c>
-      <c r="C118" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C118" t="inlineStr"/>
       <c r="D118" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>대법원 파기환송</t>
+          <t>미국 증권거래위원회(SEC)와 리플(Ripple) 간 소송 진행 중</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
-          <t>대법원은 코스닥 상장법인의 공장 경매 개시 결정이 '증권에 관한 소송'에 해당하지 않으므로, 이를 공시하지 않은 것이 자본시장법상 주요사항보고서 제출 의무 위반이 아니라고 판시했습니다. 이로 인해 전 대표이사 및 사내이사들에게 손해배상 의무를 인정한 원심을 파기하고 사건을 서울중앙지법으로 돌려보냈습니다. 해당 판결은 공시의무의 범위를 명확히 하는 중요한 법적 판단입니다.</t>
+          <t>리플(Ripple)과 미국 증권거래위원회(SEC) 간의 소송이 최종 결론을 향해 가고 있으며, 이 소송의 결과가 XRP의 가격 흐름에 중요한 영향을 미칠 것으로 전망됩니다. 투자자들은 비트코인보다 XRP에 대한 기대를 더 크게 가지고 있습니다.</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
-          <t>대법원 판결로 원고들이 주장한 공시의무 위반에 대한 법리가 부정되어, 피고들의 손해배상 책임이 명확하지 않습니다. 또한, 원고가 4명에 불과하여 집단적 피해로 보기 어려우며, 피고가 개인이고 회사는 회생절차를 신청한 상태여서 자력도 불확실합니다.</t>
+          <t>해당 기사는 미국 증권거래위원회(SEC)와 리플(Ripple) 간의 규제 소송을 다루고 있으며, 이는 일반적인 피해자들의 손해배상 청구 소송과는 성격이 다릅니다. 소송금융은 주로 피해자(원고)의 손해배상 청구를 지원하는데, 본 사건에서는 로앤굿 고객이 될 수 있는 명확한 피해자 집단이 원고로 특정되지 않습니다.</t>
         </is>
       </c>
       <c r="H118" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I118" t="inlineStr">
         <is>
-          <t>4명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J118" t="inlineStr">
         <is>
-          <t>[증권]  코스닥 상장법인 소유 공장 경매 개시됐어도 주요사항보고서 제...</t>
+          <t>XRP, 이란 전쟁 공포 뚫고 반등 시동...투자자들은 비트코인보다 더 기대...</t>
         </is>
       </c>
       <c r="K118" t="inlineStr">
         <is>
-          <t>legaltimes.co.kr</t>
+          <t>coinreaders.com</t>
         </is>
       </c>
       <c r="L118" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M118" t="inlineStr">
         <is>
-          <t>http://www.legaltimes.co.kr/news/articleView.html?idxno=91374</t>
+          <t>http://coinreaders.com/220617</t>
         </is>
       </c>
       <c r="N118" t="inlineStr">
         <is>
-          <t>2026-03-01 12:43:30.779924+00:00</t>
+          <t>2026-03-03 00:53:12.130642+00:00</t>
         </is>
       </c>
     </row>
     <row r="119">
-      <c r="A119" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A119" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
           <t>증권</t>
         </is>
       </c>
-      <c r="C119" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C119" t="inlineStr"/>
       <c r="D119" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>한국거래소 불성실공시법인 지정 및 제재금 부과</t>
+          <t>IMM PE에 의해 직원들의 우리사주 대출금 상환 완료</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
-          <t>LS, CJ대한통운 등 다수의 상장기업들이 경영권 분쟁 소송 제기 사실이나 일정 금액 이상 소송을 기한 내 공시하지 않아 한국거래소로부터 불성실공시법인으로 지정되고 제재금을 부과받았습니다. 2024년 1~2월에만 27건의 불성실공시가 발생하며 시장 투명성 저해 문제가 부각되고 있습니다. 이는 투자자들에게 잠재적 피해를 야기할 수 있는 사안입니다.</t>
+          <t>대한전선 직원들은 회사를 살리기 위해 우리사주를 매입했으나, 회사의 경영 악화로 인당 수천만 원의 대출금을 떠안게 되었습니다. 이후 IMM PE가 대한전선을 인수하며 직원들의 우리사주 대출금 약 45억 원을 대신 상환하여 직원들의 피해가 해결되었습니다. 이 기사는 사모펀드의 성공적인 기업 회생 사례를 조명합니다.</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
-          <t>LS, CJ대한통운 등 상장 대기업들이 불성실공시로 한국거래소로부터 제재를 받고 있어 상대방 책임이 명확하고 자력이 충분합니다. 한국거래소의 제재는 공식적인 조사 결과이자 공적 절차 진행 중임을 의미하며, 이는 투자자들의 손해배상 소송에 강력한 증거가 될 수 있습니다. 다수의 투자자들이 피해를 입었을 가능성이 있어 집단소송으로 이어질 잠재력이 높습니다.</t>
+          <t>기사에 따르면 대한전선 직원들이 떠안았던 우리사주 매입 대출금 약 45억 원은 IMM PE에 의해 이미 상환 완료되었습니다. 이는 '이미 종결된 사건'이라는 부적합 조건에 해당하여 소송금융 투자 대상으로서의 적합성이 낮습니다.</t>
         </is>
       </c>
       <c r="H119" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>약 45억 원 (총액), 인당 수천만 원</t>
         </is>
       </c>
       <c r="I119" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J119" t="inlineStr">
         <is>
-          <t>LS·CJ대한통운도 지연공시… 1~2월 '불성실공시' 27건</t>
+          <t>인력감축 대신 '직원 빚 탕감'…매출 3조 '부활 드라마' 쓴 사모펀드</t>
         </is>
       </c>
       <c r="K119" t="inlineStr">
         <is>
-          <t>newstnt.com</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L119" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M119" t="inlineStr">
         <is>
-          <t>http://www.newstnt.com/news/articleView.html?idxno=591047</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=02151686645379712</t>
         </is>
       </c>
       <c r="N119" t="inlineStr">
         <is>
-          <t>2026-03-01 12:42:17.934009+00:00</t>
+          <t>2026-03-03 00:45:13.868648+00:00</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
           <t>증권</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>코오롱티슈진</t>
+          <t>스틸앤리소시즈 전 대표이사 및 사내이사들</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>1심 원고 패소 판결</t>
+          <t>대법원 파기환송</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
-          <t>주주 149명이 코오롱티슈진을 상대로 38억 원 규모의 손해배상 청구 소송을 제기했으나, 서울중앙지방법원은 지난달 원고 패소 판결을 선고했습니다. 법원이 기업 측 손을 들어주면서 원고들의 청구가 기각된 상황입니다.</t>
+          <t>대법원은 코스닥 상장법인의 공장 경매 개시 결정이 '증권에 관한 소송'에 해당하지 않으므로, 이를 공시하지 않은 것이 자본시장법상 주요사항보고서 제출 의무 위반이 아니라고 판시했습니다. 이로 인해 전 대표이사 및 사내이사들에게 손해배상 의무를 인정한 원심을 파기하고 사건을 서울중앙지법으로 돌려보냈습니다. 해당 판결은 공시의무의 범위를 명확히 하는 중요한 법적 판단입니다.</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
-          <t>법원이 주주들이 코오롱티슈진을 상대로 제기한 38억 원 규모의 손해배상 청구 소송에서 원고 패소 판결을 내렸습니다. 이는 소송금융 투자 대상으로서 원고 측의 승소 가능성이 낮음을 시사하며, 이미 1심 판결이 선고되어 부적합 조건에 해당합니다.</t>
+          <t>대법원 판결로 원고들이 주장한 공시의무 위반에 대한 법리가 부정되어, 피고들의 손해배상 책임이 명확하지 않습니다. 또한, 원고가 4명에 불과하여 집단적 피해로 보기 어려우며, 피고가 개인이고 회사는 회생절차를 신청한 상태여서 자력도 불확실합니다.</t>
         </is>
       </c>
       <c r="H120" t="inlineStr">
         <is>
-          <t>38억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I120" t="inlineStr">
         <is>
-          <t>149명</t>
+          <t>4명</t>
         </is>
       </c>
       <c r="J120" t="inlineStr">
         <is>
-          <t>[EBN 오늘(28일) 이슈 종합] 법원, KT 대표 선임 절차 '적법' 판단, 엔비...</t>
+          <t>[증권]  코스닥 상장법인 소유 공장 경매 개시됐어도 주요사항보고서 제...</t>
         </is>
       </c>
       <c r="K120" t="inlineStr">
         <is>
-          <t>ebn.co.kr</t>
+          <t>legaltimes.co.kr</t>
         </is>
       </c>
       <c r="L120" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M120" t="inlineStr">
         <is>
-          <t>https://www.ebn.co.kr/news/articleView.html?idxno=1701210</t>
+          <t>http://www.legaltimes.co.kr/news/articleView.html?idxno=91374</t>
         </is>
       </c>
       <c r="N120" t="inlineStr">
         <is>
-          <t>2026-02-28 12:47:33.451621+00:00</t>
+          <t>2026-03-01 12:43:30.779924+00:00</t>
         </is>
       </c>
     </row>
     <row r="121">
-      <c r="A121" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A121" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
           <t>증권</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>코오롱생명과학, 코오롱티슈진</t>
+          <t>LS, CJ대한통운, DKME, 대유에이텍 등</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t>1심 법원에서 주주들 패소 판결 잇달아 선고</t>
+          <t>한국거래소 불성실공시법인 지정 및 제재금 부과</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
-          <t>코오롱생명과학의 유전자 치료제 '인보사'의 주성분 변경 사태로 손실을 본 주주들이 코오롱생명과학과 코오롱티슈진을 상대로 손해배상 소송을 제기했다. 법원은 회사가 주성분을 거짓 기재한 사실은 인정했으나, 이를 자본시장법상 '중요사항'으로 보지 않아 주주들의 청구를 잇달아 기각했다. 현재까지 수천 명의 주주가 수백억 원 규모의 소송에서 1심 패소 판결을 받았다.</t>
+          <t>LS, CJ대한통운 등 다수의 상장기업들이 경영권 분쟁 소송 제기 사실이나 일정 금액 이상 소송을 기한 내 공시하지 않아 한국거래소로부터 불성실공시법인으로 지정되고 제재금을 부과받았습니다. 2024년 1~2월에만 27건의 불성실공시가 발생하며 시장 투명성 저해 문제가 부각되고 있습니다. 이는 투자자들에게 잠재적 피해를 야기할 수 있는 사안입니다.</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
-          <t>상대방에게 자력이 충분하고(코오롱생명과학, 코오롱티슈진), 피해자 수가 많으며(수천 명), 피해 규모도 크지만(수백억 원), 이미 여러 차례 1심 법원에서 주주들의 손해배상 청구가 기각되었다. 법원이 회사의 거짓 기재 사실은 인정하면서도 자본시장법상 '중요사항'이 아니라고 판단하여 승소 가능성이 매우 낮다.</t>
+          <t>LS, CJ대한통운 등 상장 대기업들이 불성실공시로 한국거래소로부터 제재를 받고 있어 상대방 책임이 명확하고 자력이 충분합니다. 한국거래소의 제재는 공식적인 조사 결과이자 공적 절차 진행 중임을 의미하며, 이는 투자자들의 손해배상 소송에 강력한 증거가 될 수 있습니다. 다수의 투자자들이 피해를 입었을 가능성이 있어 집단소송으로 이어질 잠재력이 높습니다.</t>
         </is>
       </c>
       <c r="H121" t="inlineStr">
         <is>
-          <t>총 400억 원 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I121" t="inlineStr">
         <is>
-          <t>총 2000명 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J121" t="inlineStr">
         <is>
-          <t>'인보사 사태' 피해 주주들, 손해배상 소송 잇달아 패소</t>
+          <t>LS·CJ대한통운도 지연공시… 1~2월 '불성실공시' 27건</t>
         </is>
       </c>
       <c r="K121" t="inlineStr">
         <is>
-          <t>news.tvchosun.com</t>
+          <t>newstnt.com</t>
         </is>
       </c>
       <c r="L121" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M121" t="inlineStr">
         <is>
-          <t>https://news.tvchosun.com/site/data/html_dir/2026/02/28/2026022890085.html</t>
+          <t>http://www.newstnt.com/news/articleView.html?idxno=591047</t>
         </is>
       </c>
       <c r="N121" t="inlineStr">
         <is>
-          <t>2026-02-28 12:47:00.451808+00:00</t>
+          <t>2026-03-01 12:42:17.934009+00:00</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
           <t>증권</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
           <t>코오롱티슈진</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>1심 패소 (항소 가능성 있음)</t>
+          <t>1심 원고 패소 판결</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
-          <t>코오롱티슈진의 인보사 사태와 관련하여 주주 149명이 38억원 규모의 손해배상 소송을 제기했으나, 법원은 거짓 기재 사실은 인정하면서도 이를 손해배상 책임의 중요사항으로 보지 않아 원고 패소 판결을 내렸다. 이로써 인보사 관련 주주 손해배상 소송은 잇달아 패소하고 있다.</t>
+          <t>주주 149명이 코오롱티슈진을 상대로 38억 원 규모의 손해배상 청구 소송을 제기했으나, 서울중앙지방법원은 지난달 원고 패소 판결을 선고했습니다. 법원이 기업 측 손을 들어주면서 원고들의 청구가 기각된 상황입니다.</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
-          <t>상대방(코오롱티슈진)의 자력은 충분하고, 집단적 피해(149명 주주) 및 피해 규모(38억원)도 크지만, 법원이 거짓 기재 사실은 인정하면서도 손해배상 책임의 '중요사항'이 아니라고 판단하여 원고 패소 판결이 잇따르고 있음. 이는 소송 승소 가능성을 낮추는 핵심적인 부적합 요인임.</t>
+          <t>법원이 주주들이 코오롱티슈진을 상대로 제기한 38억 원 규모의 손해배상 청구 소송에서 원고 패소 판결을 내렸습니다. 이는 소송금융 투자 대상으로서 원고 측의 승소 가능성이 낮음을 시사하며, 이미 1심 판결이 선고되어 부적합 조건에 해당합니다.</t>
         </is>
       </c>
       <c r="H122" t="inlineStr">
         <is>
-          <t>38억원</t>
+          <t>38억 원</t>
         </is>
       </c>
       <c r="I122" t="inlineStr">
         <is>
           <t>149명</t>
         </is>
       </c>
       <c r="J122" t="inlineStr">
         <is>
-          <t>'인보사' 주주 손배소 또 패소...법원  거짓기재했지만 '중요사항' 아냐...</t>
+          <t>[EBN 오늘(28일) 이슈 종합] 법원, KT 대표 선임 절차 '적법' 판단, 엔비...</t>
         </is>
       </c>
       <c r="K122" t="inlineStr">
         <is>
-          <t>asiatime.co.kr</t>
+          <t>ebn.co.kr</t>
         </is>
       </c>
       <c r="L122" t="inlineStr">
         <is>
           <t>2026-02-28</t>
         </is>
       </c>
       <c r="M122" t="inlineStr">
         <is>
-          <t>https://www.asiatime.co.kr/article/20260228500011</t>
+          <t>https://www.ebn.co.kr/news/articleView.html?idxno=1701210</t>
         </is>
       </c>
       <c r="N122" t="inlineStr">
         <is>
-          <t>2026-02-28 12:45:28.051002+00:00</t>
+          <t>2026-02-28 12:47:33.451621+00:00</t>
         </is>
       </c>
     </row>
     <row r="123">
-      <c r="A123" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A123" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
           <t>증권</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>코오롱티슈진</t>
+          <t>코오롱생명과학, 코오롱티슈진</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
-          <t>서울중앙지법 1심 원고 패소 판결</t>
+          <t>1심 법원에서 주주들 패소 판결 잇달아 선고</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
-          <t>코오롱티슈진의 골관절염 치료제 '인보사' 주성분 거짓기재 사태와 관련하여 주주 149명이 코오롱티슈진 등을 상대로 제기한 38억원 규모의 손해배상 청구 소송에서 1심 법원이 원고 패소 판결을 내렸다. 이번 판결은 '인보사 사태' 관련 주주들의 손해배상 소송에서 잇따른 패소 사례 중 하나로, 향후 항소심 진행 여부가 주목된다.</t>
+          <t>코오롱생명과학의 유전자 치료제 '인보사'의 주성분 변경 사태로 손실을 본 주주들이 코오롱생명과학과 코오롱티슈진을 상대로 손해배상 소송을 제기했다. 법원은 회사가 주성분을 거짓 기재한 사실은 인정했으나, 이를 자본시장법상 '중요사항'으로 보지 않아 주주들의 청구를 잇달아 기각했다. 현재까지 수천 명의 주주가 수백억 원 규모의 소송에서 1심 패소 판결을 받았다.</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확: 주성분 거짓기재), 2(상대방 자력 충분: 코오롱티슈진), 3(집단적 피해: 주주 149명), 4(피해 규모 큼: 38억원), 5(증거 확보 가능: 공적 조사 결과), 6(공적 절차 진행 중: 식약처 허가 취소 등)에 모두 해당합니다. 비록 1심에서 원고 패소했으나, 항소심에서 다퉈볼 여지가 충분하며, '인보사 사태'의 사회적 파급력을 고려할 때 소송금융 투자 가치가 높습니다.</t>
+          <t>상대방에게 자력이 충분하고(코오롱생명과학, 코오롱티슈진), 피해자 수가 많으며(수천 명), 피해 규모도 크지만(수백억 원), 이미 여러 차례 1심 법원에서 주주들의 손해배상 청구가 기각되었다. 법원이 회사의 거짓 기재 사실은 인정하면서도 자본시장법상 '중요사항'이 아니라고 판단하여 승소 가능성이 매우 낮다.</t>
         </is>
       </c>
       <c r="H123" t="inlineStr">
         <is>
-          <t>38억원</t>
+          <t>총 400억 원 이상</t>
         </is>
       </c>
       <c r="I123" t="inlineStr">
         <is>
-          <t>149명</t>
+          <t>총 2000명 이상</t>
         </is>
       </c>
       <c r="J123" t="inlineStr">
         <is>
-          <t>‘인보사 사태’ 코오롱 주주들 또 패소… 법원 “주성분 거짓기재, ‘...</t>
+          <t>'인보사 사태' 피해 주주들, 손해배상 소송 잇달아 패소</t>
         </is>
       </c>
       <c r="K123" t="inlineStr">
         <is>
-          <t>chosun.com</t>
+          <t>news.tvchosun.com</t>
         </is>
       </c>
       <c r="L123" t="inlineStr">
         <is>
           <t>2026-02-28</t>
         </is>
       </c>
       <c r="M123" t="inlineStr">
         <is>
-          <t>https://www.chosun.com/national/court_law/2026/02/28/SDZTWVNWYZFXRD3XIWDMKMNDL4/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
+          <t>https://news.tvchosun.com/site/data/html_dir/2026/02/28/2026022890085.html</t>
         </is>
       </c>
       <c r="N123" t="inlineStr">
         <is>
-          <t>2026-02-28 12:40:34.887006+00:00</t>
+          <t>2026-02-28 12:47:00.451808+00:00</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
           <t>증권</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>코오롱생명과학, 코오롱티슈진</t>
+          <t>코오롱티슈진</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t>서울중앙지법에서 주주들 잇따라 패소 판결</t>
+          <t>1심 패소 (항소 가능성 있음)</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
-          <t>코오롱생명과학의 유전자 치료제 '인보사' 성분 논란으로 손실을 본 주주들이 코오롱생명과학과 코오롱티슈진을 상대로 손해배상 소송을 제기했으나, 법원에서 잇따라 원고 패소 판결을 받고 있다. 법원은 성분 거짓 기재는 인정했지만, 이를 자본시장법상 '중요사항'으로 보지 않았으며 주가 급락의 원인도 시장 공포에 기인했다고 판단했다. 현재까지 수백억 원 규모의 손해배상 청구가 기각되었다.</t>
+          <t>코오롱티슈진의 인보사 사태와 관련하여 주주 149명이 38억원 규모의 손해배상 소송을 제기했으나, 법원은 거짓 기재 사실은 인정하면서도 이를 손해배상 책임의 중요사항으로 보지 않아 원고 패소 판결을 내렸다. 이로써 인보사 관련 주주 손해배상 소송은 잇달아 패소하고 있다.</t>
         </is>
       </c>
       <c r="G124" t="inlineStr">
         <is>
-          <t>법원이 인보사 성분 거짓 기재는 인정했으나, 자본시장법상 '중요사항'이 아니며 주가 급락의 원인도 시장 공포에 기인했다고 판단하여 주주들의 손해배상 청구가 잇따라 기각되고 있음. 이는 소송금융 투자의 핵심인 승소 가능성을 현저히 낮추는 요인으로, '기타 투자 어려운 이유 있음'에 해당합니다.</t>
+          <t>상대방(코오롱티슈진)의 자력은 충분하고, 집단적 피해(149명 주주) 및 피해 규모(38억원)도 크지만, 법원이 거짓 기재 사실은 인정하면서도 손해배상 책임의 '중요사항'이 아니라고 판단하여 원고 패소 판결이 잇따르고 있음. 이는 소송 승소 가능성을 낮추는 핵심적인 부적합 요인임.</t>
         </is>
       </c>
       <c r="H124" t="inlineStr">
         <is>
-          <t>총 38억원, 30억원, 64억원, 86억원, 197억원 등 (합산 수백억 원대)</t>
+          <t>38억원</t>
         </is>
       </c>
       <c r="I124" t="inlineStr">
         <is>
-          <t>주주 149명, 78명, 170여명, 500여명, 1천82명 등 다수 (합산 2천명 이상)</t>
+          <t>149명</t>
         </is>
       </c>
       <c r="J124" t="inlineStr">
         <is>
-          <t>“성분 잘못 적었지만 중요사항 아냐”…인보사 주주들 코오롱 상대 줄...</t>
+          <t>'인보사' 주주 손배소 또 패소...법원  거짓기재했지만 '중요사항' 아냐...</t>
         </is>
       </c>
       <c r="K124" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>asiatime.co.kr</t>
         </is>
       </c>
       <c r="L124" t="inlineStr">
         <is>
           <t>2026-02-28</t>
         </is>
       </c>
       <c r="M124" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/11975313</t>
+          <t>https://www.asiatime.co.kr/article/20260228500011</t>
         </is>
       </c>
       <c r="N124" t="inlineStr">
         <is>
-          <t>2026-02-28 12:37:53.105691+00:00</t>
+          <t>2026-02-28 12:45:28.051002+00:00</t>
         </is>
       </c>
     </row>
     <row r="125">
-      <c r="A125" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A125" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
           <t>증권</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>코오롱생명과학, 코오롱티슈진</t>
+          <t>코오롱티슈진</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t>다수의 주주 손해배상 소송에서 원고 패소 판결이 잇따라 선고되었으며, 경영진의 형사 재판은 무죄 확정됨.</t>
+          <t>서울중앙지법 1심 원고 패소 판결</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
-          <t>코오롱생명과학의 골관절염 유전자 치료제 '인보사'의 주성분 허위 기재 사실이 드러나면서 주가가 급락했고, 이에 주주들이 손해배상 소송을 제기했습니다. 법원은 허위 기재는 인정했으나 투자 판단에 중대한 영향을 미치는 '중요사항'으로 보지 않아 주주들이 잇따라 패소했습니다. 관련 경영진의 형사 재판도 무죄로 확정되었습니다.</t>
+          <t>코오롱티슈진의 골관절염 치료제 '인보사' 주성분 거짓기재 사태와 관련하여 주주 149명이 코오롱티슈진 등을 상대로 제기한 38억원 규모의 손해배상 청구 소송에서 1심 법원이 원고 패소 판결을 내렸다. 이번 판결은 '인보사 사태' 관련 주주들의 손해배상 소송에서 잇따른 패소 사례 중 하나로, 향후 항소심 진행 여부가 주목된다.</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
-          <t>다수의 주주들이 제기한 손해배상 소송에서 법원이 일관되게 원고 패소 판결을 내리고 있어, 유사 소송의 승소 가능성이 매우 낮습니다. 또한 경영진의 형사 재판도 무죄로 확정되어 법적 책임 입증이 어렵습니다. (부적합 조건: 이미 종결된 사건, 기타 투자 어려운 이유 있음)</t>
+          <t>적합 조건 1(상대방 책임 명확: 주성분 거짓기재), 2(상대방 자력 충분: 코오롱티슈진), 3(집단적 피해: 주주 149명), 4(피해 규모 큼: 38억원), 5(증거 확보 가능: 공적 조사 결과), 6(공적 절차 진행 중: 식약처 허가 취소 등)에 모두 해당합니다. 비록 1심에서 원고 패소했으나, 항소심에서 다퉈볼 여지가 충분하며, '인보사 사태'의 사회적 파급력을 고려할 때 소송금융 투자 가치가 높습니다.</t>
         </is>
       </c>
       <c r="H125" t="inlineStr">
         <is>
-          <t>약 38억원, 30억원, 64억원, 86억원, 197억원 규모의 소송들이 있었음</t>
+          <t>38억원</t>
         </is>
       </c>
       <c r="I125" t="inlineStr">
         <is>
-          <t>149명, 78명, 170여명, 500여명, 1082명</t>
+          <t>149명</t>
         </is>
       </c>
       <c r="J125" t="inlineStr">
         <is>
-          <t>‘인보사 사태’ 주주 손배소 또 패소…법원 “허위 기재 맞지만 투자판...</t>
+          <t>‘인보사 사태’ 코오롱 주주들 또 패소… 법원 “주성분 거짓기재, ‘...</t>
         </is>
       </c>
       <c r="K125" t="inlineStr">
         <is>
-          <t>viva100.com</t>
+          <t>chosun.com</t>
         </is>
       </c>
       <c r="L125" t="inlineStr">
         <is>
           <t>2026-02-28</t>
         </is>
       </c>
       <c r="M125" t="inlineStr">
         <is>
-          <t>https://www.viva100.com/article/20260228500083</t>
+          <t>https://www.chosun.com/national/court_law/2026/02/28/SDZTWVNWYZFXRD3XIWDMKMNDL4/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
         </is>
       </c>
       <c r="N125" t="inlineStr">
         <is>
-          <t>2026-02-28 12:37:25.811536+00:00</t>
+          <t>2026-02-28 12:40:34.887006+00:00</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
           <t>증권</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>코오롱티슈진</t>
+          <t>코오롱생명과학, 코오롱티슈진</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
-          <t>서울중앙지방법원 민사합의30부에서 원고 패소 판결</t>
+          <t>서울중앙지법에서 주주들 잇따라 패소 판결</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
-          <t>인보사 사태와 관련하여 주주 149명이 코오롱티슈진을 상대로 38억 원 규모의 손해배상 청구 소송을 제기했으나, 서울중앙지방법원이 원고 패소 판결을 내렸다. 법원이 기업 측의 손을 들어주면서 유사 소송에서 원고들이 잇따라 패소하고 있는 상황이다.</t>
+          <t>코오롱생명과학의 유전자 치료제 '인보사' 성분 논란으로 손실을 본 주주들이 코오롱생명과학과 코오롱티슈진을 상대로 손해배상 소송을 제기했으나, 법원에서 잇따라 원고 패소 판결을 받고 있다. 법원은 성분 거짓 기재는 인정했지만, 이를 자본시장법상 '중요사항'으로 보지 않았으며 주가 급락의 원인도 시장 공포에 기인했다고 판단했다. 현재까지 수백억 원 규모의 손해배상 청구가 기각되었다.</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
-          <t>이미 진행 중인 손해배상 소송에서 법원이 코오롱티슈진 측의 손을 들어주며 원고들이 잇따라 패소하고 있어, 투자 대상으로서의 승소 가능성이 매우 낮음. (부적합 조건: 기타 투자 어려운 이유 있음)</t>
+          <t>법원이 인보사 성분 거짓 기재는 인정했으나, 자본시장법상 '중요사항'이 아니며 주가 급락의 원인도 시장 공포에 기인했다고 판단하여 주주들의 손해배상 청구가 잇따라 기각되고 있음. 이는 소송금융 투자의 핵심인 승소 가능성을 현저히 낮추는 요인으로, '기타 투자 어려운 이유 있음'에 해당합니다.</t>
         </is>
       </c>
       <c r="H126" t="inlineStr">
         <is>
-          <t>38억 원</t>
+          <t>총 38억원, 30억원, 64억원, 86억원, 197억원 등 (합산 수백억 원대)</t>
         </is>
       </c>
       <c r="I126" t="inlineStr">
         <is>
-          <t>149명</t>
+          <t>주주 149명, 78명, 170여명, 500여명, 1천82명 등 다수 (합산 2천명 이상)</t>
         </is>
       </c>
       <c r="J126" t="inlineStr">
         <is>
-          <t>'인보사 사태' 손배소 잇단 패소…법원, 코오롱 측 손 들어줘</t>
+          <t>“성분 잘못 적었지만 중요사항 아냐”…인보사 주주들 코오롱 상대 줄...</t>
         </is>
       </c>
       <c r="K126" t="inlineStr">
         <is>
-          <t>ebn.co.kr</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L126" t="inlineStr">
         <is>
           <t>2026-02-28</t>
         </is>
       </c>
       <c r="M126" t="inlineStr">
         <is>
-          <t>https://www.ebn.co.kr/news/articleView.html?idxno=1701197</t>
+          <t>https://www.mk.co.kr/article/11975313</t>
         </is>
       </c>
       <c r="N126" t="inlineStr">
         <is>
-          <t>2026-02-28 12:36:23.703363+00:00</t>
+          <t>2026-02-28 12:37:53.105691+00:00</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
           <t>증권</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
           <t>코오롱생명과학, 코오롱티슈진</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
-          <t>동종 사건에서 주주들 잇따라 패소, 이웅열 회장 무죄 확정</t>
+          <t>다수의 주주 손해배상 소송에서 원고 패소 판결이 잇따라 선고되었으며, 경영진의 형사 재판은 무죄 확정됨.</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
-          <t>코오롱생명과학의 인보사 사태와 관련하여 주주들이 코오롱티슈진과 코오롱생명과학을 상대로 제기한 손해배상 소송에서 잇따라 패소했습니다. 법원은 인보사 관련 정보가 투자 판단을 그르칠 정도는 아니라고 판단했으며, 이웅열 코오롱 명예회장도 무죄가 확정되었습니다.</t>
+          <t>코오롱생명과학의 골관절염 유전자 치료제 '인보사'의 주성분 허위 기재 사실이 드러나면서 주가가 급락했고, 이에 주주들이 손해배상 소송을 제기했습니다. 법원은 허위 기재는 인정했으나 투자 판단에 중대한 영향을 미치는 '중요사항'으로 보지 않아 주주들이 잇따라 패소했습니다. 관련 경영진의 형사 재판도 무죄로 확정되었습니다.</t>
         </is>
       </c>
       <c r="G127" t="inlineStr">
         <is>
-          <t>동종 사건에서 주주들이 잇따라 패소하고 이웅열 회장도 무죄가 확정되어 승소 가능성이 매우 낮습니다. (부적합 조건: 이미 종결된 사건에 준함) 상대방의 자력은 충분하나(적합 조건 2), 법적 책임이 명확하지 않고(적합 조건 1 불충족) 새로운 증거 확보 가능성도 낮아(적합 조건 5 불충족) 소송금융 투자에 부적합합니다.</t>
+          <t>다수의 주주들이 제기한 손해배상 소송에서 법원이 일관되게 원고 패소 판결을 내리고 있어, 유사 소송의 승소 가능성이 매우 낮습니다. 또한 경영진의 형사 재판도 무죄로 확정되어 법적 책임 입증이 어렵습니다. (부적합 조건: 이미 종결된 사건, 기타 투자 어려운 이유 있음)</t>
         </is>
       </c>
       <c r="H127" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>약 38억원, 30억원, 64억원, 86억원, 197억원 규모의 소송들이 있었음</t>
         </is>
       </c>
       <c r="I127" t="inlineStr">
         <is>
-          <t>다수의 주주</t>
+          <t>149명, 78명, 170여명, 500여명, 1082명</t>
         </is>
       </c>
       <c r="J127" t="inlineStr">
         <is>
-          <t>코오롱 주주들  인보사 사태 피해 보상하라  소송냈지만…또 패소</t>
+          <t>‘인보사 사태’ 주주 손배소 또 패소…법원 “허위 기재 맞지만 투자판...</t>
         </is>
       </c>
       <c r="K127" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>viva100.com</t>
         </is>
       </c>
       <c r="L127" t="inlineStr">
         <is>
           <t>2026-02-28</t>
         </is>
       </c>
       <c r="M127" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/society/court-prosecution/6085594</t>
+          <t>https://www.viva100.com/article/20260228500083</t>
         </is>
       </c>
       <c r="N127" t="inlineStr">
         <is>
-          <t>2026-02-28 12:34:13.097810+00:00</t>
+          <t>2026-02-28 12:37:25.811536+00:00</t>
         </is>
       </c>
     </row>
     <row r="128">
-      <c r="A128" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A128" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
           <t>증권</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>코오롱생명과학</t>
+          <t>코오롱티슈진</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
-          <t>1심 원고 패소 판결</t>
+          <t>서울중앙지방법원 민사합의30부에서 원고 패소 판결</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
-          <t>코오롱생명과학의 골관절염 유전자 치료제 인보사의 주성분이 허위로 기재된 사실이 드러나 식약처 허가가 취소되면서, 소액주주들이 대규모 손실을 입고 회사를 상대로 손해배상 소송을 제기했습니다. 1심 법원은 허위 사실 기재는 인정했으나, 자본시장법상 '중요 사항'에 해당하지 않는다고 판단하여 원고 패소 판결을 내렸습니다.</t>
+          <t>인보사 사태와 관련하여 주주 149명이 코오롱티슈진을 상대로 38억 원 규모의 손해배상 청구 소송을 제기했으나, 서울중앙지방법원이 원고 패소 판결을 내렸다. 법원이 기업 측의 손을 들어주면서 유사 소송에서 원고들이 잇따라 패소하고 있는 상황이다.</t>
         </is>
       </c>
       <c r="G128" t="inlineStr">
         <is>
-          <t>코오롱생명과학 및 코오롱티슈진은 자력이 충분한 기업이며, 인보사 사태로 다수의 소액주주가 대규모 손실을 입어 집단적 피해에 해당합니다. 또한 식약처 허가 취소 등 공적 절차가 진행되었고, 주성분 허위 기재라는 객관적 증거가 존재합니다. 그러나 1심 법원이 허위 사실 기재를 인정하면서도 자본시장법상 '중요 사항'이 아니라고 판단하여 원고 패소 판결을 내린 점이 소송금융 투자에 대한 위험을 높입니다.</t>
+          <t>이미 진행 중인 손해배상 소송에서 법원이 코오롱티슈진 측의 손을 들어주며 원고들이 잇따라 패소하고 있어, 투자 대상으로서의 승소 가능성이 매우 낮음. (부적합 조건: 기타 투자 어려운 이유 있음)</t>
         </is>
       </c>
       <c r="H128" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>38억 원</t>
         </is>
       </c>
       <c r="I128" t="inlineStr">
         <is>
-          <t>소액주주 다수</t>
+          <t>149명</t>
         </is>
       </c>
       <c r="J128" t="inlineStr">
         <is>
-          <t>'인보사 사태' 피해 주주들 손해배상 청구…법원 판단은?[법대로]</t>
+          <t>'인보사 사태' 손배소 잇단 패소…법원, 코오롱 측 손 들어줘</t>
         </is>
       </c>
       <c r="K128" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>ebn.co.kr</t>
         </is>
       </c>
       <c r="L128" t="inlineStr">
         <is>
           <t>2026-02-28</t>
         </is>
       </c>
       <c r="M128" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260227_0003529800</t>
+          <t>https://www.ebn.co.kr/news/articleView.html?idxno=1701197</t>
         </is>
       </c>
       <c r="N128" t="inlineStr">
         <is>
-          <t>2026-02-28 12:34:03.010791+00:00</t>
+          <t>2026-02-28 12:36:23.703363+00:00</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
           <t>증권</t>
         </is>
       </c>
-      <c r="C129" t="inlineStr"/>
+      <c r="C129" t="inlineStr">
+        <is>
+          <t>코오롱생명과학, 코오롱티슈진</t>
+        </is>
+      </c>
       <c r="D129" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
-          <t>확인 소송 및 주식 매매 대금 청구 소송에서 민 대표 측 승소 판결</t>
+          <t>동종 사건에서 주주들 잇따라 패소, 이웅열 회장 무죄 확정</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
-          <t>기사는 '민 대표 측'이 '확인 소송'과 '주식 매매 대금 청구 소송'에서 승소했다고 보도한다. 이와 함께 '장동혁' 대표의 정치적 행보에 대한 언급이 있으나, 소송과의 직접적인 연관성은 불분명하다. 소송의 구체적인 내용이나 피해 규모는 명시되어 있지 않다.</t>
+          <t>코오롱생명과학의 인보사 사태와 관련하여 주주들이 코오롱티슈진과 코오롱생명과학을 상대로 제기한 손해배상 소송에서 잇따라 패소했습니다. 법원은 인보사 관련 정보가 투자 판단을 그르칠 정도는 아니라고 판단했으며, 이웅열 코오롱 명예회장도 무죄가 확정되었습니다.</t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
-          <t>해당 기사는 '확인 소송'과 '주식 매매 대금 청구 소송'에서 이미 '민 대표 측'이 승소했다고 언급하여, 사건이 이미 종결되었거나 주요 쟁점에 대한 판결이 선고된 상태로 판단됩니다. 이는 소송금융 투자 부적합 조건인 '이미 종결된 사건'에 해당하며, 추가적인 투자 기회를 발굴하기 어렵습니다. 또한, 사건의 구체적인 내용, 피해 규모, 상대방의 자력 등 투자 판단에 필요한 정보가 매우 부족합니다.</t>
+          <t>동종 사건에서 주주들이 잇따라 패소하고 이웅열 회장도 무죄가 확정되어 승소 가능성이 매우 낮습니다. (부적합 조건: 이미 종결된 사건에 준함) 상대방의 자력은 충분하나(적합 조건 2), 법적 책임이 명확하지 않고(적합 조건 1 불충족) 새로운 증거 확보 가능성도 낮아(적합 조건 5 불충족) 소송금융 투자에 부적합합니다.</t>
         </is>
       </c>
       <c r="H129" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I129" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수의 주주</t>
         </is>
       </c>
       <c r="J129" t="inlineStr">
         <is>
-          <t>꿈의 코스피 6000, 절윤의 늪에 빠진 장동혁[노컷한컷]</t>
+          <t>코오롱 주주들  인보사 사태 피해 보상하라  소송냈지만…또 패소</t>
         </is>
       </c>
       <c r="K129" t="inlineStr">
         <is>
-          <t>nocutnews.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L129" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-02-28</t>
         </is>
       </c>
       <c r="M129" t="inlineStr">
         <is>
-          <t>https://www.nocutnews.co.kr/news/6477651?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260228124919</t>
+          <t>https://www.news1.kr/society/court-prosecution/6085594</t>
         </is>
       </c>
       <c r="N129" t="inlineStr">
         <is>
-          <t>2026-02-28 12:33:22.255001+00:00</t>
+          <t>2026-02-28 12:34:13.097810+00:00</t>
         </is>
       </c>
     </row>
     <row r="130">
-      <c r="A130" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A130" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
           <t>증권</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>애플</t>
+          <t>코오롱생명과학</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
-          <t>애플이 소송 기각 신청</t>
+          <t>1심 원고 패소 판결</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
-          <t>애플이 AI 기능 출시 지연 및 앱스토어 결제 정책 관련 리스크를 숨겼다는 이유로 제기된 수천억 달러 규모의 주주 집단소송 두 건에 대해 법원에 기각을 요청했습니다. 이 소송은 애플의 정보 은폐로 인한 주주 피해를 주장하고 있습니다.</t>
+          <t>코오롱생명과학의 골관절염 유전자 치료제 인보사의 주성분이 허위로 기재된 사실이 드러나 식약처 허가가 취소되면서, 소액주주들이 대규모 손실을 입고 회사를 상대로 손해배상 소송을 제기했습니다. 1심 법원은 허위 사실 기재는 인정했으나, 자본시장법상 '중요 사항'에 해당하지 않는다고 판단하여 원고 패소 판결을 내렸습니다.</t>
         </is>
       </c>
       <c r="G130" t="inlineStr">
         <is>
-          <t>대기업 피고(애플), 수천억 달러 규모의 주주 집단소송으로 피해 규모가 매우 크고 집단적 피해에 해당합니다. 상대방의 자력도 충분하며, 소송이 이미 진행 중인 상태입니다. (적합 조건 1, 2, 3, 4 해당)</t>
+          <t>코오롱생명과학 및 코오롱티슈진은 자력이 충분한 기업이며, 인보사 사태로 다수의 소액주주가 대규모 손실을 입어 집단적 피해에 해당합니다. 또한 식약처 허가 취소 등 공적 절차가 진행되었고, 주성분 허위 기재라는 객관적 증거가 존재합니다. 그러나 1심 법원이 허위 사실 기재를 인정하면서도 자본시장법상 '중요 사항'이 아니라고 판단하여 원고 패소 판결을 내린 점이 소송금융 투자에 대한 위험을 높입니다.</t>
         </is>
       </c>
       <c r="H130" t="inlineStr">
         <is>
-          <t>수천억달러</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I130" t="inlineStr">
         <is>
-          <t>다수의 주주</t>
+          <t>소액주주 다수</t>
         </is>
       </c>
       <c r="J130" t="inlineStr">
         <is>
-          <t>증권 사기 아니다 …애플, AI 기능 관련 소송 기각 신청</t>
+          <t>'인보사 사태' 피해 주주들 손해배상 청구…법원 판단은?[법대로]</t>
         </is>
       </c>
       <c r="K130" t="inlineStr">
         <is>
-          <t>digitaltoday.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L130" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-02-28</t>
         </is>
       </c>
       <c r="M130" t="inlineStr">
         <is>
-          <t>https://www.digitaltoday.co.kr/news/articleView.html?idxno=635367</t>
+          <t>https://www.newsis.com/view/NISX20260227_0003529800</t>
         </is>
       </c>
       <c r="N130" t="inlineStr">
         <is>
-          <t>2026-02-28 01:18:22.744826+00:00</t>
+          <t>2026-02-28 12:34:03.010791+00:00</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
           <t>증권</t>
         </is>
       </c>
       <c r="C131" t="inlineStr"/>
       <c r="D131" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
-          <t>한국거래소의 상장폐지 가처분 소송 신속 처리 논의 중</t>
+          <t>확인 소송 및 주식 매매 대금 청구 소송에서 민 대표 측 승소 판결</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
-          <t>한국거래소는 상장폐지 결정이 증가함에 따라 법원의 상장폐지 가처분 소송 처리 기간이 길어져 최종 퇴출이 지연될 우려를 해소하기 위해 법원 등과 협의를 추진하고 있다. 이는 동전주 등 상장폐지 대상 기업의 증가에 따른 사법 시스템의 효율성 문제를 다루는 내용이다.</t>
+          <t>기사는 '민 대표 측'이 '확인 소송'과 '주식 매매 대금 청구 소송'에서 승소했다고 보도한다. 이와 함께 '장동혁' 대표의 정치적 행보에 대한 언급이 있으나, 소송과의 직접적인 연관성은 불분명하다. 소송의 구체적인 내용이나 피해 규모는 명시되어 있지 않다.</t>
         </is>
       </c>
       <c r="G131" t="inlineStr">
         <is>
-          <t>이 기사는 한국거래소가 상장폐지 가처분 소송의 신속 처리를 추진하는 내용으로, 특정 기업의 불법 행위로 인한 피해자들의 손해배상 소송 기회를 다루지 않습니다. 소송금융의 핵심인 명확한 피고의 책임과 자력, 그리고 피해자들의 구체적인 손해배상 청구권이 불분명하여 투자 적합도가 낮습니다. (적합 조건 1, 2 미충족)</t>
+          <t>해당 기사는 '확인 소송'과 '주식 매매 대금 청구 소송'에서 이미 '민 대표 측'이 승소했다고 언급하여, 사건이 이미 종결되었거나 주요 쟁점에 대한 판결이 선고된 상태로 판단됩니다. 이는 소송금융 투자 부적합 조건인 '이미 종결된 사건'에 해당하며, 추가적인 투자 기회를 발굴하기 어렵습니다. 또한, 사건의 구체적인 내용, 피해 규모, 상대방의 자력 등 투자 판단에 필요한 정보가 매우 부족합니다.</t>
         </is>
       </c>
       <c r="H131" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I131" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J131" t="inlineStr">
         <is>
-          <t>[동전주 퇴출 직격탄]성장 기대감 하나로 버틴 제약·바이오에 닥친 위...</t>
+          <t>꿈의 코스피 6000, 절윤의 늪에 빠진 장동혁[노컷한컷]</t>
         </is>
       </c>
       <c r="K131" t="inlineStr">
         <is>
-          <t>newsway.co.kr</t>
+          <t>nocutnews.co.kr</t>
         </is>
       </c>
       <c r="L131" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M131" t="inlineStr">
         <is>
-          <t>https://www.newsway.co.kr/news/view?ud=2026022609321819964</t>
+          <t>https://www.nocutnews.co.kr/news/6477651?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260228124919</t>
         </is>
       </c>
       <c r="N131" t="inlineStr">
         <is>
-          <t>2026-02-27 00:45:18.536579+00:00</t>
+          <t>2026-02-28 12:33:22.255001+00:00</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
           <t>증권</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
+          <t>애플</t>
+        </is>
+      </c>
+      <c r="D132" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E132" t="inlineStr">
+        <is>
+          <t>애플이 소송 기각 신청</t>
+        </is>
+      </c>
+      <c r="F132" t="inlineStr">
+        <is>
+          <t>애플이 AI 기능 출시 지연 및 앱스토어 결제 정책 관련 리스크를 숨겼다는 이유로 제기된 수천억 달러 규모의 주주 집단소송 두 건에 대해 법원에 기각을 요청했습니다. 이 소송은 애플의 정보 은폐로 인한 주주 피해를 주장하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G132" t="inlineStr">
+        <is>
+          <t>대기업 피고(애플), 수천억 달러 규모의 주주 집단소송으로 피해 규모가 매우 크고 집단적 피해에 해당합니다. 상대방의 자력도 충분하며, 소송이 이미 진행 중인 상태입니다. (적합 조건 1, 2, 3, 4 해당)</t>
+        </is>
+      </c>
+      <c r="H132" t="inlineStr">
+        <is>
+          <t>수천억달러</t>
+        </is>
+      </c>
+      <c r="I132" t="inlineStr">
+        <is>
+          <t>다수의 주주</t>
+        </is>
+      </c>
+      <c r="J132" t="inlineStr">
+        <is>
+          <t>증권 사기 아니다 …애플, AI 기능 관련 소송 기각 신청</t>
+        </is>
+      </c>
+      <c r="K132" t="inlineStr">
+        <is>
+          <t>digitaltoday.co.kr</t>
+        </is>
+      </c>
+      <c r="L132" t="inlineStr">
+        <is>
+          <t>2026-02-27</t>
+        </is>
+      </c>
+      <c r="M132" t="inlineStr">
+        <is>
+          <t>https://www.digitaltoday.co.kr/news/articleView.html?idxno=635367</t>
+        </is>
+      </c>
+      <c r="N132" t="inlineStr">
+        <is>
+          <t>2026-02-28 01:18:22.744826+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B133" t="inlineStr">
+        <is>
+          <t>증권</t>
+        </is>
+      </c>
+      <c r="C133" t="inlineStr"/>
+      <c r="D133" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E133" t="inlineStr">
+        <is>
+          <t>한국거래소의 상장폐지 가처분 소송 신속 처리 논의 중</t>
+        </is>
+      </c>
+      <c r="F133" t="inlineStr">
+        <is>
+          <t>한국거래소는 상장폐지 결정이 증가함에 따라 법원의 상장폐지 가처분 소송 처리 기간이 길어져 최종 퇴출이 지연될 우려를 해소하기 위해 법원 등과 협의를 추진하고 있다. 이는 동전주 등 상장폐지 대상 기업의 증가에 따른 사법 시스템의 효율성 문제를 다루는 내용이다.</t>
+        </is>
+      </c>
+      <c r="G133" t="inlineStr">
+        <is>
+          <t>이 기사는 한국거래소가 상장폐지 가처분 소송의 신속 처리를 추진하는 내용으로, 특정 기업의 불법 행위로 인한 피해자들의 손해배상 소송 기회를 다루지 않습니다. 소송금융의 핵심인 명확한 피고의 책임과 자력, 그리고 피해자들의 구체적인 손해배상 청구권이 불분명하여 투자 적합도가 낮습니다. (적합 조건 1, 2 미충족)</t>
+        </is>
+      </c>
+      <c r="H133" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I133" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J133" t="inlineStr">
+        <is>
+          <t>[동전주 퇴출 직격탄]성장 기대감 하나로 버틴 제약·바이오에 닥친 위...</t>
+        </is>
+      </c>
+      <c r="K133" t="inlineStr">
+        <is>
+          <t>newsway.co.kr</t>
+        </is>
+      </c>
+      <c r="L133" t="inlineStr">
+        <is>
+          <t>2026-02-26</t>
+        </is>
+      </c>
+      <c r="M133" t="inlineStr">
+        <is>
+          <t>https://www.newsway.co.kr/news/view?ud=2026022609321819964</t>
+        </is>
+      </c>
+      <c r="N133" t="inlineStr">
+        <is>
+          <t>2026-02-27 00:45:18.536579+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B134" t="inlineStr">
+        <is>
+          <t>증권</t>
+        </is>
+      </c>
+      <c r="C134" t="inlineStr">
+        <is>
           <t>국보, 신우회계법인</t>
         </is>
       </c>
-      <c r="D132" t="inlineStr">
+      <c r="D134" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E132" t="inlineStr">
+      <c r="E134" t="inlineStr">
         <is>
           <t>증선위의 회계처리 위반에 대한 과태료 부과 및 감사인 지정 조치, 손해배상공동기금 추가적립 조치</t>
         </is>
       </c>
-      <c r="F132" t="inlineStr">
+      <c r="F134" t="inlineStr">
         <is>
           <t>증권선물위원회가 국보의 회계처리 위반에 대해 과태료 부과 및 감사인 지정 조치를 내렸습니다. 또한, 신우회계법인과 해당 공인회계사에게도 손해배상공동기금 추가적립 및 감사업무제한 등의 조치를 취했습니다. 이는 투자자들의 손해배상 청구 가능성을 높이는 행정 조치입니다.</t>
         </is>
       </c>
-      <c r="G132" t="inlineStr">
+      <c r="G134" t="inlineStr">
         <is>
           <t>증선위의 회계처리 위반 조치로 상대방(국보, 신우회계법인)의 책임이 명확하며, 공적 절차가 이미 진행되어 증거가 확보되었습니다. 상장회사 및 회계법인으로 자력이 충분하며, 회계 위반은 다수의 투자자에게 집단적 피해를 야기할 가능성이 높습니다.</t>
         </is>
       </c>
-      <c r="H132" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J132" t="inlineStr">
+      <c r="H134" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I134" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J134" t="inlineStr">
         <is>
           <t>증선위, '회계처리 위반' 국보 과태료 및 감사인 지정 조치</t>
         </is>
       </c>
-      <c r="K132" t="inlineStr">
+      <c r="K134" t="inlineStr">
         <is>
           <t>joseilbo.com</t>
         </is>
       </c>
-      <c r="L132" t="inlineStr">
+      <c r="L134" t="inlineStr">
         <is>
           <t>2026-02-25</t>
         </is>
       </c>
-      <c r="M132" t="inlineStr">
+      <c r="M134" t="inlineStr">
         <is>
           <t>http://www.joseilbo.com/news/news_read.php?uid=563541&amp;class=53&amp;grp=</t>
         </is>
       </c>
-      <c r="N132" t="inlineStr">
+      <c r="N134" t="inlineStr">
         <is>
           <t>2026-02-26 00:49:38.517383+00:00</t>
-        </is>
-[...142 lines deleted...]
-          <t>2026-02-25 13:20:43.387667+00:00</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
           <t>증권</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
           <t>국보, 신우회계법인</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
-          <t>금융위원회 증권선물위원회 제재 확정</t>
+          <t>금융위원회 과징금 부과 최종 결정 예정, 감사인에 대한 조치 의결</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
-          <t>화물 운송 업체 국보가 종속회사 대여금 및 전환사채 관련 회계처리 기준을 위반하여 금융위원회 증권선물위원회로부터 과징금 부과 및 감사인 지정 조치를 받았다. 2019사업연도 외부감사를 맡았던 신우회계법인과 소속 공인회계사도 감사 절차 소홀로 감사업무 제한 등 제재를 받았다. 국보의 회계기준 위반 금액은 수십억 원에 달하며, 이는 소액공모공시서류에도 사용되어 투자자들에게 잠재적 피해를 야기할 수 있다.</t>
+          <t>코스닥 상장사 국보가 재무제표 위반으로 적발되어 과태료 3600만원이 부과될 예정이며, 감사인 신우회계법인도 감사 절차 소홀로 2년간 감사업무 제한 등의 조치를 받게 됩니다. 금융위원회에서 2인에 대한 과징금 부과가 최종 결정될 예정입니다. 이는 상장사의 회계 부정 및 감사인의 책임 소홀에 대한 금융당국의 조치입니다.</t>
         </is>
       </c>
       <c r="G135" t="inlineStr">
         <is>
-          <t>국보의 회계기준 위반 및 신우회계법인의 감사 소홀 책임이 금융위원회 증권선물위원회의 조사 및 감리 결과로 명확히 확인되었습니다 (상대방 책임 명확, 증거 확보 가능). 국보는 상장회사로 자력이 충분하며 (상대방 자력 충분), 위반 금액이 수십억 원에 달해 잠재적 투자자 피해 규모가 클 수 있습니다 (피해 규모 큼). 또한, 이미 증권선물위원회의 공적 절차가 진행되어 제재가 확정된 상태입니다 (공적 절차 진행 중).</t>
+          <t>코스닥 상장사인 국보의 재무제표 위반과 감사인 신우회계법인의 감사 소홀 책임이 금융당국에 의해 명확히 적발되었고(상대방 책임 명확, 증거 확보 가능), 두 기업 모두 자력이 충분합니다(상대방 자력 충분). 현재 금융위의 과징금 부과 등 공적 절차가 진행 중이므로(공적 절차 진행 중) 소송금융 적합도가 높습니다. 다만, 기사만으로는 구체적인 피해 규모와 피해자 수가 명확하지 않아 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H135" t="inlineStr">
         <is>
-          <t>회계기준 위반 금액 총 200억 원 이상 (투자자 피해액 미상)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I135" t="inlineStr">
         <is>
-          <t>소액 투자자 다수 (정확한 수 미상)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J135" t="inlineStr">
         <is>
-          <t>회계기준 위반 국보 감사인 지정⋯신우회계법인 감사업무 제한</t>
+          <t>코스닥 상장사 국보, 재무제표 위반 적발…과태료 3600만원</t>
         </is>
       </c>
       <c r="K135" t="inlineStr">
         <is>
-          <t>inews24.com</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L135" t="inlineStr">
         <is>
           <t>2026-02-25</t>
         </is>
       </c>
       <c r="M135" t="inlineStr">
         <is>
-          <t>http://www.inews24.com/view/1942854</t>
+          <t>https://www.hankyung.com/article/202602255053i</t>
         </is>
       </c>
       <c r="N135" t="inlineStr">
         <is>
-          <t>2026-02-25 13:17:53.482466+00:00</t>
+          <t>2026-02-25 13:21:36.589731+00:00</t>
         </is>
       </c>
     </row>
     <row r="136">
-      <c r="A136" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A136" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
           <t>증권</t>
         </is>
       </c>
-      <c r="C136" t="inlineStr"/>
-      <c r="D136" t="inlineStr"/>
+      <c r="C136" t="inlineStr">
+        <is>
+          <t>국보, 신우회계법인</t>
+        </is>
+      </c>
+      <c r="D136" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E136" t="inlineStr">
         <is>
-          <t>불공정거래 피해자 구제 재원 연계 방안 논의 중</t>
+          <t>금융위원회 증권선물위원회 행정처분 완료</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
-          <t>정부가 주가조작 등 불공정거래 및 회계부정 행위자에 대한 내부고발 포상금 제도를 전면 개편한다. 과징금 등을 재원으로 기금을 조성하여 포상금을 지급하고, 향후 이 기금을 불공정거래 피해자 구제 재원과도 연계하는 방안을 논의 중이다. 이는 불공정거래에 대한 대응을 강화하기 위한 정책적 논의 단계이다.</t>
+          <t>금융위원회 증권선물위원회는 비상장회사 국보의 회계처리기준 위반에 대해 감사인 지정 2년과 과태료 3600만원을 부과했다. 국보는 종속회사 대여금 및 전환사채, 신주인수권부사채 관련 회계처리를 위반하여 대손상각비 과대계상 및 자기자본 과대계상을 한 것으로 드러났다. 감사인 신우회계법인 또한 감사 절차 소홀로 손해배상공동기금 추가적립 및 감사업무제한 조치를 받았다.</t>
         </is>
       </c>
       <c r="G136" t="inlineStr">
         <is>
-          <t>해당 기사는 주가조작 및 불공정거래 피해자 구제 재원 마련을 위한 정책 논의 단계에 대한 내용으로, 특정 사건이나 소송 대상을 다루고 있지 않습니다. 따라서 소송금융 투자 대상으로서의 구체적인 사건이 부재하며, 적합 조건에 해당하는 사항이 없습니다.</t>
+          <t>금융위원회 증선위의 감리 결과로 국보의 회계처리 위반 및 신우회계법인의 감사 소홀 책임이 명확하며(적합 조건 1), 공식적인 조사 결과(적합 조건 5)와 행정처분(적합 조건 6)이 완료되었다는 점에서 소송금융 적합성이 있다. 그러나 비상장회사인 국보의 자력과 실제 피해자 규모 및 구체적인 피해 금액이 명확하지 않아 투자 매력도가 중급으로 판단된다.</t>
         </is>
       </c>
       <c r="H136" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I136" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J136" t="inlineStr">
         <is>
-          <t>‘신고해도 포상금 쥐꼬리’ 끝낸다…주가조작 ‘내부고발 포상’ 전면...</t>
+          <t>금융위, ‘회계처리 위반’ 국보에 과태료 부과·감사인 지정</t>
         </is>
       </c>
       <c r="K136" t="inlineStr">
         <is>
-          <t>kukinews.com</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L136" t="inlineStr">
         <is>
           <t>2026-02-25</t>
         </is>
       </c>
       <c r="M136" t="inlineStr">
         <is>
-          <t>https://www.kukinews.com/article/view/kuk202602250202</t>
+          <t>http://www.fnnews.com/news/202602251832321853</t>
         </is>
       </c>
       <c r="N136" t="inlineStr">
         <is>
-          <t>2026-02-25 12:25:03.195530+00:00</t>
+          <t>2026-02-25 13:20:43.387667+00:00</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
           <t>증권</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
+          <t>국보, 신우회계법인</t>
+        </is>
+      </c>
+      <c r="D137" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E137" t="inlineStr">
+        <is>
+          <t>금융위원회 증권선물위원회 제재 확정</t>
+        </is>
+      </c>
+      <c r="F137" t="inlineStr">
+        <is>
+          <t>화물 운송 업체 국보가 종속회사 대여금 및 전환사채 관련 회계처리 기준을 위반하여 금융위원회 증권선물위원회로부터 과징금 부과 및 감사인 지정 조치를 받았다. 2019사업연도 외부감사를 맡았던 신우회계법인과 소속 공인회계사도 감사 절차 소홀로 감사업무 제한 등 제재를 받았다. 국보의 회계기준 위반 금액은 수십억 원에 달하며, 이는 소액공모공시서류에도 사용되어 투자자들에게 잠재적 피해를 야기할 수 있다.</t>
+        </is>
+      </c>
+      <c r="G137" t="inlineStr">
+        <is>
+          <t>국보의 회계기준 위반 및 신우회계법인의 감사 소홀 책임이 금융위원회 증권선물위원회의 조사 및 감리 결과로 명확히 확인되었습니다 (상대방 책임 명확, 증거 확보 가능). 국보는 상장회사로 자력이 충분하며 (상대방 자력 충분), 위반 금액이 수십억 원에 달해 잠재적 투자자 피해 규모가 클 수 있습니다 (피해 규모 큼). 또한, 이미 증권선물위원회의 공적 절차가 진행되어 제재가 확정된 상태입니다 (공적 절차 진행 중).</t>
+        </is>
+      </c>
+      <c r="H137" t="inlineStr">
+        <is>
+          <t>회계기준 위반 금액 총 200억 원 이상 (투자자 피해액 미상)</t>
+        </is>
+      </c>
+      <c r="I137" t="inlineStr">
+        <is>
+          <t>소액 투자자 다수 (정확한 수 미상)</t>
+        </is>
+      </c>
+      <c r="J137" t="inlineStr">
+        <is>
+          <t>회계기준 위반 국보 감사인 지정⋯신우회계법인 감사업무 제한</t>
+        </is>
+      </c>
+      <c r="K137" t="inlineStr">
+        <is>
+          <t>inews24.com</t>
+        </is>
+      </c>
+      <c r="L137" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M137" t="inlineStr">
+        <is>
+          <t>http://www.inews24.com/view/1942854</t>
+        </is>
+      </c>
+      <c r="N137" t="inlineStr">
+        <is>
+          <t>2026-02-25 13:17:53.482466+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B138" t="inlineStr">
+        <is>
+          <t>증권</t>
+        </is>
+      </c>
+      <c r="C138" t="inlineStr"/>
+      <c r="D138" t="inlineStr"/>
+      <c r="E138" t="inlineStr">
+        <is>
+          <t>불공정거래 피해자 구제 재원 연계 방안 논의 중</t>
+        </is>
+      </c>
+      <c r="F138" t="inlineStr">
+        <is>
+          <t>정부가 주가조작 등 불공정거래 및 회계부정 행위자에 대한 내부고발 포상금 제도를 전면 개편한다. 과징금 등을 재원으로 기금을 조성하여 포상금을 지급하고, 향후 이 기금을 불공정거래 피해자 구제 재원과도 연계하는 방안을 논의 중이다. 이는 불공정거래에 대한 대응을 강화하기 위한 정책적 논의 단계이다.</t>
+        </is>
+      </c>
+      <c r="G138" t="inlineStr">
+        <is>
+          <t>해당 기사는 주가조작 및 불공정거래 피해자 구제 재원 마련을 위한 정책 논의 단계에 대한 내용으로, 특정 사건이나 소송 대상을 다루고 있지 않습니다. 따라서 소송금융 투자 대상으로서의 구체적인 사건이 부재하며, 적합 조건에 해당하는 사항이 없습니다.</t>
+        </is>
+      </c>
+      <c r="H138" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I138" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J138" t="inlineStr">
+        <is>
+          <t>‘신고해도 포상금 쥐꼬리’ 끝낸다…주가조작 ‘내부고발 포상’ 전면...</t>
+        </is>
+      </c>
+      <c r="K138" t="inlineStr">
+        <is>
+          <t>kukinews.com</t>
+        </is>
+      </c>
+      <c r="L138" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M138" t="inlineStr">
+        <is>
+          <t>https://www.kukinews.com/article/view/kuk202602250202</t>
+        </is>
+      </c>
+      <c r="N138" t="inlineStr">
+        <is>
+          <t>2026-02-25 12:25:03.195530+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B139" t="inlineStr">
+        <is>
+          <t>증권</t>
+        </is>
+      </c>
+      <c r="C139" t="inlineStr">
+        <is>
           <t>메리츠금융그룹 (메리츠금융지주, 메리츠화재, 메리츠증권 및 관련 임원진)</t>
         </is>
       </c>
-      <c r="D137" t="inlineStr">
+      <c r="D139" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E137" t="inlineStr">
+      <c r="E139" t="inlineStr">
         <is>
           <t>검찰 압수수색 및 수사 확대, 금융당국 고발, 주주 집단소송 가능성</t>
         </is>
       </c>
-      <c r="F137" t="inlineStr">
+      <c r="F139" t="inlineStr">
         <is>
           <t>메리츠금융그룹 임원진의 미공개 정보 이용 의혹에 대한 검찰 수사가 그룹 부회장 집무실 압수수색 등 핵심 경영진으로 확대되었다. 2021년부터 2025년까지 5년간의 자사주 매입 전반을 대상으로 하며, 자본시장법 위반 여부와 주주 집단소송 가능성이 제기되고 있다. 금융당국 고발로 시작된 수사는 혐의 금액이 수억 원 규모에서 확대될 가능성이 있다.</t>
         </is>
       </c>
-      <c r="G137" t="inlineStr">
+      <c r="G139" t="inlineStr">
         <is>
           <t>메리츠금융그룹이라는 대기업 금융기관이 피고이며(적합 조건 2), 검찰 수사 및 금융당국 고발 등 공적 절차가 활발히 진행 중이다(적합 조건 6). 미공개 정보 이용 의혹이 구체적으로 제기되고 증거 확보 가능성이 높으며(적합 조건 1, 5), 다수의 주주가 피해를 입어 집단소송 가능성이 크고 피해 규모도 상당할 것으로 예상된다(적합 조건 3, 4).</t>
         </is>
       </c>
-      <c r="H137" t="inlineStr">
+      <c r="H139" t="inlineStr">
         <is>
           <t>수억 원 이상 (확대 가능성 있음)</t>
         </is>
       </c>
-      <c r="I137" t="inlineStr">
+      <c r="I139" t="inlineStr">
         <is>
           <t>다수 주주</t>
         </is>
       </c>
-      <c r="J137" t="inlineStr">
+      <c r="J139" t="inlineStr">
         <is>
           <t>메리츠금융그룹 ‘미공개정보 이용’ 의혹 전면 확산</t>
         </is>
       </c>
-      <c r="K137" t="inlineStr">
+      <c r="K139" t="inlineStr">
         <is>
           <t>wemakenews.co.kr</t>
         </is>
       </c>
-      <c r="L137" t="inlineStr">
+      <c r="L139" t="inlineStr">
         <is>
           <t>2026-02-24</t>
         </is>
       </c>
-      <c r="M137" t="inlineStr">
+      <c r="M139" t="inlineStr">
         <is>
           <t>https://wemakenews.co.kr/news/view.php?no=24647</t>
         </is>
       </c>
-      <c r="N137" t="inlineStr">
+      <c r="N139" t="inlineStr">
         <is>
           <t>2026-02-24 12:56:09.720936+00:00</t>
         </is>
       </c>
     </row>
-    <row r="138">
-      <c r="A138" s="2" t="inlineStr">
+    <row r="140">
+      <c r="A140" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B138" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C138" t="inlineStr">
+      <c r="B140" t="inlineStr">
+        <is>
+          <t>증권</t>
+        </is>
+      </c>
+      <c r="C140" t="inlineStr">
         <is>
           <t>본느</t>
         </is>
       </c>
-      <c r="D138" t="inlineStr">
+      <c r="D140" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E138" t="inlineStr">
+      <c r="E140" t="inlineStr">
         <is>
           <t>증선위 지적 및 상장적격성 실질심사 진행 중</t>
         </is>
       </c>
-      <c r="F138" t="inlineStr">
+      <c r="F140" t="inlineStr">
         <is>
           <t>본느는 2022, 2023 사업연도 회계에 대해 증선위로부터 재고자산 과대계상, 손해배상 관련 비용 과소계상, 외부감사 방해 등의 지적을 받았습니다. 이로 인해 상장적격성 실질심사 대상으로 분류되어 상장폐지 위기에 처했으며, 이는 주주들에게 잠재적인 피해를 야기할 수 있습니다.</t>
         </is>
       </c>
-      <c r="G138" t="inlineStr">
+      <c r="G140" t="inlineStr">
         <is>
           <t>증선위의 지적으로 본느의 회계 부정 및 외부감사 방해 책임이 명확하며(적합 조건 1), 상장사인 본느는 배상 능력이 충분합니다(적합 조건 2). 회계 부정으로 인한 주주 피해는 집단적 피해에 해당하며(적합 조건 3), 증선위 지적은 객관적 증거로 활용될 수 있고(적합 조건 5), 이미 증선위 조사 및 상장적격성 실질심사라는 공적 절차가 진행 중입니다(적합 조건 6).</t>
         </is>
       </c>
-      <c r="H138" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J138" t="inlineStr">
+      <c r="H140" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I140" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J140" t="inlineStr">
         <is>
           <t>[더벨][상폐 기로에 선 상장사] 체질개선 성공한 본느, 이번엔 주가 회...</t>
         </is>
       </c>
-      <c r="K138" t="inlineStr">
+      <c r="K140" t="inlineStr">
         <is>
           <t>thebell.co.kr</t>
         </is>
       </c>
-      <c r="L138" t="inlineStr">
+      <c r="L140" t="inlineStr">
         <is>
           <t>2026-02-22</t>
         </is>
       </c>
-      <c r="M138" t="inlineStr">
+      <c r="M140" t="inlineStr">
         <is>
           <t>https://www.thebell.co.kr/free/content/ArticleView.asp?key=202602190309052030105385</t>
         </is>
       </c>
-      <c r="N138" t="inlineStr">
+      <c r="N140" t="inlineStr">
         <is>
           <t>2026-02-23 00:37:39.985860+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N138"/>
+  <autoFilter ref="A1:N140"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>