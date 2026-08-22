--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,104 +4,111 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$2</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$3</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
-  <fills count="3">
+  <fills count="4">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="00ECFDF5"/>
+        <bgColor rgb="00ECFDF5"/>
+      </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00FEE2E2"/>
         <bgColor rgb="00FEE2E2"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
@@ -426,69 +433,69 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N2"/>
+  <dimension ref="A1:N3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="7" customWidth="1" min="4" max="4"/>
     <col width="34" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
-    <col width="8" customWidth="1" min="8" max="8"/>
+    <col width="16" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
-    <col width="26" customWidth="1" min="10" max="10"/>
-    <col width="11" customWidth="1" min="11" max="11"/>
+    <col width="49" customWidth="1" min="10" max="10"/>
+    <col width="12" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Stage</t>
         </is>
@@ -525,110 +532,182 @@
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Publisher</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>증권/투자</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>애플</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>투자자 집단소송 합의</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>애플이 음성비서 AI 개발 지연과 관련하여 제기된 투자자 집단소송을 약 2억 5천만 달러(한화 약 3천 4백억 원) 지급으로 합의하며 마무리했습니다. 이 합의는 로이터 통신에 의해 보도되었습니다.</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>상대방(애플)의 자력이 충분하고, 피해 규모가 크며(2억 5천만 달러), 집단적 피해(투자자 집단소송)에 해당하지만, 이미 합의를 통해 소송이 마무리된 사건이므로 소송금융 투자 대상으로서의 신규성이 없습니다. 이는 '부적합 조건: 이미 종결된 사건'에 해당합니다.</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>약 2억 5,000만 달러</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>투자자 다수</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>애플, 음성비서 AI 지연 논란에 2억 5,000만달러 합의...투자자 소송 일...</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>redian.org</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2026-05-06</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>https://www.redian.org/news/articleView.html?idxno=256486</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>2026-06-23 03:04:09.379606+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="3" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B2" t="inlineStr">
+      <c r="B3" t="inlineStr">
         <is>
           <t>증권/투자</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr">
+      <c r="C3" t="inlineStr">
         <is>
           <t>SK하이닉스</t>
         </is>
       </c>
-      <c r="D2" t="inlineStr"/>
-      <c r="E2" t="inlineStr">
+      <c r="D3" t="inlineStr"/>
+      <c r="E3" t="inlineStr">
         <is>
           <t>미국 상장에 따른 공시 의무 위반 시 집단소송 리스크 존재</t>
         </is>
       </c>
-      <c r="F2" t="inlineStr">
+      <c r="F3" t="inlineStr">
         <is>
           <t>SK하이닉스가 미국 상장을 추진하면서 강화된 공시 의무를 준수하지 못할 경우 집단소송에 휘말릴 수 있는 잠재적 리스크가 언급되었다. 이는 주가 하방 압력과 함께 회사가 해결해야 할 과제로 제시되었다.</t>
         </is>
       </c>
-      <c r="G2" t="inlineStr">
+      <c r="G3" t="inlineStr">
         <is>
           <t>SK하이닉스라는 대기업이 미국 상장에 따른 강화된 공시 의무 위반으로 집단소송에 휘말릴 잠재적 리스크를 안고 있어, '상대방에게 자력이 충분함'과 '집단적 피해' 조건에 부합한다. 아직 구체적인 피해 발생 단계는 아니지만, 대기업 관련 증권 집단소송은 투자 가치가 높을 가능성이 크다.</t>
         </is>
       </c>
-      <c r="H2" t="inlineStr">
+      <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I2" t="inlineStr">
+      <c r="I3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J2" t="inlineStr">
+      <c r="J3" t="inlineStr">
         <is>
           <t>SK하이닉스, AI 투자·밸류 재평가 승부수</t>
         </is>
       </c>
-      <c r="K2" t="inlineStr">
+      <c r="K3" t="inlineStr">
         <is>
           <t>ebn.co.kr</t>
         </is>
       </c>
-      <c r="L2" t="inlineStr">
+      <c r="L3" t="inlineStr">
         <is>
           <t>2026-03-24</t>
         </is>
       </c>
-      <c r="M2" t="inlineStr">
+      <c r="M3" t="inlineStr">
         <is>
           <t>https://www.ebn.co.kr/news/articleView.html?idxno=1703318</t>
         </is>
       </c>
-      <c r="N2" t="inlineStr">
+      <c r="N3" t="inlineStr">
         <is>
           <t>2026-03-25 00:47:58.602857+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N2"/>
+  <autoFilter ref="A1:N3"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>