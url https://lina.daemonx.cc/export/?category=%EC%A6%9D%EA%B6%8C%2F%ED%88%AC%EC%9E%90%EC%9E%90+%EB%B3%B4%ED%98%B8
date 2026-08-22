--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$2</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$3</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,71 +426,71 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N2"/>
+  <dimension ref="A1:N3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="11" customWidth="1" min="2" max="2"/>
     <col width="43" customWidth="1" min="3" max="3"/>
     <col width="7" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
     <col width="47" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
-    <col width="45" customWidth="1" min="13" max="13"/>
+    <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Stage</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
@@ -535,104 +535,176 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>증권/투자자 보호</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
+          <t>뉴스케일파워</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>미국 오레곤 연방법원에 집단소송 소장 접수</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>미국 소형모듈원전(SMR) 기업 뉴스케일파워가 기술적 완성도 논란과 경영진의 도덕적 해이 문제로 집단소송에 휩싸였습니다. 미국 오레곤 연방법원에 소장이 접수되었으며, 이는 한국 SMR 동맹에도 영향을 미칠 수 있는 리스크로 지목됩니다.</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>상대방인 뉴스케일파워의 경영진 도덕적 해이 및 사업 관련 책임이 명확해 보이며(적합 조건 1), 집단소송이 이미 미국 연방법원에 접수되어 다수의 피해자가 존재하고(적합 조건 3, 6), SMR 사업 관련이므로 피해 규모가 클 가능성이 높습니다(적합 조건 4). 또한, 상대방은 SMR 관련 기업으로 자력이 충분할 것으로 예상됩니다(적합 조건 2).</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>집단소송 휩싸인 미 뉴스케일파워… 한국 SMR 동맹 ‘진짜 리스크’는</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>g-enews.com</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2026-05-15</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>https://www.g-enews.com/view.php?ud=202605160604266251fbbec65dfb_1</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>2026-06-28 23:26:58.192360+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>증권/투자자 보호</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
           <t>제미니 스페이스 스테이션(Gemini Space Station, GEMI)</t>
         </is>
       </c>
-      <c r="D2" t="inlineStr">
+      <c r="D3" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E2" t="inlineStr">
+      <c r="E3" t="inlineStr">
         <is>
           <t>미국 로펌 칸 스윅 앤드 포티 주도로 집단소송 참여 신청 진행 중 (마감일 2026년 5월 18일)</t>
         </is>
       </c>
-      <c r="F2" t="inlineStr">
+      <c r="F3" t="inlineStr">
         <is>
           <t>미국 디지털 자산 기업 제미니 스페이스 스테이션(GEMI)을 대상으로 한 집단소송 참여 마감일이 2026년 5월 18일로 확정되었습니다. 회사의 공시 및 사업 관련 정보가 투자 판단에 중대한 영향을 미쳤는지 여부가 쟁점이며, 법적 리스크가 주가와 투자심리에 부담 요인으로 작용할 수 있다는 분석이 나옵니다. 투자자들은 기한 내 대표 원고 신청을 통해 소송에 참여할 수 있습니다.</t>
         </is>
       </c>
-      <c r="G2" t="inlineStr">
+      <c r="G3" t="inlineStr">
         <is>
           <t>미국 디지털 자산 기업 제미니 스페이스 스테이션(GEMI)을 상대로 한 집단소송이 진행 중이며, 상대방의 자력이 충분하고(대기업), 다수의 투자자가 피해를 입었으며(집단적 피해), 회사의 공시 및 사업 관련 정보가 투자 판단에 중대한 영향을 미쳤는지 여부가 쟁점이므로 책임 소재가 명확할 가능성이 높습니다. (적합 조건 1, 2, 3, 5 해당)</t>
         </is>
       </c>
-      <c r="H2" t="inlineStr">
+      <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I2" t="inlineStr">
+      <c r="I3" t="inlineStr">
         <is>
           <t>다수 투자자</t>
         </is>
       </c>
-      <c r="J2" t="inlineStr">
+      <c r="J3" t="inlineStr">
         <is>
           <t>제미니 스페이스 스테이션(GEMI) 집단소송 변수 부상…5월 18일 투자자 ...</t>
         </is>
       </c>
-      <c r="K2" t="inlineStr">
+      <c r="K3" t="inlineStr">
         <is>
           <t>tokenpost.kr</t>
         </is>
       </c>
-      <c r="L2" t="inlineStr">
+      <c r="L3" t="inlineStr">
         <is>
           <t>2026-03-29</t>
         </is>
       </c>
-      <c r="M2" t="inlineStr">
+      <c r="M3" t="inlineStr">
         <is>
           <t>https://www.tokenpost.kr/news/market/344381</t>
         </is>
       </c>
-      <c r="N2" t="inlineStr">
+      <c r="N3" t="inlineStr">
         <is>
           <t>2026-03-30 00:34:12.748394+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N2"/>
+  <autoFilter ref="A1:N3"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>