--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$296</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$312</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N296"/>
+  <dimension ref="A1:N312"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="50" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="50" customWidth="1" min="8" max="8"/>
     <col width="50" customWidth="1" min="9" max="9"/>
     <col width="50" customWidth="1" min="10" max="10"/>
     <col width="25" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -535,21060 +535,22208 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>삼성전자</t>
+          <t>SK하이닉스</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>미국 법원에서 특허 소송 진행 중, 넷리스트가 연달아 승소</t>
+          <t>미국 ITC 특허침해조사 및 연방법원 특허침해소송 동시 진행 중</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>넷리스트는 삼성전자를 상대로 DDR4, DDR5, HBM 등 차세대 메모리 관련 특허 소송을 진행 중입니다. 미국 법원 판결에서 넷리스트가 연달아 승리하며 유리한 위치를 점하고 있습니다. 삼성전자는 공동 개발 제품에만 공급 의무가 있다고 주장하며 대립하고 있습니다.</t>
+          <t>미국 특허관리전문업체 모노리식3D가 SK하이닉스를 상대로 미국 국제무역위원회(ITC)에 두 번째 특허침해조사를 접수했으며, 동시에 텍사스동부연방법원에도 특허침해소송을 제기했습니다. 모노리식3D는 총 22건의 특허 침해를 주장하며 SK하이닉스에 대한 압박을 강화하고 있습니다. ITC의 1차 결론은 2027년 4월과 10월에 각각 나올 예정입니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>상대방인 삼성전자는 자력이 충분하며(적합 조건 2), 넷리스트가 미국 법원에서 연달아 승소하며 책임이 명확하게 입증되고 있습니다(적합 조건 1, 5). 차세대 메모리 관련 특허 소송으로 피해 규모가 매우 클 것으로 예상됩니다(적합 조건 4). 현재 소송이 진행 중이며 넷리스트가 유리한 위치에 있어 투자 적합도가 높습니다.</t>
+          <t>상대방 책임이 비교적 명확하고(SK하이닉스의 특허 침해 주장), 상대방에게 자력이 충분하며(대기업 SK하이닉스), 피해 규모가 크고(다수의 특허 침해 주장 및 손해배상 청구), 이미 공적 절차(미국 ITC 특허침해조사)와 소송이 동시에 진행 중이므로 소송금융 투자 적합도가 높습니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>[단독] '삼전·하이닉스 특허소송' 넷리스트·모놀리식3D 대표이사 방한...</t>
+          <t>모노리식3D 특허공세...美ITC, SK하이닉스 2번째 특허침해조사 착수</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>econovill.com</t>
+          <t>zdnet.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-05-27</t>
+          <t>2026-08-09</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.econovill.com/news/articleView.html?idxno=740943</t>
+          <t>https://zdnet.co.kr/view/?no=20260810002022</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-05-31 07:00:41.942200+00:00</t>
+          <t>2026-08-21 07:01:28.630322+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>앤트로픽</t>
+          <t>OpenAI</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>15억 달러 합의안 법원 최종 승인 보류, 일부 쟁점 배심원 재판 예정</t>
+          <t>뉴욕타임즈와 오픈AI 간 저작권 침해 소송 진행 중</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>AI 기업 앤트로픽이 700만 권 이상의 불법 복제 도서를 AI 훈련에 사용한 혐의로 저작권 침해 집단소송에 휘말렸다. 15억 달러 규모의 합의안이 제안되었으나 법원의 최종 승인이 보류되었으며, 일부 저작권 침해 소지가 있는 부분에 대해서는 손해배상 판단을 위한 배심원 재판이 진행될 예정이다.</t>
+          <t>글로벌 AI 기업들의 학습데이터 고갈과 저작권 강화 흐름 속에서, 오픈AI와 뉴욕타임즈 간의 학습데이터 저작권 소송이 진행 중이다. 이는 AI 학습데이터 사용과 관련한 법적 분쟁이 증가하고 있음을 보여주며, 비큐AI와 같은 기업들이 주목하는 대외 환경 변화이다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>AI 기업 앤트로픽을 상대로 한 저작권 침해 집단소송으로, 상대방의 자력이 충분하고(적합 조건 2), 700만 권 이상의 불법 복제 도서 사용으로 피해 규모가 매우 크며(적합 조건 3, 4), 저작권 침해 소지가 명확하여 책임이 비교적 명확함(적합 조건 1). 또한, 15억 달러 규모의 합의가 제안되었으나 법원 최종 승인이 보류 중이며, 일부 쟁점은 배심원 재판으로 진행될 예정이므로 종결되지 않은 사건임.</t>
+          <t>글로벌 AI 기업인 OpenAI가 상대방으로 자력이 충분하며, 대형 언론사 뉴욕타임즈와의 저작권 분쟁은 피해 규모가 클 가능성이 높다. 이미 소송이 진행 중이므로 증거 확보가 용이하며, '학습데이터 저작권 강화 흐름'은 유사한 집단적 피해 발생 가능성을 시사한다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>15억 달러 (합의금)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>700만 권 이상 도서의 저작권자 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>앤트로픽, 저작권 집단소송 15억 달러 합의…법원 최종승인 보류</t>
+          <t>[더벨][코스닥 신사업 옥석가리기] AI 학습데이터 시장 노리는 비큐AI, ...</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>ebn.co.kr</t>
+          <t>thebell.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-05-15</t>
+          <t>2026-08-13</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.ebn.co.kr/news/articleView.html?idxno=1709011</t>
+          <t>https://www.thebell.co.kr/free/content/ArticleView.asp?key=202608131531113280101633</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-05-28 23:00:22.965774+00:00</t>
+          <t>2026-08-17 20:00:20.017128+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C4" t="inlineStr"/>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>Suno</t>
+        </is>
+      </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>징벌적 손해배상제도 적용 기준 정립 중, 최근 판례 분석</t>
+          <t>독일 뮌헨 지방법원 1심 판결 선고 (Suno 항소 가능성 있음)</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>특허법 개정으로 고의적 특허권 침해에 대한 징벌적 손해배상 한도가 최대 5배로 상향되어, 특허권자의 손해배상액 증액 가능성이 커졌다. 최근 판례들은 침해의 고의성 판단 기준과 증액배상 규정의 적용 범위를 구체적으로 제시하며 실무 지표를 정립하고 있다. 이는 지식재산권 분쟁에서 권리자의 적극적인 권리 행사를 유도하고 소송금융 투자 기회를 확대할 것으로 보인다.</t>
+          <t>독일 뮌헨 지방법원이 AI 음악 생성 서비스 Suno에 대해 저작권 침해를 인정하는 1심 판결을 내렸다. GEMA가 제기한 소송에서 재판부는 Suno 모델 안에 6곡이 그대로 저장돼 있다가 출력물로 재현되는 '기억' 현상을 확인했으며, 책임은 사용자가 아닌 Suno에 있다고 판단했다. 이 판결은 아직 확정되지 않았으며 Suno는 항소할 수 있다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>특허법 개정으로 고의적 특허권 침해에 대한 징벌적 손해배상 한도가 최대 5배로 상향되어, '피해 규모가 큼' 조건의 잠재력이 크게 증가하여 소송금융 투자 매력이 높습니다. 또한, 최근 판례를 통해 '침해의 고의성 판단기준'이 구체화되고 있어, '상대방 책임이 비교적 명확함' 및 '증거가 있거나 확보 가능함' 조건을 충족하는 사건 발굴에 유리한 환경이 조성되고 있습니다.</t>
+          <t>독일 뮌헨 법원에서 AI 음악 생성기 Suno의 저작권 침해를 명확히 인정했으며(적합 조건 1), GEMA는 전 세계 200만 명 이상의 권리자를 대표하는 집단적 피해 사례이다(적합 조건 3). 법원이 Suno 모델 내 원곡 저장 및 재현 가능성을 확인하여 증거가 명확하고(적합 조건 5), 잠재적 피해 규모가 매우 크다(적합 조건 4). 현재 1심 판결이 선고되었으나 확정되지 않아 소송금융 투자 기회가 충분하다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
-          <t>실손해액의 최대 5배 (미상)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>200만 명 이상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>[IP Law] 특허권 고의 침해에 따른 징벌적 손해배상에 대한 판례의 태도</t>
+          <t>뮌헨법원, Suno에 저작권 침해 판결…6곡 그대로 저장</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>legaltimes.co.kr</t>
+          <t>wikitree.co.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-05-17</t>
+          <t>2026-08-01</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>http://www.legaltimes.co.kr/news/articleView.html?idxno=93483</t>
+          <t>https://www.wikitree.co.kr/articles/1149849</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-05-27 22:00:44.431687+00:00</t>
+          <t>2026-08-13 07:02:26.685699+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C5" t="inlineStr"/>
       <c r="D5" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>상표권 침해 관련 집단 이의제기 진행 중</t>
+          <t>일본 정부 법적 제도 마련 추진, 성우 단체 공동 대응 시작</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>인기 보드게임 '할리갈리'의 유사품 '할껴갈껴'에 대한 '집단 이의제기'가 제기되었습니다. 유사품 판매 및 상표 출원에 대해 기존 제품 권리 침해 주장이 있으며, 유사품 측은 상표 출원만으로 권리 침해를 단정할 수 없으며 과거 특허 소송에서 승소한 사례도 있다고 밝혔습니다.</t>
+          <t>생성형 AI 기술을 악용하여 유명 성우의 목소리를 무단 복제하고 성적 대사 등에 활용하는 사례가 급증하고 있다. 피해 성우들은 불쾌감을 표하며 법적 대응의 어려움을 호소하고 있다. 이에 일본 정부는 법적 제도 마련을 추진하고 있으며, 성우 단체와 기업들은 공동 대응을 통해 음성 데이터베이스 구축 및 불법 복제 식별 기술 도입을 모색 중이다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>인기 보드게임 '할리갈리'의 상표권 침해 의혹에 대해 '집단 이의제기'가 진행 중으로, 다수의 피해자(적합 조건 3)와 명확한 책임 소재(적합 조건 1)가 예상됩니다. 상대방이 과거 특허 소송 승소 경험을 언급하는 것으로 보아 소송 수행 자력이 충분할 것(적합 조건 2)으로 판단되며, '이의제기'는 공적 절차 진행 중(적합 조건 6)에 해당합니다.</t>
+          <t>생성형 AI를 이용한 목소리 무단 복제 및 악용 사례가 급증하며 다수의 피해자(적합 조건 3)가 발생하고 있고, 불법 합성 영상 자체가 증거(적합 조건 5)가 될 수 있습니다. 일본 정부가 법적 제도 마련을 추진하고 성우 단체와 기업이 공동 대응을 시작하는 등 공적 절차가 진행 중(적합 조건 6)이며, 피해 규모가 잠재적으로 매우 클 수 있습니다(적합 조건 4). 다만, 상대방 특정의 어려움과 해외 플랫폼 유포 문제가 존재하지만, 법적/기술적 대응이 모색되고 있어 집단소송의 잠재력이 높습니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수 (유명 성우 및 일반인)</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>[단독] 할리갈리가 할껴갈껴로…'유사품 그만' 집단 이의제기</t>
+          <t>에반게리온 주인공 목소리로 19금 대사를...  AI로 무단 복제된 목소리...</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>news.jtbc.co.kr</t>
+          <t>insight.co.kr</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-05-22</t>
+          <t>2026-08-10</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://news.jtbc.co.kr/article/NB12299507?influxDiv=NAVER</t>
+          <t>https://www.insight.co.kr/news/567373</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-05-25 07:03:05.342879+00:00</t>
+          <t>2026-08-12 07:01:14.845235+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C6" t="inlineStr"/>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>오픈AI, 마이크로소프트</t>
+        </is>
+      </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>SDN 컨트롤러 SW 저작권 침해 소송 진행 중, 공공사업 지연</t>
+          <t>언론사 연합이 손해배상 및 저작물 학습·활용 금지명령 청구 소송 제기</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>공공기관의 소프트웨어 정의 네트워크(SDN) 전환 사업에서 SW 지식재산권(IP) 평가 기준 부재로 기업 간 분쟁이 발생하고 사업 지연 및 비용 증가 문제가 심화되고 있다. 실제 A사와 B사 간 저작권 침해 소송으로 C시 교육청 사업이 지연되는 사례가 발생했으며, 업계는 공공 조달 기준 보완을 촉구하고 있다.</t>
+          <t>400여 개의 지역·독립 신문사를 소유·운영하는 언론사 연합이 오픈AI와 마이크로소프트를 상대로 손해배상 및 저작물 학습·활용 금지명령을 청구하는 소송을 제기했습니다. 해당 연합은 두 회사가 자신들의 저작물을 무단으로 학습하고 활용했다고 주장하고 있습니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>공공 SDN 사업에 참여하는 다수의 기업들이 IP 분쟁으로 인한 사업 지연 및 비용 증가 피해를 겪을 수 있어 집단적 피해 및 큰 피해 규모(총 사업 1600억원 이상)에 해당합니다. 실제 저작권 침해 소송이 진행 중이며, 공공기관 사업이므로 관련 기업들의 자력도 충분할 것으로 판단됩니다. 조달 기준의 IP 평가 부재라는 명확한 증거도 존재합니다.</t>
+          <t>상대방인 오픈AI와 마이크로소프트는 자력이 충분한 대기업이며, 400여 개 언론사가 연합하여 제기한 집단적 피해 사건으로 피해 규모가 클 것으로 예상됩니다. 저작물 무단 학습 및 활용이라는 책임 소재가 비교적 명확하며, 관련 증거 확보 가능성도 높습니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>참여 사업자 다수</t>
+          <t>400여 개 언론사</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>“공공 SDN 사업 조달 기준 SW 지식재산권 평가도 추가 필요”</t>
+          <t>오픈AI, 지역 저널리즘 지원 확대… 2년 간 800만 달러 추가 지원</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>etnews.com</t>
+          <t>mediatoday.co.kr</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-05-02</t>
+          <t>2026-07-28</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://www.etnews.com/20260430000221</t>
+          <t>https://www.mediatoday.co.kr/news/articleView.html?idxno=336070</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-05-18 07:00:35.283877+00:00</t>
+          <t>2026-08-08 07:01:29.564500+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>미국 특허관리전문회사(NPE)</t>
+          <t>마이크론</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>지식재산처 주관 간담회 개최, 세계5대 지식재산기관회의(IP5)를 통한 미국 측에 입장 전달 및 해결책 논의 예정. 이미 다수의 소송이 진행 중.</t>
+          <t>특허침해 소송 제기 및 생산/판매 금지 가처분 신청</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>AI 반도체 호황에 따라 국내 반도체 기업들이 미국 특허관리전문회사(NPE)의 특허 침해 소송 타겟이 되고 있습니다. 삼성전자, SK하이닉스 등 대기업과 소부장 기업들이 막대한 소송 비용과 핵심 경쟁력 제고 타이밍 상실을 우려하며 정부에 대응책 마련을 촉구했습니다. 지식재산처는 업계 간담회를 열고 국제 협력을 통해 해결 방안을 모색 중입니다.</t>
+          <t>미국 마이크론이 AI 메모리 관련 특허 침해 소송에 휘말렸다. 원고인 AMT는 마이크론이 스마트폰, 서버, 자동차 및 AI 데이터센터용 제품에서 특허를 침해했다고 주장하며 소송을 제기하고 생산 및 판매 금지 가처분까지 신청했다. 이로 인해 마이크론의 500억 달러 규모 보이시 공장 운영에 차질이 생길 가능성이 있다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>적합 조건 3(집단적 피해), 4(피해 규모 큼), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당합니다. 국내 반도체 대기업 및 소부장 기업 다수가 미국 특허관리전문회사(NPE)의 공격 대상이 되어 막대한 소송 비용과 사업 기회 손실이 우려됩니다. 지식재산처 등 정부 기관이 문제 해결을 위한 간담회 개최 및 국제 협력 논의를 진행 중이며, 이는 소송금융이 기업들의 방어 또는 선제적 대응을 지원할 수 있는 중요한 기회입니다.</t>
+          <t>상대방인 마이크론은 AI 메모리 분야의 대기업으로 자력이 충분하며(적합 조건 2), AI 데이터센터용 제품 관련 특허 침해 소송으로 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 또한 생산 및 판매 금지 가처분 신청까지 진행되어 소송의 중요도가 높습니다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>국내 반도체 대기업 및 소부장 기업 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>역대급 반도체 호황에 특허 분쟁 우려 점증</t>
+          <t>美 마이크론, AI 메모리 특허침해 소송… 500억 달러 보이시 공장 차질 ...</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>g-enews.com</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-05-12</t>
+          <t>2026-07-27</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20043274?ref=naver</t>
+          <t>https://www.g-enews.com/view.php?ud=202607280724226794e7e8286d56_1</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-05-13 18:16:48.172307+00:00</t>
+          <t>2026-08-05 23:36:07.596951+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>불법 웹툰 사이트 운영자</t>
+          <t>포켓페어</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>해외 불법 웹툰 사이트 운영자 대상 형사 재판 개시 예정</t>
+          <t>닌텐도가 포켓페어를 상대로 특허 침해 소송 제기, 일본 특허청에서 닌텐도의 '포획 특허' 거절 결정</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>카카오엔터테인먼트가 저작권 침해에 대응하기 위해 스페인어권 대형 불법 웹툰 사이트를 폐쇄하고, 운영자에 대한 형사 재판을 앞두고 있다. 이 사이트로 인한 연간 피해액은 수백억 원대로 추산된다. 국내에서는 '아지툰' 운영자를 상대로 20억 원 규모의 손해배상 승소 판례를 확보하며 저작권 보호 노력을 강화하고 있다.</t>
+          <t>닌텐도가 인기 게임 '팰월드' 제작사 포켓페어를 상대로 특허 침해 소송을 진행 중이다. 일본 특허청이 닌텐도의 '포획 특허'를 거절했으나, 이는 팰월드 소송의 직접적인 핵심 특허는 아니며 동일 특허 패밀리에 속한다. 이 소송은 닌텐도의 지식재산권 보호 노력의 일환으로 보인다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>카카오엔터테인먼트가 불법 웹툰 사이트 운영자들을 상대로 저작권 침해에 대한 책임이 명확하며(적합 조건 1), 연간 수백억 원대의 큰 피해 규모(적합 조건 4)와 다수의 플랫폼 및 창작자가 피해를 입는 집단적 피해(적합 조건 3)가 존재한다. 전담팀을 통한 증거 확보가 용이하고(적합 조건 5), 해외 형사 재판이 진행 중인 공적 절차(적합 조건 6)도 있어 소송금융 적합도가 높다. 다만, 불법 사이트 운영자의 자력 확보가 관건이 될 수 있다.</t>
+          <t>닌텐도가 인기 게임 '팰월드' 제작사 포켓페어를 상대로 특허 침해 소송을 제기하여 상대방 책임 주장이 명확하며 (적합 조건 1), 포켓페어는 인기 게임 제작사로서 자력이 충분합니다 (적합 조건 2). 특허 침해 소송은 피해 규모가 클 가능성이 높고 (적합 조건 4), 특허청의 관련 절차가 진행 중이므로 증거 확보도 용이할 것으로 판단됩니다 (적합 조건 5, 6).</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
-          <t>연간 수백억 원 (해외 불법 사이트), 20억 원 (아지툰 판례)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>카카오엔터테인먼트 및 국내외 다수 웹툰 플랫폼, 창작자</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>카카오엔터, '추적·소송·폐쇄' 저작권 대응 고도화</t>
+          <t>피카츄 대신 노란 동물이라 쓸까 … 日 특허청, 닌텐도 '포획 특허' 거...</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>wikileaks-kr.org</t>
+          <t>g-enews.com</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-04-28</t>
+          <t>2026-07-23</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>http://www.wikileaks-kr.org/news/articleView.html?idxno=186841</t>
+          <t>https://www.g-enews.com/view.php?ud=202607240726402345e7e8286d56_1</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-05-13 07:02:30.085173+00:00</t>
+          <t>2026-08-04 07:00:30.760417+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>제임스 카메론, 월트디즈니 컴퍼니</t>
+          <t>오픈AI</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>미국 지방법원에 소송 제기</t>
+          <t>유명 작가들이 오픈AI 상대로 집단 소송 제기</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>페루 원주민 배우 코리안카 킬처가 영화 '아바타' 시리즈의 주요 캐릭터 '네이티리'의 얼굴에 자신의 10대 시절 얼굴 특징이 무단 사용되었다며 제임스 카메론 감독과 월트디즈니 컴퍼니를 상대로 소송을 제기했다. 킬처 측은 카메론 감독의 인터뷰 영상과 스케치 등을 증거로 제시하며 손해배상금과 부당이득 반환 등을 요구하고 있다.</t>
+          <t>유명 작가들이 챗GPT가 자신들의 저작물을 불법 복제된 전자책 라이브러리 등을 통해 무단 학습했다며 오픈AI를 상대로 집단 소송을 제기했습니다. 이는 AI의 저작권 침해 논란과 관련된 주요 사건입니다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하고(감독의 인터뷰 및 스케치 증거), 상대방(월트디즈니, 제임스 카메론)의 자력이 충분하며, '아바타' 시리즈의 막대한 흥행으로 피해 규모가 클 것으로 예상되어 소송금융 투자 적합도가 높다. (적합 조건 1, 2, 4, 5 해당)</t>
+          <t>오픈AI라는 자력 있는 대기업이 피고이며, 유명 작가들이 다수 참여하는 집단소송이 이미 제기된 상태입니다. 챗GPT의 저작물 무단 학습이라는 책임이 명확하게 주장되고 있어 소송금융 투자에 적합합니다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
-          <t>수십억 달러 이상 (아바타 시리즈 흥행 수익 기반)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>유명 작가 다수</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>“'아바타' 나비족은 내 얼굴”… 페루 원주민 배우, 제임스 카메론에 ...</t>
+          <t>스티븐 킹 스타일로 써줘  막혔다... 오픈AI, 생존 작가 '문체 모방' 금...</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>etnews.com</t>
+          <t>ditoday.com</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-05-07</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://www.etnews.com/20260507000305</t>
+          <t>https://ditoday.com/%ec%8a%a4%ed%8b%b0%eb%b8%90-%ed%82%b9-%ec%8a%a4%ed%83%80%ec%9d%bc%eb%a1%9c-%ec%8d%a8%ec%a4%98-%eb%a7%89%ed%98%94%eb%8b%a4-%ec%98%a4%ed%94%88ai-%ec%83%9d%ec%a1%b4-%ec%9e%91%ea%b0%80-%eb%ac%b8/</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-05-10 07:03:18.139144+00:00</t>
+          <t>2026-08-03 21:12:39.156148+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>박사장</t>
+          <t>OpenAI, IO Products, 탕탄, 창류</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>불법 사이트 폐쇄, 운영자 신원 특정 및 국제 공조 수사 진행 중, 징벌적 손해배상 제도 시행 예정</t>
+          <t>애플이 캘리포니아 북부연방법원에 소장 제출</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>국내 최대 불법 웹툰 사이트 '뉴토끼'와 '마나토끼', '북토끼'가 네이버 툰레이더 시스템, 긴급차단법 시행, 국제 공조 수사 등 3중 압박으로 폐쇄되었습니다. 운영자 '박사장'은 월 400억 원대 부당 수익을 올린 것으로 추정되며, 연간 총 7215억 원의 저작권 침해 피해를 발생시켰습니다. 현재 운영자는 일본으로 귀화한 상태이나, 징벌적 손해배상 제도 도입 등 법적 대응 가능성이 높습니다.</t>
+          <t>애플이 오픈AI와 전직 애플 직원 2명을 상대로 영업비밀 탈취 혐의로 소송을 제기했다. 애플은 오픈AI가 자사 출신 직원들을 통해 미공개 하드웨어 기술과 제조 관련 기밀을 조직적으로 확보했다고 주장하며, 구체적인 기밀 유출 사례를 제시했다. 이 사건은 일론 머스크와 샘 올트먼 간의 공개 설전으로도 이어졌다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>불법 웹툰 사이트 운영자의 책임이 명확하며(적합 조건 1), 월 400억 원대 부당 수익을 올린 것으로 추정되어 자력이 충분합니다(적합 조건 2). 연간 7215억 원에 달하는 대규모 피해가 다수의 저작권자에게 발생했으며(적합 조건 3, 4), 한국콘텐츠진흥원 조사, 네이버 툰레이더 리포트 등 객관적 증거가 존재하고(적합 조건 5), 문체부의 긴급차단법 시행 및 국제 공조 수사 등 공적 절차가 진행 중입니다(적합 조건 6).</t>
+          <t>애플이 오픈AI를 상대로 영업비밀 탈취 혐의로 제소한 사건으로, 상대방(OpenAI)의 자력이 충분하고(적합 조건 2), 애플이 전직 직원의 구체적인 기밀 유출 행위를 주장하며 책임이 비교적 명확하며(적합 조건 1), 관련 증거 확보 가능성이 높습니다(적합 조건 5). 또한, 대기업 간의 영업비밀 침해 소송이므로 피해 규모가 클 것으로 예상됩니다(적합 조건 4).</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
-          <t>연간 7215억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t>저작권자 다수 (월 이용자 1220만 명)</t>
+          <t>1</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>뉴토끼·마나토끼·북토끼 한방에 폐지시킨 장본인 정체…운영자 '박사...</t>
+          <t>머스크  사기꾼  VS 올드먼  떳다방  또 설전...인신공격</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>wikitree.co.kr</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-04-28</t>
+          <t>2026-07-12</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://www.wikitree.co.kr/articles/1133889</t>
+          <t>http://www.fnnews.com/news/202607120903408213</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-05-07 04:40:17.856476+00:00</t>
+          <t>2026-07-14 07:02:23.984378+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C11" t="inlineStr"/>
+      <c r="C11" t="inlineStr">
+        <is>
+          <t>두산밥캣</t>
+        </is>
+      </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>문화체육관광부의 긴급차단·접속차단 제도 시행 예정, 저작권보호원의 불법사이트 분석 및 전담팀 신설</t>
+          <t>미국 국제무역위원회(ITC)에 수입 금지 요청 병행</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>문화체육관광부가 웹툰·웹소설 불법 유통 사이트 '뉴토끼', '마나토끼', '북토끼' 등의 폐쇄에 대응하여 5월 11일부터 긴급차단·접속차단 제도를 시행한다. 최휘영 장관은 불법 유통을 문화산업의 난치병으로 규정하고 속도전으로 대응하겠다고 밝혔으며, 저작권보호원은 전담팀을 신설하고 상위 60개 불법사이트 분석을 완료했다. 이는 다수의 창작자와 출판사에 대한 저작권 침해 피해에 대한 정부의 강력한 대응 의지를 보여준다.</t>
+          <t>캐터필러가 두산밥캣을 상대로 새로운 특허 침해 소송을 제기했다. 캐터필러는 두산밥캣의 특정 중장비에 대한 수입 금지를 미국 국제무역위원회(ITC)에 요청하며 법적 및 규제적 조치를 동시에 진행 중이다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>불법 웹툰/웹소설 유통 사이트들의 저작권 침해 책임이 명확하며(적합 조건 1), 다수의 창작자와 출판사가 집단적 피해를 입었고(적합 조건 3), 그 피해 규모가 상당할 것으로 추정됩니다(적합 조건 4). 문화체육관광부와 저작권보호원이 불법 사이트 분석 및 긴급 차단 제도를 시행하는 등 공적 절차가 진행 중이며(적합 조건 6), 이는 객관적 증거 확보에 유리합니다(적합 조건 5). 다만, 불법 사이트 운영 주체의 특정 및 자력 확보가 관건이 될 수 있습니다.</t>
+          <t>상대방인 두산밥캣은 자력이 충분한 대기업이며(상대방 자력 충분), 특허 침해 소송은 일반적으로 피해 규모가 크다(피해 규모 큼). 또한, 법원 소송과 별개로 미국 국제무역위원회(ITC)에 수입 금지 요청이라는 공적 절차가 진행 중이다(공적 절차 진행 중).</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>긴급차단·접속차단에 도망친 불법토끼들…최휘영  끝까지 쫓는다</t>
+          <t>캐터필러, 두산밥캣 상대로 새로운 특허 침해 소송 제기</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>kpinews.kr</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-04-27</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/life-culture/book/6150385</t>
+          <t>https://www.kpinews.kr/newsView/1065565776245798</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-05-02 20:32:06.263489+00:00</t>
+          <t>2026-06-27 07:02:32.375140+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>불법 복제품 판매 조직</t>
+          <t>제네릭 의약품 출시 제약사들</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>경찰/세관 등 공적 기관에 의해 짝퉁 비밀매장이 적발되어 수사가 진행 중인 것으로 보임.</t>
+          <t>제네릭사의 특허 침해 소송 전략 논의 및 예상</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>동대문 상가에서 역대 최대 규모의 짝퉁 비밀매장이 적발되었습니다. 이는 다수의 브랜드에 대한 심각한 지식재산권 침해로, 상당한 피해 규모가 예상됩니다. 현재 공적 기관의 수사가 진행 중이며, 피해 브랜드들의 집단적인 손해배상 청구 가능성이 높습니다.</t>
+          <t>제네릭 제약사들이 오리지널 의약품 '보신티'의 물질특허 존속 기간 중 '선출시, 후소송' 전략을 검토 중이다. 이는 특허 침해 소송을 통해 물질특허 종료 시점까지 리스크를 관리하려는 의도로, 오리지널 개발사인 다케다는 약가 인하 등 상당한 피해를 입을 것으로 예상된다. 다케다의 대응이 관건이 될 전망이다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>짝퉁 비밀매장 적발로 상대방 책임이 명확하며(적합 조건 1), '역대 최대 규모'로 다수의 브랜드가 피해를 입었을 가능성이 높고(적합 조건 3), 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 또한 적발 과정에서 증거가 확보되었고(적합 조건 5), 현재 공적 절차가 진행 중입니다(적합 조건 6). 피고의 자력 확인이 필요하지만, 집단적 피해와 규모를 고려할 때 소송금융 투자 적합도가 높습니다.</t>
+          <t>제네릭 제약사들의 특허 존속 중 조기 출시는 명확한 특허 침해 행위로 상대방 책임이 명확하며(적합 조건 1), 이들 제약사는 충분한 자력을 가집니다(적합 조건 2). 오리지널 의약품의 특허 침해는 약가 인하 등 상당한 피해를 야기할 수 있고(적합 조건 4), 제네릭 제품 출시 자체가 주요 증거가 됩니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
-          <t>다수 브랜드</t>
+          <t>1개 기업 (다케다)</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>전직 중앙지검장의 분노 …  국정조사, 삼권분립 정면 도전  [긴급진단...</t>
+          <t>보신티 후발약 봇물…특허 존속에도 조기 출시 카드 꺼내들까</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>newdaily.co.kr</t>
+          <t>dailypharm.com</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2026-04-21</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>https://www.newdaily.co.kr/site/data/html/2026/04/21/2026042100177.html</t>
+          <t>https://www.dailypharm.com/user/news/338917?REFERER=NP</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-04-27 21:11:19.991274+00:00</t>
+          <t>2026-06-26 07:00:43.131635+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>다수 AI 개발사 및 플랫폼 기업</t>
+          <t>솔루스첨단소재</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>해외(미국, 독일)에서 이미 법적 분쟁 및 단체 행동 진행 중, 국내에서도 갈등이 법적 분쟁으로 비화될 가능성 높음</t>
+          <t>미국 텍사스 동부 연방지방법원 배심원단 평결 완승, 최종 판결 및 항소 예정</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>배우 염혜란의 얼굴과 목소리가 무단으로 AI 영화에 사용되고, 웹툰 작가의 작품이 AI 학습에 활용되는 등 생성형 AI의 창작물 무단 학습 문제가 심화되고 있습니다. 이로 인해 배우, 성우, 웹툰 작가 등 다수의 창작자 및 실연자들이 저작권 침해와 일자리 감소 피해를 호소하며, 해외에서는 이미 게티이미지 소송 등 법적 분쟁이 진행 중입니다. 국내에서도 창작자들의 불안감이 커지며 법적 대응 가능성이 높아지고 있습니다.</t>
+          <t>SK넥실리스가 미국에서 솔루스첨단소재를 상대로 제기한 특허 침해 소송에서 배심원단 평결 완승을 거뒀습니다. 배심원단은 솔루스첨단소재가 SK넥실리스의 핵심 동박 특허 기술 5건을 침해했다고 판단했으며, 향후 최종 판결에서 손해배상 및 로열티 규모가 결정될 예정입니다. 솔루스첨단소재는 평결에 불복하고 항소할 계획을 밝혔습니다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>AI 기업의 창작물 무단 학습 및 활용에 대한 책임이 명확히 제기되고 있으며(적합 조건 1), 구글, 넷플릭스, 디즈니플러스 등 자력 있는 대기업들이 연루될 가능성이 높습니다(적합 조건 2). 배우, 성우, 웹툰 작가 등 다수의 창작자 및 실연자들이 저작권 침해 및 일자리 감소 피해를 호소하며 집단적 움직임을 보이고 있어(적합 조건 3) 소송금융 투자에 적합합니다. AI 생성물, 학습 데이터 출처, 계약서 등 객관적 증거 확보 가능성도 높습니다(적합 조건 5).</t>
+          <t>미국 배심원단 평결로 상대방(솔루스첨단소재)의 특허 침해 책임이 명확하게 인정되었으며(적합 조건 1, 5), 피고는 상장회사로 자력이 충분합니다(적합 조건 2). 핵심 기술 침해로 인한 손해배상 및 로열티 규모가 클 것으로 예상됩니다(적합 조건 4). 다만, 피고가 항소 의사를 밝혀 최종 판결까지 시간이 소요될 수 있습니다.</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
-          <t>다수 창작자 및 실연자</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>“내 목소리·얼굴, 동의한 적 없는데”…AI ‘무단 학습’에 빼앗긴 창...</t>
+          <t>SK넥실리스, 美특허 소송 배심원단 평결 완승…“5건 모두 인정”</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>hani.co.kr</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>2026-04-06</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>https://www.hani.co.kr/arti/economy/it/1252968.html</t>
+          <t>https://www.sedaily.com/article/20048973?ref=naver</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-04-19 07:01:39.257830+00:00</t>
+          <t>2026-06-25 07:02:25.019832+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>인산가</t>
+          <t>앤트로픽</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>대법원 상고심 진행 중 (2심 특허법원 씨디에스글로벌 승소)</t>
+          <t>2023년 10월 소송 제기 후 현재까지 진행 중</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>대기업 인산가가 협력 명목으로 중소기업 씨디에스글로벌의 핵심 기술을 탈취했다는 의혹이 제기되었습니다. 2심 특허법원에서는 씨디에스글로벌이 승소했으나, 인산가의 대법원 상고로 3년째 소송이 진행 중입니다. 이 사건은 중소기업의 생존을 위협하는 기술 탈취 문제로, 대기업의 자력과 2심 승소 판결을 통해 책임 및 증거가 명확한 상황입니다.</t>
+          <t>앤트로픽은 2023년 10월 유니버설 뮤직 등으로부터 비욘세, 케이티 페리 등 유명 가수의 노래 가사 최소 500곡을 AI 학습에 무단 사용한 혐의로 소송을 당했습니다. 이 소송은 제기된 지 2년 반이 지난 현재까지도 진행 중입니다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>대기업의 기술 탈취 행위로 2심 특허법원에서 중소기업이 승소하여 상대방 책임이 명확하고(1), 상대방 대기업의 자력이 충분합니다(2). 핵심 기술 탈취는 중소기업 생존을 위협하는 큰 피해 규모를 가지며(4), 2심 승소는 증거가 충분히 확보되었음을 의미합니다(5). 현재 대법원 상고 중으로 사건이 종결되지 않았습니다.</t>
+          <t>상대방 책임이 비교적 명확하고(AI 학습에 가사 무단 사용 혐의), 상대방에게 자력이 충분하며(앤트로픽), 집단적 피해(유니버설 뮤직 등 다수 저작권자, 500곡 이상) 및 피해 규모가 큼(유명 가수의 500곡 이상). 이미 소송이 진행 중이며, 증거 확보 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수억 원 이상 추정</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
-          <t>1개 기업 (씨디에스글로벌)</t>
+          <t>다수 (유니버설 뮤직 및 기타 저작권자)</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>협력 빌미로 기술만 쏙 … 생존 기로에 선 中企, 대기업 기술탈취 규탄</t>
+          <t>[5월12일]  고블린 금지·가사는 한줄도 안 돼 …시스템 프롬프트로 드...</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>itbiznews.com</t>
+          <t>aitimes.com</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>2026-04-08</t>
+          <t>2026-05-12</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>https://www.itbiznews.com/news/articleView.html?idxno=209077</t>
+          <t>https://www.aitimes.com/news/articleView.html?idxno=210388</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-04-09 18:36:48.514509+00:00</t>
+          <t>2026-06-19 00:47:27.239379+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>SK에코플랜트, KT, 인산가, 한화솔루션</t>
+          <t>메타 (Meta)</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>씨디에스글로벌 사건 대법원 상고심 진행 중, 다른 기업들은 분쟁 중 또는 소송 준비 단계. 중소기업 기술탈취 신문고 출범식 겸 확대 범정부 대응단 간담회 개최.</t>
+          <t>미국 뉴욕 남부연방법원에 집단소송 제기</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>대기업의 기술탈취로 엔이씨파워, 티오더, 씨디에스글로벌, CGI 등 중소기업 4곳이 심각한 피해를 호소하고 있습니다. 이 중 씨디에스글로벌은 인산가와의 기술탈취 소송이 8년째 대법원에 계류 중이며, 다른 기업들도 대기업과의 분쟁을 겪고 있습니다. 중소기업중앙회 주도로 범정부 대응단 간담회가 열려 기술탈취 문제의 심각성을 알리고 정부의 적극적인 개입을 촉구했습니다.</t>
+          <t>미국과 유럽의 대형 출판사들이 메타를 상대로 AI 학습 과정에서 저작권을 침해당했다며 집단소송을 제기했습니다. 메타의 LLM '라마' 훈련에 수백만 권의 도서와 학술자료가 무단 활용되었다는 주장이며, 원고들은 더 많은 저작권자를 대표하는 집단소송 허가와 금전적 손해배상을 청구했습니다. 메타는 '공정 이용'에 해당한다고 반박하며, AI 학습 데이터 저작권 분쟁이 확산되는 양상입니다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>대기업(SK에코플랜트, KT, 인산가, 한화솔루션)이 피고로 특정되며 자력이 충분하고, 기술탈취 정황이 구체적으로 제시되어 상대방 책임이 명확합니다. 기사에서 언급된 4개 기업 외에도 연간 299건의 기술 침해와 기업당 평균 18.2억 원의 피해가 발생하여 집단적 피해 및 피해 규모가 크며, 범정부 대응단 간담회 개최 등 공적 절차가 진행 중입니다. (적합 조건 1, 2, 3, 4, 5, 6 모두 해당)</t>
+          <t>적합 조건: 상대방 메타는 자력이 충분하며(조건 2), 다수의 출판사와 작가가 참여하는 집단소송으로 집단적 피해가 명확합니다(조건 3). 수백만 권의 저작물이 무단 활용되어 피해 규모가 클 것으로 예상되며(조건 4), 사용된 저작물 목록이 특정되어 증거 확보 가능성이 높습니다(조건 5). 다만, AI 학습의 '공정 이용' 여부에 대한 법적 기준이 아직 명확히 정립되지 않아 법리적 다툼의 여지는 있습니다.</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
-          <t>평균 18억 2000만원 (기업당)</t>
+          <t>수조 원대 추정</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
-          <t>최소 4개 기업, 잠재적 다수 (연간 299건)</t>
+          <t>다수의 출판사 및 작가</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>억울함 못풀고 하늘로 …기술탈취 피해 중소기업 '눈물'</t>
+          <t>대형 출판사들 메타에 소송···“AI 무단 학습에 저작권 침해”</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t>2026-04-07</t>
+          <t>2026-05-06</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260407_0003580594</t>
+          <t>https://www.khan.co.kr/article/202605061537001</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-04-09 07:03:16.960434+00:00</t>
+          <t>2026-06-15 15:31:00.448621+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>골프존</t>
+          <t>램리서치</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>대법원 파기환송, 파기환송심에서 손해배상액 등 변론 집중 예정</t>
+          <t>특허심판원 비침해 및 무효 심결 후 램리서치 항소, 특허법원 소송 진행 중</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>골프코스 설계 전문업체 골프플랜이 스크린골프 업체 골프존을 상대로 제기한 저작권 침해 손해배상 소송에서 대법원이 골프코스 설계도면의 저작권을 인정하며 골프플랜의 손을 들어주었습니다. 10년 5개월간의 소송 끝에 대법원 판결로 저작권이 인정되었으며, 이제 파기환송심에서 구체적인 손해배상액이 다뤄질 예정입니다. 이 판결은 스크린골프 및 골프 산업 전반에 중대한 전환점이 될 것으로 평가됩니다.</t>
+          <t>CMTX가 램리서치의 '한정 링' 특허 침해 주장에 대해 특허심판원에서 비침해 및 무효 판단을 받으며 분쟁에서 유리한 고지를 점했습니다. 램리서치는 이에 불복하여 특허법원에 심결취소소송을 제기한 상태입니다. 이 분쟁은 램리서치가 CMTX를 상대로 서울중앙지방법원에 특허침해소송을 제기하면서 시작되었습니다.</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>대법원에서 골프코스 설계도면의 저작권을 인정하고 골프존의 저작권 침해를 인정한 판결이 나와 상대방 책임이 명확합니다. 피고인 골프존은 스크린골프 업계의 주요 기업으로 자력이 충분하며, 항소심 청구액이 79억 5천만원으로 피해 규모가 큽니다. 대법원 판결로 저작권 침해 사실이 확정되어 증거가 명확하며, 파기환송심이 진행될 예정이므로 종결된 사건이 아닙니다.</t>
+          <t>CMTX가 램리서치의 특허 침해 주장에 대해 특허심판원에서 비침해 및 무효 판단을 받아 상대방 책임이 비교적 명확하며, 세계 1위 식각장비 기업인 램리서치는 충분한 자력을 보유하고 있습니다. 특허심판원 심결 등 객관적 증거가 존재하고 관련 절차가 진행 중이며, 반도체 핵심 부품 관련 분쟁으로 잠재적 피해 규모가 클 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
-          <t>79억 5천만원 (항소심 청구액)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
-          <t>1 (골프플랜)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>[이달의 변호사] 골프코스에 저작권 인정받은 장영철 변호사</t>
+          <t>CMTX, 램리서치 특허 비침해 판단받았다...고객은 삼성전자</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>legaltimes.co.kr</t>
+          <t>zdnet.co.kr</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-01</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>http://www.legaltimes.co.kr/news/articleView.html?idxno=92968</t>
+          <t>https://zdnet.co.kr/view/?no=20260501233056</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>2026-04-06 00:42:43.152996+00:00</t>
+          <t>2026-06-15 05:31:10.608013+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>HK inno.N</t>
+          <t>삼성전자, 삼성디스플레이</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>과거 특허 분쟁 진행, 향후 특허 만료 시 추가 소송 예상</t>
+          <t>특허침해 손해배상 소송 재제기</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>위식도역류질환 치료제 케이캡은 첫 물질특허 분쟁 이후 약 70개 제약사가 제네릭 개발에 참여할 정도로 높은 관심을 받고 있다. 업계는 특허가 풀릴 경우 다수의 제약사가 동시에 등재를 신청하며 새로운 특허 분쟁이 발생할 가능성이 높다고 보고 있다.</t>
+          <t>특허관리전문회사(NPE) 픽티바가 삼성전자와 삼성디스플레이를 상대로 동일한 특허침해 손해배상 소송을 다시 제기했습니다. 픽티바는 과거 이들 기업으로부터 2800억원 규모의 배상금을 받은 바 있습니다.</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>케이캡의 특허권자인 HK inno.N은 대형 제약사로 충분한 자력을 가지며(적합 조건 2), 약 70개 제약사가 제네릭 개발에 관심을 보이며 과거 소송에 참여했고 향후 특허 만료 시 대규모 소송이 예상되어 집단적 소송금융 수요가 높음(적합 조건 3). 케이캡 시장 규모가 커서 제네릭 출시 지연으로 인한 잠재적 손실이 상당할 것으로 추정되며(적합 조건 4), 특허 관련 분쟁은 객관적 증거 확보가 용이함(적합 조건 5). 이는 소송금융 투자 가능성이 높은 경우에 해당한다.</t>
+          <t>상대방(삼성전자, 삼성디스플레이)의 자력이 충분하며(적합 조건 2), 과거 동일 사안으로 2800억원의 배상금을 받아낸 이력이 있어 상대방 책임이 명확하고 증거 확보 가능성이 높습니다(적합 조건 1, 5). 또한, 이미 거액의 배상금이 있었던 만큼 피해 규모가 클 것으로 예상됩니다(적합 조건 4).</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2800억원 이상 (과거 배상액 기준)</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
-          <t>70개사 이상</t>
+          <t>1개 (픽티바)</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>'다품목 관리' 변수로… '케이캡' 제네릭은 출시 가능한가</t>
+          <t>[Biz Law] 삼성전자에 2800억 받아간 NPE, 동일 소송 또 제기</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>hitnews.co.kr</t>
+          <t>the-biz.co.kr</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>https://www.hitnews.co.kr/news/articleView.html?idxno=75166</t>
+          <t>http://www.the-biz.co.kr/news/articleView.html?idxno=721425</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>2026-04-06 00:38:55.826170+00:00</t>
+          <t>2026-06-13 07:01:04.033354+00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>중국 기업들</t>
+          <t>삼성전자</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>특허 라이선스 계약 또는 소송 제기 압박 중</t>
+          <t>미국 법원에서 특허 소송 진행 중, 넷리스트가 연달아 승소</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>일본 파나소닉과 LG에너지솔루션이 튤립 이노베이션을 통해 5000개 이상의 배터리 특허를 묶어 중국 기업들을 상대로 라이선스 계약 체결 또는 소송 제기를 압박하고 있습니다. 이는 배터리 산업 내 특허 분쟁의 전선이 확대되고 있음을 시사합니다.</t>
+          <t>넷리스트는 삼성전자를 상대로 DDR4, DDR5, HBM 등 차세대 메모리 관련 특허 소송을 진행 중입니다. 미국 법원 판결에서 넷리스트가 연달아 승리하며 유리한 위치를 점하고 있습니다. 삼성전자는 공동 개발 제품에만 공급 의무가 있다고 주장하며 대립하고 있습니다.</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>대기업 피고(중국 기업들)의 자력이 충분할 것으로 예상되며 (적합 조건 2), 5000개 이상의 특허가 얽힌 대규모 분쟁으로 피해 규모가 매우 클 것으로 예상됩니다 (적합 조건 4). 특허 존재 자체가 증거가 되므로 증거 확보 가능성이 높습니다 (적합 조건 5).</t>
+          <t>상대방인 삼성전자는 자력이 충분하며(적합 조건 2), 넷리스트가 미국 법원에서 연달아 승소하며 책임이 명확하게 입증되고 있습니다(적합 조건 1, 5). 차세대 메모리 관련 특허 소송으로 피해 규모가 매우 클 것으로 예상됩니다(적합 조건 4). 현재 소송이 진행 중이며 넷리스트가 유리한 위치에 있어 투자 적합도가 높습니다.</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>완성차까지 불똥… 배터리 특허 분쟁 전선 확대</t>
+          <t>[단독] '삼전·하이닉스 특허소송' 넷리스트·모놀리식3D 대표이사 방한...</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>chosun.com</t>
+          <t>econovill.com</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t>https://www.chosun.com/economy/industry-company/2026/04/06/CTTNXLN22NHKBEHRZNEYTSFXDM/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
+          <t>https://www.econovill.com/news/articleView.html?idxno=740943</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>2026-04-06 00:30:56.544727+00:00</t>
+          <t>2026-05-31 07:00:41.942200+00:00</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>로렌 블레이크 볼티어</t>
+          <t>앤트로픽</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>인플루언서의 AI 이미지 무단 도용 및 조작 사실 폭로, 게시물 삭제 후 침묵 중</t>
+          <t>15억 달러 합의안 법원 최종 승인 보류, 일부 쟁점 배심원 재판 예정</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>유명 인플루언서 로렌 블레이크 볼티어가 AI를 이용해 흑인 모델 타티아나 엘리자베스의 신체 사진에 자신의 얼굴을 합성하고 촬영 장소까지 조작하여 SNS에 게시했습니다. 피해자가 원본 사진과 비교하며 폭로하자 볼티어는 게시물을 삭제했으나 해명이나 사과는 없는 상태입니다. 이번 사건은 AI 기술의 윤리적 문제와 디지털 범죄 가능성을 보여주며 논란이 되고 있습니다.</t>
+          <t>AI 기업 앤트로픽이 700만 권 이상의 불법 복제 도서를 AI 훈련에 사용한 혐의로 저작권 침해 집단소송에 휘말렸다. 15억 달러 규모의 합의안이 제안되었으나 법원의 최종 승인이 보류되었으며, 일부 저작권 침해 소지가 있는 부분에 대해서는 손해배상 판단을 위한 배심원 재판이 진행될 예정이다.</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>상대방(유명 인플루언서)의 책임이 명확하며, 피해자가 원본 사진과 문신 등 구체적인 증거를 제시했습니다. 상대방은 160만 팔로워를 보유한 인플루언서로 자력이 있을 가능성이 높고, 이미지 무단 도용으로 인한 피해 규모가 상당할 수 있습니다. (적합 조건 1, 2, 4, 5 해당)</t>
+          <t>AI 기업 앤트로픽을 상대로 한 저작권 침해 집단소송으로, 상대방의 자력이 충분하고(적합 조건 2), 700만 권 이상의 불법 복제 도서 사용으로 피해 규모가 매우 크며(적합 조건 3, 4), 저작권 침해 소지가 명확하여 책임이 비교적 명확함(적합 조건 1). 또한, 15억 달러 규모의 합의가 제안되었으나 법원 최종 승인이 보류 중이며, 일부 쟁점은 배심원 재판으로 진행될 예정이므로 종결되지 않은 사건임.</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>15억 달러 (합의금)</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>700만 권 이상 도서의 저작권자 다수</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>이건 범죄 아닌가요?  AI로 타인 사진에 자신의 얼굴 도용한 美인플루...</t>
+          <t>앤트로픽, 저작권 집단소송 15억 달러 합의…법원 최종승인 보류</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>view.asiae.co.kr</t>
+          <t>ebn.co.kr</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-15</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
-          <t>https://view.asiae.co.kr/article/2026040608131301476</t>
+          <t>https://www.ebn.co.kr/news/articleView.html?idxno=1709011</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>2026-04-06 00:28:07.450608+00:00</t>
+          <t>2026-05-28 23:00:22.965774+00:00</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C20" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C20" t="inlineStr"/>
       <c r="D20" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>배우 조직 성명 발표, 법원 판례 존재, 관련 법안 시행 중, 플랫폼 대상 법적 조치 지원 예정</t>
+          <t>징벌적 손해배상제도 적용 기준 정립 중, 최근 판례 분석</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>AI 기술을 이용한 배우의 이미지와 목소리 무단 도용 및 가짜 영상 제작이 중국에서 심각한 문제로 부상하고 있다. 중국 배우 조직은 이를 초상권 및 음성권 침해로 규정하고 플랫폼을 상대로 한 법적 조치를 지원할 것이라고 밝혔다. 이미 법원 판례와 관련 법안이 존재하며, AI로 인한 배우 실업 문제도 심화되고 있다.</t>
+          <t>특허법 개정으로 고의적 특허권 침해에 대한 징벌적 손해배상 한도가 최대 5배로 상향되어, 특허권자의 손해배상액 증액 가능성이 커졌다. 최근 판례들은 침해의 고의성 판단 기준과 증액배상 규정의 적용 범위를 구체적으로 제시하며 실무 지표를 정립하고 있다. 이는 지식재산권 분쟁에서 권리자의 적극적인 권리 행사를 유도하고 소송금융 투자 기회를 확대할 것으로 보인다.</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(초상권, 음성권 침해), 다수의 배우가 피해를 입고 있으며(집단적 피해), 배우 조직이 법적 조치를 지원하고 법원 판례 및 관련 법안이 존재하여 증거 확보 및 공적 절차 진행 중임. 상대방인 온라인 플랫폼 및 AI 개발사의 자력도 충분할 것으로 예상되어 소송금융 적합도가 높음.</t>
+          <t>특허법 개정으로 고의적 특허권 침해에 대한 징벌적 손해배상 한도가 최대 5배로 상향되어, '피해 규모가 큼' 조건의 잠재력이 크게 증가하여 소송금융 투자 매력이 높습니다. 또한, 최근 판례를 통해 '침해의 고의성 판단기준'이 구체화되고 있어, '상대방 책임이 비교적 명확함' 및 '증거가 있거나 확보 가능함' 조건을 충족하는 사건 발굴에 유리한 환경이 조성되고 있습니다.</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>실손해액의 최대 5배 (미상)</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t>AI 가짜 영상에 습격당한 중국 배우들…“얼굴·목소리 무단 학습 권익...</t>
+          <t>[IP Law] 특허권 고의 침해에 따른 징벌적 손해배상에 대한 판례의 태도</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t>khan.co.kr</t>
+          <t>legaltimes.co.kr</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-17</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
-          <t>https://www.khan.co.kr/article/202604051846001</t>
+          <t>http://www.legaltimes.co.kr/news/articleView.html?idxno=93483</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>2026-04-05 12:50:29.580818+00:00</t>
+          <t>2026-05-27 22:00:44.431687+00:00</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C21" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C21" t="inlineStr"/>
       <c r="D21" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>독일 법원에서 신왕다 특허 침해 인정 및 판매 금지 명령, 르노 대상 소송 진행 중</t>
+          <t>상표권 침해 관련 집단 이의제기 진행 중</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>LG에너지솔루션이 독일 법원에서 신왕다의 특허 침해를 인정받아 승소했으며, 분리막 코팅 기술 관련 소송에서도 잇따라 승소했다. 현재 프랑스 완성차 업체 르노를 상대로도 특허 침해 소송을 진행하는 등 적극적인 특허권 보호 및 침해 기업에 대한 법적 조치를 확대하고 있다.</t>
+          <t>인기 보드게임 '할리갈리'의 유사품 '할껴갈껴'에 대한 '집단 이의제기'가 제기되었습니다. 유사품 판매 및 상표 출원에 대해 기존 제품 권리 침해 주장이 있으며, 유사품 측은 상표 출원만으로 권리 침해를 단정할 수 없으며 과거 특허 소송에서 승소한 사례도 있다고 밝혔습니다.</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>LG에너지솔루션이 특허 침해 소송에서 이미 승소한 전례가 있어 상대방(신왕다, 르노 등 대기업)의 책임이 명확하며(적합 조건 1), 상대방의 자력이 충분하다(적합 조건 2). 전기차 배터리 및 완성차 시장에서의 특허 침해는 피해 규모가 매우 클 것으로 예상되며(적합 조건 4), 이미 법원 판결을 통해 증거가 입증되었다(적합 조건 5). 이는 소송금융 투자에 매우 적합한 조건이다.</t>
+          <t>인기 보드게임 '할리갈리'의 상표권 침해 의혹에 대해 '집단 이의제기'가 진행 중으로, 다수의 피해자(적합 조건 3)와 명확한 책임 소재(적합 조건 1)가 예상됩니다. 상대방이 과거 특허 소송 승소 경험을 언급하는 것으로 보아 소송 수행 자력이 충분할 것(적합 조건 2)으로 판단되며, '이의제기'는 공적 절차 진행 중(적합 조건 6)에 해당합니다.</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
-          <t>LG에너지솔루션, 완성차까지 겨눈 '특허 칼날'…'특허 전쟁 선포 모드'</t>
+          <t>[단독] 할리갈리가 할껴갈껴로…'유사품 그만' 집단 이의제기</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t>megaeconomy.co.kr</t>
+          <t>news.jtbc.co.kr</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-22</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
-          <t>https://www.megaeconomy.co.kr/news/newsview.php?ncode=1065583429104817</t>
+          <t>https://news.jtbc.co.kr/article/NB12299507?influxDiv=NAVER</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>2026-04-05 12:43:55.085781+00:00</t>
+          <t>2026-05-25 07:03:05.342879+00:00</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C22" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C22" t="inlineStr"/>
       <c r="D22" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>특허 침해 금지 가처분 신청 및 무역위원회 불공정 무역 행위 조사 진행 중</t>
+          <t>SDN 컨트롤러 SW 저작권 침해 소송 진행 중, 공공사업 지연</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>LG에너지솔루션이 중국 배터리 기업 신왕다의 배터리를 탑재한 볼보자동차코리아의 전기 SUV 'EX30'에 대해 특허 침해 금지 가처분을 신청했습니다. LG에너지솔루션은 '전극조립체 구조' 기술 특허 침해를 주장하며, 산업통상자원부 무역위원회에 불공정 무역 행위 조사도 요청했습니다. 이는 유럽에서 특허 침해 판결에도 불구하고 로열티 협상이 지연되자 완성차 업체를 통해 배터리 공급사를 압박하기 위한 전략으로 풀이됩니다.</t>
+          <t>공공기관의 소프트웨어 정의 네트워크(SDN) 전환 사업에서 SW 지식재산권(IP) 평가 기준 부재로 기업 간 분쟁이 발생하고 사업 지연 및 비용 증가 문제가 심화되고 있다. 실제 A사와 B사 간 저작권 침해 소송으로 C시 교육청 사업이 지연되는 사례가 발생했으며, 업계는 공공 조달 기준 보완을 촉구하고 있다.</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>LG에너지솔루션이 핵심 특허를 보유하고 있으며, 유럽에서 이미 특허 침해 판결이 내려져 상대방(볼보, 신왕다)의 책임이 명확합니다. 산업통상자원부 무역위원회에 불공정 무역 행위 조사가 진행 중이며, 특허 침해 소송은 잠재적 피해 규모가 크고 상대방 기업들의 자력도 충분합니다. (적합 조건 1, 2, 4, 5, 6 해당)</t>
+          <t>공공 SDN 사업에 참여하는 다수의 기업들이 IP 분쟁으로 인한 사업 지연 및 비용 증가 피해를 겪을 수 있어 집단적 피해 및 큰 피해 규모(총 사업 1600억원 이상)에 해당합니다. 실제 저작권 침해 소송이 진행 중이며, 공공기관 사업이므로 관련 기업들의 자력도 충분할 것으로 판단됩니다. 조달 기준의 IP 평가 부재라는 명확한 증거도 존재합니다.</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>참여 사업자 다수</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>LG에너지솔루션, 中 배터리 업체 압박 확대..볼보 겨냥 특허 소송</t>
+          <t>“공공 SDN 사업 조달 기준 SW 지식재산권 평가도 추가 필요”</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>kpenews.com</t>
+          <t>etnews.com</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-02</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
-          <t>https://kpenews.com/View.aspx?No=4030149</t>
+          <t>https://www.etnews.com/20260430000221</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>2026-04-05 12:43:15.757801+00:00</t>
+          <t>2026-05-18 07:00:35.283877+00:00</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>볼보코리아</t>
+          <t>미국 특허관리전문회사(NPE)</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>특허 침해 금지 가처분 신청</t>
+          <t>지식재산처 주관 간담회 개최, 세계5대 지식재산기관회의(IP5)를 통한 미국 측에 입장 전달 및 해결책 논의 예정. 이미 다수의 소송이 진행 중.</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>LG에너지솔루션이 볼보코리아를 상대로 '전극조립체 구조' 관련 특허 침해 금지 가처분 신청을 제기했다. LG에너지솔루션은 해당 특허 관련 소송에서 잇따라 승소한 경험이 있으며, 이는 볼보코리아의 특허 침해 주장에 대한 강력한 근거가 될 수 있다.</t>
+          <t>AI 반도체 호황에 따라 국내 반도체 기업들이 미국 특허관리전문회사(NPE)의 특허 침해 소송 타겟이 되고 있습니다. 삼성전자, SK하이닉스 등 대기업과 소부장 기업들이 막대한 소송 비용과 핵심 경쟁력 제고 타이밍 상실을 우려하며 정부에 대응책 마련을 촉구했습니다. 지식재산처는 업계 간담회를 열고 국제 협력을 통해 해결 방안을 모색 중입니다.</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>볼보코리아는 자력이 충분한 대기업(적합 조건 2)이며, LG에너지솔루션은 해당 특허 관련 소송에서 잇따라 승소한 경험이 있어 상대방 책임 입증(적합 조건 1) 및 증거 확보(적합 조건 5)에 유리할 것으로 예상됩니다. 특허 침해 소송의 특성상 피해 규모가 클 가능성(적합 조건 4)이 높습니다.</t>
+          <t>적합 조건 3(집단적 피해), 4(피해 규모 큼), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당합니다. 국내 반도체 대기업 및 소부장 기업 다수가 미국 특허관리전문회사(NPE)의 공격 대상이 되어 막대한 소송 비용과 사업 기회 손실이 우려됩니다. 지식재산처 등 정부 기관이 문제 해결을 위한 간담회 개최 및 국제 협력 논의를 진행 중이며, 이는 소송금융이 기업들의 방어 또는 선제적 대응을 지원할 수 있는 중요한 기회입니다.</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>국내 반도체 대기업 및 소부장 기업 다수</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
-          <t>LG에너지솔루션, 볼보코리아 상대로 특허 침해 금지 가처분 신청</t>
+          <t>역대급 반도체 호황에 특허 분쟁 우려 점증</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
-          <t>dynews.co.kr</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-12</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
-          <t>http://www.dynews.co.kr/news/articleView.html?idxno=845333</t>
+          <t>https://www.sedaily.com/article/20043274?ref=naver</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t>2026-04-05 12:43:07.773803+00:00</t>
+          <t>2026-05-13 18:16:48.172307+00:00</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>볼보자동차, 신왕다</t>
+          <t>불법 웹툰 사이트 운영자</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>특허 침해 금지 가처분 신청, 산업통상부 무역위원회 불공정 무역행위 조사 개시</t>
+          <t>해외 불법 웹툰 사이트 운영자 대상 형사 재판 개시 예정</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>LG에너지솔루션이 중국 배터리를 탑재한 볼보자동차의 전기 SUV 'EX30'에 대해 특허 침해 금지 가처분을 신청했다. 이는 LG엔솔의 '전극조립체 구조' 관련 고유 기술 특허 침해를 주장하는 것으로, 배터리 공급사인 신왕다를 압박하기 위한 전략으로 분석된다. LG엔솔은 무역위원회에도 불공정 무역행위 조사를 신청했으며, 조사가 개시된 상태다.</t>
+          <t>카카오엔터테인먼트가 저작권 침해에 대응하기 위해 스페인어권 대형 불법 웹툰 사이트를 폐쇄하고, 운영자에 대한 형사 재판을 앞두고 있다. 이 사이트로 인한 연간 피해액은 수백억 원대로 추산된다. 국내에서는 '아지툰' 운영자를 상대로 20억 원 규모의 손해배상 승소 판례를 확보하며 저작권 보호 노력을 강화하고 있다.</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확함 (LG엔솔의 고유 기술로 인정받으며, 독일에서 이미 신왕다의 특허 침해를 인정받아 판매 금지 명령을 끌어냄). 상대방에게 자력이 충분함 (볼보자동차, 신왕다 모두 대기업). 증거가 있거나 확보 가능함 (특허 등록 및 독일 판결). 이미 공적 절차(소송 제외)가 진행 중임 (산업통상부 무역위원회 불공정 무역행위 조사 개시 결정).</t>
+          <t>카카오엔터테인먼트가 불법 웹툰 사이트 운영자들을 상대로 저작권 침해에 대한 책임이 명확하며(적합 조건 1), 연간 수백억 원대의 큰 피해 규모(적합 조건 4)와 다수의 플랫폼 및 창작자가 피해를 입는 집단적 피해(적합 조건 3)가 존재한다. 전담팀을 통한 증거 확보가 용이하고(적합 조건 5), 해외 형사 재판이 진행 중인 공적 절차(적합 조건 6)도 있어 소송금융 적합도가 높다. 다만, 불법 사이트 운영자의 자력 확보가 관건이 될 수 있다.</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>연간 수백억 원 (해외 불법 사이트), 20억 원 (아지툰 판례)</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>카카오엔터테인먼트 및 국내외 다수 웹툰 플랫폼, 창작자</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
-          <t>LG엔솔, 中배터리 탑재한 볼보에 특허 소송</t>
+          <t>카카오엔터, '추적·소송·폐쇄' 저작권 대응 고도화</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>wikileaks-kr.org</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-04-28</t>
         </is>
       </c>
       <c r="M24" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20028384?ref=naver</t>
+          <t>http://www.wikileaks-kr.org/news/articleView.html?idxno=186841</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
-          <t>2026-04-05 12:41:19.698021+00:00</t>
+          <t>2026-05-13 07:02:30.085173+00:00</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C25" t="inlineStr"/>
+      <c r="C25" t="inlineStr">
+        <is>
+          <t>제임스 카메론, 월트디즈니 컴퍼니</t>
+        </is>
+      </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>중소기업 기술·디자인 탈취 피해가 지속적으로 발생하며, 법률 비용 지원 등 제도 개선 논의가 필요한 상황입니다.</t>
+          <t>미국 지방법원에 소송 제기</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>중소기업들이 기술 및 디자인 탈취 피해를 겪고 있으나, 증거 확보의 어려움과 높은 소송 비용, 긴 시간 소요로 인해 제대로 대응하지 못하고 있습니다. 정부의 제도 개선 노력에도 불구하고 사후 대응 중심의 한계가 지적되며, 전문가들은 사전 보호 및 입증 지원, 그리고 법률 비용 지원 등 중소기업의 소송 부담을 줄일 지원책 마련을 촉구하고 있습니다.</t>
+          <t>페루 원주민 배우 코리안카 킬처가 영화 '아바타' 시리즈의 주요 캐릭터 '네이티리'의 얼굴에 자신의 10대 시절 얼굴 특징이 무단 사용되었다며 제임스 카메론 감독과 월트디즈니 컴퍼니를 상대로 소송을 제기했다. 킬처 측은 카메론 감독의 인터뷰 영상과 스케치 등을 증거로 제시하며 손해배상금과 부당이득 반환 등을 요구하고 있다.</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>이 기사는 중소기업의 기술·디자인 탈취 피해가 지속적으로 발생하여 다수의 기업이 어려움을 겪는 집단적 피해(적합 조건 3)를 다루고 있습니다. 시장 선점 기회 상실 등 비가역적 손실로 개별 기업의 피해 규모가 클 수 있으며(적합 조건 4), 특히 기사에서 중소기업의 소송 부담을 줄이기 위한 '법률 비용 지원', '기술 분쟁 대응 펀드' 등의 필요성을 직접 언급하여 소송금융의 명확한 시장 수요를 보여줍니다. 이는 소송금융 투자 가능성이 높은 경우에 해당합니다.</t>
+          <t>상대방 책임이 비교적 명확하고(감독의 인터뷰 및 스케치 증거), 상대방(월트디즈니, 제임스 카메론)의 자력이 충분하며, '아바타' 시리즈의 막대한 흥행으로 피해 규모가 클 것으로 예상되어 소송금융 투자 적합도가 높다. (적합 조건 1, 2, 4, 5 해당)</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수십억 달러 이상 (아바타 시리즈 흥행 수익 기반)</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
-          <t>중소기업 다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
-          <t>[기획] 中企 울리는 지식재산권 사각지대</t>
+          <t>“'아바타' 나비족은 내 얼굴”… 페루 원주민 배우, 제임스 카메론에 ...</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
-          <t>m-i.kr</t>
+          <t>etnews.com</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-07</t>
         </is>
       </c>
       <c r="M25" t="inlineStr">
         <is>
-          <t>https://www.m-i.kr/news/articleView.html?idxno=1361542</t>
+          <t>https://www.etnews.com/20260507000305</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
-          <t>2026-04-05 12:37:01.615658+00:00</t>
+          <t>2026-05-10 07:03:18.139144+00:00</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C26" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E26" t="inlineStr"/>
+      <c r="C26" t="inlineStr">
+        <is>
+          <t>박사장</t>
+        </is>
+      </c>
+      <c r="D26" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E26" t="inlineStr">
+        <is>
+          <t>불법 사이트 폐쇄, 운영자 신원 특정 및 국제 공조 수사 진행 중, 징벌적 손해배상 제도 시행 예정</t>
+        </is>
+      </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>특허 침해 소송에서 승소하더라도 막대한 소송 비용과 시간 소모로 인해 기업이 존립 위기에 처하는 '승자의 저주' 현상이 반복되고 있다. 특히 중소·벤처기업은 핵심 기술을 지키는 과정에서 자금난으로 소송을 포기하거나, 승소 후에도 회복하지 못하는 경우가 많다. 전문가들은 입증 책임 완화, 디스커버리 제도 확대, 공적 지원, 징벌적 손해배상 강화 등 제도 개선이 시급하다고 지적한다.</t>
+          <t>국내 최대 불법 웹툰 사이트 '뉴토끼'와 '마나토끼', '북토끼'가 네이버 툰레이더 시스템, 긴급차단법 시행, 국제 공조 수사 등 3중 압박으로 폐쇄되었습니다. 운영자 '박사장'은 월 400억 원대 부당 수익을 올린 것으로 추정되며, 연간 총 7215억 원의 저작권 침해 피해를 발생시켰습니다. 현재 운영자는 일본으로 귀화한 상태이나, 징벌적 손해배상 제도 도입 등 법적 대응 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>이 기사는 특허 침해 소송에서 중소·벤처기업이 겪는 막대한 소송 비용과 시간 소모로 인한 '승자의 저주' 현상을 지적하며 소송금융의 필요성을 강력히 시사한다. 상대방에게 자력이 충분할 가능성이 높고(글로벌 기업과의 분쟁 언급), 피해 규모가 크며(기업 존립 위태), 최근 기술탈취 소송에 디스커버리 제도가 도입되어 증거 확보 가능성이 개선되고 있어 소송금융 투자 적합도가 높다. (적합 조건 2, 4, 5 해당)</t>
+          <t>불법 웹툰 사이트 운영자의 책임이 명확하며(적합 조건 1), 월 400억 원대 부당 수익을 올린 것으로 추정되어 자력이 충분합니다(적합 조건 2). 연간 7215억 원에 달하는 대규모 피해가 다수의 저작권자에게 발생했으며(적합 조건 3, 4), 한국콘텐츠진흥원 조사, 네이버 툰레이더 리포트 등 객관적 증거가 존재하고(적합 조건 5), 문체부의 긴급차단법 시행 및 국제 공조 수사 등 공적 절차가 진행 중입니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>연간 7215억 원</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>저작권자 다수 (월 이용자 1220만 명)</t>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
-          <t>[기획] 상처만 남는 특허 소송전… 이겨도 경쟁력은 이미 '저하'</t>
+          <t>뉴토끼·마나토끼·북토끼 한방에 폐지시킨 장본인 정체…운영자 '박사...</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
-          <t>m-i.kr</t>
+          <t>wikitree.co.kr</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-04-28</t>
         </is>
       </c>
       <c r="M26" t="inlineStr">
         <is>
-          <t>https://www.m-i.kr/news/articleView.html?idxno=1361545</t>
+          <t>https://www.wikitree.co.kr/articles/1133889</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
-          <t>2026-04-05 12:36:46.826348+00:00</t>
+          <t>2026-05-07 04:40:17.856476+00:00</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C27" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C27" t="inlineStr"/>
       <c r="D27" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>특허 침해 금지 가처분 신청 진행 중 (한국, 독일), 산업통상자원부 무역위원회 불공정 무역행위 조사 개시</t>
+          <t>문화체육관광부의 긴급차단·접속차단 제도 시행 예정, 저작권보호원의 불법사이트 분석 및 전담팀 신설</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>LG에너지솔루션이 자사의 핵심 배터리 특허를 침해한 중국 신왕다 배터리를 탑재한 볼보, 닛산, 르노 등 완성차 업체들을 대상으로 특허 침해 금지 가처분 신청 및 무역위원회 조사를 확대하고 있습니다. 이는 신왕다를 압박하기 위한 전략적 조치로 보이며, LG엔솔은 5만 건 이상의 특허를 보유하며 기술 무단 사용에 엄정히 대응하고 있습니다.</t>
+          <t>문화체육관광부가 웹툰·웹소설 불법 유통 사이트 '뉴토끼', '마나토끼', '북토끼' 등의 폐쇄에 대응하여 5월 11일부터 긴급차단·접속차단 제도를 시행한다. 최휘영 장관은 불법 유통을 문화산업의 난치병으로 규정하고 속도전으로 대응하겠다고 밝혔으며, 저작권보호원은 전담팀을 신설하고 상위 60개 불법사이트 분석을 완료했다. 이는 다수의 창작자와 출판사에 대한 저작권 침해 피해에 대한 정부의 강력한 대응 의지를 보여준다.</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>LG에너지솔루션의 핵심 특허 침해 주장이 명확하고(상대방 책임 명확), 상대방인 글로벌 완성차 업체들과 중국 배터리 제조사는 충분한 자력을 갖추고 있습니다(상대방 자력 충분). 핵심 기술 침해로 인한 피해 규모가 매우 클 것으로 예상되며(피해 규모 큼), 5만 건 이상의 특허 보유 및 유럽 법원 판결 등 증거가 충분합니다(증거 확보 가능). 또한, 무역위원회 불공정 무역행위 조사가 개시되어 공적 절차가 진행 중입니다(공적 절차 진행 중).</t>
+          <t>불법 웹툰/웹소설 유통 사이트들의 저작권 침해 책임이 명확하며(적합 조건 1), 다수의 창작자와 출판사가 집단적 피해를 입었고(적합 조건 3), 그 피해 규모가 상당할 것으로 추정됩니다(적합 조건 4). 문화체육관광부와 저작권보호원이 불법 사이트 분석 및 긴급 차단 제도를 시행하는 등 공적 절차가 진행 중이며(적합 조건 6), 이는 객관적 증거 확보에 유리합니다(적합 조건 5). 다만, 불법 사이트 운영 주체의 특정 및 자력 확보가 관건이 될 수 있습니다.</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
-          <t>1 (LG에너지솔루션)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J27" t="inlineStr">
         <is>
-          <t>더는 안 참아  LG엔솔, 배터리 특허 전쟁 볼보 등 완성차로 확대</t>
+          <t>긴급차단·접속차단에 도망친 불법토끼들…최휘영  끝까지 쫓는다</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
-          <t>magazine.hankyung.com</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-04-27</t>
         </is>
       </c>
       <c r="M27" t="inlineStr">
         <is>
-          <t>https://magazine.hankyung.com/business/article/202604059074b</t>
+          <t>https://www.news1.kr/life-culture/book/6150385</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
-          <t>2026-04-05 00:30:41.690831+00:00</t>
+          <t>2026-05-02 20:32:06.263489+00:00</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>볼보자동차코리아, 신왕다</t>
+          <t>불법 복제품 판매 조직</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>볼보자동차코리아 대상 특허 침해 금지 가처분 신청 및 산업통상자원부 무역위원회 불공정 무역행위 조사 개시. 독일에서는 신왕다 상대로 판매 금지 및 제품 회수 명령 승소.</t>
+          <t>경찰/세관 등 공적 기관에 의해 짝퉁 비밀매장이 적발되어 수사가 진행 중인 것으로 보임.</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>LG에너지솔루션이 볼보자동차코리아를 상대로 전기차 'EX30'에 탑재된 중국 신왕다 배터리의 특허 침해 금지 가처분을 신청했다. 이는 LG엔솔의 '전극조립체 구조' 관련 특허 침해를 주장하는 것으로, 이미 독일에서 신왕다 상대로 승소한 바 있다. LG엔솔은 신왕다를 압박하기 위해 완성차 업체로 전선을 확대하며 공세를 강화하고 있다.</t>
+          <t>동대문 상가에서 역대 최대 규모의 짝퉁 비밀매장이 적발되었습니다. 이는 다수의 브랜드에 대한 심각한 지식재산권 침해로, 상당한 피해 규모가 예상됩니다. 현재 공적 기관의 수사가 진행 중이며, 피해 브랜드들의 집단적인 손해배상 청구 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>LG에너지솔루션의 특허 침해 주장이 독일 법원에서 이미 인정되어 상대방 책임이 명확하며(조건 1, 5), 피고인 볼보자동차코리아와 실질적 타겟인 신왕다 모두 자력이 충분하다(조건 2). 또한, 산업통상자원부 무역위원회에서 불공정 무역행위 조사가 개시되어 공적 절차가 진행 중이며(조건 6), 특허 침해로 인한 피해 규모가 클 것으로 예상된다(조건 4).</t>
+          <t>짝퉁 비밀매장 적발로 상대방 책임이 명확하며(적합 조건 1), '역대 최대 규모'로 다수의 브랜드가 피해를 입었을 가능성이 높고(적합 조건 3), 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 또한 적발 과정에서 증거가 확보되었고(적합 조건 5), 현재 공적 절차가 진행 중입니다(적합 조건 6). 피고의 자력 확인이 필요하지만, 집단적 피해와 규모를 고려할 때 소송금융 투자 적합도가 높습니다.</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수 브랜드</t>
         </is>
       </c>
       <c r="J28" t="inlineStr">
         <is>
-          <t>LG엔솔, 볼보 상대로 특허 소송…中 배터리 겨냥 공세 확대</t>
+          <t>전직 중앙지검장의 분노 …  국정조사, 삼권분립 정면 도전  [긴급진단...</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>newdaily.co.kr</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-04-21</t>
         </is>
       </c>
       <c r="M28" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260403124600003?input=1195m</t>
+          <t>https://www.newdaily.co.kr/site/data/html/2026/04/21/2026042100177.html</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
-          <t>2026-04-05 00:29:20.006019+00:00</t>
+          <t>2026-04-27 21:11:19.991274+00:00</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C29" t="inlineStr"/>
+      <c r="C29" t="inlineStr">
+        <is>
+          <t>다수 AI 개발사 및 플랫폼 기업</t>
+        </is>
+      </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>기술 탈취 시도 적발 및 확인, 관련 수사 또는 조사 진행 가능성</t>
+          <t>해외(미국, 독일)에서 이미 법적 분쟁 및 단체 행동 진행 중, 국내에서도 갈등이 법적 분쟁으로 비화될 가능성 높음</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>K-배터리의 실리콘 음극재, 전고체 배터리 등 핵심 기술이 해외 기업에 의해 조직적으로 탈취되는 사례가 적발되었습니다. 핵심 인력 포섭, 설계도 유출 등 다양한 방식으로 기술 탈취가 시도되고 있으며, 이는 국가 안보 문제로 인식되어 징벌적 손해배상 강화 등 법적 보호 장치가 보완되고 있습니다. 기술 유출 이후의 피해 회복이 어려운 만큼, 특허 포트폴리오 구축 등 사전적 방어의 중요성이 강조됩니다.</t>
+          <t>배우 염혜란의 얼굴과 목소리가 무단으로 AI 영화에 사용되고, 웹툰 작가의 작품이 AI 학습에 활용되는 등 생성형 AI의 창작물 무단 학습 문제가 심화되고 있습니다. 이로 인해 배우, 성우, 웹툰 작가 등 다수의 창작자 및 실연자들이 저작권 침해와 일자리 감소 피해를 호소하며, 해외에서는 이미 게티이미지 소송 등 법적 분쟁이 진행 중입니다. 국내에서도 창작자들의 불안감이 커지며 법적 대응 가능성이 높아지고 있습니다.</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>전고체 배터리 핵심 데이터 탈취 시도 및 영업비밀 조직적 탈취 사례가 적발/확인되어 상대방의 책임이 명확하며(적합 조건 1), 기술 가치와 징벌적 손해배상 가능성을 고려할 때 피해 규모가 매우 클 것으로 예상됩니다(적합 조건 4). 이미 탈취 시도가 '적발'되고 '확인'되었다는 점에서 증거 확보 가능성이 높고(적합 조건 5), 이는 수사 또는 조사 등 공적 절차 진행 중임을 시사합니다(적합 조건 6). 또한, 핵심 기술을 노리는 '외국 기업'은 충분한 자력을 가질 가능성이 높습니다(적합 조건 2).</t>
+          <t>AI 기업의 창작물 무단 학습 및 활용에 대한 책임이 명확히 제기되고 있으며(적합 조건 1), 구글, 넷플릭스, 디즈니플러스 등 자력 있는 대기업들이 연루될 가능성이 높습니다(적합 조건 2). 배우, 성우, 웹툰 작가 등 다수의 창작자 및 실연자들이 저작권 침해 및 일자리 감소 피해를 호소하며 집단적 움직임을 보이고 있어(적합 조건 3) 소송금융 투자에 적합합니다. AI 생성물, 학습 데이터 출처, 계약서 등 객관적 증거 확보 가능성도 높습니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
-          <t>수억 원 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수 창작자 및 실연자</t>
         </is>
       </c>
       <c r="J29" t="inlineStr">
         <is>
-          <t>[소재필의 IP 인사이트] K-배터리 초격차, ‘특허 그물망’이 지켜낼 수...</t>
+          <t>“내 목소리·얼굴, 동의한 적 없는데”…AI ‘무단 학습’에 빼앗긴 창...</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
-          <t>geconomy.co.kr</t>
+          <t>hani.co.kr</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-04-06</t>
         </is>
       </c>
       <c r="M29" t="inlineStr">
         <is>
-          <t>https://www.geconomy.co.kr/news/article.html?no=318763</t>
+          <t>https://www.hani.co.kr/arti/economy/it/1252968.html</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
-          <t>2026-04-04 12:43:27.866024+00:00</t>
+          <t>2026-04-19 07:01:39.257830+00:00</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>해외 위조상품 유통업자들</t>
+          <t>인산가</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>지식재산처의 해외 위조상품 유통 방지 대책 발표 및 세관/경찰 단속 진행 중</t>
+          <t>대법원 상고심 진행 중 (2심 특허법원 씨디에스글로벌 승소)</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>한국 브랜드의 위상이 높아지면서 해외에서 한국 제품을 모방한 위조상품 유통이 심각해지고 있다. 지식재산처가 해외 위조상품 유통 방지를 위한 대책을 발표하며 정부 차원의 지원을 시작했으며, 세관과 경찰의 단속을 통해 수억~수십억 원 규모의 위조품이 압수되는 등 피해 규모가 크다. 이는 개별 기업을 넘어 국가 경쟁력과 수출 질서를 흔드는 구조적 문제로 인식되고 있다.</t>
+          <t>대기업 인산가가 협력 명목으로 중소기업 씨디에스글로벌의 핵심 기술을 탈취했다는 의혹이 제기되었습니다. 2심 특허법원에서는 씨디에스글로벌이 승소했으나, 인산가의 대법원 상고로 3년째 소송이 진행 중입니다. 이 사건은 중소기업의 생존을 위협하는 기술 탈취 문제로, 대기업의 자력과 2심 승소 판결을 통해 책임 및 증거가 명확한 상황입니다.</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>해외 위조상품 유통업자들의 책임이 명확하며(적합 조건 1), 다수의 한국 기업/브랜드가 피해를 입고 있고(적합 조건 3), 개별 사례 기준 피해 규모가 수억~수십억 원에 달하며 전체적으로는 국가 경쟁력을 저해하는 큰 문제이다(적합 조건 4). 또한 정부(지식재산처, 세관, 경찰)의 단속 및 대책 발표로 증거 확보 및 공적 절차가 진행 중이다(적합 조건 5, 6). 다만, 개별 해외 위조업자의 자력 확보는 추가 확인이 필요할 수 있다.</t>
+          <t>대기업의 기술 탈취 행위로 2심 특허법원에서 중소기업이 승소하여 상대방 책임이 명확하고(1), 상대방 대기업의 자력이 충분합니다(2). 핵심 기술 탈취는 중소기업 생존을 위협하는 큰 피해 규모를 가지며(4), 2심 승소는 증거가 충분히 확보되었음을 의미합니다(5). 현재 대법원 상고 중으로 사건이 종결되지 않았습니다.</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
-          <t>개별 압수 사례 기준 수억~수십억 원, 전체 피해 규모 미상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
-          <t>다수의 한국 기업/브랜드</t>
+          <t>1개 기업 (씨디에스글로벌)</t>
         </is>
       </c>
       <c r="J30" t="inlineStr">
         <is>
-          <t>정부가 나섰다, K-브랜드 짝퉁 전쟁가짜 휘발유·동전·분유까지… 과거...</t>
+          <t>협력 빌미로 기술만 쏙 … 생존 기로에 선 中企, 대기업 기술탈취 규탄</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
-          <t>donga.com</t>
+          <t>itbiznews.com</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-04-08</t>
         </is>
       </c>
       <c r="M30" t="inlineStr">
         <is>
-          <t>https://www.donga.com/news/Culture/article/all/20260404/133667216/1</t>
+          <t>https://www.itbiznews.com/news/articleView.html?idxno=209077</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
-          <t>2026-04-04 12:22:13.661481+00:00</t>
+          <t>2026-04-09 18:36:48.514509+00:00</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>메타, 스냅, 런웨이 AI 등 대기업 AI 기업</t>
+          <t>SK에코플랜트, KT, 인산가, 한화솔루션</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>유튜버 및 영상 창작자들의 대기업 AI 대상 집단소송 진행 중, 작가 및 음악가들은 이미 합의 또는 라이선스 모델 도입을 통해 분쟁 해결 중</t>
+          <t>씨디에스글로벌 사건 대법원 상고심 진행 중, 다른 기업들은 분쟁 중 또는 소송 준비 단계. 중소기업 기술탈취 신문고 출범식 겸 확대 범정부 대응단 간담회 개최.</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>AI 기업들이 유튜버, 영상 창작자, 작가, 음악가 등 창작자들의 콘텐츠를 무단으로 학습 데이터로 사용하여 집단소송이 제기되고 있습니다. 이미 작가들은 15억 달러 규모의 합의를 이끌어냈으며, 음악가들도 라이선스 모델 도입을 압박하는 등 대기업 AI 기업들을 상대로 한 법적 분쟁이 활발합니다. 이는 러다이트 운동과 유사하게 기술 전환기 인간의 존엄을 위한 저항으로 해석됩니다.</t>
+          <t>대기업의 기술탈취로 엔이씨파워, 티오더, 씨디에스글로벌, CGI 등 중소기업 4곳이 심각한 피해를 호소하고 있습니다. 이 중 씨디에스글로벌은 인산가와의 기술탈취 소송이 8년째 대법원에 계류 중이며, 다른 기업들도 대기업과의 분쟁을 겪고 있습니다. 중소기업중앙회 주도로 범정부 대응단 간담회가 열려 기술탈취 문제의 심각성을 알리고 정부의 적극적인 개입을 촉구했습니다.</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>대기업 AI 기업(메타, 스냅, 런웨이 AI 등)이 피고로 특정되어 자력이 충분하며, 유튜버, 영상 창작자 등 다수의 창작자들이 무단 학습 데이터 사용으로 피해를 입어 집단소송 가능성이 높습니다. (적합 조건 1, 2, 3 해당) 작가들의 15억 달러 합의 사례에서 보듯이 피해 규모가 크고 책임이 명확하며 증거 확보 가능성도 높습니다. (적합 조건 4, 5 해당)</t>
+          <t>대기업(SK에코플랜트, KT, 인산가, 한화솔루션)이 피고로 특정되며 자력이 충분하고, 기술탈취 정황이 구체적으로 제시되어 상대방 책임이 명확합니다. 기사에서 언급된 4개 기업 외에도 연간 299건의 기술 침해와 기업당 평균 18.2억 원의 피해가 발생하여 집단적 피해 및 피해 규모가 크며, 범정부 대응단 간담회 개최 등 공적 절차가 진행 중입니다. (적합 조건 1, 2, 3, 4, 5, 6 모두 해당)</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
-          <t>작가들의 경우 15억 달러 합의 사례 있음, 그 외 미상</t>
+          <t>평균 18억 2000만원 (기업당)</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
-          <t>수많은 유튜버, 영상 창작자, 작가, 음악가 등 다수</t>
+          <t>최소 4개 기업, 잠재적 다수 (연간 299건)</t>
         </is>
       </c>
       <c r="J31" t="inlineStr">
         <is>
-          <t>[김도열의 테크 오디세이] 기계의 효율이 인간을 앞질렀을 때</t>
+          <t>억울함 못풀고 하늘로 …기술탈취 피해 중소기업 '눈물'</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-07</t>
         </is>
       </c>
       <c r="M31" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202604030900148845</t>
+          <t>https://www.newsis.com/view/NISX20260407_0003580594</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
-          <t>2026-04-04 00:39:18.973540+00:00</t>
+          <t>2026-04-09 07:03:16.960434+00:00</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>블루엘리펀트</t>
+          <t>골프존</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>첫 재판 진행</t>
+          <t>대법원 파기환송, 파기환송심에서 손해배상액 등 변론 집중 예정</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>젠틀몬스터 운영사 아이아이컴바인드가 경쟁사 블루엘리펀트의 선글라스 제품이 자사 디자인을 모방했다며 30억 원 상당의 손해배상 소송을 제기했다. 젠틀몬스터는 3D 스캐닝 분석을 통해 99% 이상의 유사도를 주장하고 있으며, 블루엘리펀트는 최근 매출과 영업이익이 급성장하는 추세다. 첫 재판이 진행되었으며, 젠틀몬스터의 실적 부진이 소송의 배경으로 풀이된다.</t>
+          <t>골프코스 설계 전문업체 골프플랜이 스크린골프 업체 골프존을 상대로 제기한 저작권 침해 손해배상 소송에서 대법원이 골프코스 설계도면의 저작권을 인정하며 골프플랜의 손을 들어주었습니다. 10년 5개월간의 소송 끝에 대법원 판결로 저작권이 인정되었으며, 이제 파기환송심에서 구체적인 손해배상액이 다뤄질 예정입니다. 이 판결은 스크린골프 및 골프 산업 전반에 중대한 전환점이 될 것으로 평가됩니다.</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 4(피해 규모 큼), 5(증거 확보 가능)에 해당하여 소송금융 적합도가 높음. 젠틀몬스터 측은 3D 스캐닝 분석을 통해 99% 이상의 유사도를 주장하며 30억 원의 손해배상을 청구했고, 피고인 블루엘리펀트의 실적이 급성장하여 배상 능력이 충분할 것으로 판단된다.</t>
+          <t>대법원에서 골프코스 설계도면의 저작권을 인정하고 골프존의 저작권 침해를 인정한 판결이 나와 상대방 책임이 명확합니다. 피고인 골프존은 스크린골프 업계의 주요 기업으로 자력이 충분하며, 항소심 청구액이 79억 5천만원으로 피해 규모가 큽니다. 대법원 판결로 저작권 침해 사실이 확정되어 증거가 명확하며, 파기환송심이 진행될 예정이므로 종결된 사건이 아닙니다.</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
-          <t>30억 원</t>
+          <t>79억 5천만원 (항소심 청구액)</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1 (골프플랜)</t>
         </is>
       </c>
       <c r="J32" t="inlineStr">
         <is>
-          <t>이래서 소송까지 했나…잘 나가던 젠틀몬스터, 지난해 영업익 24% 감소 ...</t>
+          <t>[이달의 변호사] 골프코스에 저작권 인정받은 장영철 변호사</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>legaltimes.co.kr</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M32" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20028124?ref=naver</t>
+          <t>http://www.legaltimes.co.kr/news/articleView.html?idxno=92968</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
-          <t>2026-04-04 00:38:15.656326+00:00</t>
+          <t>2026-04-06 00:42:43.152996+00:00</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C33" t="inlineStr"/>
+      <c r="C33" t="inlineStr">
+        <is>
+          <t>HK inno.N</t>
+        </is>
+      </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>방송협회 차원의 손해배상 및 학습금지 청구 소송 제기</t>
+          <t>과거 특허 분쟁 진행, 향후 특허 만료 시 추가 소송 예상</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>방송협회장이 방송콘텐츠의 AI 무단 학습에 대해 저작권법 및 부정경쟁방지법 위반을 주장하며 손해배상 및 학습금지 청구 소송을 제기했습니다. 이는 네이버 '하이퍼클로바X' 사례와 유사하며, 다수의 방송사가 피해를 입을 수 있는 집단적 성격의 사건입니다.</t>
+          <t>위식도역류질환 치료제 케이캡은 첫 물질특허 분쟁 이후 약 70개 제약사가 제네릭 개발에 참여할 정도로 높은 관심을 받고 있다. 업계는 특허가 풀릴 경우 다수의 제약사가 동시에 등재를 신청하며 새로운 특허 분쟁이 발생할 가능성이 높다고 보고 있다.</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>방송콘텐츠의 AI 무단 학습은 저작권 침해 및 부정경쟁방지법 위반으로 상대방 책임이 비교적 명확하며(적합 조건 1), 대형 IT 기업이 상대방일 가능성이 높아 자력이 충분합니다(적합 조건 2). 또한, 다수의 방송사가 피해를 입는 집단적 피해이며(적합 조건 3), 피해 규모가 클 것으로 예상되고(적합 조건 4), AI 학습 데이터 및 콘텐츠를 통해 증거 확보가 가능할 것으로 보입니다(적합 조건 5).</t>
+          <t>케이캡의 특허권자인 HK inno.N은 대형 제약사로 충분한 자력을 가지며(적합 조건 2), 약 70개 제약사가 제네릭 개발에 관심을 보이며 과거 소송에 참여했고 향후 특허 만료 시 대규모 소송이 예상되어 집단적 소송금융 수요가 높음(적합 조건 3). 케이캡 시장 규모가 커서 제네릭 출시 지연으로 인한 잠재적 손실이 상당할 것으로 추정되며(적합 조건 4), 특허 관련 분쟁은 객관적 증거 확보가 용이함(적합 조건 5). 이는 소송금융 투자 가능성이 높은 경우에 해당한다.</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
-          <t>다수 방송사</t>
+          <t>70개사 이상</t>
         </is>
       </c>
       <c r="J33" t="inlineStr">
         <is>
-          <t>방문신 방송협회장  방송콘텐츠 AI 학습 무단 사용에 적극 대응</t>
+          <t>'다품목 관리' 변수로… '케이캡' 제네릭은 출시 가능한가</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
-          <t>mediatoday.co.kr</t>
+          <t>hitnews.co.kr</t>
         </is>
       </c>
       <c r="L33" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M33" t="inlineStr">
         <is>
-          <t>https://www.mediatoday.co.kr/news/articleView.html?idxno=333539</t>
+          <t>https://www.hitnews.co.kr/news/articleView.html?idxno=75166</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
-          <t>2026-04-03 13:07:00.349483+00:00</t>
+          <t>2026-04-06 00:38:55.826170+00:00</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>한올바이오파마</t>
+          <t>중국 기업들</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>임상 3상 실패로 인한 기술 반환 및 중재/소송 가능성 언급</t>
+          <t>특허 라이선스 계약 또는 소송 제기 압박 중</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>한올바이오파마가 개발 중인 자가면역질환 치료제 '바토클리맙'의 임상 3상 시험이 위약군보다 낮은 반응률을 보이며 실패했습니다. 이로 인해 파트너사인 이뮤노반트와의 기술 반환 여부를 두고 중재나 소송으로 이어질 가능성이 제기되고 있습니다.</t>
+          <t>일본 파나소닉과 LG에너지솔루션이 튤립 이노베이션을 통해 5000개 이상의 배터리 특허를 묶어 중국 기업들을 상대로 라이선스 계약 체결 또는 소송 제기를 압박하고 있습니다. 이는 배터리 산업 내 특허 분쟁의 전선이 확대되고 있음을 시사합니다.</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>한올바이오파마의 임상 3상 실패라는 명확한 사건이 발생하여 적합 조건 1(상대방 책임 명확)에 해당합니다. 신약 개발 및 기술 반환과 관련된 분쟁은 통상적으로 수백억 원 이상의 큰 피해 규모를 가질 수 있어 적합 조건 4(피해 규모 큼)에 부합하며, 임상 시험 결과 데이터가 객관적인 증거로 활용 가능하여 적합 조건 5(증거 확보 가능)를 충족합니다. 또한, 기사에서 '중재나 소송으로 이어질 수 있다'고 명시하여 분쟁 가능성이 높습니다.</t>
+          <t>대기업 피고(중국 기업들)의 자력이 충분할 것으로 예상되며 (적합 조건 2), 5000개 이상의 특허가 얽힌 대규모 분쟁으로 피해 규모가 매우 클 것으로 예상됩니다 (적합 조건 4). 특허 존재 자체가 증거가 되므로 증거 확보 가능성이 높습니다 (적합 조건 5).</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J34" t="inlineStr">
         <is>
-          <t>한올바이오 ‘바토클리맙’ 임상 3상 실패…기술반환 여부 ‘촉각’</t>
+          <t>완성차까지 불똥… 배터리 특허 분쟁 전선 확대</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
-          <t>biz.chosun.com</t>
+          <t>chosun.com</t>
         </is>
       </c>
       <c r="L34" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M34" t="inlineStr">
         <is>
-          <t>https://biz.chosun.com/science-chosun/bio/2026/04/03/EFALWFCLABEHLE7LCQZJUAHHYY/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
+          <t>https://www.chosun.com/economy/industry-company/2026/04/06/CTTNXLN22NHKBEHRZNEYTSFXDM/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
         </is>
       </c>
       <c r="N34" t="inlineStr">
         <is>
-          <t>2026-04-03 12:39:08.966515+00:00</t>
+          <t>2026-04-06 00:30:56.544727+00:00</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>룽바이, 제세능원</t>
+          <t>로렌 블레이크 볼티어</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>LG화학이 룽바이를 상대로 특허 침해 소송 제기</t>
+          <t>인플루언서의 AI 이미지 무단 도용 및 조작 사실 폭로, 게시물 삭제 후 침묵 중</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>LG화학이 중국 기업 룽바이를 상대로 NCM 양극재 기술 특허 침해 소송을 제기했습니다. LG화학은 룽바이가 자사의 특허를 무단 사용하고 제세능원을 통해 제품을 생산·판매했다고 주장하고 있습니다. 이는 전기차용 중대형 배터리 분야에서 한중 기업 간 벌어진 특허 분쟁입니다.</t>
+          <t>유명 인플루언서 로렌 블레이크 볼티어가 AI를 이용해 흑인 모델 타티아나 엘리자베스의 신체 사진에 자신의 얼굴을 합성하고 촬영 장소까지 조작하여 SNS에 게시했습니다. 피해자가 원본 사진과 비교하며 폭로하자 볼티어는 게시물을 삭제했으나 해명이나 사과는 없는 상태입니다. 이번 사건은 AI 기술의 윤리적 문제와 디지털 범죄 가능성을 보여주며 논란이 되고 있습니다.</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>LG화학이 룽바이를 상대로 NCM 양극재 기술 특허 무단 사용을 주장하며 소송을 제기하여 상대방 책임이 명확합니다. 전기차용 중대형 배터리 분야의 특허 소송으로 피해 규모가 클 것으로 예상되며, 상대방인 룽바이는 대기업으로 자력이 충분할 것으로 판단됩니다. 이미 소송이 진행 중인 점도 긍정적입니다.</t>
+          <t>상대방(유명 인플루언서)의 책임이 명확하며, 피해자가 원본 사진과 문신 등 구체적인 증거를 제시했습니다. 상대방은 160만 팔로워를 보유한 인플루언서로 자력이 있을 가능성이 높고, 이미지 무단 도용으로 인한 피해 규모가 상당할 수 있습니다. (적합 조건 1, 2, 4, 5 해당)</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J35" t="inlineStr">
         <is>
-          <t>[Who Is ?] 김동춘 LG화학 대표이사 사장</t>
+          <t>이건 범죄 아닌가요?  AI로 타인 사진에 자신의 얼굴 도용한 美인플루...</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
-          <t>businesspost.co.kr</t>
+          <t>view.asiae.co.kr</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M35" t="inlineStr">
         <is>
-          <t>https://www.businesspost.co.kr/BP?command=article_view&amp;num=434868</t>
+          <t>https://view.asiae.co.kr/article/2026040608131301476</t>
         </is>
       </c>
       <c r="N35" t="inlineStr">
         <is>
-          <t>2026-04-03 00:43:33.307830+00:00</t>
+          <t>2026-04-06 00:28:07.450608+00:00</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>해외 모방 업체 다수</t>
+          <t>온라인 플랫폼 및 AI 개발 회사</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>기업들의 법적 대응 및 정부의 K-브랜드 보호 정책 도입 추진 중</t>
+          <t>배우 조직 성명 발표, 법원 판례 존재, 관련 법안 시행 중, 플랫폼 대상 법적 조치 지원 예정</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>K-푸드의 글로벌 인기에 힘입어 해외에서 '짝퉁 제품'이 급증하며 삼양식품, 오리온, 롯데칠성음료 등 국내 기업들이 상표권 및 저작권 침해로 막대한 피해를 입고 있습니다. 국내 기업의 추정 매출 피해액은 약 7조원에 달하며, 정부는 K-브랜드 인증 마크 도입 및 분쟁 대응 지원 등 대책 마련에 나섰습니다. 기업들은 개별 대응의 한계를 느끼고 있어 소송금융의 역할이 중요해질 수 있습니다.</t>
+          <t>AI 기술을 이용한 배우의 이미지와 목소리 무단 도용 및 가짜 영상 제작이 중국에서 심각한 문제로 부상하고 있다. 중국 배우 조직은 이를 초상권 및 음성권 침해로 규정하고 플랫폼을 상대로 한 법적 조치를 지원할 것이라고 밝혔다. 이미 법원 판례와 관련 법안이 존재하며, AI로 인한 배우 실업 문제도 심화되고 있다.</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하며(짝퉁 제품), 집단적 피해(다수 K-푸드 기업), 피해 규모가 매우 큼(7조원 추정), 증거 확보 용이, 정부 차원의 공적 절차 진행 중(K-브랜드 보호 정책). 기업들이 개별 대응의 한계를 느끼고 있어 소송금융이 해외 IP 분쟁 대응 부담을 덜어줄 수 있는 좋은 기회입니다.</t>
+          <t>상대방 책임이 명확하고(초상권, 음성권 침해), 다수의 배우가 피해를 입고 있으며(집단적 피해), 배우 조직이 법적 조치를 지원하고 법원 판례 및 관련 법안이 존재하여 증거 확보 및 공적 절차 진행 중임. 상대방인 온라인 플랫폼 및 AI 개발사의 자력도 충분할 것으로 예상되어 소송금융 적합도가 높음.</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
-          <t>국내 기업 약 7조원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
-          <t>국내 K-푸드 기업 다수</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J36" t="inlineStr">
         <is>
-          <t>잘 나가니 베낀다 ⋯'짝퉁' 확산에 정부도 나선다</t>
+          <t>AI 가짜 영상에 습격당한 중국 배우들…“얼굴·목소리 무단 학습 권익...</t>
         </is>
       </c>
       <c r="K36" t="inlineStr">
         <is>
-          <t>inews24.com</t>
+          <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L36" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M36" t="inlineStr">
         <is>
-          <t>http://www.inews24.com/view/1956504</t>
+          <t>https://www.khan.co.kr/article/202604051846001</t>
         </is>
       </c>
       <c r="N36" t="inlineStr">
         <is>
-          <t>2026-04-03 00:40:14.421614+00:00</t>
+          <t>2026-04-05 12:50:29.580818+00:00</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>닌텐도</t>
+          <t>신왕다, 르노</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>미국 특허상표청의 닌텐도 특허 거절 결정(비최종), 일본 도쿄지방재판소에서 특허 침해 소송 진행 중</t>
+          <t>독일 법원에서 신왕다 특허 침해 인정 및 판매 금지 명령, 르노 대상 소송 진행 중</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>닌텐도가 보유한 '캐릭터 소환' 특허가 미국 특허상표청으로부터 선행 기술 존재를 이유로 거절당했습니다. 이 결정은 현재 일본 도쿄지방재판소에서 진행 중인 닌텐도와 포켓페어 간의 '팰월드' 특허 침해 소송에 중대한 영향을 미칠 것으로 보입니다. 닌텐도는 포켓페어를 상대로 손해배상 및 판매 금지 가처분을 청구한 상태입니다.</t>
+          <t>LG에너지솔루션이 독일 법원에서 신왕다의 특허 침해를 인정받아 승소했으며, 분리막 코팅 기술 관련 소송에서도 잇따라 승소했다. 현재 프랑스 완성차 업체 르노를 상대로도 특허 침해 소송을 진행하는 등 적극적인 특허권 보호 및 침해 기업에 대한 법적 조치를 확대하고 있다.</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>상대방(닌텐도)은 자력이 충분한 대기업이며, 소송이 장기화될 경우 팰월드의 판매 금지 등 피해 규모가 클 수 있습니다. 미국 특허상표청의 닌텐도 특허 거절 결정은 팰월드 측에 유리한 강력한 증거이며, 이미 공적 절차(미국 특허상표청 재심사)가 진행 중인 상황입니다.</t>
+          <t>LG에너지솔루션이 특허 침해 소송에서 이미 승소한 전례가 있어 상대방(신왕다, 르노 등 대기업)의 책임이 명확하며(적합 조건 1), 상대방의 자력이 충분하다(적합 조건 2). 전기차 배터리 및 완성차 시장에서의 특허 침해는 피해 규모가 매우 클 것으로 예상되며(적합 조건 4), 이미 법원 판결을 통해 증거가 입증되었다(적합 조건 5). 이는 소송금융 투자에 매우 적합한 조건이다.</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I37" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J37" t="inlineStr">
         <is>
-          <t>소환 독점 안 돼  닌텐도, 美서 특허 거절…'팰월드' 소송전 어쩌나?</t>
+          <t>LG에너지솔루션, 완성차까지 겨눈 '특허 칼날'…'특허 전쟁 선포 모드'</t>
         </is>
       </c>
       <c r="K37" t="inlineStr">
         <is>
-          <t>inven.co.kr</t>
+          <t>megaeconomy.co.kr</t>
         </is>
       </c>
       <c r="L37" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M37" t="inlineStr">
         <is>
-          <t>https://www.inven.co.kr/webzine/news/?news=315046</t>
+          <t>https://www.megaeconomy.co.kr/news/newsview.php?ncode=1065583429104817</t>
         </is>
       </c>
       <c r="N37" t="inlineStr">
         <is>
-          <t>2026-04-03 00:33:39.413011+00:00</t>
+          <t>2026-04-05 12:43:55.085781+00:00</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>101번지 남산돈가스 (상표권 등록자)</t>
+          <t>볼보자동차코리아, 신왕다</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>대법원 판결로 건물주의 허위 주장이 기각되었으나, 상표권은 여전히 유효하여 실질적 권리 회복을 위한 추가 법적 조치 가능성 있음.</t>
+          <t>특허 침해 금지 가처분 신청 및 무역위원회 불공정 무역 행위 조사 진행 중</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>'101번지 남산돈가스' 사건은 건물주가 원조 임차인을 내보낸 뒤 상표권을 등록하고 'Since 1992' 문구를 사용하며 영업을 이어간 사례이다. 대법원 판결로 건물주의 허위 주장이 기각되었음에도 상표권은 여전히 유효하여 진정한 권리자의 피해가 지속되고 있다. 이는 지식재산권 제도의 구조적 한계를 보여주며, 최근 강화된 손해배상 제도를 통해 추가적인 법적 구제 가능성이 있다.</t>
+          <t>LG에너지솔루션이 중국 배터리 기업 신왕다의 배터리를 탑재한 볼보자동차코리아의 전기 SUV 'EX30'에 대해 특허 침해 금지 가처분을 신청했습니다. LG에너지솔루션은 '전극조립체 구조' 기술 특허 침해를 주장하며, 산업통상자원부 무역위원회에 불공정 무역 행위 조사도 요청했습니다. 이는 유럽에서 특허 침해 판결에도 불구하고 로열티 협상이 지연되자 완성차 업체를 통해 배터리 공급사를 압박하기 위한 전략으로 풀이됩니다.</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 4(피해 규모 큼), 5(증거 확보 가능)에 해당한다. 법원 판결로 건물주의 허위 주장이 기각되어 상대방의 책임이 명확하며, 전국 가맹점을 운영하는 사업체이므로 자력도 충분하다. 오랜 기간 쌓아온 브랜드 가치 침해로 피해 규모가 크고, 법원 판결로 사실관계가 확인되어 증거 확보도 용이하다. 비록 과거 소송이 있었으나, 실질적 권리 회복이 이루어지지 않았고 최근 징벌적 손해배상 한도 확대 법안이 적용될 경우 추가적인 소송금융 투자 기회가 있을 수 있다.</t>
+          <t>LG에너지솔루션이 핵심 특허를 보유하고 있으며, 유럽에서 이미 특허 침해 판결이 내려져 상대방(볼보, 신왕다)의 책임이 명확합니다. 산업통상자원부 무역위원회에 불공정 무역 행위 조사가 진행 중이며, 특허 침해 소송은 잠재적 피해 규모가 크고 상대방 기업들의 자력도 충분합니다. (적합 조건 1, 2, 4, 5, 6 해당)</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I38" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J38" t="inlineStr">
         <is>
-          <t>[소재필의 IP 인사이트] 빼앗긴 이름과 무력한 법… 남산돈가스가 남긴...</t>
+          <t>LG에너지솔루션, 中 배터리 업체 압박 확대..볼보 겨냥 특허 소송</t>
         </is>
       </c>
       <c r="K38" t="inlineStr">
         <is>
-          <t>geconomy.co.kr</t>
+          <t>kpenews.com</t>
         </is>
       </c>
       <c r="L38" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M38" t="inlineStr">
         <is>
-          <t>https://www.geconomy.co.kr/news/article.html?no=318680</t>
+          <t>https://kpenews.com/View.aspx?No=4030149</t>
         </is>
       </c>
       <c r="N38" t="inlineStr">
         <is>
-          <t>2026-04-03 00:33:00.041751+00:00</t>
+          <t>2026-04-05 12:43:15.757801+00:00</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>LG전자</t>
+          <t>볼보코리아</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>미국 법원에서 특허 침해 소송 2라운드 진행 중</t>
+          <t>특허 침해 금지 가처분 신청</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>일본 맥셀이 LG전자를 상대로 미국 법원에서 특허 침해 소송 2라운드를 시작했다. 이전 라운드에서는 LG전자가 특허 무효 판결로 1430만 달러의 손해배상 책임에서 벗어났으나, 맥셀은 다시 소송을 제기하며 특허 침해를 주장하고 있다. 이는 기업 간의 대규모 지식재산권 분쟁으로, 소송금융 투자에 적합한 조건을 갖추고 있다.</t>
+          <t>LG에너지솔루션이 볼보코리아를 상대로 '전극조립체 구조' 관련 특허 침해 금지 가처분 신청을 제기했다. LG에너지솔루션은 해당 특허 관련 소송에서 잇따라 승소한 경험이 있으며, 이는 볼보코리아의 특허 침해 주장에 대한 강력한 근거가 될 수 있다.</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t>상대방(LG전자)은 자력이 충분한 대기업이며(적합 조건 2), 특허 침해 소송으로 예상 피해 규모가 1430만 달러(약 198억원)로 매우 크다(적합 조건 4). 일본 맥셀이 LG전자를 상대로 다시 특허 침해 소송을 제기한 것으로 보아 상대방의 책임이 명확하다고 판단하고 증거를 확보했을 가능성이 높다(적합 조건 1, 5).</t>
+          <t>볼보코리아는 자력이 충분한 대기업(적합 조건 2)이며, LG에너지솔루션은 해당 특허 관련 소송에서 잇따라 승소한 경험이 있어 상대방 책임 입증(적합 조건 1) 및 증거 확보(적합 조건 5)에 유리할 것으로 예상됩니다. 특허 침해 소송의 특성상 피해 규모가 클 가능성(적합 조건 4)이 높습니다.</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
-          <t>1430만 달러 (약 198억원)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I39" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J39" t="inlineStr">
         <is>
-          <t>LG전자, 일본 맥셀에 특허 침해로 또 피소…미국 법정에서 2라운드 시작</t>
+          <t>LG에너지솔루션, 볼보코리아 상대로 특허 침해 금지 가처분 신청</t>
         </is>
       </c>
       <c r="K39" t="inlineStr">
         <is>
-          <t>fieldnews.kr</t>
+          <t>dynews.co.kr</t>
         </is>
       </c>
       <c r="L39" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M39" t="inlineStr">
         <is>
-          <t>http://www.fieldnews.kr/news/articleView.html?idxno=27691</t>
+          <t>http://www.dynews.co.kr/news/articleView.html?idxno=845333</t>
         </is>
       </c>
       <c r="N39" t="inlineStr">
         <is>
-          <t>2026-04-02 12:45:13.629795+00:00</t>
+          <t>2026-04-05 12:43:07.773803+00:00</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>앤트로픽, 레딧</t>
+          <t>볼보자동차, 신왕다</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>앤트로픽은 집단소송에서 배상 명령 선고. 레딧은 사용자 생성 콘텐츠 무단 활용 관련 문제 제기.</t>
+          <t>특허 침해 금지 가처분 신청, 산업통상부 무역위원회 불공정 무역행위 조사 개시</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>AI 기업 앤트로픽은 작가·출판사들의 집단소송에서 15억 달러 배상 명령을 받았으며, 레딧 또한 사용자 생성 콘텐츠를 무단으로 학습에 활용했다는 비판을 받고 있다. 이는 AI 학습 데이터의 저작권 침해 및 무단 활용에 대한 법적 분쟁이 확산되고 있음을 보여준다.</t>
+          <t>LG에너지솔루션이 중국 배터리를 탑재한 볼보자동차의 전기 SUV 'EX30'에 대해 특허 침해 금지 가처분을 신청했다. 이는 LG엔솔의 '전극조립체 구조' 관련 고유 기술 특허 침해를 주장하는 것으로, 배터리 공급사인 신왕다를 압박하기 위한 전략으로 분석된다. LG엔솔은 무역위원회에도 불공정 무역행위 조사를 신청했으며, 조사가 개시된 상태다.</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>앤트로픽은 이미 집단소송에서 15억 달러 배상 명령을 받아 상대방 책임이 명확하고(1), 자력이 충분하며(2), 집단적 피해(3)와 큰 피해 규모(4), 증거 확보(5)가 확인된다. 레딧 역시 유사한 저작권 침해 문제로 집단소송 가능성이 높다.</t>
+          <t>상대방 책임이 비교적 명확함 (LG엔솔의 고유 기술로 인정받으며, 독일에서 이미 신왕다의 특허 침해를 인정받아 판매 금지 명령을 끌어냄). 상대방에게 자력이 충분함 (볼보자동차, 신왕다 모두 대기업). 증거가 있거나 확보 가능함 (특허 등록 및 독일 판결). 이미 공적 절차(소송 제외)가 진행 중임 (산업통상부 무역위원회 불공정 무역행위 조사 개시 결정).</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
-          <t>앤트로픽 15억 달러(약 2조 3천억원), 레딧 미상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I40" t="inlineStr">
         <is>
-          <t>작가·출판사 다수, 레딧 사용자 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J40" t="inlineStr">
         <is>
-          <t>학습은 괜찮고 유출은 저작권 침해?…앤트로픽의 두 얼굴</t>
+          <t>LG엔솔, 中배터리 탑재한 볼보에 특허 소송</t>
         </is>
       </c>
       <c r="K40" t="inlineStr">
         <is>
-          <t>digitaltoday.co.kr</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L40" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M40" t="inlineStr">
         <is>
-          <t>https://www.digitaltoday.co.kr/news/articleView.html?idxno=652623</t>
+          <t>https://www.sedaily.com/article/20028384?ref=naver</t>
         </is>
       </c>
       <c r="N40" t="inlineStr">
         <is>
-          <t>2026-04-02 12:41:09.853537+00:00</t>
+          <t>2026-04-05 12:41:19.698021+00:00</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C41" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C41" t="inlineStr"/>
       <c r="D41" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>'K-브랜드 정부 인증제도' 도입 및 범정부적 대응 체계 구축 중</t>
+          <t>중소기업 기술·디자인 탈취 피해가 지속적으로 발생하며, 법률 비용 지원 등 제도 개선 논의가 필요한 상황입니다.</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>정부가 해외 K-브랜드 위조상품 문제 해결을 위해 'K-브랜드 정부 인증제도'를 도입합니다. 지식재산처가 직접 인증 상표의 상표권자가 되어 70개국에 등록하고, 범정부적 대응을 통해 위조상품 제작 및 유통에 적극적으로 대처할 예정입니다. 전 세계 K-브랜드 위조상품 유통 규모는 약 11조 원으로 추산되며, 이는 기업 매출 감소 7조 원 등의 피해를 야기하고 있습니다.</t>
+          <t>중소기업들이 기술 및 디자인 탈취 피해를 겪고 있으나, 증거 확보의 어려움과 높은 소송 비용, 긴 시간 소요로 인해 제대로 대응하지 못하고 있습니다. 정부의 제도 개선 노력에도 불구하고 사후 대응 중심의 한계가 지적되며, 전문가들은 사전 보호 및 입증 지원, 그리고 법률 비용 지원 등 중소기업의 소송 부담을 줄일 지원책 마련을 촉구하고 있습니다.</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>전 세계 K-브랜드 위조상품 유통 규모가 11조 원에 달하며, 기업 매출 감소 7조 원 등 다수의 K-브랜드 기업이 막대한 집단적 피해를 입고 있습니다. (적합 조건 3, 4) OECD 발표 자료와 정부의 인증 상표 및 모니터링 시스템 도입으로 객관적 증거 확보가 용이하며 (적합 조건 5), 지식재산처 주도로 범정부적 대응 체계가 구축되는 공적 절차가 진행 중입니다. (적합 조건 6) 정부가 직접 상표권자가 되어 위조상품에 대응하는 전례 없는 조치로, 향후 개별 기업의 소송에 강력한 지원이 될 수 있어 소송금융 투자 기회를 확대할 잠재력이 높습니다.</t>
+          <t>이 기사는 중소기업의 기술·디자인 탈취 피해가 지속적으로 발생하여 다수의 기업이 어려움을 겪는 집단적 피해(적합 조건 3)를 다루고 있습니다. 시장 선점 기회 상실 등 비가역적 손실로 개별 기업의 피해 규모가 클 수 있으며(적합 조건 4), 특히 기사에서 중소기업의 소송 부담을 줄이기 위한 '법률 비용 지원', '기술 분쟁 대응 펀드' 등의 필요성을 직접 언급하여 소송금융의 명확한 시장 수요를 보여줍니다. 이는 소송금융 투자 가능성이 높은 경우에 해당합니다.</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
-          <t>기업 매출 감소 7조 원, 총 피해 규모 11조 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I41" t="inlineStr">
         <is>
-          <t>K-브랜드 기업 다수</t>
+          <t>중소기업 다수</t>
         </is>
       </c>
       <c r="J41" t="inlineStr">
         <is>
-          <t>찍으면 “진품”… K브랜드 ‘인증 상표’ 뜬다</t>
+          <t>[기획] 中企 울리는 지식재산권 사각지대</t>
         </is>
       </c>
       <c r="K41" t="inlineStr">
         <is>
-          <t>donga.com</t>
+          <t>m-i.kr</t>
         </is>
       </c>
       <c r="L41" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M41" t="inlineStr">
         <is>
-          <t>https://www.donga.com/news/Society/article/all/20260401/133656667/2</t>
+          <t>https://www.m-i.kr/news/articleView.html?idxno=1361542</t>
         </is>
       </c>
       <c r="N41" t="inlineStr">
         <is>
-          <t>2026-04-02 00:36:36.882390+00:00</t>
+          <t>2026-04-05 12:37:01.615658+00:00</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C42" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C42" t="inlineStr"/>
+      <c r="D42" t="inlineStr"/>
+      <c r="E42" t="inlineStr"/>
       <c r="F42" t="inlineStr">
         <is>
-          <t>JTBC와 스튜디오C1은 야구 예능 프로그램 '최강야구'의 저작재산권 등을 두고 법적 분쟁 중이다. 법원은 JTBC가 스튜디오C1을 상대로 낸 저작권침해금지 및 부정경쟁행위금지 가처분 신청을 인용했으나, 스튜디오C1은 '불꽃야구' 시즌2를 강행하겠다고 밝혔다. JTBC는 이에 대해 본안 소송으로 엄정한 법적 심판을 받게 할 것이라고 경고했다.</t>
+          <t>특허 침해 소송에서 승소하더라도 막대한 소송 비용과 시간 소모로 인해 기업이 존립 위기에 처하는 '승자의 저주' 현상이 반복되고 있다. 특히 중소·벤처기업은 핵심 기술을 지키는 과정에서 자금난으로 소송을 포기하거나, 승소 후에도 회복하지 못하는 경우가 많다. 전문가들은 입증 책임 완화, 디스커버리 제도 확대, 공적 지원, 징벌적 손해배상 강화 등 제도 개선이 시급하다고 지적한다.</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t>법원이 JTBC의 저작권 침해 및 부정경쟁행위금지 가처분 신청을 인용하여 상대방(스튜디오C1)의 책임이 비교적 명확하며(적합 조건 1), 가처분 결정 자체가 강력한 증거가 됩니다(적합 조건 5). 이미 법적 절차가 진행 중이며 본안 소송이 예정되어 있습니다(적합 조건 6). 인기 프로그램의 저작권 침해로 인한 피해 규모가 클 것으로 예상됩니다(적합 조건 4).</t>
+          <t>이 기사는 특허 침해 소송에서 중소·벤처기업이 겪는 막대한 소송 비용과 시간 소모로 인한 '승자의 저주' 현상을 지적하며 소송금융의 필요성을 강력히 시사한다. 상대방에게 자력이 충분할 가능성이 높고(글로벌 기업과의 분쟁 언급), 피해 규모가 크며(기업 존립 위태), 최근 기술탈취 소송에 디스커버리 제도가 도입되어 증거 확보 가능성이 개선되고 있어 소송금융 투자 적합도가 높다. (적합 조건 2, 4, 5 해당)</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I42" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J42" t="inlineStr">
         <is>
-          <t>'불꽃야구', JTBC와 분쟁 속 시즌2 강행…직관 일정 공개</t>
+          <t>[기획] 상처만 남는 특허 소송전… 이겨도 경쟁력은 이미 '저하'</t>
         </is>
       </c>
       <c r="K42" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>m-i.kr</t>
         </is>
       </c>
       <c r="L42" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M42" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260401_0003574214</t>
+          <t>https://www.m-i.kr/news/articleView.html?idxno=1361545</t>
         </is>
       </c>
       <c r="N42" t="inlineStr">
         <is>
-          <t>2026-04-01 13:26:44.591312+00:00</t>
+          <t>2026-04-05 12:36:46.826348+00:00</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>테일러 스위프트 및 소속사</t>
+          <t>신왕다, 볼보자동차코리아, 닛산, 르노코리아</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>상표권 침해 소송 제기</t>
+          <t>특허 침해 금지 가처분 신청 진행 중 (한국, 독일), 산업통상자원부 무역위원회 불공정 무역행위 조사 개시</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>가수 마렌 웨이드가 테일러 스위프트의 'Life of a Showgirl' 관련 상품이 자신의 상표권을 침해했다고 주장하며 소송을 제기했습니다. 웨이드 측 변호사는 창작자 보호를 위한 소송임을 밝혔으며, 테일러 스위프트 소속사는 아직 공식 입장을 내놓지 않고 있습니다.</t>
+          <t>LG에너지솔루션이 자사의 핵심 배터리 특허를 침해한 중국 신왕다 배터리를 탑재한 볼보, 닛산, 르노 등 완성차 업체들을 대상으로 특허 침해 금지 가처분 신청 및 무역위원회 조사를 확대하고 있습니다. 이는 신왕다를 압박하기 위한 전략적 조치로 보이며, LG엔솔은 5만 건 이상의 특허를 보유하며 기술 무단 사용에 엄정히 대응하고 있습니다.</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>상대방(테일러 스위프트 및 소속사)에게 자력이 충분하며, 상표권 침해 소송이 이미 제기되어 법적 절차가 진행 중입니다. 상표권 침해 사건은 증거 확보가 용이하고, 글로벌 스타를 상대로 한 소송이므로 피해 규모가 클 가능성이 높습니다.</t>
+          <t>LG에너지솔루션의 핵심 특허 침해 주장이 명확하고(상대방 책임 명확), 상대방인 글로벌 완성차 업체들과 중국 배터리 제조사는 충분한 자력을 갖추고 있습니다(상대방 자력 충분). 핵심 기술 침해로 인한 피해 규모가 매우 클 것으로 예상되며(피해 규모 큼), 5만 건 이상의 특허 보유 및 유럽 법원 판결 등 증거가 충분합니다(증거 확보 가능). 또한, 무역위원회 불공정 무역행위 조사가 개시되어 공적 절차가 진행 중입니다(공적 절차 진행 중).</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I43" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1 (LG에너지솔루션)</t>
         </is>
       </c>
       <c r="J43" t="inlineStr">
         <is>
-          <t>테일러 스위프트, 상표권 침해 소송당했다…소속사 묵묵부답</t>
+          <t>더는 안 참아  LG엔솔, 배터리 특허 전쟁 볼보 등 완성차로 확대</t>
         </is>
       </c>
       <c r="K43" t="inlineStr">
         <is>
-          <t>newsen.com</t>
+          <t>magazine.hankyung.com</t>
         </is>
       </c>
       <c r="L43" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-04</t>
         </is>
       </c>
       <c r="M43" t="inlineStr">
         <is>
-          <t>https://www.newsen.com/news_view.php?uid=202604011345240410</t>
+          <t>https://magazine.hankyung.com/business/article/202604059074b</t>
         </is>
       </c>
       <c r="N43" t="inlineStr">
         <is>
-          <t>2026-04-01 12:56:09.901229+00:00</t>
+          <t>2026-04-05 00:30:41.690831+00:00</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>롯데케미칼 타이탄 및 장선표 대표이사</t>
+          <t>볼보자동차코리아, 신왕다</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>말레이시아에서 486억 원대 소송 진행 중, 경영진 공동 피고 지정</t>
+          <t>볼보자동차코리아 대상 특허 침해 금지 가처분 신청 및 산업통상자원부 무역위원회 불공정 무역행위 조사 개시. 독일에서는 신왕다 상대로 판매 금지 및 제품 회수 명령 승소.</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>롯데케미칼 타이탄이 말레이시아에서 486억 원대 규모의 소송에 휘말렸습니다. 기업 법인뿐만 아니라 장선표 대표이사 개인까지 공동 피고로 지정되어 경영진의 책임과 영업 기밀 노출 리스크가 부각되고 있습니다.</t>
+          <t>LG에너지솔루션이 볼보자동차코리아를 상대로 전기차 'EX30'에 탑재된 중국 신왕다 배터리의 특허 침해 금지 가처분을 신청했다. 이는 LG엔솔의 '전극조립체 구조' 관련 특허 침해를 주장하는 것으로, 이미 독일에서 신왕다 상대로 승소한 바 있다. LG엔솔은 신왕다를 압박하기 위해 완성차 업체로 전선을 확대하며 공세를 강화하고 있다.</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t>롯데케미칼 타이탄은 대기업 계열사로 자력이 충분하며(적합 조건 2), 486억 원대라는 구체적인 피해 규모가 명시되어 있습니다(적합 조건 4). 경영진을 공동 피고로 지정하고 영업 기밀 노출 리스크가 언급된 점에서 상대방 책임이 명확하고(적합 조건 1), 관련 증거 확보 가능성도 높습니다(적합 조건 5). 이미 소송이 진행 중인 점도 긍정적입니다.</t>
+          <t>LG에너지솔루션의 특허 침해 주장이 독일 법원에서 이미 인정되어 상대방 책임이 명확하며(조건 1, 5), 피고인 볼보자동차코리아와 실질적 타겟인 신왕다 모두 자력이 충분하다(조건 2). 또한, 산업통상자원부 무역위원회에서 불공정 무역행위 조사가 개시되어 공적 절차가 진행 중이며(조건 6), 특허 침해로 인한 피해 규모가 클 것으로 예상된다(조건 4).</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
-          <t>486억 원대</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I44" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J44" t="inlineStr">
         <is>
-          <t>롯데케미칼 타이탄, 말레이서 486억대 ‘복합 리스크’ 피소… 경영진까...</t>
+          <t>LG엔솔, 볼보 상대로 특허 소송…中 배터리 겨냥 공세 확대</t>
         </is>
       </c>
       <c r="K44" t="inlineStr">
         <is>
-          <t>g-enews.com</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L44" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-04</t>
         </is>
       </c>
       <c r="M44" t="inlineStr">
         <is>
-          <t>https://www.g-enews.com/view.php?ud=202604011013072639fbbec65dfb_1</t>
+          <t>https://www.yna.co.kr/view/AKR20260403124600003?input=1195m</t>
         </is>
       </c>
       <c r="N44" t="inlineStr">
         <is>
-          <t>2026-04-01 12:47:39.997618+00:00</t>
+          <t>2026-04-05 00:29:20.006019+00:00</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C45" t="inlineStr"/>
       <c r="D45" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>K-브랜드 정부인증 제도 도입 및 범정부적 위조상품 단속 체계 구축</t>
+          <t>기술 탈취 시도 적발 및 확인, 관련 수사 또는 조사 진행 가능성</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>정부가 해외 K-브랜드 위조상품 문제 해결을 위해 'K-브랜드 정부인증 제도'를 도입하고 직접 상표권자가 되어 단속에 나섭니다. 전 세계적으로 11조 원 규모의 위조상품 유통으로 K-브랜드 기업들이 7조 원의 매출 감소 피해를 입고 있으며, 정부는 실시간 모니터링과 범부처 협력을 통해 위조상품을 근절할 계획입니다.</t>
+          <t>K-배터리의 실리콘 음극재, 전고체 배터리 등 핵심 기술이 해외 기업에 의해 조직적으로 탈취되는 사례가 적발되었습니다. 핵심 인력 포섭, 설계도 유출 등 다양한 방식으로 기술 탈취가 시도되고 있으며, 이는 국가 안보 문제로 인식되어 징벌적 손해배상 강화 등 법적 보호 장치가 보완되고 있습니다. 기술 유출 이후의 피해 회복이 어려운 만큼, 특허 포트폴리오 구축 등 사전적 방어의 중요성이 강조됩니다.</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t>정부가 직접 K-브랜드 위조상품 단속에 나서는 범정부적 공적 절차가 진행 중이며(공적 절차 진행), 전 세계 11조 원 규모의 위조상품 유통으로 K-브랜드 기업들의 집단적 피해(집단적 피해, 피해 규모 큼)가 명확합니다. 정부의 실시간 모니터링 시스템 도입으로 증거 확보도 용이할 것으로 예상됩니다(증거 확보 가능). 상대방의 책임 또한 명확합니다. 다만, 개별 위조상품 생산자의 자력은 불분명할 수 있습니다.</t>
+          <t>전고체 배터리 핵심 데이터 탈취 시도 및 영업비밀 조직적 탈취 사례가 적발/확인되어 상대방의 책임이 명확하며(적합 조건 1), 기술 가치와 징벌적 손해배상 가능성을 고려할 때 피해 규모가 매우 클 것으로 예상됩니다(적합 조건 4). 이미 탈취 시도가 '적발'되고 '확인'되었다는 점에서 증거 확보 가능성이 높고(적합 조건 5), 이는 수사 또는 조사 등 공적 절차 진행 중임을 시사합니다(적합 조건 6). 또한, 핵심 기술을 노리는 '외국 기업'은 충분한 자력을 가질 가능성이 높습니다(적합 조건 2).</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
-          <t>기업 매출 감소 7조 원 (전 세계 K-브랜드 위조상품 유통 규모 11조 원)</t>
+          <t>수억 원 이상</t>
         </is>
       </c>
       <c r="I45" t="inlineStr">
         <is>
-          <t>K-브랜드 기업 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J45" t="inlineStr">
         <is>
-          <t>K-브랜드 짝퉁, 이제 정부가 직접 잡는다 ···전 세계 70개국 '인증상...</t>
+          <t>[소재필의 IP 인사이트] K-배터리 초격차, ‘특허 그물망’이 지켜낼 수...</t>
         </is>
       </c>
       <c r="K45" t="inlineStr">
         <is>
-          <t>paxetv.com</t>
+          <t>geconomy.co.kr</t>
         </is>
       </c>
       <c r="L45" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-04</t>
         </is>
       </c>
       <c r="M45" t="inlineStr">
         <is>
-          <t>http://www.paxetv.com/news/articleView.html?idxno=267704</t>
+          <t>https://www.geconomy.co.kr/news/article.html?no=318763</t>
         </is>
       </c>
       <c r="N45" t="inlineStr">
         <is>
-          <t>2026-04-01 00:34:41.620372+00:00</t>
+          <t>2026-04-04 12:43:27.866024+00:00</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>불법 웹툰·웹소설 유통 사이트 운영자</t>
+          <t>해외 위조상품 유통업자들</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>국제 공조 수사 및 불법 사이트 폐쇄 진행 중, 일부 해외 소송 결과 임박</t>
+          <t>지식재산처의 해외 위조상품 유통 방지 대책 발표 및 세관/경찰 단속 진행 중</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>카카오엔터테인먼트 IP법무팀이 4년간 10억건에 달하는 불법 웹툰·웹소설 유통물을 삭제 조치하며 10조원 규모의 피해 방지 효과를 거두었다고 밝혔다. 이들은 모니터링, 운영자 특정, 국제 공조를 통해 체계적으로 대응하고 있으며, 한국 문화체육관광부, 경찰청, 베트남 수사기관 등과 협력하여 해외 불법 사이트 운영자를 단속하고 있다. 향후 AI 기술을 활용하고 다른 IP 영역으로 보호 활동을 확대할 계획이다.</t>
+          <t>한국 브랜드의 위상이 높아지면서 해외에서 한국 제품을 모방한 위조상품 유통이 심각해지고 있다. 지식재산처가 해외 위조상품 유통 방지를 위한 대책을 발표하며 정부 차원의 지원을 시작했으며, 세관과 경찰의 단속을 통해 수억~수십억 원 규모의 위조품이 압수되는 등 피해 규모가 크다. 이는 개별 기업을 넘어 국가 경쟁력과 수출 질서를 흔드는 구조적 문제로 인식되고 있다.</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(불법 유통), 집단적 피해(수많은 창작자)가 발생했으며, 피해 규모가 매우 큼(10조원 수준의 피해 방지 효과). 또한 카카오엔터테인먼트의 체계적인 대응으로 증거 확보가 가능하고, 국제 공조를 통한 공적 절차(수사, 행정처분 등)가 활발히 진행 중입니다. (적합 조건 1, 3, 4, 5, 6)</t>
+          <t>해외 위조상품 유통업자들의 책임이 명확하며(적합 조건 1), 다수의 한국 기업/브랜드가 피해를 입고 있고(적합 조건 3), 개별 사례 기준 피해 규모가 수억~수십억 원에 달하며 전체적으로는 국가 경쟁력을 저해하는 큰 문제이다(적합 조건 4). 또한 정부(지식재산처, 세관, 경찰)의 단속 및 대책 발표로 증거 확보 및 공적 절차가 진행 중이다(적합 조건 5, 6). 다만, 개별 해외 위조업자의 자력 확보는 추가 확인이 필요할 수 있다.</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
-          <t>10조원 수준 (피해 방지 효과 추정치)</t>
+          <t>개별 압수 사례 기준 수억~수십억 원, 전체 피해 규모 미상</t>
         </is>
       </c>
       <c r="I46" t="inlineStr">
         <is>
-          <t>수많은 웹툰·웹소설 창작자</t>
+          <t>다수의 한국 기업/브랜드</t>
         </is>
       </c>
       <c r="J46" t="inlineStr">
         <is>
-          <t>[인터뷰]  웹툰 불법 유통 대응, 창과 방패의 대결?⋯4년간 10억건 삭제...</t>
+          <t>정부가 나섰다, K-브랜드 짝퉁 전쟁가짜 휘발유·동전·분유까지… 과거...</t>
         </is>
       </c>
       <c r="K46" t="inlineStr">
         <is>
-          <t>inews24.com</t>
+          <t>donga.com</t>
         </is>
       </c>
       <c r="L46" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-04</t>
         </is>
       </c>
       <c r="M46" t="inlineStr">
         <is>
-          <t>http://www.inews24.com/view/1955557</t>
+          <t>https://www.donga.com/news/Culture/article/all/20260404/133667216/1</t>
         </is>
       </c>
       <c r="N46" t="inlineStr">
         <is>
-          <t>2026-03-31 18:02:46.140540+00:00</t>
+          <t>2026-04-04 12:22:13.661481+00:00</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C47" t="inlineStr"/>
+      <c r="C47" t="inlineStr">
+        <is>
+          <t>메타, 스냅, 런웨이 AI 등 대기업 AI 기업</t>
+        </is>
+      </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>지식재산처의 'K-브랜드 인증 제도' 도입 및 손해배상청구 비용 지원 계획</t>
+          <t>유튜버 및 영상 창작자들의 대기업 AI 대상 집단소송 진행 중, 작가 및 음악가들은 이미 합의 또는 라이선스 모델 도입을 통해 분쟁 해결 중</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>해외에서 K-브랜드 위조상품이 11조원 규모로 유통되며 국내 기업의 매출 감소가 7조원에 달하는 심각한 상황이다. 이에 지식재산처는 'K-브랜드 인증 제도'를 도입하고 AI 기반 정품 인증 기술을 적용하여 위조 상품 유통을 실시간으로 파악할 계획이다. 또한, 손해배상청구 비용 지원 및 국제형사소송 관련 협력을 확대하여 우리 기업의 피해 구제를 적극적으로 지원할 예정이다.</t>
+          <t>AI 기업들이 유튜버, 영상 창작자, 작가, 음악가 등 창작자들의 콘텐츠를 무단으로 학습 데이터로 사용하여 집단소송이 제기되고 있습니다. 이미 작가들은 15억 달러 규모의 합의를 이끌어냈으며, 음악가들도 라이선스 모델 도입을 압박하는 등 대기업 AI 기업들을 상대로 한 법적 분쟁이 활발합니다. 이는 러다이트 운동과 유사하게 기술 전환기 인간의 존엄을 위한 저항으로 해석됩니다.</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t>K-브랜드 위조상품으로 인한 국내 기업들의 집단적 피해 규모가 7조원에 달하며(적합 조건 3, 4), 지식재산처가 'K-브랜드 인증 제도' 도입 및 손해배상청구 비용 지원, 국제형사소송 협력을 확대하는 등 공적 절차가 진행 중이다(적합 조건 5, 6). 정부의 적극적인 지원은 증거 확보 및 소송 진행에 긍정적 요인으로 작용할 수 있어 소송금융 투자 가능성이 높다. 다만, 해외 위조품 유통업체의 특정 및 자력 확보가 관건이 될 수 있다.</t>
+          <t>대기업 AI 기업(메타, 스냅, 런웨이 AI 등)이 피고로 특정되어 자력이 충분하며, 유튜버, 영상 창작자 등 다수의 창작자들이 무단 학습 데이터 사용으로 피해를 입어 집단소송 가능성이 높습니다. (적합 조건 1, 2, 3 해당) 작가들의 15억 달러 합의 사례에서 보듯이 피해 규모가 크고 책임이 명확하며 증거 확보 가능성도 높습니다. (적합 조건 4, 5 해당)</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
-          <t>7조원 (매출 감소)</t>
+          <t>작가들의 경우 15억 달러 합의 사례 있음, 그 외 미상</t>
         </is>
       </c>
       <c r="I47" t="inlineStr">
         <is>
-          <t>K-브랜드 기업 다수</t>
+          <t>수많은 유튜버, 영상 창작자, 작가, 음악가 등 다수</t>
         </is>
       </c>
       <c r="J47" t="inlineStr">
         <is>
-          <t>'짝퉁 한류' 꼼짝마!… 'K-브랜드 인증'으로 해외 위조품 잡는다</t>
+          <t>[김도열의 테크 오디세이] 기계의 효율이 인간을 앞질렀을 때</t>
         </is>
       </c>
       <c r="K47" t="inlineStr">
         <is>
-          <t>news.mtn.co.kr</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L47" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M47" t="inlineStr">
         <is>
-          <t>https://news.mtn.co.kr/news-detail/2026033116111452209</t>
+          <t>http://www.fnnews.com/news/202604030900148845</t>
         </is>
       </c>
       <c r="N47" t="inlineStr">
         <is>
-          <t>2026-03-31 18:01:51.435117+00:00</t>
+          <t>2026-04-04 00:39:18.973540+00:00</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C48" t="inlineStr"/>
+      <c r="C48" t="inlineStr">
+        <is>
+          <t>블루엘리펀트</t>
+        </is>
+      </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>K브랜드 정부인증제도 도입 및 범정부 차원 대응 발표</t>
+          <t>첫 재판 진행</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>정부가 K브랜드 위조 상품 문제 해결을 위해 'K-브랜드 정부인증제도'를 도입합니다. 수출 제품에 인증 마크를 부착하고, 위조 시 정부가 직접 권리자가 되어 현지 당국에 대응을 촉구할 예정입니다. 이 제도는 국내 기업의 7조원 규모 매출 피해와 1만4000개 일자리 피해 등 심각한 해외 짝퉁 문제에 대응하기 위한 조치입니다.</t>
+          <t>젠틀몬스터 운영사 아이아이컴바인드가 경쟁사 블루엘리펀트의 선글라스 제품이 자사 디자인을 모방했다며 30억 원 상당의 손해배상 소송을 제기했다. 젠틀몬스터는 3D 스캐닝 분석을 통해 99% 이상의 유사도를 주장하고 있으며, 블루엘리펀트는 최근 매출과 영업이익이 급성장하는 추세다. 첫 재판이 진행되었으며, 젠틀몬스터의 실적 부진이 소송의 배경으로 풀이된다.</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
-          <t>해외 짝퉁 제조 및 유통업체의 상표권 침해 책임이 명확하고(적합 조건 1), 다수의 국내 기업이 7조원 규모의 매출 피해를 입는 등 집단적 피해 규모가 매우 큽니다(적합 조건 3, 4). 또한 정부가 K브랜드 인증 마크를 통해 위조 제품 모니터링 자료를 제공하고 법적 대응 근거 자료로 지원할 예정이며(적합 조건 5), K브랜드 정부인증제도 도입 및 범정부 차원 대응 발표 등 공적 절차가 진행 중입니다(적합 조건 6).</t>
+          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 4(피해 규모 큼), 5(증거 확보 가능)에 해당하여 소송금융 적합도가 높음. 젠틀몬스터 측은 3D 스캐닝 분석을 통해 99% 이상의 유사도를 주장하며 30억 원의 손해배상을 청구했고, 피고인 블루엘리펀트의 실적이 급성장하여 배상 능력이 충분할 것으로 판단된다.</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
-          <t>7조원 이상 (국내 기업)</t>
+          <t>30억 원</t>
         </is>
       </c>
       <c r="I48" t="inlineStr">
         <is>
-          <t>다수의 국내 기업</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J48" t="inlineStr">
         <is>
-          <t>한국산 흉내낸 짝퉁, 이제 정부가 직접 싸운다…K브랜드 인증제 도입</t>
+          <t>이래서 소송까지 했나…잘 나가던 젠틀몬스터, 지난해 영업익 24% 감소 ...</t>
         </is>
       </c>
       <c r="K48" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L48" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M48" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/12003945</t>
+          <t>https://www.sedaily.com/article/20028124?ref=naver</t>
         </is>
       </c>
       <c r="N48" t="inlineStr">
         <is>
-          <t>2026-03-31 13:20:33.507537+00:00</t>
+          <t>2026-04-04 00:38:15.656326+00:00</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C49" t="inlineStr"/>
       <c r="D49" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>정부인증제도 도입 및 범정부 차원의 위조상품 대응 체계 구축 중</t>
+          <t>방송협회 차원의 손해배상 및 학습금지 청구 소송 제기</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>해외에서 K-브랜드 상품의 위조상품 유통 피해 규모가 약 11조원에 달하는 것으로 추산됩니다. 이에 지식재산처는 'K-브랜드 정부인증 제도'를 도입하고, 정품인증 기술 적용 및 범정부 협력을 통해 위조상품 제작·유통에 직접 대응할 계획입니다. 이는 기업들이 단독으로 대응하기 어려웠던 위조상품 문제에 정부가 적극적으로 개입하여 피해 구제 가능성을 높이는 조치입니다.</t>
+          <t>방송협회장이 방송콘텐츠의 AI 무단 학습에 대해 저작권법 및 부정경쟁방지법 위반을 주장하며 손해배상 및 학습금지 청구 소송을 제기했습니다. 이는 네이버 '하이퍼클로바X' 사례와 유사하며, 다수의 방송사가 피해를 입을 수 있는 집단적 성격의 사건입니다.</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t>K-브랜드 위조상품으로 인한 피해 규모가 약 11조원에 달하며 다수의 국내 기업이 피해를 입고 있어 집단적 피해가 명확합니다. 지식재산처 주도로 정부인증제도 도입 및 범정부 협력을 통한 증거 확보 및 공적 절차 진행이 예정되어 있어 소송금융 투자에 적합한 환경이 조성될 것으로 판단됩니다. 다만, 개별 위조상품 제작·유통업체 특정 및 자력 확인이 관건이 될 수 있습니다.</t>
+          <t>방송콘텐츠의 AI 무단 학습은 저작권 침해 및 부정경쟁방지법 위반으로 상대방 책임이 비교적 명확하며(적합 조건 1), 대형 IT 기업이 상대방일 가능성이 높아 자력이 충분합니다(적합 조건 2). 또한, 다수의 방송사가 피해를 입는 집단적 피해이며(적합 조건 3), 피해 규모가 클 것으로 예상되고(적합 조건 4), AI 학습 데이터 및 콘텐츠를 통해 증거 확보가 가능할 것으로 보입니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
-          <t>약 11조원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I49" t="inlineStr">
         <is>
-          <t>다수의 K-브랜드 기업</t>
+          <t>다수 방송사</t>
         </is>
       </c>
       <c r="J49" t="inlineStr">
         <is>
-          <t>‘K-브랜드 상품’ 짝퉁 피해 11조…‘정부인증’으로 보호한다</t>
+          <t>방문신 방송협회장  방송콘텐츠 AI 학습 무단 사용에 적극 대응</t>
         </is>
       </c>
       <c r="K49" t="inlineStr">
         <is>
-          <t>nongmin.com</t>
+          <t>mediatoday.co.kr</t>
         </is>
       </c>
       <c r="L49" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M49" t="inlineStr">
         <is>
-          <t>https://www.nongmin.com/article/20260331500497</t>
+          <t>https://www.mediatoday.co.kr/news/articleView.html?idxno=333539</t>
         </is>
       </c>
       <c r="N49" t="inlineStr">
         <is>
-          <t>2026-03-31 13:06:40.449928+00:00</t>
+          <t>2026-04-03 13:07:00.349483+00:00</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C50" t="inlineStr"/>
+      <c r="C50" t="inlineStr">
+        <is>
+          <t>한올바이오파마</t>
+        </is>
+      </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>정부의 '짝퉁 K-브랜드' 단속 및 보호 강화 조치 진행 중</t>
+          <t>임상 3상 실패로 인한 기술 반환 및 중재/소송 가능성 언급</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>정부가 해외에서 심각한 수준으로 유통되는 '짝퉁 K-브랜드' 위조상품에 대한 직접 단속에 나선다. 이는 K-브랜드 기업들이 위조상품으로 인해 막대한 피해를 입고 있으며, 심지어 소송에서 승소해도 변호사 비용조차 건지기 어려운 상황에 처해있기 때문이다. 정부의 단속 강화는 피해 기업들의 법적 대응에 긍정적인 영향을 미칠 것으로 예상된다.</t>
+          <t>한올바이오파마가 개발 중인 자가면역질환 치료제 '바토클리맙'의 임상 3상 시험이 위약군보다 낮은 반응률을 보이며 실패했습니다. 이로 인해 파트너사인 이뮤노반트와의 기술 반환 여부를 두고 중재나 소송으로 이어질 가능성이 제기되고 있습니다.</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
-          <t>정부가 '짝퉁 K-브랜드' 단속에 나서는 등 공적 절차가 진행 중이며(적합 조건 6), 해외 위조상품 유통은 다수의 K-브랜드 기업에 집단적 피해를 야기하고 있습니다(적합 조건 3). 기사에서 손해배상액이 변호사 비용에도 못 미친다는 언급은 개별 기업의 피해 규모가 크고(적합 조건 4), 소송금융의 필요성이 높음을 시사합니다. 위조상품 유통은 상표권 침해 등 상대방의 책임이 명확합니다(적합 조건 1).</t>
+          <t>한올바이오파마의 임상 3상 실패라는 명확한 사건이 발생하여 적합 조건 1(상대방 책임 명확)에 해당합니다. 신약 개발 및 기술 반환과 관련된 분쟁은 통상적으로 수백억 원 이상의 큰 피해 규모를 가질 수 있어 적합 조건 4(피해 규모 큼)에 부합하며, 임상 시험 결과 데이터가 객관적인 증거로 활용 가능하여 적합 조건 5(증거 확보 가능)를 충족합니다. 또한, 기사에서 '중재나 소송으로 이어질 수 있다'고 명시하여 분쟁 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I50" t="inlineStr">
         <is>
-          <t>K-브랜드 기업 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J50" t="inlineStr">
         <is>
-          <t>정부, '짝퉁 K-브랜드' 직접 단속 나선다... K-브랜드 보호 강화</t>
+          <t>한올바이오 ‘바토클리맙’ 임상 3상 실패…기술반환 여부 ‘촉각’</t>
         </is>
       </c>
       <c r="K50" t="inlineStr">
         <is>
-          <t>redian.org</t>
+          <t>biz.chosun.com</t>
         </is>
       </c>
       <c r="L50" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M50" t="inlineStr">
         <is>
-          <t>https://www.redian.org/news/articleView.html?idxno=256171</t>
+          <t>https://biz.chosun.com/science-chosun/bio/2026/04/03/EFALWFCLABEHLE7LCQZJUAHHYY/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
         </is>
       </c>
       <c r="N50" t="inlineStr">
         <is>
-          <t>2026-03-31 13:03:15.154953+00:00</t>
+          <t>2026-04-03 12:39:08.966515+00:00</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C51" t="inlineStr"/>
+      <c r="C51" t="inlineStr">
+        <is>
+          <t>룽바이, 제세능원</t>
+        </is>
+      </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>정부의 상표권자 등록 및 위조상품 대응 정책 추진</t>
+          <t>LG화학이 룽바이를 상대로 특허 침해 소송 제기</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>해외 K브랜드 위조 시장 규모가 11조 원에 달하며, 정부가 '상표권자'로 직접 나서 위조상품 유통에 대응할 계획이다. 기존에는 개별 기업이 위조상품 소송에서 승소해도 실질적 구제가 어려웠으나, 정부의 적극적인 개입으로 K브랜드의 지식재산권 보호 및 피해 구제 가능성이 높아질 것으로 기대된다.</t>
+          <t>LG화학이 중국 기업 룽바이를 상대로 NCM 양극재 기술 특허 침해 소송을 제기했습니다. LG화학은 룽바이가 자사의 특허를 무단 사용하고 제세능원을 통해 제품을 생산·판매했다고 주장하고 있습니다. 이는 전기차용 중대형 배터리 분야에서 한중 기업 간 벌어진 특허 분쟁입니다.</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t>해외 K브랜드 위조 시장 규모가 11조 원에 달해 집단적 피해(적합 조건 3) 및 피해 규모가 매우 큼(적합 조건 4). 정부가 '상표권자'로 직접 대응에 나서 공적 절차(적합 조건 6)가 진행 중이며, 이는 증거 확보(적합 조건 5)에도 유리할 것으로 판단된다. 위조상품 유통은 상대방 책임이 명확하다(적합 조건 1).</t>
+          <t>LG화학이 룽바이를 상대로 NCM 양극재 기술 특허 무단 사용을 주장하며 소송을 제기하여 상대방 책임이 명확합니다. 전기차용 중대형 배터리 분야의 특허 소송으로 피해 규모가 클 것으로 예상되며, 상대방인 룽바이는 대기업으로 자력이 충분할 것으로 판단됩니다. 이미 소송이 진행 중인 점도 긍정적입니다.</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
-          <t>11조 원 (시장 규모)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I51" t="inlineStr">
         <is>
-          <t>K브랜드 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J51" t="inlineStr">
         <is>
-          <t>해외 K브랜드 위조 시장 11조 원… 정부, '상표권자'로 대응 나선다</t>
+          <t>[Who Is ?] 김동춘 LG화학 대표이사 사장</t>
         </is>
       </c>
       <c r="K51" t="inlineStr">
         <is>
-          <t>hankookilbo.com</t>
+          <t>businesspost.co.kr</t>
         </is>
       </c>
       <c r="L51" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M51" t="inlineStr">
         <is>
-          <t>https://www.hankookilbo.com/news/article/A2026033115560002104?did=NA</t>
+          <t>https://www.businesspost.co.kr/BP?command=article_view&amp;num=434868</t>
         </is>
       </c>
       <c r="N51" t="inlineStr">
         <is>
-          <t>2026-03-31 13:02:17.885177+00:00</t>
+          <t>2026-04-03 00:43:33.307830+00:00</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>해외 위조상품 제작 및 유통업체</t>
+          <t>해외 모방 업체 다수</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>정부의 'K-브랜드 정부인증 제도' 도입 및 상표 등록 예정</t>
+          <t>기업들의 법적 대응 및 정부의 K-브랜드 보호 정책 도입 추진 중</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>해외 K-브랜드 위조상품 유통으로 연간 11조원 규모의 막대한 피해가 발생하고 있으며, 개별 기업의 대응에는 한계가 있었습니다. 이에 정부가 'K-브랜드 정부인증 제도'를 도입하여 직접 상표권자로서 위조상품 제작 및 유통을 범정부적으로 차단하고, 최신 정품인증 기술을 적용해 실시간 모니터링 및 단속을 강화할 예정입니다. 이는 수출 기업의 위조상품 대응 부담을 줄이고 해외 소비자의 신뢰를 높이는 데 기여할 것으로 기대됩니다.</t>
+          <t>K-푸드의 글로벌 인기에 힘입어 해외에서 '짝퉁 제품'이 급증하며 삼양식품, 오리온, 롯데칠성음료 등 국내 기업들이 상표권 및 저작권 침해로 막대한 피해를 입고 있습니다. 국내 기업의 추정 매출 피해액은 약 7조원에 달하며, 정부는 K-브랜드 인증 마크 도입 및 분쟁 대응 지원 등 대책 마련에 나섰습니다. 기업들은 개별 대응의 한계를 느끼고 있어 소송금융의 역할이 중요해질 수 있습니다.</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
-          <t>정부의 'K-브랜드 정부인증 제도' 도입으로 위조상품에 대한 범정부적 대응이 가능해져 개별 기업의 소송 부담이 경감될 것으로 예상됩니다. 전 세계 K-브랜드 위조상품 유통 규모가 연간 11조원에 달하는 등 피해 규모가 매우 크고(적합 조건 4), 다수의 기업이 피해를 입고 있어(적합 조건 3) 집단적 대응의 필요성이 높습니다. 또한 정부가 직접 상표권자로서 위조상품 차단에 나서고 있어(적합 조건 6) 증거 확보 및 집행 가능성이 개선될 것으로 보입니다.</t>
+          <t>상대방 책임이 명확하며(짝퉁 제품), 집단적 피해(다수 K-푸드 기업), 피해 규모가 매우 큼(7조원 추정), 증거 확보 용이, 정부 차원의 공적 절차 진행 중(K-브랜드 보호 정책). 기업들이 개별 대응의 한계를 느끼고 있어 소송금융이 해외 IP 분쟁 대응 부담을 덜어줄 수 있는 좋은 기회입니다.</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
-          <t>연간 약 11조원 (전 세계 K-브랜드 위조상품 유통 규모)</t>
+          <t>국내 기업 약 7조원</t>
         </is>
       </c>
       <c r="I52" t="inlineStr">
         <is>
-          <t>해외 수출 K-브랜드 기업 다수</t>
+          <t>국내 K-푸드 기업 다수</t>
         </is>
       </c>
       <c r="J52" t="inlineStr">
         <is>
-          <t>해외 K-브랜드 짝퉁… 국가가 대표해 차단한다</t>
+          <t>잘 나가니 베낀다 ⋯'짝퉁' 확산에 정부도 나선다</t>
         </is>
       </c>
       <c r="K52" t="inlineStr">
         <is>
-          <t>kmib.co.kr</t>
+          <t>inews24.com</t>
         </is>
       </c>
       <c r="L52" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M52" t="inlineStr">
         <is>
-          <t>https://www.kmib.co.kr/article/view.asp?arcid=0029610446&amp;code=61121111&amp;cp=nv</t>
+          <t>http://www.inews24.com/view/1956504</t>
         </is>
       </c>
       <c r="N52" t="inlineStr">
         <is>
-          <t>2026-03-31 13:01:04.164874+00:00</t>
+          <t>2026-04-03 00:40:14.421614+00:00</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C53" t="inlineStr"/>
+      <c r="C53" t="inlineStr">
+        <is>
+          <t>닌텐도</t>
+        </is>
+      </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>정부의 K-브랜드 인증 제도 도입 및 상표권자 직접 대응 발표</t>
+          <t>미국 특허상표청의 닌텐도 특허 거절 결정(비최종), 일본 도쿄지방재판소에서 특허 침해 소송 진행 중</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>해외 K-브랜드 위조상품 유통 규모가 11조원에 달하고 기업 매출 손실이 7조원에 이르는 등 심각한 피해가 발생하고 있다. 이에 정부는 K-브랜드 정부인증상표를 직접 등록하고 상표권자로 나서 위조상품에 대응하는 제도를 도입한다고 발표했다. AI 기반 정품 인증 기술과 모니터링 시스템을 통해 위조상품 유통 현황을 실시간으로 파악할 계획이다.</t>
+          <t>닌텐도가 보유한 '캐릭터 소환' 특허가 미국 특허상표청으로부터 선행 기술 존재를 이유로 거절당했습니다. 이 결정은 현재 일본 도쿄지방재판소에서 진행 중인 닌텐도와 포켓페어 간의 '팰월드' 특허 침해 소송에 중대한 영향을 미칠 것으로 보입니다. 닌텐도는 포켓페어를 상대로 손해배상 및 판매 금지 가처분을 청구한 상태입니다.</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
-          <t>정부의 K-브랜드 위조상품 대응 정책 발표로, 다수의 K-브랜드 기업들이 입은 7조원 규모의 집단적 피해가 명확하며(적합 조건 3, 4), OECD 발표 및 정부의 모니터링 시스템 도입으로 증거 확보 가능성이 높고(적합 조건 5), 지식재산처가 직접 상표권자로 나서 공적 절차를 진행 중이다(적합 조건 6). 이는 소송금융 투자에 매우 적합한 조건을 갖추고 있다.</t>
+          <t>상대방(닌텐도)은 자력이 충분한 대기업이며, 소송이 장기화될 경우 팰월드의 판매 금지 등 피해 규모가 클 수 있습니다. 미국 특허상표청의 닌텐도 특허 거절 결정은 팰월드 측에 유리한 강력한 증거이며, 이미 공적 절차(미국 특허상표청 재심사)가 진행 중인 상황입니다.</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
-          <t>7조원 (기업 매출 감소)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I53" t="inlineStr">
         <is>
-          <t>다수 K-브랜드 기업</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J53" t="inlineStr">
         <is>
-          <t>11조 짝퉁 시장 뿌리 뽑는다... 정부, ‘K-브랜드’ 상표권자로 나서</t>
+          <t>소환 독점 안 돼  닌텐도, 美서 특허 거절…'팰월드' 소송전 어쩌나?</t>
         </is>
       </c>
       <c r="K53" t="inlineStr">
         <is>
-          <t>viva100.com</t>
+          <t>inven.co.kr</t>
         </is>
       </c>
       <c r="L53" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M53" t="inlineStr">
         <is>
-          <t>https://www.viva100.com/article/20260331500986</t>
+          <t>https://www.inven.co.kr/webzine/news/?news=315046</t>
         </is>
       </c>
       <c r="N53" t="inlineStr">
         <is>
-          <t>2026-03-31 12:59:04.344146+00:00</t>
+          <t>2026-04-03 00:33:39.413011+00:00</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>해외 위조상품 제작 및 유통업자 다수</t>
+          <t>101번지 남산돈가스 (상표권 등록자)</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>정부 주도 K-브랜드 인증제도 도입 및 범정부적 대응 체계 구축</t>
+          <t>대법원 판결로 건물주의 허위 주장이 기각되었으나, 상표권은 여전히 유효하여 실질적 권리 회복을 위한 추가 법적 조치 가능성 있음.</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>해외 K-브랜드 위조상품 유통 규모가 11조원에 달하며, 기업 매출 감소 7조원 등 막대한 피해를 야기하고 있습니다. 이에 정부는 'K-브랜드 정부인증 제도'를 도입하여 직접 상표권자로서 위조상품 제작 및 유통에 범정부적으로 대응할 계획입니다. 이 제도는 정품인증 기술과 실시간 모니터링 시스템을 통해 증거 확보를 용이하게 하고, 피해 기업의 대응 부담을 줄여줄 것으로 기대됩니다.</t>
+          <t>'101번지 남산돈가스' 사건은 건물주가 원조 임차인을 내보낸 뒤 상표권을 등록하고 'Since 1992' 문구를 사용하며 영업을 이어간 사례이다. 대법원 판결로 건물주의 허위 주장이 기각되었음에도 상표권은 여전히 유효하여 진정한 권리자의 피해가 지속되고 있다. 이는 지식재산권 제도의 구조적 한계를 보여주며, 최근 강화된 손해배상 제도를 통해 추가적인 법적 구제 가능성이 있다.</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t>이 사건은 해외 위조상품으로 인해 다수의 K-브랜드 기업이 7조원 규모의 막대한 피해를 입고 있으며 (집단적 피해, 피해 규모 큼), 정부가 직접 상표권자로서 범정부적 대응 체계를 구축하고 있어 (공적 절차 진행 중) 소송금융 투자에 매우 적합합니다. 위조상품 제작 및 유통업자의 책임이 명확하고 (상대방 책임 명확), 새로운 모니터링 시스템으로 증거 확보가 용이할 것으로 예상됩니다 (증거 확보 가능).</t>
+          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 4(피해 규모 큼), 5(증거 확보 가능)에 해당한다. 법원 판결로 건물주의 허위 주장이 기각되어 상대방의 책임이 명확하며, 전국 가맹점을 운영하는 사업체이므로 자력도 충분하다. 오랜 기간 쌓아온 브랜드 가치 침해로 피해 규모가 크고, 법원 판결로 사실관계가 확인되어 증거 확보도 용이하다. 비록 과거 소송이 있었으나, 실질적 권리 회복이 이루어지지 않았고 최근 징벌적 손해배상 한도 확대 법안이 적용될 경우 추가적인 소송금융 투자 기회가 있을 수 있다.</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
-          <t>기업 매출 감소 7조원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I54" t="inlineStr">
         <is>
-          <t>K-브랜드 기업 다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J54" t="inlineStr">
         <is>
-          <t>해외 K-브랜드 짝퉁, 이제 국가가 끝까지 추적</t>
+          <t>[소재필의 IP 인사이트] 빼앗긴 이름과 무력한 법… 남산돈가스가 남긴...</t>
         </is>
       </c>
       <c r="K54" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>geconomy.co.kr</t>
         </is>
       </c>
       <c r="L54" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M54" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10706478?ref=naver</t>
+          <t>https://www.geconomy.co.kr/news/article.html?no=318680</t>
         </is>
       </c>
       <c r="N54" t="inlineStr">
         <is>
-          <t>2026-03-31 12:58:03.470732+00:00</t>
+          <t>2026-04-03 00:33:00.041751+00:00</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C55" t="inlineStr"/>
+      <c r="C55" t="inlineStr">
+        <is>
+          <t>LG전자</t>
+        </is>
+      </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>K-브랜드 정부인증 제도 도입 및 운영 예정 (8월부터)</t>
+          <t>미국 법원에서 특허 침해 소송 2라운드 진행 중</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>지식재산처가 해외 위조상품 척결을 위해 'K-브랜드 정부인증 제도'를 도입합니다. 정부가 직접 상표권자로 나서 해외 70개국에 인증상표를 등록하고, 첨단기술을 활용한 모니터링 시스템으로 위조상품 유통을 실시간 파악하여 관계부처와 협력해 즉각 대응할 예정입니다. 이는 K-브랜드 기업들의 피해를 줄이고 수출 경쟁력을 강화하는 데 기여할 것으로 보입니다.</t>
+          <t>일본 맥셀이 LG전자를 상대로 미국 법원에서 특허 침해 소송 2라운드를 시작했다. 이전 라운드에서는 LG전자가 특허 무효 판결로 1430만 달러의 손해배상 책임에서 벗어났으나, 맥셀은 다시 소송을 제기하며 특허 침해를 주장하고 있다. 이는 기업 간의 대규모 지식재산권 분쟁으로, 소송금융 투자에 적합한 조건을 갖추고 있다.</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
-          <t>정부가 직접 상표권자로 나서 해외 위조상품에 대응하는 새로운 제도로, 다수의 K-브랜드 기업들이 집단적 피해를 입고 있으며(적합 조건 3), 기업 매출 감소 등 피해 규모가 큽니다(적합 조건 4). 정부의 상시 모니터링 및 첨단기술을 통한 증거 확보가 용이해질 것으로 예상되며(적합 조건 5), 정부 주도의 공적 절차(K-브랜드 정부인증 제도)가 진행 중이므로(적합 조건 6) 소송금융 투자에 매우 적합합니다.</t>
+          <t>상대방(LG전자)은 자력이 충분한 대기업이며(적합 조건 2), 특허 침해 소송으로 예상 피해 규모가 1430만 달러(약 198억원)로 매우 크다(적합 조건 4). 일본 맥셀이 LG전자를 상대로 다시 특허 침해 소송을 제기한 것으로 보아 상대방의 책임이 명확하다고 판단하고 증거를 확보했을 가능성이 높다(적합 조건 1, 5).</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1430만 달러 (약 198억원)</t>
         </is>
       </c>
       <c r="I55" t="inlineStr">
         <is>
-          <t>다수의 K-브랜드 기업</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J55" t="inlineStr">
         <is>
-          <t>해외 위조상품 척결  지재처, K-브랜드 정부인증제 도입</t>
+          <t>LG전자, 일본 맥셀에 특허 침해로 또 피소…미국 법정에서 2라운드 시작</t>
         </is>
       </c>
       <c r="K55" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>fieldnews.kr</t>
         </is>
       </c>
       <c r="L55" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M55" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260331_0003571445</t>
+          <t>http://www.fieldnews.kr/news/articleView.html?idxno=27691</t>
         </is>
       </c>
       <c r="N55" t="inlineStr">
         <is>
-          <t>2026-03-31 12:56:17.183853+00:00</t>
+          <t>2026-04-02 12:45:13.629795+00:00</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C56" t="inlineStr"/>
+      <c r="C56" t="inlineStr">
+        <is>
+          <t>앤트로픽, 레딧</t>
+        </is>
+      </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>K-브랜드 정부인증 제도 도입 및 관계부처 합동 위조상품 단속 예정</t>
+          <t>앤트로픽은 집단소송에서 배상 명령 선고. 레딧은 사용자 생성 콘텐츠 무단 활용 관련 문제 제기.</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>해외에서 K-브랜드 위조상품 유통 규모가 11조원에 달하며, 국내 기업 매출 감소 7조원 등 막대한 피해가 발생하고 있습니다. 이에 정부는 올 하반기부터 'K-브랜드 정부인증 제도'를 도입하여 직접 상표권자로 나서 위조상품 제작 및 유통에 대응할 계획입니다. 관계부처 협력을 통해 현지 당국에 수사·단속 및 반출 정지를 요청하는 등 적극적인 조치가 이루어질 예정입니다.</t>
+          <t>AI 기업 앤트로픽은 작가·출판사들의 집단소송에서 15억 달러 배상 명령을 받았으며, 레딧 또한 사용자 생성 콘텐츠를 무단으로 학습에 활용했다는 비판을 받고 있다. 이는 AI 학습 데이터의 저작권 침해 및 무단 활용에 대한 법적 분쟁이 확산되고 있음을 보여준다.</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
-          <t>다수의 K-브랜드 기업이 막대한 피해(국내 기업 매출 감소 7조원 추산)를 입고 있어 집단적 피해 및 피해 규모가 매우 큼 (적합 조건 3, 4). OECD 발표 자료 및 정부의 모니터링 시스템 도입으로 증거 확보가 용이하며 (적합 조건 5), 정부가 'K-브랜드 정부인증 제도'를 도입하고 관계부처 합동으로 위조상품 단속 및 수사 촉구 등 공적 절차를 진행할 예정이므로 (적합 조건 6) 소송금융 투자 적합도가 높습니다.</t>
+          <t>앤트로픽은 이미 집단소송에서 15억 달러 배상 명령을 받아 상대방 책임이 명확하고(1), 자력이 충분하며(2), 집단적 피해(3)와 큰 피해 규모(4), 증거 확보(5)가 확인된다. 레딧 역시 유사한 저작권 침해 문제로 집단소송 가능성이 높다.</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
-          <t>7조원 (국내 기업 매출 감소)</t>
+          <t>앤트로픽 15억 달러(약 2조 3천억원), 레딧 미상</t>
         </is>
       </c>
       <c r="I56" t="inlineStr">
         <is>
-          <t>다수의 K-브랜드 기업</t>
+          <t>작가·출판사 다수, 레딧 사용자 다수</t>
         </is>
       </c>
       <c r="J56" t="inlineStr">
         <is>
-          <t>해외유통 '짝통 K-브랜드', 이젠 정부가 끝까지 추적한다</t>
+          <t>학습은 괜찮고 유출은 저작권 침해?…앤트로픽의 두 얼굴</t>
         </is>
       </c>
       <c r="K56" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>digitaltoday.co.kr</t>
         </is>
       </c>
       <c r="L56" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M56" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603311442458000</t>
+          <t>https://www.digitaltoday.co.kr/news/articleView.html?idxno=652623</t>
         </is>
       </c>
       <c r="N56" t="inlineStr">
         <is>
-          <t>2026-03-31 12:54:18.872441+00:00</t>
+          <t>2026-04-02 12:41:09.853537+00:00</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C57" t="inlineStr"/>
+      <c r="C57" t="inlineStr">
+        <is>
+          <t>위조상품 제작 및 유통업자</t>
+        </is>
+      </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>정부의 'K-브랜드 정부인증제도' 도입 및 가동 예정</t>
+          <t>'K-브랜드 정부 인증제도' 도입 및 범정부적 대응 체계 구축 중</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>해외에서 K-브랜드 위조상품 유통이 심각하여 국내 기업들이 막대한 피해를 입고 있습니다. 정부는 'K-브랜드 정부인증제도'를 도입하여 직접 상표권자가 되어 위조상품 유통에 대응하고, 정품 인증 기술 및 모니터링 시스템을 통해 실시간으로 위조상품을 파악할 계획입니다. 이는 해외 상표권 침해 문제에 대한 범정부적 대응 체계를 구축하는 것입니다.</t>
+          <t>정부가 해외 K-브랜드 위조상품 문제 해결을 위해 'K-브랜드 정부 인증제도'를 도입합니다. 지식재산처가 직접 인증 상표의 상표권자가 되어 70개국에 등록하고, 범정부적 대응을 통해 위조상품 제작 및 유통에 적극적으로 대처할 예정입니다. 전 세계 K-브랜드 위조상품 유통 규모는 약 11조 원으로 추산되며, 이는 기업 매출 감소 7조 원 등의 피해를 야기하고 있습니다.</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
-          <t>해외 상표권 침해는 다수의 K-브랜드 기업에 영향을 미치는 집단적 피해이며(적합 조건 3), OECD 추산 7조 원 규모의 막대한 매출 손실을 야기하고 있습니다(적합 조건 4). 정부가 'K-브랜드 정부인증제도'를 도입하여 직접 상표권자가 되어 위조상품 유통에 대응하고 실시간 모니터링 시스템을 구축할 예정이므로(적합 조건 5, 6), 향후 소송금융 투자 기회가 발생할 가능성이 높습니다. 다만, 개별 침해자에 대한 특정 및 자력 확보는 여전히 과제입니다.</t>
+          <t>전 세계 K-브랜드 위조상품 유통 규모가 11조 원에 달하며, 기업 매출 감소 7조 원 등 다수의 K-브랜드 기업이 막대한 집단적 피해를 입고 있습니다. (적합 조건 3, 4) OECD 발표 자료와 정부의 인증 상표 및 모니터링 시스템 도입으로 객관적 증거 확보가 용이하며 (적합 조건 5), 지식재산처 주도로 범정부적 대응 체계가 구축되는 공적 절차가 진행 중입니다. (적합 조건 6) 정부가 직접 상표권자가 되어 위조상품에 대응하는 전례 없는 조치로, 향후 개별 기업의 소송에 강력한 지원이 될 수 있어 소송금융 투자 기회를 확대할 잠재력이 높습니다.</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
-          <t>기업 매출 감소 약 7조원 (전 세계 K-브랜드 위조상품 유통 규모 약 11조원)</t>
+          <t>기업 매출 감소 7조 원, 총 피해 규모 11조 원</t>
         </is>
       </c>
       <c r="I57" t="inlineStr">
         <is>
-          <t>다수의 K-브랜드 기업</t>
+          <t>K-브랜드 기업 다수</t>
         </is>
       </c>
       <c r="J57" t="inlineStr">
         <is>
-          <t>해외 상표권 침해, 정부가 직접 대응한다···K-브랜드 정부인증제’ ...</t>
+          <t>찍으면 “진품”… K브랜드 ‘인증 상표’ 뜬다</t>
         </is>
       </c>
       <c r="K57" t="inlineStr">
         <is>
-          <t>khan.co.kr</t>
+          <t>donga.com</t>
         </is>
       </c>
       <c r="L57" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M57" t="inlineStr">
         <is>
-          <t>https://www.khan.co.kr/article/202603311458001</t>
+          <t>https://www.donga.com/news/Society/article/all/20260401/133656667/2</t>
         </is>
       </c>
       <c r="N57" t="inlineStr">
         <is>
-          <t>2026-03-31 12:53:50.127026+00:00</t>
+          <t>2026-04-02 00:36:36.882390+00:00</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>해외 K브랜드 위조 상품 제작 및 유통업체</t>
+          <t>스튜디오C1</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>정부의 'K브랜드 정부인증 제도' 도입 및 하반기 가동 예정</t>
+          <t>저작권침해금지 및 부정경쟁행위금지 가처분 인용, 본안 소송 예정</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>정부가 K브랜드 위조 상품의 해외 유통을 근절하기 위해 'K브랜드 정부인증 제도'를 도입한다. 이 제도는 정부가 직접 인증상표의 권리자가 되어 위조 상품 제작 및 유통에 대응하며, 기업의 개별 대응 부담을 줄이고 수출 경쟁력을 강화하는 것을 목표로 한다. 현재 K브랜드 위조 상품 규모는 11조원에 달하며, 기업 매출 감소 7조원 등 막대한 피해가 발생하고 있다.</t>
+          <t>JTBC와 스튜디오C1은 야구 예능 프로그램 '최강야구'의 저작재산권 등을 두고 법적 분쟁 중이다. 법원은 JTBC가 스튜디오C1을 상대로 낸 저작권침해금지 및 부정경쟁행위금지 가처분 신청을 인용했으나, 스튜디오C1은 '불꽃야구' 시즌2를 강행하겠다고 밝혔다. JTBC는 이에 대해 본안 소송으로 엄정한 법적 심판을 받게 할 것이라고 경고했다.</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
-          <t>K브랜드 위조 상품으로 인한 기업 매출 감소가 7조원에 달하며, 다수의 수출 기업이 피해를 입고 있어 집단적 피해 및 피해 규모가 매우 큼. 정부가 'K브랜드 정부인증 제도'를 도입하여 위조 상품 유통에 직접 대응하고 증거 확보 및 현지 당국과의 협력을 강화할 예정이므로, 개별 기업의 소송 부담이 줄고 승소 가능성이 높아질 것으로 예상됨 (증거 확보 가능, 공적 절차 진행 중).</t>
+          <t>법원이 JTBC의 저작권 침해 및 부정경쟁행위금지 가처분 신청을 인용하여 상대방(스튜디오C1)의 책임이 비교적 명확하며(적합 조건 1), 가처분 결정 자체가 강력한 증거가 됩니다(적합 조건 5). 이미 법적 절차가 진행 중이며 본안 소송이 예정되어 있습니다(적합 조건 6). 인기 프로그램의 저작권 침해로 인한 피해 규모가 클 것으로 예상됩니다(적합 조건 4).</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
-          <t>기업 매출 감소 7조원, 정부 세수 손실 1조8000억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I58" t="inlineStr">
         <is>
-          <t>K브랜드 수출기업 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J58" t="inlineStr">
         <is>
-          <t>기업·정부 한 몸처럼  K브랜드 짝퉁 해외 유통 '방어력' 키운다</t>
+          <t>'불꽃야구', JTBC와 분쟁 속 시즌2 강행…직관 일정 공개</t>
         </is>
       </c>
       <c r="K58" t="inlineStr">
         <is>
-          <t>view.asiae.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L58" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M58" t="inlineStr">
         <is>
-          <t>https://view.asiae.co.kr/article/2026033114031410535</t>
+          <t>https://www.newsis.com/view/NISX20260401_0003574214</t>
         </is>
       </c>
       <c r="N58" t="inlineStr">
         <is>
-          <t>2026-03-31 12:53:18.436319+00:00</t>
+          <t>2026-04-01 13:26:44.591312+00:00</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C59" t="inlineStr"/>
+      <c r="C59" t="inlineStr">
+        <is>
+          <t>테일러 스위프트 및 소속사</t>
+        </is>
+      </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>'K-브랜드 정부 인증 제도' 도입 발표 및 범정부적 대응 추진 예정</t>
+          <t>상표권 침해 소송 제기</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>해외 K-브랜드 위조 상품 유통 규모가 11조원에 달하며, 기업 매출 손실 7조원 등 심각한 피해가 발생하고 있습니다. 정부는 이에 대응하여 'K-브랜드 정부 인증 제도'를 도입, 정부가 직접 상표권 권리자로 나서 위조 상품 제작 및 유통에 개입하고 범정부적 대응 수단을 가동할 예정입니다. 이는 기존 기업의 개별 대응 한계를 극복하고 K-브랜드 보호를 강화하기 위한 조치입니다.</t>
+          <t>가수 마렌 웨이드가 테일러 스위프트의 'Life of a Showgirl' 관련 상품이 자신의 상표권을 침해했다고 주장하며 소송을 제기했습니다. 웨이드 측 변호사는 창작자 보호를 위한 소송임을 밝혔으며, 테일러 스위프트 소속사는 아직 공식 입장을 내놓지 않고 있습니다.</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>적합 조건 3(집단적 피해), 4(피해 규모), 5(증거 확보), 6(공적 절차 진행)에 해당합니다. 전 세계 K-브랜드 위조 상품 유통 규모가 11조원에 달하고 기업 매출 손실이 7조원으로 추산되는 등 피해 규모와 집단성이 매우 큽니다. 지식재산처가 'K-브랜드 정부 인증 제도'를 도입하여 정부가 직접 상표권 권리자로 나서 범정부적 대응을 추진하며, 최신 기술을 통한 증거 확보도 용이해질 예정입니다. 다만, 개별 위조 상품 제작/유통업체의 자력은 여전히 확인이 필요합니다.</t>
+          <t>상대방(테일러 스위프트 및 소속사)에게 자력이 충분하며, 상표권 침해 소송이 이미 제기되어 법적 절차가 진행 중입니다. 상표권 침해 사건은 증거 확보가 용이하고, 글로벌 스타를 상대로 한 소송이므로 피해 규모가 클 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
-          <t>7조원 (기업 매출 손실)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I59" t="inlineStr">
         <is>
-          <t>K-브랜드 기업 다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J59" t="inlineStr">
         <is>
-          <t>국산 제품 ‘짝퉁’ 국가가 추적 대응…‘K-브랜드 정부 인증제’ 도입</t>
+          <t>테일러 스위프트, 상표권 침해 소송당했다…소속사 묵묵부답</t>
         </is>
       </c>
       <c r="K59" t="inlineStr">
         <is>
-          <t>seoul.co.kr</t>
+          <t>newsen.com</t>
         </is>
       </c>
       <c r="L59" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M59" t="inlineStr">
         <is>
-          <t>https://www.seoul.co.kr/news/economy/2026/03/31/20260331500172?wlog_tag3=naver</t>
+          <t>https://www.newsen.com/news_view.php?uid=202604011345240410</t>
         </is>
       </c>
       <c r="N59" t="inlineStr">
         <is>
-          <t>2026-03-31 12:46:56.869908+00:00</t>
+          <t>2026-04-01 12:56:09.901229+00:00</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>Broad Institute</t>
+          <t>롯데케미칼 타이탄 및 장선표 대표이사</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>미국 특허심판원(PTAB) 저촉심사 재개 임박</t>
+          <t>말레이시아에서 486억 원대 소송 진행 중, 경영진 공동 피고 지정</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>유전자 편집 기술 크리스퍼 카스9의 선발명자를 둘러싼 특허 분쟁에서 CVC 컨소시엄과 브로드연구소 간 다툼이 브로드의 승리로 결론나면서, 툴젠과 브로드 간 후속 저촉심사가 재개될 예정이다. 툴젠은 선출원자로서 유리한 위치에 있으며, 이 특허는 향후 유전자 가위 치료제 개발에 따른 막대한 로열티 수익과 직결된다. 미국 특허심판원(PTAB)에서 관련 절차가 진행 중이다.</t>
+          <t>롯데케미칼 타이탄이 말레이시아에서 486억 원대 규모의 소송에 휘말렸습니다. 기업 법인뿐만 아니라 장선표 대표이사 개인까지 공동 피고로 지정되어 경영진의 책임과 영업 기밀 노출 리스크가 부각되고 있습니다.</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>상대방(Broad Institute)은 대형 연구기관으로 자력이 충분하며, 유전자 가위 기술 특허는 향후 막대한 로열티 수익을 창출할 것으로 예상되어 피해 규모가 매우 큽니다. 미국 특허심판원(PTAB)에서 이미 공적 절차(저촉심사)가 진행 중이며, 툴젠은 선출원자로서 유리한 위치에 있습니다. (적합 조건 2, 4, 5, 6)</t>
+          <t>롯데케미칼 타이탄은 대기업 계열사로 자력이 충분하며(적합 조건 2), 486억 원대라는 구체적인 피해 규모가 명시되어 있습니다(적합 조건 4). 경영진을 공동 피고로 지정하고 영업 기밀 노출 리스크가 언급된 점에서 상대방 책임이 명확하고(적합 조건 1), 관련 증거 확보 가능성도 높습니다(적합 조건 5). 이미 소송이 진행 중인 점도 긍정적입니다.</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
-          <t>막대한 로열티 수익 예상</t>
+          <t>486억 원대</t>
         </is>
       </c>
       <c r="I60" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J60" t="inlineStr">
         <is>
-          <t>유전자가위 특허전, 브로드와 양자 구도로 압축…툴젠 수익화 시점 임박</t>
+          <t>롯데케미칼 타이탄, 말레이서 486억대 ‘복합 리스크’ 피소… 경영진까...</t>
         </is>
       </c>
       <c r="K60" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>g-enews.com</t>
         </is>
       </c>
       <c r="L60" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M60" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=02728966645388896</t>
+          <t>https://www.g-enews.com/view.php?ud=202604011013072639fbbec65dfb_1</t>
         </is>
       </c>
       <c r="N60" t="inlineStr">
         <is>
-          <t>2026-03-31 00:50:12.538067+00:00</t>
+          <t>2026-04-01 12:47:39.997618+00:00</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C61" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C61" t="inlineStr"/>
       <c r="D61" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>미국 특허심판원(PTAB) 저촉심사 2단계 진입 예정, 툴젠 선출원자 지위 확보</t>
+          <t>K-브랜드 정부인증 제도 도입 및 범정부적 위조상품 단속 체계 구축</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>툴젠은 10년 넘게 이어진 크리스퍼 유전자 가위 원천특허 분쟁의 결정적 분수령이 하반기 초로 다가왔음을 시사했다. 미국 특허심판원(PTAB)의 저촉심사 2단계가 재개될 예정이며, 툴젠은 1단계에서 선출원자 지위를 확보하여 유리한 위치에 있다. 업계에서는 소송 비용과 리스크 증가로 합의 가능성이 높아질 것으로 보고 있다.</t>
+          <t>정부가 해외 K-브랜드 위조상품 문제 해결을 위해 'K-브랜드 정부인증 제도'를 도입하고 직접 상표권자가 되어 단속에 나섭니다. 전 세계적으로 11조 원 규모의 위조상품 유통으로 K-브랜드 기업들이 7조 원의 매출 감소 피해를 입고 있으며, 정부는 실시간 모니터링과 범부처 협력을 통해 위조상품을 근절할 계획입니다.</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>상대방에게 자력이 충분함 (미국 브로드연구소, CVC그룹), 피해 규모가 큼 (유전자 교정 시장의 핵심 권리), 증거가 있거나 확보 가능함 (툴젠의 선출원자 지위 확보 및 PTAB 심사 진행), 이미 공적 절차(미국 특허심판원 저촉심사)가 진행 중임. 툴젠이 선출원자 지위를 확보하여 구조적으로 유리한 위치에 있습니다.</t>
+          <t>정부가 직접 K-브랜드 위조상품 단속에 나서는 범정부적 공적 절차가 진행 중이며(공적 절차 진행), 전 세계 11조 원 규모의 위조상품 유통으로 K-브랜드 기업들의 집단적 피해(집단적 피해, 피해 규모 큼)가 명확합니다. 정부의 실시간 모니터링 시스템 도입으로 증거 확보도 용이할 것으로 예상됩니다(증거 확보 가능). 상대방의 책임 또한 명확합니다. 다만, 개별 위조상품 생산자의 자력은 불분명할 수 있습니다.</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>기업 매출 감소 7조 원 (전 세계 K-브랜드 위조상품 유통 규모 11조 원)</t>
         </is>
       </c>
       <c r="I61" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>K-브랜드 기업 다수</t>
         </is>
       </c>
       <c r="J61" t="inlineStr">
         <is>
-          <t>임상 데이터와 특허 분쟁 해결 기대감…이뮨온시아·툴젠 동반↑[바이오...</t>
+          <t>K-브랜드 짝퉁, 이제 정부가 직접 잡는다 ···전 세계 70개국 '인증상...</t>
         </is>
       </c>
       <c r="K61" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>paxetv.com</t>
         </is>
       </c>
       <c r="L61" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M61" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=02558406645388896</t>
+          <t>http://www.paxetv.com/news/articleView.html?idxno=267704</t>
         </is>
       </c>
       <c r="N61" t="inlineStr">
         <is>
-          <t>2026-03-31 00:47:31.597268+00:00</t>
+          <t>2026-04-01 00:34:41.620372+00:00</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>에스디바이오센서</t>
+          <t>불법 웹툰·웹소설 유통 사이트 운영자</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>특허 본안소송 진행 중, 패소 가능성 언급</t>
+          <t>국제 공조 수사 및 불법 사이트 폐쇄 진행 중, 일부 해외 소송 결과 임박</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>에스디바이오센서가 진단기기 회사 래피젠과의 700억 원대 특허 본안소송에서 패소할 가능성이 높은 것으로 알려졌다. 2021년부터 진행된 이 소송은 에스디바이오센서에게 상당한 재정적 부담을 안겨줄 것으로 예상된다. 이효근 대표이사의 경영에 중요한 영향을 미칠 수 있는 사안이다.</t>
+          <t>카카오엔터테인먼트 IP법무팀이 4년간 10억건에 달하는 불법 웹툰·웹소설 유통물을 삭제 조치하며 10조원 규모의 피해 방지 효과를 거두었다고 밝혔다. 이들은 모니터링, 운영자 특정, 국제 공조를 통해 체계적으로 대응하고 있으며, 한국 문화체육관광부, 경찰청, 베트남 수사기관 등과 협력하여 해외 불법 사이트 운영자를 단속하고 있다. 향후 AI 기술을 활용하고 다른 IP 영역으로 보호 활동을 확대할 계획이다.</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확함 (에스디바이오센서의 패소 가능성 언급), 상대방에게 자력이 충분함 (대기업), 피해 규모가 큼 (700억 원대), 증거가 있거나 확보 가능함 (특허 분쟁의 특성상). 이미 소송이 진행 중이며 종결되지 않은 사건으로 소송금융 투자에 적합하다.</t>
+          <t>상대방 책임이 명확하고(불법 유통), 집단적 피해(수많은 창작자)가 발생했으며, 피해 규모가 매우 큼(10조원 수준의 피해 방지 효과). 또한 카카오엔터테인먼트의 체계적인 대응으로 증거 확보가 가능하고, 국제 공조를 통한 공적 절차(수사, 행정처분 등)가 활발히 진행 중입니다. (적합 조건 1, 3, 4, 5, 6)</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
-          <t>700억 원</t>
+          <t>10조원 수준 (피해 방지 효과 추정치)</t>
         </is>
       </c>
       <c r="I62" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수많은 웹툰·웹소설 창작자</t>
         </is>
       </c>
       <c r="J62" t="inlineStr">
         <is>
-          <t>[Who Is ?] 이효근 에스디바이오센서 대표이사</t>
+          <t>[인터뷰]  웹툰 불법 유통 대응, 창과 방패의 대결?⋯4년간 10억건 삭제...</t>
         </is>
       </c>
       <c r="K62" t="inlineStr">
         <is>
-          <t>businesspost.co.kr</t>
+          <t>inews24.com</t>
         </is>
       </c>
       <c r="L62" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M62" t="inlineStr">
         <is>
-          <t>https://www.businesspost.co.kr/BP?command=article_view&amp;num=434503</t>
+          <t>http://www.inews24.com/view/1955557</t>
         </is>
       </c>
       <c r="N62" t="inlineStr">
         <is>
-          <t>2026-03-31 00:44:49.501936+00:00</t>
+          <t>2026-03-31 18:02:46.140540+00:00</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C63" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C63" t="inlineStr"/>
       <c r="D63" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>미국 국제무역위원회(ITC) 관세법 337조 위반 조사 개시</t>
+          <t>지식재산처의 'K-브랜드 인증 제도' 도입 및 손해배상청구 비용 지원 계획</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>미국 특허관리전문기업(NPE) 모놀리식 3D가 SK하이닉스와 일본 키옥시아를 상대로 HBM 및 낸드플래시 특허 침해를 주장하며 미국 국제무역위원회(ITC)에 관세법 337조 위반 조사를 요청했고, ITC가 조사 개시를 결정했습니다. 이는 미국 내 제품 수입·유통·판매 금지로 이어질 수 있는 무역구제 절차로, 한국 반도체 기업들이 NPE의 표적이 되고 있다는 지적이 나옵니다. 한국 정부도 범부처 대응을 촉구하고 있습니다.</t>
+          <t>해외에서 K-브랜드 위조상품이 11조원 규모로 유통되며 국내 기업의 매출 감소가 7조원에 달하는 심각한 상황이다. 이에 지식재산처는 'K-브랜드 인증 제도'를 도입하고 AI 기반 정품 인증 기술을 적용하여 위조 상품 유통을 실시간으로 파악할 계획이다. 또한, 손해배상청구 비용 지원 및 국제형사소송 관련 협력을 확대하여 우리 기업의 피해 구제를 적극적으로 지원할 예정이다.</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
-          <t>대기업 피고(SK하이닉스)의 자력이 충분하며, 미국 국제무역위원회(ITC)의 관세법 337조 위반 조사 개시로 상대방 책임이 비교적 명확해지고 공적 절차가 진행 중입니다. HBM 및 낸드플래시 관련 특허 침해 주장은 피해 규모가 클 가능성이 높고, 미국 내 수입·유통·판매 금지 요구는 심각한 영향을 미칠 수 있습니다.</t>
+          <t>K-브랜드 위조상품으로 인한 국내 기업들의 집단적 피해 규모가 7조원에 달하며(적합 조건 3, 4), 지식재산처가 'K-브랜드 인증 제도' 도입 및 손해배상청구 비용 지원, 국제형사소송 협력을 확대하는 등 공적 절차가 진행 중이다(적합 조건 5, 6). 정부의 적극적인 지원은 증거 확보 및 소송 진행에 긍정적 요인으로 작용할 수 있어 소송금융 투자 가능성이 높다. 다만, 해외 위조품 유통업체의 특정 및 자력 확보가 관건이 될 수 있다.</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>7조원 (매출 감소)</t>
         </is>
       </c>
       <c r="I63" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>K-브랜드 기업 다수</t>
         </is>
       </c>
       <c r="J63" t="inlineStr">
         <is>
-          <t>삼성전자 이어 SK하이닉스 정조준…美, K반도체 '특허침해' 트집</t>
+          <t>'짝퉁 한류' 꼼짝마!… 'K-브랜드 인증'으로 해외 위조품 잡는다</t>
         </is>
       </c>
       <c r="K63" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>news.mtn.co.kr</t>
         </is>
       </c>
       <c r="L63" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M63" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603310607379072</t>
+          <t>https://news.mtn.co.kr/news-detail/2026033116111452209</t>
         </is>
       </c>
       <c r="N63" t="inlineStr">
         <is>
-          <t>2026-03-31 00:44:39.865686+00:00</t>
+          <t>2026-03-31 18:01:51.435117+00:00</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C64" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C64" t="inlineStr"/>
       <c r="D64" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>중국 특허 무효 소송 판결 선고 (LG화학 패소), 국내 특허심판원 심리 진행 중 (일부 유효, 일부 무효), 국내 특허침해금지 가처분 신청 제기</t>
+          <t>K브랜드 정부인증제도 도입 및 범정부 차원 대응 발표</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>LG화학과 롱바이 자회사 재세능원 간 배터리 양극재 기술 특허 분쟁이 한국과 중국에서 진행 중이다. 중국에서는 재세능원이 LG화학의 특허 무효 소송에서 승소했으나, 국내에서는 LG화학의 일부 특허가 유효하다는 심판원 판단이 나왔고, LG화학은 재세능원에 특허침해금지 가처분 신청을 제기한 상태이다.</t>
+          <t>정부가 K브랜드 위조 상품 문제 해결을 위해 'K-브랜드 정부인증제도'를 도입합니다. 수출 제품에 인증 마크를 부착하고, 위조 시 정부가 직접 권리자가 되어 현지 당국에 대응을 촉구할 예정입니다. 이 제도는 국내 기업의 7조원 규모 매출 피해와 1만4000개 일자리 피해 등 심각한 해외 짝퉁 문제에 대응하기 위한 조치입니다.</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t>LG화학 및 재세능원 모두 대기업으로 자력이 충분하며(적합 조건 2), 배터리 양극재 기술 분쟁으로 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 국내 특허심판원 심리 및 가처분 신청 등 공적 절차가 진행 중이며(적합 조건 6), 관련 증거 확보도 용이합니다(적합 조건 5). 중국 판결은 LG화학에 불리했으나, 국내에서는 LG화학의 일부 특허가 유효하다고 판단되어 소송금융 투자 가능성이 높습니다.</t>
+          <t>해외 짝퉁 제조 및 유통업체의 상표권 침해 책임이 명확하고(적합 조건 1), 다수의 국내 기업이 7조원 규모의 매출 피해를 입는 등 집단적 피해 규모가 매우 큽니다(적합 조건 3, 4). 또한 정부가 K브랜드 인증 마크를 통해 위조 제품 모니터링 자료를 제공하고 법적 대응 근거 자료로 지원할 예정이며(적합 조건 5), K브랜드 정부인증제도 도입 및 범정부 차원 대응 발표 등 공적 절차가 진행 중입니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>7조원 이상 (국내 기업)</t>
         </is>
       </c>
       <c r="I64" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수의 국내 기업</t>
         </is>
       </c>
       <c r="J64" t="inlineStr">
         <is>
-          <t>롱바이 자회사 재세능원, 중국서 LG화학에 특허 소송 승소</t>
+          <t>한국산 흉내낸 짝퉁, 이제 정부가 직접 싸운다…K브랜드 인증제 도입</t>
         </is>
       </c>
       <c r="K64" t="inlineStr">
         <is>
-          <t>zdnet.co.kr</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L64" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M64" t="inlineStr">
         <is>
-          <t>https://zdnet.co.kr/view/?no=20260330170500</t>
+          <t>https://www.mk.co.kr/article/12003945</t>
         </is>
       </c>
       <c r="N64" t="inlineStr">
         <is>
-          <t>2026-03-30 13:15:50.887675+00:00</t>
+          <t>2026-03-31 13:20:33.507537+00:00</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C65" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C65" t="inlineStr"/>
       <c r="D65" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>방위사업청의 KDDX 기본설계 자료 공유 금지 가처분 신청</t>
+          <t>정부인증제도 도입 및 범정부 차원의 위조상품 대응 체계 구축 중</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>HD현대중공업이 방위사업청을 상대로 7조 8천억원 규모의 KDDX 사업 기본설계 자료 공유 금지 가처분을 신청했다. 이는 대통령 발언 이후 경쟁입찰로 전환된 사업 방식에 대한 첫 법적 대응으로, 영업비밀 보호 및 공정 경쟁 확보가 핵심 쟁점이다. 방사청은 가처분에도 불구하고 제안요청서를 배부하며 일정을 강행하고 있어 법원의 판단이 주목된다.</t>
+          <t>해외에서 K-브랜드 상품의 위조상품 유통 피해 규모가 약 11조원에 달하는 것으로 추산됩니다. 이에 지식재산처는 'K-브랜드 정부인증 제도'를 도입하고, 정품인증 기술 적용 및 범정부 협력을 통해 위조상품 제작·유통에 직접 대응할 계획입니다. 이는 기업들이 단독으로 대응하기 어려웠던 위조상품 문제에 정부가 적극적으로 개입하여 피해 구제 가능성을 높이는 조치입니다.</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t>방위사업청은 정부기관으로 자력이 충분하며 (적합 조건 2), 7조 8천억원 규모의 KDDX 사업 수주 경쟁력 상실 우려가 있어 피해 규모가 매우 크다 (적합 조건 4). 기본설계 자료, RFP 등 객관적 증거 확보가 가능하며 (적합 조건 5), KDDX 사업 입찰 절차가 이미 진행 중이다 (적합 조건 6). 영업비밀 보호 및 공정 경쟁 여부가 핵심 쟁점으로, 법리적 다툼의 여지가 충분하여 소송금융 투자에 적합하다.</t>
+          <t>K-브랜드 위조상품으로 인한 피해 규모가 약 11조원에 달하며 다수의 국내 기업이 피해를 입고 있어 집단적 피해가 명확합니다. 지식재산처 주도로 정부인증제도 도입 및 범정부 협력을 통한 증거 확보 및 공적 절차 진행이 예정되어 있어 소송금융 투자에 적합한 환경이 조성될 것으로 판단됩니다. 다만, 개별 위조상품 제작·유통업체 특정 및 자력 확인이 관건이 될 수 있습니다.</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>약 11조원</t>
         </is>
       </c>
       <c r="I65" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>다수의 K-브랜드 기업</t>
         </is>
       </c>
       <c r="J65" t="inlineStr">
         <is>
-          <t>李대통령 발언 뒤 경쟁입찰로 간 '7.8조 KDDX'... HD현대, 강하게 제동 걸...</t>
+          <t>‘K-브랜드 상품’ 짝퉁 피해 11조…‘정부인증’으로 보호한다</t>
         </is>
       </c>
       <c r="K65" t="inlineStr">
         <is>
-          <t>insight.co.kr</t>
+          <t>nongmin.com</t>
         </is>
       </c>
       <c r="L65" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M65" t="inlineStr">
         <is>
-          <t>https://www.insight.co.kr/news/548149</t>
+          <t>https://www.nongmin.com/article/20260331500497</t>
         </is>
       </c>
       <c r="N65" t="inlineStr">
         <is>
-          <t>2026-03-30 12:42:04.573354+00:00</t>
+          <t>2026-03-31 13:06:40.449928+00:00</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C66" t="inlineStr"/>
       <c r="D66" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>해외 위조품 유통 및 상표권 침해 지속, 정부 차원 대응책 마련 중, 일부 기업 소송 진행 및 승소 사례 있음</t>
+          <t>정부의 '짝퉁 K-브랜드' 단속 및 보호 강화 조치 진행 중</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>K뷰티, K푸드 등 한국 브랜드가 중국 및 동남아시아에서 상호, 캐릭터, 디자인 등을 모방한 위조품으로 심각한 지식재산권 침해 피해를 겪고 있다. 삼양식품의 '불닭', 올리브영, 클리오, 오리온 등 다수의 기업이 피해를 호소하며, 일부는 법적 대응에 나섰으나 막대한 비용과 시간 소모로 어려움을 겪고 있다. 정부는 AI 기반 모니터링 등 보호 체계를 강화하고 있으나, 국제적 공조의 필요성이 제기된다.</t>
+          <t>정부가 해외에서 심각한 수준으로 유통되는 '짝퉁 K-브랜드' 위조상품에 대한 직접 단속에 나선다. 이는 K-브랜드 기업들이 위조상품으로 인해 막대한 피해를 입고 있으며, 심지어 소송에서 승소해도 변호사 비용조차 건지기 어려운 상황에 처해있기 때문이다. 정부의 단속 강화는 피해 기업들의 법적 대응에 긍정적인 영향을 미칠 것으로 예상된다.</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
-          <t>다수의 K브랜드 기업이 해외 위조품으로 인해 지식재산권 침해 피해를 겪고 있으며, 상대방의 책임이 명확하고 피해 규모가 크다. 정부 차원의 보호 대책이 진행 중이며, 과거 소송 사례를 통해 증거 확보 가능성도 높다. 피해 기업들의 소송 비용 부담이 커 소송금융의 잠재적 수요가 높다.</t>
+          <t>정부가 '짝퉁 K-브랜드' 단속에 나서는 등 공적 절차가 진행 중이며(적합 조건 6), 해외 위조상품 유통은 다수의 K-브랜드 기업에 집단적 피해를 야기하고 있습니다(적합 조건 3). 기사에서 손해배상액이 변호사 비용에도 못 미친다는 언급은 개별 기업의 피해 규모가 크고(적합 조건 4), 소송금융의 필요성이 높음을 시사합니다. 위조상품 유통은 상표권 침해 등 상대방의 책임이 명확합니다(적합 조건 1).</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I66" t="inlineStr">
         <is>
-          <t>다수의 한국 브랜드 기업</t>
+          <t>K-브랜드 기업 다수</t>
         </is>
       </c>
       <c r="J66" t="inlineStr">
         <is>
-          <t>가짜 불닭 판친다   중국 건데 'KR' 박아 ...짝퉁이 수출 시도까지</t>
+          <t>정부, '짝퉁 K-브랜드' 직접 단속 나선다... K-브랜드 보호 강화</t>
         </is>
       </c>
       <c r="K66" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>redian.org</t>
         </is>
       </c>
       <c r="L66" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M66" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/industry/2026/03/30/2026032915020037668</t>
+          <t>https://www.redian.org/news/articleView.html?idxno=256171</t>
         </is>
       </c>
       <c r="N66" t="inlineStr">
         <is>
-          <t>2026-03-30 00:43:57.785894+00:00</t>
+          <t>2026-03-31 13:03:15.154953+00:00</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C67" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C67" t="inlineStr"/>
       <c r="D67" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>지식재산처 자료 분석 및 국회 논의 중, 개별 기업의 소송 진행 중</t>
+          <t>정부의 상표권자 등록 및 위조상품 대응 정책 추진</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>최근 5년간 중국 및 동남아시아에서 한국 브랜드의 무단 선점 의심 상표가 1만 건을 넘어섰다. 현지 브로커나 기업들이 K브랜드를 미리 등록하여 한국 기업의 해외 진출을 방해하고 브랜드 가치를 침해하는 사례가 급증하고 있다. 지식재산처 자료를 통해 문제의 심각성이 확인되었으며, 국회에서도 지식재산권 보호를 위한 정책적 대응을 촉구하고 있다.</t>
+          <t>해외 K브랜드 위조 시장 규모가 11조 원에 달하며, 정부가 '상표권자'로 직접 나서 위조상품 유통에 대응할 계획이다. 기존에는 개별 기업이 위조상품 소송에서 승소해도 실질적 구제가 어려웠으나, 정부의 적극적인 개입으로 K브랜드의 지식재산권 보호 및 피해 구제 가능성이 높아질 것으로 기대된다.</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(K브랜드 무단선점), 5년간 1만 건 이상의 집단적 피해가 발생하여 피해 규모가 매우 크다. 지식재산처의 공식 자료와 국회 논의를 통해 증거 확보 및 공적 절차 진행 중임이 확인되어 소송금융 투자 적합성이 높다. 다만, 개별 상대방의 자력은 케이스별로 상이할 수 있다.</t>
+          <t>해외 K브랜드 위조 시장 규모가 11조 원에 달해 집단적 피해(적합 조건 3) 및 피해 규모가 매우 큼(적합 조건 4). 정부가 '상표권자'로 직접 대응에 나서 공적 절차(적합 조건 6)가 진행 중이며, 이는 증거 확보(적합 조건 5)에도 유리할 것으로 판단된다. 위조상품 유통은 상대방 책임이 명확하다(적합 조건 1).</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>11조 원 (시장 규모)</t>
         </is>
       </c>
       <c r="I67" t="inlineStr">
         <is>
-          <t>한국 기업 1만개 이상 (5년간)</t>
+          <t>K브랜드 다수</t>
         </is>
       </c>
       <c r="J67" t="inlineStr">
         <is>
-          <t>중국이 상표 도둑질  한국제품 줄줄이 당했다...5년간 1만건 '뻔뻔'</t>
+          <t>해외 K브랜드 위조 시장 11조 원… 정부, '상표권자'로 대응 나선다</t>
         </is>
       </c>
       <c r="K67" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>hankookilbo.com</t>
         </is>
       </c>
       <c r="L67" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M67" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/industry/2026/03/30/2026032914580381489</t>
+          <t>https://www.hankookilbo.com/news/article/A2026033115560002104?did=NA</t>
         </is>
       </c>
       <c r="N67" t="inlineStr">
         <is>
-          <t>2026-03-30 00:39:04.902416+00:00</t>
+          <t>2026-03-31 13:02:17.885177+00:00</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>카피캣 업체</t>
+          <t>해외 위조상품 제작 및 유통업체</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>디자인 침해로 인한 형사 구속 및 민사 소송 가능성</t>
+          <t>정부의 'K-브랜드 정부인증 제도' 도입 및 상표 등록 예정</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>디자인 침해에 대한 처벌이 강화되면서 소비재 중소·스타트업들이 사업 전략을 수정하는 등 긴장감이 고조되고 있다. 특히 '젠몬 베꼈다가 구속' 사례처럼 디자인 분쟁이 민사 소송을 넘어 형사 처벌까지 이어질 수 있다는 인식이 확산되고 있다. 이는 디자인 침해 사건의 심각성과 법적 대응의 중요성을 부각시킨다.</t>
+          <t>해외 K-브랜드 위조상품 유통으로 연간 11조원 규모의 막대한 피해가 발생하고 있으며, 개별 기업의 대응에는 한계가 있었습니다. 이에 정부가 'K-브랜드 정부인증 제도'를 도입하여 직접 상표권자로서 위조상품 제작 및 유통을 범정부적으로 차단하고, 최신 정품인증 기술을 적용해 실시간 모니터링 및 단속을 강화할 예정입니다. 이는 수출 기업의 위조상품 대응 부담을 줄이고 해외 소비자의 신뢰를 높이는 데 기여할 것으로 기대됩니다.</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
-          <t>디자인 침해로 인한 형사 구속 사례(젠몬)에서 보듯이 상대방의 책임이 명확하며(적합 조건 1), 구속까지 이어진 것은 강력한 증거가 확보되었음을 시사합니다(적합 조건 5). 또한 민사 소송 외에 형사 절차가 진행될 수 있다는 점에서 공적 절차 진행 가능성이 높습니다(적합 조건 6). 피해 규모는 기사에서 특정되지 않았으나, 지식재산권 침해는 상당한 손해배상으로 이어질 수 있습니다.</t>
+          <t>정부의 'K-브랜드 정부인증 제도' 도입으로 위조상품에 대한 범정부적 대응이 가능해져 개별 기업의 소송 부담이 경감될 것으로 예상됩니다. 전 세계 K-브랜드 위조상품 유통 규모가 연간 11조원에 달하는 등 피해 규모가 매우 크고(적합 조건 4), 다수의 기업이 피해를 입고 있어(적합 조건 3) 집단적 대응의 필요성이 높습니다. 또한 정부가 직접 상표권자로서 위조상품 차단에 나서고 있어(적합 조건 6) 증거 확보 및 집행 가능성이 개선될 것으로 보입니다.</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>연간 약 11조원 (전 세계 K-브랜드 위조상품 유통 규모)</t>
         </is>
       </c>
       <c r="I68" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>해외 수출 K-브랜드 기업 다수</t>
         </is>
       </c>
       <c r="J68" t="inlineStr">
         <is>
-          <t>“젠몬 베꼈다가 구속”…사업 전략 수정 나선 소비재 중소·스타트업</t>
+          <t>해외 K-브랜드 짝퉁… 국가가 대표해 차단한다</t>
         </is>
       </c>
       <c r="K68" t="inlineStr">
         <is>
-          <t>biz.chosun.com</t>
+          <t>kmib.co.kr</t>
         </is>
       </c>
       <c r="L68" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M68" t="inlineStr">
         <is>
-          <t>https://biz.chosun.com/industry/business-venture/2026/03/30/6KIV4LKW6JENBL5FQUS6BZWGM4/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
+          <t>https://www.kmib.co.kr/article/view.asp?arcid=0029610446&amp;code=61121111&amp;cp=nv</t>
         </is>
       </c>
       <c r="N68" t="inlineStr">
         <is>
-          <t>2026-03-30 00:35:40.343940+00:00</t>
+          <t>2026-03-31 13:01:04.164874+00:00</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C69" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C69" t="inlineStr"/>
       <c r="D69" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>미국 국제무역위원회(ITC) 조사 진행 중</t>
+          <t>정부의 K-브랜드 인증 제도 도입 및 상표권자 직접 대응 발표</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>SK하이닉스와 키옥시아가 HBM 및 낸드 관련하여 미국 국제무역위원회(ITC)의 수입금지 조치 위기에 직면했습니다. ITC 조사는 일반 민사소송보다 처리 속도가 빠르고 실질적인 수입금지로 이어질 경우 막대한 파급력을 가질 수 있어, 반도체 기술 관련 지식재산권 분쟁으로 추정됩니다.</t>
+          <t>해외 K-브랜드 위조상품 유통 규모가 11조원에 달하고 기업 매출 손실이 7조원에 이르는 등 심각한 피해가 발생하고 있다. 이에 정부는 K-브랜드 정부인증상표를 직접 등록하고 상표권자로 나서 위조상품에 대응하는 제도를 도입한다고 발표했다. AI 기반 정품 인증 기술과 모니터링 시스템을 통해 위조상품 유통 현황을 실시간으로 파악할 계획이다.</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
-          <t>SK하이닉스와 키옥시아는 대기업으로 자력이 충분하며(적합 조건 2), 미국 국제무역위원회(ITC) 조사는 공적 절차 진행 중으로(적합 조건 6) 증거 확보 가능성이 높습니다(적합 조건 5). HBM 및 낸드 수입금지 위기는 막대한 피해 규모를 예상하게 하며(적합 조건 4), ITC 조사는 특정 불공정 행위에 대한 명확한 주장을 기반하므로 상대방 책임이 비교적 명확할 가능성이 높습니다(적합 조건 1).</t>
+          <t>정부의 K-브랜드 위조상품 대응 정책 발표로, 다수의 K-브랜드 기업들이 입은 7조원 규모의 집단적 피해가 명확하며(적합 조건 3, 4), OECD 발표 및 정부의 모니터링 시스템 도입으로 증거 확보 가능성이 높고(적합 조건 5), 지식재산처가 직접 상표권자로 나서 공적 절차를 진행 중이다(적합 조건 6). 이는 소송금융 투자에 매우 적합한 조건을 갖추고 있다.</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>7조원 (기업 매출 감소)</t>
         </is>
       </c>
       <c r="I69" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수 K-브랜드 기업</t>
         </is>
       </c>
       <c r="J69" t="inlineStr">
         <is>
-          <t>SK하이닉스·키옥시아, HBM·낸드 수입금지 위기…미 ITC 정조준 [AI 반도...</t>
+          <t>11조 짝퉁 시장 뿌리 뽑는다... 정부, ‘K-브랜드’ 상표권자로 나서</t>
         </is>
       </c>
       <c r="K69" t="inlineStr">
         <is>
-          <t>g-enews.com</t>
+          <t>viva100.com</t>
         </is>
       </c>
       <c r="L69" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M69" t="inlineStr">
         <is>
-          <t>https://www.g-enews.com/view.php?ud=202603290950295005fbbec65dfb_1</t>
+          <t>https://www.viva100.com/article/20260331500986</t>
         </is>
       </c>
       <c r="N69" t="inlineStr">
         <is>
-          <t>2026-03-29 12:35:46.270940+00:00</t>
+          <t>2026-03-31 12:59:04.344146+00:00</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>다수의 해외 짝퉁 제조 및 유통 기업</t>
+          <t>해외 위조상품 제작 및 유통업자 다수</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>해외 짝퉁 제품 확산 및 IP 침해 대응 진행 중, 일부 기업 상표권 등록 추진 및 법적 대응 진행</t>
+          <t>정부 주도 K-브랜드 인증제도 도입 및 범정부적 대응 체계 구축</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>중국과 동남아시아에서 삼양식품의 '불닭', 올리브영, 클리오 등 다수의 K브랜드 상표, 디자인, 캐릭터를 무단 도용하는 짝퉁 제품이 기승을 부리고 있습니다. 일부 기업은 상표권 등록을 추진하거나 법적 대응을 통해 승소한 사례도 있으나, 해외 소송의 어려움으로 '상처뿐인 영광'에 그치는 경우도 있습니다. 업계는 정부의 적극적인 지원과 국가 간 협의를 통한 상표권 보호 강화를 요구하고 있습니다.</t>
+          <t>해외 K-브랜드 위조상품 유통 규모가 11조원에 달하며, 기업 매출 감소 7조원 등 막대한 피해를 야기하고 있습니다. 이에 정부는 'K-브랜드 정부인증 제도'를 도입하여 직접 상표권자로서 위조상품 제작 및 유통에 범정부적으로 대응할 계획입니다. 이 제도는 정품인증 기술과 실시간 모니터링 시스템을 통해 증거 확보를 용이하게 하고, 피해 기업의 대응 부담을 줄여줄 것으로 기대됩니다.</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
-          <t>해외 짝퉁 제조 및 유통 기업들의 K브랜드 IP 침해 행위가 명확하며(적합 조건 1), 삼양식품, 올리브영, 클리오 등 다수의 K브랜드 기업이 피해를 입고 있어 집단적 피해 양상을 보입니다(적합 조건 3). K브랜드 복제 벨트 형성 및 수출 시도까지 이어져 피해 규모가 클 것으로 추정되며(적합 조건 4), 기사에 구체적인 짝퉁 제품 사례와 사진, 세관 적발 사례 등이 제시되어 증거 확보가 용이합니다(적합 조건 5). 다만, 해외 기업 상대 소송의 복잡성과 집행의 어려움(설빙 사례)은 투자 리스크 요인입니다.</t>
+          <t>이 사건은 해외 위조상품으로 인해 다수의 K-브랜드 기업이 7조원 규모의 막대한 피해를 입고 있으며 (집단적 피해, 피해 규모 큼), 정부가 직접 상표권자로서 범정부적 대응 체계를 구축하고 있어 (공적 절차 진행 중) 소송금융 투자에 매우 적합합니다. 위조상품 제작 및 유통업자의 책임이 명확하고 (상대방 책임 명확), 새로운 모니터링 시스템으로 증거 확보가 용이할 것으로 예상됩니다 (증거 확보 가능).</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>기업 매출 감소 7조원</t>
         </is>
       </c>
       <c r="I70" t="inlineStr">
         <is>
-          <t>다수의 K브랜드 기업</t>
+          <t>K-브랜드 기업 다수</t>
         </is>
       </c>
       <c r="J70" t="inlineStr">
         <is>
-          <t>불닭인 듯 붉닭 아닌 '불라면'…해외서 판치는 짝퉁, 수출 시도까지 '황...</t>
+          <t>해외 K-브랜드 짝퉁, 이제 국가가 끝까지 추적</t>
         </is>
       </c>
       <c r="K70" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L70" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M70" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/living/2026/03/29/2026032711303360910</t>
+          <t>https://biz.heraldcorp.com/article/10706478?ref=naver</t>
         </is>
       </c>
       <c r="N70" t="inlineStr">
         <is>
-          <t>2026-03-29 00:32:31.714222+00:00</t>
+          <t>2026-03-31 12:58:03.470732+00:00</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C71" t="inlineStr"/>
       <c r="D71" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>해외 상표권 무단 선점 및 침해 분쟁 발생, 국회에서 지식재산권 침해 실태 분석 및 대응 방안 논의 중</t>
+          <t>K-브랜드 정부인증 제도 도입 및 운영 예정 (8월부터)</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>K브랜드의 해외 상표권 무단 선점 및 침해 사례가 중소·신생 브랜드까지 확산되며 심각한 문제로 대두되고 있습니다. 중소·중견기업은 해외 법무 조직 및 전문 인력 부족으로 대응에 어려움을 겪고 있으며, 상표 무효 심판 및 협상에 막대한 비용이 소요되어 경제적 부담이 큽니다. 이에 국회와 정부 차원에서 지식재산권 침해 실태를 파악하고 대응 전략을 모색하고 있습니다.</t>
+          <t>지식재산처가 해외 위조상품 척결을 위해 'K-브랜드 정부인증 제도'를 도입합니다. 정부가 직접 상표권자로 나서 해외 70개국에 인증상표를 등록하고, 첨단기술을 활용한 모니터링 시스템으로 위조상품 유통을 실시간 파악하여 관계부처와 협력해 즉각 대응할 예정입니다. 이는 K-브랜드 기업들의 피해를 줄이고 수출 경쟁력을 강화하는 데 기여할 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
-          <t>해외 업체들의 K브랜드 무단 선점은 명확한 상표권 침해 행위로 상대방 책임이 명확합니다. 다수의 중소·중견기업이 피해를 입고 있으며, 상표 무효 심판 및 협상 비용이 최소 수천만원에서 4~5천만원 이상 소요되어 피해 규모가 큽니다. 지식재산처 자료 등 공적 자료가 존재하고 상표 출원 기록 등으로 침해 사실 입증이 가능하여 증거 확보가 용이합니다.</t>
+          <t>정부가 직접 상표권자로 나서 해외 위조상품에 대응하는 새로운 제도로, 다수의 K-브랜드 기업들이 집단적 피해를 입고 있으며(적합 조건 3), 기업 매출 감소 등 피해 규모가 큽니다(적합 조건 4). 정부의 상시 모니터링 및 첨단기술을 통한 증거 확보가 용이해질 것으로 예상되며(적합 조건 5), 정부 주도의 공적 절차(K-브랜드 정부인증 제도)가 진행 중이므로(적합 조건 6) 소송금융 투자에 매우 적합합니다.</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
-          <t>최소 수천만원~수억원 (대응 비용 기준)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I71" t="inlineStr">
         <is>
-          <t>수많은 중소·중견기업</t>
+          <t>다수의 K-브랜드 기업</t>
         </is>
       </c>
       <c r="J71" t="inlineStr">
         <is>
-          <t>해외진출 노크했는데 이미 등록된 브랜드? …중소·신생까지 번진 모방</t>
+          <t>해외 위조상품 척결  지재처, K-브랜드 정부인증제 도입</t>
         </is>
       </c>
       <c r="K71" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L71" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M71" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/living/2026/03/29/2026032710230457221</t>
+          <t>https://www.newsis.com/view/NISX20260331_0003571445</t>
         </is>
       </c>
       <c r="N71" t="inlineStr">
         <is>
-          <t>2026-03-29 00:31:55.592635+00:00</t>
+          <t>2026-03-31 12:56:17.183853+00:00</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C72" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C72" t="inlineStr"/>
       <c r="D72" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>지식재산처 자료 분석 및 국회 논의 중, 정책적 대응 촉구</t>
+          <t>K-브랜드 정부인증 제도 도입 및 관계부처 합동 위조상품 단속 예정</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>최근 5년간 중국 및 동남아시아에서 K-브랜드 무단 선점 및 상표권 탈취 사례가 1만 건을 넘어섰으며, 이는 한국 기업에 막대한 피해를 주고 있다. 지식재산처의 공식 자료를 통해 문제의 심각성이 확인되었고, 국회에서는 이에 대한 정책적 대응과 총력전을 촉구하고 있다. 다수의 피해 기업이 존재하며, 피해 규모가 상당할 것으로 예상된다.</t>
+          <t>해외에서 K-브랜드 위조상품 유통 규모가 11조원에 달하며, 국내 기업 매출 감소 7조원 등 막대한 피해가 발생하고 있습니다. 이에 정부는 올 하반기부터 'K-브랜드 정부인증 제도'를 도입하여 직접 상표권자로 나서 위조상품 제작 및 유통에 대응할 계획입니다. 관계부처 협력을 통해 현지 당국에 수사·단속 및 반출 정지를 요청하는 등 적극적인 조치가 이루어질 예정입니다.</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하며(K브랜드 무단 선점), 다수의 한국 기업이 피해를 입어 집단적 피해 규모가 매우 큼(5년간 1만 건 이상). 지식재산처의 공식 자료를 통해 증거 확보가 용이하며, 국회에서 문제 인식이 이루어지는 등 공적 절차가 진행 중이다. 상대방의 자력은 개별 사건마다 다르지만, 전반적인 시장 규모를 고려할 때 투자 가치가 높다.</t>
+          <t>다수의 K-브랜드 기업이 막대한 피해(국내 기업 매출 감소 7조원 추산)를 입고 있어 집단적 피해 및 피해 규모가 매우 큼 (적합 조건 3, 4). OECD 발표 자료 및 정부의 모니터링 시스템 도입으로 증거 확보가 용이하며 (적합 조건 5), 정부가 'K-브랜드 정부인증 제도'를 도입하고 관계부처 합동으로 위조상품 단속 및 수사 촉구 등 공적 절차를 진행할 예정이므로 (적합 조건 6) 소송금융 투자 적합도가 높습니다.</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>7조원 (국내 기업 매출 감소)</t>
         </is>
       </c>
       <c r="I72" t="inlineStr">
         <is>
-          <t>수많은 한국 기업 (5년간 1만 건 이상)</t>
+          <t>다수의 K-브랜드 기업</t>
         </is>
       </c>
       <c r="J72" t="inlineStr">
         <is>
-          <t>[단독]공들여 키웠더니 中이 '먼저 찜'…K브랜드 탈취, 5년간 1만 돌파</t>
+          <t>해외유통 '짝통 K-브랜드', 이젠 정부가 끝까지 추적한다</t>
         </is>
       </c>
       <c r="K72" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L72" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M72" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/living/2026/03/29/2026032709211872714</t>
+          <t>http://www.fnnews.com/news/202603311442458000</t>
         </is>
       </c>
       <c r="N72" t="inlineStr">
         <is>
-          <t>2026-03-29 00:30:46.247394+00:00</t>
+          <t>2026-03-31 12:54:18.872441+00:00</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C73" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C73" t="inlineStr"/>
       <c r="D73" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>미국 특허청의 중국 정부 지배 기업 특허 무효 심판 제기 불가 결정</t>
+          <t>정부의 'K-브랜드 정부인증제도' 도입 및 가동 예정</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t>미국 특허청이 중국 정부의 실질적인 지배를 받는 기업은 특허 무효 심판을 제기할 수 없다는 원칙을 확립했습니다. 이는 LG디스플레이와 티얀마 간 분쟁에서 티얀마의 무효심판을 기각하며 나온 결정으로, 중국 정부 관련 기업이 법적으로 '사람'이 아니라는 판단에 근거합니다. 이 결정은 반도체, 디스플레이, 배터리 등 첨단 산업 분야에서 중국과 경쟁하는 한국 기업들이 향후 특허 침해 소송에서 유리한 위치를 점하게 할 전략적 기회로 작용할 전망입니다.</t>
+          <t>해외에서 K-브랜드 위조상품 유통이 심각하여 국내 기업들이 막대한 피해를 입고 있습니다. 정부는 'K-브랜드 정부인증제도'를 도입하여 직접 상표권자가 되어 위조상품 유통에 대응하고, 정품 인증 기술 및 모니터링 시스템을 통해 실시간으로 위조상품을 파악할 계획입니다. 이는 해외 상표권 침해 문제에 대한 범정부적 대응 체계를 구축하는 것입니다.</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
-          <t>미국 특허청의 결정으로 중국 정부 지배 기업의 특허 무효 심판 제기가 원천 봉쇄되어 한국 첨단기술 기업들이 향후 특허 침해 소송에서 유리한 위치를 차지하게 됩니다. 이는 상대방의 충분한 자력(중국 대기업), 강력한 객관적 증거(미 특허청 결정), 그리고 공적 절차(미 특허청의 행정 결정)를 통해 소송의 명확성을 높여 소송금융 투자에 매우 적합한 환경을 조성합니다.</t>
+          <t>해외 상표권 침해는 다수의 K-브랜드 기업에 영향을 미치는 집단적 피해이며(적합 조건 3), OECD 추산 7조 원 규모의 막대한 매출 손실을 야기하고 있습니다(적합 조건 4). 정부가 'K-브랜드 정부인증제도'를 도입하여 직접 상표권자가 되어 위조상품 유통에 대응하고 실시간 모니터링 시스템을 구축할 예정이므로(적합 조건 5, 6), 향후 소송금융 투자 기회가 발생할 가능성이 높습니다. 다만, 개별 침해자에 대한 특정 및 자력 확보는 여전히 과제입니다.</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>기업 매출 감소 약 7조원 (전 세계 K-브랜드 위조상품 유통 규모 약 11조원)</t>
         </is>
       </c>
       <c r="I73" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수의 K-브랜드 기업</t>
         </is>
       </c>
       <c r="J73" t="inlineStr">
         <is>
-          <t>美 특허청 “中 정부 기업 특허무효심판 제기 불가”에 韓 첨단기술 방...</t>
+          <t>해외 상표권 침해, 정부가 직접 대응한다···K-브랜드 정부인증제’ ...</t>
         </is>
       </c>
       <c r="K73" t="inlineStr">
         <is>
-          <t>etnews.com</t>
+          <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L73" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M73" t="inlineStr">
         <is>
-          <t>https://www.etnews.com/20260327000161</t>
+          <t>https://www.khan.co.kr/article/202603311458001</t>
         </is>
       </c>
       <c r="N73" t="inlineStr">
         <is>
-          <t>2026-03-28 12:36:38.007136+00:00</t>
+          <t>2026-03-31 12:53:50.127026+00:00</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>쿠쿠</t>
+          <t>해외 K브랜드 위조 상품 제작 및 유통업체</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>앳홈이 쿠쿠를 상대로 특허법원에 소송 및 손해배상 청구 소송 제기</t>
+          <t>정부의 'K브랜드 정부인증 제도' 도입 및 하반기 가동 예정</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>쿠쿠가 앳홈의 음식물처리기 디자인을 표절했다는 논란에 휩싸인 가운데, 특허심판원이 앳홈의 손을 들어주며 쿠쿠의 디자인 등록 무효 심판 청구를 기각했다. 이에 쿠쿠는 신제품 디자인을 기존 직육면체 형태로 회귀했다. 앳홈은 특허심판원 결정에 불복해 특허법원에 소송을 제기하고 손해배상 청구 소송까지 진행 중이다.</t>
+          <t>정부가 K브랜드 위조 상품의 해외 유통을 근절하기 위해 'K브랜드 정부인증 제도'를 도입한다. 이 제도는 정부가 직접 인증상표의 권리자가 되어 위조 상품 제작 및 유통에 대응하며, 기업의 개별 대응 부담을 줄이고 수출 경쟁력을 강화하는 것을 목표로 한다. 현재 K브랜드 위조 상품 규모는 11조원에 달하며, 기업 매출 감소 7조원 등 막대한 피해가 발생하고 있다.</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
-          <t>대기업 피고(쿠쿠), 특허심판원에서 앳홈의 손을 들어준 결정이 있어 상대방 책임이 비교적 명확함. 앳홈이 손해배상 청구 소송을 제기하여 피해 규모가 클 가능성이 있으며, 특허심판원 결정 등 객관적 증거가 존재함. 이미 특허심판원 절차가 진행되었고 현재 소송이 진행 중이다.</t>
+          <t>K브랜드 위조 상품으로 인한 기업 매출 감소가 7조원에 달하며, 다수의 수출 기업이 피해를 입고 있어 집단적 피해 및 피해 규모가 매우 큼. 정부가 'K브랜드 정부인증 제도'를 도입하여 위조 상품 유통에 직접 대응하고 증거 확보 및 현지 당국과의 협력을 강화할 예정이므로, 개별 기업의 소송 부담이 줄고 승소 가능성이 높아질 것으로 예상됨 (증거 확보 가능, 공적 절차 진행 중).</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>기업 매출 감소 7조원, 정부 세수 손실 1조8000억원</t>
         </is>
       </c>
       <c r="I74" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>K브랜드 수출기업 다수</t>
         </is>
       </c>
       <c r="J74" t="inlineStr">
         <is>
-          <t>표절 논란 부담됐나 ...쿠쿠, 음식물처리기 새 모델 ′사각형′ 복귀</t>
+          <t>기업·정부 한 몸처럼  K브랜드 짝퉁 해외 유통 '방어력' 키운다</t>
         </is>
       </c>
       <c r="K74" t="inlineStr">
         <is>
-          <t>newspim.com</t>
+          <t>view.asiae.co.kr</t>
         </is>
       </c>
       <c r="L74" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M74" t="inlineStr">
         <is>
-          <t>https://www.newspim.com/news/view/20260327000516</t>
+          <t>https://view.asiae.co.kr/article/2026033114031410535</t>
         </is>
       </c>
       <c r="N74" t="inlineStr">
         <is>
-          <t>2026-03-28 00:39:22.912716+00:00</t>
+          <t>2026-03-31 12:53:18.436319+00:00</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C75" t="inlineStr"/>
       <c r="D75" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>정부합동 신문고 개설, 법률지원 및 디지털 포렌식 지원 예정</t>
+          <t>'K-브랜드 정부 인증 제도' 도입 발표 및 범정부적 대응 추진 예정</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>정부가 중소기업 기술탈취 피해를 구제하기 위해 '중기 기술탈취 신문고'를 개설했습니다. 이 신문고는 피해기업에 법률지원, 디지털 포렌식 지원, 피해구제 사업 연계 등을 제공하여 사후 대응뿐 아니라 사전 예방 기능도 강화할 방침입니다. 이는 기술탈취로 어려움을 겪는 중소기업들이 호소할 창구가 없어 겪던 문제를 해결하기 위함입니다.</t>
+          <t>해외 K-브랜드 위조 상품 유통 규모가 11조원에 달하며, 기업 매출 손실 7조원 등 심각한 피해가 발생하고 있습니다. 정부는 이에 대응하여 'K-브랜드 정부 인증 제도'를 도입, 정부가 직접 상표권 권리자로 나서 위조 상품 제작 및 유통에 개입하고 범정부적 대응 수단을 가동할 예정입니다. 이는 기존 기업의 개별 대응 한계를 극복하고 K-브랜드 보호를 강화하기 위한 조치입니다.</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
-          <t>정부합동 신문고 개설은 다수의 중소기업이 기술탈취 피해를 입고 있음을 시사하며(집단적 피해), 정부 차원의 법률지원 및 디지털 포렌식 지원 계획은 증거 확보 가능성을 높입니다. 또한, 피해구제 사업 연계는 피해 규모가 클 수 있음을 나타내며, 신문고 개설 자체가 공적 절차 진행 중임을 의미합니다.</t>
+          <t>적합 조건 3(집단적 피해), 4(피해 규모), 5(증거 확보), 6(공적 절차 진행)에 해당합니다. 전 세계 K-브랜드 위조 상품 유통 규모가 11조원에 달하고 기업 매출 손실이 7조원으로 추산되는 등 피해 규모와 집단성이 매우 큽니다. 지식재산처가 'K-브랜드 정부 인증 제도'를 도입하여 정부가 직접 상표권 권리자로 나서 범정부적 대응을 추진하며, 최신 기술을 통한 증거 확보도 용이해질 예정입니다. 다만, 개별 위조 상품 제작/유통업체의 자력은 여전히 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>7조원 (기업 매출 손실)</t>
         </is>
       </c>
       <c r="I75" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>K-브랜드 기업 다수</t>
         </is>
       </c>
       <c r="J75" t="inlineStr">
         <is>
-          <t>정부합동 ‘중기 기술탈취 신문고’ 개설</t>
+          <t>국산 제품 ‘짝퉁’ 국가가 추적 대응…‘K-브랜드 정부 인증제’ 도입</t>
         </is>
       </c>
       <c r="K75" t="inlineStr">
         <is>
-          <t>naeil.com</t>
+          <t>seoul.co.kr</t>
         </is>
       </c>
       <c r="L75" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M75" t="inlineStr">
         <is>
-          <t>https://www.naeil.com/news/read/583008?ref=naver</t>
+          <t>https://www.seoul.co.kr/news/economy/2026/03/31/20260331500172?wlog_tag3=naver</t>
         </is>
       </c>
       <c r="N75" t="inlineStr">
         <is>
-          <t>2026-03-27 12:18:07.693848+00:00</t>
+          <t>2026-03-31 12:46:56.869908+00:00</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>루이비통</t>
+          <t>Broad Institute</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>대법원 파기환송 (특허법원으로 돌려보냄). 사실상 원고 승소 판결로, 명품 리폼업계에 중요한 선례를 남김.</t>
+          <t>미국 특허심판원(PTAB) 저촉심사 재개 임박</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>이경한 강남사 대표가 루이비통을 상대로 4년간 진행한 명품 리폼 상표권 침해 소송에서 대법원 승소 판결을 받았습니다. 대법원은 개인적 용도의 리폼 요청은 상표권 침해가 아니라고 판단, 명품 리폼의 일정 범위를 허용하는 기준을 제시했습니다. 이 판결은 전국의 수선업체에 영향을 미치며, 유사한 분쟁에 대한 강력한 선례가 될 것으로 보입니다.</t>
+          <t>유전자 편집 기술 크리스퍼 카스9의 선발명자를 둘러싼 특허 분쟁에서 CVC 컨소시엄과 브로드연구소 간 다툼이 브로드의 승리로 결론나면서, 툴젠과 브로드 간 후속 저촉심사가 재개될 예정이다. 툴젠은 선출원자로서 유리한 위치에 있으며, 이 특허는 향후 유전자 가위 치료제 개발에 따른 막대한 로열티 수익과 직결된다. 미국 특허심판원(PTAB)에서 관련 절차가 진행 중이다.</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
-          <t>대법원 판결로 명품 리폼이 상표권 침해가 아니라는 법리가 확정되어 상대방(루이비통)의 책임이 명확해졌습니다. 루이비통은 세계적인 명품 브랜드로 자력이 충분하며, 대법원 판결 자체가 강력한 증거가 됩니다. 루이비통이 전국의 수선업체에 확약서를 요구한 바 있어, 이 판결을 근거로 유사한 피해를 입은 다수의 수선업체들이 소송을 제기할 가능성이 높아 소송금융 투자 가능성이 매우 높습니다.</t>
+          <t>상대방(Broad Institute)은 대형 연구기관으로 자력이 충분하며, 유전자 가위 기술 특허는 향후 막대한 로열티 수익을 창출할 것으로 예상되어 피해 규모가 매우 큽니다. 미국 특허심판원(PTAB)에서 이미 공적 절차(저촉심사)가 진행 중이며, 툴젠은 선출원자로서 유리한 위치에 있습니다. (적합 조건 2, 4, 5, 6)</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>막대한 로열티 수익 예상</t>
         </is>
       </c>
       <c r="I76" t="inlineStr">
         <is>
-          <t>이경한 대표 외 전국의 수선업체 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J76" t="inlineStr">
         <is>
-          <t>“옷 수선은 되는데 명품 리폼 왜 안돼?… 상식 어긋난다 생각했죠”[M...</t>
+          <t>유전자가위 특허전, 브로드와 양자 구도로 압축…툴젠 수익화 시점 임박</t>
         </is>
       </c>
       <c r="K76" t="inlineStr">
         <is>
-          <t>munhwa.com</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L76" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M76" t="inlineStr">
         <is>
-          <t>https://www.munhwa.com/article/11577756?ref=naver</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=02728966645388896</t>
         </is>
       </c>
       <c r="N76" t="inlineStr">
         <is>
-          <t>2026-03-27 12:16:43.289666+00:00</t>
+          <t>2026-03-31 00:50:12.538067+00:00</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C77" t="inlineStr"/>
+      <c r="C77" t="inlineStr">
+        <is>
+          <t>미국 브로드연구소, CVC그룹</t>
+        </is>
+      </c>
       <c r="D77" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>범정부 기술탈취 신문고 개설, 한국형 증거 개시제도 도입 추진, 경찰 수사 및 공정위 제재 강화</t>
+          <t>미국 특허심판원(PTAB) 저촉심사 2단계 진입 예정, 툴젠 선출원자 지위 확보</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
-          <t>정부가 중소기업 기술탈취 근절을 위해 '범정부 대응단'을 출범하고 '기술탈취 신문고'를 개설했다. 연간 수백 건의 기술 침해로 기업당 평균 18.2억 원의 손실이 발생하며, 정부는 증거 확보 어려움 해소 및 가해 기업 제재 강화를 통해 피해 기업의 권리 구제를 지원할 방침이다.</t>
+          <t>툴젠은 10년 넘게 이어진 크리스퍼 유전자 가위 원천특허 분쟁의 결정적 분수령이 하반기 초로 다가왔음을 시사했다. 미국 특허심판원(PTAB)의 저촉심사 2단계가 재개될 예정이며, 툴젠은 1단계에서 선출원자 지위를 확보하여 유리한 위치에 있다. 업계에서는 소송 비용과 리스크 증가로 합의 가능성이 높아질 것으로 보고 있다.</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
-          <t>기술탈취는 상대방 책임이 명확한 불법 행위이며, 가해자는 자력 있는 대기업인 경우가 많습니다. 연간 수백 건의 피해가 발생하고 기업당 평균 18.2억 원의 손실로 피해 규모가 크며, 범정부 대응단과 신문고 개설, 증거 개시제도 도입 등 공적 절차 및 증거 확보 지원이 강화되고 있어 소송금융 적합도가 높습니다.</t>
+          <t>상대방에게 자력이 충분함 (미국 브로드연구소, CVC그룹), 피해 규모가 큼 (유전자 교정 시장의 핵심 권리), 증거가 있거나 확보 가능함 (툴젠의 선출원자 지위 확보 및 PTAB 심사 진행), 이미 공적 절차(미국 특허심판원 저촉심사)가 진행 중임. 툴젠이 선출원자 지위를 확보하여 구조적으로 유리한 위치에 있습니다.</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
-          <t>피해 기업당 평균 18억2000만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I77" t="inlineStr">
         <is>
-          <t>연간 299건 이상 (피해 기업 수)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J77" t="inlineStr">
         <is>
-          <t>중소기업 기술유출 뿌리 뽑는다 …범정부 '신문고' 개설(종합)</t>
+          <t>임상 데이터와 특허 분쟁 해결 기대감…이뮨온시아·툴젠 동반↑[바이오...</t>
         </is>
       </c>
       <c r="K77" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L77" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M77" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260326_0003565916</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=02558406645388896</t>
         </is>
       </c>
       <c r="N77" t="inlineStr">
         <is>
-          <t>2026-03-26 13:09:08.777460+00:00</t>
+          <t>2026-03-31 00:47:31.597268+00:00</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>브로드연구소, CVC그룹</t>
+          <t>에스디바이오센서</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>미국 특허심판원(PTAB) 저촉심사 진행 중 (2단계 프라이어리티 페이즈 진입 예정)</t>
+          <t>특허 본안소송 진행 중, 패소 가능성 언급</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>툴젠이 글로벌 크리스퍼 유전자 가위 원천특허 분쟁에서 미국 특허심판원(PTAB) 저촉심사의 핵심 단계 진입을 앞두고 있습니다. 이 분쟁은 MIT/하버드대 브로드연구소, UC버클리대 CVC그룹과 툴젠 간에 누가 진핵세포에서 해당 기술을 먼저 구현했는지 발명의 우선권을 다투는 것입니다. 툴젠은 선출원자로 지정되어 유리한 위치에 있으며, 2단계 진입 시 소송 비용 및 리스크 증가로 합의 가능성이 높아질 것으로 예상됩니다.</t>
+          <t>에스디바이오센서가 진단기기 회사 래피젠과의 700억 원대 특허 본안소송에서 패소할 가능성이 높은 것으로 알려졌다. 2021년부터 진행된 이 소송은 에스디바이오센서에게 상당한 재정적 부담을 안겨줄 것으로 예상된다. 이효근 대표이사의 경영에 중요한 영향을 미칠 수 있는 사안이다.</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
-          <t>글로벌 유전자 가위 원천특허 분쟁으로, 상대방(브로드연구소, CVC그룹)은 자력이 충분한 대형 기관들입니다. (적합 조건 2) 특허의 귀속이 글로벌 유전자 교정 시장의 핵심 권리를 좌우하므로 잠재적 로열티 수익 규모가 매우 큽니다. (적합 조건 4) 현재 미국 특허심판원(PTAB)에서 저촉심사가 진행 중이며, 툴젠이 선출원자로 지정되어 유리한 위치에 있습니다. (적합 조건 1, 5, 6) 2단계 진입 시 소송 비용 및 리스크가 급증하여 합의 가능성이 높아질 것으로 예상됩니다.</t>
+          <t>상대방 책임이 비교적 명확함 (에스디바이오센서의 패소 가능성 언급), 상대방에게 자력이 충분함 (대기업), 피해 규모가 큼 (700억 원대), 증거가 있거나 확보 가능함 (특허 분쟁의 특성상). 이미 소송이 진행 중이며 종결되지 않은 사건으로 소송금융 투자에 적합하다.</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
-          <t>글로벌 유전자 교정 시장의 핵심 권리, 막대한 로열티 수익 예상</t>
+          <t>700억 원</t>
         </is>
       </c>
       <c r="I78" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J78" t="inlineStr">
         <is>
-          <t>유종상 툴젠 대표 “크리스퍼 카스9 특허전, 하반기 본게임…3자합의 압...</t>
+          <t>[Who Is ?] 이효근 에스디바이오센서 대표이사</t>
         </is>
       </c>
       <c r="K78" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>businesspost.co.kr</t>
         </is>
       </c>
       <c r="L78" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M78" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=03870406645387256</t>
+          <t>https://www.businesspost.co.kr/BP?command=article_view&amp;num=434503</t>
         </is>
       </c>
       <c r="N78" t="inlineStr">
         <is>
-          <t>2026-03-26 12:47:32.086455+00:00</t>
+          <t>2026-03-31 00:44:49.501936+00:00</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C79" t="inlineStr"/>
+      <c r="C79" t="inlineStr">
+        <is>
+          <t>SK하이닉스</t>
+        </is>
+      </c>
       <c r="D79" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>기술탈취 신문고 가동, 대응단 운영</t>
+          <t>미국 국제무역위원회(ITC) 관세법 337조 위반 조사 개시</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t>중소기업 기술탈취 피해 구제를 위한 '기술탈취 신문고'가 가동된다. 이는 대·중소기업 상생협력 촉진을 위한 대응단의 첫 협업 성과물로, 피해 기업의 입증책임 완화 등 제도 개선을 통해 원스톱 피해 구제를 목표로 한다.</t>
+          <t>미국 특허관리전문기업(NPE) 모놀리식 3D가 SK하이닉스와 일본 키옥시아를 상대로 HBM 및 낸드플래시 특허 침해를 주장하며 미국 국제무역위원회(ITC)에 관세법 337조 위반 조사를 요청했고, ITC가 조사 개시를 결정했습니다. 이는 미국 내 제품 수입·유통·판매 금지로 이어질 수 있는 무역구제 절차로, 한국 반도체 기업들이 NPE의 표적이 되고 있다는 지적이 나옵니다. 한국 정부도 범부처 대응을 촉구하고 있습니다.</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
-          <t>중소기업 기술탈취는 상대방의 책임이 명확하며, 대기업이 가해자인 경우 자력도 충분할 가능성이 높습니다. '기술탈취 신문고' 가동은 다수의 중소기업 피해자를 위한 공적 절차 진행을 의미하며, 피해 기업의 입증책임 완화 등 제도 개선을 통해 증거 확보에도 유리할 것으로 보입니다.</t>
+          <t>대기업 피고(SK하이닉스)의 자력이 충분하며, 미국 국제무역위원회(ITC)의 관세법 337조 위반 조사 개시로 상대방 책임이 비교적 명확해지고 공적 절차가 진행 중입니다. HBM 및 낸드플래시 관련 특허 침해 주장은 피해 규모가 클 가능성이 높고, 미국 내 수입·유통·판매 금지 요구는 심각한 영향을 미칠 수 있습니다.</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I79" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J79" t="inlineStr">
         <is>
-          <t>중소기업 기술탈취 신문고 가동으로 원스톱 피해구제 나선다</t>
+          <t>삼성전자 이어 SK하이닉스 정조준…美, K반도체 '특허침해' 트집</t>
         </is>
       </c>
       <c r="K79" t="inlineStr">
         <is>
-          <t>public25.com</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L79" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M79" t="inlineStr">
         <is>
-          <t>https://www.public25.com/news/articleView.html?idxno=42675</t>
+          <t>http://www.fnnews.com/news/202603310607379072</t>
         </is>
       </c>
       <c r="N79" t="inlineStr">
         <is>
-          <t>2026-03-26 12:24:45.477746+00:00</t>
+          <t>2026-03-31 00:44:39.865686+00:00</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>LIV 골프</t>
+          <t>재세능원</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>뉴욕 동부연방지방법원에 소송 제기, 손해배상 및 징벌적 배상, 가처분 명령 요청</t>
+          <t>중국 특허 무효 소송 판결 선고 (LG화학 패소), 국내 특허심판원 심리 진행 중 (일부 유효, 일부 무효), 국내 특허침해금지 가처분 신청 제기</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>미국 증류업체 롱아일랜드 스피리츠가 LIV 골프를 상대로 상표권 침해 소송을 제기했습니다. LIV 골프가 주류 및 의류 상품에 'LIV' 브랜드를 사용하면서 자사의 'LíV 보드카'와 혼동을 유발하고 브랜드 가치를 훼손했다고 주장합니다. 롱아일랜드 스피리츠는 손해배상, 징벌적 배상, 그리고 LIV 골프의 'LIV' 명칭 사용 금지 가처분 명령을 요청했습니다.</t>
+          <t>LG화학과 롱바이 자회사 재세능원 간 배터리 양극재 기술 특허 분쟁이 한국과 중국에서 진행 중이다. 중국에서는 재세능원이 LG화학의 특허 무효 소송에서 승소했으나, 국내에서는 LG화학의 일부 특허가 유효하다는 심판원 판단이 나왔고, LG화학은 재세능원에 특허침해금지 가처분 신청을 제기한 상태이다.</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
-          <t>LIV 골프는 사우디 국부펀드의 막대한 자금 지원을 받는 대기업으로 자력이 충분하며(적합 조건 2), 상표권 침해 주장이 명확하고(적합 조건 1), 이미 소송이 제기되어 증거 확보 및 법적 절차가 진행 중입니다(적합 조건 5). 징벌적 배상까지 요청하고 있어 피해 규모가 클 가능성이 높습니다(적합 조건 4). 또한, LIV 골프는 과거에도 유사한 상표권 분쟁을 겪은 이력이 있어 승소 가능성이 높다고 판단됩니다.</t>
+          <t>LG화학 및 재세능원 모두 대기업으로 자력이 충분하며(적합 조건 2), 배터리 양극재 기술 분쟁으로 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 국내 특허심판원 심리 및 가처분 신청 등 공적 절차가 진행 중이며(적합 조건 6), 관련 증거 확보도 용이합니다(적합 조건 5). 중국 판결은 LG화학에 불리했으나, 국내에서는 LG화학의 일부 특허가 유효하다고 판단되어 소송금융 투자 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I80" t="inlineStr">
         <is>
-          <t>1개 기업 (롱아일랜드 스피리츠)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J80" t="inlineStr">
         <is>
-          <t>사우디 자본 LIV 골프, 상표권 분쟁 휘말려…보드카 업체 반발</t>
+          <t>롱바이 자회사 재세능원, 중국서 LG화학에 특허 소송 승소</t>
         </is>
       </c>
       <c r="K80" t="inlineStr">
         <is>
-          <t>isplus.com</t>
+          <t>zdnet.co.kr</t>
         </is>
       </c>
       <c r="L80" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M80" t="inlineStr">
         <is>
-          <t>https://isplus.com/article/view/isp202603260020</t>
+          <t>https://zdnet.co.kr/view/?no=20260330170500</t>
         </is>
       </c>
       <c r="N80" t="inlineStr">
         <is>
-          <t>2026-03-26 00:49:04.186641+00:00</t>
+          <t>2026-03-30 13:15:50.887675+00:00</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>두산밥캣, 캐터필러</t>
+          <t>방위사업청</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>미국 연방법원 소송 및 ITC 조사 동시 진행 중</t>
+          <t>방위사업청의 KDDX 기본설계 자료 공유 금지 가처분 신청</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>두산밥캣과 캐터필러가 미국에서 11건의 특허 침해 맞소송과 3건의 ITC 제소를 포함해 총 14건의 분쟁을 벌이고 있다. 이는 건설기계 분야의 기술 패권을 둘러싼 대규모 법적 분쟁으로, 업계에서는 이례적인 동시 진행 구도로 평가하고 있다.</t>
+          <t>HD현대중공업이 방위사업청을 상대로 7조 8천억원 규모의 KDDX 사업 기본설계 자료 공유 금지 가처분을 신청했다. 이는 대통령 발언 이후 경쟁입찰로 전환된 사업 방식에 대한 첫 법적 대응으로, 영업비밀 보호 및 공정 경쟁 확보가 핵심 쟁점이다. 방사청은 가처분에도 불구하고 제안요청서를 배부하며 일정을 강행하고 있어 법원의 판단이 주목된다.</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
-          <t>두산밥캣과 캐터필러 모두 대기업으로 충분한 자력을 갖추고 있으며 (적합 조건 2), 11건의 특허 소송과 3건의 ITC 조사가 동시에 진행되어 분쟁 규모가 매우 크다 (적합 조건 4, 6). 특허 분쟁의 특성상 기술적 증거 확보가 가능할 것으로 예상된다 (적합 조건 5).</t>
+          <t>방위사업청은 정부기관으로 자력이 충분하며 (적합 조건 2), 7조 8천억원 규모의 KDDX 사업 수주 경쟁력 상실 우려가 있어 피해 규모가 매우 크다 (적합 조건 4). 기본설계 자료, RFP 등 객관적 증거 확보가 가능하며 (적합 조건 5), KDDX 사업 입찰 절차가 이미 진행 중이다 (적합 조건 6). 영업비밀 보호 및 공정 경쟁 여부가 핵심 쟁점으로, 법리적 다툼의 여지가 충분하여 소송금융 투자에 적합하다.</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I81" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1</t>
         </is>
       </c>
       <c r="J81" t="inlineStr">
         <is>
-          <t>두산밥캣·캐터필러, 美서 11건 특허 정면충돌…  건설기계 패권 전쟁  ...</t>
+          <t>李대통령 발언 뒤 경쟁입찰로 간 '7.8조 KDDX'... HD현대, 강하게 제동 걸...</t>
         </is>
       </c>
       <c r="K81" t="inlineStr">
         <is>
-          <t>g-enews.com</t>
+          <t>insight.co.kr</t>
         </is>
       </c>
       <c r="L81" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M81" t="inlineStr">
         <is>
-          <t>https://www.g-enews.com/view.php?ud=202603260717516476fbbec65dfb_1</t>
+          <t>https://www.insight.co.kr/news/548149</t>
         </is>
       </c>
       <c r="N81" t="inlineStr">
         <is>
-          <t>2026-03-26 00:42:28.939620+00:00</t>
+          <t>2026-03-30 12:42:04.573354+00:00</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C82" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C82" t="inlineStr"/>
       <c r="D82" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>하급심 판결 확정</t>
+          <t>해외 위조품 유통 및 상표권 침해 지속, 정부 차원 대응책 마련 중, 일부 기업 소송 진행 및 승소 사례 있음</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>한국일보가 자사 영상과 사진을 무단 인용한 인사이트를 상대로 제기한 저작권 침해 소송에서 승소했습니다. 법원은 인사이트의 공정이용 주장을 일축하고 90만원과 이자를 지급하라고 판결했으며, 인사이트가 배상금을 지급하며 하급심 판결은 확정되었습니다. 이 판결은 언론사의 저작물성을 재확인하고, 생성형 AI의 뉴스 데이터 학습에 대한 저작권 침해 소송의 중요한 선례가 될 것으로 평가됩니다.</t>
+          <t>K뷰티, K푸드 등 한국 브랜드가 중국 및 동남아시아에서 상호, 캐릭터, 디자인 등을 모방한 위조품으로 심각한 지식재산권 침해 피해를 겪고 있다. 삼양식품의 '불닭', 올리브영, 클리오, 오리온 등 다수의 기업이 피해를 호소하며, 일부는 법적 대응에 나섰으나 막대한 비용과 시간 소모로 어려움을 겪고 있다. 정부는 AI 기반 모니터링 등 보호 체계를 강화하고 있으나, 국제적 공조의 필요성이 제기된다.</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
-          <t>한국일보의 승소 판결은 인사이트의 저작권 침해 책임을 명확히 인정(적합 조건 1)하고, 이미 법원 판결로 증거가 확보(적합 조건 5)되었습니다. 비록 이 사건 자체는 종결되었고(부적합 조건 해당) 피해 금액이 90만원으로 작지만, 생성형 AI의 뉴스 데이터 학습에 대한 저작권 침해 소송의 중요한 선례를 제공하여 향후 대규모 소송 발굴 및 투자 기회 측면에서 높은 전략적 가치를 가집니다(기타 소송금융 투자 가능성 높은 경우).</t>
+          <t>다수의 K브랜드 기업이 해외 위조품으로 인해 지식재산권 침해 피해를 겪고 있으며, 상대방의 책임이 명확하고 피해 규모가 크다. 정부 차원의 보호 대책이 진행 중이며, 과거 소송 사례를 통해 증거 확보 가능성도 높다. 피해 기업들의 소송 비용 부담이 커 소송금융의 잠재적 수요가 높다.</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
-          <t>90만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I82" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>다수의 한국 브랜드 기업</t>
         </is>
       </c>
       <c r="J82" t="inlineStr">
         <is>
-          <t>법원  인사이트, 한국일보 저작물 인용 공정이용 아냐</t>
+          <t>가짜 불닭 판친다   중국 건데 'KR' 박아 ...짝퉁이 수출 시도까지</t>
         </is>
       </c>
       <c r="K82" t="inlineStr">
         <is>
-          <t>journalist.or.kr</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L82" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M82" t="inlineStr">
         <is>
-          <t>http://www.journalist.or.kr/news/article.html?no=60584</t>
+          <t>https://www.mt.co.kr/industry/2026/03/30/2026032915020037668</t>
         </is>
       </c>
       <c r="N82" t="inlineStr">
         <is>
-          <t>2026-03-25 12:55:07.624537+00:00</t>
+          <t>2026-03-30 00:43:57.785894+00:00</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>빌리빌리</t>
+          <t>중국 및 동남아 현지 기업/브로커</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>중국 법원 1심 승소, 손해배상액 불충분으로 추가 조치 가능성</t>
+          <t>지식재산처 자료 분석 및 국회 논의 중, 개별 기업의 소송 진행 중</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t>MBC가 중국 플랫폼 빌리빌리를 상대로 제기한 저작권 침해 손해배상 청구 소송에서 1심 승소했습니다. 법원은 빌리빌리의 콘텐츠 무단 유통에 대한 침해 책임을 인정했으나, MBC는 손해배상액이 충분하지 않다고 판단하고 있습니다.</t>
+          <t>최근 5년간 중국 및 동남아시아에서 한국 브랜드의 무단 선점 의심 상표가 1만 건을 넘어섰다. 현지 브로커나 기업들이 K브랜드를 미리 등록하여 한국 기업의 해외 진출을 방해하고 브랜드 가치를 침해하는 사례가 급증하고 있다. 지식재산처 자료를 통해 문제의 심각성이 확인되었으며, 국회에서도 지식재산권 보호를 위한 정책적 대응을 촉구하고 있다.</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확): 중국 법원에서 빌리빌리의 침해 책임이 인정되었습니다. 적합 조건 2(상대방 자력 충분): 빌리빌리는 대형 중국 플랫폼으로 배상 능력이 충분할 것으로 예상됩니다. 적합 조건 4(피해 규모 큼): MBC가 1심에서 인정된 손해배상액이 불충분하다고 판단하고 있어, 추가적인 배상액 확보 가능성이 높습니다. 적합 조건 5(증거 확보): 1심에서 침해 책임이 인정된 것으로 보아 증거가 충분히 확보되었습니다. 부적합 조건에 해당하지 않으며, 이미 1심 승소 판결을 받은 상태로 소송금융 투자 가능성이 높습니다.</t>
+          <t>상대방 책임이 명확하고(K브랜드 무단선점), 5년간 1만 건 이상의 집단적 피해가 발생하여 피해 규모가 매우 크다. 지식재산처의 공식 자료와 국회 논의를 통해 증거 확보 및 공적 절차 진행 중임이 확인되어 소송금융 투자 적합성이 높다. 다만, 개별 상대방의 자력은 케이스별로 상이할 수 있다.</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I83" t="inlineStr">
         <is>
-          <t>1명 (MBC)</t>
+          <t>한국 기업 1만개 이상 (5년간)</t>
         </is>
       </c>
       <c r="J83" t="inlineStr">
         <is>
-          <t>MBC, 中 플랫폼에 저작권 손배소 승소 '콘텐츠 무단 유통'</t>
+          <t>중국이 상표 도둑질  한국제품 줄줄이 당했다...5년간 1만건 '뻔뻔'</t>
         </is>
       </c>
       <c r="K83" t="inlineStr">
         <is>
-          <t>ddaily.co.kr</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L83" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M83" t="inlineStr">
         <is>
-          <t>https://www.ddaily.co.kr/page/view/2026032316565305079</t>
+          <t>https://www.mt.co.kr/industry/2026/03/30/2026032914580381489</t>
         </is>
       </c>
       <c r="N83" t="inlineStr">
         <is>
-          <t>2026-03-23 13:05:44.118369+00:00</t>
+          <t>2026-03-30 00:39:04.902416+00:00</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>빌리빌리(BiliBili)</t>
+          <t>카피캣 업체</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>중국 강소성 고급인민법원 2심 종심제에 따른 최종 판결 확정</t>
+          <t>디자인 침해로 인한 형사 구속 및 민사 소송 가능성</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t>MBC가 중국 동영상 플랫폼 빌리빌리를 상대로 제기한 저작권 침해 손해배상 소송에서 최종 승소했습니다. 법원은 빌리빌리의 침해 방조 책임을 인정하고 손해배상액을 대폭 상향했으며, 이는 대형 플랫폼의 책임 회피 관행에 중요한 한계를 제시한 판결입니다. MBC는 이번 판결을 계기로 해외 플랫폼을 통한 불법 유통 행위에 대해 적극적인 법적 대응을 지속할 방침입니다.</t>
+          <t>디자인 침해에 대한 처벌이 강화되면서 소비재 중소·스타트업들이 사업 전략을 수정하는 등 긴장감이 고조되고 있다. 특히 '젠몬 베꼈다가 구속' 사례처럼 디자인 분쟁이 민사 소송을 넘어 형사 처벌까지 이어질 수 있다는 인식이 확산되고 있다. 이는 디자인 침해 사건의 심각성과 법적 대응의 중요성을 부각시킨다.</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
-          <t>중국 대형 플랫폼 빌리빌리를 상대로 한 저작권 침해 소송에서 최종 승소하며 플랫폼 운영사의 침해 방조 책임을 명확히 인정받은 강력한 선례를 확보했습니다. (적합 조건 1, 5) 상대방은 대형 플랫폼으로 자력이 충분하며(적합 조건 2), 침해 콘텐츠가 수천 건 규모로 장기간 유통되어 피해 규모가 상당합니다(적합 조건 4). 비록 본 사건은 종결되었으나, 이 판결을 바탕으로 MBC는 향후 유사 침해에 대해 적극적인 법적 대응을 예고하고 있어, 유사 사건 발굴 및 투자 기회가 높습니다.</t>
+          <t>디자인 침해로 인한 형사 구속 사례(젠몬)에서 보듯이 상대방의 책임이 명확하며(적합 조건 1), 구속까지 이어진 것은 강력한 증거가 확보되었음을 시사합니다(적합 조건 5). 또한 민사 소송 외에 형사 절차가 진행될 수 있다는 점에서 공적 절차 진행 가능성이 높습니다(적합 조건 6). 피해 규모는 기사에서 특정되지 않았으나, 지식재산권 침해는 상당한 손해배상으로 이어질 수 있습니다.</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I84" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J84" t="inlineStr">
         <is>
-          <t>MBC, 中 빌리빌리 상대 저작권 침해 소송 최종 승소</t>
+          <t>“젠몬 베꼈다가 구속”…사업 전략 수정 나선 소비재 중소·스타트업</t>
         </is>
       </c>
       <c r="K84" t="inlineStr">
         <is>
-          <t>journal.kobeta.com</t>
+          <t>biz.chosun.com</t>
         </is>
       </c>
       <c r="L84" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M84" t="inlineStr">
         <is>
-          <t>http://journal.kobeta.com/?post_type=post&amp;p=62165</t>
+          <t>https://biz.chosun.com/industry/business-venture/2026/03/30/6KIV4LKW6JENBL5FQUS6BZWGM4/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
         </is>
       </c>
       <c r="N84" t="inlineStr">
         <is>
-          <t>2026-03-23 12:57:37.721515+00:00</t>
+          <t>2026-03-30 00:35:40.343940+00:00</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>유일에너테크</t>
+          <t>SK하이닉스, 키옥시아</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>특허 침해 소송 항소심에서 손해배상 판결 및 생산·사용 금지 명령 선고, 가압류 진행 중</t>
+          <t>미국 국제무역위원회(ITC) 조사 진행 중</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
-          <t>유일에너테크가 엠플러스와의 특허 침해 소송 항소심에서 약 107억원의 손해배상 판결과 노칭 장비 생산·사용 금지 명령을 받았다. 이로 인해 유일에너테크는 재무구조 악화와 경영권 매각을 추진 중이며, 엠플러스는 배상금 확보를 위해 유일에너테크의 재영텍 지분에 가압류를 신청했다. 본 사건은 지식재산권 침해에 대한 명확한 법원 판단과 상당한 피해 규모를 보여준다.</t>
+          <t>SK하이닉스와 키옥시아가 HBM 및 낸드 관련하여 미국 국제무역위원회(ITC)의 수입금지 조치 위기에 직면했습니다. ITC 조사는 일반 민사소송보다 처리 속도가 빠르고 실질적인 수입금지로 이어질 경우 막대한 파급력을 가질 수 있어, 반도체 기술 관련 지식재산권 분쟁으로 추정됩니다.</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
-          <t>본 사건은 엠플러스가 유일에너테크를 상대로 제기한 특허 침해 소송에서 항소심 판결을 통해 유일에너테크의 책임이 명확히 인정되었고(적합 조건 1), 약 107억원의 손해배상액이 확정되어 피해 규모가 크다(적합 조건 4). 또한 유일에너테크는 기업으로서 배상 자력이 있으며(적합 조건 2), 법원 판결 자체가 강력한 증거가 된다(적합 조건 5). 이미 항소심 판결이 선고되어 소송 리스크가 크게 줄어든 점도 긍정적이다.</t>
+          <t>SK하이닉스와 키옥시아는 대기업으로 자력이 충분하며(적합 조건 2), 미국 국제무역위원회(ITC) 조사는 공적 절차 진행 중으로(적합 조건 6) 증거 확보 가능성이 높습니다(적합 조건 5). HBM 및 낸드 수입금지 위기는 막대한 피해 규모를 예상하게 하며(적합 조건 4), ITC 조사는 특정 불공정 행위에 대한 명확한 주장을 기반하므로 상대방 책임이 비교적 명확할 가능성이 높습니다(적합 조건 1).</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
-          <t>107억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I85" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J85" t="inlineStr">
         <is>
-          <t>유일에너테크, 최대주주 교체에 사명 변경까지…경영 구조 재편</t>
+          <t>SK하이닉스·키옥시아, HBM·낸드 수입금지 위기…미 ITC 정조준 [AI 반도...</t>
         </is>
       </c>
       <c r="K85" t="inlineStr">
         <is>
-          <t>etnews.com</t>
+          <t>g-enews.com</t>
         </is>
       </c>
       <c r="L85" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M85" t="inlineStr">
         <is>
-          <t>https://www.etnews.com/20260323000323</t>
+          <t>https://www.g-enews.com/view.php?ud=202603290950295005fbbec65dfb_1</t>
         </is>
       </c>
       <c r="N85" t="inlineStr">
         <is>
-          <t>2026-03-23 12:55:52.345179+00:00</t>
+          <t>2026-03-29 12:35:46.270940+00:00</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>대한민국 정부</t>
+          <t>다수의 해외 짝퉁 제조 및 유통 기업</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>정부의 기술 기여 은폐 의혹 제기</t>
+          <t>해외 짝퉁 제품 확산 및 IP 침해 대응 진행 중, 일부 기업 상표권 등록 추진 및 법적 대응 진행</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>기사는 할리우드 여배우가 스마트폰 기술에 기여했으나 정부가 이를 40년간 은폐했다는 의혹을 제기합니다. 이는 정부를 상대로 한 지식재산권 침해 또는 역사적 불법행위에 대한 잠재적 소송 가능성을 시사합니다. 현대 이동통신의 핵심 기술과 관련된 사안으로, 피해 규모가 매우 클 수 있습니다.</t>
+          <t>중국과 동남아시아에서 삼양식품의 '불닭', 올리브영, 클리오 등 다수의 K브랜드 상표, 디자인, 캐릭터를 무단 도용하는 짝퉁 제품이 기승을 부리고 있습니다. 일부 기업은 상표권 등록을 추진하거나 법적 대응을 통해 승소한 사례도 있으나, 해외 소송의 어려움으로 '상처뿐인 영광'에 그치는 경우도 있습니다. 업계는 정부의 적극적인 지원과 국가 간 협의를 통한 상표권 보호 강화를 요구하고 있습니다.</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
-          <t>기사 제목에서 정부가 40년간 특정 기술의 기여를 은폐했다는 의혹이 제기되어 상대방(정부)의 책임이 명확히 암시되며, 자력 또한 충분합니다. 스마트폰 기술과 관련된 사안이므로 피해 규모가 매우 클 가능성이 높고, '묻어둔 이유'는 숨겨진 증거가 존재할 수 있음을 시사합니다. (적합 조건 1, 2, 4, 5 해당)</t>
+          <t>해외 짝퉁 제조 및 유통 기업들의 K브랜드 IP 침해 행위가 명확하며(적합 조건 1), 삼양식품, 올리브영, 클리오 등 다수의 K브랜드 기업이 피해를 입고 있어 집단적 피해 양상을 보입니다(적합 조건 3). K브랜드 복제 벨트 형성 및 수출 시도까지 이어져 피해 규모가 클 것으로 추정되며(적합 조건 4), 기사에 구체적인 짝퉁 제품 사례와 사진, 세관 적발 사례 등이 제시되어 증거 확보가 용이합니다(적합 조건 5). 다만, 해외 기업 상대 소송의 복잡성과 집행의 어려움(설빙 사례)은 투자 리스크 요인입니다.</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I86" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수의 K브랜드 기업</t>
         </is>
       </c>
       <c r="J86" t="inlineStr">
         <is>
-          <t>스마트폰 기술이 할리우드 여배우로부터? 정부가 40년간 묻어둔 이유는</t>
+          <t>불닭인 듯 붉닭 아닌 '불라면'…해외서 판치는 짝퉁, 수출 시도까지 '황...</t>
         </is>
       </c>
       <c r="K86" t="inlineStr">
         <is>
-          <t>hankookilbo.com</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L86" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M86" t="inlineStr">
         <is>
-          <t>https://www.hankookilbo.com/news/article/A2026032311250005658?did=NA</t>
+          <t>https://www.mt.co.kr/living/2026/03/29/2026032711303360910</t>
         </is>
       </c>
       <c r="N86" t="inlineStr">
         <is>
-          <t>2026-03-23 12:48:59.960017+00:00</t>
+          <t>2026-03-29 00:32:31.714222+00:00</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C87" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C87" t="inlineStr"/>
       <c r="D87" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>미국 동부연방법원에서 특허 침해 소송 진행 중, 피고 티엔마의 특허 무효심판 청구 각하</t>
+          <t>해외 상표권 무단 선점 및 침해 분쟁 발생, 국회에서 지식재산권 침해 실태 분석 및 대응 방안 논의 중</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
-          <t>LG디스플레이가 중국 티엔마를 상대로 미국 동부연방법원에 OLED 핵심 특허 7건 침해 소송을 제기했습니다. 티엔마가 해당 특허 중 하나에 대해 제기한 무효심판 청구는 각하되어, LG디스플레이의 특허 유효성이 유지되었습니다. 본 소송은 현재 진행 중입니다.</t>
+          <t>K브랜드의 해외 상표권 무단 선점 및 침해 사례가 중소·신생 브랜드까지 확산되며 심각한 문제로 대두되고 있습니다. 중소·중견기업은 해외 법무 조직 및 전문 인력 부족으로 대응에 어려움을 겪고 있으며, 상표 무효 심판 및 협상에 막대한 비용이 소요되어 경제적 부담이 큽니다. 이에 국회와 정부 차원에서 지식재산권 침해 실태를 파악하고 대응 전략을 모색하고 있습니다.</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
-          <t>대기업 피고(티엔마)의 자력이 충분하고, OLED 핵심 특허 침해 사건으로 피해 규모가 매우 클 것으로 예상됩니다. LG디스플레이가 이미 미국 연방법원에 소송을 제기했으며, 티엔마의 특허 무효심판 청구가 각하되어 LG디스플레이의 특허 유효성이 간접적으로 확인되어 증거 확보 가능성이 높습니다.</t>
+          <t>해외 업체들의 K브랜드 무단 선점은 명확한 상표권 침해 행위로 상대방 책임이 명확합니다. 다수의 중소·중견기업이 피해를 입고 있으며, 상표 무효 심판 및 협상 비용이 최소 수천만원에서 4~5천만원 이상 소요되어 피해 규모가 큽니다. 지식재산처 자료 등 공적 자료가 존재하고 상표 출원 기록 등으로 침해 사실 입증이 가능하여 증거 확보가 용이합니다.</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>최소 수천만원~수억원 (대응 비용 기준)</t>
         </is>
       </c>
       <c r="I87" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수많은 중소·중견기업</t>
         </is>
       </c>
       <c r="J87" t="inlineStr">
         <is>
-          <t>LGD, 美서 OLED 핵심특허 방어…中 티엔마 무효심판 청구 '각하'</t>
+          <t>해외진출 노크했는데 이미 등록된 브랜드? …중소·신생까지 번진 모방</t>
         </is>
       </c>
       <c r="K87" t="inlineStr">
         <is>
-          <t>thelec.kr</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L87" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M87" t="inlineStr">
         <is>
-          <t>https://www.thelec.kr/news/articleView.html?idxno=53885</t>
+          <t>https://www.mt.co.kr/living/2026/03/29/2026032710230457221</t>
         </is>
       </c>
       <c r="N87" t="inlineStr">
         <is>
-          <t>2026-03-23 00:45:08.305382+00:00</t>
+          <t>2026-03-29 00:31:55.592635+00:00</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>AI 기업</t>
+          <t>중국 및 동남아시아 현지 기업/브로커</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>AI 저작권 분쟁 증가 및 AI 챗봇 관련 규제 법안 발의/제정</t>
+          <t>지식재산처 자료 분석 및 국회 논의 중, 정책적 대응 촉구</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>AI 확산에 따른 ESG 부정적 영향이 커지고 있으며, 특히 AI 모델의 저작권 침해 문제와 AI 챗봇의 정신 건강 유해성 문제가 심각하게 제기되고 있습니다. 저작권 분쟁이 증가하고 있으며, 캘리포니아주에서는 AI 챗봇의 위험 관리를 위한 법안(SB 243)이 발의되는 등 관련 규제 움직임이 활발합니다.</t>
+          <t>최근 5년간 중국 및 동남아시아에서 K-브랜드 무단 선점 및 상표권 탈취 사례가 1만 건을 넘어섰으며, 이는 한국 기업에 막대한 피해를 주고 있다. 지식재산처의 공식 자료를 통해 문제의 심각성이 확인되었고, 국회에서는 이에 대한 정책적 대응과 총력전을 촉구하고 있다. 다수의 피해 기업이 존재하며, 피해 규모가 상당할 것으로 예상된다.</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
-          <t>AI 기업의 저작권 침해 및 AI 챗봇의 정신 건강 피해 유발은 상대방 책임이 명확하며(조건 1), AWS, MS 등 대형 AI 기업들의 충분한 자력을 바탕으로(조건 2) 다수의 창작자와 사용자에게 집단적이고 큰 피해를 야기할 수 있습니다(조건 3, 4). 관련 규제 법안 발의 및 저작권 분쟁 증가 추세는 공적 절차 진행 및 증거 확보 가능성을 시사합니다(조건 5, 6).</t>
+          <t>상대방 책임이 명확하며(K브랜드 무단 선점), 다수의 한국 기업이 피해를 입어 집단적 피해 규모가 매우 큼(5년간 1만 건 이상). 지식재산처의 공식 자료를 통해 증거 확보가 용이하며, 국회에서 문제 인식이 이루어지는 등 공적 절차가 진행 중이다. 상대방의 자력은 개별 사건마다 다르지만, 전반적인 시장 규모를 고려할 때 투자 가치가 높다.</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I88" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수많은 한국 기업 (5년간 1만 건 이상)</t>
         </is>
       </c>
       <c r="J88" t="inlineStr">
         <is>
-          <t>[강현철의 뉴스 솎아내기] ESG에 부정적 영향 미치는 AI</t>
+          <t>[단독]공들여 키웠더니 中이 '먼저 찜'…K브랜드 탈취, 5년간 1만 돌파</t>
         </is>
       </c>
       <c r="K88" t="inlineStr">
         <is>
-          <t>dt.co.kr</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L88" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M88" t="inlineStr">
         <is>
-          <t>https://www.dt.co.kr/article/12053091?ref=naver</t>
+          <t>https://www.mt.co.kr/living/2026/03/29/2026032709211872714</t>
         </is>
       </c>
       <c r="N88" t="inlineStr">
         <is>
-          <t>2026-03-22 12:54:49.328505+00:00</t>
+          <t>2026-03-29 00:30:46.247394+00:00</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>오픈AI</t>
+          <t>중국 정부 지배 기업 (예: 티얀마, BOE, CATL 등)</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>독일 뮌헨지방법원 판결, 미국에서 Gracenote 및 Encyclopedia Britannica/Merriam-Webster가 OpenAI를 상대로 소송 제기</t>
+          <t>미국 특허청의 중국 정부 지배 기업 특허 무효 심판 제기 불가 결정</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t>생성형 AI가 학습한 저작물을 '암기하고 재현'하는 문제가 저작권 침해 소송의 핵심 쟁점으로 부상하고 있다. 독일 법원은 AI 모델이 저작물을 재현 가능한 상태라면 TDM 면책이 적용되지 않는다고 판단했으며, 미국에서도 유사한 소송들이 진행 중이다. 이는 AI 개발사의 저작권 침해 책임과 공정이용 여부를 가리는 중요한 법적 다툼이 될 것으로 보인다.</t>
+          <t>미국 특허청이 중국 정부의 실질적인 지배를 받는 기업은 특허 무효 심판을 제기할 수 없다는 원칙을 확립했습니다. 이는 LG디스플레이와 티얀마 간 분쟁에서 티얀마의 무효심판을 기각하며 나온 결정으로, 중국 정부 관련 기업이 법적으로 '사람'이 아니라는 판단에 근거합니다. 이 결정은 반도체, 디스플레이, 배터리 등 첨단 산업 분야에서 중국과 경쟁하는 한국 기업들이 향후 특허 침해 소송에서 유리한 위치를 점하게 할 전략적 기회로 작용할 전망입니다.</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
-          <t>생성형 AI 개발사(OpenAI)의 책임이 법적 쟁점으로 부상하고 있으며(적합 조건 1), 대기업 피고(OpenAI)의 자력이 충분하다(적합 조건 2). 저작권 라이선스 시장 대체 가능성으로 피해 규모가 크고(적합 조건 4), AI 출력물 자체가 증거가 될 수 있어(적합 조건 5) 소송금융 적합도가 높다. 또한, GEMA 등 다수의 저작권자가 관련된 집단적 피해(적합 조건 3)의 성격도 지닌다.</t>
+          <t>미국 특허청의 결정으로 중국 정부 지배 기업의 특허 무효 심판 제기가 원천 봉쇄되어 한국 첨단기술 기업들이 향후 특허 침해 소송에서 유리한 위치를 차지하게 됩니다. 이는 상대방의 충분한 자력(중국 대기업), 강력한 객관적 증거(미 특허청 결정), 그리고 공적 절차(미 특허청의 행정 결정)를 통해 소송의 명확성을 높여 소송금융 투자에 매우 적합한 환경을 조성합니다.</t>
         </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I89" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J89" t="inlineStr">
         <is>
-          <t>생성형 AI 소송의 쟁점, ‘암기와 재현’[김우균의 지식재산권 산책]</t>
+          <t>美 특허청 “中 정부 기업 특허무효심판 제기 불가”에 韓 첨단기술 방...</t>
         </is>
       </c>
       <c r="K89" t="inlineStr">
         <is>
-          <t>magazine.hankyung.com</t>
+          <t>etnews.com</t>
         </is>
       </c>
       <c r="L89" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M89" t="inlineStr">
         <is>
-          <t>https://magazine.hankyung.com/business/article/202603191612b</t>
+          <t>https://www.etnews.com/20260327000161</t>
         </is>
       </c>
       <c r="N89" t="inlineStr">
         <is>
-          <t>2026-03-21 00:45:19.810340+00:00</t>
+          <t>2026-03-28 12:36:38.007136+00:00</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>Apple 등 글로벌 기업</t>
+          <t>쿠쿠</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>IP(지적재산권) 소송 진행 중, 승소 시 로열티 수익 기대</t>
+          <t>앳홈이 쿠쿠를 상대로 특허법원에 소송 및 손해배상 청구 소송 제기</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
-          <t>유비벨록스는 Apple 등 글로벌 기업과의 지적재산권 소송을 진행 중이며, 승소 시 추가적인 로열티 수익을 기대하고 있다. 이 회사는 국내 유일의 KLSC 기술사업자로서 차량 라이선스·인증 기술 서비스를 독점 제공하고 있으며, 유럽 프리미엄 브랜드의 블랙박스 공급사로도 선정되어 고성장 중이다.</t>
+          <t>쿠쿠가 앳홈의 음식물처리기 디자인을 표절했다는 논란에 휩싸인 가운데, 특허심판원이 앳홈의 손을 들어주며 쿠쿠의 디자인 등록 무효 심판 청구를 기각했다. 이에 쿠쿠는 신제품 디자인을 기존 직육면체 형태로 회귀했다. 앳홈은 특허심판원 결정에 불복해 특허법원에 소송을 제기하고 손해배상 청구 소송까지 진행 중이다.</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
-          <t>상대방에게 자력이 충분함 (Apple 등 글로벌 기업). 소송이 진행 중이며, 승소 시 상당한 로열티 수익이 기대되는 지식재산권 소송으로 투자 가능성이 높음. 다만 구체적인 책임 명확성 및 피해 금액은 기사에서 상세히 파악하기 어려움.</t>
+          <t>대기업 피고(쿠쿠), 특허심판원에서 앳홈의 손을 들어준 결정이 있어 상대방 책임이 비교적 명확함. 앳홈이 손해배상 청구 소송을 제기하여 피해 규모가 클 가능성이 있으며, 특허심판원 결정 등 객관적 증거가 존재함. 이미 특허심판원 절차가 진행되었고 현재 소송이 진행 중이다.</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I90" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J90" t="inlineStr">
         <is>
-          <t>[헬로스톡] 3월 20일 주목할 종목: 현대오토에버·OCI홀딩스·대덕전자·...</t>
+          <t>표절 논란 부담됐나 ...쿠쿠, 음식물처리기 새 모델 ′사각형′ 복귀</t>
         </is>
       </c>
       <c r="K90" t="inlineStr">
         <is>
-          <t>hellot.net</t>
+          <t>newspim.com</t>
         </is>
       </c>
       <c r="L90" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M90" t="inlineStr">
         <is>
-          <t>https://www.hellot.net/news/article.html?no=111526</t>
+          <t>https://www.newspim.com/news/view/20260327000516</t>
         </is>
       </c>
       <c r="N90" t="inlineStr">
         <is>
-          <t>2026-03-21 00:31:35.077542+00:00</t>
+          <t>2026-03-28 00:39:22.912716+00:00</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C91" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C91" t="inlineStr"/>
       <c r="D91" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>특허침해 손해배상 소송 제기</t>
+          <t>정부합동 신문고 개설, 법률지원 및 디지털 포렌식 지원 예정</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
-          <t>중국 CSOT가 삼성디스플레이를 상대로 특허침해로 인한 손해배상 소송을 제기했다. CSOT는 삼성디스플레이가 자사의 핵심 OLED 특허 3건을 무단으로 사용해 디스플레이 패널과 모듈을 제조·판매했다고 주장하며, 이는 'OLED 전쟁'을 격화시키는 요인으로 분석된다.</t>
+          <t>정부가 중소기업 기술탈취 피해를 구제하기 위해 '중기 기술탈취 신문고'를 개설했습니다. 이 신문고는 피해기업에 법률지원, 디지털 포렌식 지원, 피해구제 사업 연계 등을 제공하여 사후 대응뿐 아니라 사전 예방 기능도 강화할 방침입니다. 이는 기술탈취로 어려움을 겪는 중소기업들이 호소할 창구가 없어 겪던 문제를 해결하기 위함입니다.</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
-          <t>상대방(삼성디스플레이)은 자력이 충분한 대기업이며(적합 조건 2), 핵심 특허 침해 주장은 피해 규모가 클 가능성이 높고(적합 조건 4) 특허 문서 및 기술 분석을 통해 증거 확보가 용이함(적합 조건 5). 이미 소송이 제기되어 법적 절차가 진행 중인 사건임.</t>
+          <t>정부합동 신문고 개설은 다수의 중소기업이 기술탈취 피해를 입고 있음을 시사하며(집단적 피해), 정부 차원의 법률지원 및 디지털 포렌식 지원 계획은 증거 확보 가능성을 높입니다. 또한, 피해구제 사업 연계는 피해 규모가 클 수 있음을 나타내며, 신문고 개설 자체가 공적 절차 진행 중임을 의미합니다.</t>
         </is>
       </c>
       <c r="H91" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I91" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J91" t="inlineStr">
         <is>
-          <t>[Biz Law] 中 CSOT, 삼성디스플레이에 특허 소송…'OLED 전쟁' 격화</t>
+          <t>정부합동 ‘중기 기술탈취 신문고’ 개설</t>
         </is>
       </c>
       <c r="K91" t="inlineStr">
         <is>
-          <t>seoulwire.com</t>
+          <t>naeil.com</t>
         </is>
       </c>
       <c r="L91" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M91" t="inlineStr">
         <is>
-          <t>http://www.seoulwire.com/news/articleView.html?idxno=712411</t>
+          <t>https://www.naeil.com/news/read/583008?ref=naver</t>
         </is>
       </c>
       <c r="N91" t="inlineStr">
         <is>
-          <t>2026-03-20 12:55:06.334995+00:00</t>
+          <t>2026-03-27 12:18:07.693848+00:00</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>쿠쿠홈시스</t>
+          <t>루이비통</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>코웨이는 판매 금지 및 손해배상 청구 소송 제기, 앳홈은 법적 절차 돌입 및 특허심판원 기각 결정</t>
+          <t>대법원 파기환송 (특허법원으로 돌려보냄). 사실상 원고 승소 판결로, 명품 리폼업계에 중요한 선례를 남김.</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
-          <t>쿠쿠홈시스가 코웨이 정수기와 앳홈 음식물처리기 디자인을 카피했다는 논란에 휩싸였다. 코웨이는 이미 판매 금지 및 손해배상 청구 소송을 제기했으며, 앳홈 또한 법적 절차에 돌입한 상태다. 특히 앳홈 건은 특허심판원에서 쿠쿠의 디자인 등록 무효 심판 청구가 기각되어 앳홈 측에 유리한 상황이다.</t>
+          <t>이경한 강남사 대표가 루이비통을 상대로 4년간 진행한 명품 리폼 상표권 침해 소송에서 대법원 승소 판결을 받았습니다. 대법원은 개인적 용도의 리폼 요청은 상표권 침해가 아니라고 판단, 명품 리폼의 일정 범위를 허용하는 기준을 제시했습니다. 이 판결은 전국의 수선업체에 영향을 미치며, 유사한 분쟁에 대한 강력한 선례가 될 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
-          <t>대기업 피고(쿠쿠홈시스)의 자력이 충분하며, 코웨이와 앳홈 모두 디자인 침해에 대한 책임이 비교적 명확하다. 특히 앳홈의 경우 특허심판원에서 쿠쿠의 디자인 등록 무효 심판 청구가 기각되어 앳홈 측에 유리한 공적 절차가 진행된 바 있다. 이미 코웨이는 소송을 제기했고 앳홈도 법적 절차에 돌입했으며, 제품 자체가 명확한 증거가 된다. 피해 규모는 구체적으로 명시되지 않았으나, 지식재산권 침해 소송의 특성상 상당한 손해배상액이 예상된다.</t>
+          <t>대법원 판결로 명품 리폼이 상표권 침해가 아니라는 법리가 확정되어 상대방(루이비통)의 책임이 명확해졌습니다. 루이비통은 세계적인 명품 브랜드로 자력이 충분하며, 대법원 판결 자체가 강력한 증거가 됩니다. 루이비통이 전국의 수선업체에 확약서를 요구한 바 있어, 이 판결을 근거로 유사한 피해를 입은 다수의 수선업체들이 소송을 제기할 가능성이 높아 소송금융 투자 가능성이 매우 높습니다.</t>
         </is>
       </c>
       <c r="H92" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I92" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>이경한 대표 외 전국의 수선업체 다수</t>
         </is>
       </c>
       <c r="J92" t="inlineStr">
         <is>
-          <t>궁지 몰린 쿠쿠, 디자인 카피 분쟁에 발목 잡히나</t>
+          <t>“옷 수선은 되는데 명품 리폼 왜 안돼?… 상식 어긋난다 생각했죠”[M...</t>
         </is>
       </c>
       <c r="K92" t="inlineStr">
         <is>
-          <t>m-i.kr</t>
+          <t>munhwa.com</t>
         </is>
       </c>
       <c r="L92" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M92" t="inlineStr">
         <is>
-          <t>https://www.m-i.kr/news/articleView.html?idxno=1356057</t>
+          <t>https://www.munhwa.com/article/11577756?ref=naver</t>
         </is>
       </c>
       <c r="N92" t="inlineStr">
         <is>
-          <t>2026-03-20 12:52:28.038835+00:00</t>
+          <t>2026-03-27 12:16:43.289666+00:00</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C93" t="inlineStr"/>
       <c r="D93" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>지식재산처 시정명령 발령 (첫 사례)</t>
+          <t>범정부 기술탈취 신문고 개설, 한국형 증거 개시제도 도입 추진, 경찰 수사 및 공정위 제재 강화</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
-          <t>지식재산처가 K-POP 아이돌의 퍼블리시티권 침해에 대해 부정경쟁방지법에 근거한 첫 시정명령을 내렸습니다. 이는 유명인의 성명, 초상 등을 무단으로 상업적 이용하는 행위를 규율하며, 침해 행위자들에 대한 현장 및 서면 조사를 통해 이루어졌습니다. 이번 조치는 K-POP 아티스트와 소속사의 경제적 가치를 보호하기 위한 중요한 선례가 될 것으로 보입니다.</t>
+          <t>정부가 중소기업 기술탈취 근절을 위해 '범정부 대응단'을 출범하고 '기술탈취 신문고'를 개설했다. 연간 수백 건의 기술 침해로 기업당 평균 18.2억 원의 손실이 발생하며, 정부는 증거 확보 어려움 해소 및 가해 기업 제재 강화를 통해 피해 기업의 권리 구제를 지원할 방침이다.</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
-          <t>지식재산처의 행정조사 및 시정명령으로 상대방의 퍼블리시티권 침해 책임이 명확하며(적합 조건 1, 5, 6), K-POP 아이돌 다수에게 영향을 미치는 집단적 피해 가능성이 높고(적합 조건 3), 잠재적 피해 규모가 상당할 것으로 예상됩니다(적합 조건 4). 이미 공적 절차가 진행되어 행정적 구제 조치가 내려진 상태입니다(적합 조건 6).</t>
+          <t>기술탈취는 상대방 책임이 명확한 불법 행위이며, 가해자는 자력 있는 대기업인 경우가 많습니다. 연간 수백 건의 피해가 발생하고 기업당 평균 18.2억 원의 손실로 피해 규모가 크며, 범정부 대응단과 신문고 개설, 증거 개시제도 도입 등 공적 절차 및 증거 확보 지원이 강화되고 있어 소송금융 적합도가 높습니다.</t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>피해 기업당 평균 18억2000만원</t>
         </is>
       </c>
       <c r="I93" t="inlineStr">
         <is>
-          <t>다수 K-POP 아이돌 및 소속사</t>
+          <t>연간 299건 이상 (피해 기업 수)</t>
         </is>
       </c>
       <c r="J93" t="inlineStr">
         <is>
-          <t>우리 오빠들 사진이 왜…?  보넥도·투바투 등 K-POP 아이돌 초상권, 정...</t>
+          <t>중소기업 기술유출 뿌리 뽑는다 …범정부 '신문고' 개설(종합)</t>
         </is>
       </c>
       <c r="K93" t="inlineStr">
         <is>
-          <t>radio.ytn.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L93" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M93" t="inlineStr">
         <is>
-          <t>https://radio.ytn.co.kr/program/?f=2&amp;id=107926&amp;s_mcd=0433&amp;s_hcd=01</t>
+          <t>https://www.newsis.com/view/NISX20260326_0003565916</t>
         </is>
       </c>
       <c r="N93" t="inlineStr">
         <is>
-          <t>2026-03-20 12:50:07.244434+00:00</t>
+          <t>2026-03-26 13:09:08.777460+00:00</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C94" t="inlineStr"/>
+      <c r="C94" t="inlineStr">
+        <is>
+          <t>브로드연구소, CVC그룹</t>
+        </is>
+      </c>
       <c r="D94" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>국무총리 주재 국가지식재산위원회에서 범정부 차원의 기술유출 대응 논의 및 정책 추진 중</t>
+          <t>미국 특허심판원(PTAB) 저촉심사 진행 중 (2단계 프라이어리티 페이즈 진입 예정)</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
-          <t>김민석 국무총리가 우리 기업의 해외 기술 유출 및 특허 침해 문제에 대해 범정부 차원의 대응을 추진한다고 밝혔다. 이는 개별 기업이 대응하기 어려운 상황임을 인지하고, K-브랜드 가치 훼손 방지 및 경제 안보 위협에 엄정 대응하기 위함이다. 향후 외국과의 공조 확대, 관련 제도 개선, 초고속 특허 심사제도 도입 등을 통해 기술 탈취에 적극적으로 맞설 계획이다.</t>
+          <t>툴젠이 글로벌 크리스퍼 유전자 가위 원천특허 분쟁에서 미국 특허심판원(PTAB) 저촉심사의 핵심 단계 진입을 앞두고 있습니다. 이 분쟁은 MIT/하버드대 브로드연구소, UC버클리대 CVC그룹과 툴젠 간에 누가 진핵세포에서 해당 기술을 먼저 구현했는지 발명의 우선권을 다투는 것입니다. 툴젠은 선출원자로 지정되어 유리한 위치에 있으며, 2단계 진입 시 소송 비용 및 리스크 증가로 합의 가능성이 높아질 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확: 기술 탈취, 특허 침해), 3(집단적 피해: 다수의 한국 기업), 4(피해 규모 큼: 경제 안보 위협), 6(공적 절차 진행 중: 국무총리 주재 범정부 대응 추진)에 해당합니다. 상대방은 특정되지 않았으나, 정부 차원의 대응이 필요한 만큼 자력이 충분한 해외 기업일 가능성이 높습니다.</t>
+          <t>글로벌 유전자 가위 원천특허 분쟁으로, 상대방(브로드연구소, CVC그룹)은 자력이 충분한 대형 기관들입니다. (적합 조건 2) 특허의 귀속이 글로벌 유전자 교정 시장의 핵심 권리를 좌우하므로 잠재적 로열티 수익 규모가 매우 큽니다. (적합 조건 4) 현재 미국 특허심판원(PTAB)에서 저촉심사가 진행 중이며, 툴젠이 선출원자로 지정되어 유리한 위치에 있습니다. (적합 조건 1, 5, 6) 2단계 진입 시 소송 비용 및 리스크가 급증하여 합의 가능성이 높아질 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="H94" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>글로벌 유전자 교정 시장의 핵심 권리, 막대한 로열티 수익 예상</t>
         </is>
       </c>
       <c r="I94" t="inlineStr">
         <is>
-          <t>다수의 한국 기업</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J94" t="inlineStr">
         <is>
-          <t>金총리, 해외 기술유출 범정부 대응 추진...  소송문제 개별 대응 어려...</t>
+          <t>유종상 툴젠 대표 “크리스퍼 카스9 특허전, 하반기 본게임…3자합의 압...</t>
         </is>
       </c>
       <c r="K94" t="inlineStr">
         <is>
-          <t>lawissue.co.kr</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L94" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M94" t="inlineStr">
         <is>
-          <t>http://www.lawissue.co.kr/view.php?ud=202603201315404667b3279dfb36_12</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=03870406645387256</t>
         </is>
       </c>
       <c r="N94" t="inlineStr">
         <is>
-          <t>2026-03-20 12:40:25.212327+00:00</t>
+          <t>2026-03-26 12:47:32.086455+00:00</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C95" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C95" t="inlineStr"/>
       <c r="D95" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>국가지식재산위원회 총리 소속 전환, 지식재산처 출범, 기술 탈취 및 해외 기술 유출 엄정 대응 방침 발표</t>
+          <t>기술탈취 신문고 가동, 대응단 운영</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
-          <t>김민석 국무총리는 국가지식재산위원회를 총리 소속으로 전환하고 지식재산처를 출범시켜 지식재산 보호 체계를 강화하겠다고 밝혔다. 특히 중소기업 기술 탈취와 해외 기술 유출에 엄정 대응하고, 반도체 기업들이 미국 법원에서 겪는 특허 침해 소송 문제에 범부처적 공동 대응 필요성을 강조했다. 이는 첨단 분야 기술 보호와 기업 피해 구제에 대한 정부의 강력한 의지를 보여준다.</t>
+          <t>중소기업 기술탈취 피해 구제를 위한 '기술탈취 신문고'가 가동된다. 이는 대·중소기업 상생협력 촉진을 위한 대응단의 첫 협업 성과물로, 피해 기업의 입증책임 완화 등 제도 개선을 통해 원스톱 피해 구제를 목표로 한다.</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
-          <t>정부가 기술 탈취 및 해외 기술 유출에 대해 엄정 대응을 강조하며 범부처적 대응을 논의 중인 점(적합 조건 6)은 공적 절차 진행 중임을 시사합니다. 특히 중소기업의 기술 탈취 문제와 반도체 기업의 미국 특허 침해 소송 언급은 다수의 피해자(적합 조건 3)와 대기업/해외 기업을 상대로 한 대규모 소송(적합 조건 2, 4) 가능성을 보여줍니다. 정부의 강력한 의지는 증거 확보에도 긍정적 영향을 줄 것으로 예상됩니다(적합 조건 5).</t>
+          <t>중소기업 기술탈취는 상대방의 책임이 명확하며, 대기업이 가해자인 경우 자력도 충분할 가능성이 높습니다. '기술탈취 신문고' 가동은 다수의 중소기업 피해자를 위한 공적 절차 진행을 의미하며, 피해 기업의 입증책임 완화 등 제도 개선을 통해 증거 확보에도 유리할 것으로 보입니다.</t>
         </is>
       </c>
       <c r="H95" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I95" t="inlineStr">
         <is>
-          <t>중소기업 다수, 반도체 등 첨단 분야 기업</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J95" t="inlineStr">
         <is>
-          <t>김 총리 “국가지식재산위 총리 소속으로…기술 탈취 엄정 대응·초고속...</t>
+          <t>중소기업 기술탈취 신문고 가동으로 원스톱 피해구제 나선다</t>
         </is>
       </c>
       <c r="K95" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>public25.com</t>
         </is>
       </c>
       <c r="L95" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M95" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8513975&amp;ref=A</t>
+          <t>https://www.public25.com/news/articleView.html?idxno=42675</t>
         </is>
       </c>
       <c r="N95" t="inlineStr">
         <is>
-          <t>2026-03-20 12:40:13.348582+00:00</t>
+          <t>2026-03-26 12:24:45.477746+00:00</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C96" t="inlineStr"/>
+      <c r="C96" t="inlineStr">
+        <is>
+          <t>LIV 골프</t>
+        </is>
+      </c>
       <c r="D96" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>미국 법원에서 특허 침해 소송 진행 중, 정부 차원 공동 대응 모색</t>
+          <t>뉴욕 동부연방지방법원에 소송 제기, 손해배상 및 징벌적 배상, 가처분 명령 요청</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
-          <t>김민석 국무총리는 중소기업 기술 탈취 및 해외 기술 유출에 엄정 대응하겠다고 밝히며, 국가지식재산위원회를 총리 소속으로 전환하고 지식재산처를 출범시켰습니다. 특히 국내 주요 기업들이 미국 법원에서 겪고 있는 특허 침해 소송 문제에 대해 범부처적인 공동 대응의 필요성을 제안했습니다. 이는 첨단기술 분야의 특허 확보와 보호를 위한 정부의 강력한 의지를 보여줍니다.</t>
+          <t>미국 증류업체 롱아일랜드 스피리츠가 LIV 골프를 상대로 상표권 침해 소송을 제기했습니다. LIV 골프가 주류 및 의류 상품에 'LIV' 브랜드를 사용하면서 자사의 'LíV 보드카'와 혼동을 유발하고 브랜드 가치를 훼손했다고 주장합니다. 롱아일랜드 스피리츠는 손해배상, 징벌적 배상, 그리고 LIV 골프의 'LIV' 명칭 사용 금지 가처분 명령을 요청했습니다.</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
-          <t>기술 유출 및 특허 침해라는 상대방의 책임이 명확하며, 첨단기술 분야의 특성상 피해 규모가 매우 클 것으로 예상됩니다 (적합 조건 1, 4). 국내 주요 기업들이 다수 피해를 입고 이미 미국 법원에서 소송이 진행 중이며, 정부 차원의 범부처적 공동 대응이 논의될 정도로 사안의 중요성과 집단성이 높습니다 (적합 조건 3, 6). 상대방은 해외 주요 기업일 가능성이 높아 자력도 충분할 것으로 판단됩니다 (적합 조건 2).</t>
+          <t>LIV 골프는 사우디 국부펀드의 막대한 자금 지원을 받는 대기업으로 자력이 충분하며(적합 조건 2), 상표권 침해 주장이 명확하고(적합 조건 1), 이미 소송이 제기되어 증거 확보 및 법적 절차가 진행 중입니다(적합 조건 5). 징벌적 배상까지 요청하고 있어 피해 규모가 클 가능성이 높습니다(적합 조건 4). 또한, LIV 골프는 과거에도 유사한 상표권 분쟁을 겪은 이력이 있어 승소 가능성이 높다고 판단됩니다.</t>
         </is>
       </c>
       <c r="H96" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I96" t="inlineStr">
         <is>
-          <t>국내 주요 기업 다수</t>
+          <t>1개 기업 (롱아일랜드 스피리츠)</t>
         </is>
       </c>
       <c r="J96" t="inlineStr">
         <is>
-          <t>김민석 총리 “기술 유출 엄정 대응… 국가지식재산위 총리 소속 전환”</t>
+          <t>사우디 자본 LIV 골프, 상표권 분쟁 휘말려…보드카 업체 반발</t>
         </is>
       </c>
       <c r="K96" t="inlineStr">
         <is>
-          <t>kyeonggi.com</t>
+          <t>isplus.com</t>
         </is>
       </c>
       <c r="L96" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M96" t="inlineStr">
         <is>
-          <t>https://www.kyeonggi.com/article/20260320580130</t>
+          <t>https://isplus.com/article/view/isp202603260020</t>
         </is>
       </c>
       <c r="N96" t="inlineStr">
         <is>
-          <t>2026-03-20 12:39:47.749349+00:00</t>
+          <t>2026-03-26 00:49:04.186641+00:00</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C97" t="inlineStr"/>
+      <c r="C97" t="inlineStr">
+        <is>
+          <t>두산밥캣, 캐터필러</t>
+        </is>
+      </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>정부의 기술탈취 및 특허 침해 대응 정책 논의 중, 미국 법원에서 한국 기업 대상 특허 침해 소송 진행 중</t>
+          <t>미국 연방법원 소송 및 ITC 조사 동시 진행 중</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
-          <t>김민석 국무총리가 국가지식재산위원회에서 기술 탈취 및 해외 기술 유출에 대한 엄정 대응을 강조했습니다. 특히 미국 법원에서 한국 반도체 기업들을 대상으로 제기되는 특허 침해 소송 문제에 대해 정부 차원의 공동 대응 필요성을 언급하며, 첨단 분야의 초고속 특허 심사 제도 도입을 약속했습니다. 이는 지식재산권 분야의 중요성과 함께 한국 기업들이 직면한 법적 분쟁에 대한 정부의 적극적인 개입 의지를 보여줍니다.</t>
+          <t>두산밥캣과 캐터필러가 미국에서 11건의 특허 침해 맞소송과 3건의 ITC 제소를 포함해 총 14건의 분쟁을 벌이고 있다. 이는 건설기계 분야의 기술 패권을 둘러싼 대규모 법적 분쟁으로, 업계에서는 이례적인 동시 진행 구도로 평가하고 있다.</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
-          <t>정부가 기술 탈취 및 특허 침해에 대한 엄정 대응을 천명하며, 특히 미국 법원에서 한국 기업을 대상으로 진행 중인 특허 침해 소송 문제에 대한 범부처적 대응을 논의하고 있습니다. 이는 다수의 한국 기업(집단적 피해)이 고액의 손해배상(피해 규모 큼)에 직면해 있으며, 상대방(미국 소송 제기 주체)의 자력이 충분할 가능성이 높고, 정부 차원의 공적 절차(국가지식재산위원회 논의)가 진행 중임을 시사합니다. 소송금융 투자 기회를 포착하기에 매우 적합한 분야입니다.</t>
+          <t>두산밥캣과 캐터필러 모두 대기업으로 충분한 자력을 갖추고 있으며 (적합 조건 2), 11건의 특허 소송과 3건의 ITC 조사가 동시에 진행되어 분쟁 규모가 매우 크다 (적합 조건 4, 6). 특허 분쟁의 특성상 기술적 증거 확보가 가능할 것으로 예상된다 (적합 조건 5).</t>
         </is>
       </c>
       <c r="H97" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I97" t="inlineStr">
         <is>
-          <t>다수 기업</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J97" t="inlineStr">
         <is>
-          <t>김 총리  기술탈취·유출 엄정 대응…초고속 특허 심사제도 도입</t>
+          <t>두산밥캣·캐터필러, 美서 11건 특허 정면충돌…  건설기계 패권 전쟁  ...</t>
         </is>
       </c>
       <c r="K97" t="inlineStr">
         <is>
-          <t>yonhapnewstv.co.kr</t>
+          <t>g-enews.com</t>
         </is>
       </c>
       <c r="L97" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M97" t="inlineStr">
         <is>
-          <t>http://www.yonhapnewstv.co.kr/AKR20260320112310GUh</t>
+          <t>https://www.g-enews.com/view.php?ud=202603260717516476fbbec65dfb_1</t>
         </is>
       </c>
       <c r="N97" t="inlineStr">
         <is>
-          <t>2026-03-20 12:39:24.865593+00:00</t>
+          <t>2026-03-26 00:42:28.939620+00:00</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>미국 내 특허 침해 소송을 제기하는 기업 또는 특허관리전문회사</t>
+          <t>인사이트</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>국가지식재산위원회에서 미국 내 한국 기업 특허 소송에 대한 범부처적 공동 대응 방안 논의 중</t>
+          <t>하급심 판결 확정</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
-          <t>김민석 총리가 국가지식재산위원회를 통해 미국 법원에서 한국 반도체 기업들이 겪는 특허 침해 소송 문제에 대한 정부의 공동 대응 방침을 밝혔다. 이는 개별 기업 차원의 대응을 넘어선 범부처적 지원이 필요하다는 인식에 따른 것으로, 지식재산 기반 스타트업 육성 및 정책금융 확대 등 전반적인 지식재산 보호 체계 강화 방안도 논의되었다.</t>
+          <t>한국일보가 자사 영상과 사진을 무단 인용한 인사이트를 상대로 제기한 저작권 침해 소송에서 승소했습니다. 법원은 인사이트의 공정이용 주장을 일축하고 90만원과 이자를 지급하라고 판결했으며, 인사이트가 배상금을 지급하며 하급심 판결은 확정되었습니다. 이 판결은 언론사의 저작물성을 재확인하고, 생성형 AI의 뉴스 데이터 학습에 대한 저작권 침해 소송의 중요한 선례가 될 것으로 평가됩니다.</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
-          <t>미국 법원에서 한국 반도체 기업들이 겪는 특허 침해 소송은 피해 규모가 매우 크고(적합 조건 4), 다수의 기업이 유사한 문제에 직면해 있어 집단적 대응 가능성이 높습니다(적합 조건 3). 정부가 범부처적 공동 대응을 천명하고 지식재산 정책금융 확대를 논의하는 등 적극적인 지원 의지를 보여 소송금융 투자 매력도가 높습니다.</t>
+          <t>한국일보의 승소 판결은 인사이트의 저작권 침해 책임을 명확히 인정(적합 조건 1)하고, 이미 법원 판결로 증거가 확보(적합 조건 5)되었습니다. 비록 이 사건 자체는 종결되었고(부적합 조건 해당) 피해 금액이 90만원으로 작지만, 생성형 AI의 뉴스 데이터 학습에 대한 저작권 침해 소송의 중요한 선례를 제공하여 향후 대규모 소송 발굴 및 투자 기회 측면에서 높은 전략적 가치를 가집니다(기타 소송금융 투자 가능성 높은 경우).</t>
         </is>
       </c>
       <c r="H98" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>90만원</t>
         </is>
       </c>
       <c r="I98" t="inlineStr">
         <is>
-          <t>한국 반도체 기업 다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J98" t="inlineStr">
         <is>
-          <t>김민석 총리  국가지식재산위 총리 소속 전환…美 특허소송 범부처 대응...</t>
+          <t>법원  인사이트, 한국일보 저작물 인용 공정이용 아냐</t>
         </is>
       </c>
       <c r="K98" t="inlineStr">
         <is>
-          <t>newspim.com</t>
+          <t>journalist.or.kr</t>
         </is>
       </c>
       <c r="L98" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M98" t="inlineStr">
         <is>
-          <t>https://www.newspim.com/news/view/20260320000532</t>
+          <t>http://www.journalist.or.kr/news/article.html?no=60584</t>
         </is>
       </c>
       <c r="N98" t="inlineStr">
         <is>
-          <t>2026-03-20 12:38:58.963775+00:00</t>
+          <t>2026-03-25 12:55:07.624537+00:00</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>니오, 일본제철, 아르셀로미탈</t>
+          <t>빌리빌리</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>중국 국가지식산권국(CNIPA) 특허 무효 심판 결정 후, 베이징 지식재산권 법원에 무효심결 취소소송 예정</t>
+          <t>중국 법원 1심 승소, 손해배상액 불충분으로 추가 조치 가능성</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
-          <t>포스코의 자동차용 열간성형강판 특허 3건이 중국 국가지식산권국(CNIPA)에서 무효 또는 부분 유효 판결을 받았습니다. 중국 전기차 업체 니오와 일본제철, 아르셀로미탈이 공동으로 제기한 심판 결과이며, 포스코는 이에 불복하여 4월 초 베이징 지식재산권 법원에 무효심결 취소소송을 제기할 예정입니다. 이 사건은 완성차 업체와 철강 경쟁사가 연합하여 특허를 공격한 이례적인 사례로 주목받고 있습니다.</t>
+          <t>MBC가 중국 플랫폼 빌리빌리를 상대로 제기한 저작권 침해 손해배상 청구 소송에서 1심 승소했습니다. 법원은 빌리빌리의 콘텐츠 무단 유통에 대한 침해 책임을 인정했으나, MBC는 손해배상액이 충분하지 않다고 판단하고 있습니다.</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
-          <t>상대방인 니오, 일본제철, 아르셀로미탈은 모두 자력이 충분한 대기업/글로벌 기업입니다 (적합 조건 2). 포스코의 핵심 특허가 무효화될 경우 상당한 피해 규모가 예상되며 (적합 조건 4), CNIPA의 결정문 등 객관적 증거가 존재하고 (적합 조건 5), 현재 CNIPA의 행정적 판단이 내려진 상태로 후속 행정소송이 예정되어 있습니다 (적합 조건 6). 아직 종결되지 않은 사건으로 소송금융 투자에 적합합니다.</t>
+          <t>적합 조건 1(상대방 책임 명확): 중국 법원에서 빌리빌리의 침해 책임이 인정되었습니다. 적합 조건 2(상대방 자력 충분): 빌리빌리는 대형 중국 플랫폼으로 배상 능력이 충분할 것으로 예상됩니다. 적합 조건 4(피해 규모 큼): MBC가 1심에서 인정된 손해배상액이 불충분하다고 판단하고 있어, 추가적인 배상액 확보 가능성이 높습니다. 적합 조건 5(증거 확보): 1심에서 침해 책임이 인정된 것으로 보아 증거가 충분히 확보되었습니다. 부적합 조건에 해당하지 않으며, 이미 1심 승소 판결을 받은 상태로 소송금융 투자 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H99" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I99" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (MBC)</t>
         </is>
       </c>
       <c r="J99" t="inlineStr">
         <is>
-          <t>[단독] 포스코 중국 특허 분쟁 '일진일퇴'…니오·일본제철 등 연합 공격...</t>
+          <t>MBC, 中 플랫폼에 저작권 손배소 승소 '콘텐츠 무단 유통'</t>
         </is>
       </c>
       <c r="K99" t="inlineStr">
         <is>
-          <t>theguru.co.kr</t>
+          <t>ddaily.co.kr</t>
         </is>
       </c>
       <c r="L99" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M99" t="inlineStr">
         <is>
-          <t>https://www.theguru.co.kr/news/article.html?no=99496</t>
+          <t>https://www.ddaily.co.kr/page/view/2026032316565305079</t>
         </is>
       </c>
       <c r="N99" t="inlineStr">
         <is>
-          <t>2026-03-20 12:38:04.105527+00:00</t>
+          <t>2026-03-23 13:05:44.118369+00:00</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C100" t="inlineStr"/>
+      <c r="C100" t="inlineStr">
+        <is>
+          <t>빌리빌리(BiliBili)</t>
+        </is>
+      </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>미국에서 특허 침해 소송 진행 중</t>
+          <t>중국 강소성 고급인민법원 2심 종심제에 따른 최종 판결 확정</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
-          <t>유비벨록스는 자사의 특허를 무단 사용한 글로벌 기업들을 상대로 미국에서 지적재산권 소송을 진행 중이다. 이 소송은 회사의 추가적인 수익 창출 요인으로 꼽히며, 지적재산권 보호 기준이 높은 미국에서 긍정적인 결과를 얻을 확률이 높다고 분석되었다.</t>
+          <t>MBC가 중국 동영상 플랫폼 빌리빌리를 상대로 제기한 저작권 침해 손해배상 소송에서 최종 승소했습니다. 법원은 빌리빌리의 침해 방조 책임을 인정하고 손해배상액을 대폭 상향했으며, 이는 대형 플랫폼의 책임 회피 관행에 중요한 한계를 제시한 판결입니다. MBC는 이번 판결을 계기로 해외 플랫폼을 통한 불법 유통 행위에 대해 적극적인 법적 대응을 지속할 방침입니다.</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 4(피해 규모 큼), 5(증거 확보 가능)에 해당한다. 유비벨록스의 특허를 무단 사용한 글로벌 기업들을 상대로 미국에서 진행되는 지적재산권 소송으로, 높은 승소 가능성과 상당한 수익 창출이 기대된다.</t>
+          <t>중국 대형 플랫폼 빌리빌리를 상대로 한 저작권 침해 소송에서 최종 승소하며 플랫폼 운영사의 침해 방조 책임을 명확히 인정받은 강력한 선례를 확보했습니다. (적합 조건 1, 5) 상대방은 대형 플랫폼으로 자력이 충분하며(적합 조건 2), 침해 콘텐츠가 수천 건 규모로 장기간 유통되어 피해 규모가 상당합니다(적합 조건 4). 비록 본 사건은 종결되었으나, 이 판결을 바탕으로 MBC는 향후 유사 침해에 대해 적극적인 법적 대응을 예고하고 있어, 유사 사건 발굴 및 투자 기회가 높습니다.</t>
         </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I100" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J100" t="inlineStr">
         <is>
-          <t>[클릭 e종목] 유비벨록스, 국내 1위 사업 다수…역대 최대 매출에 저평...</t>
+          <t>MBC, 中 빌리빌리 상대 저작권 침해 소송 최종 승소</t>
         </is>
       </c>
       <c r="K100" t="inlineStr">
         <is>
-          <t>view.asiae.co.kr</t>
+          <t>journal.kobeta.com</t>
         </is>
       </c>
       <c r="L100" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M100" t="inlineStr">
         <is>
-          <t>https://view.asiae.co.kr/article/2026032008331723610</t>
+          <t>http://journal.kobeta.com/?post_type=post&amp;p=62165</t>
         </is>
       </c>
       <c r="N100" t="inlineStr">
         <is>
-          <t>2026-03-20 00:52:41.886873+00:00</t>
+          <t>2026-03-23 12:57:37.721515+00:00</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>글로벌 기업 (특정 불가)</t>
+          <t>유일에너테크</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>글로벌 기업 대상 특허 침해 소송, 미국에서 진행 중</t>
+          <t>특허 침해 소송 항소심에서 손해배상 판결 및 생산·사용 금지 명령 선고, 가압류 진행 중</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
-          <t>유비벨록스가 글로벌 기업들을 상대로 특허 침해 소송을 진행 중이며, SK증권은 이 소송이 유비벨록스의 특허를 무단 사용한 기업들에게 정당한 사용료를 요구하는 개념으로, 미국에서 진행되어 긍정적인 결과를 얻을 확률이 높다고 분석했습니다. 소송 결과에 따라 상당한 일회성 이익이 기대됩니다.</t>
+          <t>유일에너테크가 엠플러스와의 특허 침해 소송 항소심에서 약 107억원의 손해배상 판결과 노칭 장비 생산·사용 금지 명령을 받았다. 이로 인해 유일에너테크는 재무구조 악화와 경영권 매각을 추진 중이며, 엠플러스는 배상금 확보를 위해 유일에너테크의 재영텍 지분에 가압류를 신청했다. 본 사건은 지식재산권 침해에 대한 명확한 법원 판단과 상당한 피해 규모를 보여준다.</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
-          <t>적합 조건: 상대방 책임이 비교적 명확함 (유비벨록스 특허 무단 사용), 상대방에게 자력이 충분함 (글로벌 기업), 피해 규모가 큼 (소송 결과에 따른 상당한 일회성 이익 기대), 증거가 있거나 확보 가능함 (지적재산권 보호 기준이 높은 미국에서 긍정적 결과 기대). 이 네 가지 조건이 충족되어 소송금융 투자에 적합합니다.</t>
+          <t>본 사건은 엠플러스가 유일에너테크를 상대로 제기한 특허 침해 소송에서 항소심 판결을 통해 유일에너테크의 책임이 명확히 인정되었고(적합 조건 1), 약 107억원의 손해배상액이 확정되어 피해 규모가 크다(적합 조건 4). 또한 유일에너테크는 기업으로서 배상 자력이 있으며(적합 조건 2), 법원 판결 자체가 강력한 증거가 된다(적합 조건 5). 이미 항소심 판결이 선고되어 소송 리스크가 크게 줄어든 점도 긍정적이다.</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>107억원</t>
         </is>
       </c>
       <c r="I101" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J101" t="inlineStr">
         <is>
-          <t>[모닝 리포트] 유비벨록스, 역대 최고 매출 달성… 저평가 국면</t>
+          <t>유일에너테크, 최대주주 교체에 사명 변경까지…경영 구조 재편</t>
         </is>
       </c>
       <c r="K101" t="inlineStr">
         <is>
-          <t>newspim.com</t>
+          <t>etnews.com</t>
         </is>
       </c>
       <c r="L101" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M101" t="inlineStr">
         <is>
-          <t>https://www.newspim.com/news/view/20260320000062</t>
+          <t>https://www.etnews.com/20260323000323</t>
         </is>
       </c>
       <c r="N101" t="inlineStr">
         <is>
-          <t>2026-03-20 00:50:13.234684+00:00</t>
+          <t>2026-03-23 12:55:52.345179+00:00</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C102" t="inlineStr"/>
+      <c r="C102" t="inlineStr">
+        <is>
+          <t>대한민국 정부</t>
+        </is>
+      </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>글로벌 기업 대상 지식재산권 소송 진행 중</t>
+          <t>정부의 기술 기여 은폐 의혹 제기</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
-          <t>유비벨록스는 스마트카드, 전장, 유통 사업을 기반으로 성장 중이며, 올해 한국형 KLSC 기술 상용화와 글로벌 기업 대상 지식재산권(IP) 소송을 핵심 모멘텀으로 제시했습니다. 이 IP 소송은 유비벨록스의 특허를 무단 사용한 글로벌 기업에게 정당한 사용료를 요구하는 것으로, 긍정적인 결과가 기대된다고 SK증권은 분석했습니다.</t>
+          <t>기사는 할리우드 여배우가 스마트폰 기술에 기여했으나 정부가 이를 40년간 은폐했다는 의혹을 제기합니다. 이는 정부를 상대로 한 지식재산권 침해 또는 역사적 불법행위에 대한 잠재적 소송 가능성을 시사합니다. 현대 이동통신의 핵심 기술과 관련된 사안으로, 피해 규모가 매우 클 수 있습니다.</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
-          <t>글로벌 기업 대상 IP 소송으로 상대방의 자력이 충분하고(적합 조건 2), 유비벨록스 특허를 무단 사용한 책임이 명확하며(적합 조건 1), 특허와 사용 내역 등 증거 확보가 용이할 것으로 예상됩니다(적합 조건 5). 또한, 특허 사용료 청구 소송으로 피해 규모가 상당할 수 있어(적합 조건 4) 소송금융 투자에 적합합니다.</t>
+          <t>기사 제목에서 정부가 40년간 특정 기술의 기여를 은폐했다는 의혹이 제기되어 상대방(정부)의 책임이 명확히 암시되며, 자력 또한 충분합니다. 스마트폰 기술과 관련된 사안이므로 피해 규모가 매우 클 가능성이 높고, '묻어둔 이유'는 숨겨진 증거가 존재할 수 있음을 시사합니다. (적합 조건 1, 2, 4, 5 해당)</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I102" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J102" t="inlineStr">
         <is>
-          <t>유비벨록스, 기초체력은 검증…저평가 국면-SK</t>
+          <t>스마트폰 기술이 할리우드 여배우로부터? 정부가 40년간 묻어둔 이유는</t>
         </is>
       </c>
       <c r="K102" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>hankookilbo.com</t>
         </is>
       </c>
       <c r="L102" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M102" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=02702726645385288</t>
+          <t>https://www.hankookilbo.com/news/article/A2026032311250005658?did=NA</t>
         </is>
       </c>
       <c r="N102" t="inlineStr">
         <is>
-          <t>2026-03-20 00:47:17.915868+00:00</t>
+          <t>2026-03-23 12:48:59.960017+00:00</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>골프존</t>
+          <t>티엔마</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>대법원 파기환송 후 서울고등법원 진행 예정</t>
+          <t>미국 동부연방법원에서 특허 침해 소송 진행 중, 피고 티엔마의 특허 무효심판 청구 각하</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
-          <t>대법원이 골프존을 상대로 한 침해 소송에서 원고 패소 판결한 원심을 파기하고 사건을 서울고등법원으로 돌려보냈습니다. 이에 따라 골프존은 코스 저작료 관련 재무적 타격을 입을 수 있으며, 향후 운영 방식에도 구조적 변화가 불가피할 것으로 관측됩니다.</t>
+          <t>LG디스플레이가 중국 티엔마를 상대로 미국 동부연방법원에 OLED 핵심 특허 7건 침해 소송을 제기했습니다. 티엔마가 해당 특허 중 하나에 대해 제기한 무효심판 청구는 각하되어, LG디스플레이의 특허 유효성이 유지되었습니다. 본 소송은 현재 진행 중입니다.</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
-          <t>대기업인 골프존이 피고이며(상대방 자력 충분), 대법원이 원심을 파기환송하여 원고의 주장에 힘을 실어주고 있어 상대방 책임이 비교적 명확해졌습니다. 소송 결과에 따라 골프존의 재무적 타격이 불가피하다는 점에서 피해 규모가 클 것으로 예상됩니다. 사건이 종결되지 않고 소송이 진행 중입니다.</t>
+          <t>대기업 피고(티엔마)의 자력이 충분하고, OLED 핵심 특허 침해 사건으로 피해 규모가 매우 클 것으로 예상됩니다. LG디스플레이가 이미 미국 연방법원에 소송을 제기했으며, 티엔마의 특허 무효심판 청구가 각하되어 LG디스플레이의 특허 유효성이 간접적으로 확인되어 증거 확보 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H103" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I103" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J103" t="inlineStr">
         <is>
-          <t>[골프존 톺아보기] 골프존, 코스 저작료 타격…수익성 저하 '경고등'</t>
+          <t>LGD, 美서 OLED 핵심특허 방어…中 티엔마 무효심판 청구 '각하'</t>
         </is>
       </c>
       <c r="K103" t="inlineStr">
         <is>
-          <t>dealsite.co.kr</t>
+          <t>thelec.kr</t>
         </is>
       </c>
       <c r="L103" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M103" t="inlineStr">
         <is>
-          <t>https://dealsite.co.kr/articles/158689</t>
+          <t>https://www.thelec.kr/news/articleView.html?idxno=53885</t>
         </is>
       </c>
       <c r="N103" t="inlineStr">
         <is>
-          <t>2026-03-20 00:43:09.042344+00:00</t>
+          <t>2026-03-23 00:45:08.305382+00:00</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>애플</t>
+          <t>AI 기업</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>캘리포니아 연방 중부지법 배심원단 평결에 대한 애플의 항소 진행 중, ITC 전원위원회 최종 결정 대기 중</t>
+          <t>AI 저작권 분쟁 증가 및 AI 챗봇 관련 규제 법안 발의/제정</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
-          <t>애플과 의료기술 업체 마시모 간의 애플워치 혈중산소 측정 특허 침해 분쟁이 6년째 이어지고 있습니다. 캘리포니아 연방 중부지법 배심원단은 애플이 마시모에 6억 3천4백만 달러를 배상하라는 평결을 내렸으나 애플은 항소했으며, 현재 판매 중인 애플워치에 대한 ITC의 특허 미침해 예비 결정이 나왔지만 ITC 전원위원회의 최종 결정이 남아있습니다.</t>
+          <t>AI 확산에 따른 ESG 부정적 영향이 커지고 있으며, 특히 AI 모델의 저작권 침해 문제와 AI 챗봇의 정신 건강 유해성 문제가 심각하게 제기되고 있습니다. 저작권 분쟁이 증가하고 있으며, 캘리포니아주에서는 AI 챗봇의 위험 관리를 위한 법안(SB 243)이 발의되는 등 관련 규제 움직임이 활발합니다.</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
-          <t>상대방인 애플은 자력이 충분하며(적합 조건 2), 이미 배심원단 평결로 6억 3천4백만 달러의 배상액이 인정되어 피해 규모가 매우 큽니다(적합 조건 4). ITC 조사 및 법원 판결 등 객관적 증거가 명확하게 존재하며(적합 조건 5), 현재 항소 및 ITC 최종 결정 등 공적 절차가 진행 중입니다(적합 조건 6).</t>
+          <t>AI 기업의 저작권 침해 및 AI 챗봇의 정신 건강 피해 유발은 상대방 책임이 명확하며(조건 1), AWS, MS 등 대형 AI 기업들의 충분한 자력을 바탕으로(조건 2) 다수의 창작자와 사용자에게 집단적이고 큰 피해를 야기할 수 있습니다(조건 3, 4). 관련 규제 법안 발의 및 저작권 분쟁 증가 추세는 공적 절차 진행 및 증거 확보 가능성을 시사합니다(조건 5, 6).</t>
         </is>
       </c>
       <c r="H104" t="inlineStr">
         <is>
-          <t>6억 3천4백만 달러 (약 9천430억원)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I104" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J104" t="inlineStr">
         <is>
-          <t>애플워치, 美재수입금지 위기 넘겨…ITC  특허 미침해  예비결정</t>
+          <t>[강현철의 뉴스 솎아내기] ESG에 부정적 영향 미치는 AI</t>
         </is>
       </c>
       <c r="K104" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>dt.co.kr</t>
         </is>
       </c>
       <c r="L104" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M104" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260320014400091?input=1195m</t>
+          <t>https://www.dt.co.kr/article/12053091?ref=naver</t>
         </is>
       </c>
       <c r="N104" t="inlineStr">
         <is>
-          <t>2026-03-20 00:40:53.524293+00:00</t>
+          <t>2026-03-22 12:54:49.328505+00:00</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>현대약품</t>
+          <t>오픈AI</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>2심(항소심) 진행 중</t>
+          <t>독일 뮌헨지방법원 판결, 미국에서 Gracenote 및 Encyclopedia Britannica/Merriam-Webster가 OpenAI를 상대로 소송 제기</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
-          <t>현대약품의 치매 치료 복합제 '디엠듀오'의 우판권을 두고 6개 제약사가 시장 출시를 강행하며 특허 분쟁이 심화되고 있다. 2심 판결 결과에 따라 손해배상 청구 등 상당한 리스크가 따를 것으로 예상되며, 관련 제약사들은 특허 방어 성공을 확신하며 시장 선점을 노리고 있다.</t>
+          <t>생성형 AI가 학습한 저작물을 '암기하고 재현'하는 문제가 저작권 침해 소송의 핵심 쟁점으로 부상하고 있다. 독일 법원은 AI 모델이 저작물을 재현 가능한 상태라면 TDM 면책이 적용되지 않는다고 판단했으며, 미국에서도 유사한 소송들이 진행 중이다. 이는 AI 개발사의 저작권 침해 책임과 공정이용 여부를 가리는 중요한 법적 다툼이 될 것으로 보인다.</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
-          <t>이 사건은 현대약품의 '디엠듀오' 우판권을 둘러싼 6개 제약사와의 특허 분쟁으로, 상대방인 현대약품은 충분한 자력을 가진 대기업이며(적합 조건 2), 제약 시장에서의 특허 분쟁은 통상적으로 피해 규모가 매우 크고(적합 조건 4), 관련 법률 및 시장 자료를 통해 증거 확보가 용이합니다(적합 조건 5). 현재 2심 소송이 진행 중이므로 투자 기회가 명확합니다.</t>
+          <t>생성형 AI 개발사(OpenAI)의 책임이 법적 쟁점으로 부상하고 있으며(적합 조건 1), 대기업 피고(OpenAI)의 자력이 충분하다(적합 조건 2). 저작권 라이선스 시장 대체 가능성으로 피해 규모가 크고(적합 조건 4), AI 출력물 자체가 증거가 될 수 있어(적합 조건 5) 소송금융 적합도가 높다. 또한, GEMA 등 다수의 저작권자가 관련된 집단적 피해(적합 조건 3)의 성격도 지닌다.</t>
         </is>
       </c>
       <c r="H105" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I105" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J105" t="inlineStr">
         <is>
-          <t>현대약품 '디엠듀오' 독주 비상 … 우판권 6개사  출시 밀어부쳐</t>
+          <t>생성형 AI 소송의 쟁점, ‘암기와 재현’[김우균의 지식재산권 산책]</t>
         </is>
       </c>
       <c r="K105" t="inlineStr">
         <is>
-          <t>medisobizanews.com</t>
+          <t>magazine.hankyung.com</t>
         </is>
       </c>
       <c r="L105" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M105" t="inlineStr">
         <is>
-          <t>http://www.medisobizanews.com/news/articleView.html?idxno=136062</t>
+          <t>https://magazine.hankyung.com/business/article/202603191612b</t>
         </is>
       </c>
       <c r="N105" t="inlineStr">
         <is>
-          <t>2026-03-20 00:37:59.745205+00:00</t>
+          <t>2026-03-21 00:45:19.810340+00:00</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>아지툰 운영자</t>
+          <t>Apple 등 글로벌 기업</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>카카오엔터테인먼트와 네이버웹툰의 민사소송 승소 판결이 선고되었으며, 아지툰 운영자는 형사 재판에서 징역 2년 실형이 확정되었습니다. 이번 판결을 계기로 다른 창작자 및 플랫폼의 추가 소송 가능성이 존재합니다.</t>
+          <t>IP(지적재산권) 소송 진행 중, 승소 시 로열티 수익 기대</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
-          <t>카카오엔터테인먼트와 네이버웹툰이 국내 최대 웹툰·웹소설 불법유통 사이트 '아지툰' 운영자를 상대로 제기한 민사소송에서 승소하여 총 20억 원의 손해배상 판결을 받았습니다. 아지툰은 약 75만 건의 웹툰과 250만 건의 웹소설을 무단 유통하여 수천억 원대의 피해를 초래했으며, 운영자는 형사 재판에서 징역 2년 실형이 확정된 바 있습니다. 이번 판결은 저작권 침해에 대한 강력한 법적 제재의 선례가 될 것으로 평가됩니다.</t>
+          <t>유비벨록스는 Apple 등 글로벌 기업과의 지적재산권 소송을 진행 중이며, 승소 시 추가적인 로열티 수익을 기대하고 있다. 이 회사는 국내 유일의 KLSC 기술사업자로서 차량 라이선스·인증 기술 서비스를 독점 제공하고 있으며, 유럽 프리미엄 브랜드의 블랙박스 공급사로도 선정되어 고성장 중이다.</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
-          <t>아지툰 운영자의 책임이 형사 재판 실형 확정 및 민사소송 승소 판결로 명확하며(적합 조건 1), 웹툰·웹소설 창작자 및 다수 플랫폼의 집단적 피해(적합 조건 3)가 수천억 원대로 추정되어 피해 규모가 매우 큽니다(적합 조건 4). 문화체육관광부와 검찰의 공조 수사 및 형사/민사 판결로 객관적 증거가 충분하며(적합 조건 5), 이미 공적 절차가 진행되어 실형이 확정되었습니다(적합 조건 6). 이번 판결은 강력한 법적 선례를 남겨 다른 피해자들의 추가 소송 가능성이 높습니다.</t>
+          <t>상대방에게 자력이 충분함 (Apple 등 글로벌 기업). 소송이 진행 중이며, 승소 시 상당한 로열티 수익이 기대되는 지식재산권 소송으로 투자 가능성이 높음. 다만 구체적인 책임 명확성 및 피해 금액은 기사에서 상세히 파악하기 어려움.</t>
         </is>
       </c>
       <c r="H106" t="inlineStr">
         <is>
-          <t>수천억 원대</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I106" t="inlineStr">
         <is>
-          <t>웹툰·웹소설 창작자 및 관련 플랫폼 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J106" t="inlineStr">
         <is>
-          <t>카카오엔터·네이버웹툰, 불법유통 사이트 ‘아지툰’ 상대로 민사소송...</t>
+          <t>[헬로스톡] 3월 20일 주목할 종목: 현대오토에버·OCI홀딩스·대덕전자·...</t>
         </is>
       </c>
       <c r="K106" t="inlineStr">
         <is>
-          <t>m-economynews.com</t>
+          <t>hellot.net</t>
         </is>
       </c>
       <c r="L106" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M106" t="inlineStr">
         <is>
-          <t>https://www.m-economynews.com/news/article.html?no=65604</t>
+          <t>https://www.hellot.net/news/article.html?no=111526</t>
         </is>
       </c>
       <c r="N106" t="inlineStr">
         <is>
-          <t>2026-03-20 00:36:49.646642+00:00</t>
+          <t>2026-03-21 00:31:35.077542+00:00</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>아지툰 운영자</t>
+          <t>삼성디스플레이</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>민사소송 1심 또는 2심 승소</t>
+          <t>특허침해 손해배상 소송 제기</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
-          <t>카카오엔터테인먼트와 네이버웹툰이 국내 최대 웹툰·웹소설 불법유통 사이트 '아지툰' 운영자를 상대로 제기한 민사소송에서 승소했다. 이번 판결은 불법 유통에 대한 강력한 법적 대응의 선례를 마련했다.</t>
+          <t>중국 CSOT가 삼성디스플레이를 상대로 특허침해로 인한 손해배상 소송을 제기했다. CSOT는 삼성디스플레이가 자사의 핵심 OLED 특허 3건을 무단으로 사용해 디스플레이 패널과 모듈을 제조·판매했다고 주장하며, 이는 'OLED 전쟁'을 격화시키는 요인으로 분석된다.</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
-          <t>카카오엔터테인먼트와 네이버웹툰이 공동 원고로 국내 최대 불법유통 사이트 운영자를 상대로 승소하여 상대방 책임이 명확하고(적합 조건 1, 5), 웹툰·웹소설 불법유통으로 인한 다수의 저작권자 피해(적합 조건 3) 및 상당한 피해 규모(적합 조건 4)가 인정될 가능성이 높습니다. 이번 승소는 향후 유사 불법유통 사건에 대한 강력한 선례가 될 수 있습니다. 비록 특정 사건의 승소 소식이지만, 이 판례를 기반으로 다른 불법유통 사례에 대한 추가 소송 발굴 및 투자가 가능할 것으로 판단됩니다.</t>
+          <t>상대방(삼성디스플레이)은 자력이 충분한 대기업이며(적합 조건 2), 핵심 특허 침해 주장은 피해 규모가 클 가능성이 높고(적합 조건 4) 특허 문서 및 기술 분석을 통해 증거 확보가 용이함(적합 조건 5). 이미 소송이 제기되어 법적 절차가 진행 중인 사건임.</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I107" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J107" t="inlineStr">
         <is>
-          <t>[ICT 종합] 에픽게임즈 및 카카오 외 소식</t>
+          <t>[Biz Law] 中 CSOT, 삼성디스플레이에 특허 소송…'OLED 전쟁' 격화</t>
         </is>
       </c>
       <c r="K107" t="inlineStr">
         <is>
-          <t>gamevu.co.kr</t>
+          <t>seoulwire.com</t>
         </is>
       </c>
       <c r="L107" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M107" t="inlineStr">
         <is>
-          <t>https://www.gamevu.co.kr/news/articleView.html?idxno=56673</t>
+          <t>http://www.seoulwire.com/news/articleView.html?idxno=712411</t>
         </is>
       </c>
       <c r="N107" t="inlineStr">
         <is>
-          <t>2026-03-19 13:10:46.518432+00:00</t>
+          <t>2026-03-20 12:55:06.334995+00:00</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>아지툰 운영자</t>
+          <t>쿠쿠홈시스</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>민사소송 승소 판결, 형사 재판 징역 2년 실형 확정</t>
+          <t>코웨이는 판매 금지 및 손해배상 청구 소송 제기, 앳홈은 법적 절차 돌입 및 특허심판원 기각 결정</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
-          <t>카카오엔터테인먼트와 네이버웹툰이 국내 최대 불법 웹툰·웹소설 유통 사이트 '아지툰' 운영자를 상대로 제기한 민사소송에서 각 10억 원의 손해배상금을 전액 인용받아 승소했다. 운영자는 이미 형사 재판에서 징역 2년의 실형을 선고받았으며, 이번 판결은 대규모 저작권 침해에 대한 민형사상 책임을 함께 인정한 중요한 선례가 될 것으로 보인다.</t>
+          <t>쿠쿠홈시스가 코웨이 정수기와 앳홈 음식물처리기 디자인을 카피했다는 논란에 휩싸였다. 코웨이는 이미 판매 금지 및 손해배상 청구 소송을 제기했으며, 앳홈 또한 법적 절차에 돌입한 상태다. 특히 앳홈 건은 특허심판원에서 쿠쿠의 디자인 등록 무효 심판 청구가 기각되어 앳홈 측에 유리한 상황이다.</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
-          <t>상대방 책임이 형사 재판 실형 및 민사 판결 승소로 명확히 인정되었고(적합 조건 1), 각 10억 원의 손해배상금이 인용되어 피해 규모가 크며(적합 조건 4), 공적 수사 및 형사 절차를 통해 증거가 충분히 확보됨(적합 조건 5, 6). 다만, 피고가 개인 운영자임을 고려할 때 10억 원의 손해배상금 회수 가능성(적합 조건 2)은 추가 검토가 필요하나, 이 판결은 불법 유통에 대한 강력한 선례를 남겨 향후 유사 사건 투자 가능성을 높임.</t>
+          <t>대기업 피고(쿠쿠홈시스)의 자력이 충분하며, 코웨이와 앳홈 모두 디자인 침해에 대한 책임이 비교적 명확하다. 특히 앳홈의 경우 특허심판원에서 쿠쿠의 디자인 등록 무효 심판 청구가 기각되어 앳홈 측에 유리한 공적 절차가 진행된 바 있다. 이미 코웨이는 소송을 제기했고 앳홈도 법적 절차에 돌입했으며, 제품 자체가 명확한 증거가 된다. 피해 규모는 구체적으로 명시되지 않았으나, 지식재산권 침해 소송의 특성상 상당한 손해배상액이 예상된다.</t>
         </is>
       </c>
       <c r="H108" t="inlineStr">
         <is>
-          <t>각 10억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I108" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J108" t="inlineStr">
         <is>
-          <t>카카오엔터, 국내 최대 불법사이트 상대 승소…손해배상 10억 전액 인용</t>
+          <t>궁지 몰린 쿠쿠, 디자인 카피 분쟁에 발목 잡히나</t>
         </is>
       </c>
       <c r="K108" t="inlineStr">
         <is>
-          <t>dt.co.kr</t>
+          <t>m-i.kr</t>
         </is>
       </c>
       <c r="L108" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M108" t="inlineStr">
         <is>
-          <t>https://www.dt.co.kr/article/12052758?ref=naver</t>
+          <t>https://www.m-i.kr/news/articleView.html?idxno=1356057</t>
         </is>
       </c>
       <c r="N108" t="inlineStr">
         <is>
-          <t>2026-03-19 13:10:12.378131+00:00</t>
+          <t>2026-03-20 12:52:28.038835+00:00</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C109" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C109" t="inlineStr"/>
       <c r="D109" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>카카오엔터테인먼트와 네이버웹툰의 민사소송 승소 판결, 운영자 형사 재판 실형 선고</t>
+          <t>지식재산처 시정명령 발령 (첫 사례)</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
-          <t>카카오엔터테인먼트와 네이버웹툰이 불법 웹툰 유통 사이트 '아지툰' 운영자를 상대로 한 민사소송에서 승소하여 총 20억 원의 손해배상 판결을 받았습니다. '아지툰'은 웹툰 약 75만 건, 웹소설 약 250만 건을 불법 유통하며 창작자와 콘텐츠 산업 전반에 수천억 원대 피해를 초래한 것으로 추정됩니다. 운영자는 이미 형사 재판에서 실형을 선고받았으며, 이번 민사 판결은 대규모 저작권 침해에 대한 법적 책임을 다시 한번 확인시켜 주었습니다.</t>
+          <t>지식재산처가 K-POP 아이돌의 퍼블리시티권 침해에 대해 부정경쟁방지법에 근거한 첫 시정명령을 내렸습니다. 이는 유명인의 성명, 초상 등을 무단으로 상업적 이용하는 행위를 규율하며, 침해 행위자들에 대한 현장 및 서면 조사를 통해 이루어졌습니다. 이번 조치는 K-POP 아티스트와 소속사의 경제적 가치를 보호하기 위한 중요한 선례가 될 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
-          <t>불법 사이트 운영자의 저작권 침해 책임이 형사 재판 및 민사 소송에서 명확히 인정되었고(적합 조건 1, 5), '아지툰'이 방대한 콘텐츠를 불법 유통하여 다수의 창작자에게 수천억 원대 피해를 초래한 것으로 추정됩니다(적합 조건 3, 4). 카카오엔터와 네이버웹툰의 승소 판결은 다른 피해 창작자들의 소송에 강력한 선례가 될 수 있습니다. 다만, 피고가 개인 운영자이므로 수천억 원대 피해액에 대한 배상 자력은 추가 확인이 필요합니다.</t>
+          <t>지식재산처의 행정조사 및 시정명령으로 상대방의 퍼블리시티권 침해 책임이 명확하며(적합 조건 1, 5, 6), K-POP 아이돌 다수에게 영향을 미치는 집단적 피해 가능성이 높고(적합 조건 3), 잠재적 피해 규모가 상당할 것으로 예상됩니다(적합 조건 4). 이미 공적 절차가 진행되어 행정적 구제 조치가 내려진 상태입니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H109" t="inlineStr">
         <is>
-          <t>수천억 원대 (총 피해 추정액)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I109" t="inlineStr">
         <is>
-          <t>다수의 창작자</t>
+          <t>다수 K-POP 아이돌 및 소속사</t>
         </is>
       </c>
       <c r="J109" t="inlineStr">
         <is>
-          <t>카카오엔터, 불법 사이트 ‘아지툰’ 운영자 상대 민사 승소..20억 배상...</t>
+          <t>우리 오빠들 사진이 왜…?  보넥도·투바투 등 K-POP 아이돌 초상권, 정...</t>
         </is>
       </c>
       <c r="K109" t="inlineStr">
         <is>
-          <t>heraldmuse.com</t>
+          <t>radio.ytn.co.kr</t>
         </is>
       </c>
       <c r="L109" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M109" t="inlineStr">
         <is>
-          <t>https://www.heraldmuse.com/article/10698402?ref=naver</t>
+          <t>https://radio.ytn.co.kr/program/?f=2&amp;id=107926&amp;s_mcd=0433&amp;s_hcd=01</t>
         </is>
       </c>
       <c r="N109" t="inlineStr">
         <is>
-          <t>2026-03-19 12:57:38.102623+00:00</t>
+          <t>2026-03-20 12:50:07.244434+00:00</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C110" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C110" t="inlineStr"/>
       <c r="D110" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>총 20억 원 손해배상 책임 인정, 운영자 징역 2년 실형</t>
+          <t>국무총리 주재 국가지식재산위원회에서 범정부 차원의 기술유출 대응 논의 및 정책 추진 중</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
-          <t>법원이 아지툰의 방대한 콘텐츠 무단 게시로 인한 손해배상 소송에서 각 원고에게 10억 원씩, 총 20억 원의 배상 책임을 인정했습니다. 아지툰 운영자는 앞서 징역 2년의 실형을 선고받아 불법 행위가 명확히 확인되었으며, 이는 지식재산권 침해에 대한 법원의 강력한 판단을 보여주는 사례입니다.</t>
+          <t>김민석 국무총리가 우리 기업의 해외 기술 유출 및 특허 침해 문제에 대해 범정부 차원의 대응을 추진한다고 밝혔다. 이는 개별 기업이 대응하기 어려운 상황임을 인지하고, K-브랜드 가치 훼손 방지 및 경제 안보 위협에 엄정 대응하기 위함이다. 향후 외국과의 공조 확대, 관련 제도 개선, 초고속 특허 심사제도 도입 등을 통해 기술 탈취에 적극적으로 맞설 계획이다.</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
-          <t>적합 조건 1 (상대방 책임 명확): 아지툰의 콘텐츠 무단 게시와 운영자의 징역 2년 실형 선고로 책임이 매우 명확합니다. 적합 조건 4 (피해 규모 큼): 법원이 총 20억 원 규모의 손해배상 책임을 인용하여 피해 금액이 상당합니다. 적합 조건 5 (증거 확보 가능): 법원의 손해배상 인정 판결과 운영자의 형사 처벌은 강력한 객관적 증거가 됩니다. 현재 판결선고 단계로, 판결 확정 또는 집행 과정에 대한 소송금융 투자를 고려할 수 있습니다.</t>
+          <t>적합 조건 1(상대방 책임 명확: 기술 탈취, 특허 침해), 3(집단적 피해: 다수의 한국 기업), 4(피해 규모 큼: 경제 안보 위협), 6(공적 절차 진행 중: 국무총리 주재 범정부 대응 추진)에 해당합니다. 상대방은 특정되지 않았으나, 정부 차원의 대응이 필요한 만큼 자력이 충분한 해외 기업일 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H110" t="inlineStr">
         <is>
-          <t>20억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I110" t="inlineStr">
         <is>
-          <t>2명</t>
+          <t>다수의 한국 기업</t>
         </is>
       </c>
       <c r="J110" t="inlineStr">
         <is>
-          <t>[IT 투데이] 넷마블, 세븐나이츠 키우기 신규 영웅 추가 外</t>
+          <t>金총리, 해외 기술유출 범정부 대응 추진...  소송문제 개별 대응 어려...</t>
         </is>
       </c>
       <c r="K110" t="inlineStr">
         <is>
-          <t>news.dealsitetv.com</t>
+          <t>lawissue.co.kr</t>
         </is>
       </c>
       <c r="L110" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M110" t="inlineStr">
         <is>
-          <t>https://news.dealsitetv.com/articles/167177</t>
+          <t>http://www.lawissue.co.kr/view.php?ud=202603201315404667b3279dfb36_12</t>
         </is>
       </c>
       <c r="N110" t="inlineStr">
         <is>
-          <t>2026-03-19 12:55:23.904617+00:00</t>
+          <t>2026-03-20 12:40:25.212327+00:00</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>아지툰 운영자</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>민사소송 판결 선고 및 가집행 명령</t>
+          <t>국가지식재산위원회 총리 소속 전환, 지식재산처 출범, 기술 탈취 및 해외 기술 유출 엄정 대응 방침 발표</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
-          <t>국내 최대 웹툰 불법유통 사이트 '아지툰' 운영자가 카카오엔터테인먼트와 네이버웹툰에 총 20억원의 손해배상금을 지급하라는 법원 판결을 받았다. 법원은 청구 금액 전액을 인용하고 지연이자 및 가집행을 명령했다.</t>
+          <t>김민석 국무총리는 국가지식재산위원회를 총리 소속으로 전환하고 지식재산처를 출범시켜 지식재산 보호 체계를 강화하겠다고 밝혔다. 특히 중소기업 기술 탈취와 해외 기술 유출에 엄정 대응하고, 반도체 기업들이 미국 법원에서 겪는 특허 침해 소송 문제에 범부처적 공동 대응 필요성을 강조했다. 이는 첨단 분야 기술 보호와 기업 피해 구제에 대한 정부의 강력한 의지를 보여준다.</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(아지툰 운영자의 불법 유통), 법원에서 카카오엔터테인먼트와 네이버웹툰에 총 20억원의 손해배상금 전액을 인용하여 피해 규모가 크고 증거가 충분히 확보되었음. 이미 판결이 선고되어 소송 리스크가 낮고, 가집행 명령이 있어 회수 가능성이 높음. (적합 조건 1, 4, 5 해당)</t>
+          <t>정부가 기술 탈취 및 해외 기술 유출에 대해 엄정 대응을 강조하며 범부처적 대응을 논의 중인 점(적합 조건 6)은 공적 절차 진행 중임을 시사합니다. 특히 중소기업의 기술 탈취 문제와 반도체 기업의 미국 특허 침해 소송 언급은 다수의 피해자(적합 조건 3)와 대기업/해외 기업을 상대로 한 대규모 소송(적합 조건 2, 4) 가능성을 보여줍니다. 정부의 강력한 의지는 증거 확보에도 긍정적 영향을 줄 것으로 예상됩니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H111" t="inlineStr">
         <is>
-          <t>20억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I111" t="inlineStr">
         <is>
-          <t>2명 (카카오엔터테인먼트, 네이버웹툰)</t>
+          <t>중소기업 다수, 반도체 등 첨단 분야 기업</t>
         </is>
       </c>
       <c r="J111" t="inlineStr">
         <is>
-          <t>국내 최대 웹툰 불법유통 사이트 ‘아지툰’ 운영자, 20억 물어준다</t>
+          <t>김 총리 “국가지식재산위 총리 소속으로…기술 탈취 엄정 대응·초고속...</t>
         </is>
       </c>
       <c r="K111" t="inlineStr">
         <is>
-          <t>chosun.com</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L111" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M111" t="inlineStr">
         <is>
-          <t>https://www.chosun.com/culture-life/k-culture/2026/03/19/HXR7XDFP45GWTOEHTZUNVDESJU/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8513975&amp;ref=A</t>
         </is>
       </c>
       <c r="N111" t="inlineStr">
         <is>
-          <t>2026-03-19 12:53:21.247955+00:00</t>
+          <t>2026-03-20 12:40:13.348582+00:00</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C112" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C112" t="inlineStr"/>
       <c r="D112" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>카카오엔터와 네이버웹툰이 아지툰 운영자 상대로 민사소송 승소</t>
+          <t>미국 법원에서 특허 침해 소송 진행 중, 정부 차원 공동 대응 모색</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
-          <t>카카오엔터테인먼트와 네이버웹툰이 국내 최대 웹툰·웹소설 불법유통 사이트 '아지툰' 운영자를 상대로 제기한 민사소송에서 승소했습니다. 이 사건은 웹툰·웹소설 창작자들의 저작권 침해에 대한 법적 대응의 중요한 선례가 될 것으로 보입니다.</t>
+          <t>김민석 국무총리는 중소기업 기술 탈취 및 해외 기술 유출에 엄정 대응하겠다고 밝히며, 국가지식재산위원회를 총리 소속으로 전환하고 지식재산처를 출범시켰습니다. 특히 국내 주요 기업들이 미국 법원에서 겪고 있는 특허 침해 소송 문제에 대해 범부처적인 공동 대응의 필요성을 제안했습니다. 이는 첨단기술 분야의 특허 확보와 보호를 위한 정부의 강력한 의지를 보여줍니다.</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
-          <t>카카오엔터와 네이버웹툰이 국내 최대 불법유통 사이트 운영자를 상대로 민사소송에서 승소하여 상대방의 책임이 명확하고(적합 조건 1), 불법행위 및 피해 입증이 완료되었음(적합 조건 5). '국내 최대' 사이트인 만큼 다수의 웹툰/웹소설 창작자가 피해를 입었을 가능성이 높아 집단적 피해(적합 조건 3)에 해당하며, 이 승소 판례는 다른 피해자들의 소송에 강력한 선례가 될 수 있어 신규 사건 발굴 가능성이 높음. 다만, 해당 소송 자체는 이미 종결되었고(부적합 조건), 상대방의 자력 확보가 관건이 될 수 있음.</t>
+          <t>기술 유출 및 특허 침해라는 상대방의 책임이 명확하며, 첨단기술 분야의 특성상 피해 규모가 매우 클 것으로 예상됩니다 (적합 조건 1, 4). 국내 주요 기업들이 다수 피해를 입고 이미 미국 법원에서 소송이 진행 중이며, 정부 차원의 범부처적 공동 대응이 논의될 정도로 사안의 중요성과 집단성이 높습니다 (적합 조건 3, 6). 상대방은 해외 주요 기업일 가능성이 높아 자력도 충분할 것으로 판단됩니다 (적합 조건 2).</t>
         </is>
       </c>
       <c r="H112" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I112" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>국내 주요 기업 다수</t>
         </is>
       </c>
       <c r="J112" t="inlineStr">
         <is>
-          <t>[IT는 지금] SKT-에릭슨, AI 기반 네트워크 혁신 MOU 체결 外</t>
+          <t>김민석 총리 “기술 유출 엄정 대응… 국가지식재산위 총리 소속 전환”</t>
         </is>
       </c>
       <c r="K112" t="inlineStr">
         <is>
-          <t>dealsite.co.kr</t>
+          <t>kyeonggi.com</t>
         </is>
       </c>
       <c r="L112" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M112" t="inlineStr">
         <is>
-          <t>https://dealsite.co.kr/articles/158743</t>
+          <t>https://www.kyeonggi.com/article/20260320580130</t>
         </is>
       </c>
       <c r="N112" t="inlineStr">
         <is>
-          <t>2026-03-19 12:41:58.961847+00:00</t>
+          <t>2026-03-20 12:39:47.749349+00:00</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C113" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C113" t="inlineStr"/>
       <c r="D113" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>민사소송 승소 판결, 형사 재판 실형 선고 및 항소심 유지</t>
+          <t>정부의 기술탈취 및 특허 침해 대응 정책 논의 중, 미국 법원에서 한국 기업 대상 특허 침해 소송 진행 중</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
-          <t>카카오엔터테인먼트와 네이버웹툰이 국내 최대 웹툰·웹소설 불법유통 사이트 '아지툰' 운영자를 상대로 제기한 민사소송에서 총 20억 원의 손해배상 승소 판결을 받았다. '아지툰'은 웹툰 약 75만 건, 웹소설 약 250만 건을 불법 유통하여 창작자와 콘텐츠 산업 전반에 수천억 원대 피해를 초래한 것으로 추정된다. 이번 판결은 불법유통에 대한 민·형사상 책임이 모두 인정된 중요한 선례로, 향후 유사 사건 대응의 기준이 될 것으로 기대된다.</t>
+          <t>김민석 국무총리가 국가지식재산위원회에서 기술 탈취 및 해외 기술 유출에 대한 엄정 대응을 강조했습니다. 특히 미국 법원에서 한국 반도체 기업들을 대상으로 제기되는 특허 침해 소송 문제에 대해 정부 차원의 공동 대응 필요성을 언급하며, 첨단 분야의 초고속 특허 심사 제도 도입을 약속했습니다. 이는 지식재산권 분야의 중요성과 함께 한국 기업들이 직면한 법적 분쟁에 대한 정부의 적극적인 개입 의지를 보여줍니다.</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(형사/민사 승소), 집단적 피해(다수 창작자 및 플랫폼), 피해 규모가 크며(수천억 원대 추정), 증거가 충분하고(수사 및 재판 결과), 이미 공적 절차(형사 재판)가 진행 완료된 점을 고려할 때 소송금융 적합도가 높다. 카카오/네이버의 소송은 승소 판결로 종결되었으나, 이는 다른 피해 창작자들의 소송에 강력한 선례가 되어 새로운 투자 기회를 창출할 수 있다. 다만, 운영자의 개인 자력 부족 가능성은 고려해야 한다.</t>
+          <t>정부가 기술 탈취 및 특허 침해에 대한 엄정 대응을 천명하며, 특히 미국 법원에서 한국 기업을 대상으로 진행 중인 특허 침해 소송 문제에 대한 범부처적 대응을 논의하고 있습니다. 이는 다수의 한국 기업(집단적 피해)이 고액의 손해배상(피해 규모 큼)에 직면해 있으며, 상대방(미국 소송 제기 주체)의 자력이 충분할 가능성이 높고, 정부 차원의 공적 절차(국가지식재산위원회 논의)가 진행 중임을 시사합니다. 소송금융 투자 기회를 포착하기에 매우 적합한 분야입니다.</t>
         </is>
       </c>
       <c r="H113" t="inlineStr">
         <is>
-          <t>수천억 원대 (업계 전체 추정)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I113" t="inlineStr">
         <is>
-          <t>다수 (웹툰·웹소설 창작자 및 플랫폼)</t>
+          <t>다수 기업</t>
         </is>
       </c>
       <c r="J113" t="inlineStr">
         <is>
-          <t>카카오·네이버, 웹툰·웹소 불법사이트 ‘아지툰’ 운영자 손배소 승소...</t>
+          <t>김 총리  기술탈취·유출 엄정 대응…초고속 특허 심사제도 도입</t>
         </is>
       </c>
       <c r="K113" t="inlineStr">
         <is>
-          <t>osen.co.kr</t>
+          <t>yonhapnewstv.co.kr</t>
         </is>
       </c>
       <c r="L113" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M113" t="inlineStr">
         <is>
-          <t>http://www.osen.co.kr/article/G1112763345</t>
+          <t>http://www.yonhapnewstv.co.kr/AKR20260320112310GUh</t>
         </is>
       </c>
       <c r="N113" t="inlineStr">
         <is>
-          <t>2026-03-19 12:37:56.516144+00:00</t>
+          <t>2026-03-20 12:39:24.865593+00:00</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>중국 엘리트 로봇</t>
+          <t>미국 내 특허 침해 소송을 제기하는 기업 또는 특허관리전문회사</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>소프트웨어 저작권 침해 소송 제기</t>
+          <t>국가지식재산위원회에서 미국 내 한국 기업 특허 소송에 대한 범부처적 공동 대응 방안 논의 중</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
-          <t>글로벌 협동로봇 1위 유니버설 로봇의 모회사인 미국 테라다인 로보틱스가 중국 엘리트 로봇을 상대로 소프트웨어 저작권 침해 소송을 제기했습니다. 이는 지식재산권 분쟁의 시작을 알리는 사건으로, 두 주요 로봇 기업 간의 법적 다툼입니다.</t>
+          <t>김민석 총리가 국가지식재산위원회를 통해 미국 법원에서 한국 반도체 기업들이 겪는 특허 침해 소송 문제에 대한 정부의 공동 대응 방침을 밝혔다. 이는 개별 기업 차원의 대응을 넘어선 범부처적 지원이 필요하다는 인식에 따른 것으로, 지식재산 기반 스타트업 육성 및 정책금융 확대 등 전반적인 지식재산 보호 체계 강화 방안도 논의되었다.</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확): 소프트웨어 저작권 침해 소송이 제기되어 상대방의 책임이 명확히 주장되고 있습니다. 적합 조건 2(상대방 자력 충분): 글로벌 협동로봇 시장의 주요 기업 간 소송으로, 상대방의 자력이 충분할 것으로 예상됩니다. 적합 조건 4(피해 규모 큼): 지식재산권 침해 소송은 통상적으로 높은 손해배상액을 수반하며, 피해 규모가 클 가능성이 높습니다. 적합 조건 5(증거 확보 가능): 소송 제기 자체가 증거 확보를 전제로 합니다.</t>
+          <t>미국 법원에서 한국 반도체 기업들이 겪는 특허 침해 소송은 피해 규모가 매우 크고(적합 조건 4), 다수의 기업이 유사한 문제에 직면해 있어 집단적 대응 가능성이 높습니다(적합 조건 3). 정부가 범부처적 공동 대응을 천명하고 지식재산 정책금융 확대를 논의하는 등 적극적인 지원 의지를 보여 소송금융 투자 매력도가 높습니다.</t>
         </is>
       </c>
       <c r="H114" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I114" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>한국 반도체 기업 다수</t>
         </is>
       </c>
       <c r="J114" t="inlineStr">
         <is>
-          <t>美테라다인-中엘리트 '소프트웨어 전쟁' 속 두산로보틱스, 반사이익 얻...</t>
+          <t>김민석 총리  국가지식재산위 총리 소속 전환…美 특허소송 범부처 대응...</t>
         </is>
       </c>
       <c r="K114" t="inlineStr">
         <is>
-          <t>newsfreezone.co.kr</t>
+          <t>newspim.com</t>
         </is>
       </c>
       <c r="L114" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M114" t="inlineStr">
         <is>
-          <t>https://www.newsfreezone.co.kr/news/articleView.html?idxno=680456</t>
+          <t>https://www.newspim.com/news/view/20260320000532</t>
         </is>
       </c>
       <c r="N114" t="inlineStr">
         <is>
-          <t>2026-03-19 00:54:30.438823+00:00</t>
+          <t>2026-03-20 12:38:58.963775+00:00</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>ZTE</t>
+          <t>니오, 일본제철, 아르셀로미탈</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>유럽 1심 구두 심리 종결</t>
+          <t>중국 국가지식산권국(CNIPA) 특허 무효 심판 결정 후, 베이징 지식재산권 법원에 무효심결 취소소송 예정</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
-          <t>삼성전자와 중국 ZTE가 유럽에서 차세대 통신 표준특허 침해 소송을 진행 중이며, 최근 1심 구두 심리가 하루 만에 종결되었습니다. 이 소송은 글로벌 대기업 간의 특허 분쟁으로, 잠재적 배상액이 상당할 것으로 예상됩니다.</t>
+          <t>포스코의 자동차용 열간성형강판 특허 3건이 중국 국가지식산권국(CNIPA)에서 무효 또는 부분 유효 판결을 받았습니다. 중국 전기차 업체 니오와 일본제철, 아르셀로미탈이 공동으로 제기한 심판 결과이며, 포스코는 이에 불복하여 4월 초 베이징 지식재산권 법원에 무효심결 취소소송을 제기할 예정입니다. 이 사건은 완성차 업체와 철강 경쟁사가 연합하여 특허를 공격한 이례적인 사례로 주목받고 있습니다.</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
-          <t>삼성전자와 ZTE라는 글로벌 대기업 간의 특허 침해 소송으로, 상대방의 자력이 충분하며(적합 조건 2), 특허 소송의 특성상 잠재적 피해 규모가 매우 클 수 있습니다(적합 조건 4). 이미 유럽 법원에서 1심 구두 심리가 진행되어 증거가 확보되었을 가능성이 높습니다(적합 조건 5). 소송금융 투자 대상으로서 매력적인 고액 소송입니다.</t>
+          <t>상대방인 니오, 일본제철, 아르셀로미탈은 모두 자력이 충분한 대기업/글로벌 기업입니다 (적합 조건 2). 포스코의 핵심 특허가 무효화될 경우 상당한 피해 규모가 예상되며 (적합 조건 4), CNIPA의 결정문 등 객관적 증거가 존재하고 (적합 조건 5), 현재 CNIPA의 행정적 판단이 내려진 상태로 후속 행정소송이 예정되어 있습니다 (적합 조건 6). 아직 종결되지 않은 사건으로 소송금융 투자에 적합합니다.</t>
         </is>
       </c>
       <c r="H115" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I115" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J115" t="inlineStr">
         <is>
-          <t>삼성-ZTE 유럽 특허 소송, 구두 심리 하루 만에 종결</t>
+          <t>[단독] 포스코 중국 특허 분쟁 '일진일퇴'…니오·일본제철 등 연합 공격...</t>
         </is>
       </c>
       <c r="K115" t="inlineStr">
         <is>
-          <t>kpinews.kr</t>
+          <t>theguru.co.kr</t>
         </is>
       </c>
       <c r="L115" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M115" t="inlineStr">
         <is>
-          <t>https://www.kpinews.kr/newsView/1065566292559862</t>
+          <t>https://www.theguru.co.kr/news/article.html?no=99496</t>
         </is>
       </c>
       <c r="N115" t="inlineStr">
         <is>
-          <t>2026-03-19 00:51:04.753164+00:00</t>
+          <t>2026-03-20 12:38:04.105527+00:00</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C116" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C116" t="inlineStr"/>
       <c r="D116" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 압수수색 완료, 올해 상반기 결과 발표 예상</t>
+          <t>미국에서 특허 침해 소송 진행 중</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
-          <t>LS전선과 대한전선 간 해저케이블 공장 기술 유출 의혹을 둘러싸고 2년째 경찰 수사가 진행 중입니다. LS전선은 HVDC 해저케이블 기술을 국가 핵심기술로 보고 1조원을 투자했으며, 기술 유출 확인 시 민형사상 법적 조치를 예고했습니다. 수사 당국은 기술적 전문성 판단의 어려움으로 수사가 장기화되고 있으나, 올해 상반기 중 결과가 나올 것으로 전망됩니다.</t>
+          <t>유비벨록스는 자사의 특허를 무단 사용한 글로벌 기업들을 상대로 미국에서 지적재산권 소송을 진행 중이다. 이 소송은 회사의 추가적인 수익 창출 요인으로 꼽히며, 지적재산권 보호 기준이 높은 미국에서 긍정적인 결과를 얻을 확률이 높다고 분석되었다.</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
-          <t>상대방(대한전선)은 국내 전선업계 양대 산맥 중 하나로 자력이 충분하며(적합 조건 2), LS전선이 1조원을 투자한 국가 핵심기술 유출 의혹으로 피해 규모가 매우 클 것으로 예상됩니다(적합 조건 4). 현재 경찰 수사가 2년째 진행 중이며 압수수색 등 증거 확보 절차가 이루어지고 있어(적합 조건 5, 6) 소송금융 투자 가능성이 높습니다.</t>
+          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 4(피해 규모 큼), 5(증거 확보 가능)에 해당한다. 유비벨록스의 특허를 무단 사용한 글로벌 기업들을 상대로 미국에서 진행되는 지적재산권 소송으로, 높은 승소 가능성과 상당한 수익 창출이 기대된다.</t>
         </is>
       </c>
       <c r="H116" t="inlineStr">
         <is>
-          <t>1조원 이상 추정</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I116" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1</t>
         </is>
       </c>
       <c r="J116" t="inlineStr">
         <is>
-          <t>'기술 유출' 공방 2년째 안갯속… 전선(戰線)에 갇힌 LS·대한전선</t>
+          <t>[클릭 e종목] 유비벨록스, 국내 1위 사업 다수…역대 최대 매출에 저평...</t>
         </is>
       </c>
       <c r="K116" t="inlineStr">
         <is>
-          <t>greened.kr</t>
+          <t>view.asiae.co.kr</t>
         </is>
       </c>
       <c r="L116" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M116" t="inlineStr">
         <is>
-          <t>https://www.greened.kr/news/articleView.html?idxno=338190</t>
+          <t>https://view.asiae.co.kr/article/2026032008331723610</t>
         </is>
       </c>
       <c r="N116" t="inlineStr">
         <is>
-          <t>2026-03-18 13:10:49.627857+00:00</t>
+          <t>2026-03-20 00:52:41.886873+00:00</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>블루엘리펀트 전 대표</t>
+          <t>글로벌 기업 (특정 불가)</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>부정경쟁방지법 위반에 따른 판매 금지 및 손해배상 청구 소송 진행 중, 전 대표 구속</t>
+          <t>글로벌 기업 대상 특허 침해 소송, 미국에서 진행 중</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
-          <t>블루엘리펀트 전 대표가 로고를 모방하여 123억 원의 부당 이득을 취한 혐의로 구속되었습니다. 아이컴바인드는 블루엘리펀트를 상대로 부정경쟁방지법 위반에 따른 판매 금지 및 손해배상 청구 소송을 제기하여 현재 민사 소송이 진행 중입니다.</t>
+          <t>유비벨록스가 글로벌 기업들을 상대로 특허 침해 소송을 진행 중이며, SK증권은 이 소송이 유비벨록스의 특허를 무단 사용한 기업들에게 정당한 사용료를 요구하는 개념으로, 미국에서 진행되어 긍정적인 결과를 얻을 확률이 높다고 분석했습니다. 소송 결과에 따라 상당한 일회성 이익이 기대됩니다.</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
-          <t>블루엘리펀트 전 대표가 로고 모방으로 123억 원의 이득을 취한 혐의로 구속되었으며, 아이컴바인드가 부정경쟁방지법 위반으로 판매 금지 및 손해배상 청구 소송을 제기하여 상대방 책임이 명확하고 피해 규모가 큽니다. 형사 구속 및 민사 소송 진행으로 증거 확보 및 공적 절차 진행 중인 점도 긍정적입니다. (적합 조건 1, 2, 4, 5, 6 해당)</t>
+          <t>적합 조건: 상대방 책임이 비교적 명확함 (유비벨록스 특허 무단 사용), 상대방에게 자력이 충분함 (글로벌 기업), 피해 규모가 큼 (소송 결과에 따른 상당한 일회성 이익 기대), 증거가 있거나 확보 가능함 (지적재산권 보호 기준이 높은 미국에서 긍정적 결과 기대). 이 네 가지 조건이 충족되어 소송금융 투자에 적합합니다.</t>
         </is>
       </c>
       <c r="H117" t="inlineStr">
         <is>
-          <t>123억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I117" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1</t>
         </is>
       </c>
       <c r="J117" t="inlineStr">
         <is>
-          <t>로고만 바꿔 123억… '모방 의혹' 블루엘리펀트 전 대표 구속</t>
+          <t>[모닝 리포트] 유비벨록스, 역대 최고 매출 달성… 저평가 국면</t>
         </is>
       </c>
       <c r="K117" t="inlineStr">
         <is>
-          <t>sisaweek.com</t>
+          <t>newspim.com</t>
         </is>
       </c>
       <c r="L117" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M117" t="inlineStr">
         <is>
-          <t>https://www.sisaweek.com/news/articleView.html?idxno=234348</t>
+          <t>https://www.newspim.com/news/view/20260320000062</t>
         </is>
       </c>
       <c r="N117" t="inlineStr">
         <is>
-          <t>2026-03-18 12:58:39.884736+00:00</t>
+          <t>2026-03-20 00:50:13.234684+00:00</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C118" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C118" t="inlineStr"/>
       <c r="D118" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>특허권 침해 금지 및 손해배상 청구 소송 진행 중, 맞소송 국면</t>
+          <t>글로벌 기업 대상 지식재산권 소송 진행 중</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
-          <t>한화세미텍이 한미반도체를 상대로 TC 본더 특허권 침해 금지 및 12억 원 규모의 손해배상 청구 소송을 제기했다. 이는 양사 간 특허 분쟁이 맞소송으로 격화된 상황이다.</t>
+          <t>유비벨록스는 스마트카드, 전장, 유통 사업을 기반으로 성장 중이며, 올해 한국형 KLSC 기술 상용화와 글로벌 기업 대상 지식재산권(IP) 소송을 핵심 모멘텀으로 제시했습니다. 이 IP 소송은 유비벨록스의 특허를 무단 사용한 글로벌 기업에게 정당한 사용료를 요구하는 것으로, 긍정적인 결과가 기대된다고 SK증권은 분석했습니다.</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
-          <t>상대방인 한미반도체는 상장회사로 자력이 충분하며(적합 조건 2), 청구 규모가 12억 원으로 크다(적합 조건 4). 특허권 침해 소송으로 상대방 책임이 명확하다고 주장되고 있으며(적합 조건 1), 관련 증거 확보가 가능할 것으로 보인다(적합 조건 5). 소송이 이미 진행 중이므로 투자 검토에 적합하다.</t>
+          <t>글로벌 기업 대상 IP 소송으로 상대방의 자력이 충분하고(적합 조건 2), 유비벨록스 특허를 무단 사용한 책임이 명확하며(적합 조건 1), 특허와 사용 내역 등 증거 확보가 용이할 것으로 예상됩니다(적합 조건 5). 또한, 특허 사용료 청구 소송으로 피해 규모가 상당할 수 있어(적합 조건 4) 소송금융 투자에 적합합니다.</t>
         </is>
       </c>
       <c r="H118" t="inlineStr">
         <is>
-          <t>12억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I118" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J118" t="inlineStr">
         <is>
-          <t>[Who Is ?] 곽동신 한미반도체 대표이사 회장</t>
+          <t>유비벨록스, 기초체력은 검증…저평가 국면-SK</t>
         </is>
       </c>
       <c r="K118" t="inlineStr">
         <is>
-          <t>businesspost.co.kr</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L118" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M118" t="inlineStr">
         <is>
-          <t>https://www.businesspost.co.kr/BP?command=article_view&amp;num=433192</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=02702726645385288</t>
         </is>
       </c>
       <c r="N118" t="inlineStr">
         <is>
-          <t>2026-03-18 00:49:50.644981+00:00</t>
+          <t>2026-03-20 00:47:17.915868+00:00</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>안국약품, 보령바이오파마, 에스에스팜</t>
+          <t>골프존</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>특허법원에 심결취소 소송 제기 및 적극적 권리범위확인심판 청구</t>
+          <t>대법원 파기환송 후 서울고등법원 진행 예정</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
-          <t>현대약품이 '디엠듀오' 특허와 관련하여 안국약품을 상대로 특허법원에 심결취소 소송을 제기하며 2차전에 돌입했습니다. 동시에 보령바이오파마와 에스에스팜을 대상으로도 적극적 권리범위확인심판을 청구하며 개별 제네릭 제품에 대한 권리 침해를 주장하고 있습니다.</t>
+          <t>대법원이 골프존을 상대로 한 침해 소송에서 원고 패소 판결한 원심을 파기하고 사건을 서울고등법원으로 돌려보냈습니다. 이에 따라 골프존은 코스 저작료 관련 재무적 타격을 입을 수 있으며, 향후 운영 방식에도 구조적 변화가 불가피할 것으로 관측됩니다.</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
-          <t>현대약품이 안국약품, 보령바이오파마, 에스에스팜 등 다수의 제약회사를 상대로 특허 소송을 진행 중으로, 상대방의 자력이 충분하며(적합 조건 2) 특허 침해로 인한 피해 규모가 클 가능성이 높습니다(적합 조건 4). 또한, 특허심판원의 심결 이후 심결취소 소송이 제기된 것으로 보아 이미 공적 절차가 진행되었고 관련 증거 확보가 용이할 것으로 판단됩니다(적합 조건 5, 6).</t>
+          <t>대기업인 골프존이 피고이며(상대방 자력 충분), 대법원이 원심을 파기환송하여 원고의 주장에 힘을 실어주고 있어 상대방 책임이 비교적 명확해졌습니다. 소송 결과에 따라 골프존의 재무적 타격이 불가피하다는 점에서 피해 규모가 클 것으로 예상됩니다. 사건이 종결되지 않고 소송이 진행 중입니다.</t>
         </is>
       </c>
       <c r="H119" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I119" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J119" t="inlineStr">
         <is>
-          <t>[투데이 포커스] 현대약품 '디엠듀오' 특허 2차전…판결 앞서 '선진입' ...</t>
+          <t>[골프존 톺아보기] 골프존, 코스 저작료 타격…수익성 저하 '경고등'</t>
         </is>
       </c>
       <c r="K119" t="inlineStr">
         <is>
-          <t>apsk.co.kr</t>
+          <t>dealsite.co.kr</t>
         </is>
       </c>
       <c r="L119" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M119" t="inlineStr">
         <is>
-          <t>https://www.apsk.co.kr/news/articleView.html?idxno=538887</t>
+          <t>https://dealsite.co.kr/articles/158689</t>
         </is>
       </c>
       <c r="N119" t="inlineStr">
         <is>
-          <t>2026-03-18 00:44:46.879812+00:00</t>
+          <t>2026-03-20 00:43:09.042344+00:00</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>오픈AI</t>
+          <t>애플</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>소송 제기 및 금지 명령 요청</t>
+          <t>캘리포니아 연방 중부지법 배심원단 평결에 대한 애플의 항소 진행 중, ITC 전원위원회 최종 결정 대기 중</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
-          <t>브리태니커가 챗GPT가 자사 콘텐츠를 무단 학습했다는 이유로 오픈AI를 제소했습니다. 브리태니커는 구체적인 손해배상액은 명시하지 않았으나, 무단 학습 행위를 중단하도록 하는 금지 명령을 법원에 요청했습니다. 오픈AI는 자사 모델이 혁신을 촉진하며 공개적으로 이용 가능한 데이터를 활용한다고 밝혔습니다.</t>
+          <t>애플과 의료기술 업체 마시모 간의 애플워치 혈중산소 측정 특허 침해 분쟁이 6년째 이어지고 있습니다. 캘리포니아 연방 중부지법 배심원단은 애플이 마시모에 6억 3천4백만 달러를 배상하라는 평결을 내렸으나 애플은 항소했으며, 현재 판매 중인 애플워치에 대한 ITC의 특허 미침해 예비 결정이 나왔지만 ITC 전원위원회의 최종 결정이 남아있습니다.</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
-          <t>오픈AI는 대형 기술 기업으로 자력이 충분하며 (적합 조건 2), 브리태니커가 챗GPT의 무단 학습을 주장하며 소송을 제기하여 상대방의 책임이 비교적 명확하게 특정됩니다 (적합 조건 1). 지식재산권 침해 소송으로 잠재적 피해 규모가 크고 (적합 조건 4), 소송 제기 시 증거 확보 가능성이 높습니다 (적합 조건 5).</t>
+          <t>상대방인 애플은 자력이 충분하며(적합 조건 2), 이미 배심원단 평결로 6억 3천4백만 달러의 배상액이 인정되어 피해 규모가 매우 큽니다(적합 조건 4). ITC 조사 및 법원 판결 등 객관적 증거가 명확하게 존재하며(적합 조건 5), 현재 항소 및 ITC 최종 결정 등 공적 절차가 진행 중입니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H120" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>6억 3천4백만 달러 (약 9천430억원)</t>
         </is>
       </c>
       <c r="I120" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J120" t="inlineStr">
         <is>
-          <t>챗GPT, 브리태니커 무단 학습 …오픈AI 제소 당했다</t>
+          <t>애플워치, 美재수입금지 위기 넘겨…ITC  특허 미침해  예비결정</t>
         </is>
       </c>
       <c r="K120" t="inlineStr">
         <is>
-          <t>zdnet.co.kr</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L120" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M120" t="inlineStr">
         <is>
-          <t>https://zdnet.co.kr/view/?no=20260317135119</t>
+          <t>https://www.yna.co.kr/view/AKR20260320014400091?input=1195m</t>
         </is>
       </c>
       <c r="N120" t="inlineStr">
         <is>
-          <t>2026-03-17 13:01:08.693732+00:00</t>
+          <t>2026-03-20 00:40:53.524293+00:00</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>오픈AI</t>
+          <t>현대약품</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t>미국 뉴욕 남부연방법원에 소송 제기. 오픈AI는 뉴욕타임스 등 10여 개 언론사와도 유사 소송 진행 중.</t>
+          <t>2심(항소심) 진행 중</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
-          <t>브리태니커와 메리엄-웹스터가 오픈AI를 상대로 약 10만 건의 온라인 기사를 AI 학습에 무단 활용한 저작권 침해 소송을 제기했습니다. AI의 '공정 이용' 여부와 데이터 수집 방식이 핵심 쟁점이며, 오픈AI는 뉴욕타임스 등 다른 언론사들과도 유사한 법적 공방을 벌이고 있습니다. 현재까지 명확한 판례는 없으나, 유사 소송에서 법원이 학습부터 출력까지 전 단계를 심리하기로 하는 등 법정 공방이 본격화되고 있습니다.</t>
+          <t>현대약품의 치매 치료 복합제 '디엠듀오'의 우판권을 두고 6개 제약사가 시장 출시를 강행하며 특허 분쟁이 심화되고 있다. 2심 판결 결과에 따라 손해배상 청구 등 상당한 리스크가 따를 것으로 예상되며, 관련 제약사들은 특허 방어 성공을 확신하며 시장 선점을 노리고 있다.</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
-          <t>오픈AI라는 대기업을 상대로 브리태니커, 메리엄-웹스터 등 다수의 출판사가 약 10만 건의 기사 무단 학습에 대한 저작권 침해 소송을 제기하여 집단적 피해 및 대규모 손해배상 가능성이 높습니다. (적합 조건 1, 2, 3, 4) AI 학습 데이터 활용에 대한 법적 쟁점이 명확하며, 이미 유사 소송들이 진행 중인 점도 긍정적입니다. (적합 조건 5, 6)</t>
+          <t>이 사건은 현대약품의 '디엠듀오' 우판권을 둘러싼 6개 제약사와의 특허 분쟁으로, 상대방인 현대약품은 충분한 자력을 가진 대기업이며(적합 조건 2), 제약 시장에서의 특허 분쟁은 통상적으로 피해 규모가 매우 크고(적합 조건 4), 관련 법률 및 시장 자료를 통해 증거 확보가 용이합니다(적합 조건 5). 현재 2심 소송이 진행 중이므로 투자 기회가 명확합니다.</t>
         </is>
       </c>
       <c r="H121" t="inlineStr">
         <is>
-          <t>미상 (매우 클 것으로 추정)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I121" t="inlineStr">
         <is>
-          <t>다수 (브리태니커, 메리엄-웹스터 외 10여 개 언론사 등)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J121" t="inlineStr">
         <is>
-          <t>“AI가 기사 10만 건 무단 학습했다” 백과사전 출판사들, 오픈AI에 소송...</t>
+          <t>현대약품 '디엠듀오' 독주 비상 … 우판권 6개사  출시 밀어부쳐</t>
         </is>
       </c>
       <c r="K121" t="inlineStr">
         <is>
-          <t>donga.com</t>
+          <t>medisobizanews.com</t>
         </is>
       </c>
       <c r="L121" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M121" t="inlineStr">
         <is>
-          <t>https://www.donga.com/news/It/article/all/20260317/133546372/2</t>
+          <t>http://www.medisobizanews.com/news/articleView.html?idxno=136062</t>
         </is>
       </c>
       <c r="N121" t="inlineStr">
         <is>
-          <t>2026-03-17 12:54:18.303574+00:00</t>
+          <t>2026-03-20 00:37:59.745205+00:00</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>카카오게임즈, 엑스엘게임즈</t>
+          <t>아지툰 운영자</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>엔씨소프트가 제기한 저작권 침해 소송 항소심 기각, '롬' 관련 소송이 다음 쟁점으로 부상</t>
+          <t>카카오엔터테인먼트와 네이버웹툰의 민사소송 승소 판결이 선고되었으며, 아지툰 운영자는 형사 재판에서 징역 2년 실형이 확정되었습니다. 이번 판결을 계기로 다른 창작자 및 플랫폼의 추가 소송 가능성이 존재합니다.</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
-          <t>엔씨소프트가 카카오게임즈와 엑스엘게임즈를 상대로 MMORPG '아키에이지 워'가 자사 '리니지2M'의 UI 및 캐릭터를 침해했다고 주장하며 제기한 저작권 침해 소송의 항소심에서 원고의 항소가 기각되었습니다. 기사는 '롬' 소송이 다음 쟁점이 될 것이라고 언급하며, 게임 업계의 저작권 공방이 지속되고 있음을 보여줍니다.</t>
+          <t>카카오엔터테인먼트와 네이버웹툰이 국내 최대 웹툰·웹소설 불법유통 사이트 '아지툰' 운영자를 상대로 제기한 민사소송에서 승소하여 총 20억 원의 손해배상 판결을 받았습니다. 아지툰은 약 75만 건의 웹툰과 250만 건의 웹소설을 무단 유통하여 수천억 원대의 피해를 초래했으며, 운영자는 형사 재판에서 징역 2년 실형이 확정된 바 있습니다. 이번 판결은 저작권 침해에 대한 강력한 법적 제재의 선례가 될 것으로 평가됩니다.</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
-          <t>상대방(카카오게임즈, 엑스엘게임즈)이 명확히 특정되고 대기업 계열사로 자력이 충분합니다. (적합 조건 1, 2 해당) 대형 MMORPG 간의 저작권 침해 소송으로 피해 규모가 클 것으로 예상되며, UI 및 캐릭터 등 객관적 증거 확보 가능성이 높습니다. (적합 조건 4, 5 해당) 기존 소송의 항소심 결과가 나왔으나, '롬' 소송이 다음 쟁점으로 언급되어 새로운 소송 기회가 있습니다.</t>
+          <t>아지툰 운영자의 책임이 형사 재판 실형 확정 및 민사소송 승소 판결로 명확하며(적합 조건 1), 웹툰·웹소설 창작자 및 다수 플랫폼의 집단적 피해(적합 조건 3)가 수천억 원대로 추정되어 피해 규모가 매우 큽니다(적합 조건 4). 문화체육관광부와 검찰의 공조 수사 및 형사/민사 판결로 객관적 증거가 충분하며(적합 조건 5), 이미 공적 절차가 진행되어 실형이 확정되었습니다(적합 조건 6). 이번 판결은 강력한 법적 선례를 남겨 다른 피해자들의 추가 소송 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H122" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수천억 원대</t>
         </is>
       </c>
       <c r="I122" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>웹툰·웹소설 창작자 및 관련 플랫폼 다수</t>
         </is>
       </c>
       <c r="J122" t="inlineStr">
         <is>
-          <t>엔씨·카카오게임즈 저작권 공방…다음 쟁점은 '롬' 소송</t>
+          <t>카카오엔터·네이버웹툰, 불법유통 사이트 ‘아지툰’ 상대로 민사소송...</t>
         </is>
       </c>
       <c r="K122" t="inlineStr">
         <is>
-          <t>ngetnews.com</t>
+          <t>m-economynews.com</t>
         </is>
       </c>
       <c r="L122" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M122" t="inlineStr">
         <is>
-          <t>https://www.ngetnews.com/news/articleView.html?idxno=549171</t>
+          <t>https://www.m-economynews.com/news/article.html?no=65604</t>
         </is>
       </c>
       <c r="N122" t="inlineStr">
         <is>
-          <t>2026-03-17 00:39:33.436633+00:00</t>
+          <t>2026-03-20 00:36:49.646642+00:00</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>그래멀리</t>
+          <t>아지툰 운영자</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
-          <t>집단 소송 제기</t>
+          <t>민사소송 1심 또는 2심 승소</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
-          <t>그래멀리의 '전문가 리뷰' AI 기능이 스티븐 킹, 칼 세이건 등 유명 작가들의 글쓰기 스타일을 모방하여 제공하면서 논란이 발생했습니다. 이에 탐사 저널리스트와 뉴욕타임스 등이 그래멀리를 상대로 집단 소송을 제기했으며, 해당 기능은 결국 중단되었습니다.</t>
+          <t>카카오엔터테인먼트와 네이버웹툰이 국내 최대 웹툰·웹소설 불법유통 사이트 '아지툰' 운영자를 상대로 제기한 민사소송에서 승소했다. 이번 판결은 불법 유통에 대한 강력한 법적 대응의 선례를 마련했다.</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
-          <t>그래멀리라는 특정 기업이 피고이며(적합 조건 1), AI 글쓰기 도구로 알려진 회사로 자력이 충분할 것으로 예상됩니다(적합 조건 2). 스티븐 킹, 칼 세이건 등 다수의 유명 작가들이 피해를 입어 집단 소송이 제기되었으며(적합 조건 3), 저작권 침해 및 명성 훼손 등 피해 규모가 클 것으로 보입니다(적합 조건 4). AI 기능 자체가 증거가 될 수 있어 증거 확보가 용이합니다(적합 조건 5).</t>
+          <t>카카오엔터테인먼트와 네이버웹툰이 공동 원고로 국내 최대 불법유통 사이트 운영자를 상대로 승소하여 상대방 책임이 명확하고(적합 조건 1, 5), 웹툰·웹소설 불법유통으로 인한 다수의 저작권자 피해(적합 조건 3) 및 상당한 피해 규모(적합 조건 4)가 인정될 가능성이 높습니다. 이번 승소는 향후 유사 불법유통 사건에 대한 강력한 선례가 될 수 있습니다. 비록 특정 사건의 승소 소식이지만, 이 판례를 기반으로 다른 불법유통 사례에 대한 추가 소송 발굴 및 투자가 가능할 것으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H123" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I123" t="inlineStr">
         <is>
-          <t>다수의 유명 작가 및 저작권자</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J123" t="inlineStr">
         <is>
-          <t>그래멀리, 스티븐 킹·칼 세이건 등 모방 글쓰기 AI 기능으로 소송 당해</t>
+          <t>[ICT 종합] 에픽게임즈 및 카카오 외 소식</t>
         </is>
       </c>
       <c r="K123" t="inlineStr">
         <is>
-          <t>aitimes.com</t>
+          <t>gamevu.co.kr</t>
         </is>
       </c>
       <c r="L123" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M123" t="inlineStr">
         <is>
-          <t>https://www.aitimes.com/news/articleView.html?idxno=207923</t>
+          <t>https://www.gamevu.co.kr/news/articleView.html?idxno=56673</t>
         </is>
       </c>
       <c r="N123" t="inlineStr">
         <is>
-          <t>2026-03-16 13:01:02.713786+00:00</t>
+          <t>2026-03-19 13:10:46.518432+00:00</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>셀루메드</t>
+          <t>아지툰 운영자</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t>로열티 소송 합의금 미지급으로 인한 분쟁 재점화</t>
+          <t>민사소송 승소 판결, 형사 재판 징역 2년 실형 확정</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
-          <t>상장사 셀루메드가 과거 로열티 소송 합의금 지급 약속을 이행하지 못하면서 경영 정상화에 차질을 겪고 있습니다. 최대주주 변경 등 복잡한 상황 속에서 미지급된 합의금 문제가 다시 주요 쟁점으로 부상하며 셀루메드의 재무 상태와 경영권에 지속적인 영향을 미칠 것으로 보입니다.</t>
+          <t>카카오엔터테인먼트와 네이버웹툰이 국내 최대 불법 웹툰·웹소설 유통 사이트 '아지툰' 운영자를 상대로 제기한 민사소송에서 각 10억 원의 손해배상금을 전액 인용받아 승소했다. 운영자는 이미 형사 재판에서 징역 2년의 실형을 선고받았으며, 이번 판결은 대규모 저작권 침해에 대한 민형사상 책임을 함께 인정한 중요한 선례가 될 것으로 보인다.</t>
         </is>
       </c>
       <c r="G124" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하며(합의금 미지급), 상대방은 상장사(셀루메드)로 자력이 충분합니다. 로열티 소송 합의금 미지급이 상장사의 경영 정상화에 제동을 걸 정도이므로 피해 규모가 클 것으로 예상되며, 합의금 약속이라는 명확한 증거가 존재합니다. 또한 '로열티 소송 다시 뇌관'이라는 표현을 통해 소송이 진행 중이거나 재점화될 가능성이 높습니다.</t>
+          <t>상대방 책임이 형사 재판 실형 및 민사 판결 승소로 명확히 인정되었고(적합 조건 1), 각 10억 원의 손해배상금이 인용되어 피해 규모가 크며(적합 조건 4), 공적 수사 및 형사 절차를 통해 증거가 충분히 확보됨(적합 조건 5, 6). 다만, 피고가 개인 운영자임을 고려할 때 10억 원의 손해배상금 회수 가능성(적합 조건 2)은 추가 검토가 필요하나, 이 판결은 불법 유통에 대한 강력한 선례를 남겨 향후 유사 사건 투자 가능성을 높임.</t>
         </is>
       </c>
       <c r="H124" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>각 10억원</t>
         </is>
       </c>
       <c r="I124" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J124" t="inlineStr">
         <is>
-          <t>[위기의 상장사] 최대주주 바뀐 셀루메드…美 로열티 소송 다시 '뇌관'</t>
+          <t>카카오엔터, 국내 최대 불법사이트 상대 승소…손해배상 10억 전액 인용</t>
         </is>
       </c>
       <c r="K124" t="inlineStr">
         <is>
-          <t>dealsite.co.kr</t>
+          <t>dt.co.kr</t>
         </is>
       </c>
       <c r="L124" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M124" t="inlineStr">
         <is>
-          <t>https://dealsite.co.kr/articles/158337</t>
+          <t>https://www.dt.co.kr/article/12052758?ref=naver</t>
         </is>
       </c>
       <c r="N124" t="inlineStr">
         <is>
-          <t>2026-03-16 12:36:00.519683+00:00</t>
+          <t>2026-03-19 13:10:12.378131+00:00</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>미국 내 비실시기업(NPE), 넷리스트, 픽트비아, 알파터치그룹, 슈어셀트랜젝션, AMT 등</t>
+          <t>'아지툰' 운영자</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t>미국 법원에서 특허 침해 소송 진행 중, 미국 특허청(USPTO)의 IPR 개시 거절 증가</t>
+          <t>카카오엔터테인먼트와 네이버웹툰의 민사소송 승소 판결, 운영자 형사 재판 실형 선고</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
-          <t>미국 트럼프 행정부의 특허권 보호 정책 강화로 '특허괴물'이라 불리는 비실시기업(NPE)들이 한국 첨단산업 기업들을 상대로 무더기 특허 소송을 제기하고 있습니다. 삼성전자는 이미 1억 9천만 달러 이상의 배상 평결을 받았으며, SK하이닉스 등도 법정 다툼을 벌이고 있습니다. 미국 특허청의 특허무효심판(IPR) 개시 거절 증가 등 방어 통로가 좁아지면서 정부 차원의 공동 대응이 필요한 상황입니다.</t>
+          <t>카카오엔터테인먼트와 네이버웹툰이 불법 웹툰 유통 사이트 '아지툰' 운영자를 상대로 한 민사소송에서 승소하여 총 20억 원의 손해배상 판결을 받았습니다. '아지툰'은 웹툰 약 75만 건, 웹소설 약 250만 건을 불법 유통하며 창작자와 콘텐츠 산업 전반에 수천억 원대 피해를 초래한 것으로 추정됩니다. 운영자는 이미 형사 재판에서 실형을 선고받았으며, 이번 민사 판결은 대규모 저작권 침해에 대한 법적 책임을 다시 한번 확인시켜 주었습니다.</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
-          <t>다수의 한국 첨단산업 대기업(삼성전자, SK하이닉스 등)이 '특허괴물'의 표적이 되어 집단적 피해를 입고 있으며, 이미 1억 9천만 달러 이상의 배상 평결이 나오는 등 피해 규모가 매우 큽니다. 또한, 미국 특허청의 특허무효심판(IPR) 개시 거절 증가와 법무부/특허청의 특허권자 지지 등 공적 절차가 한국 기업에 불리하게 진행되고 있어 소송금융의 필요성이 높습니다.</t>
+          <t>불법 사이트 운영자의 저작권 침해 책임이 형사 재판 및 민사 소송에서 명확히 인정되었고(적합 조건 1, 5), '아지툰'이 방대한 콘텐츠를 불법 유통하여 다수의 창작자에게 수천억 원대 피해를 초래한 것으로 추정됩니다(적합 조건 3, 4). 카카오엔터와 네이버웹툰의 승소 판결은 다른 피해 창작자들의 소송에 강력한 선례가 될 수 있습니다. 다만, 피고가 개인 운영자이므로 수천억 원대 피해액에 대한 배상 자력은 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H125" t="inlineStr">
         <is>
-          <t>최소 1억 9140만 달러 (약 2870억 원) 이상</t>
+          <t>수천억 원대 (총 피해 추정액)</t>
         </is>
       </c>
       <c r="I125" t="inlineStr">
         <is>
-          <t>삼성전자, SK하이닉스, 삼성디스플레이 등 한국 첨단산업 기업 다수</t>
+          <t>다수의 창작자</t>
         </is>
       </c>
       <c r="J125" t="inlineStr">
         <is>
-          <t>트럼프 등에 업은 특허괴물, 韓 첨단산업 정조준</t>
+          <t>카카오엔터, 불법 사이트 ‘아지툰’ 운영자 상대 민사 승소..20억 배상...</t>
         </is>
       </c>
       <c r="K125" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>heraldmuse.com</t>
         </is>
       </c>
       <c r="L125" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M125" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20019570?ref=naver</t>
+          <t>https://www.heraldmuse.com/article/10698402?ref=naver</t>
         </is>
       </c>
       <c r="N125" t="inlineStr">
         <is>
-          <t>2026-03-16 00:41:47.514423+00:00</t>
+          <t>2026-03-19 12:57:38.102623+00:00</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>어드밴스드 메모리 테크놀로지, 넷리스트 등 특허관리전문회사(NPE)</t>
+          <t>아지툰</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
-          <t>SK하이닉스는 특허침해소송 피소, 삼성전자는 ITC 제소 당함. 미 상무부 특허제도 수정안 논의 중.</t>
+          <t>총 20억 원 손해배상 책임 인정, 운영자 징역 2년 실형</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
-          <t>미국 상무부의 특허무효심판(IPR) 제한 움직임으로 '특허 괴물'로 불리는 특허관리전문회사(NPE)들의 소송 남발이 우려되고 있다. 이미 SK하이닉스와 삼성전자가 NPE로부터 특허침해소송 및 ITC 제소를 당했으며, 이로 인해 막대한 법률 비용과 합의금 부담이 예상된다. 국내 반도체 업계는 개별 기업 차원의 대응 한계를 인식하고 정부와의 공동 대응 체계 구축을 촉구하고 있다.</t>
+          <t>법원이 아지툰의 방대한 콘텐츠 무단 게시로 인한 손해배상 소송에서 각 원고에게 10억 원씩, 총 20억 원의 배상 책임을 인정했습니다. 아지툰 운영자는 앞서 징역 2년의 실형을 선고받아 불법 행위가 명확히 확인되었으며, 이는 지식재산권 침해에 대한 법원의 강력한 판단을 보여주는 사례입니다.</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 4(피해 규모 큼), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당하여 적합도가 높음. 특허관리전문회사(NPE)의 악의적 소송 남발로 삼성전자, SK하이닉스 등 국내 주요 기업들이 막대한 법률 비용과 합의금 부담에 직면해 있으며, 이미 소송 및 ITC 제소 등 공적 절차가 진행 중이다. 상대방 NPE의 자력은 불분명할 수 있으나, 사건의 중요성과 피해 규모를 고려할 때 투자 가치가 높다.</t>
+          <t>적합 조건 1 (상대방 책임 명확): 아지툰의 콘텐츠 무단 게시와 운영자의 징역 2년 실형 선고로 책임이 매우 명확합니다. 적합 조건 4 (피해 규모 큼): 법원이 총 20억 원 규모의 손해배상 책임을 인용하여 피해 금액이 상당합니다. 적합 조건 5 (증거 확보 가능): 법원의 손해배상 인정 판결과 운영자의 형사 처벌은 강력한 객관적 증거가 됩니다. 현재 판결선고 단계로, 판결 확정 또는 집행 과정에 대한 소송금융 투자를 고려할 수 있습니다.</t>
         </is>
       </c>
       <c r="H126" t="inlineStr">
         <is>
-          <t>막대한 합의금 및 법률 비용 (수억 원 이상 추정)</t>
+          <t>20억 원</t>
         </is>
       </c>
       <c r="I126" t="inlineStr">
         <is>
-          <t>삼성전자, SK하이닉스 등 국내 반도체 기업 다수</t>
+          <t>2명</t>
         </is>
       </c>
       <c r="J126" t="inlineStr">
         <is>
-          <t>美, 특허무효심판 제한 움직임… ‘특허괴물’ 키우고 K반도체 리스크 ...</t>
+          <t>[IT 투데이] 넷마블, 세븐나이츠 키우기 신규 영웅 추가 外</t>
         </is>
       </c>
       <c r="K126" t="inlineStr">
         <is>
-          <t>kmib.co.kr</t>
+          <t>news.dealsitetv.com</t>
         </is>
       </c>
       <c r="L126" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M126" t="inlineStr">
         <is>
-          <t>https://www.kmib.co.kr/article/view.asp?arcid=1773566044&amp;code=11151400&amp;cp=nv</t>
+          <t>https://news.dealsitetv.com/articles/167177</t>
         </is>
       </c>
       <c r="N126" t="inlineStr">
         <is>
-          <t>2026-03-16 00:33:55.464809+00:00</t>
+          <t>2026-03-19 12:55:23.904617+00:00</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>비실시기업(NPE), 특허괴물</t>
+          <t>아지툰 운영자</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
-          <t>미국 내 특허 소송 다수 진행 중, 일부 평결 선고 후 항소 가능성</t>
+          <t>민사소송 판결 선고 및 가집행 명령</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
-          <t>트럼프 행정부의 특허권 보호 정책 강화로 미국 내 '특허괴물'(NPE)들이 한국의 삼성전자, SK하이닉스 등 첨단산업 기업들을 상대로 무더기 특허 소송을 제기하고 있습니다. 삼성전자는 약 2870억 원의 배상 평결을 받는 등 막대한 소송 리스크에 직면했으며, 업계에서는 개별 기업 대응의 한계를 넘어 정부 차원의 공동 대응이 필요하다는 목소리가 나오고 있습니다.</t>
+          <t>국내 최대 웹툰 불법유통 사이트 '아지툰' 운영자가 카카오엔터테인먼트와 네이버웹툰에 총 20억원의 손해배상금을 지급하라는 법원 판결을 받았다. 법원은 청구 금액 전액을 인용하고 지연이자 및 가집행을 명령했다.</t>
         </is>
       </c>
       <c r="G127" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확: 특허괴물의 공격), 3(집단적 피해: 한국 첨단산업 기업들 대상), 4(피해 규모 큼: 삼성전자 2870억 원 평결), 5(증거 확보 가능: 정책 변화 및 소송 본질), 6(공적 절차 진행 중: 미국 특허 정책 변화)에 해당하여 소송금융 투자 적합도가 높음. 한국 기업들이 현재 피고이지만, '공동 대응' 필요성이 제기되는 만큼, 방어 또는 반소(counter-claim)를 위한 소송금융 기회가 있을 수 있음.</t>
+          <t>상대방 책임이 명확하고(아지툰 운영자의 불법 유통), 법원에서 카카오엔터테인먼트와 네이버웹툰에 총 20억원의 손해배상금 전액을 인용하여 피해 규모가 크고 증거가 충분히 확보되었음. 이미 판결이 선고되어 소송 리스크가 낮고, 가집행 명령이 있어 회수 가능성이 높음. (적합 조건 1, 4, 5 해당)</t>
         </is>
       </c>
       <c r="H127" t="inlineStr">
         <is>
-          <t>약 1억 9140만 달러 (약 2870억 원) 이상</t>
+          <t>20억원</t>
         </is>
       </c>
       <c r="I127" t="inlineStr">
         <is>
-          <t>한국의 첨단산업 기업 다수</t>
+          <t>2명 (카카오엔터테인먼트, 네이버웹툰)</t>
         </is>
       </c>
       <c r="J127" t="inlineStr">
         <is>
-          <t>트럼프 등에 업은 특허괴물 활개…“韓 첨단산업 위협”</t>
+          <t>국내 최대 웹툰 불법유통 사이트 ‘아지툰’ 운영자, 20억 물어준다</t>
         </is>
       </c>
       <c r="K127" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>chosun.com</t>
         </is>
       </c>
       <c r="L127" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M127" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20019559?ref=naver</t>
+          <t>https://www.chosun.com/culture-life/k-culture/2026/03/19/HXR7XDFP45GWTOEHTZUNVDESJU/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
         </is>
       </c>
       <c r="N127" t="inlineStr">
         <is>
-          <t>2026-03-15 13:02:10.003561+00:00</t>
+          <t>2026-03-19 12:53:21.247955+00:00</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>특허괴물(NPE) (예: 넷리스트, 어드밴스드 메모리 테크놀로지, 모노리식 3D)</t>
+          <t>아지툰 운영자</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
-          <t>미국 법원에서 특허침해 소송 진행 중, 일부 기업은 배심원 평결 받음</t>
+          <t>카카오엔터와 네이버웹툰이 아지툰 운영자 상대로 민사소송 승소</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
-          <t>미국 정부의 친특허권자 정책 강화로 '특허괴물(NPE)'들이 한국 반도체 기업들을 표적으로 삼아 소송을 제기하고 있습니다. 삼성전자는 넷리스트와의 분쟁에서 약 6300억원 규모의 배심원 평결을 받았으며, SK하이닉스도 특허침해 소송에 휘말리는 등 K반도체 업계의 부담이 가중되고 있습니다. 미국 내에서도 특허 발급 기준의 문제점과 IPR 제도의 약화에 대한 우려의 목소리가 나오고 있습니다.</t>
+          <t>카카오엔터테인먼트와 네이버웹툰이 국내 최대 웹툰·웹소설 불법유통 사이트 '아지툰' 운영자를 상대로 제기한 민사소송에서 승소했습니다. 이 사건은 웹툰·웹소설 창작자들의 저작권 침해에 대한 법적 대응의 중요한 선례가 될 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G128" t="inlineStr">
         <is>
-          <t>미국 정부의 친특허권자 기조로 인해 '특허괴물(NPE)'의 소송 활동이 활발해지며 K반도체 기업들이 막대한 피해를 입고 있습니다. 삼성전자의 경우 넷리스트와의 분쟁에서 6300억원 규모의 배심원 평결을 받는 등 피해 규모가 매우 크고(피해 규모가 큼), 미국 특허상표청(USPTO)의 IPR 개시 거절율 급증 등 공적 절차 변화가 명확한 증거로 존재합니다(증거가 있거나 확보 가능함, 이미 공적 절차가 진행 중임). NPE들의 공격적인 소송 행태는 책임이 비교적 명확하며(상대방 책임이 비교적 명확함), K반도체 기업들은 대기업으로 소송의 가치가 높습니다(상대방에게 자력이 충분함).</t>
+          <t>카카오엔터와 네이버웹툰이 국내 최대 불법유통 사이트 운영자를 상대로 민사소송에서 승소하여 상대방의 책임이 명확하고(적합 조건 1), 불법행위 및 피해 입증이 완료되었음(적합 조건 5). '국내 최대' 사이트인 만큼 다수의 웹툰/웹소설 창작자가 피해를 입었을 가능성이 높아 집단적 피해(적합 조건 3)에 해당하며, 이 승소 판례는 다른 피해자들의 소송에 강력한 선례가 될 수 있어 신규 사건 발굴 가능성이 높음. 다만, 해당 소송 자체는 이미 종결되었고(부적합 조건), 상대방의 자력 확보가 관건이 될 수 있음.</t>
         </is>
       </c>
       <c r="H128" t="inlineStr">
         <is>
-          <t>최소 4억2115만 달러 (약 6300억원) 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I128" t="inlineStr">
         <is>
-          <t>K반도체 기업 다수 (삼성전자, SK하이닉스 등)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J128" t="inlineStr">
         <is>
-          <t>美정부 장단에 춤추는 '특허괴물', K반도체 정조준</t>
+          <t>[IT는 지금] SKT-에릭슨, AI 기반 네트워크 혁신 MOU 체결 外</t>
         </is>
       </c>
       <c r="K128" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>dealsite.co.kr</t>
         </is>
       </c>
       <c r="L128" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M128" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603151812450734</t>
+          <t>https://dealsite.co.kr/articles/158743</t>
         </is>
       </c>
       <c r="N128" t="inlineStr">
         <is>
-          <t>2026-03-15 13:00:57.790442+00:00</t>
+          <t>2026-03-19 12:41:58.961847+00:00</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>다수의 특허관리전문회사 (특허괴물)</t>
+          <t>아지툰 운영자</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
-          <t>미국 지방법원에서 다수의 특허소송 진행 중</t>
+          <t>민사소송 승소 판결, 형사 재판 실형 선고 및 항소심 유지</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
-          <t>미국 특허권 기조 변화로 '특허괴물'이라 불리는 특허관리전문회사들의 활동이 득세하며 국내 기업들이 특허소송 부담을 겪고 있다. 삼성전자는 지난해 미국 지방법원에서만 54건의 특허소송에 휘말리는 등 국내 반도체 기업들의 방어 수단 활용이 어려워지고 있다. 이에 따라 소송 자금 투명성 확보 및 균형 유지가 필요한 상황이다.</t>
+          <t>카카오엔터테인먼트와 네이버웹툰이 국내 최대 웹툰·웹소설 불법유통 사이트 '아지툰' 운영자를 상대로 제기한 민사소송에서 총 20억 원의 손해배상 승소 판결을 받았다. '아지툰'은 웹툰 약 75만 건, 웹소설 약 250만 건을 불법 유통하여 창작자와 콘텐츠 산업 전반에 수천억 원대 피해를 초래한 것으로 추정된다. 이번 판결은 불법유통에 대한 민·형사상 책임이 모두 인정된 중요한 선례로, 향후 유사 사건 대응의 기준이 될 것으로 기대된다.</t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
-          <t>특허관리전문회사(특허괴물)들이 국내 대기업(삼성전자 등)을 대상으로 다수의 특허소송을 제기하여 막대한 소송 부담을 안기고 있음. 이는 상대방의 공격적인 소송 전략으로 인한 집단적 피해이며(적합 조건 1, 3), 개별 소송의 피해 규모가 크고(적합 조건 4), 이미 미국 지방법원에서 수십 건의 소송이 진행 중인 상황(적합 조건 6). 특허괴물은 소송 자력이 충분하며(적합 조건 2), 특허 관련 증거 확보도 가능하여(적합 조건 5) 소송금융 투자에 적합함.</t>
+          <t>상대방 책임이 명확하고(형사/민사 승소), 집단적 피해(다수 창작자 및 플랫폼), 피해 규모가 크며(수천억 원대 추정), 증거가 충분하고(수사 및 재판 결과), 이미 공적 절차(형사 재판)가 진행 완료된 점을 고려할 때 소송금융 적합도가 높다. 카카오/네이버의 소송은 승소 판결로 종결되었으나, 이는 다른 피해 창작자들의 소송에 강력한 선례가 되어 새로운 투자 기회를 창출할 수 있다. 다만, 운영자의 개인 자력 부족 가능성은 고려해야 한다.</t>
         </is>
       </c>
       <c r="H129" t="inlineStr">
         <is>
-          <t>미상 (수억 원 이상 추정)</t>
+          <t>수천억 원대 (업계 전체 추정)</t>
         </is>
       </c>
       <c r="I129" t="inlineStr">
         <is>
-          <t>다수의 국내 기업</t>
+          <t>다수 (웹툰·웹소설 창작자 및 플랫폼)</t>
         </is>
       </c>
       <c r="J129" t="inlineStr">
         <is>
-          <t>美 특허권 기조 변화에 '특허괴물' 득세 우려…국내 기업도 부담</t>
+          <t>카카오·네이버, 웹툰·웹소 불법사이트 ‘아지툰’ 운영자 손배소 승소...</t>
         </is>
       </c>
       <c r="K129" t="inlineStr">
         <is>
-          <t>asiatime.co.kr</t>
+          <t>osen.co.kr</t>
         </is>
       </c>
       <c r="L129" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M129" t="inlineStr">
         <is>
-          <t>https://www.asiatime.co.kr/article/20260315500134</t>
+          <t>http://www.osen.co.kr/article/G1112763345</t>
         </is>
       </c>
       <c r="N129" t="inlineStr">
         <is>
-          <t>2026-03-15 12:53:23.102927+00:00</t>
+          <t>2026-03-19 12:37:56.516144+00:00</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>넷리스트(Netlist), 어드밴스드 메모리 테크놀로지(AMT), 모노리식 3D 등 특허전문관리기업(NPE)</t>
+          <t>중국 엘리트 로봇</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
-          <t>미국 상무부의 특허 정책 변경 추진 및 삼성전자, SK하이닉스 등 다수 한국 반도체 기업 대상 NPE 소송 진행 중</t>
+          <t>소프트웨어 저작권 침해 소송 제기</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
-          <t>미국 상무부가 특허무효심판(IPR) 제도를 약화하는 특허 정책 변경을 추진하며 '특허괴물(NPE)'의 힘을 실어주고 있어 미국 내부에서도 비판이 제기되고 있습니다. 이로 인해 한국 반도체 기업들이 NPE의 집중 공략 대상이 되어 삼성전자는 이미 수억 달러의 배심원 평결을 받았고, SK하이닉스도 소송을 당하는 등 막대한 소송 방어 비용과 혁신 지체 우려에 직면했습니다. 헤지펀드 등 투자기관이 개입하는 3자 소송 자금 조달 구조가 사태를 더욱 심화시키고 있습니다.</t>
+          <t>글로벌 협동로봇 1위 유니버설 로봇의 모회사인 미국 테라다인 로보틱스가 중국 엘리트 로봇을 상대로 소프트웨어 저작권 침해 소송을 제기했습니다. 이는 지식재산권 분쟁의 시작을 알리는 사건으로, 두 주요 로봇 기업 간의 법적 다툼입니다.</t>
         </is>
       </c>
       <c r="G130" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확함 (특허전문관리기업(NPE)의 질 낮은 특허 남용), 집단적 피해 (다수의 한국 반도체 기업이 표적), 피해 규모가 큼 (수억 달러 규모의 배상금 및 막대한 소송 방어 비용), 증거 확보 가능 (미국 상무부 정책 변경 내용, IPR 거절률, 기존 소송 사례), 공적 절차 진행 중 (미국 상무부의 특허 정책 변경 추진) 등 여러 적합 조건에 해당하며, 종결된 사건이 아니므로 소송금융 투자 적합도가 높습니다.</t>
+          <t>적합 조건 1(상대방 책임 명확): 소프트웨어 저작권 침해 소송이 제기되어 상대방의 책임이 명확히 주장되고 있습니다. 적합 조건 2(상대방 자력 충분): 글로벌 협동로봇 시장의 주요 기업 간 소송으로, 상대방의 자력이 충분할 것으로 예상됩니다. 적합 조건 4(피해 규모 큼): 지식재산권 침해 소송은 통상적으로 높은 손해배상액을 수반하며, 피해 규모가 클 가능성이 높습니다. 적합 조건 5(증거 확보 가능): 소송 제기 자체가 증거 확보를 전제로 합니다.</t>
         </is>
       </c>
       <c r="H130" t="inlineStr">
         <is>
-          <t>최소 4억 2천만 달러 이상 (약 6300억원 이상)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I130" t="inlineStr">
         <is>
-          <t>한국 반도체 기업 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J130" t="inlineStr">
         <is>
-          <t>K반도체 괴롭히는 ‘특허괴물 양산’ 나선 美 상무부... 미국에서도 과...</t>
+          <t>美테라다인-中엘리트 '소프트웨어 전쟁' 속 두산로보틱스, 반사이익 얻...</t>
         </is>
       </c>
       <c r="K130" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>newsfreezone.co.kr</t>
         </is>
       </c>
       <c r="L130" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M130" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260315508868?OutUrl=naver</t>
+          <t>https://www.newsfreezone.co.kr/news/articleView.html?idxno=680456</t>
         </is>
       </c>
       <c r="N130" t="inlineStr">
         <is>
-          <t>2026-03-15 12:52:33.573624+00:00</t>
+          <t>2026-03-19 00:54:30.438823+00:00</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>넷리스트, 모노리식3D 등 특허관리전문회사(NPE)</t>
+          <t>ZTE</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
-          <t>미 특허상표청(USTPO) 정책 수정안 논의, 미 국제무역위원회(ITC) 조사 착수, NPE들의 특허 소송 제기</t>
+          <t>유럽 1심 구두 심리 종결</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
-          <t>트럼프 행정부의 특허무효심판(IPR) 절차 약화 정책으로 특허관리전문회사(NPE)들의 소송 남발이 우려되고 있음. 삼성전자, SK하이닉스 등 한국 반도체 기업들이 고대역폭메모리(HBM) 등 핵심 제품을 대상으로 NPE들의 특허 소송 표적이 되고 있으며, 미 국제무역위원회(ITC) 조사도 진행 중임. 이는 미국 첨단산업과 국가안보에도 부정적 영향을 미칠 수 있다는 지적이 나옴.</t>
+          <t>삼성전자와 중국 ZTE가 유럽에서 차세대 통신 표준특허 침해 소송을 진행 중이며, 최근 1심 구두 심리가 하루 만에 종결되었습니다. 이 소송은 글로벌 대기업 간의 특허 분쟁으로, 잠재적 배상액이 상당할 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="G131" t="inlineStr">
         <is>
-          <t>대기업 피고(삼성전자, SK하이닉스)가 고가치 지식재산권(HBM, DDR5) 관련 특허 괴물(NPE)의 표적이 되고 있음. NPE는 소송 투자자들의 자금 지원을 받는 경우가 많아 자력이 충분하며, 미 국제무역위원회(ITC) 조사가 진행 중임. 트럼프 행정부의 정책 변화로 특허무효심판(IPR) 절차가 약화되어 피고 기업의 방어 부담이 커지고 있어, 대규모 소송금융 수요를 발생시킬 수 있는 고액의 지식재산권 분쟁임. (적합 조건: 상대방 자력 충분, 피해 규모 큼, 증거 확보 가능, 공적 절차 진행 중, 집단적 피해)</t>
+          <t>삼성전자와 ZTE라는 글로벌 대기업 간의 특허 침해 소송으로, 상대방의 자력이 충분하며(적합 조건 2), 특허 소송의 특성상 잠재적 피해 규모가 매우 클 수 있습니다(적합 조건 4). 이미 유럽 법원에서 1심 구두 심리가 진행되어 증거가 확보되었을 가능성이 높습니다(적합 조건 5). 소송금융 투자 대상으로서 매력적인 고액 소송입니다.</t>
         </is>
       </c>
       <c r="H131" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I131" t="inlineStr">
         <is>
-          <t>삼성전자, SK하이닉스 등 다수 첨단산업 기업</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J131" t="inlineStr">
         <is>
-          <t>“트럼프의 특허 소송 이의제기 무력화 시도 우려…첨단산업과 국가안...</t>
+          <t>삼성-ZTE 유럽 특허 소송, 구두 심리 하루 만에 종결</t>
         </is>
       </c>
       <c r="K131" t="inlineStr">
         <is>
-          <t>khan.co.kr</t>
+          <t>kpinews.kr</t>
         </is>
       </c>
       <c r="L131" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M131" t="inlineStr">
         <is>
-          <t>https://www.khan.co.kr/article/202603151638001</t>
+          <t>https://www.kpinews.kr/newsView/1065566292559862</t>
         </is>
       </c>
       <c r="N131" t="inlineStr">
         <is>
-          <t>2026-03-15 12:52:12.962456+00:00</t>
+          <t>2026-03-19 00:51:04.753164+00:00</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>조 말론, 조 러브스, 인디텍스(자라 영국 법인)</t>
+          <t>대한전선</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
-          <t>에스티로더가 조 말론, 조 러브스, 인디텍스(자라)를 상대로 상표권 침해 및 계약 위반 소송 제기</t>
+          <t>경찰 수사 진행 중, 압수수색 완료, 올해 상반기 결과 발표 예상</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
-          <t>에스티로더가 향수 창업자 조 말론, 그녀의 브랜드 조 러브스, 그리고 자라 영국 법인을 상대로 상표권 침해 및 계약 위반 소송을 제기했습니다. 이는 조 말론이 자라와의 협업 향수 마케팅에 자신의 이름을 사용한 것이 1999년 에스티로더에 '조 말론 런던'을 매각하며 체결한 계약을 위반하고 소비자 혼동을 야기한다는 에스티로더의 주장 때문입니다.</t>
+          <t>LS전선과 대한전선 간 해저케이블 공장 기술 유출 의혹을 둘러싸고 2년째 경찰 수사가 진행 중입니다. LS전선은 HVDC 해저케이블 기술을 국가 핵심기술로 보고 1조원을 투자했으며, 기술 유출 확인 시 민형사상 법적 조치를 예고했습니다. 수사 당국은 기술적 전문성 판단의 어려움으로 수사가 장기화되고 있으나, 올해 상반기 중 결과가 나올 것으로 전망됩니다.</t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
-          <t>에스티로더와 조 말론 간의 상표권 사용 계약 위반 여부가 쟁점이며, 글로벌 기업 인디텍스가 피고에 포함되어 자력이 충분합니다. 1999년 계약서와 제품 마케팅 자료 등 객관적 증거가 명확하며, 글로벌 브랜드 가치 훼손으로 인한 피해 규모가 클 것으로 예상됩니다. (적합 조건 1, 2, 4, 5 해당)</t>
+          <t>상대방(대한전선)은 국내 전선업계 양대 산맥 중 하나로 자력이 충분하며(적합 조건 2), LS전선이 1조원을 투자한 국가 핵심기술 유출 의혹으로 피해 규모가 매우 클 것으로 예상됩니다(적합 조건 4). 현재 경찰 수사가 2년째 진행 중이며 압수수색 등 증거 확보 절차가 이루어지고 있어(적합 조건 5, 6) 소송금융 투자 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H132" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1조원 이상 추정</t>
         </is>
       </c>
       <c r="I132" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J132" t="inlineStr">
         <is>
-          <t>'조 말론' 이름의 진짜 주인은?…에스티로더, 인디텍스·조 말론 상표권...</t>
+          <t>'기술 유출' 공방 2년째 안갯속… 전선(戰線)에 갇힌 LS·대한전선</t>
         </is>
       </c>
       <c r="K132" t="inlineStr">
         <is>
-          <t>ktnews.com</t>
+          <t>greened.kr</t>
         </is>
       </c>
       <c r="L132" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M132" t="inlineStr">
         <is>
-          <t>http://www.ktnews.com/news/articleView.html?idxno=144704</t>
+          <t>https://www.greened.kr/news/articleView.html?idxno=338190</t>
         </is>
       </c>
       <c r="N132" t="inlineStr">
         <is>
-          <t>2026-03-15 12:51:30.109271+00:00</t>
+          <t>2026-03-18 13:10:49.627857+00:00</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>다수의 특허괴물(NPE) (예: 넷리스트, 어드밴스드 메모리 테크놀로지, 모노리식 3D)</t>
+          <t>블루엘리펀트 전 대표</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
-          <t>특허괴물에 의한 특허침해 소송 진행 중, 미국 특허 정책 변화로 방어 어려움 가중</t>
+          <t>부정경쟁방지법 위반에 따른 판매 금지 및 손해배상 청구 소송 진행 중, 전 대표 구속</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
-          <t>미국 정부의 친특허권자 정책 기조 강화로 특허괴물(NPE)의 무차별적인 소송이 K반도체 기업들을 집중 공략하고 있습니다. 삼성전자가 넷리스트와의 소송에서 6300억원 규모의 평결을 받는 등 막대한 소송 방어 비용과 배상금 부담이 발생하며, 이는 한국 반도체 산업의 R&amp;D 및 투자 역량을 저해하고 있습니다. 개별 기업 대응의 한계가 지적되며 민관 공동 대응의 필요성이 제기되고 있습니다.</t>
+          <t>블루엘리펀트 전 대표가 로고를 모방하여 123억 원의 부당 이득을 취한 혐의로 구속되었습니다. 아이컴바인드는 블루엘리펀트를 상대로 부정경쟁방지법 위반에 따른 판매 금지 및 손해배상 청구 소송을 제기하여 현재 민사 소송이 진행 중입니다.</t>
         </is>
       </c>
       <c r="G133" t="inlineStr">
         <is>
-          <t>특허괴물(NPE)의 무차별적인 소송 남발로 K반도체 기업들이 막대한 소송 방어 비용과 배상금 부담을 겪고 있어 상대방 책임이 명확합니다. 삼성전자 사례에서 6300억원 규모의 평결이 있었고 K반도체 업계 전반이 표적이 되는 등 피해 규모가 크고 집단적 피해가 발생하고 있습니다. 미국 특허상표청(USPTO)의 IPR 개시 거절율 급증 등 정책 변화가 명확한 증거로 존재하며, 미국 정부의 친특허권자 정책 기조 등 관련 절차가 진행 중입니다. NPE의 자력은 불분명할 수 있으나, 소송금융은 방어 비용 지원 또는 반소/선제적 소송을 통해 피해를 최소화하는 데 활용될 수 있어 투자 가능성이 높습니다.</t>
+          <t>블루엘리펀트 전 대표가 로고 모방으로 123억 원의 이득을 취한 혐의로 구속되었으며, 아이컴바인드가 부정경쟁방지법 위반으로 판매 금지 및 손해배상 청구 소송을 제기하여 상대방 책임이 명확하고 피해 규모가 큽니다. 형사 구속 및 민사 소송 진행으로 증거 확보 및 공적 절차 진행 중인 점도 긍정적입니다. (적합 조건 1, 2, 4, 5, 6 해당)</t>
         </is>
       </c>
       <c r="H133" t="inlineStr">
         <is>
-          <t>6300억원 이상 (삼성전자 사례), 수십조원 규모의 산업 투자 저해</t>
+          <t>123억 원</t>
         </is>
       </c>
       <c r="I133" t="inlineStr">
         <is>
-          <t>K반도체 업계 다수 기업</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J133" t="inlineStr">
         <is>
-          <t>삼성에 '빨대' 꽂아 6300억 뜯은 특허괴물, 美서도  이러다 다 죽어  자...</t>
+          <t>로고만 바꿔 123억… '모방 의혹' 블루엘리펀트 전 대표 구속</t>
         </is>
       </c>
       <c r="K133" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>sisaweek.com</t>
         </is>
       </c>
       <c r="L133" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M133" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603150940086346</t>
+          <t>https://www.sisaweek.com/news/articleView.html?idxno=234348</t>
         </is>
       </c>
       <c r="N133" t="inlineStr">
         <is>
-          <t>2026-03-15 12:38:58.582175+00:00</t>
+          <t>2026-03-18 12:58:39.884736+00:00</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>바이트댄스</t>
+          <t>한미반도체</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
-          <t>디즈니, MPA, 파라마운트 스카이댄스 등에서 저작권 침해 중단 요구서 발송. 창작자 단체들의 법적 수단 동원 촉구. AI 저작권 관련 미중 패권 경쟁 및 법적 공백 논의 중.</t>
+          <t>특허권 침해 금지 및 손해배상 청구 소송 진행 중, 맞소송 국면</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
-          <t>중국 바이트댄스의 AI 영상 생성 모델 '시댄스 2.0'이 할리우드 영화 및 K-콘텐츠 캐릭터와 장면을 무단으로 재현하며 저작권 침해 논란이 확산되고 있습니다. 디즈니 등 주요 스튜디오들이 중단 요구서를 발송했으며, 창작자들은 '대규모 절도'로 규정하며 법적 대응을 촉구하고 있습니다. 이는 AI 시대 저작권 질서를 둘러싼 미중 패권 경쟁의 일부로, K-콘텐츠 역시 주요 표적이 될 수 있습니다.</t>
+          <t>한화세미텍이 한미반도체를 상대로 TC 본더 특허권 침해 금지 및 12억 원 규모의 손해배상 청구 소송을 제기했다. 이는 양사 간 특허 분쟁이 맞소송으로 격화된 상황이다.</t>
         </is>
       </c>
       <c r="G134" t="inlineStr">
         <is>
-          <t>상대방(바이트댄스)의 책임이 명확하며, 대기업으로서 자력이 충분합니다. 할리우드 주요 스튜디오 및 창작자 단체, K-콘텐츠 제작자 등 다수의 피해자가 발생하고 있으며, 피해 규모가 매우 클 것으로 예상됩니다. 이미 디즈니 등에서 중단 요구서를 발송하는 등 공적 절차가 진행 중이며, AI 생성물 자체가 증거가 됩니다. (적합 조건 1, 2, 3, 4, 5, 6 모두 해당)</t>
+          <t>상대방인 한미반도체는 상장회사로 자력이 충분하며(적합 조건 2), 청구 규모가 12억 원으로 크다(적합 조건 4). 특허권 침해 소송으로 상대방 책임이 명확하다고 주장되고 있으며(적합 조건 1), 관련 증거 확보가 가능할 것으로 보인다(적합 조건 5). 소송이 이미 진행 중이므로 투자 검토에 적합하다.</t>
         </is>
       </c>
       <c r="H134" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>12억 원</t>
         </is>
       </c>
       <c r="I134" t="inlineStr">
         <is>
-          <t>할리우드 주요 스튜디오 및 창작자 단체, K-콘텐츠 제작자 등 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J134" t="inlineStr">
         <is>
-          <t>중국 AI 영상 제작의 역습, K-콘텐츠도 안전지대 아니다!</t>
+          <t>[Who Is ?] 곽동신 한미반도체 대표이사 회장</t>
         </is>
       </c>
       <c r="K134" t="inlineStr">
         <is>
-          <t>shindonga.donga.com</t>
+          <t>businesspost.co.kr</t>
         </is>
       </c>
       <c r="L134" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M134" t="inlineStr">
         <is>
-          <t>https://shindonga.donga.com/3/all/13/6136558/1</t>
+          <t>https://www.businesspost.co.kr/BP?command=article_view&amp;num=433192</t>
         </is>
       </c>
       <c r="N134" t="inlineStr">
         <is>
-          <t>2026-03-15 00:36:08.828188+00:00</t>
+          <t>2026-03-18 00:49:50.644981+00:00</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>골프존</t>
+          <t>안국약품, 보령바이오파마, 에스에스팜</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
-          <t>대법원 파기환송, 파기환송심 진행 예정</t>
+          <t>특허법원에 심결취소 소송 제기 및 적극적 권리범위확인심판 청구</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
-          <t>대법원이 골프 코스와 그 설계 도면을 저작물로 인정하며, 국내 1위 스크린골프 업체 골프존이 골프 코스 설계회사들의 저작권을 침해했다고 판결했습니다. 10여 년간 이어진 소송 끝에 대법원은 골프존의 패소를 확정하고 사건을 파기환송했으며, 향후 파기환송심에서 최종 배상액 규모가 결정될 예정입니다.</t>
+          <t>현대약품이 '디엠듀오' 특허와 관련하여 안국약품을 상대로 특허법원에 심결취소 소송을 제기하며 2차전에 돌입했습니다. 동시에 보령바이오파마와 에스에스팜을 대상으로도 적극적 권리범위확인심판을 청구하며 개별 제네릭 제품에 대한 권리 침해를 주장하고 있습니다.</t>
         </is>
       </c>
       <c r="G135" t="inlineStr">
         <is>
-          <t>대법원 판결로 골프존의 저작권 침해 책임이 명확히 인정되었고(적합 조건 1), 피고인 골프존은 국내 1위 스크린골프 업체로 충분한 자력을 가집니다(적합 조건 2). 국내외 다수의 골프 코스 설계회사들이 피해를 입었으며(적합 조건 3), 10여 년간의 분쟁 끝에 배상액 규모가 상당할 것으로 예상됩니다(적합 조건 4). 대법원 판결 자체가 강력한 증거가 됩니다(적합 조건 5).</t>
+          <t>현대약품이 안국약품, 보령바이오파마, 에스에스팜 등 다수의 제약회사를 상대로 특허 소송을 진행 중으로, 상대방의 자력이 충분하며(적합 조건 2) 특허 침해로 인한 피해 규모가 클 가능성이 높습니다(적합 조건 4). 또한, 특허심판원의 심결 이후 심결취소 소송이 제기된 것으로 보아 이미 공적 절차가 진행되었고 관련 증거 확보가 용이할 것으로 판단됩니다(적합 조건 5, 6).</t>
         </is>
       </c>
       <c r="H135" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I135" t="inlineStr">
         <is>
-          <t>다수의 골프 코스 설계회사</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J135" t="inlineStr">
         <is>
-          <t>“골프 코스도 저작물” 골프존, 10여 년 분쟁 끝 패소 [장서우의 판례...</t>
+          <t>[투데이 포커스] 현대약품 '디엠듀오' 특허 2차전…판결 앞서 '선진입' ...</t>
         </is>
       </c>
       <c r="K135" t="inlineStr">
         <is>
-          <t>magazine.hankyung.com</t>
+          <t>apsk.co.kr</t>
         </is>
       </c>
       <c r="L135" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M135" t="inlineStr">
         <is>
-          <t>https://magazine.hankyung.com/business/article/202603086917b</t>
+          <t>https://www.apsk.co.kr/news/articleView.html?idxno=538887</t>
         </is>
       </c>
       <c r="N135" t="inlineStr">
         <is>
-          <t>2026-03-15 00:34:42.826959+00:00</t>
+          <t>2026-03-18 00:44:46.879812+00:00</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C136" t="inlineStr"/>
+      <c r="C136" t="inlineStr">
+        <is>
+          <t>오픈AI</t>
+        </is>
+      </c>
       <c r="D136" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
-          <t>저작권 침해 소송 진행 중</t>
+          <t>소송 제기 및 금지 명령 요청</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
-          <t>실리콘밸리 기술 기업들이 정당한 대가 없이 방대한 저작물 데이터를 무단으로 수집하여 AI 알고리즘 학습에 사용한 것에 대한 저작권 침해 소송과 도덕적 논란이 현재 진행형입니다. 이는 다수의 저작권자에게 영향을 미칠 수 있는 사안으로, 대형 기술 기업들을 상대로 한 법적 다툼이 이어지고 있습니다.</t>
+          <t>브리태니커가 챗GPT가 자사 콘텐츠를 무단 학습했다는 이유로 오픈AI를 제소했습니다. 브리태니커는 구체적인 손해배상액은 명시하지 않았으나, 무단 학습 행위를 중단하도록 하는 금지 명령을 법원에 요청했습니다. 오픈AI는 자사 모델이 혁신을 촉진하며 공개적으로 이용 가능한 데이터를 활용한다고 밝혔습니다.</t>
         </is>
       </c>
       <c r="G136" t="inlineStr">
         <is>
-          <t>실리콘밸리 대형 기술 기업들을 상대로 한 저작권 침해 소송으로, 상대방의 자력이 충분하고(적합 조건 2), 방대한 저작물 데이터 무단 사용으로 인한 집단적 피해 가능성이 높으며(적합 조건 3), 상대방의 책임이 비교적 명확하게 제기되고 있습니다(적합 조건 1). 현재 소송이 진행 중인 사건으로 투자 기회가 있습니다.</t>
+          <t>오픈AI는 대형 기술 기업으로 자력이 충분하며 (적합 조건 2), 브리태니커가 챗GPT의 무단 학습을 주장하며 소송을 제기하여 상대방의 책임이 비교적 명확하게 특정됩니다 (적합 조건 1). 지식재산권 침해 소송으로 잠재적 피해 규모가 크고 (적합 조건 4), 소송 제기 시 증거 확보 가능성이 높습니다 (적합 조건 5).</t>
         </is>
       </c>
       <c r="H136" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I136" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1</t>
         </is>
       </c>
       <c r="J136" t="inlineStr">
         <is>
-          <t>[IT큐레이션] 몸집 불리기 멈춘 넷플릭스, 8900억 인공지능 승부수 던진...</t>
+          <t>챗GPT, 브리태니커 무단 학습 …오픈AI 제소 당했다</t>
         </is>
       </c>
       <c r="K136" t="inlineStr">
         <is>
-          <t>econovill.com</t>
+          <t>zdnet.co.kr</t>
         </is>
       </c>
       <c r="L136" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M136" t="inlineStr">
         <is>
-          <t>https://www.econovill.com/news/articleView.html?idxno=733010</t>
+          <t>https://zdnet.co.kr/view/?no=20260317135119</t>
         </is>
       </c>
       <c r="N136" t="inlineStr">
         <is>
-          <t>2026-03-13 00:58:46.383631+00:00</t>
+          <t>2026-03-17 13:01:08.693732+00:00</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>Stability AI</t>
+          <t>오픈AI</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
-          <t>미국에서 Getty Images가 Stability AI를 상대로 대형 저작권 소송 진행 중</t>
+          <t>미국 뉴욕 남부연방법원에 소송 제기. 오픈AI는 뉴욕타임스 등 10여 개 언론사와도 유사 소송 진행 중.</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
-          <t>AI와 저작권 문제에 대한 소송이 세계 각지에서 진행 중이며, 특히 미국에서는 여러 건의 대형 저작권 소송이 동시에 진행되고 있습니다. Getty Images는 Stability AI를 상대로 수백만 장의 사진을 무단으로 사용했다고 주장하며 소송을 제기했습니다.</t>
+          <t>브리태니커와 메리엄-웹스터가 오픈AI를 상대로 약 10만 건의 온라인 기사를 AI 학습에 무단 활용한 저작권 침해 소송을 제기했습니다. AI의 '공정 이용' 여부와 데이터 수집 방식이 핵심 쟁점이며, 오픈AI는 뉴욕타임스 등 다른 언론사들과도 유사한 법적 공방을 벌이고 있습니다. 현재까지 명확한 판례는 없으나, 유사 소송에서 법원이 학습부터 출력까지 전 단계를 심리하기로 하는 등 법정 공방이 본격화되고 있습니다.</t>
         </is>
       </c>
       <c r="G137" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확함 (Getty Images의 수백만 장 사진 무단 사용 주장), 상대방에게 자력이 충분함 (Stability AI는 AI 기술 기업으로 배상 능력이 충분할 것으로 예상됨), 피해 규모가 큼 (수백만 장의 사진 무단 사용은 상당한 규모의 손해배상 청구로 이어질 수 있음), 이미 소송이 진행 중임 (미국에서 Getty Images와 Stability AI 간 대형 저작권 소송이 이미 진행 중임).</t>
+          <t>오픈AI라는 대기업을 상대로 브리태니커, 메리엄-웹스터 등 다수의 출판사가 약 10만 건의 기사 무단 학습에 대한 저작권 침해 소송을 제기하여 집단적 피해 및 대규모 손해배상 가능성이 높습니다. (적합 조건 1, 2, 3, 4) AI 학습 데이터 활용에 대한 법적 쟁점이 명확하며, 이미 유사 소송들이 진행 중인 점도 긍정적입니다. (적합 조건 5, 6)</t>
         </is>
       </c>
       <c r="H137" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>미상 (매우 클 것으로 추정)</t>
         </is>
       </c>
       <c r="I137" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수 (브리태니커, 메리엄-웹스터 외 10여 개 언론사 등)</t>
         </is>
       </c>
       <c r="J137" t="inlineStr">
         <is>
-          <t>AI와 저작권 문제... 창작의 경계는 어디까지인가</t>
+          <t>“AI가 기사 10만 건 무단 학습했다” 백과사전 출판사들, 오픈AI에 소송...</t>
         </is>
       </c>
       <c r="K137" t="inlineStr">
         <is>
-          <t>gukjenews.com</t>
+          <t>donga.com</t>
         </is>
       </c>
       <c r="L137" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M137" t="inlineStr">
         <is>
-          <t>https://www.gukjenews.com/news/articleView.html?idxno=3520362</t>
+          <t>https://www.donga.com/news/It/article/all/20260317/133546372/2</t>
         </is>
       </c>
       <c r="N137" t="inlineStr">
         <is>
-          <t>2026-03-13 00:56:58.914620+00:00</t>
+          <t>2026-03-17 12:54:18.303574+00:00</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C138" t="inlineStr"/>
+      <c r="C138" t="inlineStr">
+        <is>
+          <t>카카오게임즈, 엑스엘게임즈</t>
+        </is>
+      </c>
       <c r="D138" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
-          <t>관세청 위조품 적발, 한국지식재산보호원 상표 무단 선점 모니터링</t>
+          <t>엔씨소프트가 제기한 저작권 침해 소송 항소심 기각, '롬' 관련 소송이 다음 쟁점으로 부상</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
-          <t>K브랜드의 세계적 인기에 힘입어 위조품 유통 및 상표 무단 선점 문제가 심화되고 있습니다. 관세청 적발 위조품은 연간 11만 7천 점에 달하며, OECD는 한국 기업의 지식재산권 침해로 인한 연간 매출 손실을 약 97억 달러로 추산합니다. 다수의 K브랜드 기업들이 막대한 피해를 입고 있으며, 이는 소비자 안전 문제로도 이어지고 있습니다.</t>
+          <t>엔씨소프트가 카카오게임즈와 엑스엘게임즈를 상대로 MMORPG '아키에이지 워'가 자사 '리니지2M'의 UI 및 캐릭터를 침해했다고 주장하며 제기한 저작권 침해 소송의 항소심에서 원고의 항소가 기각되었습니다. 기사는 '롬' 소송이 다음 쟁점이 될 것이라고 언급하며, 게임 업계의 저작권 공방이 지속되고 있음을 보여줍니다.</t>
         </is>
       </c>
       <c r="G138" t="inlineStr">
         <is>
-          <t>K브랜드 전반에 걸쳐 위조품 유통 및 상표 무단 선점 문제가 심각하며, OECD 추산 연간 97억 달러의 막대한 피해 규모가 발생하고 있습니다(적합 조건 4). 관세청 적발 자료, 지식재산보호원 통계 등 객관적 증거가 명확하며(적합 조건 5), 관세청의 위조품 적발 등 공적 절차가 진행 중입니다(적합 조건 6). 다수의 K브랜드 기업들이 피해를 입고 있어 집단적 대응 가능성이 높습니다(적합 조건 3).</t>
+          <t>상대방(카카오게임즈, 엑스엘게임즈)이 명확히 특정되고 대기업 계열사로 자력이 충분합니다. (적합 조건 1, 2 해당) 대형 MMORPG 간의 저작권 침해 소송으로 피해 규모가 클 것으로 예상되며, UI 및 캐릭터 등 객관적 증거 확보 가능성이 높습니다. (적합 조건 4, 5 해당) 기존 소송의 항소심 결과가 나왔으나, '롬' 소송이 다음 쟁점으로 언급되어 새로운 소송 기회가 있습니다.</t>
         </is>
       </c>
       <c r="H138" t="inlineStr">
         <is>
-          <t>연간 약 97억 달러 (OECD 추산), 국내 뷰티 브랜드 지식재산권 침해 피해액 220억 원 (2025년 1~9월)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I138" t="inlineStr">
         <is>
-          <t>다수의 K브랜드 기업</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J138" t="inlineStr">
         <is>
-          <t>[김종면의 브랜드 인사이트] K브랜드 열풍의 현주소… 세계가 열광하는...</t>
+          <t>엔씨·카카오게임즈 저작권 공방…다음 쟁점은 '롬' 소송</t>
         </is>
       </c>
       <c r="K138" t="inlineStr">
         <is>
-          <t>etnews.com</t>
+          <t>ngetnews.com</t>
         </is>
       </c>
       <c r="L138" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M138" t="inlineStr">
         <is>
-          <t>https://www.etnews.com/20260312000129</t>
+          <t>https://www.ngetnews.com/news/articleView.html?idxno=549171</t>
         </is>
       </c>
       <c r="N138" t="inlineStr">
         <is>
-          <t>2026-03-13 00:52:30.701059+00:00</t>
+          <t>2026-03-17 00:39:33.436633+00:00</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>조 말론, 조 러브스, 자라 영국법인</t>
+          <t>그래멀리</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
-          <t>영국 법원에 상표권 침해 소송 제기</t>
+          <t>집단 소송 제기</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
-          <t>영국 향수 기업가 조 말론이 자신의 이름을 사용한 향수를 출시하자, 미국 뷰티 대기업 에스티로더 컴퍼니스가 상표권 침해를 주장하며 영국 법원에 소송을 제기했습니다. 조 말론은 1999년 자신의 이름 사용권을 에스티로더에 매각했으며, 에스티로더는 지난 25년간 '조 말론 런던' 브랜드 구축에 막대한 투자를 해왔다고 주장하고 있습니다.</t>
+          <t>그래멀리의 '전문가 리뷰' AI 기능이 스티븐 킹, 칼 세이건 등 유명 작가들의 글쓰기 스타일을 모방하여 제공하면서 논란이 발생했습니다. 이에 탐사 저널리스트와 뉴욕타임스 등이 그래멀리를 상대로 집단 소송을 제기했으며, 해당 기능은 결국 중단되었습니다.</t>
         </is>
       </c>
       <c r="G139" t="inlineStr">
         <is>
-          <t>에스티로더가 조 말론을 상대로 상표권 침해 소송을 제기한 사건으로, 피고인 조 말론과 자라 영국법인의 자력이 충분하며(적합 조건 2), 이름 사용권 매각 계약 등 객관적 증거 확보가 가능합니다(적합 조건 5). 에스티로더가 25년간 브랜드 구축에 투자한 점을 고려할 때 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 에스티로더의 주장은 계약 위반 및 상표권 침해에 대한 법적 근거가 비교적 명확합니다(적합 조건 1).</t>
+          <t>그래멀리라는 특정 기업이 피고이며(적합 조건 1), AI 글쓰기 도구로 알려진 회사로 자력이 충분할 것으로 예상됩니다(적합 조건 2). 스티븐 킹, 칼 세이건 등 다수의 유명 작가들이 피해를 입어 집단 소송이 제기되었으며(적합 조건 3), 저작권 침해 및 명성 훼손 등 피해 규모가 클 것으로 보입니다(적합 조건 4). AI 기능 자체가 증거가 될 수 있어 증거 확보가 용이합니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H139" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I139" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>다수의 유명 작가 및 저작권자</t>
         </is>
       </c>
       <c r="J139" t="inlineStr">
         <is>
-          <t>“본인 이름 썼다가 소송당했다”…유명 향수 ‘조 말론’ 무슨 일이?</t>
+          <t>그래멀리, 스티븐 킹·칼 세이건 등 모방 글쓰기 AI 기능으로 소송 당해</t>
         </is>
       </c>
       <c r="K139" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>aitimes.com</t>
         </is>
       </c>
       <c r="L139" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M139" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10693295?ref=naver</t>
+          <t>https://www.aitimes.com/news/articleView.html?idxno=207923</t>
         </is>
       </c>
       <c r="N139" t="inlineStr">
         <is>
-          <t>2026-03-13 00:46:20.118558+00:00</t>
+          <t>2026-03-16 13:01:02.713786+00:00</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
-          <t>대한전선</t>
+          <t>셀루메드</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
-          <t>경찰 수사 및 검찰 송치 대기 중, 형사 사건 결과에 따라 민사 소송 예정</t>
+          <t>로열티 소송 합의금 미지급으로 인한 분쟁 재점화</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
-          <t>LS전선이 대한전선의 해저케이블 기술 탈취 의혹을 제기하며 경찰에 수사를 의뢰했습니다. LS전선은 경찰에서 검찰로 기소의견 송치될 것을 기대하고 있으며, 형사 사건 결과에 따라 손해배상 소송 등 법적 조치를 진행할 방침입니다.</t>
+          <t>상장사 셀루메드가 과거 로열티 소송 합의금 지급 약속을 이행하지 못하면서 경영 정상화에 차질을 겪고 있습니다. 최대주주 변경 등 복잡한 상황 속에서 미지급된 합의금 문제가 다시 주요 쟁점으로 부상하며 셀루메드의 재무 상태와 경영권에 지속적인 영향을 미칠 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G140" t="inlineStr">
         <is>
-          <t>상대방(대한전선)은 대기업으로 자력이 충분하며(적합 조건 2), 해저케이블 기술 탈취는 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 현재 경찰 수사가 진행 중이며 검찰 기소의견 송치를 기대하고 있어 객관적 증거 확보 가능성이 높고(적합 조건 5), 공적 절차(형사 사건)가 이미 진행 중입니다(적합 조건 6).</t>
+          <t>상대방 책임이 비교적 명확하며(합의금 미지급), 상대방은 상장사(셀루메드)로 자력이 충분합니다. 로열티 소송 합의금 미지급이 상장사의 경영 정상화에 제동을 걸 정도이므로 피해 규모가 클 것으로 예상되며, 합의금 약속이라는 명확한 증거가 존재합니다. 또한 '로열티 소송 다시 뇌관'이라는 표현을 통해 소송이 진행 중이거나 재점화될 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H140" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I140" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1</t>
         </is>
       </c>
       <c r="J140" t="inlineStr">
         <is>
-          <t>['흑'과'백'①] LS전선 vs 대한전선…해저케이블 기술</t>
+          <t>[위기의 상장사] 최대주주 바뀐 셀루메드…美 로열티 소송 다시 '뇌관'</t>
         </is>
       </c>
       <c r="K140" t="inlineStr">
         <is>
-          <t>shinailbo.co.kr</t>
+          <t>dealsite.co.kr</t>
         </is>
       </c>
       <c r="L140" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M140" t="inlineStr">
         <is>
-          <t>https://www.shinailbo.co.kr/news/articleView.html?idxno=5000405</t>
+          <t>https://dealsite.co.kr/articles/158337</t>
         </is>
       </c>
       <c r="N140" t="inlineStr">
         <is>
-          <t>2026-03-13 00:37:09.388240+00:00</t>
+          <t>2026-03-16 12:36:00.519683+00:00</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
-          <t>한미은행</t>
+          <t>미국 내 비실시기업(NPE), 넷리스트, 픽트비아, 알파터치그룹, 슈어셀트랜젝션, AMT 등</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
-          <t>소송 제기</t>
+          <t>미국 법원에서 특허 침해 소송 진행 중, 미국 특허청(USPTO)의 IPR 개시 거절 증가</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
-          <t>뱅크오브호프가 한미은행을 상대로 직원 빼내기 및 영업기밀 탈취 혐의로 소송을 제기했다. 이는 경쟁 은행 간의 기업 분쟁으로, 영업기밀 유출로 인한 피해 규모가 상당할 것으로 예상된다. 현재 소송이 진행 중인 단계이다.</t>
+          <t>미국 트럼프 행정부의 특허권 보호 정책 강화로 '특허괴물'이라 불리는 비실시기업(NPE)들이 한국 첨단산업 기업들을 상대로 무더기 특허 소송을 제기하고 있습니다. 삼성전자는 이미 1억 9천만 달러 이상의 배상 평결을 받았으며, SK하이닉스 등도 법정 다툼을 벌이고 있습니다. 미국 특허청의 특허무효심판(IPR) 개시 거절 증가 등 방어 통로가 좁아지면서 정부 차원의 공동 대응이 필요한 상황입니다.</t>
         </is>
       </c>
       <c r="G141" t="inlineStr">
         <is>
-          <t>한미은행의 영업기밀 탈취 및 직원 빼내기 혐의는 상대방 책임이 명확하며(적합 조건 1), 상대방인 한미은행은 자력이 충분한 금융기관이다(적합 조건 2). 영업기밀 탈취는 대규모 피해로 이어질 가능성이 높고(적합 조건 4), 이미 소송이 제기되어 증거가 확보되었을 것으로 판단된다(적합 조건 5).</t>
+          <t>다수의 한국 첨단산업 대기업(삼성전자, SK하이닉스 등)이 '특허괴물'의 표적이 되어 집단적 피해를 입고 있으며, 이미 1억 9천만 달러 이상의 배상 평결이 나오는 등 피해 규모가 매우 큽니다. 또한, 미국 특허청의 특허무효심판(IPR) 개시 거절 증가와 법무부/특허청의 특허권자 지지 등 공적 절차가 한국 기업에 불리하게 진행되고 있어 소송금융의 필요성이 높습니다.</t>
         </is>
       </c>
       <c r="H141" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>최소 1억 9140만 달러 (약 2870억 원) 이상</t>
         </is>
       </c>
       <c r="I141" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>삼성전자, SK하이닉스, 삼성디스플레이 등 한국 첨단산업 기업 다수</t>
         </is>
       </c>
       <c r="J141" t="inlineStr">
         <is>
-          <t>“직원 빼내 영업기밀 탈취” 뱅크오브호프, 한미은행 제소</t>
+          <t>트럼프 등에 업은 특허괴물, 韓 첨단산업 정조준</t>
         </is>
       </c>
       <c r="K141" t="inlineStr">
         <is>
-          <t>koreatimes.com</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L141" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M141" t="inlineStr">
         <is>
-          <t>http://www.koreatimes.com/article/1604767</t>
+          <t>https://www.sedaily.com/article/20019570?ref=naver</t>
         </is>
       </c>
       <c r="N141" t="inlineStr">
         <is>
-          <t>2026-03-13 00:35:43.972558+00:00</t>
+          <t>2026-03-16 00:41:47.514423+00:00</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>블루엘리펀트</t>
+          <t>어드밴스드 메모리 테크놀로지, 넷리스트 등 특허관리전문회사(NPE)</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
-          <t>민사소송 첫 변론기일 진행</t>
+          <t>SK하이닉스는 특허침해소송 피소, 삼성전자는 ITC 제소 당함. 미 상무부 특허제도 수정안 논의 중.</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
-          <t>젠틀몬스터를 운영하는 아이아이컴바인드가 블루엘리펀트의 선글라스 16종이 자사 제품을 모방했다며 30억 원 상당의 손해배상 및 부정경쟁행위 금지 청구 소송을 제기했다. 양측은 첫 변론기일에서 디자인 표절 여부를 두고 날선 공방을 벌였으며, 젠틀몬스터 측은 3D 스캐닝 분석 등 구체적인 증거를 제시했다.</t>
+          <t>미국 상무부의 특허무효심판(IPR) 제한 움직임으로 '특허 괴물'로 불리는 특허관리전문회사(NPE)들의 소송 남발이 우려되고 있다. 이미 SK하이닉스와 삼성전자가 NPE로부터 특허침해소송 및 ITC 제소를 당했으며, 이로 인해 막대한 법률 비용과 합의금 부담이 예상된다. 국내 반도체 업계는 개별 기업 차원의 대응 한계를 인식하고 정부와의 공동 대응 체계 구축을 촉구하고 있다.</t>
         </is>
       </c>
       <c r="G142" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확함 (젠틀몬스터 측이 3D 스캐닝 분석 등 구체적인 증거 제시), 상대방에게 자력이 충분함 (시장 내 활동 기업으로 30억 원 규모 배상 능력 추정), 피해 규모가 큼 (30억 원 상당의 손해배상 청구), 증거가 있거나 확보 가능함 (전문가 의견서, 3D 스캐닝 분석 결과 등 객관적 증거 제시).</t>
+          <t>적합 조건 1(상대방 책임 명확), 4(피해 규모 큼), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당하여 적합도가 높음. 특허관리전문회사(NPE)의 악의적 소송 남발로 삼성전자, SK하이닉스 등 국내 주요 기업들이 막대한 법률 비용과 합의금 부담에 직면해 있으며, 이미 소송 및 ITC 제소 등 공적 절차가 진행 중이다. 상대방 NPE의 자력은 불분명할 수 있으나, 사건의 중요성과 피해 규모를 고려할 때 투자 가치가 높다.</t>
         </is>
       </c>
       <c r="H142" t="inlineStr">
         <is>
-          <t>30억 원</t>
+          <t>막대한 합의금 및 법률 비용 (수억 원 이상 추정)</t>
         </is>
       </c>
       <c r="I142" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>삼성전자, SK하이닉스 등 국내 반도체 기업 다수</t>
         </is>
       </c>
       <c r="J142" t="inlineStr">
         <is>
-          <t>“무분별 베끼기” vs “짝퉁업체 매도”…법정서 공방 벌인 젠틀몬스터...</t>
+          <t>美, 특허무효심판 제한 움직임… ‘특허괴물’ 키우고 K반도체 리스크 ...</t>
         </is>
       </c>
       <c r="K142" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>kmib.co.kr</t>
         </is>
       </c>
       <c r="L142" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M142" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20018665?ref=naver</t>
+          <t>https://www.kmib.co.kr/article/view.asp?arcid=1773566044&amp;code=11151400&amp;cp=nv</t>
         </is>
       </c>
       <c r="N142" t="inlineStr">
         <is>
-          <t>2026-03-12 12:58:44.478241+00:00</t>
+          <t>2026-03-16 00:33:55.464809+00:00</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t>렌비마 오리지널 특허권자</t>
+          <t>비실시기업(NPE), 특허괴물</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
-          <t>특허심판 및 특허 소송 진행 중</t>
+          <t>미국 내 특허 소송 다수 진행 중, 일부 평결 선고 후 항소 가능성</t>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
-          <t>보령이 갑상선암 치료제 '렌비마'의 제네릭 판매를 위해 미등재 특허 관련 법적 쟁점을 해결하며 판매 '족쇄'를 풀었다는 내용입니다. 기사 본문에서 '특허 소송 진행' 및 '특허심판'이 언급되어, 대형 제약사 간의 지식재산권 분쟁이 활발히 진행 중임을 시사합니다.</t>
+          <t>트럼프 행정부의 특허권 보호 정책 강화로 미국 내 '특허괴물'(NPE)들이 한국의 삼성전자, SK하이닉스 등 첨단산업 기업들을 상대로 무더기 특허 소송을 제기하고 있습니다. 삼성전자는 약 2870억 원의 배상 평결을 받는 등 막대한 소송 리스크에 직면했으며, 업계에서는 개별 기업 대응의 한계를 넘어 정부 차원의 공동 대응이 필요하다는 목소리가 나오고 있습니다.</t>
         </is>
       </c>
       <c r="G143" t="inlineStr">
         <is>
-          <t>해당 사건은 대형 제약사 간의 지식재산권(특허) 분쟁으로, '특허 소송 진행' 및 '특허심판'이 언급되어 공적 절차가 진행 중입니다(적합 조건 6). 상대방(오리지널 특허권자)의 자력이 충분하고(적합 조건 2), 특허 침해 소송의 특성상 피해 규모가 클 가능성이 높으며(적합 조건 4), 증거 확보가 용이하여(적합 조건 5) 소송금융 투자에 적합한 유형입니다.</t>
+          <t>적합 조건 1(상대방 책임 명확: 특허괴물의 공격), 3(집단적 피해: 한국 첨단산업 기업들 대상), 4(피해 규모 큼: 삼성전자 2870억 원 평결), 5(증거 확보 가능: 정책 변화 및 소송 본질), 6(공적 절차 진행 중: 미국 특허 정책 변화)에 해당하여 소송금융 투자 적합도가 높음. 한국 기업들이 현재 피고이지만, '공동 대응' 필요성이 제기되는 만큼, 방어 또는 반소(counter-claim)를 위한 소송금융 기회가 있을 수 있음.</t>
         </is>
       </c>
       <c r="H143" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>약 1억 9140만 달러 (약 2870억 원) 이상</t>
         </is>
       </c>
       <c r="I143" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>한국의 첨단산업 기업 다수</t>
         </is>
       </c>
       <c r="J143" t="inlineStr">
         <is>
-          <t>미등재 특허까지 '클린' 보령 '렌비마' 제네릭 판매 족쇄 풀려</t>
+          <t>트럼프 등에 업은 특허괴물 활개…“韓 첨단산업 위협”</t>
         </is>
       </c>
       <c r="K143" t="inlineStr">
         <is>
-          <t>hitnews.co.kr</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L143" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M143" t="inlineStr">
         <is>
-          <t>https://www.hitnews.co.kr/news/articleView.html?idxno=74520</t>
+          <t>https://www.sedaily.com/article/20019559?ref=naver</t>
         </is>
       </c>
       <c r="N143" t="inlineStr">
         <is>
-          <t>2026-03-12 00:41:16.260235+00:00</t>
+          <t>2026-03-15 13:02:10.003561+00:00</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
-          <t>전 직원 A씨, NPE 대표 B씨 및 관련 NPE</t>
+          <t>특허괴물(NPE) (예: 넷리스트, 어드밴스드 메모리 테크놀로지, 모노리식 3D)</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
-          <t>전 직원 및 NPE 대표 구속 기소, 형사 재판 진행 중</t>
+          <t>미국 법원에서 특허침해 소송 진행 중, 일부 기업은 배심원 평결 받음</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
-          <t>삼성전자가 '특허 괴물'로 불리는 특허관리법인(NPE)의 주요 타깃이 되는 가운데, 전 직원이 삼성전자 특허 분석 자료를 NPE에 넘기고 약 15억 원을 수수하여 구속 기소되었습니다. 이로 인해 NPE는 약 3000만 달러 규모의 특허 계약을 불법적으로 체결한 것으로 드러났으며, 검찰 수사가 진행 중입니다. 삼성전자는 이미 다른 NPE에 4억 2천만 달러를 배상한 바 있으며, 현재도 HBM, OLED 관련 특허 소송을 진행 중입니다.</t>
+          <t>미국 정부의 친특허권자 정책 강화로 '특허괴물(NPE)'들이 한국 반도체 기업들을 표적으로 삼아 소송을 제기하고 있습니다. 삼성전자는 넷리스트와의 분쟁에서 약 6300억원 규모의 배심원 평결을 받았으며, SK하이닉스도 특허침해 소송에 휘말리는 등 K반도체 업계의 부담이 가중되고 있습니다. 미국 내에서도 특허 발급 기준의 문제점과 IPR 제도의 약화에 대한 우려의 목소리가 나오고 있습니다.</t>
         </is>
       </c>
       <c r="G144" t="inlineStr">
         <is>
-          <t>전 직원과 NPE 대표가 삼성전자 특허 기밀을 유출하여 약 3000만 달러 규모의 불법 계약을 체결한 혐의로 구속 기소되어 상대방 책임이 명확하며(적합 조건 1), 검찰 수사를 통해 증거가 확보되었고(적합 조건 5), 관련 공적 절차(형사 기소)가 진행 중입니다(적합 조건 6). 불법 계약 규모가 450억 원에 달하며, 삼성전자가 이미 4억 2천만 달러를 배상한 사례가 있어 피해 규모가 매우 크고(적합 조건 4), NPE는 특허를 통해 수익을 창출하는 법인이므로 자력 확보 가능성이 있습니다(적합 조건 2).</t>
+          <t>미국 정부의 친특허권자 기조로 인해 '특허괴물(NPE)'의 소송 활동이 활발해지며 K반도체 기업들이 막대한 피해를 입고 있습니다. 삼성전자의 경우 넷리스트와의 분쟁에서 6300억원 규모의 배심원 평결을 받는 등 피해 규모가 매우 크고(피해 규모가 큼), 미국 특허상표청(USPTO)의 IPR 개시 거절율 급증 등 공적 절차 변화가 명확한 증거로 존재합니다(증거가 있거나 확보 가능함, 이미 공적 절차가 진행 중임). NPE들의 공격적인 소송 행태는 책임이 비교적 명확하며(상대방 책임이 비교적 명확함), K반도체 기업들은 대기업으로 소송의 가치가 높습니다(상대방에게 자력이 충분함).</t>
         </is>
       </c>
       <c r="H144" t="inlineStr">
         <is>
-          <t>최소 3000만 달러 (약 450억 원) 이상</t>
+          <t>최소 4억2115만 달러 (약 6300억원) 이상</t>
         </is>
       </c>
       <c r="I144" t="inlineStr">
         <is>
-          <t>1개 기업 (삼성전자)</t>
+          <t>K반도체 기업 다수 (삼성전자, SK하이닉스 등)</t>
         </is>
       </c>
       <c r="J144" t="inlineStr">
         <is>
-          <t>미국 특허 출원 3년간 1위한 삼성전자 뒤엔 '특허 괴물' 공세 있었다</t>
+          <t>美정부 장단에 춤추는 '특허괴물', K반도체 정조준</t>
         </is>
       </c>
       <c r="K144" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L144" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M144" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/industry/2026/03/11/2026031114352039535</t>
+          <t>http://www.fnnews.com/news/202603151812450734</t>
         </is>
       </c>
       <c r="N144" t="inlineStr">
         <is>
-          <t>2026-03-11 13:09:37.632811+00:00</t>
+          <t>2026-03-15 13:00:57.790442+00:00</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t>NPE (특허관리전문회사), 전 삼성전자 지식재산권(IP)센터 직원</t>
+          <t>다수의 특허관리전문회사 (특허괴물)</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
-          <t>전 삼성전자 직원 및 NPE 대표 구속 기소, 유사 사건 1심 유죄 판결</t>
+          <t>미국 지방법원에서 다수의 특허소송 진행 중</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
-          <t>전 삼성전자 지식재산권(IP)센터 직원들이 퇴사 후 또는 재직 중 NPE를 설립하거나 공모하여 삼성전자 등 국내 반도체 기업의 특허 기밀을 유출하고 공격한 사건. 검찰은 관련자들을 구속 기소했으며, 유사 사건에서는 1심 유죄 판결이 나왔다. NPE의 공격은 개별 기업의 재무적 손실을 넘어 국가 첨단산업의 성장 동력에 치명적인 영향을 미칠 수 있다고 지적된다.</t>
+          <t>미국 특허권 기조 변화로 '특허괴물'이라 불리는 특허관리전문회사들의 활동이 득세하며 국내 기업들이 특허소송 부담을 겪고 있다. 삼성전자는 지난해 미국 지방법원에서만 54건의 특허소송에 휘말리는 등 국내 반도체 기업들의 방어 수단 활용이 어려워지고 있다. 이에 따라 소송 자금 투명성 확보 및 균형 유지가 필요한 상황이다.</t>
         </is>
       </c>
       <c r="G145" t="inlineStr">
         <is>
-          <t>전 삼성전자 직원의 특허 기밀 유출 및 NPE 공모 혐의로 검찰 구속 기소, 유사 사건 1심 유죄 판결 등 상대방 책임이 명확하며 (적합 조건 1), 검찰 수사 및 기소 등 공적 절차가 진행 중이고 증거가 확보되었습니다 (적합 조건 5, 6). NPE 공격으로 인한 기업의 재무적 손실 및 R&amp;D 자금 영향 등 피해 규모가 큽니다 (적합 조건 4).</t>
+          <t>특허관리전문회사(특허괴물)들이 국내 대기업(삼성전자 등)을 대상으로 다수의 특허소송을 제기하여 막대한 소송 부담을 안기고 있음. 이는 상대방의 공격적인 소송 전략으로 인한 집단적 피해이며(적합 조건 1, 3), 개별 소송의 피해 규모가 크고(적합 조건 4), 이미 미국 지방법원에서 수십 건의 소송이 진행 중인 상황(적합 조건 6). 특허괴물은 소송 자력이 충분하며(적합 조건 2), 특허 관련 증거 확보도 가능하여(적합 조건 5) 소송금융 투자에 적합함.</t>
         </is>
       </c>
       <c r="H145" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>미상 (수억 원 이상 추정)</t>
         </is>
       </c>
       <c r="I145" t="inlineStr">
         <is>
-          <t>삼성전자, SK하이닉스 등 K반도체 기업 다수</t>
+          <t>다수의 국내 기업</t>
         </is>
       </c>
       <c r="J145" t="inlineStr">
         <is>
-          <t>[만화경] ‘칼이 된 방패’ 특허</t>
+          <t>美 특허권 기조 변화에 '특허괴물' 득세 우려…국내 기업도 부담</t>
         </is>
       </c>
       <c r="K145" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>asiatime.co.kr</t>
         </is>
       </c>
       <c r="L145" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M145" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20018163?ref=naver</t>
+          <t>https://www.asiatime.co.kr/article/20260315500134</t>
         </is>
       </c>
       <c r="N145" t="inlineStr">
         <is>
-          <t>2026-03-11 13:08:06.871349+00:00</t>
+          <t>2026-03-15 12:53:23.102927+00:00</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
-          <t>대웅제약</t>
+          <t>넷리스트(Netlist), 어드밴스드 메모리 테크놀로지(AMT), 모노리식 3D 등 특허전문관리기업(NPE)</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
-          <t>서울고등법원 2심 진행 중, 연내 또는 내년 초 선고 예상</t>
+          <t>미국 상무부의 특허 정책 변경 추진 및 삼성전자, SK하이닉스 등 다수 한국 반도체 기업 대상 NPE 소송 진행 중</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
-          <t>대웅제약의 주력 품목인 보툴리눔 톡신 '나보타'가 메디톡스와의 영업비밀 침해 소송에 휘말려 있다. 메디톡스는 대웅제약이 자사의 균주를 도용했다고 주장하며 501억원의 손해배상을 청구했고, 1심에서는 원고 일부 승소 판결이 나왔다. 현재 서울고등법원에서 2심이 진행 중이며, 연내 또는 내년 초 판결이 예상된다.</t>
+          <t>미국 상무부가 특허무효심판(IPR) 제도를 약화하는 특허 정책 변경을 추진하며 '특허괴물(NPE)'의 힘을 실어주고 있어 미국 내부에서도 비판이 제기되고 있습니다. 이로 인해 한국 반도체 기업들이 NPE의 집중 공략 대상이 되어 삼성전자는 이미 수억 달러의 배심원 평결을 받았고, SK하이닉스도 소송을 당하는 등 막대한 소송 방어 비용과 혁신 지체 우려에 직면했습니다. 헤지펀드 등 투자기관이 개입하는 3자 소송 자금 조달 구조가 사태를 더욱 심화시키고 있습니다.</t>
         </is>
       </c>
       <c r="G146" t="inlineStr">
         <is>
-          <t>대기업 피고(대웅제약)로 자력이 충분하며(적합 조건 2), 메디톡스의 손해배상 청구액이 501억원에 달하고 대웅제약도 556억원을 예상 손실금으로 인식하는 등 피해 규모가 매우 크다(적합 조건 4). 1심에서 원고 일부 승소 판결이 있었고, 균주 유전자 분석 결과 등 증거가 명확히 제시되어 상대방 책임이 비교적 명확하다(적합 조건 1, 5). 현재 2심이 진행 중으로 소송금융 투자 기회가 있다.</t>
+          <t>상대방 책임이 비교적 명확함 (특허전문관리기업(NPE)의 질 낮은 특허 남용), 집단적 피해 (다수의 한국 반도체 기업이 표적), 피해 규모가 큼 (수억 달러 규모의 배상금 및 막대한 소송 방어 비용), 증거 확보 가능 (미국 상무부 정책 변경 내용, IPR 거절률, 기존 소송 사례), 공적 절차 진행 중 (미국 상무부의 특허 정책 변경 추진) 등 여러 적합 조건에 해당하며, 종결된 사건이 아니므로 소송금융 투자 적합도가 높습니다.</t>
         </is>
       </c>
       <c r="H146" t="inlineStr">
         <is>
-          <t>501억원 (메디톡스 청구액), 556억원 (대웅제약 예상 손실금)</t>
+          <t>최소 4억 2천만 달러 이상 (약 6300억원 이상)</t>
         </is>
       </c>
       <c r="I146" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>한국 반도체 기업 다수</t>
         </is>
       </c>
       <c r="J146" t="inlineStr">
         <is>
-          <t>대웅제약, ‘나보타’ 역대급 매출 거뒀어도 불안한 까닭</t>
+          <t>K반도체 괴롭히는 ‘특허괴물 양산’ 나선 美 상무부... 미국에서도 과...</t>
         </is>
       </c>
       <c r="K146" t="inlineStr">
         <is>
-          <t>kormedi.com</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L146" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M146" t="inlineStr">
         <is>
-          <t>https://kormedi.com/?p=2796912</t>
+          <t>https://www.segye.com/newsView/20260315508868?OutUrl=naver</t>
         </is>
       </c>
       <c r="N146" t="inlineStr">
         <is>
-          <t>2026-03-11 12:56:58.999582+00:00</t>
+          <t>2026-03-15 12:52:33.573624+00:00</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
-          <t>미국 특허관리전문회사(NPE) 대표 B씨, 삼성전자 전직 수석 엔지니어 A씨</t>
+          <t>넷리스트, 모노리식3D 등 특허관리전문회사(NPE)</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
-          <t>검찰 수사 및 구속 기소</t>
+          <t>미 특허상표청(USTPO) 정책 수정안 논의, 미 국제무역위원회(ITC) 조사 착수, NPE들의 특허 소송 제기</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
-          <t>삼성전자 전직 수석 엔지니어가 미국 특허관리전문회사(NPE) 대표에게 내부 특허 분석 자료와 협상 전략을 유출한 혐의로 구속 기소됐다. 유출된 정보를 활용한 NPE는 삼성전자와 450억 원 규모의 특허 계약을 체결했으며, 검찰은 이를 결정적 정보 유출로 평가했다. 이번 사건은 내부자 유출과 결합된 NPE의 공격이 산업 경쟁력에 심각한 위협이 되고 있음을 보여준다.</t>
+          <t>트럼프 행정부의 특허무효심판(IPR) 절차 약화 정책으로 특허관리전문회사(NPE)들의 소송 남발이 우려되고 있음. 삼성전자, SK하이닉스 등 한국 반도체 기업들이 고대역폭메모리(HBM) 등 핵심 제품을 대상으로 NPE들의 특허 소송 표적이 되고 있으며, 미 국제무역위원회(ITC) 조사도 진행 중임. 이는 미국 첨단산업과 국가안보에도 부정적 영향을 미칠 수 있다는 지적이 나옴.</t>
         </is>
       </c>
       <c r="G147" t="inlineStr">
         <is>
-          <t>상대방 책임이 검찰 수사 및 구속 기소로 명확하며(조건 1, 5, 6), 유출된 정보로 450억 원 규모의 특허 계약이 체결되어 피해 규모가 크고(조건 4), 상대방(NPE)의 자력도 충분한 것으로 판단됩니다(조건 2). 소송금융 투자 가능성이 높습니다.</t>
+          <t>대기업 피고(삼성전자, SK하이닉스)가 고가치 지식재산권(HBM, DDR5) 관련 특허 괴물(NPE)의 표적이 되고 있음. NPE는 소송 투자자들의 자금 지원을 받는 경우가 많아 자력이 충분하며, 미 국제무역위원회(ITC) 조사가 진행 중임. 트럼프 행정부의 정책 변화로 특허무효심판(IPR) 절차가 약화되어 피고 기업의 방어 부담이 커지고 있어, 대규모 소송금융 수요를 발생시킬 수 있는 고액의 지식재산권 분쟁임. (적합 조건: 상대방 자력 충분, 피해 규모 큼, 증거 확보 가능, 공적 절차 진행 중, 집단적 피해)</t>
         </is>
       </c>
       <c r="H147" t="inlineStr">
         <is>
-          <t>450억 원 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I147" t="inlineStr">
         <is>
-          <t>1명 (삼성전자)</t>
+          <t>삼성전자, SK하이닉스 등 다수 첨단산업 기업</t>
         </is>
       </c>
       <c r="J147" t="inlineStr">
         <is>
-          <t>내부 특허 전략 넘겼다…삼성전자 엔지니어·美 NPE 대표 구속</t>
+          <t>“트럼프의 특허 소송 이의제기 무력화 시도 우려…첨단산업과 국가안...</t>
         </is>
       </c>
       <c r="K147" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L147" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M147" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20017212?ref=naver</t>
+          <t>https://www.khan.co.kr/article/202603151638001</t>
         </is>
       </c>
       <c r="N147" t="inlineStr">
         <is>
-          <t>2026-03-10 00:58:52.977936+00:00</t>
+          <t>2026-03-15 12:52:12.962456+00:00</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
-          <t>특허관리기업(NPE) 및 관련자</t>
+          <t>조 말론, 조 러브스, 인디텍스(자라 영국 법인)</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
-          <t>전 직원 및 NPE 대표 구속기소, 검찰 추징보전 청구 예정</t>
+          <t>에스티로더가 조 말론, 조 러브스, 인디텍스(자라)를 상대로 상표권 침해 및 계약 위반 소송 제기</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
-          <t>삼성전자 전 직원이 특허 관련 기밀을 특허관리기업(NPE) 대표에게 넘기고 100만 달러를 수수한 혐의로 구속기소되었다. 유출된 자료를 활용해 NPE는 삼성전자와 약 3000만 달러 규모의 특허 계약을 체결했으며, 검찰은 이를 범죄수익으로 판단하고 추징보전을 청구할 계획이다. 현재 검찰 수사 및 기소가 진행 중이다.</t>
+          <t>에스티로더가 향수 창업자 조 말론, 그녀의 브랜드 조 러브스, 그리고 자라 영국 법인을 상대로 상표권 침해 및 계약 위반 소송을 제기했습니다. 이는 조 말론이 자라와의 협업 향수 마케팅에 자신의 이름을 사용한 것이 1999년 에스티로더에 '조 말론 런던'을 매각하며 체결한 계약을 위반하고 소비자 혼동을 야기한다는 에스티로더의 주장 때문입니다.</t>
         </is>
       </c>
       <c r="G148" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(전 직원 및 NPE 대표 구속기소), 상대방(NPE)이 3000만 달러 규모의 계약을 체결하는 등 자력이 충분하며, 검찰 수사를 통해 증거가 확보되었고 공적 절차(형사 기소)가 진행 중이다. 피해 규모 또한 3000만 달러로 크다.</t>
+          <t>에스티로더와 조 말론 간의 상표권 사용 계약 위반 여부가 쟁점이며, 글로벌 기업 인디텍스가 피고에 포함되어 자력이 충분합니다. 1999년 계약서와 제품 마케팅 자료 등 객관적 증거가 명확하며, 글로벌 브랜드 가치 훼손으로 인한 피해 규모가 클 것으로 예상됩니다. (적합 조건 1, 2, 4, 5 해당)</t>
         </is>
       </c>
       <c r="H148" t="inlineStr">
         <is>
-          <t>3000만 달러</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I148" t="inlineStr">
         <is>
-          <t>1명 (삼성전자)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J148" t="inlineStr">
         <is>
-          <t>삼성전자 특허 기밀 유출하고 금품 수수…前직원·업체 대표 등 재판행</t>
+          <t>'조 말론' 이름의 진짜 주인은?…에스티로더, 인디텍스·조 말론 상표권...</t>
         </is>
       </c>
       <c r="K148" t="inlineStr">
         <is>
-          <t>mdtoday.co.kr</t>
+          <t>ktnews.com</t>
         </is>
       </c>
       <c r="L148" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M148" t="inlineStr">
         <is>
-          <t>https://mdtoday.co.kr/news/view/1065594850010202</t>
+          <t>http://www.ktnews.com/news/articleView.html?idxno=144704</t>
         </is>
       </c>
       <c r="N148" t="inlineStr">
         <is>
-          <t>2026-03-10 00:57:28.267656+00:00</t>
+          <t>2026-03-15 12:51:30.109271+00:00</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t>전 삼성전자 IP센터 수석 엔지니어 A씨 및 관련 NPE 업체</t>
+          <t>다수의 특허괴물(NPE) (예: 넷리스트, 어드밴스드 메모리 테크놀로지, 모노리식 3D)</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
-          <t>검찰 수사 완료 및 관련자 구속 기소, 불구속 기소</t>
+          <t>특허괴물에 의한 특허침해 소송 진행 중, 미국 특허 정책 변화로 방어 어려움 가중</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
-          <t>삼성전자 IP센터 수석 엔지니어 A씨가 '특허괴물'로 불리는 NPE 업체에 내부 기밀 자료를 유출하고 13억 원의 뒷돈을 받은 혐의로 검찰에 구속 기소되었다. 이 정보 유출로 NPE 업체는 삼성과 약 400억 원 규모의 특허계약을 체결했으며, 검찰은 A씨 외 4명의 전·현직 직원을 추가 기소했다. 이는 삼성전자가 특허 소송으로 입는 막대한 피해의 원인 중 하나로 지목된다.</t>
+          <t>미국 정부의 친특허권자 정책 기조 강화로 특허괴물(NPE)의 무차별적인 소송이 K반도체 기업들을 집중 공략하고 있습니다. 삼성전자가 넷리스트와의 소송에서 6300억원 규모의 평결을 받는 등 막대한 소송 방어 비용과 배상금 부담이 발생하며, 이는 한국 반도체 산업의 R&amp;D 및 투자 역량을 저해하고 있습니다. 개별 기업 대응의 한계가 지적되며 민관 공동 대응의 필요성이 제기되고 있습니다.</t>
         </is>
       </c>
       <c r="G149" t="inlineStr">
         <is>
-          <t>검찰 수사 결과로 전 직원 A씨와 NPE 업체의 책임이 명확하며(적합 조건 1), NPE 업체가 삼성으로부터 약 400억 원을 받았으므로 자력이 충분하다고 판단된다(적합 조건 2). 피해 규모가 약 400억 원으로 매우 크고(적합 조건 4), 검찰 수사 및 기소로 객관적 증거가 확보되었으며(적합 조건 5), 관련 공적 절차(검찰 수사 및 기소)가 진행 중이다(적합 조건 6).</t>
+          <t>특허괴물(NPE)의 무차별적인 소송 남발로 K반도체 기업들이 막대한 소송 방어 비용과 배상금 부담을 겪고 있어 상대방 책임이 명확합니다. 삼성전자 사례에서 6300억원 규모의 평결이 있었고 K반도체 업계 전반이 표적이 되는 등 피해 규모가 크고 집단적 피해가 발생하고 있습니다. 미국 특허상표청(USPTO)의 IPR 개시 거절율 급증 등 정책 변화가 명확한 증거로 존재하며, 미국 정부의 친특허권자 정책 기조 등 관련 절차가 진행 중입니다. NPE의 자력은 불분명할 수 있으나, 소송금융은 방어 비용 지원 또는 반소/선제적 소송을 통해 피해를 최소화하는 데 활용될 수 있어 투자 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H149" t="inlineStr">
         <is>
-          <t>약 400억 원</t>
+          <t>6300억원 이상 (삼성전자 사례), 수십조원 규모의 산업 투자 저해</t>
         </is>
       </c>
       <c r="I149" t="inlineStr">
         <is>
-          <t>1개 기업 (삼성전자)</t>
+          <t>K반도체 업계 다수 기업</t>
         </is>
       </c>
       <c r="J149" t="inlineStr">
         <is>
-          <t>‘특허괴물’ 먹잇감 된 삼성전자…내부 직원 ‘뒷돈’ 받고 기밀 빼돌...</t>
+          <t>삼성에 '빨대' 꽂아 6300억 뜯은 특허괴물, 美서도  이러다 다 죽어  자...</t>
         </is>
       </c>
       <c r="K149" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L149" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M149" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8503806&amp;ref=A</t>
+          <t>http://www.fnnews.com/news/202603150940086346</t>
         </is>
       </c>
       <c r="N149" t="inlineStr">
         <is>
-          <t>2026-03-10 00:56:27.985881+00:00</t>
+          <t>2026-03-15 12:38:58.582175+00:00</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
-          <t>특허관리전문기업(NPE) 대표 B씨 및 전 삼성전자 직원 A씨, C씨</t>
+          <t>바이트댄스</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
-          <t>검찰 구속 기소, 형사 재판 진행 중</t>
+          <t>디즈니, MPA, 파라마운트 스카이댄스 등에서 저작권 침해 중단 요구서 발송. 창작자 단체들의 법적 수단 동원 촉구. AI 저작권 관련 미중 패권 경쟁 및 법적 공백 논의 중.</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
-          <t>삼성전자 전 직원이 '특허괴물'로 불리는 특허관리전문기업(NPE)에 삼성의 특허 기밀을 넘겨 15억원을 챙기고, NPE는 이를 활용해 450억원 상당의 계약을 체결한 혐의로 구속 기소되었다. 검찰은 국내 기업을 노린 NPE의 불법 행위에 단호히 대응할 방침이다.</t>
+          <t>중국 바이트댄스의 AI 영상 생성 모델 '시댄스 2.0'이 할리우드 영화 및 K-콘텐츠 캐릭터와 장면을 무단으로 재현하며 저작권 침해 논란이 확산되고 있습니다. 디즈니 등 주요 스튜디오들이 중단 요구서를 발송했으며, 창작자들은 '대규모 절도'로 규정하며 법적 대응을 촉구하고 있습니다. 이는 AI 시대 저작권 질서를 둘러싼 미중 패권 경쟁의 일부로, K-콘텐츠 역시 주요 표적이 될 수 있습니다.</t>
         </is>
       </c>
       <c r="G150" t="inlineStr">
         <is>
-          <t>상대방(NPE 및 전 직원)의 책임이 검찰 수사를 통해 명확히 드러났으며, NPE가 450억원 상당의 이익을 취하는 등 피해 규모가 크다. 또한 검찰 구속 기소라는 공적 절차가 진행 중이어서 증거 확보가 용이하다. (적합 조건 1, 2, 4, 5, 6 해당)</t>
+          <t>상대방(바이트댄스)의 책임이 명확하며, 대기업으로서 자력이 충분합니다. 할리우드 주요 스튜디오 및 창작자 단체, K-콘텐츠 제작자 등 다수의 피해자가 발생하고 있으며, 피해 규모가 매우 클 것으로 예상됩니다. 이미 디즈니 등에서 중단 요구서를 발송하는 등 공적 절차가 진행 중이며, AI 생성물 자체가 증거가 됩니다. (적합 조건 1, 2, 3, 4, 5, 6 모두 해당)</t>
         </is>
       </c>
       <c r="H150" t="inlineStr">
         <is>
-          <t>450억원 이상 추정</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I150" t="inlineStr">
         <is>
-          <t>1개 기업 (삼성전자)</t>
+          <t>할리우드 주요 스튜디오 및 창작자 단체, K-콘텐츠 제작자 등 다수</t>
         </is>
       </c>
       <c r="J150" t="inlineStr">
         <is>
-          <t>‘특허괴물’에 삼성 기밀 판 前직원 등 구속 기소</t>
+          <t>중국 AI 영상 제작의 역습, K-콘텐츠도 안전지대 아니다!</t>
         </is>
       </c>
       <c r="K150" t="inlineStr">
         <is>
-          <t>seoul.co.kr</t>
+          <t>shindonga.donga.com</t>
         </is>
       </c>
       <c r="L150" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="M150" t="inlineStr">
         <is>
-          <t>https://www.seoul.co.kr/news/society/law/2026/03/10/20260310014008?wlog_tag3=naver</t>
+          <t>https://shindonga.donga.com/3/all/13/6136558/1</t>
         </is>
       </c>
       <c r="N150" t="inlineStr">
         <is>
-          <t>2026-03-10 00:45:28.623302+00:00</t>
+          <t>2026-03-15 00:36:08.828188+00:00</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
-          <t>구글, 미드저니, 오픈AI, 앤트로픽 등 생성형 AI 개발 기업</t>
+          <t>골프존</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
-          <t>미국 내 구글 대상 집단소송, 워너브러더스 디스커버리 등 AI 기업 대상 소송 진행 중. 국내 방송사들도 소송 예정.</t>
+          <t>대법원 파기환송, 파기환송심 진행 예정</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
-          <t>미국 대법원이 AI 생성물에 대한 저작권을 인정하지 않는 판결을 내렸습니다. 이와 별개로, 다수의 인간 예술가와 미디어 기업들이 구글, 오픈AI 등 생성형 AI 기업들을 상대로 자신들의 저작물을 무단으로 학습에 사용한 것에 대해 집단소송 및 수백억 원대 손해배상 소송을 제기하고 있거나 예정하고 있어, AI 저작권 침해 관련 소송금융 투자 기회가 높습니다.</t>
+          <t>대법원이 골프 코스와 그 설계 도면을 저작물로 인정하며, 국내 1위 스크린골프 업체 골프존이 골프 코스 설계회사들의 저작권을 침해했다고 판결했습니다. 10여 년간 이어진 소송 끝에 대법원은 골프존의 패소를 확정하고 사건을 파기환송했으며, 향후 파기환송심에서 최종 배상액 규모가 결정될 예정입니다.</t>
         </is>
       </c>
       <c r="G151" t="inlineStr">
         <is>
-          <t>생성형 AI 기업들의 저작물 무단 학습 및 활용에 대한 책임이 명확히 제기되고 있으며(적합 조건 1), 구글, 오픈AI 등 대형 AI 기업들이 피고로 자력이 충분합니다(적합 조건 2). 다수의 미술가, 사진가들이 집단소송을 제기했고, 워너브러더스 디스커버리 등 여러 저작권자들이 수백억 원대 소송을 진행 중이거나 예정되어 있어(적합 조건 3, 4) 소송금융 투자에 매우 적합합니다. AI 모델의 학습 데이터 및 생성 결과물이 증거로 활용 가능합니다(적합 조건 5). 다만, 스티븐 탈러의 개별 AI 저작권 인정 소송은 대법원에서 종결되었습니다.</t>
+          <t>대법원 판결로 골프존의 저작권 침해 책임이 명확히 인정되었고(적합 조건 1), 피고인 골프존은 국내 1위 스크린골프 업체로 충분한 자력을 가집니다(적합 조건 2). 국내외 다수의 골프 코스 설계회사들이 피해를 입었으며(적합 조건 3), 10여 년간의 분쟁 끝에 배상액 규모가 상당할 것으로 예상됩니다(적합 조건 4). 대법원 판결 자체가 강력한 증거가 됩니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H151" t="inlineStr">
         <is>
-          <t>수백억 원 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I151" t="inlineStr">
         <is>
-          <t>다수의 미술가, 사진가, 미디어 기업 등 저작권자</t>
+          <t>다수의 골프 코스 설계회사</t>
         </is>
       </c>
       <c r="J151" t="inlineStr">
         <is>
-          <t>[지금해외는] 'AI로 생성한 미술 작품에 저작권 줄 수 없어' ﹣美 대법원...</t>
+          <t>“골프 코스도 저작물” 골프존, 10여 년 분쟁 끝 패소 [장서우의 판례...</t>
         </is>
       </c>
       <c r="K151" t="inlineStr">
         <is>
-          <t>greened.kr</t>
+          <t>magazine.hankyung.com</t>
         </is>
       </c>
       <c r="L151" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="M151" t="inlineStr">
         <is>
-          <t>https://www.greened.kr/news/articleView.html?idxno=337783</t>
+          <t>https://magazine.hankyung.com/business/article/202603086917b</t>
         </is>
       </c>
       <c r="N151" t="inlineStr">
         <is>
-          <t>2026-03-10 00:34:42.031287+00:00</t>
+          <t>2026-03-15 00:34:42.826959+00:00</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C152" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C152" t="inlineStr"/>
       <c r="D152" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
-          <t>전 직원에 대한 형사 기소 및 절차 진행 중</t>
+          <t>저작권 침해 소송 진행 중</t>
         </is>
       </c>
       <c r="F152" t="inlineStr">
         <is>
-          <t>삼성전자 전 직원이 2022년부터 6차례에 걸쳐 회사 기밀을 유출하고 15억 원을 받은 혐의로 기소되었습니다. 유출된 기밀은 지식재산 전문가들로 구성된 NPE들이 삼성전자를 상대로 소송을 제기하는 데 결정적인 자료로 활용되어, 삼성전자는 막대한 소송비용과 합의금을 지출하고 있는 상황입니다.</t>
+          <t>실리콘밸리 기술 기업들이 정당한 대가 없이 방대한 저작물 데이터를 무단으로 수집하여 AI 알고리즘 학습에 사용한 것에 대한 저작권 침해 소송과 도덕적 논란이 현재 진행형입니다. 이는 다수의 저작권자에게 영향을 미칠 수 있는 사안으로, 대형 기술 기업들을 상대로 한 법적 다툼이 이어지고 있습니다.</t>
         </is>
       </c>
       <c r="G152" t="inlineStr">
         <is>
-          <t>전 직원의 기밀 유출이라는 상대방 책임이 명확하며, 기소되어 형사 절차가 진행 중이므로 증거 확보가 용이합니다. 삼성전자가 막대한 소송비용 및 합의금을 소모하고 있어 피해 규모가 크고, 직원이 15억 원의 부당이득을 취한 사실이 확인되어 배상 가능성이 있습니다.</t>
+          <t>실리콘밸리 대형 기술 기업들을 상대로 한 저작권 침해 소송으로, 상대방의 자력이 충분하고(적합 조건 2), 방대한 저작물 데이터 무단 사용으로 인한 집단적 피해 가능성이 높으며(적합 조건 3), 상대방의 책임이 비교적 명확하게 제기되고 있습니다(적합 조건 1). 현재 소송이 진행 중인 사건으로 투자 기회가 있습니다.</t>
         </is>
       </c>
       <c r="H152" t="inlineStr">
         <is>
-          <t>미상 (단, 직원의 부당이득 15억 원 확인 및 삼성전자의 막대한 소송비용 및 합의금 소모)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I152" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J152" t="inlineStr">
         <is>
-          <t>15억 받고 '기밀 유출' 삼성전자 전 직원 기소</t>
+          <t>[IT큐레이션] 몸집 불리기 멈춘 넷플릭스, 8900억 인공지능 승부수 던진...</t>
         </is>
       </c>
       <c r="K152" t="inlineStr">
         <is>
-          <t>obsnews.co.kr</t>
+          <t>econovill.com</t>
         </is>
       </c>
       <c r="L152" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M152" t="inlineStr">
         <is>
-          <t>https://www.obsnews.co.kr/news/articleView.html?idxno=1516502</t>
+          <t>https://www.econovill.com/news/articleView.html?idxno=733010</t>
         </is>
       </c>
       <c r="N152" t="inlineStr">
         <is>
-          <t>2026-03-09 13:28:46.303025+00:00</t>
+          <t>2026-03-13 00:58:46.383631+00:00</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
-          <t>특허관리기업</t>
+          <t>Stability AI</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
-          <t>전 직원 및 특허관리기업 대표 구속기소</t>
+          <t>미국에서 Getty Images가 Stability AI를 상대로 대형 저작권 소송 진행 중</t>
         </is>
       </c>
       <c r="F153" t="inlineStr">
         <is>
-          <t>삼성전자 IP센터 전 직원이 특허관리기업에 내부 기밀을 유출하고 백만 달러를 수수했으며, 특허관리기업은 이를 활용해 삼성전자와의 협상에서 3천만 달러 상당의 이득을 취한 사건입니다. 검찰은 관련자들을 구속기소했으며, 이는 삼성전자의 지식재산권 침해 및 영업비밀 유출에 대한 민사 소송 가능성을 시사합니다.</t>
+          <t>AI와 저작권 문제에 대한 소송이 세계 각지에서 진행 중이며, 특히 미국에서는 여러 건의 대형 저작권 소송이 동시에 진행되고 있습니다. Getty Images는 Stability AI를 상대로 수백만 장의 사진을 무단으로 사용했다고 주장하며 소송을 제기했습니다.</t>
         </is>
       </c>
       <c r="G153" t="inlineStr">
         <is>
-          <t>상대방 책임이 검찰의 구속기소로 명확하며(적합 조건 1), 특허관리기업이 기밀 유출로 3천만 달러 상당의 이득을 취해 피해 규모가 크고(적합 조건 4), 이는 상대방의 자력도 충분함을 시사합니다(적합 조건 2). 검찰 수사 및 기소라는 공적 절차가 진행 중이므로(적합 조건 6) 증거 확보가 용이할 것으로 판단되어(적합 조건 5) 소송금융 투자에 매우 적합합니다.</t>
+          <t>상대방 책임이 비교적 명확함 (Getty Images의 수백만 장 사진 무단 사용 주장), 상대방에게 자력이 충분함 (Stability AI는 AI 기술 기업으로 배상 능력이 충분할 것으로 예상됨), 피해 규모가 큼 (수백만 장의 사진 무단 사용은 상당한 규모의 손해배상 청구로 이어질 수 있음), 이미 소송이 진행 중임 (미국에서 Getty Images와 Stability AI 간 대형 저작권 소송이 이미 진행 중임).</t>
         </is>
       </c>
       <c r="H153" t="inlineStr">
         <is>
-          <t>최소 3천만 달러 (약 400억 원)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I153" t="inlineStr">
         <is>
-          <t>1 (삼성전자)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J153" t="inlineStr">
         <is>
-          <t>삼성전자 전 직원 기밀 유출...'특허괴물' 횡포 또 적발</t>
+          <t>AI와 저작권 문제... 창작의 경계는 어디까지인가</t>
         </is>
       </c>
       <c r="K153" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>gukjenews.com</t>
         </is>
       </c>
       <c r="L153" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M153" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0103_202603091920590036</t>
+          <t>https://www.gukjenews.com/news/articleView.html?idxno=3520362</t>
         </is>
       </c>
       <c r="N153" t="inlineStr">
         <is>
-          <t>2026-03-09 13:23:04.193365+00:00</t>
+          <t>2026-03-13 00:56:58.914620+00:00</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C154" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C154" t="inlineStr"/>
       <c r="D154" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
-          <t>삼성전자 전 직원 및 NPE 운영진 구속 기소, 재판 진행 중</t>
+          <t>관세청 위조품 적발, 한국지식재산보호원 상표 무단 선점 모니터링</t>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
-          <t>삼성전자 전 직원이 특허관리기업(NPE)으로부터 100만 달러의 뒷돈을 받고 삼성전자의 특허 기밀을 유출한 혐의로 구속 기소되었습니다. NPE는 유출된 기밀을 이용해 삼성전자와 3천만 달러 규모의 계약을 체결한 것으로 조사되었으며, 검찰은 이들의 행위가 국가 기술경쟁력 저하로 이어질 수 있다고 질타했습니다. 현재 관련자들은 재판에 넘겨진 상태입니다.</t>
+          <t>K브랜드의 세계적 인기에 힘입어 위조품 유통 및 상표 무단 선점 문제가 심화되고 있습니다. 관세청 적발 위조품은 연간 11만 7천 점에 달하며, OECD는 한국 기업의 지식재산권 침해로 인한 연간 매출 손실을 약 97억 달러로 추산합니다. 다수의 K브랜드 기업들이 막대한 피해를 입고 있으며, 이는 소비자 안전 문제로도 이어지고 있습니다.</t>
         </is>
       </c>
       <c r="G154" t="inlineStr">
         <is>
-          <t>삼성전자 전 직원과 특허관리기업(NPE)의 특허 기밀 유출 및 부당 이득 행위가 검찰 수사로 명확히 드러나 구속 기소되어 상대방 책임이 명확합니다. NPE는 기밀을 이용해 3천만 달러 규모의 계약을 체결했고, 전 직원은 100만 달러의 뒷돈을 받아 상대방의 자력이 충분하며, 삼성전자의 피해 규모 또한 큽니다. 검찰 수사 및 기소, 사내 메신저 기록 등 객관적 증거가 확보되었고, 이미 검찰 기소 후 재판이 진행 중인 공적 절차가 있습니다.</t>
+          <t>K브랜드 전반에 걸쳐 위조품 유통 및 상표 무단 선점 문제가 심각하며, OECD 추산 연간 97억 달러의 막대한 피해 규모가 발생하고 있습니다(적합 조건 4). 관세청 적발 자료, 지식재산보호원 통계 등 객관적 증거가 명확하며(적합 조건 5), 관세청의 위조품 적발 등 공적 절차가 진행 중입니다(적합 조건 6). 다수의 K브랜드 기업들이 피해를 입고 있어 집단적 대응 가능성이 높습니다(적합 조건 3).</t>
         </is>
       </c>
       <c r="H154" t="inlineStr">
         <is>
-          <t>3천만 달러 (NPE 계약 규모), 100만 달러 (전 직원이 받은 뒷돈)</t>
+          <t>연간 약 97억 달러 (OECD 추산), 국내 뷰티 브랜드 지식재산권 침해 피해액 220억 원 (2025년 1~9월)</t>
         </is>
       </c>
       <c r="I154" t="inlineStr">
         <is>
-          <t>1 (삼성전자)</t>
+          <t>다수의 K브랜드 기업</t>
         </is>
       </c>
       <c r="J154" t="inlineStr">
         <is>
-          <t>뒷돈 받고 삼성 특허 기밀 넘겨…전 직원 등 기소</t>
+          <t>[김종면의 브랜드 인사이트] K브랜드 열풍의 현주소… 세계가 열광하는...</t>
         </is>
       </c>
       <c r="K154" t="inlineStr">
         <is>
-          <t>yonhapnewstv.co.kr</t>
+          <t>etnews.com</t>
         </is>
       </c>
       <c r="L154" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M154" t="inlineStr">
         <is>
-          <t>http://www.yonhapnewstv.co.kr/MYH202603091856106sN</t>
+          <t>https://www.etnews.com/20260312000129</t>
         </is>
       </c>
       <c r="N154" t="inlineStr">
         <is>
-          <t>2026-03-09 13:21:04.964687+00:00</t>
+          <t>2026-03-13 00:52:30.701059+00:00</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
-          <t>특허관리기업(NPE) 및 전 삼성전자 직원 A씨, B씨, C씨</t>
+          <t>조 말론, 조 러브스, 자라 영국법인</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
-          <t>전 삼성전자 직원 및 NPE 대표 구속기소, 검찰 추징보전 청구 예정</t>
+          <t>영국 법원에 상표권 침해 소송 제기</t>
         </is>
       </c>
       <c r="F155" t="inlineStr">
         <is>
-          <t>삼성전자 전 직원이 15억원의 뒷돈을 받고 특허 관련 기밀을 특허관리기업(NPE)에 유출한 혐의로 구속기소되었습니다. 유출된 기밀은 NPE가 삼성전자와 3000만달러 상당의 특허 계약을 체결하는 데 활용되었으며, 검찰은 이를 범죄수익으로 보고 추징보전을 청구할 계획입니다. 삼성전자는 이 계약에 대해 민사상 무효 또는 취소를 주장할 수 있습니다.</t>
+          <t>영국 향수 기업가 조 말론이 자신의 이름을 사용한 향수를 출시하자, 미국 뷰티 대기업 에스티로더 컴퍼니스가 상표권 침해를 주장하며 영국 법원에 소송을 제기했습니다. 조 말론은 1999년 자신의 이름 사용권을 에스티로더에 매각했으며, 에스티로더는 지난 25년간 '조 말론 런던' 브랜드 구축에 막대한 투자를 해왔다고 주장하고 있습니다.</t>
         </is>
       </c>
       <c r="G155" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확함 (전 직원 및 NPE의 특허 기밀 유출 및 활용), 상대방에게 자력이 충분함 (NPE가 삼성전자와 3000만달러 규모의 계약 체결), 피해 규모가 큼 (3000만달러 상당의 계약), 증거가 있거나 확보 가능함 (검찰 수사 및 기소로 객관적 증거 존재), 이미 공적 절차가 진행 중임 (검찰 수사 및 구속기소). 삼성전자가 민사상 계약 무효 또는 취소를 주장할 수 있는 명확한 근거가 있습니다.</t>
+          <t>에스티로더가 조 말론을 상대로 상표권 침해 소송을 제기한 사건으로, 피고인 조 말론과 자라 영국법인의 자력이 충분하며(적합 조건 2), 이름 사용권 매각 계약 등 객관적 증거 확보가 가능합니다(적합 조건 5). 에스티로더가 25년간 브랜드 구축에 투자한 점을 고려할 때 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 에스티로더의 주장은 계약 위반 및 상표권 침해에 대한 법적 근거가 비교적 명확합니다(적합 조건 1).</t>
         </is>
       </c>
       <c r="H155" t="inlineStr">
         <is>
-          <t>3000만달러 (약 449억원)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I155" t="inlineStr">
         <is>
-          <t>1 (삼성전자)</t>
+          <t>1</t>
         </is>
       </c>
       <c r="J155" t="inlineStr">
         <is>
-          <t>'삼성전자 특허기밀 유출' 15억 뒷돈 챙긴 前직원 구속기소</t>
+          <t>“본인 이름 썼다가 소송당했다”…유명 향수 ‘조 말론’ 무슨 일이?</t>
         </is>
       </c>
       <c r="K155" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L155" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M155" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603091837471426</t>
+          <t>https://biz.heraldcorp.com/article/10693295?ref=naver</t>
         </is>
       </c>
       <c r="N155" t="inlineStr">
         <is>
-          <t>2026-03-09 13:19:45.025042+00:00</t>
+          <t>2026-03-13 00:46:20.118558+00:00</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
-          <t>미드저니</t>
+          <t>대한전선</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E156" t="inlineStr">
         <is>
-          <t>미드저니를 상대로 저작권 침해 소송 제기</t>
+          <t>경찰 수사 및 검찰 송치 대기 중, 형사 사건 결과에 따라 민사 소송 예정</t>
         </is>
       </c>
       <c r="F156" t="inlineStr">
         <is>
-          <t>월트디즈니, 유니버설, 워너브러더스 등 주요 영화 스튜디오들이 AI 기업 미드저니를 상대로 저작권 침해 소송을 제기했다. 워너브러더스는 침해 저작물 1건당 최대 15만 달러의 손해배상을 청구했으며, AI 학습 데이터로 저작물을 무단 사용한 것이 쟁점이다.</t>
+          <t>LS전선이 대한전선의 해저케이블 기술 탈취 의혹을 제기하며 경찰에 수사를 의뢰했습니다. LS전선은 경찰에서 검찰로 기소의견 송치될 것을 기대하고 있으며, 형사 사건 결과에 따라 손해배상 소송 등 법적 조치를 진행할 방침입니다.</t>
         </is>
       </c>
       <c r="G156" t="inlineStr">
         <is>
-          <t>AI 기업 미드저니를 상대로 월트디즈니, 유니버설, 워너브러더스 등 다수의 대형 스튜디오가 저작권 침해 소송을 제기하여 상대방 책임이 명확하고(적합 조건 1), 다수의 피해자가 존재합니다(적합 조건 3). 워너브러더스는 침해 저작물 1건당 최대 15만 달러의 손해배상을 청구하여 피해 규모가 크고(적합 조건 4), 대형 스튜디오들이 소송을 제기한 만큼 증거 확보 가능성도 높습니다(적합 조건 5).</t>
+          <t>상대방(대한전선)은 대기업으로 자력이 충분하며(적합 조건 2), 해저케이블 기술 탈취는 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 현재 경찰 수사가 진행 중이며 검찰 기소의견 송치를 기대하고 있어 객관적 증거 확보 가능성이 높고(적합 조건 5), 공적 절차(형사 사건)가 이미 진행 중입니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H156" t="inlineStr">
         <is>
-          <t>침해 저작물 1건당 최대 15만 달러(약 2억1900만원)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I156" t="inlineStr">
         <is>
-          <t>월트디즈니, 유니버설, 워너브러더스 등 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J156" t="inlineStr">
         <is>
-          <t>'30명이 1년' 작업을 '6명이 5개월' 만에…AI가 영화·게임 제작 방정식...</t>
+          <t>['흑'과'백'①] LS전선 vs 대한전선…해저케이블 기술</t>
         </is>
       </c>
       <c r="K156" t="inlineStr">
         <is>
-          <t>newsworks.co.kr</t>
+          <t>shinailbo.co.kr</t>
         </is>
       </c>
       <c r="L156" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M156" t="inlineStr">
         <is>
-          <t>https://www.newsworks.co.kr/news/articleView.html?idxno=833463</t>
+          <t>https://www.shinailbo.co.kr/news/articleView.html?idxno=5000405</t>
         </is>
       </c>
       <c r="N156" t="inlineStr">
         <is>
-          <t>2026-03-09 13:18:04.342482+00:00</t>
+          <t>2026-03-13 00:37:09.388240+00:00</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
-          <t>특허괴물</t>
+          <t>한미은행</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
-          <t>특허괴물에 의한 국내 기업 대상 특허 소송 진행 중</t>
+          <t>소송 제기</t>
         </is>
       </c>
       <c r="F157" t="inlineStr">
         <is>
-          <t>삼성 직원이 기업 기밀을 '특허괴물'에 유출한 사건입니다. '특허괴물'은 이 기밀을 이용해 국내 기업들을 상대로 특허 소송을 제기할 가능성이 높으며, 이미 2024년 미국에서 국내 기업 관련 소송이 증가하고 있는 상황입니다.</t>
+          <t>뱅크오브호프가 한미은행을 상대로 직원 빼내기 및 영업기밀 탈취 혐의로 소송을 제기했다. 이는 경쟁 은행 간의 기업 분쟁으로, 영업기밀 유출로 인한 피해 규모가 상당할 것으로 예상된다. 현재 소송이 진행 중인 단계이다.</t>
         </is>
       </c>
       <c r="G157" t="inlineStr">
         <is>
-          <t>삼성 직원의 기밀 유출이라는 명확한 사건이 존재하며, 이를 이용해 '특허괴물'이 국내 기업을 상대로 부당한 특허 소송을 제기할 가능성이 높습니다. '특허괴물'은 소송을 전문으로 하는 주체이므로 자력이 충분하며, 특허 소송의 특성상 피해 규모가 클 수 있습니다. (적합 조건 1, 2, 4, 5 해당)</t>
+          <t>한미은행의 영업기밀 탈취 및 직원 빼내기 혐의는 상대방 책임이 명확하며(적합 조건 1), 상대방인 한미은행은 자력이 충분한 금융기관이다(적합 조건 2). 영업기밀 탈취는 대규모 피해로 이어질 가능성이 높고(적합 조건 4), 이미 소송이 제기되어 증거가 확보되었을 것으로 판단된다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H157" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I157" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J157" t="inlineStr">
         <is>
-          <t>기밀 빼내 '특허괴물'에 넘긴 삼성 직원</t>
+          <t>“직원 빼내 영업기밀 탈취” 뱅크오브호프, 한미은행 제소</t>
         </is>
       </c>
       <c r="K157" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>koreatimes.com</t>
         </is>
       </c>
       <c r="L157" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M157" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/2026030992191</t>
+          <t>http://www.koreatimes.com/article/1604767</t>
         </is>
       </c>
       <c r="N157" t="inlineStr">
         <is>
-          <t>2026-03-09 13:13:50.251807+00:00</t>
+          <t>2026-03-13 00:35:43.972558+00:00</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
-          <t>전 삼성전자 직원 및 특허관리전문회사(NPE)</t>
+          <t>블루엘리펀트</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E158" t="inlineStr">
         <is>
-          <t>검찰 수사 및 기소 완료, 형사 재판 진행 예정</t>
+          <t>민사소송 첫 변론기일 진행</t>
         </is>
       </c>
       <c r="F158" t="inlineStr">
         <is>
-          <t>전 삼성전자 직원이 내부 특허 기밀과 협상 전략을 특허관리전문회사(NPE)에 유출하고 100만 달러의 뒷돈을 받은 혐의로 구속 기소되었다. NPE는 이 정보를 활용해 삼성전자와 3000만 달러 규모의 특허 계약을 체결했으며, 검찰은 공모한 다른 직원 및 NPE 관계자들도 추가 기소했다. 삼성전자의 고소로 시작된 검찰 수사를 통해 금품 수수 및 자료 유출 정황이 확인되었다.</t>
+          <t>젠틀몬스터를 운영하는 아이아이컴바인드가 블루엘리펀트의 선글라스 16종이 자사 제품을 모방했다며 30억 원 상당의 손해배상 및 부정경쟁행위 금지 청구 소송을 제기했다. 양측은 첫 변론기일에서 디자인 표절 여부를 두고 날선 공방을 벌였으며, 젠틀몬스터 측은 3D 스캐닝 분석 등 구체적인 증거를 제시했다.</t>
         </is>
       </c>
       <c r="G158" t="inlineStr">
         <is>
-          <t>전 삼성전자 직원이 특허관리전문회사(NPE)에 내부 기밀 및 협상 전략을 유출하여 NPE가 3000만 달러 규모의 계약을 체결한 사건. 상대방 책임이 검찰 수사를 통해 명확히 드러났고(적합 조건 1), 피해 규모가 3000만 달러(약 450억 원)로 매우 크며(적합 조건 4), 검찰 수사 및 기소로 객관적 증거가 확보되었고(적합 조건 5), 이미 공적 절차(검찰 수사 및 기소)가 진행 중이다(적합 조건 6). NPE는 전문 회사로 자력이 충분할 가능성이 높다(적합 조건 2).</t>
+          <t>상대방 책임이 비교적 명확함 (젠틀몬스터 측이 3D 스캐닝 분석 등 구체적인 증거 제시), 상대방에게 자력이 충분함 (시장 내 활동 기업으로 30억 원 규모 배상 능력 추정), 피해 규모가 큼 (30억 원 상당의 손해배상 청구), 증거가 있거나 확보 가능함 (전문가 의견서, 3D 스캐닝 분석 결과 등 객관적 증거 제시).</t>
         </is>
       </c>
       <c r="H158" t="inlineStr">
         <is>
-          <t>최소 3000만 달러 (약 450억 원)</t>
+          <t>30억 원</t>
         </is>
       </c>
       <c r="I158" t="inlineStr">
         <is>
-          <t>1개 기업 (삼성전자)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J158" t="inlineStr">
         <is>
-          <t>기밀 빼돌린 삼성 前직원, 특허협상 전략까지 NPE에 넘겼다</t>
+          <t>“무분별 베끼기” vs “짝퉁업체 매도”…법정서 공방 벌인 젠틀몬스터...</t>
         </is>
       </c>
       <c r="K158" t="inlineStr">
         <is>
           <t>sedaily.com</t>
         </is>
       </c>
       <c r="L158" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M158" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20017073?ref=naver</t>
+          <t>https://www.sedaily.com/article/20018665?ref=naver</t>
         </is>
       </c>
       <c r="N158" t="inlineStr">
         <is>
-          <t>2026-03-09 13:12:22.694165+00:00</t>
+          <t>2026-03-12 12:58:44.478241+00:00</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C159" t="inlineStr"/>
+      <c r="C159" t="inlineStr">
+        <is>
+          <t>렌비마 오리지널 특허권자</t>
+        </is>
+      </c>
       <c r="D159" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E159" t="inlineStr">
         <is>
-          <t>검찰 수사 결과 발표</t>
+          <t>특허심판 및 특허 소송 진행 중</t>
         </is>
       </c>
       <c r="F159" t="inlineStr">
         <is>
-          <t>삼성전자의 특허 관련 기밀 정보가 유출되어 '특허괴물'의 공격에 취약해졌다는 내용의 검찰 수사 결과가 발표되었다. 유출된 정보는 삼성전자의 대응 전략 등으로, 상대방이 패를 알고 베팅하는 것과 같은 심각한 전략적 불이익을 초래할 수 있다. 이로 인해 국내 기업들이 특허괴물의 무차별 소송에 '골병' 들고 있다는 우려가 제기된다.</t>
+          <t>보령이 갑상선암 치료제 '렌비마'의 제네릭 판매를 위해 미등재 특허 관련 법적 쟁점을 해결하며 판매 '족쇄'를 풀었다는 내용입니다. 기사 본문에서 '특허 소송 진행' 및 '특허심판'이 언급되어, 대형 제약사 간의 지식재산권 분쟁이 활발히 진행 중임을 시사합니다.</t>
         </is>
       </c>
       <c r="G159" t="inlineStr">
         <is>
-          <t>삼성전자의 기밀 정보 유출은 검찰 수사 결과 발표로 불법행위 및 증거가 명확하며(적합 조건 1, 5, 6), 특허괴물에 대한 대응 전략 유출로 막대한 피해가 예상되어 피해 규모가 크다(적합 조건 4). 이 사건은 대기업의 핵심 정보 유출이라는 점에서 관련 민사 소송의 가능성이 높다.</t>
+          <t>해당 사건은 대형 제약사 간의 지식재산권(특허) 분쟁으로, '특허 소송 진행' 및 '특허심판'이 언급되어 공적 절차가 진행 중입니다(적합 조건 6). 상대방(오리지널 특허권자)의 자력이 충분하고(적합 조건 2), 특허 침해 소송의 특성상 피해 규모가 클 가능성이 높으며(적합 조건 4), 증거 확보가 용이하여(적합 조건 5) 소송금융 투자에 적합한 유형입니다.</t>
         </is>
       </c>
       <c r="H159" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I159" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J159" t="inlineStr">
         <is>
-          <t>대응전략 등 정보 유출…삼성전자, 특허괴물에 취약한 이유 있었네</t>
+          <t>미등재 특허까지 '클린' 보령 '렌비마' 제네릭 판매 족쇄 풀려</t>
         </is>
       </c>
       <c r="K159" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>hitnews.co.kr</t>
         </is>
       </c>
       <c r="L159" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M159" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/industry/general-industry/6095203</t>
+          <t>https://www.hitnews.co.kr/news/articleView.html?idxno=74520</t>
         </is>
       </c>
       <c r="N159" t="inlineStr">
         <is>
-          <t>2026-03-09 12:54:35.459002+00:00</t>
+          <t>2026-03-12 00:41:16.260235+00:00</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C160" t="inlineStr"/>
+      <c r="C160" t="inlineStr">
+        <is>
+          <t>전 직원 A씨, NPE 대표 B씨 및 관련 NPE</t>
+        </is>
+      </c>
       <c r="D160" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E160" t="inlineStr">
         <is>
-          <t>정부의 단속 강화 및 제도 개선 추진, 기술경찰 수사 인력 확충 및 특별수사팀 신설</t>
+          <t>전 직원 및 NPE 대표 구속 기소, 형사 재판 진행 중</t>
         </is>
       </c>
       <c r="F160" t="inlineStr">
         <is>
-          <t>중소기업 기술탈취 피해가 연간 약 300건, 건당 평균 18억 원에 달하며 지속적으로 발생하고 있습니다. 대기업이나 원청기업이 거래 과정에서 기술을 탈취하는 경우가 많으나, 중소기업은 법률 자원 부족으로 대응에 어려움을 겪습니다. 정부는 단속 강화와 제도 개선에 나서고 있으나, 업계는 실효성 있는 지원책을 요구하고 있습니다.</t>
+          <t>삼성전자가 '특허 괴물'로 불리는 특허관리법인(NPE)의 주요 타깃이 되는 가운데, 전 직원이 삼성전자 특허 분석 자료를 NPE에 넘기고 약 15억 원을 수수하여 구속 기소되었습니다. 이로 인해 NPE는 약 3000만 달러 규모의 특허 계약을 불법적으로 체결한 것으로 드러났으며, 검찰 수사가 진행 중입니다. 삼성전자는 이미 다른 NPE에 4억 2천만 달러를 배상한 바 있으며, 현재도 HBM, OLED 관련 특허 소송을 진행 중입니다.</t>
         </is>
       </c>
       <c r="G160" t="inlineStr">
         <is>
-          <t>대기업/원청기업의 책임이 명확하고 자력이 충분하며, 연간 약 300건, 건당 평균 18억 원에 달하는 집단적이고 큰 피해가 발생하고 있습니다. 정부의 공식 조사 및 수사 강화(기술경찰 확충, 특별수사팀 신설) 등 공적 절차가 진행 중이며, 중소기업의 법률 자원 부족으로 소송금융의 필요성이 매우 높습니다.</t>
+          <t>전 직원과 NPE 대표가 삼성전자 특허 기밀을 유출하여 약 3000만 달러 규모의 불법 계약을 체결한 혐의로 구속 기소되어 상대방 책임이 명확하며(적합 조건 1), 검찰 수사를 통해 증거가 확보되었고(적합 조건 5), 관련 공적 절차(형사 기소)가 진행 중입니다(적합 조건 6). 불법 계약 규모가 450억 원에 달하며, 삼성전자가 이미 4억 2천만 달러를 배상한 사례가 있어 피해 규모가 매우 크고(적합 조건 4), NPE는 특허를 통해 수익을 창출하는 법인이므로 자력 확보 가능성이 있습니다(적합 조건 2).</t>
         </is>
       </c>
       <c r="H160" t="inlineStr">
         <is>
-          <t>건당 약 18억 원 (연간 총 5442억 원)</t>
+          <t>최소 3000만 달러 (약 450억 원) 이상</t>
         </is>
       </c>
       <c r="I160" t="inlineStr">
         <is>
-          <t>연간 약 300개 중소기업 (실제는 더 많을 것으로 추정)</t>
+          <t>1개 기업 (삼성전자)</t>
         </is>
       </c>
       <c r="J160" t="inlineStr">
         <is>
-          <t>[기획] 기술탈취 피해액 눈덩이…정부 대책 실효성 미흡</t>
+          <t>미국 특허 출원 3년간 1위한 삼성전자 뒤엔 '특허 괴물' 공세 있었다</t>
         </is>
       </c>
       <c r="K160" t="inlineStr">
         <is>
-          <t>m-i.kr</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L160" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M160" t="inlineStr">
         <is>
-          <t>https://www.m-i.kr/news/articleView.html?idxno=1344193</t>
+          <t>https://www.mt.co.kr/industry/2026/03/11/2026031114352039535</t>
         </is>
       </c>
       <c r="N160" t="inlineStr">
         <is>
-          <t>2026-03-09 12:50:40.841803+00:00</t>
+          <t>2026-03-11 13:09:37.632811+00:00</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
-          <t>I사 (NPE), 전직 삼성전자 직원 권모씨, 임모씨, A씨 등</t>
+          <t>NPE (특허관리전문회사), 전 삼성전자 지식재산권(IP)센터 직원</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E161" t="inlineStr">
         <is>
-          <t>전직 삼성전자 직원 및 NPE 관계자 6명 기소, 형사 재판 진행 중</t>
+          <t>전 삼성전자 직원 및 NPE 대표 구속 기소, 유사 사건 1심 유죄 판결</t>
         </is>
       </c>
       <c r="F161" t="inlineStr">
         <is>
-          <t>삼성전자 전직 직원과 특허수익화전문기업(NPE) 관계자들이 삼성전자의 특허 관련 기밀 정보를 100만 달러에 유출하고 특허 협상에 활용한 혐의로 검찰에 기소되었다. 검찰은 유출된 정보의 가치가 매우 크며, 상대방의 패를 알고 베팅하는 것과 같다고 설명했다. 피고인들은 혐의를 부인하며 재판에서 다툴 예정이다.</t>
+          <t>전 삼성전자 지식재산권(IP)센터 직원들이 퇴사 후 또는 재직 중 NPE를 설립하거나 공모하여 삼성전자 등 국내 반도체 기업의 특허 기밀을 유출하고 공격한 사건. 검찰은 관련자들을 구속 기소했으며, 유사 사건에서는 1심 유죄 판결이 나왔다. NPE의 공격은 개별 기업의 재무적 손실을 넘어 국가 첨단산업의 성장 동력에 치명적인 영향을 미칠 수 있다고 지적된다.</t>
         </is>
       </c>
       <c r="G161" t="inlineStr">
         <is>
-          <t>상대방 책임이 검찰 기소로 명확하며(조건 1), 삼성전자의 핵심 특허 정보 유출로 인한 피해 규모가 매우 클 것으로 예상됩니다(조건 4). 검찰 수사 및 기소로 객관적 증거가 확보되었고(조건 5), 공적 절차(형사 기소)가 진행 중입니다(조건 6). 다만, 피고(전직 직원 및 NPE)의 자력은 대기업 수준으로 명확히 확인되지는 않습니다.</t>
+          <t>전 삼성전자 직원의 특허 기밀 유출 및 NPE 공모 혐의로 검찰 구속 기소, 유사 사건 1심 유죄 판결 등 상대방 책임이 명확하며 (적합 조건 1), 검찰 수사 및 기소 등 공적 절차가 진행 중이고 증거가 확보되었습니다 (적합 조건 5, 6). NPE 공격으로 인한 기업의 재무적 손실 및 R&amp;D 자금 영향 등 피해 규모가 큽니다 (적합 조건 4).</t>
         </is>
       </c>
       <c r="H161" t="inlineStr">
         <is>
-          <t>미상 (정보 가치 매우 큼, 100만 달러 수수 확인)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I161" t="inlineStr">
         <is>
-          <t>1 (삼성전자)</t>
+          <t>삼성전자, SK하이닉스 등 K반도체 기업 다수</t>
         </is>
       </c>
       <c r="J161" t="inlineStr">
         <is>
-          <t>특허기술 100만불에 판 前삼성 직원 등 6명 기소 …  상대방 패 알고 베...</t>
+          <t>[만화경] ‘칼이 된 방패’ 특허</t>
         </is>
       </c>
       <c r="K161" t="inlineStr">
         <is>
-          <t>queen.co.kr</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L161" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M161" t="inlineStr">
         <is>
-          <t>http://www.queen.co.kr/news/articleView.html?idxno=452643</t>
+          <t>https://www.sedaily.com/article/20018163?ref=naver</t>
         </is>
       </c>
       <c r="N161" t="inlineStr">
         <is>
-          <t>2026-03-09 12:50:18.884753+00:00</t>
+          <t>2026-03-11 13:08:06.871349+00:00</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
-          <t>NPE기업 대표 B씨, 전 삼성전자 IP센터 수석 엔지니어 A씨 및 공범들, 법인 NPE사</t>
+          <t>대웅제약</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E162" t="inlineStr">
         <is>
-          <t>검찰 수사 및 기소 완료, 재판 진행 중, 범죄수익 추징보전 청구 예정</t>
+          <t>서울고등법원 2심 진행 중, 연내 또는 내년 초 선고 예상</t>
         </is>
       </c>
       <c r="F162" t="inlineStr">
         <is>
-          <t>삼성전자 전 IP센터 수석 엔지니어와 특허관리기업(NPE) 대표가 공모하여 삼성전자의 핵심 특허 기밀을 유출하고, 이를 활용해 NPE가 3000만 달러 상당의 부당이득을 취득한 사건입니다. 검찰은 관련자 5명과 법인 NPE사를 기소했으며, 해당 계약이 민사적 취소 사유가 될 수 있다고 밝히고 3000만 달러를 범죄수익으로 추징할 방침입니다.</t>
+          <t>대웅제약의 주력 품목인 보툴리눔 톡신 '나보타'가 메디톡스와의 영업비밀 침해 소송에 휘말려 있다. 메디톡스는 대웅제약이 자사의 균주를 도용했다고 주장하며 501억원의 손해배상을 청구했고, 1심에서는 원고 일부 승소 판결이 나왔다. 현재 서울고등법원에서 2심이 진행 중이며, 연내 또는 내년 초 판결이 예상된다.</t>
         </is>
       </c>
       <c r="G162" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(전 삼성전자 직원 및 NPE 대표의 조직적 기밀 유출), 피해 규모가 크며(NPE가 3000만 달러 상당의 부당이득 취득), 검찰 수사를 통해 증거가 확보되었고 공적 절차(검찰 기소 및 재판 진행)가 진행 중입니다. 검찰이 해당 계약을 민사적 취소 사유로 판단하고 범죄수익 추징을 예고하여 삼성전자의 손해배상 청구 가능성이 높습니다.</t>
+          <t>대기업 피고(대웅제약)로 자력이 충분하며(적합 조건 2), 메디톡스의 손해배상 청구액이 501억원에 달하고 대웅제약도 556억원을 예상 손실금으로 인식하는 등 피해 규모가 매우 크다(적합 조건 4). 1심에서 원고 일부 승소 판결이 있었고, 균주 유전자 분석 결과 등 증거가 명확히 제시되어 상대방 책임이 비교적 명확하다(적합 조건 1, 5). 현재 2심이 진행 중으로 소송금융 투자 기회가 있다.</t>
         </is>
       </c>
       <c r="H162" t="inlineStr">
         <is>
-          <t>3000만 달러</t>
+          <t>501억원 (메디톡스 청구액), 556억원 (대웅제약 예상 손실금)</t>
         </is>
       </c>
       <c r="I162" t="inlineStr">
         <is>
-          <t>1 (삼성전자)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J162" t="inlineStr">
         <is>
-          <t>'특허괴물' 공범된 삼성 내부자들…검찰, 조직적 기밀 유출 일망타진(종...</t>
+          <t>대웅제약, ‘나보타’ 역대급 매출 거뒀어도 불안한 까닭</t>
         </is>
       </c>
       <c r="K162" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>kormedi.com</t>
         </is>
       </c>
       <c r="L162" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M162" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=03355446645381680</t>
+          <t>https://kormedi.com/?p=2796912</t>
         </is>
       </c>
       <c r="N162" t="inlineStr">
         <is>
-          <t>2026-03-09 12:45:31.485974+00:00</t>
+          <t>2026-03-11 12:56:58.999582+00:00</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
-          <t>NPE 법인 및 관련자</t>
+          <t>미국 특허관리전문회사(NPE) 대표 B씨, 삼성전자 전직 수석 엔지니어 A씨</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E163" t="inlineStr">
         <is>
-          <t>검찰 기소, 형사 재판 진행 예정</t>
+          <t>검찰 수사 및 구속 기소</t>
         </is>
       </c>
       <c r="F163" t="inlineStr">
         <is>
-          <t>삼성전자 전 IP센터 직원과 NPE 대표가 삼성전자 특허 기밀을 유출하고 이를 악용하여 3000만 달러 상당의 부당이익을 취득한 사건입니다. 검찰은 관련자 5명과 NPE 법인 1곳을 기소했으며, 유출된 정보가 협상에 결정적이었다고 설명했습니다. 이는 국내 주력 산업을 표적으로 한 NPE의 불법 행위에 대한 단호한 대응의 일환으로 보입니다.</t>
+          <t>삼성전자 전직 수석 엔지니어가 미국 특허관리전문회사(NPE) 대표에게 내부 특허 분석 자료와 협상 전략을 유출한 혐의로 구속 기소됐다. 유출된 정보를 활용한 NPE는 삼성전자와 450억 원 규모의 특허 계약을 체결했으며, 검찰은 이를 결정적 정보 유출로 평가했다. 이번 사건은 내부자 유출과 결합된 NPE의 공격이 산업 경쟁력에 심각한 위협이 되고 있음을 보여준다.</t>
         </is>
       </c>
       <c r="G163" t="inlineStr">
         <is>
-          <t>상대방 책임이 검찰 기소로 명확하며(적합 조건 1), NPE 법인이 3000만 달러 상당의 부당이득을 취득하고 상장을 준비한 점으로 보아 자력이 충분하다(적합 조건 2). 피해 규모가 3000만 달러로 크고(적합 조건 4), 검찰 수사를 통해 결정적 증거가 확보되었다(적합 조건 5). 현재 검찰 기소 단계로 공적 절차가 진행 중이다(적합 조건 6).</t>
+          <t>상대방 책임이 검찰 수사 및 구속 기소로 명확하며(조건 1, 5, 6), 유출된 정보로 450억 원 규모의 특허 계약이 체결되어 피해 규모가 크고(조건 4), 상대방(NPE)의 자력도 충분한 것으로 판단됩니다(조건 2). 소송금융 투자 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H163" t="inlineStr">
         <is>
-          <t>3000만 달러</t>
+          <t>450억 원 이상</t>
         </is>
       </c>
       <c r="I163" t="inlineStr">
         <is>
-          <t>삼성전자</t>
+          <t>1명 (삼성전자)</t>
         </is>
       </c>
       <c r="J163" t="inlineStr">
         <is>
-          <t>[속보]檢 삼성 특허 기밀 유출 전 직원·NPE 대표 등 5명·법인 1곳 기소</t>
+          <t>내부 특허 전략 넘겼다…삼성전자 엔지니어·美 NPE 대표 구속</t>
         </is>
       </c>
       <c r="K163" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L163" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="M163" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=03030726645381680</t>
+          <t>https://www.sedaily.com/article/20017212?ref=naver</t>
         </is>
       </c>
       <c r="N163" t="inlineStr">
         <is>
-          <t>2026-03-09 12:44:16.775287+00:00</t>
+          <t>2026-03-10 00:58:52.977936+00:00</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
-          <t>코렌스</t>
+          <t>특허관리기업(NPE) 및 관련자</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E164" t="inlineStr">
         <is>
-          <t>2022년 SNT모티브의 고소장 제출로 소송 시작</t>
+          <t>전 직원 및 NPE 대표 구속기소, 검찰 추징보전 청구 예정</t>
         </is>
       </c>
       <c r="F164" t="inlineStr">
         <is>
-          <t>SNT모티브가 2022년 코렌스로 이직한 인력들이 차량용 모터 제조 관련 기술을 유출했다며 고소장을 제출했습니다. 이는 SNT모티브의 영업비밀 침해를 주장하는 소송으로, 현재 진행 중입니다.</t>
+          <t>삼성전자 전 직원이 특허 관련 기밀을 특허관리기업(NPE) 대표에게 넘기고 100만 달러를 수수한 혐의로 구속기소되었다. 유출된 자료를 활용해 NPE는 삼성전자와 약 3000만 달러 규모의 특허 계약을 체결했으며, 검찰은 이를 범죄수익으로 판단하고 추징보전을 청구할 계획이다. 현재 검찰 수사 및 기소가 진행 중이다.</t>
         </is>
       </c>
       <c r="G164" t="inlineStr">
         <is>
-          <t>SNT모티브가 코렌스로 이직한 인력들의 기술 유출을 주장하며 고소장을 제출하여 상대방 책임이 비교적 명확합니다. 기업의 핵심 기술 유출은 피해 규모가 매우 클 가능성이 높고, 고소장 제출은 증거 확보 가능성이 높음을 시사합니다. 상대방인 코렌스 또한 기업이므로 배상 능력이 있을 것으로 추정됩니다.</t>
+          <t>상대방 책임이 명확하고(전 직원 및 NPE 대표 구속기소), 상대방(NPE)이 3000만 달러 규모의 계약을 체결하는 등 자력이 충분하며, 검찰 수사를 통해 증거가 확보되었고 공적 절차(형사 기소)가 진행 중이다. 피해 규모 또한 3000만 달러로 크다.</t>
         </is>
       </c>
       <c r="H164" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>3000만 달러</t>
         </is>
       </c>
       <c r="I164" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (삼성전자)</t>
         </is>
       </c>
       <c r="J164" t="inlineStr">
         <is>
-          <t>[Who Is ?] 권형순 SNT모티브 대표이사 사장</t>
+          <t>삼성전자 특허 기밀 유출하고 금품 수수…前직원·업체 대표 등 재판행</t>
         </is>
       </c>
       <c r="K164" t="inlineStr">
         <is>
-          <t>businesspost.co.kr</t>
+          <t>mdtoday.co.kr</t>
         </is>
       </c>
       <c r="L164" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M164" t="inlineStr">
         <is>
-          <t>https://www.businesspost.co.kr/BP?command=article_view&amp;num=432231</t>
+          <t>https://mdtoday.co.kr/news/view/1065594850010202</t>
         </is>
       </c>
       <c r="N164" t="inlineStr">
         <is>
-          <t>2026-03-09 00:45:06.361676+00:00</t>
+          <t>2026-03-10 00:57:28.267656+00:00</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
-          <t>루이뷔통</t>
+          <t>전 삼성전자 IP센터 수석 엔지니어 A씨 및 관련 NPE 업체</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E165" t="inlineStr">
         <is>
-          <t>대법원 판결로 '고쳐 쓸 권리' 법리 확정, 유사 피해자들의 소송 가능성 증대</t>
+          <t>검찰 수사 완료 및 관련자 구속 기소, 불구속 기소</t>
         </is>
       </c>
       <c r="F165" t="inlineStr">
         <is>
-          <t>루이뷔통이 명품 수선업체 '강남사'를 상대로 제기한 상표권 침해 소송에서 대법원이 수선업자의 손을 들어주며 '고쳐 쓸 권리'를 인정했다. 이 판결은 소비자가 개인 사용 목적으로 명품을 리폼하는 것을 돕는 수선업자의 행위가 상표권 침해가 아님을 명확히 했다. 이로 인해 루이뷔통의 내용증명으로 영업에 제약을 받았던 다른 수선업자들과 소비자들의 잠재적 소송 기회가 열렸다.</t>
+          <t>삼성전자 IP센터 수석 엔지니어 A씨가 '특허괴물'로 불리는 NPE 업체에 내부 기밀 자료를 유출하고 13억 원의 뒷돈을 받은 혐의로 검찰에 구속 기소되었다. 이 정보 유출로 NPE 업체는 삼성과 약 400억 원 규모의 특허계약을 체결했으며, 검찰은 A씨 외 4명의 전·현직 직원을 추가 기소했다. 이는 삼성전자가 특허 소송으로 입는 막대한 피해의 원인 중 하나로 지목된다.</t>
         </is>
       </c>
       <c r="G165" t="inlineStr">
         <is>
-          <t>대법원 판결로 루이뷔통의 상표권 침해 주장이 법적으로 잘못되었음이 명확해졌으며(적합 조건 1), 이는 다른 수선업자 및 소비자들의 '고쳐 쓸 권리' 침해에 대한 소송 가능성을 높인다(적합 조건 3). 상대방인 루이뷔통은 자력이 충분하며(적합 조건 2), 대법원 판결이라는 강력한 증거가 존재한다(적합 조건 5).</t>
+          <t>검찰 수사 결과로 전 직원 A씨와 NPE 업체의 책임이 명확하며(적합 조건 1), NPE 업체가 삼성으로부터 약 400억 원을 받았으므로 자력이 충분하다고 판단된다(적합 조건 2). 피해 규모가 약 400억 원으로 매우 크고(적합 조건 4), 검찰 수사 및 기소로 객관적 증거가 확보되었으며(적합 조건 5), 관련 공적 절차(검찰 수사 및 기소)가 진행 중이다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H165" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>약 400억 원</t>
         </is>
       </c>
       <c r="I165" t="inlineStr">
         <is>
-          <t>수선업자 다수 및 잠재적 소비자 다수</t>
+          <t>1개 기업 (삼성전자)</t>
         </is>
       </c>
       <c r="J165" t="inlineStr">
         <is>
-          <t>루이뷔통과 싸워 이긴 ‘고쳐 쓸 권리’</t>
+          <t>‘특허괴물’ 먹잇감 된 삼성전자…내부 직원 ‘뒷돈’ 받고 기밀 빼돌...</t>
         </is>
       </c>
       <c r="K165" t="inlineStr">
         <is>
-          <t>h21.hani.co.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L165" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M165" t="inlineStr">
         <is>
-          <t>https://h21.hani.co.kr/arti/society/society_general/58948.html</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8503806&amp;ref=A</t>
         </is>
       </c>
       <c r="N165" t="inlineStr">
         <is>
-          <t>2026-03-07 12:33:51.314544+00:00</t>
+          <t>2026-03-10 00:56:27.985881+00:00</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C166" t="inlineStr"/>
+      <c r="C166" t="inlineStr">
+        <is>
+          <t>특허관리전문기업(NPE) 대표 B씨 및 전 삼성전자 직원 A씨, C씨</t>
+        </is>
+      </c>
       <c r="D166" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E166" t="inlineStr">
         <is>
-          <t>중소기업 기술탈취 방지를 위한 법률 개정안 발의</t>
+          <t>검찰 구속 기소, 형사 재판 진행 중</t>
         </is>
       </c>
       <c r="F166" t="inlineStr">
         <is>
-          <t>국회에서 중소기업 기술탈취 행위에 대한 행정제재를 강화하고 피해기업 지원을 명시하는 법률 개정안이 발의되었다. 2023년 한 해 동안 299건의 기술침해로 총 5442억 원의 피해가 발생했으며, 현행법의 미흡한 제재와 낮은 손해배상 수준으로 피해 기업들이 어려움을 겪고 있다. 이번 개정안은 시정명령 및 최대 50억 원의 과징금 부과, 피해회복 지원 근거 마련 등을 골자로 한다.</t>
+          <t>삼성전자 전 직원이 '특허괴물'로 불리는 특허관리전문기업(NPE)에 삼성의 특허 기밀을 넘겨 15억원을 챙기고, NPE는 이를 활용해 450억원 상당의 계약을 체결한 혐의로 구속 기소되었다. 검찰은 국내 기업을 노린 NPE의 불법 행위에 단호히 대응할 방침이다.</t>
         </is>
       </c>
       <c r="G166" t="inlineStr">
         <is>
-          <t>중소기업 기술탈취는 연간 299건, 피해액 5442억 원에 달하는 심각한 문제로, 다수의 피해 기업이 존재하며 피해 규모가 매우 큼 (적합 조건 3, 4). 현재 국회에서 행정제재 강화 및 피해기업 지원을 위한 법안이 발의되어 공적 절차(입법)가 진행 중이며, 이는 향후 피해 입증 및 권리 구제에 긍정적인 영향을 미칠 것으로 예상됨 (적합 조건 5, 6). 소송금융 투자 대상으로서 잠재력이 높은 분야임.</t>
+          <t>상대방(NPE 및 전 직원)의 책임이 검찰 수사를 통해 명확히 드러났으며, NPE가 450억원 상당의 이익을 취하는 등 피해 규모가 크다. 또한 검찰 구속 기소라는 공적 절차가 진행 중이어서 증거 확보가 용이하다. (적합 조건 1, 2, 4, 5, 6 해당)</t>
         </is>
       </c>
       <c r="H166" t="inlineStr">
         <is>
-          <t>5442억 원 (2023년 총 피해액)</t>
+          <t>450억원 이상 추정</t>
         </is>
       </c>
       <c r="I166" t="inlineStr">
         <is>
-          <t>최소 299개 중소기업 (2023년 피해 건수)</t>
+          <t>1개 기업 (삼성전자)</t>
         </is>
       </c>
       <c r="J166" t="inlineStr">
         <is>
-          <t>이재관 국회의원, 중소기업 기술탈취 행정제재 강화 법안 발의</t>
+          <t>‘특허괴물’에 삼성 기밀 판 前직원 등 구속 기소</t>
         </is>
       </c>
       <c r="K166" t="inlineStr">
         <is>
-          <t>pressian.com</t>
+          <t>seoul.co.kr</t>
         </is>
       </c>
       <c r="L166" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M166" t="inlineStr">
         <is>
-          <t>https://www.pressian.com/pages/articles/2026030617042629378?utm_source=naver&amp;utm_medium=search</t>
+          <t>https://www.seoul.co.kr/news/society/law/2026/03/10/20260310014008?wlog_tag3=naver</t>
         </is>
       </c>
       <c r="N166" t="inlineStr">
         <is>
-          <t>2026-03-07 12:30:55.631131+00:00</t>
+          <t>2026-03-10 00:45:28.623302+00:00</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
-          <t>SK넥실리스</t>
+          <t>구글, 미드저니, 오픈AI, 앤트로픽 등 생성형 AI 개발 기업</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E167" t="inlineStr">
         <is>
-          <t>국내 특허심판원 승소, 미국 및 유럽 본안 소송 진행 중</t>
+          <t>미국 내 구글 대상 집단소송, 워너브러더스 디스커버리 등 AI 기업 대상 소송 진행 중. 국내 방송사들도 소송 예정.</t>
         </is>
       </c>
       <c r="F167" t="inlineStr">
         <is>
-          <t>SK넥실리스와 솔루스첨단소재 간의 전지박 원천기술 특허 침해 소송전에서 솔루스첨단소재가 국내 특허심판원에서 승소하며 글로벌 소송전에서도 유리한 고지를 점했다. 이는 솔루스첨단소재가 전지박 근본 물성제어 원천기술을 보유하고 있음을 입증한 결과로 평가된다.</t>
+          <t>미국 대법원이 AI 생성물에 대한 저작권을 인정하지 않는 판결을 내렸습니다. 이와 별개로, 다수의 인간 예술가와 미디어 기업들이 구글, 오픈AI 등 생성형 AI 기업들을 상대로 자신들의 저작물을 무단으로 학습에 사용한 것에 대해 집단소송 및 수백억 원대 손해배상 소송을 제기하고 있거나 예정하고 있어, AI 저작권 침해 관련 소송금융 투자 기회가 높습니다.</t>
         </is>
       </c>
       <c r="G167" t="inlineStr">
         <is>
-          <t>SK넥실리스는 대기업으로 자력이 충분하며(적합 조건 2), 솔루스첨단소재가 국내 특허심판원에서 승소하여 상대방의 책임이 비교적 명확하고(적합 조건 1, 5), 이는 공적 절차 진행의 결과이다(적합 조건 6). 전지박 원천기술 관련 소송으로 피해 규모가 클 가능성이 높으며(적합 조건 4), 미국과 유럽에서 본안 소송이 진행 중이거나 예정되어 있어 소송금융 투자 기회가 존재한다.</t>
+          <t>생성형 AI 기업들의 저작물 무단 학습 및 활용에 대한 책임이 명확히 제기되고 있으며(적합 조건 1), 구글, 오픈AI 등 대형 AI 기업들이 피고로 자력이 충분합니다(적합 조건 2). 다수의 미술가, 사진가들이 집단소송을 제기했고, 워너브러더스 디스커버리 등 여러 저작권자들이 수백억 원대 소송을 진행 중이거나 예정되어 있어(적합 조건 3, 4) 소송금융 투자에 매우 적합합니다. AI 모델의 학습 데이터 및 생성 결과물이 증거로 활용 가능합니다(적합 조건 5). 다만, 스티븐 탈러의 개별 AI 저작권 인정 소송은 대법원에서 종결되었습니다.</t>
         </is>
       </c>
       <c r="H167" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수백억 원 이상</t>
         </is>
       </c>
       <c r="I167" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수의 미술가, 사진가, 미디어 기업 등 저작권자</t>
         </is>
       </c>
       <c r="J167" t="inlineStr">
         <is>
-          <t>[SK넥실리스 vs 솔루스첨단소재 소송전] 솔루스 국내 특허심판원 승소…...</t>
+          <t>[지금해외는] 'AI로 생성한 미술 작품에 저작권 줄 수 없어' ﹣美 대법원...</t>
         </is>
       </c>
       <c r="K167" t="inlineStr">
         <is>
-          <t>dealsite.co.kr</t>
+          <t>greened.kr</t>
         </is>
       </c>
       <c r="L167" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M167" t="inlineStr">
         <is>
-          <t>https://dealsite.co.kr/articles/157880</t>
+          <t>https://www.greened.kr/news/articleView.html?idxno=337783</t>
         </is>
       </c>
       <c r="N167" t="inlineStr">
         <is>
-          <t>2026-03-07 00:43:07.224226+00:00</t>
+          <t>2026-03-10 00:34:42.031287+00:00</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C168" t="inlineStr"/>
+      <c r="C168" t="inlineStr">
+        <is>
+          <t>삼성전자 전 직원</t>
+        </is>
+      </c>
       <c r="D168" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E168" t="inlineStr">
         <is>
-          <t>특허 무효/회피 심판 진행 중, 향후 특허법원 및 대법원 소송 예상</t>
+          <t>전 직원에 대한 형사 기소 및 절차 진행 중</t>
         </is>
       </c>
       <c r="F168" t="inlineStr">
         <is>
-          <t>바이오 산업에서 오리지널사와 경쟁사 간 특허 침해 소송 및 무효/회피 심판이 진행 중입니다. 무효 심판에서 오리지널사가 유리한 상황이며, 향후 특허법원과 대법원까지 소송이 이어질 가능성이 있습니다. 이는 시장 진입과 관련된 고액의 상업적 분쟁으로 보입니다.</t>
+          <t>삼성전자 전 직원이 2022년부터 6차례에 걸쳐 회사 기밀을 유출하고 15억 원을 받은 혐의로 기소되었습니다. 유출된 기밀은 지식재산 전문가들로 구성된 NPE들이 삼성전자를 상대로 소송을 제기하는 데 결정적인 자료로 활용되어, 삼성전자는 막대한 소송비용과 합의금을 지출하고 있는 상황입니다.</t>
         </is>
       </c>
       <c r="G168" t="inlineStr">
         <is>
-          <t>바이오 산업 내 오리지널사와 경쟁사 간의 지식재산권 분쟁으로, 상대방(오리지널사)의 자력이 충분하고 시장 진입과 관련된 피해 규모가 클 것으로 예상됩니다. 특허 무효/회피 심판 등 공적 절차가 이미 진행 중이며, 특허 관련 소송은 명확한 증거를 기반으로 합니다.</t>
+          <t>전 직원의 기밀 유출이라는 상대방 책임이 명확하며, 기소되어 형사 절차가 진행 중이므로 증거 확보가 용이합니다. 삼성전자가 막대한 소송비용 및 합의금을 소모하고 있어 피해 규모가 크고, 직원이 15억 원의 부당이득을 취한 사실이 확인되어 배상 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="H168" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>미상 (단, 직원의 부당이득 15억 원 확인 및 삼성전자의 막대한 소송비용 및 합의금 소모)</t>
         </is>
       </c>
       <c r="I168" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J168" t="inlineStr">
         <is>
-          <t>약가제도 개정안 잠시 멈춘 사이 바이오 공모주는 '물 올라'</t>
+          <t>15억 받고 '기밀 유출' 삼성전자 전 직원 기소</t>
         </is>
       </c>
       <c r="K168" t="inlineStr">
         <is>
-          <t>hitnews.co.kr</t>
+          <t>obsnews.co.kr</t>
         </is>
       </c>
       <c r="L168" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M168" t="inlineStr">
         <is>
-          <t>https://www.hitnews.co.kr/news/articleView.html?idxno=74395</t>
+          <t>https://www.obsnews.co.kr/news/articleView.html?idxno=1516502</t>
         </is>
       </c>
       <c r="N168" t="inlineStr">
         <is>
-          <t>2026-03-07 00:39:17.370031+00:00</t>
+          <t>2026-03-09 13:28:46.303025+00:00</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C169" t="inlineStr"/>
+      <c r="C169" t="inlineStr">
+        <is>
+          <t>특허관리기업</t>
+        </is>
+      </c>
       <c r="D169" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E169" t="inlineStr">
         <is>
-          <t>중소기업 기술보호 지원에 관한 법률 개정안 발의, 중기부 시정명령 및 과징금 부과 권한 신설 추진</t>
+          <t>전 직원 및 특허관리기업 대표 구속기소</t>
         </is>
       </c>
       <c r="F169" t="inlineStr">
         <is>
-          <t>이재관 의원이 중소기업 기술탈취에 대한 행정제재를 강화하고 피해회복 지원 근거를 마련하는 법률 개정안을 발의했습니다. 2023년 기술침해 피해는 299건, 피해액은 5442억원 규모로 집계되었으며, 현행 제도의 실효성 부족과 피해기업의 입증 및 소송 부담이 문제로 지적되었습니다. 개정안은 중기부에 시정명령 및 최대 50억원 과징금 부과 권한을 부여하고, 과징금을 피해회복 지원에 활용하는 내용을 담고 있습니다.</t>
+          <t>삼성전자 IP센터 전 직원이 특허관리기업에 내부 기밀을 유출하고 백만 달러를 수수했으며, 특허관리기업은 이를 활용해 삼성전자와의 협상에서 3천만 달러 상당의 이득을 취한 사건입니다. 검찰은 관련자들을 구속기소했으며, 이는 삼성전자의 지식재산권 침해 및 영업비밀 유출에 대한 민사 소송 가능성을 시사합니다.</t>
         </is>
       </c>
       <c r="G169" t="inlineStr">
         <is>
-          <t>적합 조건 2(상대방 자력), 3(집단적 피해), 4(피해 규모), 5(증거 확보 가능성), 6(공적 절차 진행)에 모두 해당합니다. 기술탈취 가해자는 대기업 등 자력 있는 경우가 많고, 2023년 299건, 5442억원 규모의 피해가 발생하여 집단적이며 규모가 큽니다. 법안 발의로 피해 입증 및 권리 구제 지원이 강화될 예정이며, 중기부의 시정권고 등 공적 절차가 이미 존재하고 법안 발의로 행정제재 강화 논의가 진행 중입니다.</t>
+          <t>상대방 책임이 검찰의 구속기소로 명확하며(적합 조건 1), 특허관리기업이 기밀 유출로 3천만 달러 상당의 이득을 취해 피해 규모가 크고(적합 조건 4), 이는 상대방의 자력도 충분함을 시사합니다(적합 조건 2). 검찰 수사 및 기소라는 공적 절차가 진행 중이므로(적합 조건 6) 증거 확보가 용이할 것으로 판단되어(적합 조건 5) 소송금융 투자에 매우 적합합니다.</t>
         </is>
       </c>
       <c r="H169" t="inlineStr">
         <is>
-          <t>5442억원 (2023년 총 피해액)</t>
+          <t>최소 3천만 달러 (약 400억 원)</t>
         </is>
       </c>
       <c r="I169" t="inlineStr">
         <is>
-          <t>299건 (2023년 피해 발생 건수)</t>
+          <t>1 (삼성전자)</t>
         </is>
       </c>
       <c r="J169" t="inlineStr">
         <is>
-          <t>이재관 의원, ‘중소기업 기술탈취’ 행정제재 강화 법안 발의… 과징금...</t>
+          <t>삼성전자 전 직원 기밀 유출...'특허괴물' 횡포 또 적발</t>
         </is>
       </c>
       <c r="K169" t="inlineStr">
         <is>
-          <t>wikitree.co.kr</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L169" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M169" t="inlineStr">
         <is>
-          <t>https://www.wikitree.co.kr/articles/1122816</t>
+          <t>https://www.ytn.co.kr/_ln/0103_202603091920590036</t>
         </is>
       </c>
       <c r="N169" t="inlineStr">
         <is>
-          <t>2026-03-06 13:09:12.984167+00:00</t>
+          <t>2026-03-09 13:23:04.193365+00:00</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
-          <t>xAI, 오픈AI, 구글, 앤트로픽 등 주요 AI 기업</t>
+          <t>특허관리기업 (NPE), 삼성전자 전 직원</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E170" t="inlineStr">
         <is>
-          <t>캘리포니아 AI 투명성법 시행으로 학습 데이터 공개 의무화, 저작권 소송 가능성 증대</t>
+          <t>삼성전자 전 직원 및 NPE 운영진 구속 기소, 재판 진행 중</t>
         </is>
       </c>
       <c r="F170" t="inlineStr">
         <is>
-          <t>일론 머스크의 xAI가 캘리포니아주의 'AI 투명성 법'(AB 2013) 시행을 막는 데 실패했다. 이 법은 AI 기업이 생성형 모델 학습에 사용한 데이터의 출처와 구성을 공개하도록 의무화하며, 2026년 1월 1일부터 효력을 유지한다. 이는 AI 기업들의 규제 및 소송 리스크를 확대하고, 창작자, 언론사, 저작권자들이 허락 없이 사용된 콘텐츠에 대한 저작권 침해 소송을 제기하기 용이해질 것으로 전망된다.</t>
+          <t>삼성전자 전 직원이 특허관리기업(NPE)으로부터 100만 달러의 뒷돈을 받고 삼성전자의 특허 기밀을 유출한 혐의로 구속 기소되었습니다. NPE는 유출된 기밀을 이용해 삼성전자와 3천만 달러 규모의 계약을 체결한 것으로 조사되었으며, 검찰은 이들의 행위가 국가 기술경쟁력 저하로 이어질 수 있다고 질타했습니다. 현재 관련자들은 재판에 넘겨진 상태입니다.</t>
         </is>
       </c>
       <c r="G170" t="inlineStr">
         <is>
-          <t>캘리포니아 AI 투명성법 시행으로 AI 기업의 학습 데이터 공개가 의무화되어 (적합 조건 5: 증거 확보 용이) 저작권 침해 소송의 증거 확보가 용이해졌다. xAI, 오픈AI, 구글 등 자력 있는 대기업들이 피고가 될 가능성이 높고 (적합 조건 2: 상대방 자력 충분), 수많은 창작자, 언론사, 저작권자들의 집단적 피해 (적합 조건 3: 집단적 피해) 및 대규모 손해배상 청구 가능성이 크다 (적합 조건 4: 피해 규모 큼). 이미 공적 절차(법 시행)가 진행 중이다 (적합 조건 6: 공적 절차 진행 중).</t>
+          <t>삼성전자 전 직원과 특허관리기업(NPE)의 특허 기밀 유출 및 부당 이득 행위가 검찰 수사로 명확히 드러나 구속 기소되어 상대방 책임이 명확합니다. NPE는 기밀을 이용해 3천만 달러 규모의 계약을 체결했고, 전 직원은 100만 달러의 뒷돈을 받아 상대방의 자력이 충분하며, 삼성전자의 피해 규모 또한 큽니다. 검찰 수사 및 기소, 사내 메신저 기록 등 객관적 증거가 확보되었고, 이미 검찰 기소 후 재판이 진행 중인 공적 절차가 있습니다.</t>
         </is>
       </c>
       <c r="H170" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>3천만 달러 (NPE 계약 규모), 100만 달러 (전 직원이 받은 뒷돈)</t>
         </is>
       </c>
       <c r="I170" t="inlineStr">
         <is>
-          <t>수많은 창작자, 언론사, 저작권자</t>
+          <t>1 (삼성전자)</t>
         </is>
       </c>
       <c r="J170" t="inlineStr">
         <is>
-          <t>머스크 xAI, 캘리포니아 ‘AI 투명성법’ 제동 실패…학습데이터 공개 ...</t>
+          <t>뒷돈 받고 삼성 특허 기밀 넘겨…전 직원 등 기소</t>
         </is>
       </c>
       <c r="K170" t="inlineStr">
         <is>
-          <t>tokenpost.kr</t>
+          <t>yonhapnewstv.co.kr</t>
         </is>
       </c>
       <c r="L170" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M170" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/policy/336616</t>
+          <t>http://www.yonhapnewstv.co.kr/MYH202603091856106sN</t>
         </is>
       </c>
       <c r="N170" t="inlineStr">
         <is>
-          <t>2026-03-06 13:06:48.914318+00:00</t>
+          <t>2026-03-09 13:21:04.964687+00:00</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
-          <t>펏지펭귄 (Pudgy Penguins)</t>
+          <t>특허관리기업(NPE) 및 전 삼성전자 직원 A씨, B씨, C씨</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E171" t="inlineStr">
         <is>
-          <t>미국 플로리다 연방법원에 소송 제기</t>
+          <t>전 삼성전자 직원 및 NPE 대표 구속기소, 검찰 추징보전 청구 예정</t>
         </is>
       </c>
       <c r="F171" t="inlineStr">
         <is>
-          <t>의류 브랜드 '오리지널 펭귄'의 라이선서 PEI가 NFT 프로젝트 '펏지펭귄'을 상대로 상표권 침해 소송을 제기했습니다. 펏지펭귄이 의류 사업에서 '펭귄' 관련 표장과 디자인을 사용하며 소비자 혼동을 유발하고 PEI 상표 가치를 희석시켰다는 주장입니다. PEI는 펏지펭귄의 상표 출원 거절 및 판매이익 반환을 요구하고 있으며, 펏지펭귄 측은 상표가 시각적으로 구별되고 시장이 다르다고 반박하고 있습니다.</t>
+          <t>삼성전자 전 직원이 15억원의 뒷돈을 받고 특허 관련 기밀을 특허관리기업(NPE)에 유출한 혐의로 구속기소되었습니다. 유출된 기밀은 NPE가 삼성전자와 3000만달러 상당의 특허 계약을 체결하는 데 활용되었으며, 검찰은 이를 범죄수익으로 보고 추징보전을 청구할 계획입니다. 삼성전자는 이 계약에 대해 민사상 무효 또는 취소를 주장할 수 있습니다.</t>
         </is>
       </c>
       <c r="G171" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확함 (펏지펭귄의 의류 사업 확장 및 유사 상표 사용), 피해 규모가 큼 (판매이익 반환 요구), 증거가 있거나 확보 가능함 (PEI의 오랜 상표 사용 역사 및 경고 서한). 상대방은 NFT 프로젝트로 상업적 활동을 하고 있어 자력 확보 가능성이 높으며, 지식재산권 침해 소송은 소송금융에 적합한 유형입니다.</t>
+          <t>상대방 책임이 비교적 명확함 (전 직원 및 NPE의 특허 기밀 유출 및 활용), 상대방에게 자력이 충분함 (NPE가 삼성전자와 3000만달러 규모의 계약 체결), 피해 규모가 큼 (3000만달러 상당의 계약), 증거가 있거나 확보 가능함 (검찰 수사 및 기소로 객관적 증거 존재), 이미 공적 절차가 진행 중임 (검찰 수사 및 구속기소). 삼성전자가 민사상 계약 무효 또는 취소를 주장할 수 있는 명확한 근거가 있습니다.</t>
         </is>
       </c>
       <c r="H171" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>3000만달러 (약 449억원)</t>
         </is>
       </c>
       <c r="I171" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1 (삼성전자)</t>
         </is>
       </c>
       <c r="J171" t="inlineStr">
         <is>
-          <t>오리지널 펭귄, NFT ‘펏지펭귄’ 의류 사업 상표권 침해 소송</t>
+          <t>'삼성전자 특허기밀 유출' 15억 뒷돈 챙긴 前직원 구속기소</t>
         </is>
       </c>
       <c r="K171" t="inlineStr">
         <is>
-          <t>tokenpost.kr</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L171" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M171" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/society/336583</t>
+          <t>http://www.fnnews.com/news/202603091837471426</t>
         </is>
       </c>
       <c r="N171" t="inlineStr">
         <is>
-          <t>2026-03-06 13:00:53.163713+00:00</t>
+          <t>2026-03-09 13:19:45.025042+00:00</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
-          <t>주식회사 디펜스엑스포</t>
+          <t>미드저니</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E172" t="inlineStr">
         <is>
-          <t>특허심판원 심결 완료, 소송비용 및 미지급 비용 회수를 위한 법적 조치 검토 중</t>
+          <t>미드저니를 상대로 저작권 침해 소송 제기</t>
         </is>
       </c>
       <c r="F172" t="inlineStr">
         <is>
-          <t>대한민국육군발전협회가 주식회사 디펜스엑스포를 상대로 제기한 'DX KOREA' 상표등록 무효 심판에서 승소했습니다. 특허심판원은 디펜스엑스포의 상표등록을 무효로 심결하며 육군협회를 전시회 주최기관으로 인정했습니다. 육군협회는 이번 심결을 바탕으로 패소에 따른 소송비용 청구 및 미지급 비용 회수를 위한 법적 조치를 검토 중입니다.</t>
+          <t>월트디즈니, 유니버설, 워너브러더스 등 주요 영화 스튜디오들이 AI 기업 미드저니를 상대로 저작권 침해 소송을 제기했다. 워너브러더스는 침해 저작물 1건당 최대 15만 달러의 손해배상을 청구했으며, AI 학습 데이터로 저작물을 무단 사용한 것이 쟁점이다.</t>
         </is>
       </c>
       <c r="G172" t="inlineStr">
         <is>
-          <t>특허심판원 심결로 상대방(디펜스엑스포)의 상표등록 무효가 확정되어 책임이 명확하며(적합 조건 1), 심결문이라는 객관적 증거가 존재합니다(적합 조건 5). 또한 특허심판원 심결이라는 공적 절차가 완료되어 유리한 법적 근거를 확보했으며(적합 조건 6), 상대방은 주식회사로서 소송비용 및 미지급 비용을 배상할 자력이 있을 것으로 추정됩니다(적합 조건 2). 부적합 조건에 해당하지 않으며, 이미 유리한 행정 심결을 받아 후속 소송의 승소 가능성이 높습니다.</t>
+          <t>AI 기업 미드저니를 상대로 월트디즈니, 유니버설, 워너브러더스 등 다수의 대형 스튜디오가 저작권 침해 소송을 제기하여 상대방 책임이 명확하고(적합 조건 1), 다수의 피해자가 존재합니다(적합 조건 3). 워너브러더스는 침해 저작물 1건당 최대 15만 달러의 손해배상을 청구하여 피해 규모가 크고(적합 조건 4), 대형 스튜디오들이 소송을 제기한 만큼 증거 확보 가능성도 높습니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H172" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>침해 저작물 1건당 최대 15만 달러(약 2억1900만원)</t>
         </is>
       </c>
       <c r="I172" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>월트디즈니, 유니버설, 워너브러더스 등 다수</t>
         </is>
       </c>
       <c r="J172" t="inlineStr">
         <is>
-          <t>특허심판원, ‘DX KOREA’ 상표등록 무효 심결</t>
+          <t>'30명이 1년' 작업을 '6명이 5개월' 만에…AI가 영화·게임 제작 방정식...</t>
         </is>
       </c>
       <c r="K172" t="inlineStr">
         <is>
-          <t>digitalchosun.dizzo.com</t>
+          <t>newsworks.co.kr</t>
         </is>
       </c>
       <c r="L172" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M172" t="inlineStr">
         <is>
-          <t>http://digitalchosun.dizzo.com/site/data/html_dir/2026/03/06/2026030680197.html</t>
+          <t>https://www.newsworks.co.kr/news/articleView.html?idxno=833463</t>
         </is>
       </c>
       <c r="N172" t="inlineStr">
         <is>
-          <t>2026-03-06 12:55:56.403786+00:00</t>
+          <t>2026-03-09 13:18:04.342482+00:00</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
-          <t>퍼지 펭귄스</t>
+          <t>특허괴물</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E173" t="inlineStr">
         <is>
-          <t>미국 연방법원에 상표권 침해 소송 제기, 배심원 재판 요청</t>
+          <t>특허괴물에 의한 국내 기업 대상 특허 소송 진행 중</t>
         </is>
       </c>
       <c r="F173" t="inlineStr">
         <is>
-          <t>의류 브랜드 펭귄의 소유주 PEI 라이선싱이 NFT 프로젝트 퍼지 펭귄스를 상표권 침해 혐의로 미국 연방법원에 고소했습니다. PEI는 퍼지 펭귄스가 봉제 인형과 의류 등 소매 상품을 계속 생산·판매하여 자사 브랜드 가치를 희석시켰다고 주장하며, 피고 측 매출 이익에 대한 손해배상을 청구했습니다. 퍼지 펭귄스는 월마트, 타깃 등 대형 유통망을 통해 100만 개 이상의 봉제 인형을 판매한 바 있습니다.</t>
+          <t>삼성 직원이 기업 기밀을 '특허괴물'에 유출한 사건입니다. '특허괴물'은 이 기밀을 이용해 국내 기업들을 상대로 특허 소송을 제기할 가능성이 높으며, 이미 2024년 미국에서 국내 기업 관련 소송이 증가하고 있는 상황입니다.</t>
         </is>
       </c>
       <c r="G173" t="inlineStr">
         <is>
-          <t>PEI 라이선싱은 1955년부터 구축된 펭귄 브랜드의 상표권 침해를 주장하며, 상대방(퍼지 펭귄스)의 책임이 비교적 명확합니다 (적합 조건 1). 퍼지 펭귄스는 월마트, 타깃 등 대형 유통망을 통해 100만 개 이상의 봉제 인형을 판매하며 상당한 매출을 올렸으므로, 배상 능력이 충분하다고 판단됩니다 (적합 조건 2). 피고 측 매출 이익에 대한 손해배상을 청구하고 있어 피해 규모가 클 가능성이 있으며 (적합 조건 4), 상표권 등록 및 판매 기록 등 증거 확보가 용이할 것으로 보입니다 (적합 조건 5).</t>
+          <t>삼성 직원의 기밀 유출이라는 명확한 사건이 존재하며, 이를 이용해 '특허괴물'이 국내 기업을 상대로 부당한 특허 소송을 제기할 가능성이 높습니다. '특허괴물'은 소송을 전문으로 하는 주체이므로 자력이 충분하며, 특허 소송의 특성상 피해 규모가 클 수 있습니다. (적합 조건 1, 2, 4, 5 해당)</t>
         </is>
       </c>
       <c r="H173" t="inlineStr">
         <is>
-          <t>미상 (피고 측 매출 이익에 대한 손해배상 청구, 100만 개 이상 판매)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I173" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J173" t="inlineStr">
         <is>
-          <t>의류 브랜드 펭귄, NFT 프로젝트 퍼지 펭귄스 상표권 침해로 소송</t>
+          <t>기밀 빼내 '특허괴물'에 넘긴 삼성 직원</t>
         </is>
       </c>
       <c r="K173" t="inlineStr">
         <is>
-          <t>tokenpost.kr</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L173" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M173" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/breaking/336513</t>
+          <t>https://www.hankyung.com/article/2026030992191</t>
         </is>
       </c>
       <c r="N173" t="inlineStr">
         <is>
-          <t>2026-03-06 12:43:53.495775+00:00</t>
+          <t>2026-03-09 13:13:50.251807+00:00</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C174" t="inlineStr"/>
+      <c r="C174" t="inlineStr">
+        <is>
+          <t>전 삼성전자 직원 및 특허관리전문회사(NPE)</t>
+        </is>
+      </c>
       <c r="D174" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E174" t="inlineStr">
         <is>
-          <t>중소벤처기업부의 기술 침해 행위 행정제재 강화 및 관련 개정안 추진</t>
+          <t>검찰 수사 및 기소 완료, 형사 재판 진행 예정</t>
         </is>
       </c>
       <c r="F174" t="inlineStr">
         <is>
-          <t>중소기업 기술 침해로 인해 피해 기업들이 사업 지속에 어려움을 겪거나 폐업에 이르는 사례가 발생하고 있습니다. 중소벤처기업부는 이러한 문제 해결을 위해 기술 침해 행위에 대한 행정제재 강화를 추진하고 있으며, 관련 개정안을 통해 제도적 개선을 모색하고 있습니다.</t>
+          <t>전 삼성전자 직원이 내부 특허 기밀과 협상 전략을 특허관리전문회사(NPE)에 유출하고 100만 달러의 뒷돈을 받은 혐의로 구속 기소되었다. NPE는 이 정보를 활용해 삼성전자와 3000만 달러 규모의 특허 계약을 체결했으며, 검찰은 공모한 다른 직원 및 NPE 관계자들도 추가 기소했다. 삼성전자의 고소로 시작된 검찰 수사를 통해 금품 수수 및 자료 유출 정황이 확인되었다.</t>
         </is>
       </c>
       <c r="G174" t="inlineStr">
         <is>
-          <t>중소기업 기술 침해는 다수의 피해 기업을 발생시키고(적합 조건 3), 사업 지속 어려움 및 폐업 등 피해 규모가 큽니다(적합 조건 4). 또한 중소벤처기업부에서 기술 침해 행위에 대한 행정제재 강화를 추진하고 있어 공적 절차가 진행 중입니다(적합 조건 6).</t>
+          <t>전 삼성전자 직원이 특허관리전문회사(NPE)에 내부 기밀 및 협상 전략을 유출하여 NPE가 3000만 달러 규모의 계약을 체결한 사건. 상대방 책임이 검찰 수사를 통해 명확히 드러났고(적합 조건 1), 피해 규모가 3000만 달러(약 450억 원)로 매우 크며(적합 조건 4), 검찰 수사 및 기소로 객관적 증거가 확보되었고(적합 조건 5), 이미 공적 절차(검찰 수사 및 기소)가 진행 중이다(적합 조건 6). NPE는 전문 회사로 자력이 충분할 가능성이 높다(적합 조건 2).</t>
         </is>
       </c>
       <c r="H174" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>최소 3000만 달러 (약 450억 원)</t>
         </is>
       </c>
       <c r="I174" t="inlineStr">
         <is>
-          <t>다수의 중소기업</t>
+          <t>1개 기업 (삼성전자)</t>
         </is>
       </c>
       <c r="J174" t="inlineStr">
         <is>
-          <t>중소기업 기술 침해 행위에 중기부 행정제재 강화 추진</t>
+          <t>기밀 빼돌린 삼성 前직원, 특허협상 전략까지 NPE에 넘겼다</t>
         </is>
       </c>
       <c r="K174" t="inlineStr">
         <is>
-          <t>newscape.co.kr</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L174" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M174" t="inlineStr">
         <is>
-          <t>http://www.newscape.co.kr/news/articleView.html?idxno=120672</t>
+          <t>https://www.sedaily.com/article/20017073?ref=naver</t>
         </is>
       </c>
       <c r="N174" t="inlineStr">
         <is>
-          <t>2026-03-06 12:40:52.599926+00:00</t>
+          <t>2026-03-09 13:12:22.694165+00:00</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C175" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C175" t="inlineStr"/>
       <c r="D175" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E175" t="inlineStr">
         <is>
-          <t>지식재산처 시정명령 부과</t>
+          <t>검찰 수사 결과 발표</t>
         </is>
       </c>
       <c r="F175" t="inlineStr">
         <is>
-          <t>지식재산처가 세븐틴, 보넥도 등 6개 아이돌 그룹 소속 아티스트 41명의 명칭과 초상을 무단 사용한 굿즈를 제작·판매한 4개 업체에 대해 부정경쟁방지법상 시정명령을 부과했다. 이는 퍼블리시티권 침해에 대한 최초의 시정명령으로, 해당 업체들은 과거 침해 중단을 약속했음에도 행위를 지속해왔다. 판매 규모는 수천 장으로 추정되며, 시정명령 불이행 시 과태료가 부과될 수 있다.</t>
+          <t>삼성전자의 특허 관련 기밀 정보가 유출되어 '특허괴물'의 공격에 취약해졌다는 내용의 검찰 수사 결과가 발표되었다. 유출된 정보는 삼성전자의 대응 전략 등으로, 상대방이 패를 알고 베팅하는 것과 같은 심각한 전략적 불이익을 초래할 수 있다. 이로 인해 국내 기업들이 특허괴물의 무차별 소송에 '골병' 들고 있다는 우려가 제기된다.</t>
         </is>
       </c>
       <c r="G175" t="inlineStr">
         <is>
-          <t>지식재산처의 공식 시정명령으로 상대방의 퍼블리시티권 침해 책임이 명확하며(적합 조건 1, 5, 6), 다수의 아이돌 그룹과 아티스트(총 41명)가 피해를 입은 집단적 피해 사례임(적합 조건 3). 판매 규모가 수천 장에 달해 피해 규모가 작지 않을 것으로 예상되며, 시정명령 불이행 시 과태료 부과 등 추가 제재 가능성도 있어 소송금융 투자 적합도가 높습니다.</t>
+          <t>삼성전자의 기밀 정보 유출은 검찰 수사 결과 발표로 불법행위 및 증거가 명확하며(적합 조건 1, 5, 6), 특허괴물에 대한 대응 전략 유출로 막대한 피해가 예상되어 피해 규모가 크다(적합 조건 4). 이 사건은 대기업의 핵심 정보 유출이라는 점에서 관련 민사 소송의 가능성이 높다.</t>
         </is>
       </c>
       <c r="H175" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I175" t="inlineStr">
         <is>
-          <t>6개 그룹 소속 아티스트 41명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J175" t="inlineStr">
         <is>
-          <t>세븐틴·보넥도 등 초상 무단 사용에... 정부, 첫 시정명령</t>
+          <t>대응전략 등 정보 유출…삼성전자, 특허괴물에 취약한 이유 있었네</t>
         </is>
       </c>
       <c r="K175" t="inlineStr">
         <is>
-          <t>viva100.com</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L175" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M175" t="inlineStr">
         <is>
-          <t>https://www.viva100.com/article/20260305501416</t>
+          <t>https://www.news1.kr/industry/general-industry/6095203</t>
         </is>
       </c>
       <c r="N175" t="inlineStr">
         <is>
-          <t>2026-03-06 01:40:15.994134+00:00</t>
+          <t>2026-03-09 12:54:35.459002+00:00</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C176" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C176" t="inlineStr"/>
       <c r="D176" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E176" t="inlineStr">
         <is>
-          <t>1심 패소, 항소 가능</t>
+          <t>정부의 단속 강화 및 제도 개선 추진, 기술경찰 수사 인력 확충 및 특별수사팀 신설</t>
         </is>
       </c>
       <c r="F176" t="inlineStr">
         <is>
-          <t>그룹 피프티 피프티의 히트곡 '큐피드' 저작권 소송에서 소속사 어트랙트가 작곡가들을 상대로 1심 패소했다. 법원은 어트랙트가 작곡가들로부터 저작권을 양도받았다는 주장을 인정하지 않았다. 어트랙트는 항소할 수 있다.</t>
+          <t>중소기업 기술탈취 피해가 연간 약 300건, 건당 평균 18억 원에 달하며 지속적으로 발생하고 있습니다. 대기업이나 원청기업이 거래 과정에서 기술을 탈취하는 경우가 많으나, 중소기업은 법률 자원 부족으로 대응에 어려움을 겪습니다. 정부는 단속 강화와 제도 개선에 나서고 있으나, 업계는 실효성 있는 지원책을 요구하고 있습니다.</t>
         </is>
       </c>
       <c r="G176" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확함 (1심에서 어트랙트 패소), 피해 규모가 큼 (글로벌 히트곡 저작권), 증거가 있거나 확보 가능함 (법원 판결, 저작권 등록) 조건에 해당하여 적합도가 높다. 소송 상대방인 어트랙트가 엔터테인먼트 회사로 자력이 있다고 판단되며, 아직 종결되지 않은 사건으로 투자 기회가 있다.</t>
+          <t>대기업/원청기업의 책임이 명확하고 자력이 충분하며, 연간 약 300건, 건당 평균 18억 원에 달하는 집단적이고 큰 피해가 발생하고 있습니다. 정부의 공식 조사 및 수사 강화(기술경찰 확충, 특별수사팀 신설) 등 공적 절차가 진행 중이며, 중소기업의 법률 자원 부족으로 소송금융의 필요성이 매우 높습니다.</t>
         </is>
       </c>
       <c r="H176" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>건당 약 18억 원 (연간 총 5442억 원)</t>
         </is>
       </c>
       <c r="I176" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>연간 약 300개 중소기업 (실제는 더 많을 것으로 추정)</t>
         </is>
       </c>
       <c r="J176" t="inlineStr">
         <is>
-          <t>어트랙트, 손배소 승소→피프티피프티 ‘큐피드’ 저작권 소송 패소 “...</t>
+          <t>[기획] 기술탈취 피해액 눈덩이…정부 대책 실효성 미흡</t>
         </is>
       </c>
       <c r="K176" t="inlineStr">
         <is>
-          <t>newsen.com</t>
+          <t>m-i.kr</t>
         </is>
       </c>
       <c r="L176" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M176" t="inlineStr">
         <is>
-          <t>https://www.newsen.com/news_view.php?uid=202603051557382510</t>
+          <t>https://www.m-i.kr/news/articleView.html?idxno=1344193</t>
         </is>
       </c>
       <c r="N176" t="inlineStr">
         <is>
-          <t>2026-03-06 01:37:13.251491+00:00</t>
+          <t>2026-03-09 12:50:40.841803+00:00</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
-          <t>더기버스, 안성일</t>
+          <t>I사 (NPE), 전직 삼성전자 직원 권모씨, 임모씨, A씨 등</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E177" t="inlineStr">
         <is>
-          <t>저작권 확인 소송 항소심 패소, 손해배상 청구 소송 1심 일부 승소</t>
+          <t>전직 삼성전자 직원 및 NPE 관계자 6명 기소, 형사 재판 진행 중</t>
         </is>
       </c>
       <c r="F177" t="inlineStr">
         <is>
-          <t>그룹 피프티피프티의 히트곡 '큐피드' 저작권 귀속을 둘러싼 분쟁에서 어트랙트가 더기버스를 상대로 제기한 저작권 확인 소송 항소심에서는 패소했습니다. 그러나 별도로 제기한 손해배상 청구 소송에서는 더기버스와 안성일 대표에게 4억 9950만원을 지급하라는 1심 판결을 받아 일부 승소했습니다.</t>
+          <t>삼성전자 전직 직원과 특허수익화전문기업(NPE) 관계자들이 삼성전자의 특허 관련 기밀 정보를 100만 달러에 유출하고 특허 협상에 활용한 혐의로 검찰에 기소되었다. 검찰은 유출된 정보의 가치가 매우 크며, 상대방의 패를 알고 베팅하는 것과 같다고 설명했다. 피고인들은 혐의를 부인하며 재판에서 다툴 예정이다.</t>
         </is>
       </c>
       <c r="G177" t="inlineStr">
         <is>
-          <t>어트랙트가 더기버스 및 안성일 대표를 상대로 제기한 손해배상 청구 소송에서 4억 9950만원 지급 판결을 받아 상대방의 책임이 명확하고(적합 조건 1), 피해 규모가 소송금융 투자에 적합하며(적합 조건 4), 이미 1심 판결이 선고되어 증거가 충분히 확보되었습니다(적합 조건 5). 1심 판결 이후의 항소 또는 집행 등 후속 절차에 대한 투자를 고려할 수 있어 공적 절차가 진행 중입니다(적합 조건 6). 부적합 조건에 해당하지 않습니다.</t>
+          <t>상대방 책임이 검찰 기소로 명확하며(조건 1), 삼성전자의 핵심 특허 정보 유출로 인한 피해 규모가 매우 클 것으로 예상됩니다(조건 4). 검찰 수사 및 기소로 객관적 증거가 확보되었고(조건 5), 공적 절차(형사 기소)가 진행 중입니다(조건 6). 다만, 피고(전직 직원 및 NPE)의 자력은 대기업 수준으로 명확히 확인되지는 않습니다.</t>
         </is>
       </c>
       <c r="H177" t="inlineStr">
         <is>
-          <t>4억 9950만원</t>
+          <t>미상 (정보 가치 매우 큼, 100만 달러 수수 확인)</t>
         </is>
       </c>
       <c r="I177" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1 (삼성전자)</t>
         </is>
       </c>
       <c r="J177" t="inlineStr">
         <is>
-          <t>“피프티 ‘큐피드’ 저작권 안성일에 있다”…어트랙트, 항소심서 패소</t>
+          <t>특허기술 100만불에 판 前삼성 직원 등 6명 기소 …  상대방 패 알고 베...</t>
         </is>
       </c>
       <c r="K177" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>queen.co.kr</t>
         </is>
       </c>
       <c r="L177" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M177" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/11979718</t>
+          <t>http://www.queen.co.kr/news/articleView.html?idxno=452643</t>
         </is>
       </c>
       <c r="N177" t="inlineStr">
         <is>
-          <t>2026-03-06 01:34:26.658917+00:00</t>
+          <t>2026-03-09 12:50:18.884753+00:00</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
-          <t>오픈AI, 네이버클라우드</t>
+          <t>NPE기업 대표 B씨, 전 삼성전자 IP센터 수석 엔지니어 A씨 및 공범들, 법인 NPE사</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E178" t="inlineStr">
         <is>
-          <t>네이버클라우드 대상 소송 3차 변론 진행 중, 오픈AI 대상 소송 최근 제기. AI 학습 데이터 관련 국내 첫 판례가 될 소지.</t>
+          <t>검찰 수사 및 기소 완료, 재판 진행 중, 범죄수익 추징보전 청구 예정</t>
         </is>
       </c>
       <c r="F178" t="inlineStr">
         <is>
-          <t>KBS, MBC, SBS 등 지상파 3사가 챗GPT 개발사 오픈AI와 네이버클라우드를 상대로 뉴스데이터 무단 이용에 대한 저작권 침해 및 손해배상 소송을 제기했습니다. 이 소송은 AI 학습 데이터 관련 국내 첫 법원 판결이 될 가능성이 크며, 관련 법제가 미흡한 상황에서 법원 판례가 사회적 기준을 제시할 것으로 예상됩니다.</t>
+          <t>삼성전자 전 IP센터 수석 엔지니어와 특허관리기업(NPE) 대표가 공모하여 삼성전자의 핵심 특허 기밀을 유출하고, 이를 활용해 NPE가 3000만 달러 상당의 부당이득을 취득한 사건입니다. 검찰은 관련자 5명과 법인 NPE사를 기소했으며, 해당 계약이 민사적 취소 사유가 될 수 있다고 밝히고 3000만 달러를 범죄수익으로 추징할 방침입니다.</t>
         </is>
       </c>
       <c r="G178" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확): 지상파 3사가 AI 기업의 뉴스데이터 무단 이용에 대해 저작권 침해 및 부정경쟁 행위로 명확히 주장하며 소송을 제기했습니다. 적합 조건 2(상대방 자력 충분): 피고는 글로벌 빅테크 기업인 오픈AI와 국내 대기업인 네이버클라우드로, 배상 능력이 충분합니다. 적합 조건 3(집단적 피해): 지상파 3사가 공동으로 소송을 제기했으며, AI 검색 시장 확장과 맞물려 유사 피해를 입은 언론사가 늘어날 가능성이 있습니다. 적합 조건 4(피해 규모 큼): 현재 청구 금액은 법 기술적 측면을 고려한 것으로, 향후 확대될 예정이며 AI 시장 규모를 고려할 때 잠재적 피해 규모가 매우 클 수 있습니다. 적합 조건 5(증거 확보 가능): 지상파 3사가 소송을 제기한 만큼, AI 학습 데이터 이용 및 저작권 침해에 대한 증거를 확보하고 있을 것으로 보입니다. 이 사건은 AI 학습 데이터 관련 국내 첫 판례가 될 가능성이 높아 소송금융 투자 가치가 높습니다.</t>
+          <t>상대방 책임이 명확하고(전 삼성전자 직원 및 NPE 대표의 조직적 기밀 유출), 피해 규모가 크며(NPE가 3000만 달러 상당의 부당이득 취득), 검찰 수사를 통해 증거가 확보되었고 공적 절차(검찰 기소 및 재판 진행)가 진행 중입니다. 검찰이 해당 계약을 민사적 취소 사유로 판단하고 범죄수익 추징을 예고하여 삼성전자의 손해배상 청구 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H178" t="inlineStr">
         <is>
-          <t>현재 총 5억~6억원이나, 차후 확대될 예정</t>
+          <t>3000만 달러</t>
         </is>
       </c>
       <c r="I178" t="inlineStr">
         <is>
-          <t>지상파 3사 및 향후 유사 피해 언론사 다수</t>
+          <t>1 (삼성전자)</t>
         </is>
       </c>
       <c r="J178" t="inlineStr">
         <is>
-          <t>첫 판례 될 '지상파 빅테크 소송'… 입법 논의는 지지부진</t>
+          <t>'특허괴물' 공범된 삼성 내부자들…검찰, 조직적 기밀 유출 일망타진(종...</t>
         </is>
       </c>
       <c r="K178" t="inlineStr">
         <is>
-          <t>journalist.or.kr</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L178" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M178" t="inlineStr">
         <is>
-          <t>http://www.journalist.or.kr/news/article.html?no=60453</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=03355446645381680</t>
         </is>
       </c>
       <c r="N178" t="inlineStr">
         <is>
-          <t>2026-03-06 01:25:46.835219+00:00</t>
+          <t>2026-03-09 12:45:31.485974+00:00</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C179" t="inlineStr"/>
+      <c r="C179" t="inlineStr">
+        <is>
+          <t>NPE 법인 및 관련자</t>
+        </is>
+      </c>
       <c r="D179" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E179" t="inlineStr">
         <is>
-          <t>지식재산처의 해외 위조상품 및 한류편승행위 방지 예산 편성 및 정책 추진</t>
+          <t>검찰 기소, 형사 재판 진행 예정</t>
         </is>
       </c>
       <c r="F179" t="inlineStr">
         <is>
-          <t>지식재산처가 K-콘텐츠 관련 기업들의 해외 위조상품 및 한류편승행위로 인한 피해에 대응하기 위해 468억 원의 예산을 편성했습니다. 이는 K-식품, K-뷰티 등 소비재 수출 증가에 따른 해외 위조상품 문제의 심각성을 반영하며, 첨단기술을 활용한 위조상품 제작 차단 및 피해 구제에 중점을 둡니다. 정부 차원의 대응이 시작되어 향후 다수의 지식재산권 침해 소송 발생 가능성이 높습니다.</t>
+          <t>삼성전자 전 IP센터 직원과 NPE 대표가 삼성전자 특허 기밀을 유출하고 이를 악용하여 3000만 달러 상당의 부당이익을 취득한 사건입니다. 검찰은 관련자 5명과 NPE 법인 1곳을 기소했으며, 유출된 정보가 협상에 결정적이었다고 설명했습니다. 이는 국내 주력 산업을 표적으로 한 NPE의 불법 행위에 대한 단호한 대응의 일환으로 보입니다.</t>
         </is>
       </c>
       <c r="G179" t="inlineStr">
         <is>
-          <t>이 사건은 K-콘텐츠 관련 기업 다수가 해외 위조상품 및 한류편승행위로 집단적 피해를 입을 가능성이 높고(적합 조건 3), 지식재산처가 468억 원의 예산을 편성할 정도로 피해 규모가 상당함을 시사합니다(적합 조건 4). 또한 지식재산처의 예산 편성 및 정책 추진은 정부 차원의 공적 절차가 진행 중임을 의미하며(적합 조건 6), 이는 향후 소송의 근거 자료 확보에 유리할 것입니다. 비록 특정 피고가 명시되지는 않았으나, 정부의 적극적인 대응은 소송금융 투자 기회가 많을 것임을 시사합니다.</t>
+          <t>상대방 책임이 검찰 기소로 명확하며(적합 조건 1), NPE 법인이 3000만 달러 상당의 부당이득을 취득하고 상장을 준비한 점으로 보아 자력이 충분하다(적합 조건 2). 피해 규모가 3000만 달러로 크고(적합 조건 4), 검찰 수사를 통해 결정적 증거가 확보되었다(적합 조건 5). 현재 검찰 기소 단계로 공적 절차가 진행 중이다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H179" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>3000만 달러</t>
         </is>
       </c>
       <c r="I179" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>삼성전자</t>
         </is>
       </c>
       <c r="J179" t="inlineStr">
         <is>
-          <t>지식재산처, 기업의 지식재산 분쟁 대응 위해 예산 468억 편성…전년 比...</t>
+          <t>[속보]檢 삼성 특허 기밀 유출 전 직원·NPE 대표 등 5명·법인 1곳 기소</t>
         </is>
       </c>
       <c r="K179" t="inlineStr">
         <is>
-          <t>bizwnews.com</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L179" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M179" t="inlineStr">
         <is>
-          <t>http://www.bizwnews.com/news/articleView.html?idxno=127676</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=03030726645381680</t>
         </is>
       </c>
       <c r="N179" t="inlineStr">
         <is>
-          <t>2026-03-06 01:02:00.424782+00:00</t>
+          <t>2026-03-09 12:44:16.775287+00:00</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C180" t="inlineStr"/>
+      <c r="C180" t="inlineStr">
+        <is>
+          <t>코렌스</t>
+        </is>
+      </c>
       <c r="D180" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E180" t="inlineStr">
         <is>
-          <t>기술침해 행정제재 체계 마련 및 피해기업 회복 지원 근거 논의 중</t>
+          <t>2022년 SNT모티브의 고소장 제출로 소송 시작</t>
         </is>
       </c>
       <c r="F180" t="inlineStr">
         <is>
-          <t>중소기업 기술탈취 피해가 소송 장기화와 낮은 손해배상 수준으로 인해 사업 지속 어려움 및 폐업으로 이어지는 심각한 상황입니다. 이러한 제도적 문제를 해소하기 위해 기술침해 행정제재 체계 마련 및 피해기업 회복 지원 근거 마련이 추진되고 있습니다.</t>
+          <t>SNT모티브가 2022년 코렌스로 이직한 인력들이 차량용 모터 제조 관련 기술을 유출했다며 고소장을 제출했습니다. 이는 SNT모티브의 영업비밀 침해를 주장하는 소송으로, 현재 진행 중입니다.</t>
         </is>
       </c>
       <c r="G180" t="inlineStr">
         <is>
-          <t>기술탈취는 상대방 책임이 명확한 유형의 사건이며, 다수의 중소기업이 사업 지속 어려움 및 폐업에 이를 정도의 큰 피해를 입고 있어 집단적 피해 및 큰 피해 규모에 해당합니다. 소송 장기화와 낮은 손해배상 수준이라는 문제점을 소송금융으로 해결할 수 있으며, 현재 기술침해 행정제재 체계 마련 및 피해기업 회복 지원 근거가 논의 중이므로 공적 절차가 진행 중이며 향후 소송 환경이 개선될 가능성이 높습니다.</t>
+          <t>SNT모티브가 코렌스로 이직한 인력들의 기술 유출을 주장하며 고소장을 제출하여 상대방 책임이 비교적 명확합니다. 기업의 핵심 기술 유출은 피해 규모가 매우 클 가능성이 높고, 고소장 제출은 증거 확보 가능성이 높음을 시사합니다. 상대방인 코렌스 또한 기업이므로 배상 능력이 있을 것으로 추정됩니다.</t>
         </is>
       </c>
       <c r="H180" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I180" t="inlineStr">
         <is>
-          <t>다수 중소기업</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J180" t="inlineStr">
         <is>
-          <t>중소기업 기술침해 행정제재 체계 마련 및 피해기업 회복 지원 근거 신...</t>
+          <t>[Who Is ?] 권형순 SNT모티브 대표이사 사장</t>
         </is>
       </c>
       <c r="K180" t="inlineStr">
         <is>
-          <t>pinpointnews.co.kr</t>
+          <t>businesspost.co.kr</t>
         </is>
       </c>
       <c r="L180" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M180" t="inlineStr">
         <is>
-          <t>https://www.pinpointnews.co.kr/news/articleView.html?idxno=434459</t>
+          <t>https://www.businesspost.co.kr/BP?command=article_view&amp;num=432231</t>
         </is>
       </c>
       <c r="N180" t="inlineStr">
         <is>
-          <t>2026-03-06 00:47:43.126557+00:00</t>
+          <t>2026-03-09 00:45:06.361676+00:00</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
-          <t>삼성디스플레이, 삼성전자</t>
+          <t>루이뷔통</t>
         </is>
       </c>
       <c r="D181" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E181" t="inlineStr">
         <is>
-          <t>미국 텍사스 동부지방법원에서 특허 침해 소송 진행 중, 미국 특허심판원(PTAB)에서 특허 무효화 시도 실패</t>
+          <t>대법원 판결로 '고쳐 쓸 권리' 법리 확정, 유사 피해자들의 소송 가능성 증대</t>
         </is>
       </c>
       <c r="F181" t="inlineStr">
         <is>
-          <t>픽티바는 2023년부터 삼성전자와 삼성디스플레이를 상대로 OLED 봉지 기술 특허 침해 소송을 진행하고 있습니다. 삼성디스플레이는 해당 특허의 무효화를 시도했으나 미국 특허심판원(PTAB)에서 실패했으며, 현재 미국 텍사스 동부지방법원에서 소송이 계속되고 있습니다.</t>
+          <t>루이뷔통이 명품 수선업체 '강남사'를 상대로 제기한 상표권 침해 소송에서 대법원이 수선업자의 손을 들어주며 '고쳐 쓸 권리'를 인정했다. 이 판결은 소비자가 개인 사용 목적으로 명품을 리폼하는 것을 돕는 수선업자의 행위가 상표권 침해가 아님을 명확히 했다. 이로 인해 루이뷔통의 내용증명으로 영업에 제약을 받았던 다른 수선업자들과 소비자들의 잠재적 소송 기회가 열렸다.</t>
         </is>
       </c>
       <c r="G181" t="inlineStr">
         <is>
-          <t>상대방(삼성디스플레이, 삼성전자)은 자력이 충분한 대기업이며, OLED 봉지 기술이라는 핵심 특허 침해 소송으로 피해 규모가 클 것으로 예상됩니다. 삼성디스플레이의 특허 무효화 시도가 미국 특허심판원(PTAB)에서 실패하여 픽티바의 주장이 강화되었고, 이미 미국 법원에서 소송이 진행 중입니다.</t>
+          <t>대법원 판결로 루이뷔통의 상표권 침해 주장이 법적으로 잘못되었음이 명확해졌으며(적합 조건 1), 이는 다른 수선업자 및 소비자들의 '고쳐 쓸 권리' 침해에 대한 소송 가능성을 높인다(적합 조건 3). 상대방인 루이뷔통은 자력이 충분하며(적합 조건 2), 대법원 판결이라는 강력한 증거가 존재한다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H181" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I181" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수선업자 다수 및 잠재적 소비자 다수</t>
         </is>
       </c>
       <c r="J181" t="inlineStr">
         <is>
-          <t>삼성디스플레이, OLED 봉지 기술 특허 무효화 시도 실패…美 PTAB  픽티바...</t>
+          <t>루이뷔통과 싸워 이긴 ‘고쳐 쓸 권리’</t>
         </is>
       </c>
       <c r="K181" t="inlineStr">
         <is>
-          <t>kpinews.kr</t>
+          <t>h21.hani.co.kr</t>
         </is>
       </c>
       <c r="L181" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M181" t="inlineStr">
         <is>
-          <t>https://www.kpinews.kr/newsView/1065565835986929</t>
+          <t>https://h21.hani.co.kr/arti/society/society_general/58948.html</t>
         </is>
       </c>
       <c r="N181" t="inlineStr">
         <is>
-          <t>2026-03-06 00:46:32.177217+00:00</t>
+          <t>2026-03-07 12:33:51.314544+00:00</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C182" t="inlineStr"/>
       <c r="D182" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E182" t="inlineStr">
         <is>
-          <t>중소기업기술 보호 환경지원에 관한 법률 개정안 대표발의, 행정제재 강화 및 피해회복 지원 근거 마련 추진 중</t>
+          <t>중소기업 기술탈취 방지를 위한 법률 개정안 발의</t>
         </is>
       </c>
       <c r="F182" t="inlineStr">
         <is>
-          <t>이재관 의원이 중소기업 기술침해 행위에 대한 중기부의 행정제재를 강화하고 피해회복 지원 근거를 명시한 법률 개정안을 대표발의했다. 2023년 기술침해 피해는 299건, 총 5,442억 원에 달하며, 현행법상 시정권고 외 제재 수단이 부족하다는 지적이 있었다. 개정안은 시정명령 및 최대 50억 원 이하의 과징금 부과, 피해기업 지원사업 명확화 등을 담고 있다.</t>
+          <t>국회에서 중소기업 기술탈취 행위에 대한 행정제재를 강화하고 피해기업 지원을 명시하는 법률 개정안이 발의되었다. 2023년 한 해 동안 299건의 기술침해로 총 5442억 원의 피해가 발생했으며, 현행법의 미흡한 제재와 낮은 손해배상 수준으로 피해 기업들이 어려움을 겪고 있다. 이번 개정안은 시정명령 및 최대 50억 원의 과징금 부과, 피해회복 지원 근거 마련 등을 골자로 한다.</t>
         </is>
       </c>
       <c r="G182" t="inlineStr">
         <is>
-          <t>2023년에만 299건, 총 5,442억 원의 기술침해 피해가 발생하여 집단적 피해 및 피해 규모가 매우 큼. 기술탈취는 대기업 등 자력 있는 상대방이 연루될 가능성이 높으며, 관련 법률 개정안 발의로 행정제재 강화 및 피해회복 지원 근거가 마련될 예정이라 공적 절차 진행 및 증거 확보에 유리한 환경이 조성될 것으로 기대됨.</t>
+          <t>중소기업 기술탈취는 연간 299건, 피해액 5442억 원에 달하는 심각한 문제로, 다수의 피해 기업이 존재하며 피해 규모가 매우 큼 (적합 조건 3, 4). 현재 국회에서 행정제재 강화 및 피해기업 지원을 위한 법안이 발의되어 공적 절차(입법)가 진행 중이며, 이는 향후 피해 입증 및 권리 구제에 긍정적인 영향을 미칠 것으로 예상됨 (적합 조건 5, 6). 소송금융 투자 대상으로서 잠재력이 높은 분야임.</t>
         </is>
       </c>
       <c r="H182" t="inlineStr">
         <is>
-          <t>개별 사건당 수억 원 이상 추정, 총 5,442억 원 (2023년 기준)</t>
+          <t>5442억 원 (2023년 총 피해액)</t>
         </is>
       </c>
       <c r="I182" t="inlineStr">
         <is>
-          <t>299개 중소기업 이상 (2023년 기준)</t>
+          <t>최소 299개 중소기업 (2023년 피해 건수)</t>
         </is>
       </c>
       <c r="J182" t="inlineStr">
         <is>
-          <t>이재관 의원, 중소기업 기술탈취 근절 위한 ‘중소기업기술 보호 환경지...</t>
+          <t>이재관 국회의원, 중소기업 기술탈취 행정제재 강화 법안 발의</t>
         </is>
       </c>
       <c r="K182" t="inlineStr">
         <is>
-          <t>dailyt.co.kr</t>
+          <t>pressian.com</t>
         </is>
       </c>
       <c r="L182" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M182" t="inlineStr">
         <is>
-          <t>https://www.dailyt.co.kr/newsView/dlt202603060004</t>
+          <t>https://www.pressian.com/pages/articles/2026030617042629378?utm_source=naver&amp;utm_medium=search</t>
         </is>
       </c>
       <c r="N182" t="inlineStr">
         <is>
-          <t>2026-03-06 00:42:58.990214+00:00</t>
+          <t>2026-03-07 12:30:55.631131+00:00</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
-          <t>제네릭 제약사</t>
+          <t>SK넥실리스</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E183" t="inlineStr">
         <is>
-          <t>특허 항소심 진행 중</t>
+          <t>국내 특허심판원 승소, 미국 및 유럽 본안 소송 진행 중</t>
         </is>
       </c>
       <c r="F183" t="inlineStr">
         <is>
-          <t>현대약품의 신약 '디엠듀오정'이 허가 17개월 만에 제네릭 제품의 도전에 직면했다. 기사는 특허 항소심 결과에 따라 제네릭 출시를 강행한 후발주자들이 '거액의 손해배상 책임'을 질 수 있다고 언급하며, 이는 제네릭 시장 진입의 실질적인 장벽이 될 수 있음을 시사한다.</t>
+          <t>SK넥실리스와 솔루스첨단소재 간의 전지박 원천기술 특허 침해 소송전에서 솔루스첨단소재가 국내 특허심판원에서 승소하며 글로벌 소송전에서도 유리한 고지를 점했다. 이는 솔루스첨단소재가 전지박 근본 물성제어 원천기술을 보유하고 있음을 입증한 결과로 평가된다.</t>
         </is>
       </c>
       <c r="G183" t="inlineStr">
         <is>
-          <t>특허 항소심이 진행 중인 지식재산권 분쟁으로, 패소 시 '거액의 손해배상 책임'이 발생할 수 있어 피해 규모가 크다. 관련 제약사들은 자력이 충분하며, 특허 관련 증거 확보가 용이하다. 소송금융 투자에 적합한 조건을 다수 충족한다.</t>
+          <t>SK넥실리스는 대기업으로 자력이 충분하며(적합 조건 2), 솔루스첨단소재가 국내 특허심판원에서 승소하여 상대방의 책임이 비교적 명확하고(적합 조건 1, 5), 이는 공적 절차 진행의 결과이다(적합 조건 6). 전지박 원천기술 관련 소송으로 피해 규모가 클 가능성이 높으며(적합 조건 4), 미국과 유럽에서 본안 소송이 진행 중이거나 예정되어 있어 소송금융 투자 기회가 존재한다.</t>
         </is>
       </c>
       <c r="H183" t="inlineStr">
         <is>
-          <t>미상 (거액 예상)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I183" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J183" t="inlineStr">
         <is>
-          <t>현대약품 야심작 디엠듀오정 허가 17개월만에 제네릭 직면</t>
+          <t>[SK넥실리스 vs 솔루스첨단소재 소송전] 솔루스 국내 특허심판원 승소…...</t>
         </is>
       </c>
       <c r="K183" t="inlineStr">
         <is>
-          <t>medicaltimes.com</t>
+          <t>dealsite.co.kr</t>
         </is>
       </c>
       <c r="L183" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M183" t="inlineStr">
         <is>
-          <t>https://www.medicaltimes.com/Main/News/NewsView.html?ID=1167577&amp;ref=naverpc</t>
+          <t>https://dealsite.co.kr/articles/157880</t>
         </is>
       </c>
       <c r="N183" t="inlineStr">
         <is>
-          <t>2026-03-06 00:35:55.740510+00:00</t>
+          <t>2026-03-07 00:43:07.224226+00:00</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C184" t="inlineStr"/>
       <c r="D184" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E184" t="inlineStr">
         <is>
-          <t>지식재산처의 관련 조치 또는 경고</t>
+          <t>특허 무효/회피 심판 진행 중, 향후 특허법원 및 대법원 소송 예상</t>
         </is>
       </c>
       <c r="F184" t="inlineStr">
         <is>
-          <t>아이돌 그룹 세븐틴, 보넥도, 투바투, 에스파 등의 명칭이나 이미지를 정당한 허락 없이 상품 판매에 이용하는 행위가 문제되고 있습니다. 이는 아티스트와 소속사의 경제적 이익 및 소비자의 신뢰를 해치는 행위로, 민사상 손해배상 및 금지청구가 가능합니다. 지식재산처가 해당 사안에 관여하고 있습니다.</t>
+          <t>바이오 산업에서 오리지널사와 경쟁사 간 특허 침해 소송 및 무효/회피 심판이 진행 중입니다. 무효 심판에서 오리지널사가 유리한 상황이며, 향후 특허법원과 대법원까지 소송이 이어질 가능성이 있습니다. 이는 시장 진입과 관련된 고액의 상업적 분쟁으로 보입니다.</t>
         </is>
       </c>
       <c r="G184" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하며(정당한 허락 없는 상품 판매 이용), 다수의 인기 아이돌 그룹(세븐틴, 보넥도, 투바투, 에스파 등) 및 소속사가 피해를 입어 집단적 피해에 해당합니다. 핵심 경제적 자산 침해로 피해 규모가 클 것으로 예상되며, 지식재산처의 관여로 공적 절차가 진행 중이거나 증거 확보가 용이할 것으로 판단됩니다.</t>
+          <t>바이오 산업 내 오리지널사와 경쟁사 간의 지식재산권 분쟁으로, 상대방(오리지널사)의 자력이 충분하고 시장 진입과 관련된 피해 규모가 클 것으로 예상됩니다. 특허 무효/회피 심판 등 공적 절차가 이미 진행 중이며, 특허 관련 소송은 명확한 증거를 기반으로 합니다.</t>
         </is>
       </c>
       <c r="H184" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I184" t="inlineStr">
         <is>
-          <t>다수 (아이돌 그룹 및 소속사)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J184" t="inlineStr">
         <is>
-          <t>지식재산처, 세븐틴·보넥도·투바투·에스파 등 아이돌 그룹 퍼블리시...</t>
+          <t>약가제도 개정안 잠시 멈춘 사이 바이오 공모주는 '물 올라'</t>
         </is>
       </c>
       <c r="K184" t="inlineStr">
         <is>
-          <t>bizwnews.com</t>
+          <t>hitnews.co.kr</t>
         </is>
       </c>
       <c r="L184" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M184" t="inlineStr">
         <is>
-          <t>http://www.bizwnews.com/news/articleView.html?idxno=127739</t>
+          <t>https://www.hitnews.co.kr/news/articleView.html?idxno=74395</t>
         </is>
       </c>
       <c r="N184" t="inlineStr">
         <is>
-          <t>2026-03-06 00:32:59.423616+00:00</t>
+          <t>2026-03-07 00:39:17.370031+00:00</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C185" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C185" t="inlineStr"/>
       <c r="D185" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E185" t="inlineStr">
         <is>
-          <t>형사처벌 진행 중 또는 완료 후 민사상 손해배상 및 부당이득 반환 논의</t>
+          <t>중소기업 기술보호 지원에 관한 법률 개정안 발의, 중기부 시정명령 및 과징금 부과 권한 신설 추진</t>
         </is>
       </c>
       <c r="F185" t="inlineStr">
         <is>
-          <t>6천원짜리 옷에 '폴로' 로고를 박아 17만원에 판매하는 방식으로 110억 원대 부당 이득을 취한 위조 일당 사건이다. 기사는 형사처벌 외에 상표권자의 피해 복구와 위조 일당의 부당 이득 환수를 위한 최대 5배 징벌적 손해배상의 중요성을 강조하고 있다.</t>
+          <t>이재관 의원이 중소기업 기술탈취에 대한 행정제재를 강화하고 피해회복 지원 근거를 마련하는 법률 개정안을 발의했습니다. 2023년 기술침해 피해는 299건, 피해액은 5442억원 규모로 집계되었으며, 현행 제도의 실효성 부족과 피해기업의 입증 및 소송 부담이 문제로 지적되었습니다. 개정안은 중기부에 시정명령 및 최대 50억원 과징금 부과 권한을 부여하고, 과징금을 피해회복 지원에 활용하는 내용을 담고 있습니다.</t>
         </is>
       </c>
       <c r="G185" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(위조 일당 특정), 피해 규모가 매우 큼(110억 원대 부당 이득). 형사처벌이 진행 중이거나 완료되어 증거 확보가 용이하며, 최대 5배 징벌적 손해배상 가능성이 있어 투자 매력도가 높다. (적합 조건 1, 4, 5, 6 해당)</t>
+          <t>적합 조건 2(상대방 자력), 3(집단적 피해), 4(피해 규모), 5(증거 확보 가능성), 6(공적 절차 진행)에 모두 해당합니다. 기술탈취 가해자는 대기업 등 자력 있는 경우가 많고, 2023년 299건, 5442억원 규모의 피해가 발생하여 집단적이며 규모가 큽니다. 법안 발의로 피해 입증 및 권리 구제 지원이 강화될 예정이며, 중기부의 시정권고 등 공적 절차가 이미 존재하고 법안 발의로 행정제재 강화 논의가 진행 중입니다.</t>
         </is>
       </c>
       <c r="H185" t="inlineStr">
         <is>
-          <t>110억 원 이상</t>
+          <t>5442억원 (2023년 총 피해액)</t>
         </is>
       </c>
       <c r="I185" t="inlineStr">
         <is>
-          <t>1명 (상표권자)</t>
+          <t>299건 (2023년 피해 발생 건수)</t>
         </is>
       </c>
       <c r="J185" t="inlineStr">
         <is>
-          <t>6천원짜리 옷에 로고만 박아 17만원 '폴로'로…110억 원대 위조 일당의 ...</t>
+          <t>이재관 의원, ‘중소기업 기술탈취’ 행정제재 강화 법안 발의… 과징금...</t>
         </is>
       </c>
       <c r="K185" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>wikitree.co.kr</t>
         </is>
       </c>
       <c r="L185" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M185" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/UUHZU8HVJEFV</t>
+          <t>https://www.wikitree.co.kr/articles/1122816</t>
         </is>
       </c>
       <c r="N185" t="inlineStr">
         <is>
-          <t>2026-03-05 01:26:04.596186+00:00</t>
+          <t>2026-03-06 13:09:12.984167+00:00</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
-          <t>OpenAI, Microsoft</t>
+          <t>xAI, 오픈AI, 구글, 앤트로픽 등 주요 AI 기업</t>
         </is>
       </c>
       <c r="D186" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E186" t="inlineStr">
         <is>
-          <t>저작권 침해 소송 진행 중</t>
+          <t>캘리포니아 AI 투명성법 시행으로 학습 데이터 공개 의무화, 저작권 소송 가능성 증대</t>
         </is>
       </c>
       <c r="F186" t="inlineStr">
         <is>
-          <t>뉴욕타임스가 오픈AI와 마이크로소프트를 상대로 대형 언어모델(LLM)의 저작권 침해 소송을 진행 중이다. NYT 회장은 광고를 통해 '진짜 신문' 구독을 호소하며 언론 생태계 보호와 구독 기반 유지를 강조했다. 이 소송은 AI 기술 발전과 언론사의 저작권 보호라는 중요한 법적 쟁점을 다루고 있다.</t>
+          <t>일론 머스크의 xAI가 캘리포니아주의 'AI 투명성 법'(AB 2013) 시행을 막는 데 실패했다. 이 법은 AI 기업이 생성형 모델 학습에 사용한 데이터의 출처와 구성을 공개하도록 의무화하며, 2026년 1월 1일부터 효력을 유지한다. 이는 AI 기업들의 규제 및 소송 리스크를 확대하고, 창작자, 언론사, 저작권자들이 허락 없이 사용된 콘텐츠에 대한 저작권 침해 소송을 제기하기 용이해질 것으로 전망된다.</t>
         </is>
       </c>
       <c r="G186" t="inlineStr">
         <is>
-          <t>NYT가 OpenAI와 Microsoft라는 자력 있는 대기업을 상대로 저작권 침해 소송을 진행 중이며(적합 조건 2), 상대방의 책임이 비교적 명확하고(적합 조건 1), 피해 규모가 매우 클 것으로 예상된다(적합 조건 4). 이미 소송이 진행 중이므로 증거 확보 가능성도 높다(적합 조건 5).</t>
+          <t>캘리포니아 AI 투명성법 시행으로 AI 기업의 학습 데이터 공개가 의무화되어 (적합 조건 5: 증거 확보 용이) 저작권 침해 소송의 증거 확보가 용이해졌다. xAI, 오픈AI, 구글 등 자력 있는 대기업들이 피고가 될 가능성이 높고 (적합 조건 2: 상대방 자력 충분), 수많은 창작자, 언론사, 저작권자들의 집단적 피해 (적합 조건 3: 집단적 피해) 및 대규모 손해배상 청구 가능성이 크다 (적합 조건 4: 피해 규모 큼). 이미 공적 절차(법 시행)가 진행 중이다 (적합 조건 6: 공적 절차 진행 중).</t>
         </is>
       </c>
       <c r="H186" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I186" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수많은 창작자, 언론사, 저작권자</t>
         </is>
       </c>
       <c r="J186" t="inlineStr">
         <is>
-          <t>광고에 등장한 NYT 회장  진짜 신문을 구독해달라 ···AI 대세 거스르...</t>
+          <t>머스크 xAI, 캘리포니아 ‘AI 투명성법’ 제동 실패…학습데이터 공개 ...</t>
         </is>
       </c>
       <c r="K186" t="inlineStr">
         <is>
-          <t>womaneconomy.co.kr</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L186" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M186" t="inlineStr">
         <is>
-          <t>https://www.womaneconomy.co.kr/news/articleView.html?idxno=250616</t>
+          <t>https://www.tokenpost.kr/news/policy/336616</t>
         </is>
       </c>
       <c r="N186" t="inlineStr">
         <is>
-          <t>2026-03-05 01:23:26.010822+00:00</t>
+          <t>2026-03-06 13:06:48.914318+00:00</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
-          <t>안국약품, 안국뉴팜, 이연제약, 씨엠지제약, 팜젠사이언스, 엔비케이제약</t>
+          <t>펏지펭귄 (Pudgy Penguins)</t>
         </is>
       </c>
       <c r="D187" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E187" t="inlineStr">
         <is>
-          <t>특허심판원 인용 심결 후 현대약품 항소 예정, 후발약물 출시 가능성</t>
+          <t>미국 플로리다 연방법원에 소송 제기</t>
         </is>
       </c>
       <c r="F187" t="inlineStr">
         <is>
-          <t>현대약품의 치매 치료 복합제 '디엠듀오' 특허 방어에 실패하여 6개 제약사가 후발약물 출시 여건을 갖추게 되었습니다. 현대약품은 특허심판원 심결에 항소할 것으로 예상되며, 항소심 결과에 따라 후발약물 출시 제약사들에 대한 손해배상 소송 가능성이 있습니다. 현대약품은 위수탁 제약사들과의 공동 마케팅을 통해 시장 방어에 나설 것으로 보입니다.</t>
+          <t>의류 브랜드 '오리지널 펭귄'의 라이선서 PEI가 NFT 프로젝트 '펏지펭귄'을 상대로 상표권 침해 소송을 제기했습니다. 펏지펭귄이 의류 사업에서 '펭귄' 관련 표장과 디자인을 사용하며 소비자 혼동을 유발하고 PEI 상표 가치를 희석시켰다는 주장입니다. PEI는 펏지펭귄의 상표 출원 거절 및 판매이익 반환을 요구하고 있으며, 펏지펭귄 측은 상표가 시각적으로 구별되고 시장이 다르다고 반박하고 있습니다.</t>
         </is>
       </c>
       <c r="G187" t="inlineStr">
         <is>
-          <t>현대약품이 특허심판원 심결에 항소하여 승소할 경우, 후발약물 출시를 강행한 6개 제약사에 대해 손해배상 청구가 가능해집니다. 상대방 제약사들은 자력이 충분하며(적합 조건 2), 치매 치료제 시장 규모를 고려할 때 특허 침해로 인한 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 특허심판이라는 공적 절차가 진행 중이며(적합 조건 6), 관련 증거 확보가 용이합니다(적합 조건 5).</t>
+          <t>상대방 책임이 비교적 명확함 (펏지펭귄의 의류 사업 확장 및 유사 상표 사용), 피해 규모가 큼 (판매이익 반환 요구), 증거가 있거나 확보 가능함 (PEI의 오랜 상표 사용 역사 및 경고 서한). 상대방은 NFT 프로젝트로 상업적 활동을 하고 있어 자력 확보 가능성이 높으며, 지식재산권 침해 소송은 소송금융에 적합한 유형입니다.</t>
         </is>
       </c>
       <c r="H187" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I187" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J187" t="inlineStr">
         <is>
-          <t>[Generic Trend]특허 못 지킨 현대약품 '디엠듀오', 시장 방어 전략은</t>
+          <t>오리지널 펭귄, NFT ‘펏지펭귄’ 의류 사업 상표권 침해 소송</t>
         </is>
       </c>
       <c r="K187" t="inlineStr">
         <is>
-          <t>press9.kr</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L187" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M187" t="inlineStr">
         <is>
-          <t>http://www.press9.kr/news/articleView.html?idxno=72988</t>
+          <t>https://www.tokenpost.kr/news/society/336583</t>
         </is>
       </c>
       <c r="N187" t="inlineStr">
         <is>
-          <t>2026-03-05 01:18:56.595186+00:00</t>
+          <t>2026-03-06 13:00:53.163713+00:00</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
-          <t>효성, 효성중공업</t>
-[...2 lines deleted...]
-      <c r="D188" t="inlineStr"/>
+          <t>주식회사 디펜스엑스포</t>
+        </is>
+      </c>
+      <c r="D188" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E188" t="inlineStr">
         <is>
-          <t>공정위 동의의결로 사건 종결 및 34억 원 상생지원 결정</t>
+          <t>특허심판원 심결 완료, 소송비용 및 미지급 비용 회수를 위한 법적 조치 검토 중</t>
         </is>
       </c>
       <c r="F188" t="inlineStr">
         <is>
-          <t>효성 및 효성중공업이 기술유용 혐의로 공정위 동의의결을 통해 34억 원 규모의 상생지원을 결정하며 공정위 사건이 종결되었습니다. 이는 공정위 조사를 통해 기술유용 사실이 사실상 인정된 것으로, 피해 기업들은 이를 바탕으로 추가적인 민사상 손해배상 소송을 고려할 수 있습니다.</t>
+          <t>대한민국육군발전협회가 주식회사 디펜스엑스포를 상대로 제기한 'DX KOREA' 상표등록 무효 심판에서 승소했습니다. 특허심판원은 디펜스엑스포의 상표등록을 무효로 심결하며 육군협회를 전시회 주최기관으로 인정했습니다. 육군협회는 이번 심결을 바탕으로 패소에 따른 소송비용 청구 및 미지급 비용 회수를 위한 법적 조치를 검토 중입니다.</t>
         </is>
       </c>
       <c r="G188" t="inlineStr">
         <is>
-          <t>효성 및 효성중공업은 대기업으로 자력이 충분하고 (적합 조건 2), 공정위 동의의결로 기술유용 혐의가 사실상 인정되어 책임이 명확합니다 (적합 조건 1). 34억 원의 상생지원금은 상당한 피해 규모를 나타내며 (적합 조건 4), 공정위 조사를 통해 객관적 증거가 확보되었습니다 (적합 조건 5). 공정위 절차는 종결되었으나, 피해 기업들의 추가적인 민사상 손해배상 청구 가능성이 높습니다.</t>
+          <t>특허심판원 심결로 상대방(디펜스엑스포)의 상표등록 무효가 확정되어 책임이 명확하며(적합 조건 1), 심결문이라는 객관적 증거가 존재합니다(적합 조건 5). 또한 특허심판원 심결이라는 공적 절차가 완료되어 유리한 법적 근거를 확보했으며(적합 조건 6), 상대방은 주식회사로서 소송비용 및 미지급 비용을 배상할 자력이 있을 것으로 추정됩니다(적합 조건 2). 부적합 조건에 해당하지 않으며, 이미 유리한 행정 심결을 받아 후속 소송의 승소 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H188" t="inlineStr">
         <is>
-          <t>34억 원 (상생지원금)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I188" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J188" t="inlineStr">
         <is>
-          <t>효성·효성중공업 '기술유용' 첫 동의의결…공정위  34억 상생지원</t>
+          <t>특허심판원, ‘DX KOREA’ 상표등록 무효 심결</t>
         </is>
       </c>
       <c r="K188" t="inlineStr">
         <is>
-          <t>biz.sbs.co.kr</t>
+          <t>digitalchosun.dizzo.com</t>
         </is>
       </c>
       <c r="L188" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M188" t="inlineStr">
         <is>
-          <t>https://biz.sbs.co.kr/article_hub/20000295033?division=NAVER</t>
+          <t>http://digitalchosun.dizzo.com/site/data/html_dir/2026/03/06/2026030680197.html</t>
         </is>
       </c>
       <c r="N188" t="inlineStr">
         <is>
-          <t>2026-03-05 00:54:20.003498+00:00</t>
+          <t>2026-03-06 12:55:56.403786+00:00</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
-          <t>Phillips 66 Company</t>
+          <t>퍼지 펭귄스</t>
         </is>
       </c>
       <c r="D189" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E189" t="inlineStr">
         <is>
-          <t>캘리포니아주 알라미다 카운티 법원 징벌적 손해배상 판결</t>
+          <t>미국 연방법원에 상표권 침해 소송 제기, 배심원 재판 요청</t>
         </is>
       </c>
       <c r="F189" t="inlineStr">
         <is>
-          <t>M&amp;A 실사 과정에서 Phillips 66이 Propel Fuels의 영업비밀을 취득하여 자체 재생연료 사업을 시작한 사건입니다. 배심원단은 Phillips 66의 고의 및 악의를 인정하여 총 7억 9,990만 달러(약 1조 1,700억 원)의 손해배상액을 판결했습니다. 본 기고문은 이 판례를 통해 한국에서도 M&amp;A 과정에서의 영업비밀 침해 리스크와 고액 배상 가능성을 강조합니다.</t>
+          <t>의류 브랜드 펭귄의 소유주 PEI 라이선싱이 NFT 프로젝트 퍼지 펭귄스를 상표권 침해 혐의로 미국 연방법원에 고소했습니다. PEI는 퍼지 펭귄스가 봉제 인형과 의류 등 소매 상품을 계속 생산·판매하여 자사 브랜드 가치를 희석시켰다고 주장하며, 피고 측 매출 이익에 대한 손해배상을 청구했습니다. 퍼지 펭귄스는 월마트, 타깃 등 대형 유통망을 통해 100만 개 이상의 봉제 인형을 판매한 바 있습니다.</t>
         </is>
       </c>
       <c r="G189" t="inlineStr">
         <is>
-          <t>대기업 피고(Phillips 66)의 책임이 배심원단에 의해 고의 및 악의로 명확히 인정되었고(적합 조건 1), 상대방은 대형 정유·에너지 기업으로 자력이 충분합니다(적합 조건 2). 피해 규모가 약 1조 1,700억 원에 달해 매우 크며(적합 조건 4), 실사 과정의 자료 등 객관적 증거가 확보되어 판결에 이르렀습니다(적합 조건 5). 한국에서도 유사한 고액 배상 가능성이 언급되어 소송금융 투자 기회가 높습니다.</t>
+          <t>PEI 라이선싱은 1955년부터 구축된 펭귄 브랜드의 상표권 침해를 주장하며, 상대방(퍼지 펭귄스)의 책임이 비교적 명확합니다 (적합 조건 1). 퍼지 펭귄스는 월마트, 타깃 등 대형 유통망을 통해 100만 개 이상의 봉제 인형을 판매하며 상당한 매출을 올렸으므로, 배상 능력이 충분하다고 판단됩니다 (적합 조건 2). 피고 측 매출 이익에 대한 손해배상을 청구하고 있어 피해 규모가 클 가능성이 있으며 (적합 조건 4), 상표권 등록 및 판매 기록 등 증거 확보가 용이할 것으로 보입니다 (적합 조건 5).</t>
         </is>
       </c>
       <c r="H189" t="inlineStr">
         <is>
-          <t>약 1조 1,700억 원 (7억 9,990만 달러)</t>
+          <t>미상 (피고 측 매출 이익에 대한 손해배상 청구, 100만 개 이상 판매)</t>
         </is>
       </c>
       <c r="I189" t="inlineStr">
         <is>
-          <t>1개 기업 (Propel Fuels, Inc.)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J189" t="inlineStr">
         <is>
-          <t>[IP Law] M A 과정에서의 영업비밀침해</t>
+          <t>의류 브랜드 펭귄, NFT 프로젝트 퍼지 펭귄스 상표권 침해로 소송</t>
         </is>
       </c>
       <c r="K189" t="inlineStr">
         <is>
-          <t>legaltimes.co.kr</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L189" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M189" t="inlineStr">
         <is>
-          <t>http://www.legaltimes.co.kr/news/articleView.html?idxno=92361</t>
+          <t>https://www.tokenpost.kr/news/breaking/336513</t>
         </is>
       </c>
       <c r="N189" t="inlineStr">
         <is>
-          <t>2026-03-04 00:50:19.099904+00:00</t>
+          <t>2026-03-06 12:43:53.495775+00:00</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C190" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C190" t="inlineStr"/>
       <c r="D190" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E190" t="inlineStr">
         <is>
-          <t>뉴욕타임즈가 오픈AI와 마이크로소프트를 상대로 저작권 침해 소송 제기</t>
+          <t>중소벤처기업부의 기술 침해 행위 행정제재 강화 및 관련 개정안 추진</t>
         </is>
       </c>
       <c r="F190" t="inlineStr">
         <is>
-          <t>뉴욕타임즈가 오픈AI와 마이크로소프트를 상대로 자사 기사를 무단으로 사용하여 AI 모델을 훈련하고 콘텐츠를 생성했다며 저작권 침해 소송을 제기했다. 이는 AI 확산과 함께 언론사와 빅테크 간의 갈등을 보여주는 대표적인 사례이다.</t>
+          <t>중소기업 기술 침해로 인해 피해 기업들이 사업 지속에 어려움을 겪거나 폐업에 이르는 사례가 발생하고 있습니다. 중소벤처기업부는 이러한 문제 해결을 위해 기술 침해 행위에 대한 행정제재 강화를 추진하고 있으며, 관련 개정안을 통해 제도적 개선을 모색하고 있습니다.</t>
         </is>
       </c>
       <c r="G190" t="inlineStr">
         <is>
-          <t>뉴욕타임즈가 오픈AI와 마이크로소프트를 상대로 제기한 저작권 침해 소송은 대기업 피고(OpenAI, Microsoft)의 충분한 자력(적합 조건 2)과 잠재적으로 큰 피해 규모(적합 조건 4)를 가지고 있습니다. 이미 소송이 진행 중이며, AI 저작권 침해라는 새로운 법적 쟁점으로 사회적 관심이 높아 소송금융 투자 가능성이 높습니다.</t>
+          <t>중소기업 기술 침해는 다수의 피해 기업을 발생시키고(적합 조건 3), 사업 지속 어려움 및 폐업 등 피해 규모가 큽니다(적합 조건 4). 또한 중소벤처기업부에서 기술 침해 행위에 대한 행정제재 강화를 추진하고 있어 공적 절차가 진행 중입니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H190" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I190" t="inlineStr">
         <is>
-          <t>1개 기업</t>
+          <t>다수의 중소기업</t>
         </is>
       </c>
       <c r="J190" t="inlineStr">
         <is>
-          <t>메타, 뉴스코프와 AI 콘텐츠 계약 체결…연 최대 5천만 달러 규모</t>
+          <t>중소기업 기술 침해 행위에 중기부 행정제재 강화 추진</t>
         </is>
       </c>
       <c r="K190" t="inlineStr">
         <is>
-          <t>ebn.co.kr</t>
+          <t>newscape.co.kr</t>
         </is>
       </c>
       <c r="L190" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M190" t="inlineStr">
         <is>
-          <t>https://www.ebn.co.kr/news/articleView.html?idxno=1701430</t>
+          <t>http://www.newscape.co.kr/news/articleView.html?idxno=120672</t>
         </is>
       </c>
       <c r="N190" t="inlineStr">
         <is>
-          <t>2026-03-04 00:46:45.541620+00:00</t>
+          <t>2026-03-06 12:40:52.599926+00:00</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
-          <t>대웅제약</t>
+          <t>4개 업체</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E191" t="inlineStr">
         <is>
-          <t>민·형사 소송 진행 중, 검찰 재기수사 명령, 국가핵심기술 지정 해제 심의 진행 중</t>
+          <t>지식재산처 시정명령 부과</t>
         </is>
       </c>
       <c r="F191" t="inlineStr">
         <is>
-          <t>보툴리눔 톡신 균주 및 생산공정의 국가핵심기술 지정 해제 여부를 두고 업계 논의가 활발한 가운데, 메디톡스와 대웅제약 간 균주 출처 및 기술 유출 관련 민·형사 소송이 진행 중입니다. 검찰의 재기수사 명령으로 사건이 다시 수사 단계로 돌아갔으며, 산업통상자원부의 국가핵심기술 지정 해제 심의도 예정되어 있습니다.</t>
+          <t>지식재산처가 세븐틴, 보넥도 등 6개 아이돌 그룹 소속 아티스트 41명의 명칭과 초상을 무단 사용한 굿즈를 제작·판매한 4개 업체에 대해 부정경쟁방지법상 시정명령을 부과했다. 이는 퍼블리시티권 침해에 대한 최초의 시정명령으로, 해당 업체들은 과거 침해 중단을 약속했음에도 행위를 지속해왔다. 판매 규모는 수천 장으로 추정되며, 시정명령 불이행 시 과태료가 부과될 수 있다.</t>
         </is>
       </c>
       <c r="G191" t="inlineStr">
         <is>
-          <t>대기업 피고(대웅제약)의 자력이 충분하며, 국가핵심기술 유출 혐의로 민·형사 소송이 진행 중이고 검찰의 재기수사 명령까지 내려져 증거 확보 및 책임 입증 가능성이 높습니다. 관련 기술의 가치가 매우 높아 피해 규모도 클 것으로 예상됩니다. (적합 조건 1, 2, 4, 5, 6 충족)</t>
+          <t>지식재산처의 공식 시정명령으로 상대방의 퍼블리시티권 침해 책임이 명확하며(적합 조건 1, 5, 6), 다수의 아이돌 그룹과 아티스트(총 41명)가 피해를 입은 집단적 피해 사례임(적합 조건 3). 판매 규모가 수천 장에 달해 피해 규모가 작지 않을 것으로 예상되며, 시정명령 불이행 시 과태료 부과 등 추가 제재 가능성도 있어 소송금융 투자 적합도가 높습니다.</t>
         </is>
       </c>
       <c r="H191" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I191" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>6개 그룹 소속 아티스트 41명</t>
         </is>
       </c>
       <c r="J191" t="inlineStr">
         <is>
-          <t>주름잡는 톡신 ⋯'국가핵심기술' 해제 vs 유지 '팽팽'</t>
+          <t>세븐틴·보넥도 등 초상 무단 사용에... 정부, 첫 시정명령</t>
         </is>
       </c>
       <c r="K191" t="inlineStr">
         <is>
-          <t>inews24.com</t>
+          <t>viva100.com</t>
         </is>
       </c>
       <c r="L191" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M191" t="inlineStr">
         <is>
-          <t>http://www.inews24.com/view/1944674</t>
+          <t>https://www.viva100.com/article/20260305501416</t>
         </is>
       </c>
       <c r="N191" t="inlineStr">
         <is>
-          <t>2026-03-04 00:43:43.465995+00:00</t>
+          <t>2026-03-06 01:40:15.994134+00:00</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
-          <t>골프존</t>
+          <t>어트랙트</t>
         </is>
       </c>
       <c r="D192" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E192" t="inlineStr">
         <is>
-          <t>대법원 파기환송, 서울고법으로 환송</t>
+          <t>1심 패소, 항소 가능</t>
         </is>
       </c>
       <c r="F192" t="inlineStr">
         <is>
-          <t>대법원이 개별 골프코스를 창작성을 지닌 저작물로 인정할 수 있다는 취지의 판결을 내리며, 골프존을 상대로 한 저작권 침해 금지 및 손해배상 청구 소송의 원심 판결을 파기하고 사건을 서울고법에 돌려보냈습니다. 골프존은 국내외 여러 골프코스를 재현한 스크린골프 시뮬레이션 시스템을 제공해왔으며, 이에 골프코스 설계사들이 저작권 침해를 주장하며 소송을 제기했습니다.</t>
+          <t>그룹 피프티 피프티의 히트곡 '큐피드' 저작권 소송에서 소속사 어트랙트가 작곡가들을 상대로 1심 패소했다. 법원은 어트랙트가 작곡가들로부터 저작권을 양도받았다는 주장을 인정하지 않았다. 어트랙트는 항소할 수 있다.</t>
         </is>
       </c>
       <c r="G192" t="inlineStr">
         <is>
-          <t>대법원이 골프코스를 저작물로 인정할 수 있다는 취지로 파기환송하여 상대방(골프존)의 책임이 비교적 명확해졌습니다. 골프존은 국내 스크린골프 시장의 주요 기업으로 자력이 충분하며, 국내외 여러 골프코스 설계사들이 원고로 참여하여 집단적 피해가 발생했습니다. 대법원 판결이 중요한 법리적 근거를 제공하여 증거 확보 가능성도 높습니다.</t>
+          <t>상대방 책임이 비교적 명확함 (1심에서 어트랙트 패소), 피해 규모가 큼 (글로벌 히트곡 저작권), 증거가 있거나 확보 가능함 (법원 판결, 저작권 등록) 조건에 해당하여 적합도가 높다. 소송 상대방인 어트랙트가 엔터테인먼트 회사로 자력이 있다고 판단되며, 아직 종결되지 않은 사건으로 투자 기회가 있다.</t>
         </is>
       </c>
       <c r="H192" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I192" t="inlineStr">
         <is>
-          <t>국내외 골프코스 설계사 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J192" t="inlineStr">
         <is>
-          <t>[예규·판례] 대법  골프코스도 창작물 저작권 인정 …골프존 소송 파기...</t>
+          <t>어트랙트, 손배소 승소→피프티피프티 ‘큐피드’ 저작권 소송 패소 “...</t>
         </is>
       </c>
       <c r="K192" t="inlineStr">
         <is>
-          <t>tfmedia.co.kr</t>
+          <t>newsen.com</t>
         </is>
       </c>
       <c r="L192" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M192" t="inlineStr">
         <is>
-          <t>https://www.tfmedia.co.kr/news/article.html?no=201969</t>
+          <t>https://www.newsen.com/news_view.php?uid=202603051557382510</t>
         </is>
       </c>
       <c r="N192" t="inlineStr">
         <is>
-          <t>2026-03-03 00:50:40.489437+00:00</t>
+          <t>2026-03-06 01:37:13.251491+00:00</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C193" t="inlineStr"/>
+      <c r="C193" t="inlineStr">
+        <is>
+          <t>더기버스, 안성일</t>
+        </is>
+      </c>
       <c r="D193" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E193" t="inlineStr">
         <is>
-          <t>AI 학습 저작권 침해 관련 집단소송 및 개별 소송 진행 중</t>
+          <t>저작권 확인 소송 항소심 패소, 손해배상 청구 소송 1심 일부 승소</t>
         </is>
       </c>
       <c r="F193" t="inlineStr">
         <is>
-          <t>미국에서 AI 학습 데이터를 둘러싼 저작권 침해 소송이 활발히 진행 중입니다. 특히 영상 생성 스타트업을 상대로 유튜브 콘텐츠 무단 학습에 대한 집단소송이 새로 제기되었으며, 할리우드 메이저 스튜디오들도 생성형 AI 기업을 저작권 침해로 제소하고 있습니다.</t>
+          <t>그룹 피프티피프티의 히트곡 '큐피드' 저작권 귀속을 둘러싼 분쟁에서 어트랙트가 더기버스를 상대로 제기한 저작권 확인 소송 항소심에서는 패소했습니다. 그러나 별도로 제기한 손해배상 청구 소송에서는 더기버스와 안성일 대표에게 4억 9950만원을 지급하라는 1심 판결을 받아 일부 승소했습니다.</t>
         </is>
       </c>
       <c r="G193" t="inlineStr">
         <is>
-          <t>AI 학습 데이터의 저작권 침해를 둘러싼 소송으로, 상대방 책임이 비교적 명확하며(저작권 침해), 집단소송이 제기되고 있어 다수의 피해자가 존재합니다. 할리우드 메이저 스튜디오들이 제소하는 등 피해 규모가 클 것으로 예상되며, 증거 확보 가능성도 높습니다.</t>
+          <t>어트랙트가 더기버스 및 안성일 대표를 상대로 제기한 손해배상 청구 소송에서 4억 9950만원 지급 판결을 받아 상대방의 책임이 명확하고(적합 조건 1), 피해 규모가 소송금융 투자에 적합하며(적합 조건 4), 이미 1심 판결이 선고되어 증거가 충분히 확보되었습니다(적합 조건 5). 1심 판결 이후의 항소 또는 집행 등 후속 절차에 대한 투자를 고려할 수 있어 공적 절차가 진행 중입니다(적합 조건 6). 부적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H193" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>4억 9950만원</t>
         </is>
       </c>
       <c r="I193" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J193" t="inlineStr">
         <is>
-          <t>[김한재의 디지털콘텐츠 인사이트] '형사책임 면제'라는 지름길은 국대...</t>
+          <t>“피프티 ‘큐피드’ 저작권 안성일에 있다”…어트랙트, 항소심서 패소</t>
         </is>
       </c>
       <c r="K193" t="inlineStr">
         <is>
-          <t>khgames.co.kr</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L193" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M193" t="inlineStr">
         <is>
-          <t>https://www.khgames.co.kr/news/articleView.html?idxno=301907</t>
+          <t>https://www.mk.co.kr/article/11979718</t>
         </is>
       </c>
       <c r="N193" t="inlineStr">
         <is>
-          <t>2026-03-03 00:44:56.326462+00:00</t>
+          <t>2026-03-06 01:34:26.658917+00:00</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
-          <t>SKC, 솔루스첨단소재</t>
+          <t>오픈AI, 네이버클라우드</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E194" t="inlineStr">
         <is>
-          <t>특허심판원 절차 진행 중, 영업비밀 침해 여부 다툼</t>
+          <t>네이버클라우드 대상 소송 3차 변론 진행 중, 오픈AI 대상 소송 최근 제기. AI 학습 데이터 관련 국내 첫 판례가 될 소지.</t>
         </is>
       </c>
       <c r="F194" t="inlineStr">
         <is>
-          <t>SKC와 솔루스첨단소재가 K동박 패권을 놓고 글로벌 특허 및 영업비밀 침해 소송을 벌이고 있습니다. 최근 국내 특허심판원이 솔루스첨단소재의 핵심 특허 유효성을 인정하면서 소송전이 더욱 심화되고 있습니다.</t>
+          <t>KBS, MBC, SBS 등 지상파 3사가 챗GPT 개발사 오픈AI와 네이버클라우드를 상대로 뉴스데이터 무단 이용에 대한 저작권 침해 및 손해배상 소송을 제기했습니다. 이 소송은 AI 학습 데이터 관련 국내 첫 법원 판결이 될 가능성이 크며, 관련 법제가 미흡한 상황에서 법원 판례가 사회적 기준을 제시할 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="G194" t="inlineStr">
         <is>
-          <t>SKC와 솔루스첨단소재라는 대기업 간의 글로벌 특허 및 영업비밀 소송으로, 상대방 자력이 충분하고 예상 피해 규모가 클 것으로 보입니다. 또한 특허심판원 절차가 진행 중이며, 이는 소송금융 투자에 긍정적인 요소입니다.</t>
+          <t>적합 조건 1(상대방 책임 명확): 지상파 3사가 AI 기업의 뉴스데이터 무단 이용에 대해 저작권 침해 및 부정경쟁 행위로 명확히 주장하며 소송을 제기했습니다. 적합 조건 2(상대방 자력 충분): 피고는 글로벌 빅테크 기업인 오픈AI와 국내 대기업인 네이버클라우드로, 배상 능력이 충분합니다. 적합 조건 3(집단적 피해): 지상파 3사가 공동으로 소송을 제기했으며, AI 검색 시장 확장과 맞물려 유사 피해를 입은 언론사가 늘어날 가능성이 있습니다. 적합 조건 4(피해 규모 큼): 현재 청구 금액은 법 기술적 측면을 고려한 것으로, 향후 확대될 예정이며 AI 시장 규모를 고려할 때 잠재적 피해 규모가 매우 클 수 있습니다. 적합 조건 5(증거 확보 가능): 지상파 3사가 소송을 제기한 만큼, AI 학습 데이터 이용 및 저작권 침해에 대한 증거를 확보하고 있을 것으로 보입니다. 이 사건은 AI 학습 데이터 관련 국내 첫 판례가 될 가능성이 높아 소송금융 투자 가치가 높습니다.</t>
         </is>
       </c>
       <c r="H194" t="inlineStr">
         <is>
-          <t>수억 원 이상 추정</t>
+          <t>현재 총 5억~6억원이나, 차후 확대될 예정</t>
         </is>
       </c>
       <c r="I194" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>지상파 3사 및 향후 유사 피해 언론사 다수</t>
         </is>
       </c>
       <c r="J194" t="inlineStr">
         <is>
-          <t>'K동박' 패권 놓고 격돌…SKC-솔루스첨단소재, 글로벌 소송전 '점입가경...</t>
+          <t>첫 판례 될 '지상파 빅테크 소송'… 입법 논의는 지지부진</t>
         </is>
       </c>
       <c r="K194" t="inlineStr">
         <is>
-          <t>goodkyung.com</t>
+          <t>journalist.or.kr</t>
         </is>
       </c>
       <c r="L194" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M194" t="inlineStr">
         <is>
-          <t>https://www.goodkyung.com/news/articleView.html?idxno=283743</t>
+          <t>http://www.journalist.or.kr/news/article.html?no=60453</t>
         </is>
       </c>
       <c r="N194" t="inlineStr">
         <is>
-          <t>2026-03-03 00:44:39.772693+00:00</t>
+          <t>2026-03-06 01:25:46.835219+00:00</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C195" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C195" t="inlineStr"/>
       <c r="D195" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E195" t="inlineStr">
         <is>
-          <t>에스글리토 특허소송 제네릭 완패, 케렌디아 특허 분쟁 시작</t>
+          <t>지식재산처의 해외 위조상품 및 한류편승행위 방지 예산 편성 및 정책 추진</t>
         </is>
       </c>
       <c r="F195" t="inlineStr">
         <is>
-          <t>당뇨병 치료제 시장에서 글로벌 제약사(베링거인겔하임, 바이엘)와 국내 제약사 간 특허 분쟁이 심화되고 있습니다. 에스글리토 특허소송에서는 제네릭 측이 완패했으며, 케렌디아 관련해서도 첫 분쟁이 시작되어 특허전이 뜨거워지고 있습니다.</t>
+          <t>지식재산처가 K-콘텐츠 관련 기업들의 해외 위조상품 및 한류편승행위로 인한 피해에 대응하기 위해 468억 원의 예산을 편성했습니다. 이는 K-식품, K-뷰티 등 소비재 수출 증가에 따른 해외 위조상품 문제의 심각성을 반영하며, 첨단기술을 활용한 위조상품 제작 차단 및 피해 구제에 중점을 둡니다. 정부 차원의 대응이 시작되어 향후 다수의 지식재산권 침해 소송 발생 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="G195" t="inlineStr">
         <is>
-          <t>베링거인겔하임, 바이엘 등 글로벌 제약사들이 상대방으로 자력이 충분하며(적합 조건 2), 당뇨병 치료제 시장의 특허 침해 소송으로 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 이미 특허 소송이 진행 중이거나 새로 시작되고 있어 공적 절차가 명확하며(적합 조건 6), 특허권 침해 여부 등 객관적 증거 확보가 가능합니다(적합 조건 5).</t>
+          <t>이 사건은 K-콘텐츠 관련 기업 다수가 해외 위조상품 및 한류편승행위로 집단적 피해를 입을 가능성이 높고(적합 조건 3), 지식재산처가 468억 원의 예산을 편성할 정도로 피해 규모가 상당함을 시사합니다(적합 조건 4). 또한 지식재산처의 예산 편성 및 정책 추진은 정부 차원의 공적 절차가 진행 중임을 의미하며(적합 조건 6), 이는 향후 소송의 근거 자료 확보에 유리할 것입니다. 비록 특정 피고가 명시되지는 않았으나, 정부의 적극적인 대응은 소송금융 투자 기회가 많을 것임을 시사합니다.</t>
         </is>
       </c>
       <c r="H195" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I195" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J195" t="inlineStr">
         <is>
-          <t>에스글리토 특허소송에서 제네릭 완패...케렌디아도 첫 분쟁</t>
+          <t>지식재산처, 기업의 지식재산 분쟁 대응 위해 예산 468억 편성…전년 比...</t>
         </is>
       </c>
       <c r="K195" t="inlineStr">
         <is>
-          <t>pharmnews.com</t>
+          <t>bizwnews.com</t>
         </is>
       </c>
       <c r="L195" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M195" t="inlineStr">
         <is>
-          <t>https://www.pharmnews.com/news/articleView.html?idxno=301755</t>
+          <t>http://www.bizwnews.com/news/articleView.html?idxno=127676</t>
         </is>
       </c>
       <c r="N195" t="inlineStr">
         <is>
-          <t>2026-03-03 00:41:26.432368+00:00</t>
+          <t>2026-03-06 01:02:00.424782+00:00</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C196" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C196" t="inlineStr"/>
       <c r="D196" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E196" t="inlineStr">
         <is>
-          <t>할리우드 3대 스튜디오가 저작권 침해 손해배상 소송 제기</t>
+          <t>기술침해 행정제재 체계 마련 및 피해기업 회복 지원 근거 논의 중</t>
         </is>
       </c>
       <c r="F196" t="inlineStr">
         <is>
-          <t>중국 AI 기업 미니맥스의 영상·이미지 생성 서비스 '하이루오 AI'가 할리우드 주요 3대 스튜디오(디즈니, 유니버설, 워너 브라더스)의 캐릭터 저작권을 침해했다는 주장이 제기됨. 이에 3대 스튜디오는 지난해 9월 미니맥스를 상대로 7천500만 달러 규모의 손해배상 소송을 제기하여 현재 소송이 진행 중이다.</t>
+          <t>중소기업 기술탈취 피해가 소송 장기화와 낮은 손해배상 수준으로 인해 사업 지속 어려움 및 폐업으로 이어지는 심각한 상황입니다. 이러한 제도적 문제를 해소하기 위해 기술침해 행정제재 체계 마련 및 피해기업 회복 지원 근거 마련이 추진되고 있습니다.</t>
         </is>
       </c>
       <c r="G196" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확함 (AI 서비스의 저작권 침해 주장), 상대방에게 자력이 충분함 (홍콩 증시 상장 AI 기업), 피해 규모가 큼 (7천500만 달러 소송 제기), 증거 확보 가능성 높음 (할리우드 3대 스튜디오가 소송 제기).</t>
+          <t>기술탈취는 상대방 책임이 명확한 유형의 사건이며, 다수의 중소기업이 사업 지속 어려움 및 폐업에 이를 정도의 큰 피해를 입고 있어 집단적 피해 및 큰 피해 규모에 해당합니다. 소송 장기화와 낮은 손해배상 수준이라는 문제점을 소송금융으로 해결할 수 있으며, 현재 기술침해 행정제재 체계 마련 및 피해기업 회복 지원 근거가 논의 중이므로 공적 절차가 진행 중이며 향후 소송 환경이 개선될 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H196" t="inlineStr">
         <is>
-          <t>7천500만 달러 (약 1천98억원)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I196" t="inlineStr">
         <is>
-          <t>3개 스튜디오 (디즈니, 유니버설 스튜디오, 워너 브라더스)</t>
+          <t>다수 중소기업</t>
         </is>
       </c>
       <c r="J196" t="inlineStr">
         <is>
-          <t>중학개미가 꽂힌 中 AI기업 미니맥스 작년 매출 159%↑</t>
+          <t>중소기업 기술침해 행정제재 체계 마련 및 피해기업 회복 지원 근거 신...</t>
         </is>
       </c>
       <c r="K196" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>pinpointnews.co.kr</t>
         </is>
       </c>
       <c r="L196" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M196" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260302076600083?input=1195m</t>
+          <t>https://www.pinpointnews.co.kr/news/articleView.html?idxno=434459</t>
         </is>
       </c>
       <c r="N196" t="inlineStr">
         <is>
-          <t>2026-03-03 00:34:12.985939+00:00</t>
+          <t>2026-03-06 00:47:43.126557+00:00</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
-          <t>A사</t>
+          <t>삼성디스플레이, 삼성전자</t>
         </is>
       </c>
       <c r="D197" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E197" t="inlineStr">
         <is>
-          <t>특허권침해금지 및 손해배상 청구소 항소심 일부 승소 판결</t>
+          <t>미국 텍사스 동부지방법원에서 특허 침해 소송 진행 중, 미국 특허심판원(PTAB)에서 특허 무효화 시도 실패</t>
         </is>
       </c>
       <c r="F197" t="inlineStr">
         <is>
-          <t>이차전지 조립장비 기업 엠플러스가 A사를 상대로 제기한 특허권 침해 소송 항소심에서 일부 승소했다. 특허법원은 A사가 엠플러스의 초고속 노칭 공정 기술 특허를 침해했다고 판결하며, A사에 엠플러스에 약 107억 원을 지급하고 침해 행위를 금지하도록 명령했다. 엠플러스는 이번 판결이 22년간 쌓아온 기술 혁신과 지식재산권이 법원에서 공식적으로 인정받은 결과라고 밝혔다.</t>
+          <t>픽티바는 2023년부터 삼성전자와 삼성디스플레이를 상대로 OLED 봉지 기술 특허 침해 소송을 진행하고 있습니다. 삼성디스플레이는 해당 특허의 무효화를 시도했으나 미국 특허심판원(PTAB)에서 실패했으며, 현재 미국 텍사스 동부지방법원에서 소송이 계속되고 있습니다.</t>
         </is>
       </c>
       <c r="G197" t="inlineStr">
         <is>
-          <t>상대방(A사)의 특허 침해 책임이 항소심 판결로 명확히 인정되었고(적합 조건 1), 107억 원에 달하는 피해 규모가 매우 큽니다(적합 조건 4). 이미 법원 판결이 존재하여 증거가 명확하며(적합 조건 5), 피고 A사는 이차전지 조립장비 기업으로 배상 자력이 충분할 것으로 판단됩니다(적합 조건 2).</t>
+          <t>상대방(삼성디스플레이, 삼성전자)은 자력이 충분한 대기업이며, OLED 봉지 기술이라는 핵심 특허 침해 소송으로 피해 규모가 클 것으로 예상됩니다. 삼성디스플레이의 특허 무효화 시도가 미국 특허심판원(PTAB)에서 실패하여 픽티바의 주장이 강화되었고, 이미 미국 법원에서 소송이 진행 중입니다.</t>
         </is>
       </c>
       <c r="H197" t="inlineStr">
         <is>
-          <t>약 107억 원 (원금 89억 원 + 지연손해금)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I197" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J197" t="inlineStr">
         <is>
-          <t>엠플러스 '초고속 노칭' 특허권 법적 인정</t>
+          <t>삼성디스플레이, OLED 봉지 기술 특허 무효화 시도 실패…美 PTAB  픽티바...</t>
         </is>
       </c>
       <c r="K197" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>kpinews.kr</t>
         </is>
       </c>
       <c r="L197" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M197" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260302510757?OutUrl=naver</t>
+          <t>https://www.kpinews.kr/newsView/1065565835986929</t>
         </is>
       </c>
       <c r="N197" t="inlineStr">
         <is>
-          <t>2026-03-02 12:44:16.341508+00:00</t>
+          <t>2026-03-06 00:46:32.177217+00:00</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C198" t="inlineStr"/>
       <c r="D198" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E198" t="inlineStr">
         <is>
-          <t>법무부의 해외 IP 분쟁 지원 및 실태조사 진행 중</t>
+          <t>중소기업기술 보호 환경지원에 관한 법률 개정안 대표발의, 행정제재 강화 및 피해회복 지원 근거 마련 추진 중</t>
         </is>
       </c>
       <c r="F198" t="inlineStr">
         <is>
-          <t>법무부가 해외 IP 분쟁에 직면한 국내 기업들을 지원하기 위해 예산을 전년 대비 36% 증액한 823억 원을 편성했다. 이는 NPE(Non-Practicing Entity)와 같은 특허권 행사 기업들로부터 국내 기업의 지식재산권을 보호하고, 해외 현지에서의 IP 침해 실태조사를 지원하는 데 사용될 예정이다. 정부의 적극적인 지원은 국내 기업들의 해외 IP 분쟁 대응 역량을 강화할 것으로 보인다.</t>
+          <t>이재관 의원이 중소기업 기술침해 행위에 대한 중기부의 행정제재를 강화하고 피해회복 지원 근거를 명시한 법률 개정안을 대표발의했다. 2023년 기술침해 피해는 299건, 총 5,442억 원에 달하며, 현행법상 시정권고 외 제재 수단이 부족하다는 지적이 있었다. 개정안은 시정명령 및 최대 50억 원 이하의 과징금 부과, 피해기업 지원사업 명확화 등을 담고 있다.</t>
         </is>
       </c>
       <c r="G198" t="inlineStr">
         <is>
-          <t>법무부의 해외 IP 분쟁 지원 예산 증액 및 실태조사 진행은 적합 조건 6(공적 절차 진행 중)에 해당하며, 이는 잠재적 소송의 증거 확보(적합 조건 5)에 유리하다. 해외 IP 분쟁은 통상적으로 피해 규모가 크고(적합 조건 4), 상대방의 책임이 명확해질 경우 소송금융 투자 가치가 높다(적합 조건 1).</t>
+          <t>2023년에만 299건, 총 5,442억 원의 기술침해 피해가 발생하여 집단적 피해 및 피해 규모가 매우 큼. 기술탈취는 대기업 등 자력 있는 상대방이 연루될 가능성이 높으며, 관련 법률 개정안 발의로 행정제재 강화 및 피해회복 지원 근거가 마련될 예정이라 공적 절차 진행 및 증거 확보에 유리한 환경이 조성될 것으로 기대됨.</t>
         </is>
       </c>
       <c r="H198" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>개별 사건당 수억 원 이상 추정, 총 5,442억 원 (2023년 기준)</t>
         </is>
       </c>
       <c r="I198" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>299개 중소기업 이상 (2023년 기준)</t>
         </is>
       </c>
       <c r="J198" t="inlineStr">
         <is>
-          <t>해외 IP 분쟁, 정부가 지원한다 …법무부문 823억, '전년 比 36%↑'</t>
+          <t>이재관 의원, 중소기업 기술탈취 근절 위한 ‘중소기업기술 보호 환경지...</t>
         </is>
       </c>
       <c r="K198" t="inlineStr">
         <is>
-          <t>bizwnews.com</t>
+          <t>dailyt.co.kr</t>
         </is>
       </c>
       <c r="L198" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M198" t="inlineStr">
         <is>
-          <t>http://www.bizwnews.com/news/articleView.html?idxno=127163</t>
+          <t>https://www.dailyt.co.kr/newsView/dlt202603060004</t>
         </is>
       </c>
       <c r="N198" t="inlineStr">
         <is>
-          <t>2026-03-02 12:40:48.955165+00:00</t>
+          <t>2026-03-06 00:42:58.990214+00:00</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
         <is>
-          <t>루이비통</t>
+          <t>제네릭 제약사</t>
         </is>
       </c>
       <c r="D199" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E199" t="inlineStr">
         <is>
-          <t>대법원 파기환송 (리폼 합법성 인정), 다른 수선업체들의 소송 가능성 열림</t>
+          <t>특허 항소심 진행 중</t>
         </is>
       </c>
       <c r="F199" t="inlineStr">
         <is>
-          <t>루이비통이 '내돈내산' 명품 가방 리폼을 상표권 침해로 주장하며 수선업체 사장에게 소송을 제기했으나, 대법원은 개인 사용 목적의 리폼은 상표권 침해가 아니라고 판결하며 원심을 파기환송했습니다. 이 판결은 국내 첫 사례로, 다른 수선업체들에게도 영향을 미칠 중요한 선례가 될 것입니다.</t>
+          <t>현대약품의 신약 '디엠듀오정'이 허가 17개월 만에 제네릭 제품의 도전에 직면했다. 기사는 특허 항소심 결과에 따라 제네릭 출시를 강행한 후발주자들이 '거액의 손해배상 책임'을 질 수 있다고 언급하며, 이는 제네릭 시장 진입의 실질적인 장벽이 될 수 있음을 시사한다.</t>
         </is>
       </c>
       <c r="G199" t="inlineStr">
         <is>
-          <t>대법원 판결로 명품 리폼의 합법성이 확인되어, 루이비통의 상표권 침해 주장이 법적으로 근거 없었음이 명확해졌습니다. 이는 루이비통이 다른 수선업체들에게 보낸 내용증명 및 확약서 요구 행위로 인한 피해에 대한 소송 가능성을 높입니다. 상대방(루이비통)의 자력이 충분하고, 다수의 수선업체가 유사한 피해를 입었을 가능성이 있어 집단적 소송금융 투자에 적합합니다.</t>
+          <t>특허 항소심이 진행 중인 지식재산권 분쟁으로, 패소 시 '거액의 손해배상 책임'이 발생할 수 있어 피해 규모가 크다. 관련 제약사들은 자력이 충분하며, 특허 관련 증거 확보가 용이하다. 소송금융 투자에 적합한 조건을 다수 충족한다.</t>
         </is>
       </c>
       <c r="H199" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>미상 (거액 예상)</t>
         </is>
       </c>
       <c r="I199" t="inlineStr">
         <is>
-          <t>수선업체 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J199" t="inlineStr">
         <is>
-          <t>‘루이비통·김앤장’ 꺾은 소상공인…“내돈내산 명품 리폼은 합법”</t>
+          <t>현대약품 야심작 디엠듀오정 허가 17개월만에 제네릭 직면</t>
         </is>
       </c>
       <c r="K199" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>medicaltimes.com</t>
         </is>
       </c>
       <c r="L199" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M199" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8497024&amp;ref=A</t>
+          <t>https://www.medicaltimes.com/Main/News/NewsView.html?ID=1167577&amp;ref=naverpc</t>
         </is>
       </c>
       <c r="N199" t="inlineStr">
         <is>
-          <t>2026-03-02 12:39:59.812188+00:00</t>
+          <t>2026-03-06 00:35:55.740510+00:00</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B200" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C200" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C200" t="inlineStr"/>
       <c r="D200" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E200" t="inlineStr">
         <is>
-          <t>블루엘리펀트 전 대표이사 구속 및 사임, 부정경쟁방지법 위반 쟁점</t>
+          <t>지식재산처의 관련 조치 또는 경고</t>
         </is>
       </c>
       <c r="F200" t="inlineStr">
         <is>
-          <t>젠틀몬스터와 블루엘리펀트 간의 부정경쟁방지법 위반 분쟁이 진행 중이며, 이와 관련하여 블루엘리펀트의 전 대표이사가 구속되고 사임했습니다. 이번 소송의 주요 쟁점은 디자인권이 아닌 부정경쟁방지법 위반 여부입니다. 블루엘리펀트는 법 위반이 인정될 경우 그에 따른 책임을 질 것으로 예상됩니다.</t>
+          <t>아이돌 그룹 세븐틴, 보넥도, 투바투, 에스파 등의 명칭이나 이미지를 정당한 허락 없이 상품 판매에 이용하는 행위가 문제되고 있습니다. 이는 아티스트와 소속사의 경제적 이익 및 소비자의 신뢰를 해치는 행위로, 민사상 손해배상 및 금지청구가 가능합니다. 지식재산처가 해당 사안에 관여하고 있습니다.</t>
         </is>
       </c>
       <c r="G200" t="inlineStr">
         <is>
-          <t>적합 조건 1 (상대방 책임 명확): 블루엘리펀트 전 대표이사의 구속 및 사임 사실은 부정경쟁방지법 위반 혐의에 대한 상당한 증거가 있음을 시사하며, 책임이 비교적 명확해 보입니다. 적합 조건 2 (상대방 자력 충분): 원고인 젠틀몬스터는 국내외 인지도가 높은 브랜드이며, 피고인 블루엘리펀트 역시 기업이므로 배상 능력이 충분할 것으로 예상됩니다. 적합 조건 5 (증거 확보 가능): 대표이사 구속은 수사기관의 조사를 통해 객관적 증거가 확보되었거나 확보 가능성이 높음을 의미합니다. 적합 조건 6 (공적 절차 진행 중): 대표이사 구속은 형사 절차가 진행되었음을 나타냅니다. 이러한 점들을 종합할 때, 소송금융 투자에 적합도가 높습니다.</t>
+          <t>상대방 책임이 비교적 명확하며(정당한 허락 없는 상품 판매 이용), 다수의 인기 아이돌 그룹(세븐틴, 보넥도, 투바투, 에스파 등) 및 소속사가 피해를 입어 집단적 피해에 해당합니다. 핵심 경제적 자산 침해로 피해 규모가 클 것으로 예상되며, 지식재산처의 관여로 공적 절차가 진행 중이거나 증거 확보가 용이할 것으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H200" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I200" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수 (아이돌 그룹 및 소속사)</t>
         </is>
       </c>
       <c r="J200" t="inlineStr">
         <is>
-          <t>젠틀몬스터·블루엘리펀트 분쟁 쟁점은 '디자인권' 아닌 부정경쟁방지법</t>
+          <t>지식재산처, 세븐틴·보넥도·투바투·에스파 등 아이돌 그룹 퍼블리시...</t>
         </is>
       </c>
       <c r="K200" t="inlineStr">
         <is>
-          <t>thepublic.kr</t>
+          <t>bizwnews.com</t>
         </is>
       </c>
       <c r="L200" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M200" t="inlineStr">
         <is>
-          <t>https://www.thepublic.kr/news/articleView.html?idxno=295812</t>
+          <t>http://www.bizwnews.com/news/articleView.html?idxno=127739</t>
         </is>
       </c>
       <c r="N200" t="inlineStr">
         <is>
-          <t>2026-03-02 00:40:58.638841+00:00</t>
+          <t>2026-03-06 00:32:59.423616+00:00</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
-          <t>이창현 (유튜버 창현)</t>
+          <t>위조 일당</t>
         </is>
       </c>
       <c r="D201" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E201" t="inlineStr">
         <is>
-          <t>대법원 상고 진행 중</t>
+          <t>형사처벌 진행 중 또는 완료 후 민사상 손해배상 및 부당이득 반환 논의</t>
         </is>
       </c>
       <c r="F201" t="inlineStr">
         <is>
-          <t>유튜버 창현이 TJ미디어의 노래방 반주기를 무단 사용하여 콘텐츠를 제작한 것에 대해 저작권 침해 소송이 제기되었습니다. 1심과 2심 모두 TJ미디어의 승소로 판결되었으며, 2심에서는 4800만원의 배상액이 인정되었습니다. 유튜버 측은 대법원에 상고한 상태입니다.</t>
+          <t>6천원짜리 옷에 '폴로' 로고를 박아 17만원에 판매하는 방식으로 110억 원대 부당 이득을 취한 위조 일당 사건이다. 기사는 형사처벌 외에 상표권자의 피해 복구와 위조 일당의 부당 이득 환수를 위한 최대 5배 징벌적 손해배상의 중요성을 강조하고 있다.</t>
         </is>
       </c>
       <c r="G201" t="inlineStr">
         <is>
-          <t>상대방 책임이 1, 2심 판결로 명확하게 인정되었고, 상대방(유튜버)의 자력이 충분하며(총 40억 수입), 법원 판결이라는 명확한 증거가 존재합니다. 침해 영상으로 발생한 수익이 13억원에 달해 피해 규모가 크고, 대법원 상고심에서 배상액 상향 가능성도 있어 소송금융 투자에 적합합니다.</t>
+          <t>상대방 책임이 명확하고(위조 일당 특정), 피해 규모가 매우 큼(110억 원대 부당 이득). 형사처벌이 진행 중이거나 완료되어 증거 확보가 용이하며, 최대 5배 징벌적 손해배상 가능성이 있어 투자 매력도가 높다. (적합 조건 1, 4, 5, 6 해당)</t>
         </is>
       </c>
       <c r="H201" t="inlineStr">
         <is>
-          <t>4800만원 (2심 배상액), 13억원 (침해 영상 수익)</t>
+          <t>110억 원 이상</t>
         </is>
       </c>
       <c r="I201" t="inlineStr">
         <is>
-          <t>1명 (TJ미디어)</t>
+          <t>1명 (상표권자)</t>
         </is>
       </c>
       <c r="J201" t="inlineStr">
         <is>
-          <t>[단독] 길거리 노래방 40억 대박 유튜버…노래 허락도 없이 쓰다 소송, ...</t>
+          <t>6천원짜리 옷에 로고만 박아 17만원 '폴로'로…110억 원대 위조 일당의 ...</t>
         </is>
       </c>
       <c r="K201" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L201" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M201" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10684628?ref=naver</t>
+          <t>https://lawtalknews.co.kr/article/UUHZU8HVJEFV</t>
         </is>
       </c>
       <c r="N201" t="inlineStr">
         <is>
-          <t>2026-03-02 00:39:48.677402+00:00</t>
+          <t>2026-03-05 01:26:04.596186+00:00</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
-          <t>골프존</t>
+          <t>OpenAI, Microsoft</t>
         </is>
       </c>
       <c r="D202" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E202" t="inlineStr">
         <is>
-          <t>대법원 파기환송, 서울고등법원에서 배상액 심리 예정</t>
+          <t>저작권 침해 소송 진행 중</t>
         </is>
       </c>
       <c r="F202" t="inlineStr">
         <is>
-          <t>대법원이 골프코스 설계도면의 창작성을 인정하며 저작물에 해당한다고 판단했다. 이에 따라 스크린골프 업체 골프존이 골프코스 설계회사들의 저작권을 침해했다고 판시, 사건을 서울고등법원으로 돌려보냈다. 설계회사 세 곳이 골프존에 청구한 손해배상 가액은 300억 원이 넘으며, 파기환송심에서 배상액이 결정될 예정이다.</t>
+          <t>뉴욕타임스가 오픈AI와 마이크로소프트를 상대로 대형 언어모델(LLM)의 저작권 침해 소송을 진행 중이다. NYT 회장은 광고를 통해 '진짜 신문' 구독을 호소하며 언론 생태계 보호와 구독 기반 유지를 강조했다. 이 소송은 AI 기술 발전과 언론사의 저작권 보호라는 중요한 법적 쟁점을 다루고 있다.</t>
         </is>
       </c>
       <c r="G202" t="inlineStr">
         <is>
-          <t>대법원에서 골프코스 설계도면의 저작물성을 인정하여 상대방(골프존)의 책임이 명확하며(적합 조건 1), 청구액이 300억 원 이상으로 피해 규모가 매우 크다(적합 조건 4). 또한, 대기업인 골프존을 상대로 하여 자력도 충분하다(적합 조건 2). 이미 대법원 판결로 저작권 침해 사실이 인정되어 증거가 명확하며(적합 조건 5), 파기환송심에서 배상액이 결정될 예정으로 소송금융 투자 적합성이 높다.</t>
+          <t>NYT가 OpenAI와 Microsoft라는 자력 있는 대기업을 상대로 저작권 침해 소송을 진행 중이며(적합 조건 2), 상대방의 책임이 비교적 명확하고(적합 조건 1), 피해 규모가 매우 클 것으로 예상된다(적합 조건 4). 이미 소송이 진행 중이므로 증거 확보 가능성도 높다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H202" t="inlineStr">
         <is>
-          <t>300억 원 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I202" t="inlineStr">
         <is>
-          <t>3개 설계회사</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J202" t="inlineStr">
         <is>
-          <t>'골프코스 저작권 분쟁' 10년만 결론...배상액 규모 주목</t>
+          <t>광고에 등장한 NYT 회장  진짜 신문을 구독해달라 ···AI 대세 거스르...</t>
         </is>
       </c>
       <c r="K202" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>womaneconomy.co.kr</t>
         </is>
       </c>
       <c r="L202" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M202" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0103_202603020530269249</t>
+          <t>https://www.womaneconomy.co.kr/news/articleView.html?idxno=250616</t>
         </is>
       </c>
       <c r="N202" t="inlineStr">
         <is>
-          <t>2026-03-02 00:36:12.222781+00:00</t>
+          <t>2026-03-05 01:23:26.010822+00:00</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C203" t="inlineStr"/>
+      <c r="C203" t="inlineStr">
+        <is>
+          <t>안국약품, 안국뉴팜, 이연제약, 씨엠지제약, 팜젠사이언스, 엔비케이제약</t>
+        </is>
+      </c>
       <c r="D203" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E203" t="inlineStr">
         <is>
-          <t>경찰 수사 및 검거 진행 중, 징벌적 손해배상 및 집단소송 도입 논의</t>
+          <t>특허심판원 인용 심결 후 현대약품 항소 예정, 후발약물 출시 가능성</t>
         </is>
       </c>
       <c r="F203" t="inlineStr">
         <is>
-          <t>최근 5년간 상표권 침해 범죄가 1만 건을 넘어서며 '짝퉁과의 전쟁'이 장기화되고 있습니다. 위조 상품 유통으로 인한 부당이득이 35억 원대에 달하는 사례도 확인되었으나, 처벌 수위가 낮아 범죄가 반복되는 경향을 보입니다. 전문가들은 형사처벌 강화, 징벌적 손해배상 도입, 온라인 플랫폼 책임 강화 및 집단소송 등 실효적 구제 수단 마련을 촉구하고 있습니다.</t>
+          <t>현대약품의 치매 치료 복합제 '디엠듀오' 특허 방어에 실패하여 6개 제약사가 후발약물 출시 여건을 갖추게 되었습니다. 현대약품은 특허심판원 심결에 항소할 것으로 예상되며, 항소심 결과에 따라 후발약물 출시 제약사들에 대한 손해배상 소송 가능성이 있습니다. 현대약품은 위수탁 제약사들과의 공동 마케팅을 통해 시장 방어에 나설 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G203" t="inlineStr">
         <is>
-          <t>상표권 침해 행위가 명확하고, 경찰청 통계 및 구체적 검거 사례를 통해 증거 확보가 용이합니다. 5년간 1만 건 이상의 발생 건수와 35억 원대 부당이득 사례에서 보듯 피해 규모가 크고 집단적 피해 양상을 보입니다. 현재 경찰 수사 등 공적 절차가 진행 중이며, 전문가들은 징벌적 손해배상 및 집단소송 도입을 강조하고 있어 소송금융 투자 적합도가 높습니다.</t>
+          <t>현대약품이 특허심판원 심결에 항소하여 승소할 경우, 후발약물 출시를 강행한 6개 제약사에 대해 손해배상 청구가 가능해집니다. 상대방 제약사들은 자력이 충분하며(적합 조건 2), 치매 치료제 시장 규모를 고려할 때 특허 침해로 인한 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 특허심판이라는 공적 절차가 진행 중이며(적합 조건 6), 관련 증거 확보가 용이합니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H203" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I203" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J203" t="inlineStr">
         <is>
-          <t>걸려도 남는다 ... 끝없는 '짝퉁과의 전쟁'</t>
+          <t>[Generic Trend]특허 못 지킨 현대약품 '디엠듀오', 시장 방어 전략은</t>
         </is>
       </c>
       <c r="K203" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>press9.kr</t>
         </is>
       </c>
       <c r="L203" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M203" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603011839399854</t>
+          <t>http://www.press9.kr/news/articleView.html?idxno=72988</t>
         </is>
       </c>
       <c r="N203" t="inlineStr">
         <is>
-          <t>2026-03-01 12:51:24.353309+00:00</t>
+          <t>2026-03-05 01:18:56.595186+00:00</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
-          <t>수노</t>
-[...6 lines deleted...]
-      </c>
+          <t>효성, 효성중공업</t>
+        </is>
+      </c>
+      <c r="D204" t="inlineStr"/>
       <c r="E204" t="inlineStr">
         <is>
-          <t>주요 음반사들이 저작권 침해 소송 제기, 워너 뮤직 그룹은 소송 취하 후 라이선스 계약 전환</t>
+          <t>공정위 동의의결로 사건 종결 및 34억 원 상생지원 결정</t>
         </is>
       </c>
       <c r="F204" t="inlineStr">
         <is>
-          <t>주요 음반사들이 AI 음악 생성 기업 수노가 기존 음원을 학습 데이터로 활용하여 저작권을 침해했다며 소송을 제기했습니다. 이 가운데 워너 뮤직 그룹은 소송을 취하하고 자사 카탈로그의 라이선스 음원을 수노에 제공하는 계약을 체결했습니다. 이는 AI 학습 데이터 저작권 침해에 대한 법적 분쟁과 새로운 비즈니스 모델 가능성을 보여줍니다.</t>
+          <t>효성 및 효성중공업이 기술유용 혐의로 공정위 동의의결을 통해 34억 원 규모의 상생지원을 결정하며 공정위 사건이 종결되었습니다. 이는 공정위 조사를 통해 기술유용 사실이 사실상 인정된 것으로, 피해 기업들은 이를 바탕으로 추가적인 민사상 손해배상 소송을 고려할 수 있습니다.</t>
         </is>
       </c>
       <c r="G204" t="inlineStr">
         <is>
-          <t>주요 음반사들이 AI 음악 생성 기업 수노를 상대로 저작권 침해 소송을 제기한 사건으로, 상대방 책임이 비교적 명확하고(적합 조건 1), 수노는 매출이 급증하는 기업으로 자력이 충분합니다(적합 조건 2). 여러 음반사가 관련된 집단적 피해(적합 조건 3)이며, 저작권 침해 규모에 따라 피해 금액이 클 수 있습니다(적합 조건 4). 이미 소송이 진행 중인 상태입니다(적합 조건 6).</t>
+          <t>효성 및 효성중공업은 대기업으로 자력이 충분하고 (적합 조건 2), 공정위 동의의결로 기술유용 혐의가 사실상 인정되어 책임이 명확합니다 (적합 조건 1). 34억 원의 상생지원금은 상당한 피해 규모를 나타내며 (적합 조건 4), 공정위 조사를 통해 객관적 증거가 확보되었습니다 (적합 조건 5). 공정위 절차는 종결되었으나, 피해 기업들의 추가적인 민사상 손해배상 청구 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H204" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>34억 원 (상생지원금)</t>
         </is>
       </c>
       <c r="I204" t="inlineStr">
         <is>
-          <t>주요 음반사 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J204" t="inlineStr">
         <is>
-          <t>수노, 3개월 만에 매출 50% 증가... 음악 생성 시장 급성장세</t>
+          <t>효성·효성중공업 '기술유용' 첫 동의의결…공정위  34억 상생지원</t>
         </is>
       </c>
       <c r="K204" t="inlineStr">
         <is>
-          <t>aitimes.com</t>
+          <t>biz.sbs.co.kr</t>
         </is>
       </c>
       <c r="L204" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M204" t="inlineStr">
         <is>
-          <t>https://www.aitimes.com/news/articleView.html?idxno=207424</t>
+          <t>https://biz.sbs.co.kr/article_hub/20000295033?division=NAVER</t>
         </is>
       </c>
       <c r="N204" t="inlineStr">
         <is>
-          <t>2026-03-01 12:48:29.745404+00:00</t>
+          <t>2026-03-05 00:54:20.003498+00:00</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
         <is>
-          <t>위조 상품 유통업자 및 판매자 (다수), 온라인 플랫폼 (잠재적)</t>
+          <t>Phillips 66 Company</t>
         </is>
       </c>
       <c r="D205" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E205" t="inlineStr">
         <is>
-          <t>경찰 수사 및 검거 지속, 민·형사 처벌 및 징벌적 손해배상 강화 논의 중</t>
+          <t>캘리포니아주 알라미다 카운티 법원 징벌적 손해배상 판결</t>
         </is>
       </c>
       <c r="F205" t="inlineStr">
         <is>
-          <t>최근 5년간 상표권 침해 범죄가 1만 건을 넘어서며 연평균 2300건 이상 발생하고 있습니다. 높은 수익성과 낮은 죄의식으로 인해 범죄가 줄지 않고 있으며, 경찰 수사를 통해 위조 상품 유통업자들이 검거되고 있습니다. 전문가들은 형사처벌 강화와 징벌적 손해배상 도입, 온라인 플랫폼 사업자의 책임 강화를 통해 상표권 침해에 대한 실효적인 구제 수단 마련을 촉구하고 있습니다.</t>
+          <t>M&amp;A 실사 과정에서 Phillips 66이 Propel Fuels의 영업비밀을 취득하여 자체 재생연료 사업을 시작한 사건입니다. 배심원단은 Phillips 66의 고의 및 악의를 인정하여 총 7억 9,990만 달러(약 1조 1,700억 원)의 손해배상액을 판결했습니다. 본 기고문은 이 판례를 통해 한국에서도 M&amp;A 과정에서의 영업비밀 침해 리스크와 고액 배상 가능성을 강조합니다.</t>
         </is>
       </c>
       <c r="G205" t="inlineStr">
         <is>
-          <t>상표권 침해 범죄가 연평균 2300건 이상 발생하며, 경찰 수사 및 검거가 활발히 진행 중인(공적 절차 진행) 대규모 사안입니다. 위조 상품 유통업자들의 부당이익이 35억원에 달하는 단일 사례가 언급될 정도로 피해 규모가 크고(피해 규모 큼), 다수의 유명 브랜드가 피해를 입고 있어(집단적 피해) 소송금융 투자 적합도가 높습니다. 또한, 경찰청 자료 등 객관적 증거 확보가 용이하며(증거 확보 가능), 온라인 플랫폼 사업자의 책임 강화 및 징벌적 손해배상 도입 등 법적 구제 수단 강화 논의가 활발합니다.</t>
+          <t>대기업 피고(Phillips 66)의 책임이 배심원단에 의해 고의 및 악의로 명확히 인정되었고(적합 조건 1), 상대방은 대형 정유·에너지 기업으로 자력이 충분합니다(적합 조건 2). 피해 규모가 약 1조 1,700억 원에 달해 매우 크며(적합 조건 4), 실사 과정의 자료 등 객관적 증거가 확보되어 판결에 이르렀습니다(적합 조건 5). 한국에서도 유사한 고액 배상 가능성이 언급되어 소송금융 투자 기회가 높습니다.</t>
         </is>
       </c>
       <c r="H205" t="inlineStr">
         <is>
-          <t>35억원 (단일 사건 부당이익), 전체 피해 규모 미상 (수천억 이상 추정)</t>
+          <t>약 1조 1,700억 원 (7억 9,990만 달러)</t>
         </is>
       </c>
       <c r="I205" t="inlineStr">
         <is>
-          <t>다수 (유명 브랜드 소유자)</t>
+          <t>1개 기업 (Propel Fuels, Inc.)</t>
         </is>
       </c>
       <c r="J205" t="inlineStr">
         <is>
-          <t>수익은 크고 처벌은 가볍고 ... 5년간 1만 건 넘긴 '짝퉁'의 유혹</t>
+          <t>[IP Law] M A 과정에서의 영업비밀침해</t>
         </is>
       </c>
       <c r="K205" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>legaltimes.co.kr</t>
         </is>
       </c>
       <c r="L205" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M205" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603010956060569</t>
+          <t>http://www.legaltimes.co.kr/news/articleView.html?idxno=92361</t>
         </is>
       </c>
       <c r="N205" t="inlineStr">
         <is>
-          <t>2026-03-01 12:47:20.546603+00:00</t>
+          <t>2026-03-04 00:50:19.099904+00:00</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
         <is>
-          <t>딜</t>
+          <t>오픈AI, 마이크로소프트</t>
         </is>
       </c>
       <c r="D206" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E206" t="inlineStr">
         <is>
-          <t>캘리포니아 연방법원 소송 진행 중, DOJ 형사 수사 착수</t>
+          <t>뉴욕타임즈가 오픈AI와 마이크로소프트를 상대로 저작권 침해 소송 제기</t>
         </is>
       </c>
       <c r="F206" t="inlineStr">
         <is>
-          <t>인사·급여관리 소프트웨어 기업 리플링이 경쟁사 딜이 스파이를 심어 영업 기밀을 탈취했다며 캘리포니아 연방법원에 소송을 제기했습니다. 이와 관련하여 미국 법무부(DOJ)도 형사 수사에 착수했습니다. 이는 글로벌 기업 간의 영업비밀 침해 사건으로, 현재 소송 및 공적 수사가 동시에 진행 중입니다.</t>
+          <t>뉴욕타임즈가 오픈AI와 마이크로소프트를 상대로 자사 기사를 무단으로 사용하여 AI 모델을 훈련하고 콘텐츠를 생성했다며 저작권 침해 소송을 제기했다. 이는 AI 확산과 함께 언론사와 빅테크 간의 갈등을 보여주는 대표적인 사례이다.</t>
         </is>
       </c>
       <c r="G206" t="inlineStr">
         <is>
-          <t>경쟁사 딜이 스파이를 심어 영업 기밀을 탈취했다는 주장이 명확하며(적합 조건 1), 글로벌 기업 간의 소송으로 상대방의 자력이 충분하고(적합 조건 2), 영업 기밀 탈취는 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 또한, 미국 법무부(DOJ)의 형사 수사 착수로 객관적인 증거 확보 가능성이 높고(적합 조건 5), 공적 절차가 진행 중입니다(적합 조건 6).</t>
+          <t>뉴욕타임즈가 오픈AI와 마이크로소프트를 상대로 제기한 저작권 침해 소송은 대기업 피고(OpenAI, Microsoft)의 충분한 자력(적합 조건 2)과 잠재적으로 큰 피해 규모(적합 조건 4)를 가지고 있습니다. 이미 소송이 진행 중이며, AI 저작권 침해라는 새로운 법적 쟁점으로 사회적 관심이 높아 소송금융 투자 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H206" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I206" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1개 기업</t>
         </is>
       </c>
       <c r="J206" t="inlineStr">
         <is>
-          <t>[월드IT뷰] 직원이 '적'이었다니…내부자 정보 유출에 글로벌 기업도 혼...</t>
+          <t>메타, 뉴스코프와 AI 콘텐츠 계약 체결…연 최대 5천만 달러 규모</t>
         </is>
       </c>
       <c r="K206" t="inlineStr">
         <is>
-          <t>newsworks.co.kr</t>
+          <t>ebn.co.kr</t>
         </is>
       </c>
       <c r="L206" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M206" t="inlineStr">
         <is>
-          <t>https://www.newsworks.co.kr/news/articleView.html?idxno=832600</t>
+          <t>https://www.ebn.co.kr/news/articleView.html?idxno=1701430</t>
         </is>
       </c>
       <c r="N206" t="inlineStr">
         <is>
-          <t>2026-03-01 12:39:33.535701+00:00</t>
+          <t>2026-03-04 00:46:45.541620+00:00</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
-          <t>삼성전자</t>
+          <t>대웅제약</t>
         </is>
       </c>
       <c r="D207" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E207" t="inlineStr">
         <is>
-          <t>미국 특허 침해 소송 제기</t>
+          <t>민·형사 소송 진행 중, 검찰 재기수사 명령, 국가핵심기술 지정 해제 심의 진행 중</t>
         </is>
       </c>
       <c r="F207" t="inlineStr">
         <is>
-          <t>삼성전자가 미국에서 삼성페이 및 삼성월렛 서비스와 관련하여 특허 침해 혐의로 피소되었습니다. 모빌리티IP라는 비실시기업(NPE)이 다수의 미국 특허 침해를 주장하며 소송장을 제출했으며, 이는 NPE의 공격이 심화되는 추세를 보여줍니다.</t>
+          <t>보툴리눔 톡신 균주 및 생산공정의 국가핵심기술 지정 해제 여부를 두고 업계 논의가 활발한 가운데, 메디톡스와 대웅제약 간 균주 출처 및 기술 유출 관련 민·형사 소송이 진행 중입니다. 검찰의 재기수사 명령으로 사건이 다시 수사 단계로 돌아갔으며, 산업통상자원부의 국가핵심기술 지정 해제 심의도 예정되어 있습니다.</t>
         </is>
       </c>
       <c r="G207" t="inlineStr">
         <is>
-          <t>상대방에게 자력이 충분함 (삼성전자). 특허 침해 소송은 피해 규모가 클 가능성이 높으며, 명시된 특허 번호와 기술 분석을 통해 증거 확보 및 침해 여부 입증이 가능합니다. 이미 소송이 제기된 상태로, 소송금융 투자에 적합한 진행 단계입니다.</t>
+          <t>대기업 피고(대웅제약)의 자력이 충분하며, 국가핵심기술 유출 혐의로 민·형사 소송이 진행 중이고 검찰의 재기수사 명령까지 내려져 증거 확보 및 책임 입증 가능성이 높습니다. 관련 기술의 가치가 매우 높아 피해 규모도 클 것으로 예상됩니다. (적합 조건 1, 2, 4, 5, 6 충족)</t>
         </is>
       </c>
       <c r="H207" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I207" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J207" t="inlineStr">
         <is>
-          <t>[Biz Law] 삼성전자, 페이·월렛 美 특허침해 피소…NPE 공격 심화</t>
+          <t>주름잡는 톡신 ⋯'국가핵심기술' 해제 vs 유지 '팽팽'</t>
         </is>
       </c>
       <c r="K207" t="inlineStr">
         <is>
-          <t>seoulwire.com</t>
+          <t>inews24.com</t>
         </is>
       </c>
       <c r="L207" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M207" t="inlineStr">
         <is>
-          <t>http://www.seoulwire.com/news/articleView.html?idxno=708933</t>
+          <t>http://www.inews24.com/view/1944674</t>
         </is>
       </c>
       <c r="N207" t="inlineStr">
         <is>
-          <t>2026-03-01 12:36:51.397471+00:00</t>
+          <t>2026-03-04 00:43:43.465995+00:00</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
-          <t>골프존 그룹</t>
+          <t>골프존</t>
         </is>
       </c>
       <c r="D208" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E208" t="inlineStr">
         <is>
-          <t>대법원 파기환송 (골프 코스 창작성 판단을 위해 하급심으로 환송)</t>
+          <t>대법원 파기환송, 서울고법으로 환송</t>
         </is>
       </c>
       <c r="F208" t="inlineStr">
         <is>
-          <t>대법원이 골프 코스에 대한 저작권 인정 가능성을 열어, 골프존 그룹과의 저작권 침해 소송에서 골프 코스의 창작성 여부가 핵심 쟁점으로 부각됨. 대법원은 하급심에서 창작성을 다시 판단하도록 파기환송했으며, 이는 골프 코스 저작권 관련 법적 선례를 만들 중요한 기회가 될 것으로 보임.</t>
+          <t>대법원이 개별 골프코스를 창작성을 지닌 저작물로 인정할 수 있다는 취지의 판결을 내리며, 골프존을 상대로 한 저작권 침해 금지 및 손해배상 청구 소송의 원심 판결을 파기하고 사건을 서울고법에 돌려보냈습니다. 골프존은 국내외 여러 골프코스를 재현한 스크린골프 시뮬레이션 시스템을 제공해왔으며, 이에 골프코스 설계사들이 저작권 침해를 주장하며 소송을 제기했습니다.</t>
         </is>
       </c>
       <c r="G208" t="inlineStr">
         <is>
-          <t>대기업 피고(골프존 그룹)로 자력이 충분하며(적합 조건 2), 대법원이 골프 코스 저작권 인정 가능성을 열어 법리적 우위 확보 및 향후 다수의 골프 코스에 대한 저작권 침해 소송으로 이어질 수 있는 중요한 선례가 될 수 있음(적합 조건 3, 4, 5). 하급심에서 창작성이 인정될 경우 상대방 책임이 명확해질 가능성이 높음(적합 조건 1).</t>
+          <t>대법원이 골프코스를 저작물로 인정할 수 있다는 취지로 파기환송하여 상대방(골프존)의 책임이 비교적 명확해졌습니다. 골프존은 국내 스크린골프 시장의 주요 기업으로 자력이 충분하며, 국내외 여러 골프코스 설계사들이 원고로 참여하여 집단적 피해가 발생했습니다. 대법원 판결이 중요한 법리적 근거를 제공하여 증거 확보 가능성도 높습니다.</t>
         </is>
       </c>
       <c r="H208" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I208" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>국내외 골프코스 설계사 다수</t>
         </is>
       </c>
       <c r="J208" t="inlineStr">
         <is>
-          <t>대법, 골프코스 저작권 인정 가능성 열어…골프존  창작성 판단 받겠다...</t>
+          <t>[예규·판례] 대법  골프코스도 창작물 저작권 인정 …골프존 소송 파기...</t>
         </is>
       </c>
       <c r="K208" t="inlineStr">
         <is>
-          <t>thepublic.kr</t>
+          <t>tfmedia.co.kr</t>
         </is>
       </c>
       <c r="L208" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M208" t="inlineStr">
         <is>
-          <t>https://www.thepublic.kr/news/articleView.html?idxno=295832</t>
+          <t>https://www.tfmedia.co.kr/news/article.html?no=201969</t>
         </is>
       </c>
       <c r="N208" t="inlineStr">
         <is>
-          <t>2026-03-01 00:35:39.363565+00:00</t>
+          <t>2026-03-03 00:50:40.489437+00:00</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C209" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C209" t="inlineStr"/>
       <c r="D209" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E209" t="inlineStr">
         <is>
-          <t>부정경쟁방지법 위반 민사 소송 및 형사 고소 진행 중</t>
+          <t>AI 학습 저작권 침해 관련 집단소송 및 개별 소송 진행 중</t>
         </is>
       </c>
       <c r="F209" t="inlineStr">
         <is>
-          <t>아이아이컴바인드가 블루엘리펀트를 상대로 아이웨어 디자인 침해에 따른 부정경쟁방지법 위반 금지 및 손해배상 청구 소송과 형사 고소를 제기하며 법적 분쟁이 격화되고 있습니다. 외부 전문업체의 3D 스캐닝 분석 결과 33개 제품에서 유의미한 유사성이 확인되었습니다.</t>
+          <t>미국에서 AI 학습 데이터를 둘러싼 저작권 침해 소송이 활발히 진행 중입니다. 특히 영상 생성 스타트업을 상대로 유튜브 콘텐츠 무단 학습에 대한 집단소송이 새로 제기되었으며, 할리우드 메이저 스튜디오들도 생성형 AI 기업을 저작권 침해로 제소하고 있습니다.</t>
         </is>
       </c>
       <c r="G209" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하며(외부 전문업체 3D 스캐닝 분석 결과 33개 제품 유사성 확인), 객관적 증거가 확보되어 있습니다. 또한, 민사 소송과 함께 형사 고소라는 공적 절차가 진행 중이며, 33개 제품에 대한 디자인 침해는 기업에게 상당한 피해 규모로 이어질 가능성이 높습니다.</t>
+          <t>AI 학습 데이터의 저작권 침해를 둘러싼 소송으로, 상대방 책임이 비교적 명확하며(저작권 침해), 집단소송이 제기되고 있어 다수의 피해자가 존재합니다. 할리우드 메이저 스튜디오들이 제소하는 등 피해 규모가 클 것으로 예상되며, 증거 확보 가능성도 높습니다.</t>
         </is>
       </c>
       <c r="H209" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I209" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J209" t="inlineStr">
         <is>
-          <t>아이아이컴바인드·블루엘리펀트, 아이웨어 디자인 법적 분쟁 격화</t>
+          <t>[김한재의 디지털콘텐츠 인사이트] '형사책임 면제'라는 지름길은 국대...</t>
         </is>
       </c>
       <c r="K209" t="inlineStr">
         <is>
-          <t>newsway.co.kr</t>
+          <t>khgames.co.kr</t>
         </is>
       </c>
       <c r="L209" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M209" t="inlineStr">
         <is>
-          <t>https://www.newsway.co.kr/news/view?ud=2026022717161576211</t>
+          <t>https://www.khgames.co.kr/news/articleView.html?idxno=301907</t>
         </is>
       </c>
       <c r="N209" t="inlineStr">
         <is>
-          <t>2026-03-01 00:33:09.647467+00:00</t>
+          <t>2026-03-03 00:44:56.326462+00:00</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
-          <t>네이버, Anthropic, OpenAI 등 AI 기업</t>
+          <t>SKC, 솔루스첨단소재</t>
         </is>
       </c>
       <c r="D210" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E210" t="inlineStr">
         <is>
-          <t>국내외 AI 학습 데이터 관련 소송 진행 중, 한국 정부 AI 액션플랜을 통한 제도 개선 논의 중</t>
+          <t>특허심판원 절차 진행 중, 영업비밀 침해 여부 다툼</t>
         </is>
       </c>
       <c r="F210" t="inlineStr">
         <is>
-          <t>AI의 학습 데이터 무단 활용과 AI 생성물의 저작권 인정 여부를 둘러싸고 전 세계적으로 저작권 분쟁이 확산되고 있다. 국내에서는 지상파 3사가 네이버를 상대로 소송을 제기했으며, 정부도 AI 학습 데이터에 대한 제도 개선안을 마련 중이다. 이는 다수의 창작자 생존권과 미래 콘텐츠 산업 생태계에 영향을 미치는 중대한 사안이다.</t>
+          <t>SKC와 솔루스첨단소재가 K동박 패권을 놓고 글로벌 특허 및 영업비밀 침해 소송을 벌이고 있습니다. 최근 국내 특허심판원이 솔루스첨단소재의 핵심 특허 유효성을 인정하면서 소송전이 더욱 심화되고 있습니다.</t>
         </is>
       </c>
       <c r="G210" t="inlineStr">
         <is>
-          <t>AI 기업들의 저작권 침해 책임이 국내외 법원에서 일부 인정되고 있으며(적합 조건 1, 5), 상대방(네이버, Anthropic, OpenAI 등)은 자력이 충분한 대기업이다(적합 조건 2). 다수의 창작자들이 AI 학습 데이터 무단 활용으로 생존권 위협을 느끼고 있어 집단적 피해 가능성이 높고(적합 조건 3, 4), 정부의 제도 개선 논의도 활발하다(적합 조건 6).</t>
+          <t>SKC와 솔루스첨단소재라는 대기업 간의 글로벌 특허 및 영업비밀 소송으로, 상대방 자력이 충분하고 예상 피해 규모가 클 것으로 보입니다. 또한 특허심판원 절차가 진행 중이며, 이는 소송금융 투자에 긍정적인 요소입니다.</t>
         </is>
       </c>
       <c r="H210" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수억 원 이상 추정</t>
         </is>
       </c>
       <c r="I210" t="inlineStr">
         <is>
-          <t>다수의 창작자</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J210" t="inlineStr">
         <is>
-          <t>반복되는 저작권 전쟁 : 소리바다에서 AI까지 [이수지의 Enter In Law]</t>
+          <t>'K동박' 패권 놓고 격돌…SKC-솔루스첨단소재, 글로벌 소송전 '점입가경...</t>
         </is>
       </c>
       <c r="K210" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>goodkyung.com</t>
         </is>
       </c>
       <c r="L210" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M210" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20013883?ref=naver</t>
+          <t>https://www.goodkyung.com/news/articleView.html?idxno=283743</t>
         </is>
       </c>
       <c r="N210" t="inlineStr">
         <is>
-          <t>2026-02-28 12:46:38.039616+00:00</t>
+          <t>2026-03-03 00:44:39.772693+00:00</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C211" t="inlineStr"/>
+      <c r="C211" t="inlineStr">
+        <is>
+          <t>베링거인겔하임, 바이엘 등 글로벌 제약사</t>
+        </is>
+      </c>
       <c r="D211" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E211" t="inlineStr">
         <is>
-          <t>영국 특허 소송 1차 판결</t>
+          <t>에스글리토 특허소송 제네릭 완패, 케렌디아 특허 분쟁 시작</t>
         </is>
       </c>
       <c r="F211" t="inlineStr">
         <is>
-          <t>코스닥 시가총액 상위 바이오 기업 알테오젠이 연루된 영국 특허 소송에서 첫 판결이 나왔다. 이 판결은 유럽 특허전의 중요한 분수령이 될 것으로 보이며, 한 국가에서의 판단이 다른 지역의 특허 전략 수립에 기준점이 될 수 있다.</t>
+          <t>당뇨병 치료제 시장에서 글로벌 제약사(베링거인겔하임, 바이엘)와 국내 제약사 간 특허 분쟁이 심화되고 있습니다. 에스글리토 특허소송에서는 제네릭 측이 완패했으며, 케렌디아 관련해서도 첫 분쟁이 시작되어 특허전이 뜨거워지고 있습니다.</t>
         </is>
       </c>
       <c r="G211" t="inlineStr">
         <is>
-          <t>코스닥 상위 바이오 기업이 연루된 유럽 특허 소송으로, 상대방의 자력이 충분하고(적합 조건 2), 특허 분쟁의 특성상 피해 규모가 클 가능성이 높다(적합 조건 4). 이미 1차 판결이 나와 증거가 확보되고 법적 쟁점이 어느 정도 정리된 상태이며(적합 조건 5), 아직 종결되지 않은 진행 중인 소송이다.</t>
+          <t>베링거인겔하임, 바이엘 등 글로벌 제약사들이 상대방으로 자력이 충분하며(적합 조건 2), 당뇨병 치료제 시장의 특허 침해 소송으로 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 이미 특허 소송이 진행 중이거나 새로 시작되고 있어 공적 절차가 명확하며(적합 조건 6), 특허권 침해 여부 등 객관적 증거 확보가 가능합니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H211" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I211" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J211" t="inlineStr">
         <is>
-          <t>유럽 특허전 분수령 될까…알테오젠, 1차 관문 넘었다</t>
+          <t>에스글리토 특허소송에서 제네릭 완패...케렌디아도 첫 분쟁</t>
         </is>
       </c>
       <c r="K211" t="inlineStr">
         <is>
-          <t>pinpointnews.co.kr</t>
+          <t>pharmnews.com</t>
         </is>
       </c>
       <c r="L211" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M211" t="inlineStr">
         <is>
-          <t>https://www.pinpointnews.co.kr/news/articleView.html?idxno=433123</t>
+          <t>https://www.pharmnews.com/news/articleView.html?idxno=301755</t>
         </is>
       </c>
       <c r="N211" t="inlineStr">
         <is>
-          <t>2026-02-28 12:38:03.238694+00:00</t>
+          <t>2026-03-03 00:41:26.432368+00:00</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
-          <t>미국 이민세관단속국 (ICE)</t>
+          <t>미니맥스</t>
         </is>
       </c>
       <c r="D212" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E212" t="inlineStr">
         <is>
-          <t>라디오헤드 측에서 게시물 삭제 요구</t>
+          <t>할리우드 3대 스튜디오가 저작권 침해 손해배상 소송 제기</t>
         </is>
       </c>
       <c r="F212" t="inlineStr">
         <is>
-          <t>미국 이민세관단속국(ICE)이 홍보 영상에 영국 유명 록밴드 라디오헤드의 곡을 무단 사용해 저작권 침해 논란이 불거졌다. 라디오헤드 측은 게시물 삭제를 요구하며 불쾌감을 표명했으며, ICE의 공식 입장은 아직 알려지지 않았다.</t>
+          <t>중국 AI 기업 미니맥스의 영상·이미지 생성 서비스 '하이루오 AI'가 할리우드 주요 3대 스튜디오(디즈니, 유니버설, 워너 브라더스)의 캐릭터 저작권을 침해했다는 주장이 제기됨. 이에 3대 스튜디오는 지난해 9월 미니맥스를 상대로 7천500만 달러 규모의 손해배상 소송을 제기하여 현재 소송이 진행 중이다.</t>
         </is>
       </c>
       <c r="G212" t="inlineStr">
         <is>
-          <t>미국 이민세관단속국(ICE)이 유명 록밴드 라디오헤드의 음악을 허가 없이 사용한 명확한 저작권 침해 사건입니다. 상대방(ICE)은 정부 기관으로 자력이 충분하며, 증거(홍보 영상)가 명확합니다. 라디오헤드 측에서 이미 게시물 삭제를 요구하며 적극적으로 대응하고 있어 소송금융 투자 적합도가 높습니다. (적합 조건 1, 2, 5 해당)</t>
+          <t>상대방 책임이 비교적 명확함 (AI 서비스의 저작권 침해 주장), 상대방에게 자력이 충분함 (홍콩 증시 상장 AI 기업), 피해 규모가 큼 (7천500만 달러 소송 제기), 증거 확보 가능성 높음 (할리우드 3대 스튜디오가 소송 제기).</t>
         </is>
       </c>
       <c r="H212" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>7천500만 달러 (약 1천98억원)</t>
         </is>
       </c>
       <c r="I212" t="inlineStr">
         <is>
-          <t>1 (라디오헤드 밴드)</t>
+          <t>3개 스튜디오 (디즈니, 유니버설 스튜디오, 워너 브라더스)</t>
         </is>
       </c>
       <c r="J212" t="inlineStr">
         <is>
-          <t>볼리비아 현금수송기 추락…돈 주우려는 사람들로 아수라장</t>
+          <t>중학개미가 꽂힌 中 AI기업 미니맥스 작년 매출 159%↑</t>
         </is>
       </c>
       <c r="K212" t="inlineStr">
         <is>
-          <t>ichannela.com</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L212" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M212" t="inlineStr">
         <is>
-          <t>https://www.ichannela.com/news/main/news_detailPage.do?publishId=000000516743</t>
+          <t>https://www.yna.co.kr/view/AKR20260302076600083?input=1195m</t>
         </is>
       </c>
       <c r="N212" t="inlineStr">
         <is>
-          <t>2026-02-28 12:30:30.397471+00:00</t>
+          <t>2026-03-03 00:34:12.985939+00:00</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
-          <t>블루엘리펀트</t>
+          <t>A사</t>
         </is>
       </c>
       <c r="D213" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E213" t="inlineStr">
         <is>
-          <t>부정경쟁방지법상 금지·손해배상 청구 소송 제기 및 가압류 신청</t>
+          <t>특허권침해금지 및 손해배상 청구소 항소심 일부 승소 판결</t>
         </is>
       </c>
       <c r="F213" t="inlineStr">
         <is>
-          <t>아이웨어 브랜드 젠틀몬스터 운영사 아이아이컴바인드가 블루엘리펀트를 상대로 부정경쟁방지법 위반 소송을 제기했습니다. 블루엘리펀트는 디자인권 침해가 아닌 형태적 특이성 여부를 다투는 법리 다툼이라고 주장하며, 책임 회피는 없을 것이라고 밝혔습니다. 이미 소송이 진행 중이며, 가압류 신청도 이루어진 상태입니다.</t>
+          <t>이차전지 조립장비 기업 엠플러스가 A사를 상대로 제기한 특허권 침해 소송 항소심에서 일부 승소했다. 특허법원은 A사가 엠플러스의 초고속 노칭 공정 기술 특허를 침해했다고 판결하며, A사에 엠플러스에 약 107억 원을 지급하고 침해 행위를 금지하도록 명령했다. 엠플러스는 이번 판결이 22년간 쌓아온 기술 혁신과 지식재산권이 법원에서 공식적으로 인정받은 결과라고 밝혔다.</t>
         </is>
       </c>
       <c r="G213" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 4(피해 규모 큼), 5(증거 확보 가능), 6(이미 공적 절차 진행 중)에 해당합니다. 블루엘리펀트가 부정경쟁방지법 위반 시 책임을 회피하지 않겠다고 밝혔고, 젠틀몬스터 측의 구체적인 증거 주장(3D 스캔 99% 일치)이 있습니다. 기업 간 소송으로 피해 규모가 상당할 것으로 예상되며, 이미 소송이 진행 중인 점도 긍정적입니다.</t>
+          <t>상대방(A사)의 특허 침해 책임이 항소심 판결로 명확히 인정되었고(적합 조건 1), 107억 원에 달하는 피해 규모가 매우 큽니다(적합 조건 4). 이미 법원 판결이 존재하여 증거가 명확하며(적합 조건 5), 피고 A사는 이차전지 조립장비 기업으로 배상 자력이 충분할 것으로 판단됩니다(적합 조건 2).</t>
         </is>
       </c>
       <c r="H213" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>약 107억 원 (원금 89억 원 + 지연손해금)</t>
         </is>
       </c>
       <c r="I213" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J213" t="inlineStr">
         <is>
-          <t>‘젠틀몬스터 표절 의혹’ 블루엘리펀트…“책임 회피 안해, 형태적 특...</t>
+          <t>엠플러스 '초고속 노칭' 특허권 법적 인정</t>
         </is>
       </c>
       <c r="K213" t="inlineStr">
         <is>
-          <t>kmib.co.kr</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L213" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M213" t="inlineStr">
         <is>
-          <t>https://www.kmib.co.kr/article/view.asp?arcid=0029454806&amp;code=61171711&amp;cp=nv</t>
+          <t>https://www.segye.com/newsView/20260302510757?OutUrl=naver</t>
         </is>
       </c>
       <c r="N213" t="inlineStr">
         <is>
-          <t>2026-02-28 01:33:09.155122+00:00</t>
+          <t>2026-03-02 12:44:16.341508+00:00</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C214" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C214" t="inlineStr"/>
       <c r="D214" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E214" t="inlineStr">
         <is>
-          <t>대법원 파기환송 후 서울고법에서 재심 진행 예정</t>
+          <t>법무부의 해외 IP 분쟁 지원 및 실태조사 진행 중</t>
         </is>
       </c>
       <c r="F214" t="inlineStr">
         <is>
-          <t>골프 코스 설계사들이 골프존을 상대로 제기한 골프 코스 저작권 침해 소송에서 대법원이 원고 패소 판결한 원심을 파기환송했다. 1심에서는 골프존에 28억 4천만원 배상 판결이 있었으나 2심에서 뒤집혔고, 대법원은 골프 코스의 창작성을 다시 판단할 필요가 있다고 보았다. 골프존은 적극적인 법적 대응을 예고했으며, 현재 28개 코스의 사용이 중단된 상태로 서울고법에서 재심이 진행될 예정이다.</t>
+          <t>법무부가 해외 IP 분쟁에 직면한 국내 기업들을 지원하기 위해 예산을 전년 대비 36% 증액한 823억 원을 편성했다. 이는 NPE(Non-Practicing Entity)와 같은 특허권 행사 기업들로부터 국내 기업의 지식재산권을 보호하고, 해외 현지에서의 IP 침해 실태조사를 지원하는 데 사용될 예정이다. 정부의 적극적인 지원은 국내 기업들의 해외 IP 분쟁 대응 역량을 강화할 것으로 보인다.</t>
         </is>
       </c>
       <c r="G214" t="inlineStr">
         <is>
-          <t>대기업 피고(골프존)의 자력이 충분하며, 1심에서 28.4억 원의 피해 금액이 인정된 바 있어 피해 규모가 큽니다. 대법원에서 원심을 파기환송하여 골프 코스의 창작성을 다시 판단하도록 한 점은 원고 측의 책임 입증 가능성을 높여 '상대방 책임이 비교적 명확함' 조건에 부합합니다. 이미 3심까지 진행된 사건으로 '증거가 있거나 확보 가능함' 조건도 충족합니다.</t>
+          <t>법무부의 해외 IP 분쟁 지원 예산 증액 및 실태조사 진행은 적합 조건 6(공적 절차 진행 중)에 해당하며, 이는 잠재적 소송의 증거 확보(적합 조건 5)에 유리하다. 해외 IP 분쟁은 통상적으로 피해 규모가 크고(적합 조건 4), 상대방의 책임이 명확해질 경우 소송금융 투자 가치가 높다(적합 조건 1).</t>
         </is>
       </c>
       <c r="H214" t="inlineStr">
         <is>
-          <t>28억4000만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I214" t="inlineStr">
         <is>
-          <t>2곳</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J214" t="inlineStr">
         <is>
-          <t>저작권 소송 파기환송 골프존,  적극적인 법적 대응…창작성 판단 받겠...</t>
+          <t>해외 IP 분쟁, 정부가 지원한다 …법무부문 823억, '전년 比 36%↑'</t>
         </is>
       </c>
       <c r="K214" t="inlineStr">
         <is>
-          <t>news.tvchosun.com</t>
+          <t>bizwnews.com</t>
         </is>
       </c>
       <c r="L214" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M214" t="inlineStr">
         <is>
-          <t>https://news.tvchosun.com/site/data/html_dir/2026/02/27/2026022790217.html</t>
+          <t>http://www.bizwnews.com/news/articleView.html?idxno=127163</t>
         </is>
       </c>
       <c r="N214" t="inlineStr">
         <is>
-          <t>2026-02-28 01:29:50.488809+00:00</t>
+          <t>2026-03-02 12:40:48.955165+00:00</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C215" t="inlineStr">
         <is>
-          <t>골프존</t>
+          <t>루이비통</t>
         </is>
       </c>
       <c r="D215" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E215" t="inlineStr">
         <is>
-          <t>대법원 파기환송 (서울고법으로 환송, 추가 심리 예정)</t>
+          <t>대법원 파기환송 (리폼 합법성 인정), 다른 수선업체들의 소송 가능성 열림</t>
         </is>
       </c>
       <c r="F215" t="inlineStr">
         <is>
-          <t>대법원이 골프 코스 설계도면에 저작권을 인정하며 골프존을 상대로 한 저작권 및 손해배상 소송을 파기환송했습니다. 이에 따라 골프존은 설계 업체들에 307억 원 이상의 배상금을 지급할 가능성이 커졌으며, 다른 스크린골프 업체들도 유사한 상황에 처할 수 있습니다. 스크린골프장 점주들은 비용 전가로 인한 이용료 상승과 고객 이탈을 우려하고 있습니다.</t>
+          <t>루이비통이 '내돈내산' 명품 가방 리폼을 상표권 침해로 주장하며 수선업체 사장에게 소송을 제기했으나, 대법원은 개인 사용 목적의 리폼은 상표권 침해가 아니라고 판결하며 원심을 파기환송했습니다. 이 판결은 국내 첫 사례로, 다른 수선업체들에게도 영향을 미칠 중요한 선례가 될 것입니다.</t>
         </is>
       </c>
       <c r="G215" t="inlineStr">
         <is>
-          <t>대법원이 골프 코스 설계도면에 저작권을 인정하여 골프존의 책임이 비교적 명확해졌고(적합 조건 1), 피고인 골프존은 업계 1위 기업으로 자력이 충분합니다(적합 조건 2). 현재 청구액이 307억 원 이상으로 피해 규모가 매우 크며(적합 조건 4), 대법원 판결이라는 강력한 증거가 존재합니다(적합 조건 5). 또한, 골프존 점주들의 집단적 피해 우려가 있어 향후 추가 소송 가능성도 높습니다(적합 조건 3).</t>
+          <t>대법원 판결로 명품 리폼의 합법성이 확인되어, 루이비통의 상표권 침해 주장이 법적으로 근거 없었음이 명확해졌습니다. 이는 루이비통이 다른 수선업체들에게 보낸 내용증명 및 확약서 요구 행위로 인한 피해에 대한 소송 가능성을 높입니다. 상대방(루이비통)의 자력이 충분하고, 다수의 수선업체가 유사한 피해를 입었을 가능성이 있어 집단적 소송금융 투자에 적합합니다.</t>
         </is>
       </c>
       <c r="H215" t="inlineStr">
         <is>
-          <t>307억 1000만 원 (향후 증가 가능성)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I215" t="inlineStr">
         <is>
-          <t>골프장 설계업체 3곳 (향후 추가 업체 발생 가능성)</t>
+          <t>수선업체 다수</t>
         </is>
       </c>
       <c r="J215" t="inlineStr">
         <is>
-          <t>골프존 사건 파기환송에…점주들“손님 다 떨어질라”</t>
+          <t>‘루이비통·김앤장’ 꺾은 소상공인…“내돈내산 명품 리폼은 합법”</t>
         </is>
       </c>
       <c r="K215" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L215" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M215" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20013711?ref=naver</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8497024&amp;ref=A</t>
         </is>
       </c>
       <c r="N215" t="inlineStr">
         <is>
-          <t>2026-02-28 01:29:26.118023+00:00</t>
+          <t>2026-03-02 12:39:59.812188+00:00</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
-          <t>골프존</t>
+          <t>블루엘리펀트</t>
         </is>
       </c>
       <c r="D216" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E216" t="inlineStr">
         <is>
-          <t>대법원 파기환송</t>
+          <t>블루엘리펀트 전 대표이사 구속 및 사임, 부정경쟁방지법 위반 쟁점</t>
         </is>
       </c>
       <c r="F216" t="inlineStr">
         <is>
-          <t>국내 골프코스 설계사들이 골프존을 상대로 낸 저작권 침해 및 손해배상 청구 소송에서 대법원이 원고 패소 원심을 파기하고 사건을 돌려보냈습니다. 이에 따라 골프존은 소송 관련 28개 코스 사용을 중단할 예정입니다. 이 사건은 골프코스 저작권 침해 여부와 손해배상 범위가 쟁점이 될 것으로 보입니다.</t>
+          <t>젠틀몬스터와 블루엘리펀트 간의 부정경쟁방지법 위반 분쟁이 진행 중이며, 이와 관련하여 블루엘리펀트의 전 대표이사가 구속되고 사임했습니다. 이번 소송의 주요 쟁점은 디자인권이 아닌 부정경쟁방지법 위반 여부입니다. 블루엘리펀트는 법 위반이 인정될 경우 그에 따른 책임을 질 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="G216" t="inlineStr">
         <is>
-          <t>대법원이 원고 패소 원심을 파기하고 사건을 돌려보내 피고 골프존의 저작권 침해 책임이 명확해질 가능성이 높습니다 (적합 조건 1). 피고 골프존은 스크린 골프 시장의 선두주자로 충분한 자력을 보유하고 있으며 (적합 조건 2), 28개 골프코스에 대한 저작권 침해 및 손해배상 청구로 피해 규모가 상당할 것으로 예상됩니다 (적합 조건 4).</t>
+          <t>적합 조건 1 (상대방 책임 명확): 블루엘리펀트 전 대표이사의 구속 및 사임 사실은 부정경쟁방지법 위반 혐의에 대한 상당한 증거가 있음을 시사하며, 책임이 비교적 명확해 보입니다. 적합 조건 2 (상대방 자력 충분): 원고인 젠틀몬스터는 국내외 인지도가 높은 브랜드이며, 피고인 블루엘리펀트 역시 기업이므로 배상 능력이 충분할 것으로 예상됩니다. 적합 조건 5 (증거 확보 가능): 대표이사 구속은 수사기관의 조사를 통해 객관적 증거가 확보되었거나 확보 가능성이 높음을 의미합니다. 적합 조건 6 (공적 절차 진행 중): 대표이사 구속은 형사 절차가 진행되었음을 나타냅니다. 이러한 점들을 종합할 때, 소송금융 투자에 적합도가 높습니다.</t>
         </is>
       </c>
       <c r="H216" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I216" t="inlineStr">
         <is>
-          <t>2개 법인</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J216" t="inlineStr">
         <is>
-          <t>'골프코스 저작권 소송 패소' 골프존,  소송 관련 28개 코스 사용을 중단...</t>
+          <t>젠틀몬스터·블루엘리펀트 분쟁 쟁점은 '디자인권' 아닌 부정경쟁방지법</t>
         </is>
       </c>
       <c r="K216" t="inlineStr">
         <is>
-          <t>swtvnews.com</t>
+          <t>thepublic.kr</t>
         </is>
       </c>
       <c r="L216" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M216" t="inlineStr">
         <is>
-          <t>https://swtvnews.com/news/newsview.php?ncode=1065598970817877</t>
+          <t>https://www.thepublic.kr/news/articleView.html?idxno=295812</t>
         </is>
       </c>
       <c r="N216" t="inlineStr">
         <is>
-          <t>2026-02-28 01:27:44.484319+00:00</t>
+          <t>2026-03-02 00:40:58.638841+00:00</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
-          <t>골프존 그룹</t>
+          <t>이창현 (유튜버 창현)</t>
         </is>
       </c>
       <c r="D217" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E217" t="inlineStr">
         <is>
-          <t>대법원 파기환송, 서울고법에서 추가 심리 예정</t>
+          <t>대법원 상고 진행 중</t>
         </is>
       </c>
       <c r="F217" t="inlineStr">
         <is>
-          <t>골프 코스 설계사들이 스크린골프 기업 골프존을 상대로 제기한 저작권 침해 및 손해배상 소송에서 대법원이 골프 코스의 창작성 여부에 대한 추가 심리가 필요하다며 원심을 파기환송했다. 1심에서는 골프존에 28억 4천만원 배상 판결이 있었으며, 골프존은 관련 코스 사용을 중단하고 적극적인 법적 대응을 예고했다.</t>
+          <t>유튜버 창현이 TJ미디어의 노래방 반주기를 무단 사용하여 콘텐츠를 제작한 것에 대해 저작권 침해 소송이 제기되었습니다. 1심과 2심 모두 TJ미디어의 승소로 판결되었으며, 2심에서는 4800만원의 배상액이 인정되었습니다. 유튜버 측은 대법원에 상고한 상태입니다.</t>
         </is>
       </c>
       <c r="G217" t="inlineStr">
         <is>
-          <t>대기업 피고(골프존)의 충분한 자력, 1심에서 28.4억 원의 배상 판결이 있었던 큰 피해 규모, 대법원이 골프 코스의 창작성 여부에 대한 추가 심리가 필요하다고 판단하여 원고의 법적 주장이 강화됨. 이는 소송금융 투자에 적합한 조건을 충족합니다.</t>
+          <t>상대방 책임이 1, 2심 판결로 명확하게 인정되었고, 상대방(유튜버)의 자력이 충분하며(총 40억 수입), 법원 판결이라는 명확한 증거가 존재합니다. 침해 영상으로 발생한 수익이 13억원에 달해 피해 규모가 크고, 대법원 상고심에서 배상액 상향 가능성도 있어 소송금융 투자에 적합합니다.</t>
         </is>
       </c>
       <c r="H217" t="inlineStr">
         <is>
-          <t>28억 4천만원</t>
+          <t>4800만원 (2심 배상액), 13억원 (침해 영상 수익)</t>
         </is>
       </c>
       <c r="I217" t="inlineStr">
         <is>
-          <t>2개 기업</t>
+          <t>1명 (TJ미디어)</t>
         </is>
       </c>
       <c r="J217" t="inlineStr">
         <is>
-          <t>골프존  대법원판결에 적극적인 대응…창작성 등 판단 받겠다</t>
+          <t>[단독] 길거리 노래방 40억 대박 유튜버…노래 허락도 없이 쓰다 소송, ...</t>
         </is>
       </c>
       <c r="K217" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L217" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M217" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260227135500007?input=1195m</t>
+          <t>https://biz.heraldcorp.com/article/10684628?ref=naver</t>
         </is>
       </c>
       <c r="N217" t="inlineStr">
         <is>
-          <t>2026-02-28 01:26:38.293575+00:00</t>
+          <t>2026-03-02 00:39:48.677402+00:00</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
-          <t>블루엘리펀트</t>
+          <t>골프존</t>
         </is>
       </c>
       <c r="D218" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E218" t="inlineStr">
         <is>
-          <t>부정경쟁방지법 위반 혐의로 대표이사 구속, 젠틀몬스터와 소송 진행 중</t>
+          <t>대법원 파기환송, 서울고등법원에서 배상액 심리 예정</t>
         </is>
       </c>
       <c r="F218" t="inlineStr">
         <is>
-          <t>블루엘리펀트가 젠틀몬스터와 소송 중이며, 부정경쟁방지법 위반 혐의로 최진우 대표이사가 구속되었습니다. 블루엘리펀트 측은 위법 행위가 인정될 경우 손해배상 협의에 성실히 임하겠다고 밝혔으며, 이 사태로 경영진에도 변화가 생겼습니다.</t>
+          <t>대법원이 골프코스 설계도면의 창작성을 인정하며 저작물에 해당한다고 판단했다. 이에 따라 스크린골프 업체 골프존이 골프코스 설계회사들의 저작권을 침해했다고 판시, 사건을 서울고등법원으로 돌려보냈다. 설계회사 세 곳이 골프존에 청구한 손해배상 가액은 300억 원이 넘으며, 파기환송심에서 배상액이 결정될 예정이다.</t>
         </is>
       </c>
       <c r="G218" t="inlineStr">
         <is>
-          <t>블루엘리펀트의 대표이사가 부정경쟁방지법 위반 혐의로 구속되어 상대방의 위법 행위가 명확하며, 이미 공적 절차가 진행 중입니다. 또한, 블루엘리펀트 측이 위법 행위 인정 시 손해배상 협의에 성실히 임하겠다고 밝혀 책임 인정 가능성이 높습니다.</t>
+          <t>대법원에서 골프코스 설계도면의 저작물성을 인정하여 상대방(골프존)의 책임이 명확하며(적합 조건 1), 청구액이 300억 원 이상으로 피해 규모가 매우 크다(적합 조건 4). 또한, 대기업인 골프존을 상대로 하여 자력도 충분하다(적합 조건 2). 이미 대법원 판결로 저작권 침해 사실이 인정되어 증거가 명확하며(적합 조건 5), 파기환송심에서 배상액이 결정될 예정으로 소송금융 투자 적합성이 높다.</t>
         </is>
       </c>
       <c r="H218" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>300억 원 이상</t>
         </is>
       </c>
       <c r="I218" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>3개 설계회사</t>
         </is>
       </c>
       <c r="J218" t="inlineStr">
         <is>
-          <t>블루엘리펀트, 젠틀몬스터와 소송에  책임 회피 않겠다</t>
+          <t>'골프코스 저작권 분쟁' 10년만 결론...배상액 규모 주목</t>
         </is>
       </c>
       <c r="K218" t="inlineStr">
         <is>
-          <t>ddaily.co.kr</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L218" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M218" t="inlineStr">
         <is>
-          <t>https://www.ddaily.co.kr/page/view/2026022714060273884</t>
+          <t>https://www.ytn.co.kr/_ln/0103_202603020530269249</t>
         </is>
       </c>
       <c r="N218" t="inlineStr">
         <is>
-          <t>2026-02-28 01:21:46.678363+00:00</t>
+          <t>2026-03-02 00:36:12.222781+00:00</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C219" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C219" t="inlineStr"/>
       <c r="D219" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E219" t="inlineStr">
         <is>
-          <t>정부 및 업계 공동 대응 체계 구축 논의 중, 지식재산처 주재 간담회 개최, 범정부 예산 편성 및 AI 감시망 구축 예정.</t>
+          <t>경찰 수사 및 검거 진행 중, 징벌적 손해배상 및 집단소송 도입 논의</t>
         </is>
       </c>
       <c r="F219" t="inlineStr">
         <is>
-          <t>K-뷰티 업계가 1조원대 규모로 커진 위조 화장품 유통에 맞서 산업 차원의 '공동 협력 체계' 구축을 모색하고 있다. 정부는 지식재산권 침해 피해액을 약 1조1000억원으로 추산했으며, 식약처 조사 결과 위조품에서 유해 성분이 다수 검출되었다. 지식재산처 주재 간담회에서 기업들은 해외 글로벌 전자상거래 플랫폼에 대한 단체 대응 필요성을 강조했으며, 정부는 823억원의 예산을 투입해 AI 기반 감시 시스템을 구축할 예정이다.</t>
+          <t>최근 5년간 상표권 침해 범죄가 1만 건을 넘어서며 '짝퉁과의 전쟁'이 장기화되고 있습니다. 위조 상품 유통으로 인한 부당이득이 35억 원대에 달하는 사례도 확인되었으나, 처벌 수위가 낮아 범죄가 반복되는 경향을 보입니다. 전문가들은 형사처벌 강화, 징벌적 손해배상 도입, 온라인 플랫폼 책임 강화 및 집단소송 등 실효적 구제 수단 마련을 촉구하고 있습니다.</t>
         </is>
       </c>
       <c r="G219" t="inlineStr">
         <is>
-          <t>K-뷰티 업계 전반의 집단적 피해(약 1조 1천억원 규모)이며, 정부의 공식 조사 결과(식약처 유해 성분 검출)와 대규모 예산 투입 등 공적 절차가 진행 중이다. 해외 글로벌 전자상거래 플랫폼을 상대로 한 공동 대응이 모색되고 있어 상대방의 자력도 충분할 것으로 예상된다. (적합 조건 2, 3, 4, 5, 6)</t>
+          <t>상표권 침해 행위가 명확하고, 경찰청 통계 및 구체적 검거 사례를 통해 증거 확보가 용이합니다. 5년간 1만 건 이상의 발생 건수와 35억 원대 부당이득 사례에서 보듯 피해 규모가 크고 집단적 피해 양상을 보입니다. 현재 경찰 수사 등 공적 절차가 진행 중이며, 전문가들은 징벌적 손해배상 및 집단소송 도입을 강조하고 있어 소송금융 투자 적합도가 높습니다.</t>
         </is>
       </c>
       <c r="H219" t="inlineStr">
         <is>
-          <t>약 1조1000억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I219" t="inlineStr">
         <is>
-          <t>K-뷰티 기업 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J219" t="inlineStr">
         <is>
-          <t>글로벌 무대 휩쓰는 K-뷰티, 짝퉁 맞서 '공동 협력 체계' 구축 시동</t>
+          <t>걸려도 남는다 ... 끝없는 '짝퉁과의 전쟁'</t>
         </is>
       </c>
       <c r="K219" t="inlineStr">
         <is>
-          <t>ajunews.com</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L219" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M219" t="inlineStr">
         <is>
-          <t>https://www.ajunews.com/view/20260227152922560</t>
+          <t>http://www.fnnews.com/news/202603011839399854</t>
         </is>
       </c>
       <c r="N219" t="inlineStr">
         <is>
-          <t>2026-02-28 01:16:31.273362+00:00</t>
+          <t>2026-03-01 12:51:24.353309+00:00</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B220" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C220" t="inlineStr">
         <is>
-          <t>블루엘리펀트</t>
+          <t>수노</t>
         </is>
       </c>
       <c r="D220" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E220" t="inlineStr">
         <is>
-          <t>대표이사 구속 및 형사 절차 진행 중</t>
+          <t>주요 음반사들이 저작권 침해 소송 제기, 워너 뮤직 그룹은 소송 취하 후 라이선스 계약 전환</t>
         </is>
       </c>
       <c r="F220" t="inlineStr">
         <is>
-          <t>블루엘리펀트가 디자인권 침해 논란에 휩싸여 최진우 대표이사가 구속되고 사임했으며, 유인철 CFO와 고경민 CRO가 공동 대표로 선임되었다. 이 사건은 아이아이컴바인드와의 소송과 관련되어 있으며, 현재 법적 절차가 진행 중이다.</t>
+          <t>주요 음반사들이 AI 음악 생성 기업 수노가 기존 음원을 학습 데이터로 활용하여 저작권을 침해했다며 소송을 제기했습니다. 이 가운데 워너 뮤직 그룹은 소송을 취하하고 자사 카탈로그의 라이선스 음원을 수노에 제공하는 계약을 체결했습니다. 이는 AI 학습 데이터 저작권 침해에 대한 법적 분쟁과 새로운 비즈니스 모델 가능성을 보여줍니다.</t>
         </is>
       </c>
       <c r="G220" t="inlineStr">
         <is>
-          <t>블루엘리펀트 대표이사가 디자인권 침해 혐의로 구속된 점은 상대방의 책임이 명확하고(적합 조건 1) 객관적 증거가 확보되었음을 시사한다(적합 조건 5). 또한 형사 절차가 진행 중이며(적합 조건 6), 소송이 이미 진행 중인 것으로 보인다. 상대방은 기업으로 자력이 충분할 것으로 예상된다(적합 조건 2).</t>
+          <t>주요 음반사들이 AI 음악 생성 기업 수노를 상대로 저작권 침해 소송을 제기한 사건으로, 상대방 책임이 비교적 명확하고(적합 조건 1), 수노는 매출이 급증하는 기업으로 자력이 충분합니다(적합 조건 2). 여러 음반사가 관련된 집단적 피해(적합 조건 3)이며, 저작권 침해 규모에 따라 피해 금액이 클 수 있습니다(적합 조건 4). 이미 소송이 진행 중인 상태입니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H220" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I220" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>주요 음반사 다수</t>
         </is>
       </c>
       <c r="J220" t="inlineStr">
         <is>
-          <t>블루엘리펀트, '디자인권 침해 논란'에 공동대표 전환</t>
+          <t>수노, 3개월 만에 매출 50% 증가... 음악 생성 시장 급성장세</t>
         </is>
       </c>
       <c r="K220" t="inlineStr">
         <is>
-          <t>newswhoplus.com</t>
+          <t>aitimes.com</t>
         </is>
       </c>
       <c r="L220" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M220" t="inlineStr">
         <is>
-          <t>https://www.newswhoplus.com/news/articleView.html?idxno=55558</t>
+          <t>https://www.aitimes.com/news/articleView.html?idxno=207424</t>
         </is>
       </c>
       <c r="N220" t="inlineStr">
         <is>
-          <t>2026-02-28 01:15:21.143063+00:00</t>
+          <t>2026-03-01 12:48:29.745404+00:00</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B221" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C221" t="inlineStr">
         <is>
-          <t>블루엘리펀트</t>
+          <t>위조 상품 유통업자 및 판매자 (다수), 온라인 플랫폼 (잠재적)</t>
         </is>
       </c>
       <c r="D221" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E221" t="inlineStr">
         <is>
-          <t>아이아이컴바인드가 블루엘리펀트를 부정경쟁방지법 위반 혐의로 형사 고소 및 손해배상 청구 소송 제기. 블루엘리펀트 전 대표 구속영장 발부.</t>
+          <t>경찰 수사 및 검거 지속, 민·형사 처벌 및 징벌적 손해배상 강화 논의 중</t>
         </is>
       </c>
       <c r="F221" t="inlineStr">
         <is>
-          <t>안경 브랜드 젠틀몬스터 운영사 아이아이컴바인드가 블루엘리펀트를 자사 제품 및 매장 디자인 모방 혐의로 부정경쟁방지법 위반 형사 고소 및 손해배상 청구 소송을 제기했습니다. 블루엘리펀트 전 대표에게 구속영장이 발부되었으며, 블루엘리펀트는 논란 제품 판매 중단 및 대표이사 사임 등 조치를 취했습니다.</t>
+          <t>최근 5년간 상표권 침해 범죄가 1만 건을 넘어서며 연평균 2300건 이상 발생하고 있습니다. 높은 수익성과 낮은 죄의식으로 인해 범죄가 줄지 않고 있으며, 경찰 수사를 통해 위조 상품 유통업자들이 검거되고 있습니다. 전문가들은 형사처벌 강화와 징벌적 손해배상 도입, 온라인 플랫폼 사업자의 책임 강화를 통해 상표권 침해에 대한 실효적인 구제 수단 마련을 촉구하고 있습니다.</t>
         </is>
       </c>
       <c r="G221" t="inlineStr">
         <is>
-          <t>상대방(블루엘리펀트)의 책임이 구속영장 발부로 명확히 드러나고 있으며, 이미 형사 고소 및 민사 소송이 진행 중인 사건입니다. 상대방은 안경 브랜드로 자력이 있을 것으로 판단되며, 지식재산권 침해에 따른 피해 규모도 상당할 것으로 예상됩니다. (적합 조건 1, 2, 4, 5, 6 해당)</t>
+          <t>상표권 침해 범죄가 연평균 2300건 이상 발생하며, 경찰 수사 및 검거가 활발히 진행 중인(공적 절차 진행) 대규모 사안입니다. 위조 상품 유통업자들의 부당이익이 35억원에 달하는 단일 사례가 언급될 정도로 피해 규모가 크고(피해 규모 큼), 다수의 유명 브랜드가 피해를 입고 있어(집단적 피해) 소송금융 투자 적합도가 높습니다. 또한, 경찰청 자료 등 객관적 증거 확보가 용이하며(증거 확보 가능), 온라인 플랫폼 사업자의 책임 강화 및 징벌적 손해배상 도입 등 법적 구제 수단 강화 논의가 활발합니다.</t>
         </is>
       </c>
       <c r="H221" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>35억원 (단일 사건 부당이익), 전체 피해 규모 미상 (수천억 이상 추정)</t>
         </is>
       </c>
       <c r="I221" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>다수 (유명 브랜드 소유자)</t>
         </is>
       </c>
       <c r="J221" t="inlineStr">
         <is>
-          <t>'젠틀몬스터 카피 논란' 블루엘리펀트  디자인권 침해 아닌 부정경쟁방...</t>
+          <t>수익은 크고 처벌은 가볍고 ... 5년간 1만 건 넘긴 '짝퉁'의 유혹</t>
         </is>
       </c>
       <c r="K221" t="inlineStr">
         <is>
-          <t>ilyo.co.kr</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L221" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M221" t="inlineStr">
         <is>
-          <t>https://ilyo.co.kr/?ac=article_view&amp;entry_id=508950</t>
+          <t>http://www.fnnews.com/news/202603010956060569</t>
         </is>
       </c>
       <c r="N221" t="inlineStr">
         <is>
-          <t>2026-02-28 01:11:50.465396+00:00</t>
+          <t>2026-03-01 12:47:20.546603+00:00</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B222" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C222" t="inlineStr">
         <is>
-          <t>골프존</t>
+          <t>딜</t>
         </is>
       </c>
       <c r="D222" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E222" t="inlineStr">
         <is>
-          <t>대법원 파기환송</t>
+          <t>캘리포니아 연방법원 소송 진행 중, DOJ 형사 수사 착수</t>
         </is>
       </c>
       <c r="F222" t="inlineStr">
         <is>
-          <t>대법원이 골프 코스 설계도를 창작물로 인정하며, 골프존을 상대로 한 저작권 침해 소송에서 골프존이 승소한 원심을 파기환송했다. 이번 판결로 스크린골프 업계에 유사한 '줄소송'이 이어질 수 있다는 우려가 제기되고 있다.</t>
+          <t>인사·급여관리 소프트웨어 기업 리플링이 경쟁사 딜이 스파이를 심어 영업 기밀을 탈취했다며 캘리포니아 연방법원에 소송을 제기했습니다. 이와 관련하여 미국 법무부(DOJ)도 형사 수사에 착수했습니다. 이는 글로벌 기업 간의 영업비밀 침해 사건으로, 현재 소송 및 공적 수사가 동시에 진행 중입니다.</t>
         </is>
       </c>
       <c r="G222" t="inlineStr">
         <is>
-          <t>대법원이 골프 코스 설계도의 저작물성을 인정하여 골프존의 저작권 침해 책임이 명확해졌습니다 (적합 조건 1, 5). 골프존은 스크린골프 업계의 대기업으로 충분한 자력을 갖추고 있으며 (적합 조건 2), 다수의 골프 코스 설계 기업들이 유사한 피해를 입었을 가능성이 있어 줄소송으로 이어질 수 있습니다 (적합 조건 3).</t>
+          <t>경쟁사 딜이 스파이를 심어 영업 기밀을 탈취했다는 주장이 명확하며(적합 조건 1), 글로벌 기업 간의 소송으로 상대방의 자력이 충분하고(적합 조건 2), 영업 기밀 탈취는 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 또한, 미국 법무부(DOJ)의 형사 수사 착수로 객관적인 증거 확보 가능성이 높고(적합 조건 5), 공적 절차가 진행 중입니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H222" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I222" t="inlineStr">
         <is>
-          <t>국내 골프 코스 설계 기업들 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J222" t="inlineStr">
         <is>
-          <t>[법조 인사이드] 대법 “코스 설계도 창작물”… 스크린골프 업계 ‘줄...</t>
+          <t>[월드IT뷰] 직원이 '적'이었다니…내부자 정보 유출에 글로벌 기업도 혼...</t>
         </is>
       </c>
       <c r="K222" t="inlineStr">
         <is>
-          <t>biz.chosun.com</t>
+          <t>newsworks.co.kr</t>
         </is>
       </c>
       <c r="L222" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M222" t="inlineStr">
         <is>
-          <t>https://biz.chosun.com/topics/law_firm/2026/02/28/QTCLPU7QWVAQPGVYC6P7XWZAH4/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
+          <t>https://www.newsworks.co.kr/news/articleView.html?idxno=832600</t>
         </is>
       </c>
       <c r="N222" t="inlineStr">
         <is>
-          <t>2026-02-28 00:40:55.673957+00:00</t>
+          <t>2026-03-01 12:39:33.535701+00:00</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B223" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C223" t="inlineStr">
         <is>
-          <t>AI 개발사 (예: Anthropic, OpenAI, Meta 등)</t>
+          <t>삼성전자</t>
         </is>
       </c>
       <c r="D223" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E223" t="inlineStr">
         <is>
-          <t>AI 저작권 침해 관련 법리 정립 및 판례 축적 중, 일부 기업은 집단 소송 합의 진행 중</t>
+          <t>미국 특허 침해 소송 제기</t>
         </is>
       </c>
       <c r="F223" t="inlineStr">
         <is>
-          <t>생성형 AI의 저작물 학습에 대한 저작권 침해 여부가 주요 쟁점으로 부상하고 있습니다. 미국과 유럽 법원은 변형적 이용 여부, 원저작물 시장 잠식 가능성, 데이터 수집의 합법성 등을 기준으로 판단하고 있습니다. 특히 불법 수집 데이터 활용 시 저작권 침해로 인정되어 대규모 합의금 지급 사례가 발생하고 있어, AI 개발사를 상대로 한 집단 소송 가능성이 높습니다.</t>
+          <t>삼성전자가 미국에서 삼성페이 및 삼성월렛 서비스와 관련하여 특허 침해 혐의로 피소되었습니다. 모빌리티IP라는 비실시기업(NPE)이 다수의 미국 특허 침해를 주장하며 소송장을 제출했으며, 이는 NPE의 공격이 심화되는 추세를 보여줍니다.</t>
         </is>
       </c>
       <c r="G223" t="inlineStr">
         <is>
-          <t>AI 개발사(Anthropic, OpenAI 등)는 대기업으로 자력이 충분하며 (적합 조건 2), 불법 데이터 수집 또는 비변형적 이용 시 저작권 침해 책임이 명확함 (적합 조건 1). 특히 앤트로픽 사례에서 보듯이 집단 소송을 통한 다수의 피해자 발생 및 대규모 합의금 지급 가능성이 확인됨 (적합 조건 3, 4). 또한, 이미 공적 절차(판례, 정부 안내서)를 통해 증거 확보 및 법리적 근거가 마련되어 있음 (적합 조건 5).</t>
+          <t>상대방에게 자력이 충분함 (삼성전자). 특허 침해 소송은 피해 규모가 클 가능성이 높으며, 명시된 특허 번호와 기술 분석을 통해 증거 확보 및 침해 여부 입증이 가능합니다. 이미 소송이 제기된 상태로, 소송금융 투자에 적합한 진행 단계입니다.</t>
         </is>
       </c>
       <c r="H223" t="inlineStr">
         <is>
-          <t>대규모 합의금 (앤트로픽 사례)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I223" t="inlineStr">
         <is>
-          <t>다수 (집단 소송 가능성)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J223" t="inlineStr">
         <is>
-          <t>책 수백만 권 학습한 AI 면책…'변형적 이용'이 승패 가른다</t>
+          <t>[Biz Law] 삼성전자, 페이·월렛 美 특허침해 피소…NPE 공격 심화</t>
         </is>
       </c>
       <c r="K223" t="inlineStr">
         <is>
-          <t>view.asiae.co.kr</t>
+          <t>seoulwire.com</t>
         </is>
       </c>
       <c r="L223" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M223" t="inlineStr">
         <is>
-          <t>https://view.asiae.co.kr/article/2026022701264470113</t>
+          <t>http://www.seoulwire.com/news/articleView.html?idxno=708933</t>
         </is>
       </c>
       <c r="N223" t="inlineStr">
         <is>
-          <t>2026-02-27 00:51:31.091836+00:00</t>
+          <t>2026-03-01 12:36:51.397471+00:00</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B224" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C224" t="inlineStr">
         <is>
-          <t>OpenAI</t>
+          <t>골프존 그룹</t>
         </is>
       </c>
       <c r="D224" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E224" t="inlineStr">
         <is>
-          <t>저작권 침해 중단 및 손해배상 청구 소송 제기</t>
+          <t>대법원 파기환송 (골프 코스 창작성 판단을 위해 하급심으로 환송)</t>
         </is>
       </c>
       <c r="F224" t="inlineStr">
         <is>
-          <t>KBS, MBC, SBS 등 방송 3사가 챗GPT 개발사인 오픈AI를 상대로 저작권 침해 중단 및 손해배상 청구 소송을 제기했다. 한국방송협회는 이번 소송이 대한민국 데이터 주권과 관련된 중요한 사안임을 강조했다.</t>
+          <t>대법원이 골프 코스에 대한 저작권 인정 가능성을 열어, 골프존 그룹과의 저작권 침해 소송에서 골프 코스의 창작성 여부가 핵심 쟁점으로 부각됨. 대법원은 하급심에서 창작성을 다시 판단하도록 파기환송했으며, 이는 골프 코스 저작권 관련 법적 선례를 만들 중요한 기회가 될 것으로 보임.</t>
         </is>
       </c>
       <c r="G224" t="inlineStr">
         <is>
-          <t>OpenAI는 자력이 충분한 대기업이며(적합 조건 2), KBS, MBC, SBS 방송 3사가 공동으로 소송을 제기하여 집단적 피해(적합 조건 3)에 해당한다. 저작권 침해로 인한 피해 규모가 클 것으로 예상되며(적합 조건 4), AI 학습 데이터 사용 여부는 기술적으로 증거 확보가 가능할 것(적합 조건 5)으로 보인다.</t>
+          <t>대기업 피고(골프존 그룹)로 자력이 충분하며(적합 조건 2), 대법원이 골프 코스 저작권 인정 가능성을 열어 법리적 우위 확보 및 향후 다수의 골프 코스에 대한 저작권 침해 소송으로 이어질 수 있는 중요한 선례가 될 수 있음(적합 조건 3, 4, 5). 하급심에서 창작성이 인정될 경우 상대방 책임이 명확해질 가능성이 높음(적합 조건 1).</t>
         </is>
       </c>
       <c r="H224" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I224" t="inlineStr">
         <is>
-          <t>방송 3사 및 관련 콘텐츠 제작사 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J224" t="inlineStr">
         <is>
-          <t>[AP 미디어동향 2월 4주] 네이버 뉴스 제휴 3월부터 신규 접수</t>
+          <t>대법, 골프코스 저작권 인정 가능성 열어…골프존  창작성 판단 받겠다...</t>
         </is>
       </c>
       <c r="K224" t="inlineStr">
         <is>
-          <t>apnews.kr</t>
+          <t>thepublic.kr</t>
         </is>
       </c>
       <c r="L224" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-02-28</t>
         </is>
       </c>
       <c r="M224" t="inlineStr">
         <is>
-          <t>https://www.apnews.kr/news/articleView.html?idxno=3046264</t>
+          <t>https://www.thepublic.kr/news/articleView.html?idxno=295832</t>
         </is>
       </c>
       <c r="N224" t="inlineStr">
         <is>
-          <t>2026-02-27 00:51:06.024887+00:00</t>
+          <t>2026-03-01 00:35:39.363565+00:00</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B225" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C225" t="inlineStr">
         <is>
-          <t>스튜디오C1, 장시원 PD</t>
+          <t>블루엘리펀트</t>
         </is>
       </c>
       <c r="D225" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E225" t="inlineStr">
         <is>
-          <t>저작권 침해금지 등 청구 소송 본안 변론기일 시작, 저작권 침해금지 가처분 일부 인용 결정 완료, 형사 고소 진행 중</t>
+          <t>부정경쟁방지법 위반 민사 소송 및 형사 고소 진행 중</t>
         </is>
       </c>
       <c r="F225" t="inlineStr">
         <is>
-          <t>JTBC와 외주제작사 스튜디오C1 간의 '최강야구' 저작권 및 부정경쟁행위 분쟁이 본안 소송으로 이어졌습니다. 법원은 이미 '불꽃야구'의 제작 및 유통을 금지하는 가처분 결정을 내렸으며, JTBC는 스튜디오C1과 장시원 PD를 상대로 형사 고소도 진행 중입니다. 스튜디오C1이 가처분 결정에도 불구하고 시즌2 제작을 강행하겠다고 밝혀 추가 법적 대응이 예고된 상황입니다.</t>
+          <t>아이아이컴바인드가 블루엘리펀트를 상대로 아이웨어 디자인 침해에 따른 부정경쟁방지법 위반 금지 및 손해배상 청구 소송과 형사 고소를 제기하며 법적 분쟁이 격화되고 있습니다. 외부 전문업체의 3D 스캐닝 분석 결과 33개 제품에서 유의미한 유사성이 확인되었습니다.</t>
         </is>
       </c>
       <c r="G225" t="inlineStr">
         <is>
-          <t>법원이 이미 '불꽃야구'의 제작 및 유통을 금지하는 가처분 결정을 내리며 상대방의 책임이 명확히 인정되었습니다(적합 조건 1). 인기 프로그램의 저작권 및 부정경쟁행위 관련 분쟁으로 피해 규모가 클 것으로 예상되며(적합 조건 4), 법원의 가처분 결정과 형사 고소(적합 조건 5, 6)가 진행되어 증거가 충분하고 공적 절차도 진행 중입니다. 사건이 종결되지 않고 본안 소송이 시작되는 단계입니다.</t>
+          <t>상대방 책임이 비교적 명확하며(외부 전문업체 3D 스캐닝 분석 결과 33개 제품 유사성 확인), 객관적 증거가 확보되어 있습니다. 또한, 민사 소송과 함께 형사 고소라는 공적 절차가 진행 중이며, 33개 제품에 대한 디자인 침해는 기업에게 상당한 피해 규모로 이어질 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H225" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I225" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J225" t="inlineStr">
         <is>
-          <t>가처분 패배→시즌2 강행..'불꽃야구' 소송 오늘(27일) 스타트[스타이슈...</t>
+          <t>아이아이컴바인드·블루엘리펀트, 아이웨어 디자인 법적 분쟁 격화</t>
         </is>
       </c>
       <c r="K225" t="inlineStr">
         <is>
-          <t>starnewskorea.com</t>
+          <t>newsway.co.kr</t>
         </is>
       </c>
       <c r="L225" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-02-28</t>
         </is>
       </c>
       <c r="M225" t="inlineStr">
         <is>
-          <t>https://www.starnewskorea.com/broadcast-show/2026/02/27/2026022621035533945</t>
+          <t>https://www.newsway.co.kr/news/view?ud=2026022717161576211</t>
         </is>
       </c>
       <c r="N225" t="inlineStr">
         <is>
-          <t>2026-02-27 00:44:01.730825+00:00</t>
+          <t>2026-03-01 00:33:09.647467+00:00</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B226" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C226" t="inlineStr">
         <is>
-          <t>골프존</t>
+          <t>네이버, Anthropic, OpenAI 등 AI 기업</t>
         </is>
       </c>
       <c r="D226" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E226" t="inlineStr">
         <is>
-          <t>대법원 파기환송 후 서울고등법원에서 재심리 예정</t>
+          <t>국내외 AI 학습 데이터 관련 소송 진행 중, 한국 정부 AI 액션플랜을 통한 제도 개선 논의 중</t>
         </is>
       </c>
       <c r="F226" t="inlineStr">
         <is>
-          <t>대법원이 골프코스 설계도면의 창작성을 인정하며 저작권 보호를 받을 수 있다고 판결, 골프존과 골프코스 설계사들 간의 저작권 침해 소송에서 설계사들의 손을 들어줬다. 이로 인해 골프존은 손해배상 및 로열티 지급 등 추가 비용 부담이 발생할 수 있으며, 스크린골프 요금 인상이나 코스 이용 제한으로 이어질 수 있다. 이번 판결은 스크린골프 업계 전반에 영향을 미치며 유사 소송이 이어질 가능성이 있다.</t>
+          <t>AI의 학습 데이터 무단 활용과 AI 생성물의 저작권 인정 여부를 둘러싸고 전 세계적으로 저작권 분쟁이 확산되고 있다. 국내에서는 지상파 3사가 네이버를 상대로 소송을 제기했으며, 정부도 AI 학습 데이터에 대한 제도 개선안을 마련 중이다. 이는 다수의 창작자 생존권과 미래 콘텐츠 산업 생태계에 영향을 미치는 중대한 사안이다.</t>
         </is>
       </c>
       <c r="G226" t="inlineStr">
         <is>
-          <t>대법원이 골프코스 설계도면의 저작물성을 인정하여 골프존의 책임이 명확해질 가능성이 높습니다 (상대방 책임 명확). 골프존은 스크린골프 시장의 주요 기업으로 자력이 충분하며 (상대방 자력 충분), 이번 판결로 다른 설계사들의 유사 소송이 이어질 수 있어 집단적 피해 가능성이 있습니다 (집단적 피해). 스크린골프 시장 규모가 크고 손해배상액이 상당할 것으로 예상됩니다 (피해 규모 큼).</t>
+          <t>AI 기업들의 저작권 침해 책임이 국내외 법원에서 일부 인정되고 있으며(적합 조건 1, 5), 상대방(네이버, Anthropic, OpenAI 등)은 자력이 충분한 대기업이다(적합 조건 2). 다수의 창작자들이 AI 학습 데이터 무단 활용으로 생존권 위협을 느끼고 있어 집단적 피해 가능성이 높고(적합 조건 3, 4), 정부의 제도 개선 논의도 활발하다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H226" t="inlineStr">
         <is>
-          <t>미상 (다만, 스크린골프 시장 규모 2조 3590억원을 고려할 때 잠재적 손해배상액 상당)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I226" t="inlineStr">
         <is>
-          <t>다수의 골프코스 설계사</t>
+          <t>다수의 창작자</t>
         </is>
       </c>
       <c r="J226" t="inlineStr">
         <is>
-          <t>대법  코스 설계도 창작물 … 저작권 벙커 빠진 스크린골프</t>
+          <t>반복되는 저작권 전쟁 : 소리바다에서 AI까지 [이수지의 Enter In Law]</t>
         </is>
       </c>
       <c r="K226" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L226" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-02-28</t>
         </is>
       </c>
       <c r="M226" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/society/2026/02/27/2026022619403112286</t>
+          <t>https://www.sedaily.com/article/20013883?ref=naver</t>
         </is>
       </c>
       <c r="N226" t="inlineStr">
         <is>
-          <t>2026-02-27 00:38:02.148199+00:00</t>
+          <t>2026-02-28 12:46:38.039616+00:00</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B227" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C227" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C227" t="inlineStr"/>
       <c r="D227" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E227" t="inlineStr">
         <is>
-          <t>대법원 파기환송, 서울고법으로 환송</t>
+          <t>영국 특허 소송 1차 판결</t>
         </is>
       </c>
       <c r="F227" t="inlineStr">
         <is>
-          <t>대법원이 스크린골프에 사용되는 골프코스나 그 설계도면이 저작권법의 보호 대상이 될 수 있다고 판단했다. 골프코스 설계사들이 스크린골프 기업 골프존을 상대로 제기한 저작권 침해금지 및 손해배상 청구 소송에서 원고 패소한 원심을 파기하고 사건을 서울고법으로 돌려보냈다. 이번 판결로 골프코스의 창작성이 인정될 여지가 열려 후속 소송에서 설계사들이 유리한 위치에 서게 되었다.</t>
+          <t>코스닥 시가총액 상위 바이오 기업 알테오젠이 연루된 영국 특허 소송에서 첫 판결이 나왔다. 이 판결은 유럽 특허전의 중요한 분수령이 될 것으로 보이며, 한 국가에서의 판단이 다른 지역의 특허 전략 수립에 기준점이 될 수 있다.</t>
         </is>
       </c>
       <c r="G227" t="inlineStr">
         <is>
-          <t>대법원이 골프코스의 창작성을 인정하여 상대방(골프존)의 책임이 비교적 명확해졌고(적합 조건 1), 골프존은 자력이 충분한 대기업이다(적합 조건 2). 여러 골프코스 설계사들이 피해를 입어 집단적 피해의 가능성이 있으며(적합 조건 3), 대법원 판결 자체가 강력한 증거가 된다(적합 조건 5). 사건이 파기환송되어 소송이 진행 중이므로 종결된 사건이 아니다.</t>
+          <t>코스닥 상위 바이오 기업이 연루된 유럽 특허 소송으로, 상대방의 자력이 충분하고(적합 조건 2), 특허 분쟁의 특성상 피해 규모가 클 가능성이 높다(적합 조건 4). 이미 1차 판결이 나와 증거가 확보되고 법적 쟁점이 어느 정도 정리된 상태이며(적합 조건 5), 아직 종결되지 않은 진행 중인 소송이다.</t>
         </is>
       </c>
       <c r="H227" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I227" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J227" t="inlineStr">
         <is>
-          <t>“골프 코스도 창작물”… 대법원 저작권 인정</t>
+          <t>유럽 특허전 분수령 될까…알테오젠, 1차 관문 넘었다</t>
         </is>
       </c>
       <c r="K227" t="inlineStr">
         <is>
-          <t>kmib.co.kr</t>
+          <t>pinpointnews.co.kr</t>
         </is>
       </c>
       <c r="L227" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-02-28</t>
         </is>
       </c>
       <c r="M227" t="inlineStr">
         <is>
-          <t>https://www.kmib.co.kr/article/view.asp?arcid=1772093618&amp;code=11131900&amp;cp=nv</t>
+          <t>https://www.pinpointnews.co.kr/news/articleView.html?idxno=433123</t>
         </is>
       </c>
       <c r="N227" t="inlineStr">
         <is>
-          <t>2026-02-27 00:37:54.259453+00:00</t>
+          <t>2026-02-28 12:38:03.238694+00:00</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B228" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C228" t="inlineStr">
         <is>
-          <t>골프존</t>
+          <t>미국 이민세관단속국 (ICE)</t>
         </is>
       </c>
       <c r="D228" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E228" t="inlineStr">
         <is>
-          <t>대법원 파기환송</t>
+          <t>라디오헤드 측에서 게시물 삭제 요구</t>
         </is>
       </c>
       <c r="F228" t="inlineStr">
         <is>
-          <t>골프장 설계업체 3곳이 스크린골프업체 골프존을 상대로 낸 저작권 및 손해배상 소송에서 대법원이 원고 패소 원심을 파기하고 사건을 서울고법으로 돌려보냈다. 대법원은 골프 코스에도 저작권이 인정될 수 있다는 취지로 판단하여, 스크린골프업체가 실제 코스를 무단으로 사용한 경우 저작권 침해에 해당할 수 있음을 시사했다.</t>
+          <t>미국 이민세관단속국(ICE)이 홍보 영상에 영국 유명 록밴드 라디오헤드의 곡을 무단 사용해 저작권 침해 논란이 불거졌다. 라디오헤드 측은 게시물 삭제를 요구하며 불쾌감을 표명했으며, ICE의 공식 입장은 아직 알려지지 않았다.</t>
         </is>
       </c>
       <c r="G228" t="inlineStr">
         <is>
-          <t>대법원이 골프 코스에도 저작권이 인정될 수 있다는 취지로 원심을 파기환송하여 원고 측 주장에 법리적 타당성이 높다. 피고인 골프존은 자력이 충분한 대기업이며, 저작권 침해 여부는 코스 비교를 통해 증거 확보가 용이할 것으로 판단된다. (적합 조건: 상대방 책임 명확, 상대방 자력 충분, 증거 확보 가능)</t>
+          <t>미국 이민세관단속국(ICE)이 유명 록밴드 라디오헤드의 음악을 허가 없이 사용한 명확한 저작권 침해 사건입니다. 상대방(ICE)은 정부 기관으로 자력이 충분하며, 증거(홍보 영상)가 명확합니다. 라디오헤드 측에서 이미 게시물 삭제를 요구하며 적극적으로 대응하고 있어 소송금융 투자 적합도가 높습니다. (적합 조건 1, 2, 5 해당)</t>
         </is>
       </c>
       <c r="H228" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I228" t="inlineStr">
         <is>
-          <t>3개 업체</t>
+          <t>1 (라디오헤드 밴드)</t>
         </is>
       </c>
       <c r="J228" t="inlineStr">
         <is>
-          <t>“골프 코스에도 저작권… 벙커·홀 베끼면 안돼”</t>
+          <t>볼리비아 현금수송기 추락…돈 주우려는 사람들로 아수라장</t>
         </is>
       </c>
       <c r="K228" t="inlineStr">
         <is>
-          <t>chosun.com</t>
+          <t>ichannela.com</t>
         </is>
       </c>
       <c r="L228" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-02-28</t>
         </is>
       </c>
       <c r="M228" t="inlineStr">
         <is>
-          <t>https://www.chosun.com/national/court_law/2026/02/27/5AMSJWJHMZHZRLVTNAWAYAGSUI/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
+          <t>https://www.ichannela.com/news/main/news_detailPage.do?publishId=000000516743</t>
         </is>
       </c>
       <c r="N228" t="inlineStr">
         <is>
-          <t>2026-02-27 00:37:33.250474+00:00</t>
+          <t>2026-02-28 12:30:30.397471+00:00</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B229" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C229" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>블루엘리펀트</t>
         </is>
       </c>
       <c r="D229" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E229" t="inlineStr">
         <is>
-          <t>국가인공지능전략위원회의 인공지능 행동계획 재검토 촉구 공동성명 발표</t>
+          <t>부정경쟁방지법상 금지·손해배상 청구 소송 제기 및 가압류 신청</t>
         </is>
       </c>
       <c r="F229" t="inlineStr">
         <is>
-          <t>16개 문화 콘텐츠 단체와 한국신문협회가 국가인공지능전략위원회의 인공지능 행동계획이 저작물 무상 이용을 허용하여 저작권자 및 실연자의 헌법상 기본권을 침해한다고 비판하며 전면 재검토를 촉구했다. 이들은 AI 학습 목적의 저작물 활용이 저작권 소멸 및 일자리 소멸로 이어질 수 있다고 주장하며, 정당한 보상 방안 마련을 요구하고 있다.</t>
+          <t>아이웨어 브랜드 젠틀몬스터 운영사 아이아이컴바인드가 블루엘리펀트를 상대로 부정경쟁방지법 위반 소송을 제기했습니다. 블루엘리펀트는 디자인권 침해가 아닌 형태적 특이성 여부를 다투는 법리 다툼이라고 주장하며, 책임 회피는 없을 것이라고 밝혔습니다. 이미 소송이 진행 중이며, 가압류 신청도 이루어진 상태입니다.</t>
         </is>
       </c>
       <c r="G229" t="inlineStr">
         <is>
-          <t>국가인공지능전략위원회의 AI 행동계획이 저작권자 및 실연자의 헌법상 기본권을 침해할 소지가 명확하며(상대방 책임 명확), 국가가 상대방이므로 자력이 충분합니다. 16개 문화 콘텐츠 단체와 신문협회가 공동으로 비판하며 집단적 피해를 주장하고 있고(집단적 피해), 저작권 시장 및 일자리 소멸까지 언급되어 피해 규모가 매우 클 것으로 예상됩니다(피해 규모 큼). 관련 정책 문서가 증거로 존재하며(증거 확보 가능), 이미 단체들의 공동성명 발표 등 공적 절차가 진행 중입니다(공적 절차 진행 중).</t>
+          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 4(피해 규모 큼), 5(증거 확보 가능), 6(이미 공적 절차 진행 중)에 해당합니다. 블루엘리펀트가 부정경쟁방지법 위반 시 책임을 회피하지 않겠다고 밝혔고, 젠틀몬스터 측의 구체적인 증거 주장(3D 스캔 99% 일치)이 있습니다. 기업 간 소송으로 피해 규모가 상당할 것으로 예상되며, 이미 소송이 진행 중인 점도 긍정적입니다.</t>
         </is>
       </c>
       <c r="H229" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I229" t="inlineStr">
         <is>
-          <t>저작자, 실연자, 언론사 등 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J229" t="inlineStr">
         <is>
-          <t>[기고]저작권은 규제가 아닌 기본권, AI 행동계획이 놓친 헌법 질서</t>
+          <t>‘젠틀몬스터 표절 의혹’ 블루엘리펀트…“책임 회피 안해, 형태적 특...</t>
         </is>
       </c>
       <c r="K229" t="inlineStr">
         <is>
-          <t>khan.co.kr</t>
+          <t>kmib.co.kr</t>
         </is>
       </c>
       <c r="L229" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M229" t="inlineStr">
         <is>
-          <t>https://www.khan.co.kr/article/202602262005005</t>
+          <t>https://www.kmib.co.kr/article/view.asp?arcid=0029454806&amp;code=61171711&amp;cp=nv</t>
         </is>
       </c>
       <c r="N229" t="inlineStr">
         <is>
-          <t>2026-02-26 13:30:08.682474+00:00</t>
+          <t>2026-02-28 01:33:09.155122+00:00</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B230" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C230" t="inlineStr">
         <is>
-          <t>골프존</t>
+          <t>골프존 그룹</t>
         </is>
       </c>
       <c r="D230" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E230" t="inlineStr">
         <is>
-          <t>대법원 판결 선고, 골프 코스 저작권 인정</t>
+          <t>대법원 파기환송 후 서울고법에서 재심 진행 예정</t>
         </is>
       </c>
       <c r="F230" t="inlineStr">
         <is>
-          <t>대법원이 스크린골프 업체 골프존의 저작권 소송에서 골프 코스 설계 사업자의 손을 들어주며, 골프 코스도 저작권 보호 대상임을 인정했습니다. 이에 따라 골프존을 포함한 스크린골프 업체들은 현실 골프장을 구현한 그래픽을 삭제하거나 저작권에 상응하는 사용료를 지불해야 할 전망입니다. 이번 판결은 국내 골프 코스 설계 사업자들의 권리 보호에 중요한 선례가 될 것으로 보입니다.</t>
+          <t>골프 코스 설계사들이 골프존을 상대로 제기한 골프 코스 저작권 침해 소송에서 대법원이 원고 패소 판결한 원심을 파기환송했다. 1심에서는 골프존에 28억 4천만원 배상 판결이 있었으나 2심에서 뒤집혔고, 대법원은 골프 코스의 창작성을 다시 판단할 필요가 있다고 보았다. 골프존은 적극적인 법적 대응을 예고했으며, 현재 28개 코스의 사용이 중단된 상태로 서울고법에서 재심이 진행될 예정이다.</t>
         </is>
       </c>
       <c r="G230" t="inlineStr">
         <is>
-          <t>대법원 판결로 골프존의 저작권 침해 책임이 명확히 인정되었고(적합 조건 1), 상대방인 골프존은 유명 스크린골프 업체로 자력이 충분합니다(적합 조건 2). 이번 판결은 다수의 골프 코스 설계 사업자들에게 영향을 미쳐 집단적 피해 구제 및 사용료 청구 가능성이 높으며(적합 조건 3, 4), 대법원 판결 자체가 강력한 증거가 됩니다(적합 조건 5).</t>
+          <t>대기업 피고(골프존)의 자력이 충분하며, 1심에서 28.4억 원의 피해 금액이 인정된 바 있어 피해 규모가 큽니다. 대법원에서 원심을 파기환송하여 골프 코스의 창작성을 다시 판단하도록 한 점은 원고 측의 책임 입증 가능성을 높여 '상대방 책임이 비교적 명확함' 조건에 부합합니다. 이미 3심까지 진행된 사건으로 '증거가 있거나 확보 가능함' 조건도 충족합니다.</t>
         </is>
       </c>
       <c r="H230" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>28억4000만원</t>
         </is>
       </c>
       <c r="I230" t="inlineStr">
         <is>
-          <t>다수 골프 코스 설계 사업자</t>
+          <t>2곳</t>
         </is>
       </c>
       <c r="J230" t="inlineStr">
         <is>
-          <t>대법 “골프장 코스도 저작권 보호”…골프존 패소</t>
+          <t>저작권 소송 파기환송 골프존,  적극적인 법적 대응…창작성 판단 받겠...</t>
         </is>
       </c>
       <c r="K230" t="inlineStr">
         <is>
-          <t>ichannela.com</t>
+          <t>news.tvchosun.com</t>
         </is>
       </c>
       <c r="L230" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M230" t="inlineStr">
         <is>
-          <t>https://www.ichannela.com/news/main/news_detailPage.do?publishId=000000516452</t>
+          <t>https://news.tvchosun.com/site/data/html_dir/2026/02/27/2026022790217.html</t>
         </is>
       </c>
       <c r="N230" t="inlineStr">
         <is>
-          <t>2026-02-26 13:28:46.998697+00:00</t>
+          <t>2026-02-28 01:29:50.488809+00:00</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B231" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C231" t="inlineStr">
         <is>
-          <t>SK넥실리스</t>
+          <t>골프존</t>
         </is>
       </c>
       <c r="D231" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E231" t="inlineStr">
         <is>
-          <t>특허심판원 특허 유효성 인정 후 본안 침해 소송 진행 예정</t>
+          <t>대법원 파기환송 (서울고법으로 환송, 추가 심리 예정)</t>
         </is>
       </c>
       <c r="F231" t="inlineStr">
         <is>
-          <t>솔루스첨단소재가 SK넥실리스를 상대로 제기한 전지용 동박 특허 침해 소송에서, 특허심판원이 솔루스첨단소재의 특허가 유효하다고 판단했다. 이로써 솔루스첨단소재는 본안 소송에서 유리한 입지를 확보하게 되었으며, 향후 법원에서 특허 침해 여부가 다뤄질 예정이다.</t>
+          <t>대법원이 골프 코스 설계도면에 저작권을 인정하며 골프존을 상대로 한 저작권 및 손해배상 소송을 파기환송했습니다. 이에 따라 골프존은 설계 업체들에 307억 원 이상의 배상금을 지급할 가능성이 커졌으며, 다른 스크린골프 업체들도 유사한 상황에 처할 수 있습니다. 스크린골프장 점주들은 비용 전가로 인한 이용료 상승과 고객 이탈을 우려하고 있습니다.</t>
         </is>
       </c>
       <c r="G231" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확함 (특허심판원에서 특허 유효성 인정), 상대방에게 자력이 충분함 (SK넥실리스는 대기업), 피해 규모가 큼 (핵심 기술 특허 침해로 인한 손해배상액이 클 수 있음), 증거가 있거나 확보 가능함 (특허심판원 유효 결정), 이미 공적 절차가 진행 중임 (특허심판원 무효 심판).</t>
+          <t>대법원이 골프 코스 설계도면에 저작권을 인정하여 골프존의 책임이 비교적 명확해졌고(적합 조건 1), 피고인 골프존은 업계 1위 기업으로 자력이 충분합니다(적합 조건 2). 현재 청구액이 307억 원 이상으로 피해 규모가 매우 크며(적합 조건 4), 대법원 판결이라는 강력한 증거가 존재합니다(적합 조건 5). 또한, 골프존 점주들의 집단적 피해 우려가 있어 향후 추가 소송 가능성도 높습니다(적합 조건 3).</t>
         </is>
       </c>
       <c r="H231" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>307억 1000만 원 (향후 증가 가능성)</t>
         </is>
       </c>
       <c r="I231" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>골프장 설계업체 3곳 (향후 추가 업체 발생 가능성)</t>
         </is>
       </c>
       <c r="J231" t="inlineStr">
         <is>
-          <t>솔루스첨단소재, '그레인 사이즈' 동박 특허 유효 판정…기술력 인정</t>
+          <t>골프존 사건 파기환송에…점주들“손님 다 떨어질라”</t>
         </is>
       </c>
       <c r="K231" t="inlineStr">
         <is>
-          <t>snmnews.com</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L231" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M231" t="inlineStr">
         <is>
-          <t>http://www.snmnews.com/news/articleView.html?idxno=565752</t>
+          <t>https://www.sedaily.com/article/20013711?ref=naver</t>
         </is>
       </c>
       <c r="N231" t="inlineStr">
         <is>
-          <t>2026-02-26 13:28:16.813986+00:00</t>
+          <t>2026-02-28 01:29:26.118023+00:00</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B232" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C232" t="inlineStr">
         <is>
           <t>골프존</t>
         </is>
       </c>
       <c r="D232" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E232" t="inlineStr">
         <is>
-          <t>대법원 파기환송, 서울고법으로 사건 환송</t>
+          <t>대법원 파기환송</t>
         </is>
       </c>
       <c r="F232" t="inlineStr">
         <is>
-          <t>대법원이 골프코스도 저작권법상 창작물에 해당한다고 판결하며, 골프코스 설계사 골프플랜이 골프존을 상대로 제기한 손해배상 소송의 2심 원고 패소 판결을 파기하고 사건을 서울고법으로 돌려보냈다. 이번 판결은 골프코스 디자인의 저작권 보호에 대한 중요한 법적 선례를 확립했다.</t>
+          <t>국내 골프코스 설계사들이 골프존을 상대로 낸 저작권 침해 및 손해배상 청구 소송에서 대법원이 원고 패소 원심을 파기하고 사건을 돌려보냈습니다. 이에 따라 골프존은 소송 관련 28개 코스 사용을 중단할 예정입니다. 이 사건은 골프코스 저작권 침해 여부와 손해배상 범위가 쟁점이 될 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G232" t="inlineStr">
         <is>
-          <t>대법원이 골프코스를 저작권법상 창작물로 인정하여 원고(Golfplan)의 주장에 힘을 실어주었으므로 상대방(골프존)의 책임이 명확해졌습니다 (적합 조건 1, 5). 피고인 골프존은 자력이 충분한 대기업입니다 (적합 조건 2).</t>
+          <t>대법원이 원고 패소 원심을 파기하고 사건을 돌려보내 피고 골프존의 저작권 침해 책임이 명확해질 가능성이 높습니다 (적합 조건 1). 피고 골프존은 스크린 골프 시장의 선두주자로 충분한 자력을 보유하고 있으며 (적합 조건 2), 28개 골프코스에 대한 저작권 침해 및 손해배상 청구로 피해 규모가 상당할 것으로 예상됩니다 (적합 조건 4).</t>
         </is>
       </c>
       <c r="H232" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I232" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2개 법인</t>
         </is>
       </c>
       <c r="J232" t="inlineStr">
         <is>
-          <t>대법  골프코스도 창작물 …골프존 저작물 분쟁 파기환송</t>
+          <t>'골프코스 저작권 소송 패소' 골프존,  소송 관련 28개 코스 사용을 중단...</t>
         </is>
       </c>
       <c r="K232" t="inlineStr">
         <is>
-          <t>ftoday.co.kr</t>
+          <t>swtvnews.com</t>
         </is>
       </c>
       <c r="L232" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M232" t="inlineStr">
         <is>
-          <t>http://www.ftoday.co.kr/news/articleView.html?idxno=355730</t>
+          <t>https://swtvnews.com/news/newsview.php?ncode=1065598970817877</t>
         </is>
       </c>
       <c r="N232" t="inlineStr">
         <is>
-          <t>2026-02-26 13:23:47.804949+00:00</t>
+          <t>2026-02-28 01:27:44.484319+00:00</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B233" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C233" t="inlineStr">
         <is>
-          <t>골프존</t>
+          <t>골프존 그룹</t>
         </is>
       </c>
       <c r="D233" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E233" t="inlineStr">
         <is>
-          <t>대법원 파기환송</t>
+          <t>대법원 파기환송, 서울고법에서 추가 심리 예정</t>
         </is>
       </c>
       <c r="F233" t="inlineStr">
         <is>
-          <t>대법원이 골프코스 설계도면의 창작성을 인정하며 골프존과 설계사들 간의 저작권 분쟁 사건을 원고 승소 취지로 파기환송했다. 설계사들은 골프존이 11개 골프코스 설계도면에 대한 저작권을 침해했다고 주장하며 손해배상 등을 청구했다. 이번 대법원 판결로 설계사들의 저작권 침해 주장이 힘을 얻게 되어 하급심에서 유리한 판결을 기대할 수 있다.</t>
+          <t>골프 코스 설계사들이 스크린골프 기업 골프존을 상대로 제기한 저작권 침해 및 손해배상 소송에서 대법원이 골프 코스의 창작성 여부에 대한 추가 심리가 필요하다며 원심을 파기환송했다. 1심에서는 골프존에 28억 4천만원 배상 판결이 있었으며, 골프존은 관련 코스 사용을 중단하고 적극적인 법적 대응을 예고했다.</t>
         </is>
       </c>
       <c r="G233" t="inlineStr">
         <is>
-          <t>대법원이 골프코스 설계도면의 창작성을 인정하여 원고 승소 취지로 파기환송함으로써 상대방 책임이 비교적 명확해졌습니다 (적합 조건 1). 상대방인 골프존은 국내 1위 업체로 자력이 충분하며 (적합 조건 2), 11개 골프코스에 대한 저작권 침해로 피해 규모가 클 것으로 예상됩니다 (적합 조건 4). 또한, 설계도면 및 골프존 시스템 내 재현 영상 등 증거 확보가 용이합니다 (적합 조건 5).</t>
+          <t>대기업 피고(골프존)의 충분한 자력, 1심에서 28.4억 원의 배상 판결이 있었던 큰 피해 규모, 대법원이 골프 코스의 창작성 여부에 대한 추가 심리가 필요하다고 판단하여 원고의 법적 주장이 강화됨. 이는 소송금융 투자에 적합한 조건을 충족합니다.</t>
         </is>
       </c>
       <c r="H233" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>28억 4천만원</t>
         </is>
       </c>
       <c r="I233" t="inlineStr">
         <is>
-          <t>3곳의 설계사</t>
+          <t>2개 기업</t>
         </is>
       </c>
       <c r="J233" t="inlineStr">
         <is>
-          <t>골프코스 설계도는 창작물  대법, 골프존 사건 파기환송</t>
+          <t>골프존  대법원판결에 적극적인 대응…창작성 등 판단 받겠다</t>
         </is>
       </c>
       <c r="K233" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L233" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M233" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202602261847102499</t>
+          <t>https://www.yna.co.kr/view/AKR20260227135500007?input=1195m</t>
         </is>
       </c>
       <c r="N233" t="inlineStr">
         <is>
-          <t>2026-02-26 13:21:06.780683+00:00</t>
+          <t>2026-02-28 01:26:38.293575+00:00</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B234" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C234" t="inlineStr">
         <is>
-          <t>골프존</t>
+          <t>블루엘리펀트</t>
         </is>
       </c>
       <c r="D234" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E234" t="inlineStr">
         <is>
-          <t>대법원 파기환송 (고등법원에서 재심리 예정)</t>
+          <t>부정경쟁방지법 위반 혐의로 대표이사 구속, 젠틀몬스터와 소송 진행 중</t>
         </is>
       </c>
       <c r="F234" t="inlineStr">
         <is>
-          <t>대법원이 스크린 골프장에 구현되는 골프장 코스도 저작권 보호 대상에 해당한다고 판결하며, 골프존이 골프코스 설계자들에게 수백억 원대 손해배상금을 물 가능성이 커졌다. 대법원은 원심을 파기하고 사건을 서울고법으로 돌려보냈으며, 이 판결은 스크린 골프 시장에 큰 후폭풍을 가져올 것으로 전망된다.</t>
+          <t>블루엘리펀트가 젠틀몬스터와 소송 중이며, 부정경쟁방지법 위반 혐의로 최진우 대표이사가 구속되었습니다. 블루엘리펀트 측은 위법 행위가 인정될 경우 손해배상 협의에 성실히 임하겠다고 밝혔으며, 이 사태로 경영진에도 변화가 생겼습니다.</t>
         </is>
       </c>
       <c r="G234" t="inlineStr">
         <is>
-          <t>대법원이 골프코스 설계의 저작물성을 인정하여 상대방(골프존)의 책임이 명확해졌고(적합 조건 1), 골프존은 스크린골프 시장의 주요 기업으로 자력이 충분하며(적합 조건 2), 청구된 손해배상액이 최소 300억 원 이상으로 피해 규모가 크다(적합 조건 4). 또한, 골프코스 재현 사실은 명확하여 증거 확보가 용이하다(적합 조건 5). 대법원 판결로 유사 소송이 증가할 가능성이 높아 투자 매력이 높다.</t>
+          <t>블루엘리펀트의 대표이사가 부정경쟁방지법 위반 혐의로 구속되어 상대방의 위법 행위가 명확하며, 이미 공적 절차가 진행 중입니다. 또한, 블루엘리펀트 측이 위법 행위 인정 시 손해배상 협의에 성실히 임하겠다고 밝혀 책임 인정 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H234" t="inlineStr">
         <is>
-          <t>최소 307억 5천만 원 이상 (향후 추가 소송 가능성)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I234" t="inlineStr">
         <is>
-          <t>현재 3개 법인 (오렌지엔지니어링, 송호골프, 골프플랜 인코퍼레이션), 향후 추가 피해자 발생 가능성</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J234" t="inlineStr">
         <is>
-          <t>골프존, '스크린 골프코스' 저작권 소송 상고심 패소[종합]</t>
+          <t>블루엘리펀트, 젠틀몬스터와 소송에  책임 회피 않겠다</t>
         </is>
       </c>
       <c r="K234" t="inlineStr">
         <is>
-          <t>inews24.com</t>
+          <t>ddaily.co.kr</t>
         </is>
       </c>
       <c r="L234" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M234" t="inlineStr">
         <is>
-          <t>http://www.inews24.com/view/1943464</t>
+          <t>https://www.ddaily.co.kr/page/view/2026022714060273884</t>
         </is>
       </c>
       <c r="N234" t="inlineStr">
         <is>
-          <t>2026-02-26 13:18:15.745502+00:00</t>
+          <t>2026-02-28 01:21:46.678363+00:00</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B235" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C235" t="inlineStr">
         <is>
-          <t>골프존</t>
+          <t>해외 글로벌 전자상거래 플랫폼 및 위조품 유통업체</t>
         </is>
       </c>
       <c r="D235" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E235" t="inlineStr">
         <is>
-          <t>대법원 파기환송, 서울고법으로 사건 환송되어 재심 진행 예정</t>
+          <t>정부 및 업계 공동 대응 체계 구축 논의 중, 지식재산처 주재 간담회 개최, 범정부 예산 편성 및 AI 감시망 구축 예정.</t>
         </is>
       </c>
       <c r="F235" t="inlineStr">
         <is>
-          <t>대법원이 스크린골프 기업이 사용하는 골프코스도 설계자들의 저작물임을 인정하며, 골프존을 상대로 한 저작권 침해금지 및 손해배상 소송에서 원고 패소 판결을 한 원심을 파기환송했습니다. 이에 따라 골프존은 설계사들에게 총 307억 1000만원에 달하는 손해배상 청구 범위 내에서 배상액을 지급할 가능성이 높아졌으며, 이번 판결은 국내 스크린골프 업계 전반에 영향을 미칠 것으로 전망됩니다.</t>
+          <t>K-뷰티 업계가 1조원대 규모로 커진 위조 화장품 유통에 맞서 산업 차원의 '공동 협력 체계' 구축을 모색하고 있다. 정부는 지식재산권 침해 피해액을 약 1조1000억원으로 추산했으며, 식약처 조사 결과 위조품에서 유해 성분이 다수 검출되었다. 지식재산처 주재 간담회에서 기업들은 해외 글로벌 전자상거래 플랫폼에 대한 단체 대응 필요성을 강조했으며, 정부는 823억원의 예산을 투입해 AI 기반 감시 시스템을 구축할 예정이다.</t>
         </is>
       </c>
       <c r="G235" t="inlineStr">
         <is>
-          <t>대법원이 골프코스 설계의 저작권을 인정하고 골프존의 침해를 사실상 확정하여 상대방 책임이 명확합니다. 골프존은 스크린골프 시장의 선두주자로 자력이 충분하며, 다수의 골프코스 설계 회사들이 피해를 입었고 청구 금액이 307억 원에 달해 피해 규모가 큽니다. 대법원 판결로 저작권 침해 사실이 법적으로 인정되어 증거 확보도 용이합니다.</t>
+          <t>K-뷰티 업계 전반의 집단적 피해(약 1조 1천억원 규모)이며, 정부의 공식 조사 결과(식약처 유해 성분 검출)와 대규모 예산 투입 등 공적 절차가 진행 중이다. 해외 글로벌 전자상거래 플랫폼을 상대로 한 공동 대응이 모색되고 있어 상대방의 자력도 충분할 것으로 예상된다. (적합 조건 2, 3, 4, 5, 6)</t>
         </is>
       </c>
       <c r="H235" t="inlineStr">
         <is>
-          <t>307억 1000만원 (청구액)</t>
+          <t>약 1조1000억원</t>
         </is>
       </c>
       <c r="I235" t="inlineStr">
         <is>
-          <t>골프코스 설계 회사 다수 (오렌지엔지니어링, 송호골프, 골프플랜 인코퍼레이션 등)</t>
+          <t>K-뷰티 기업 다수</t>
         </is>
       </c>
       <c r="J235" t="inlineStr">
         <is>
-          <t>골프코스는 저작권 보호 대상 스크린골프社, 로열티 지불을</t>
+          <t>글로벌 무대 휩쓰는 K-뷰티, 짝퉁 맞서 '공동 협력 체계' 구축 시동</t>
         </is>
       </c>
       <c r="K235" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>ajunews.com</t>
         </is>
       </c>
       <c r="L235" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M235" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/11973361</t>
+          <t>https://www.ajunews.com/view/20260227152922560</t>
         </is>
       </c>
       <c r="N235" t="inlineStr">
         <is>
-          <t>2026-02-26 13:13:06.195307+00:00</t>
+          <t>2026-02-28 01:16:31.273362+00:00</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B236" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C236" t="inlineStr">
         <is>
-          <t>골프존</t>
+          <t>블루엘리펀트</t>
         </is>
       </c>
       <c r="D236" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E236" t="inlineStr">
         <is>
-          <t>대법원 파기환송, 서울고법으로 환송</t>
+          <t>대표이사 구속 및 형사 절차 진행 중</t>
         </is>
       </c>
       <c r="F236" t="inlineStr">
         <is>
-          <t>대법원이 골프 코스 설계도면의 창작성을 인정하며 스크린골프 시뮬레이션 시스템 제작사 골프존의 저작권 침해 여부를 다시 판단하도록 사건을 서울고법으로 돌려보냈다. 이번 판결로 골프 코스 설계회사들은 골프존을 포함한 스크린골프 업체들로부터 저작권료를 받을 수 있는 길이 열렸으며, 추가적인 소송 제기 가능성도 커졌다.</t>
+          <t>블루엘리펀트가 디자인권 침해 논란에 휩싸여 최진우 대표이사가 구속되고 사임했으며, 유인철 CFO와 고경민 CRO가 공동 대표로 선임되었다. 이 사건은 아이아이컴바인드와의 소송과 관련되어 있으며, 현재 법적 절차가 진행 중이다.</t>
         </is>
       </c>
       <c r="G236" t="inlineStr">
         <is>
-          <t>대법원이 골프 코스 설계도면의 저작물성을 인정하여 골프존의 책임이 명확해졌고(적합 조건 1), 골프존은 충분한 자력을 가진 대기업이다(적합 조건 2). 다수의 골프코스 설계회사들이 피해를 입었으며(적합 조건 3), 저작권료 규모를 고려할 때 피해 규모가 클 것으로 예상된다(적합 조건 4). 또한, 저작권 침해 사실에 대한 증거 확보가 용이하다(적합 조건 5).</t>
+          <t>블루엘리펀트 대표이사가 디자인권 침해 혐의로 구속된 점은 상대방의 책임이 명확하고(적합 조건 1) 객관적 증거가 확보되었음을 시사한다(적합 조건 5). 또한 형사 절차가 진행 중이며(적합 조건 6), 소송이 이미 진행 중인 것으로 보인다. 상대방은 기업으로 자력이 충분할 것으로 예상된다(적합 조건 2).</t>
         </is>
       </c>
       <c r="H236" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I236" t="inlineStr">
         <is>
-          <t>다수 골프코스 설계회사</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J236" t="inlineStr">
         <is>
-          <t>“골프 코스 도면도 창작물”…저작권 벙커에 빠진 골프존</t>
+          <t>블루엘리펀트, '디자인권 침해 논란'에 공동대표 전환</t>
         </is>
       </c>
       <c r="K236" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>newswhoplus.com</t>
         </is>
       </c>
       <c r="L236" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M236" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20013262?ref=naver</t>
+          <t>https://www.newswhoplus.com/news/articleView.html?idxno=55558</t>
         </is>
       </c>
       <c r="N236" t="inlineStr">
         <is>
-          <t>2026-02-26 13:10:35.040250+00:00</t>
+          <t>2026-02-28 01:15:21.143063+00:00</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B237" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C237" t="inlineStr">
         <is>
-          <t>골프존</t>
+          <t>블루엘리펀트</t>
         </is>
       </c>
       <c r="D237" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E237" t="inlineStr">
         <is>
-          <t>대법원 파기환송, 서울고법으로 사건 환송</t>
+          <t>아이아이컴바인드가 블루엘리펀트를 부정경쟁방지법 위반 혐의로 형사 고소 및 손해배상 청구 소송 제기. 블루엘리펀트 전 대표 구속영장 발부.</t>
         </is>
       </c>
       <c r="F237" t="inlineStr">
         <is>
-          <t>대법원이 골프코스와 그 설계도면이 저작권법상 보호 대상이 될 수 있다고 판단하며, 스크린골프 기업 골프존을 상대로 낸 저작권 침해 소송에서 원고 패소 판결한 2심을 파기하고 사건을 서울고법으로 돌려보냈습니다. 이번 판결로 골프코스 설계의 창작성이 인정될 여지가 생겼으며, 설계사 측은 향후 다른 스크린골프 업체를 상대로도 저작권 침해 여부를 따져보겠다는 방침입니다.</t>
+          <t>안경 브랜드 젠틀몬스터 운영사 아이아이컴바인드가 블루엘리펀트를 자사 제품 및 매장 디자인 모방 혐의로 부정경쟁방지법 위반 형사 고소 및 손해배상 청구 소송을 제기했습니다. 블루엘리펀트 전 대표에게 구속영장이 발부되었으며, 블루엘리펀트는 논란 제품 판매 중단 및 대표이사 사임 등 조치를 취했습니다.</t>
         </is>
       </c>
       <c r="G237" t="inlineStr">
         <is>
-          <t>대법원이 골프코스도 저작권 보호 대상이 될 수 있다고 판시하여 상대방(골프존)의 책임이 비교적 명확해졌습니다. 골프존은 스크린골프 업계의 주요 기업으로 자력이 충분하며, 1심에서 이미 31억원의 피해 금액이 인정된 바 있어 피해 규모가 큽니다. 또한, 여러 설계사가 피해를 입었으며 향후 다른 스크린골프 업체로도 소송이 확대될 가능성이 있어 집단적 피해의 성격도 가집니다.</t>
+          <t>상대방(블루엘리펀트)의 책임이 구속영장 발부로 명확히 드러나고 있으며, 이미 형사 고소 및 민사 소송이 진행 중인 사건입니다. 상대방은 안경 브랜드로 자력이 있을 것으로 판단되며, 지식재산권 침해에 따른 피해 규모도 상당할 것으로 예상됩니다. (적합 조건 1, 2, 4, 5, 6 해당)</t>
         </is>
       </c>
       <c r="H237" t="inlineStr">
         <is>
-          <t>1심 판결 기준 31억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I237" t="inlineStr">
         <is>
-          <t>3개 설계사 및 향후 추가 피해자 가능성</t>
+          <t>1</t>
         </is>
       </c>
       <c r="J237" t="inlineStr">
         <is>
-          <t>골프코스도 저작권 보호 대상…대법 “설계 의도 따른 창작성 인정 여지...</t>
+          <t>'젠틀몬스터 카피 논란' 블루엘리펀트  디자인권 침해 아닌 부정경쟁방...</t>
         </is>
       </c>
       <c r="K237" t="inlineStr">
         <is>
-          <t>starin.edaily.co.kr</t>
+          <t>ilyo.co.kr</t>
         </is>
       </c>
       <c r="L237" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M237" t="inlineStr">
         <is>
-          <t>http://starin.edaily.co.kr/news/newspath.asp?newsid=01095526645354456</t>
+          <t>https://ilyo.co.kr/?ac=article_view&amp;entry_id=508950</t>
         </is>
       </c>
       <c r="N237" t="inlineStr">
         <is>
-          <t>2026-02-26 13:09:27.010043+00:00</t>
+          <t>2026-02-28 01:11:50.465396+00:00</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B238" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C238" t="inlineStr">
         <is>
-          <t>르노코리아</t>
+          <t>골프존</t>
         </is>
       </c>
       <c r="D238" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E238" t="inlineStr">
         <is>
-          <t>특허 침해 논란 확산, 손해배상 청구 및 판매 중단 위기 직면</t>
+          <t>대법원 파기환송</t>
         </is>
       </c>
       <c r="F238" t="inlineStr">
         <is>
-          <t>르노코리아가 배터리 효율 및 안전성과 직결되는 핵심 기술 특허 침해 논란에 휩싸여 국내 판매 중단 위기에 직면했습니다. 이로 인해 특허권자 측의 손해배상 청구 가능성이 제기되고 있으며, 쟁점은 전극 조립체 구조 및 분리막 관련 기술입니다.</t>
+          <t>대법원이 골프 코스 설계도를 창작물로 인정하며, 골프존을 상대로 한 저작권 침해 소송에서 골프존이 승소한 원심을 파기환송했다. 이번 판결로 스크린골프 업계에 유사한 '줄소송'이 이어질 수 있다는 우려가 제기되고 있다.</t>
         </is>
       </c>
       <c r="G238" t="inlineStr">
         <is>
-          <t>르노코리아는 대기업으로 자력이 충분하며(적합 조건 2), 국내 판매 중단 위기 및 손해배상 청구 가능성으로 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 배터리 핵심 기술 관련 특허 침해로, 기술적 증거(설계도 등) 확보 가능성이 높고(적합 조건 5), 특허 침해 여부는 기술 분석을 통해 책임이 비교적 명확하게 가려질 수 있습니다(적합 조건 1).</t>
+          <t>대법원이 골프 코스 설계도의 저작물성을 인정하여 골프존의 저작권 침해 책임이 명확해졌습니다 (적합 조건 1, 5). 골프존은 스크린골프 업계의 대기업으로 충분한 자력을 갖추고 있으며 (적합 조건 2), 다수의 골프 코스 설계 기업들이 유사한 피해를 입었을 가능성이 있어 줄소송으로 이어질 수 있습니다 (적합 조건 3).</t>
         </is>
       </c>
       <c r="H238" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I238" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>국내 골프 코스 설계 기업들 다수</t>
         </is>
       </c>
       <c r="J238" t="inlineStr">
         <is>
-          <t>르노코리아, '특허 침해' 논란 일파만파...국내 판매중단 위기 직면</t>
+          <t>[법조 인사이드] 대법 “코스 설계도 창작물”… 스크린골프 업계 ‘줄...</t>
         </is>
       </c>
       <c r="K238" t="inlineStr">
         <is>
-          <t>esgeconomy.com</t>
+          <t>biz.chosun.com</t>
         </is>
       </c>
       <c r="L238" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M238" t="inlineStr">
         <is>
-          <t>https://www.esgeconomy.com/news/articleView.html?idxno=14614</t>
+          <t>https://biz.chosun.com/topics/law_firm/2026/02/28/QTCLPU7QWVAQPGVYC6P7XWZAH4/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
         </is>
       </c>
       <c r="N238" t="inlineStr">
         <is>
-          <t>2026-02-26 13:09:20.675500+00:00</t>
+          <t>2026-02-28 00:40:55.673957+00:00</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B239" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C239" t="inlineStr">
         <is>
-          <t>오픈에이아이(OpenAI)</t>
+          <t>AI 개발사 (예: Anthropic, OpenAI, Meta 등)</t>
         </is>
       </c>
       <c r="D239" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E239" t="inlineStr">
         <is>
-          <t>미 연방법원에서 소장 각하 결정, 수정 소장 제출 기회 부여 (3월 17일까지)</t>
+          <t>AI 저작권 침해 관련 법리 정립 및 판례 축적 중, 일부 기업은 집단 소송 합의 진행 중</t>
         </is>
       </c>
       <c r="F239" t="inlineStr">
         <is>
-          <t>xAI가 오픈에이아이를 상대로 제기한 영업비밀 탈취 소송이 미 연방법원에서 각하되었다. 법원은 xAI의 소장이 오픈에이아이의 직접적인 위법 행위를 지적하지 못했다고 판단했으나, xAI는 3월 17일까지 수정 소장을 제출할 수 있다. 이는 머스크와 오픈에이아이 간 여러 소송 중 하나이며, 머스크는 오픈에이아이의 비영리 지위 위반을 주장하며 790억~1천340억 달러의 손해배상을 요구하는 별도 소송도 진행 중이다.</t>
+          <t>생성형 AI의 저작물 학습에 대한 저작권 침해 여부가 주요 쟁점으로 부상하고 있습니다. 미국과 유럽 법원은 변형적 이용 여부, 원저작물 시장 잠식 가능성, 데이터 수집의 합법성 등을 기준으로 판단하고 있습니다. 특히 불법 수집 데이터 활용 시 저작권 침해로 인정되어 대규모 합의금 지급 사례가 발생하고 있어, AI 개발사를 상대로 한 집단 소송 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="G239" t="inlineStr">
         <is>
-          <t>상대방인 오픈에이아이는 대기업으로 자력이 충분하며(적합 조건 2), 머스크가 관련 소송에서 수백억 달러 규모의 손해배상을 요구하는 등 피해 규모가 매우 클 가능성이 높습니다(적합 조건 4). 현재 소장은 각하되었으나, 수정 소장 제출 기회가 있어 소송이 재개될 여지가 충분하며, 고액 소송의 잠재력이 높습니다.</t>
+          <t>AI 개발사(Anthropic, OpenAI 등)는 대기업으로 자력이 충분하며 (적합 조건 2), 불법 데이터 수집 또는 비변형적 이용 시 저작권 침해 책임이 명확함 (적합 조건 1). 특히 앤트로픽 사례에서 보듯이 집단 소송을 통한 다수의 피해자 발생 및 대규모 합의금 지급 가능성이 확인됨 (적합 조건 3, 4). 또한, 이미 공적 절차(판례, 정부 안내서)를 통해 증거 확보 및 법리적 근거가 마련되어 있음 (적합 조건 5).</t>
         </is>
       </c>
       <c r="H239" t="inlineStr">
         <is>
-          <t>미상 (관련 소송에서 790억~1천340억 달러 요구)</t>
+          <t>대규모 합의금 (앤트로픽 사례)</t>
         </is>
       </c>
       <c r="I239" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수 (집단 소송 가능성)</t>
         </is>
       </c>
       <c r="J239" t="inlineStr">
         <is>
-          <t>머스크-오픈에이아이 영업비밀 소송, 美 법원 각하 결정</t>
+          <t>책 수백만 권 학습한 AI 면책…'변형적 이용'이 승패 가른다</t>
         </is>
       </c>
       <c r="K239" t="inlineStr">
         <is>
-          <t>hellot.net</t>
+          <t>view.asiae.co.kr</t>
         </is>
       </c>
       <c r="L239" t="inlineStr">
         <is>
           <t>2026-02-26</t>
         </is>
       </c>
       <c r="M239" t="inlineStr">
         <is>
-          <t>https://www.hellot.net/news/article.html?no=110727</t>
+          <t>https://view.asiae.co.kr/article/2026022701264470113</t>
         </is>
       </c>
       <c r="N239" t="inlineStr">
         <is>
-          <t>2026-02-26 13:08:23.586192+00:00</t>
+          <t>2026-02-27 00:51:31.091836+00:00</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B240" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C240" t="inlineStr">
         <is>
-          <t>알테오젠, 머크</t>
+          <t>OpenAI</t>
         </is>
       </c>
       <c r="D240" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E240" t="inlineStr">
         <is>
-          <t>연방법원 소송 및 특허심판원 무효 심판 진행 중</t>
+          <t>저작권 침해 중단 및 손해배상 청구 소송 제기</t>
         </is>
       </c>
       <c r="F240" t="inlineStr">
         <is>
-          <t>할로자임이 알테오젠과 머크를 상대로 뉴저지 연방법원에 손해배상 및 금지명령을 청구하며 특허 침해 소송을 제기했다. 머크는 이에 대해 침해를 부인하고 미국 특허청 특허심판원에 무효 심판을 제기하는 등 복잡한 법적 분쟁이 진행 중이다.</t>
+          <t>KBS, MBC, SBS 등 방송 3사가 챗GPT 개발사인 오픈AI를 상대로 저작권 침해 중단 및 손해배상 청구 소송을 제기했다. 한국방송협회는 이번 소송이 대한민국 데이터 주권과 관련된 중요한 사안임을 강조했다.</t>
         </is>
       </c>
       <c r="G240" t="inlineStr">
         <is>
-          <t>대기업 피고(알테오젠, 머크)의 자력이 충분하며, 연방법원에서 손해배상 및 금지명령 소송이 진행 중이고, 미국 특허청 특허심판원(PTAB)에서 무효 심판이 진행되는 등 공적 절차가 다수 진행 중이다. 특허 침해 소송은 증거 확보가 용이하고 피해 규모가 클 가능성이 높아 소송금융 투자에 적합하다.</t>
+          <t>OpenAI는 자력이 충분한 대기업이며(적합 조건 2), KBS, MBC, SBS 방송 3사가 공동으로 소송을 제기하여 집단적 피해(적합 조건 3)에 해당한다. 저작권 침해로 인한 피해 규모가 클 것으로 예상되며(적합 조건 4), AI 학습 데이터 사용 여부는 기술적으로 증거 확보가 가능할 것(적합 조건 5)으로 보인다.</t>
         </is>
       </c>
       <c r="H240" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I240" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>방송 3사 및 관련 콘텐츠 제작사 다수</t>
         </is>
       </c>
       <c r="J240" t="inlineStr">
         <is>
-          <t>알테오젠, 빠르면 9월 코스피 입성 목표…플랫폼 신뢰도 시험대에 오르...</t>
+          <t>[AP 미디어동향 2월 4주] 네이버 뉴스 제휴 3월부터 신규 접수</t>
         </is>
       </c>
       <c r="K240" t="inlineStr">
         <is>
-          <t>biotimes.co.kr</t>
+          <t>apnews.kr</t>
         </is>
       </c>
       <c r="L240" t="inlineStr">
         <is>
           <t>2026-02-26</t>
         </is>
       </c>
       <c r="M240" t="inlineStr">
         <is>
-          <t>https://www.biotimes.co.kr/news/articleView.html?idxno=30101</t>
+          <t>https://www.apnews.kr/news/articleView.html?idxno=3046264</t>
         </is>
       </c>
       <c r="N240" t="inlineStr">
         <is>
-          <t>2026-02-26 13:08:09.923868+00:00</t>
+          <t>2026-02-27 00:51:06.024887+00:00</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B241" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C241" t="inlineStr">
         <is>
-          <t>네이버클라우드, 오픈AI</t>
+          <t>스튜디오C1, 장시원 PD</t>
         </is>
       </c>
       <c r="D241" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E241" t="inlineStr">
         <is>
-          <t>네이버클라우드 및 오픈AI 대상 저작권 침해 손해배상 소송 진행 중</t>
+          <t>저작권 침해금지 등 청구 소송 본안 변론기일 시작, 저작권 침해금지 가처분 일부 인용 결정 완료, 형사 고소 진행 중</t>
         </is>
       </c>
       <c r="F241" t="inlineStr">
         <is>
-          <t>KBS, MBC, SBS 등 주요 방송사들이 네이버클라우드와 오픈AI를 상대로 AI 학습 데이터 저작권 침해 손해배상 소송을 제기했다. 이는 AI 기술 발전과 저작권 보호라는 두 가치의 충돌을 다루는 중요한 법적 쟁점이며, 현재 법정에서 다뤄지고 있다.</t>
+          <t>JTBC와 외주제작사 스튜디오C1 간의 '최강야구' 저작권 및 부정경쟁행위 분쟁이 본안 소송으로 이어졌습니다. 법원은 이미 '불꽃야구'의 제작 및 유통을 금지하는 가처분 결정을 내렸으며, JTBC는 스튜디오C1과 장시원 PD를 상대로 형사 고소도 진행 중입니다. 스튜디오C1이 가처분 결정에도 불구하고 시즌2 제작을 강행하겠다고 밝혀 추가 법적 대응이 예고된 상황입니다.</t>
         </is>
       </c>
       <c r="G241" t="inlineStr">
         <is>
-          <t>대기업 피고(네이버클라우드, 오픈AI)의 자력이 충분하며, KBS, MBC, SBS 등 다수의 주요 방송사가 원고로 참여하여 집단적 피해의 성격을 띤다. AI 학습 데이터 저작권 침해라는 새로운 법적 쟁점으로 피해 규모가 클 가능성이 있으며, AI 모델 및 학습 데이터가 증거가 될 수 있다. (적합 조건 2, 3, 4, 5 해당)</t>
+          <t>법원이 이미 '불꽃야구'의 제작 및 유통을 금지하는 가처분 결정을 내리며 상대방의 책임이 명확히 인정되었습니다(적합 조건 1). 인기 프로그램의 저작권 및 부정경쟁행위 관련 분쟁으로 피해 규모가 클 것으로 예상되며(적합 조건 4), 법원의 가처분 결정과 형사 고소(적합 조건 5, 6)가 진행되어 증거가 충분하고 공적 절차도 진행 중입니다. 사건이 종결되지 않고 본안 소송이 시작되는 단계입니다.</t>
         </is>
       </c>
       <c r="H241" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I241" t="inlineStr">
         <is>
-          <t>3개 방송사</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J241" t="inlineStr">
         <is>
-          <t>[취재수첩] AI 저작권 딜레마…IP 사업자 참여 이끌 유인책 시급</t>
+          <t>가처분 패배→시즌2 강행..'불꽃야구' 소송 오늘(27일) 스타트[스타이슈...</t>
         </is>
       </c>
       <c r="K241" t="inlineStr">
         <is>
-          <t>ddaily.co.kr</t>
+          <t>starnewskorea.com</t>
         </is>
       </c>
       <c r="L241" t="inlineStr">
         <is>
           <t>2026-02-26</t>
         </is>
       </c>
       <c r="M241" t="inlineStr">
         <is>
-          <t>https://www.ddaily.co.kr/page/view/2026022616060181599</t>
+          <t>https://www.starnewskorea.com/broadcast-show/2026/02/27/2026022621035533945</t>
         </is>
       </c>
       <c r="N241" t="inlineStr">
         <is>
-          <t>2026-02-26 13:07:16.004931+00:00</t>
+          <t>2026-02-27 00:44:01.730825+00:00</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B242" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C242" t="inlineStr">
         <is>
           <t>골프존</t>
         </is>
       </c>
       <c r="D242" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E242" t="inlineStr">
         <is>
-          <t>대법원 파기환송, 고등법원 재심리 예정</t>
+          <t>대법원 파기환송 후 서울고등법원에서 재심리 예정</t>
         </is>
       </c>
       <c r="F242" t="inlineStr">
         <is>
-          <t>대법원이 골프코스 설계도면의 저작물성을 인정할 여지가 있다고 판단하며, 스크린골프 업체 골프존을 상대로 한 저작권 침해 소송을 파기환송했다. 이 판결로 골프존은 설계회사들에게 손해배상 및 이용료를 지급해야 할 처지에 놓였으며, 307억원 규모의 기존 소송 외에 유사 소송이 이어질 가능성이 크다. 이는 스크린골프 이용료 인상 및 코스 선택권 제한 등 업계 전반에 영향을 미칠 것으로 예상된다.</t>
+          <t>대법원이 골프코스 설계도면의 창작성을 인정하며 저작권 보호를 받을 수 있다고 판결, 골프존과 골프코스 설계사들 간의 저작권 침해 소송에서 설계사들의 손을 들어줬다. 이로 인해 골프존은 손해배상 및 로열티 지급 등 추가 비용 부담이 발생할 수 있으며, 스크린골프 요금 인상이나 코스 이용 제한으로 이어질 수 있다. 이번 판결은 스크린골프 업계 전반에 영향을 미치며 유사 소송이 이어질 가능성이 있다.</t>
         </is>
       </c>
       <c r="G242" t="inlineStr">
         <is>
-          <t>대법원이 골프코스 설계의 저작물성을 인정할 여지가 있다고 판단하여 상대방(골프존)의 책임이 명확해질 가능성이 높다 (적합 조건 1). 골프존은 스크린골프 업계 선두주자로 자력이 충분하며 (적합 조건 2), 이미 307억 원 규모의 손해배상 소송이 제기되었고 유사 소송 가능성이 높아 피해 규모가 크고 집단적 피해 가능성이 있다 (적합 조건 3, 4). 설계도면과 구현된 코스가 명확한 증거가 된다 (적합 조건 5).</t>
+          <t>대법원이 골프코스 설계도면의 저작물성을 인정하여 골프존의 책임이 명확해질 가능성이 높습니다 (상대방 책임 명확). 골프존은 스크린골프 시장의 주요 기업으로 자력이 충분하며 (상대방 자력 충분), 이번 판결로 다른 설계사들의 유사 소송이 이어질 수 있어 집단적 피해 가능성이 있습니다 (집단적 피해). 스크린골프 시장 규모가 크고 손해배상액이 상당할 것으로 예상됩니다 (피해 규모 큼).</t>
         </is>
       </c>
       <c r="H242" t="inlineStr">
         <is>
-          <t>307억원</t>
+          <t>미상 (다만, 스크린골프 시장 규모 2조 3590억원을 고려할 때 잠재적 손해배상액 상당)</t>
         </is>
       </c>
       <c r="I242" t="inlineStr">
         <is>
-          <t>설계회사 다수</t>
+          <t>다수의 골프코스 설계사</t>
         </is>
       </c>
       <c r="J242" t="inlineStr">
         <is>
-          <t>골프코스도 창작물 저작권 보호... 스크린골프 가격 오르겠네</t>
+          <t>대법  코스 설계도 창작물 … 저작권 벙커 빠진 스크린골프</t>
         </is>
       </c>
       <c r="K242" t="inlineStr">
         <is>
           <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L242" t="inlineStr">
         <is>
           <t>2026-02-26</t>
         </is>
       </c>
       <c r="M242" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/living/2026/02/26/2026022614160820342</t>
+          <t>https://www.mt.co.kr/society/2026/02/27/2026022619403112286</t>
         </is>
       </c>
       <c r="N242" t="inlineStr">
         <is>
-          <t>2026-02-26 13:03:43.769571+00:00</t>
+          <t>2026-02-27 00:38:02.148199+00:00</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B243" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C243" t="inlineStr"/>
+      <c r="C243" t="inlineStr">
+        <is>
+          <t>골프존</t>
+        </is>
+      </c>
       <c r="D243" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E243" t="inlineStr">
         <is>
-          <t>대법원 판결로 명품 리폼 상표권 침해 기준 확립</t>
+          <t>대법원 파기환송, 서울고법으로 환송</t>
         </is>
       </c>
       <c r="F243" t="inlineStr">
         <is>
-          <t>대법원이 명품 리폼 제품을 원래 소유자에게 인도하는 행위가 상표법상 침해에 해당할 수 있다는 새로운 기준을 설정했습니다. 이는 리폼 산업에 명확한 경계선을 제시하며, 1500만원 배상 사례처럼 개별 소비자 피해에 대한 법적 구제 가능성을 높입니다. 새로운 대법원 기준은 유사한 상표권 침해 소송의 법적 근거를 강화할 것으로 보입니다.</t>
+          <t>대법원이 스크린골프에 사용되는 골프코스나 그 설계도면이 저작권법의 보호 대상이 될 수 있다고 판단했다. 골프코스 설계사들이 스크린골프 기업 골프존을 상대로 제기한 저작권 침해금지 및 손해배상 청구 소송에서 원고 패소한 원심을 파기하고 사건을 서울고법으로 돌려보냈다. 이번 판결로 골프코스의 창작성이 인정될 여지가 열려 후속 소송에서 설계사들이 유리한 위치에 서게 되었다.</t>
         </is>
       </c>
       <c r="G243" t="inlineStr">
         <is>
-          <t>대법원이 명품 리폼에 대한 상표법상 침해 기준을 명확히 설정하여 상대방 책임이 비교적 명확해졌습니다 (적합 조건 1). 1500만원의 배상액은 개별 사건으로도 상당한 피해 규모를 나타내며 (적합 조건 4), 대법원 판결 자체가 강력한 법적 근거가 됩니다 (적합 조건 5). 이는 유사한 피해를 입은 소비자들의 소송 가능성을 높이는 중요한 선례가 됩니다.</t>
+          <t>대법원이 골프코스의 창작성을 인정하여 상대방(골프존)의 책임이 비교적 명확해졌고(적합 조건 1), 골프존은 자력이 충분한 대기업이다(적합 조건 2). 여러 골프코스 설계사들이 피해를 입어 집단적 피해의 가능성이 있으며(적합 조건 3), 대법원 판결 자체가 강력한 증거가 된다(적합 조건 5). 사건이 파기환송되어 소송이 진행 중이므로 종결된 사건이 아니다.</t>
         </is>
       </c>
       <c r="H243" t="inlineStr">
         <is>
-          <t>1500만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I243" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J243" t="inlineStr">
         <is>
-          <t>내 가방 수선했을 뿐인데 1500만원 배상? …대법, 명품 리폼에 새 기준...</t>
+          <t>“골프 코스도 창작물”… 대법원 저작권 인정</t>
         </is>
       </c>
       <c r="K243" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>kmib.co.kr</t>
         </is>
       </c>
       <c r="L243" t="inlineStr">
         <is>
           <t>2026-02-26</t>
         </is>
       </c>
       <c r="M243" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/3ZVEDF98E6W3</t>
+          <t>https://www.kmib.co.kr/article/view.asp?arcid=1772093618&amp;code=11131900&amp;cp=nv</t>
         </is>
       </c>
       <c r="N243" t="inlineStr">
         <is>
-          <t>2026-02-26 12:57:15.815037+00:00</t>
+          <t>2026-02-27 00:37:54.259453+00:00</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B244" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C244" t="inlineStr">
         <is>
-          <t>AI 서비스 개발 및 운영 기업</t>
+          <t>골프존</t>
         </is>
       </c>
       <c r="D244" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E244" t="inlineStr">
         <is>
-          <t>문화체육관광부 'AI 학습 공정이용 안내서' 발간</t>
+          <t>대법원 파기환송</t>
         </is>
       </c>
       <c r="F244" t="inlineStr">
         <is>
-          <t>문화체육관광부가 생성형 AI의 저작물 학습에 대한 공정이용 안내서를 발간하며, 언론사 기사 전문을 무단 크롤링해 학습한 AI 요약 서비스는 저작권 침해에 해당할 수 있다고 명시했습니다. 이는 뉴욕타임스 소송 사례와 궤를 같이하며, AI 기업들의 저작권 침해에 대한 법적 불확실성을 해소하고 잠재적 소송의 근거를 마련했습니다.</t>
+          <t>골프장 설계업체 3곳이 스크린골프업체 골프존을 상대로 낸 저작권 및 손해배상 소송에서 대법원이 원고 패소 원심을 파기하고 사건을 서울고법으로 돌려보냈다. 대법원은 골프 코스에도 저작권이 인정될 수 있다는 취지로 판단하여, 스크린골프업체가 실제 코스를 무단으로 사용한 경우 저작권 침해에 해당할 수 있음을 시사했다.</t>
         </is>
       </c>
       <c r="G244" t="inlineStr">
         <is>
-          <t>정부 가이드라인에서 언론사 기사 전문 무단 크롤링을 통한 AI 학습을 저작권 침해 사례로 명시하여 상대방 책임이 명확합니다. 대형 AI 서비스 개발 및 운영 기업들이 상대방이 될 가능성이 높고, 다수의 언론사 및 창작자들이 피해를 입을 수 있어 집단적 피해 및 대규모 손해배상 가능성이 있습니다. 또한, 정부의 공정이용 안내서 발간은 공적 절차가 진행 중임을 보여줍니다.</t>
+          <t>대법원이 골프 코스에도 저작권이 인정될 수 있다는 취지로 원심을 파기환송하여 원고 측 주장에 법리적 타당성이 높다. 피고인 골프존은 자력이 충분한 대기업이며, 저작권 침해 여부는 코스 비교를 통해 증거 확보가 용이할 것으로 판단된다. (적합 조건: 상대방 책임 명확, 상대방 자력 충분, 증거 확보 가능)</t>
         </is>
       </c>
       <c r="H244" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I244" t="inlineStr">
         <is>
-          <t>다수 언론사 및 창작자</t>
+          <t>3개 업체</t>
         </is>
       </c>
       <c r="J244" t="inlineStr">
         <is>
-          <t>웹 크롤링, 요건 충족시 허용 …문체부 'AI 학습' 4대 기준 제시</t>
+          <t>“골프 코스에도 저작권… 벙커·홀 베끼면 안돼”</t>
         </is>
       </c>
       <c r="K244" t="inlineStr">
         <is>
-          <t>newspim.com</t>
+          <t>chosun.com</t>
         </is>
       </c>
       <c r="L244" t="inlineStr">
         <is>
           <t>2026-02-26</t>
         </is>
       </c>
       <c r="M244" t="inlineStr">
         <is>
-          <t>https://www.newspim.com/news/view/20260226000379</t>
+          <t>https://www.chosun.com/national/court_law/2026/02/27/5AMSJWJHMZHZRLVTNAWAYAGSUI/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
         </is>
       </c>
       <c r="N244" t="inlineStr">
         <is>
-          <t>2026-02-26 12:52:51.579562+00:00</t>
+          <t>2026-02-27 00:37:33.250474+00:00</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B245" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C245" t="inlineStr">
         <is>
-          <t>루이비통</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D245" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E245" t="inlineStr">
         <is>
-          <t>대법원 파기환송 (개인 사용 목적 리폼은 상표권 침해 아님 판시)</t>
+          <t>국가인공지능전략위원회의 인공지능 행동계획 재검토 촉구 공동성명 발표</t>
         </is>
       </c>
       <c r="F245" t="inlineStr">
         <is>
-          <t>대법원은 개인 사용 목적의 명품 리폼은 상표권 침해가 아니라고 판결하며, 동네 수선집에 1500만원 배상을 명령했던 2심 판결을 파기환송했다. 이번 판결은 상표권의 범위와 개인의 재산권 행사에 대한 중요한 법적 기준을 제시했다. 해당 사건은 대법원의 새로운 법리에 따라 하급심에서 다시 심리될 예정이다.</t>
+          <t>16개 문화 콘텐츠 단체와 한국신문협회가 국가인공지능전략위원회의 인공지능 행동계획이 저작물 무상 이용을 허용하여 저작권자 및 실연자의 헌법상 기본권을 침해한다고 비판하며 전면 재검토를 촉구했다. 이들은 AI 학습 목적의 저작물 활용이 저작권 소멸 및 일자리 소멸로 이어질 수 있다고 주장하며, 정당한 보상 방안 마련을 요구하고 있다.</t>
         </is>
       </c>
       <c r="G245" t="inlineStr">
         <is>
-          <t>대기업인 루이비통을 상대로 한 소송으로 상대방의 자력이 충분하며(적합 조건 2), 대법원 판결을 통해 개인 사용 목적 리폼은 상표권 침해가 아니라는 법리가 명확해져 상대방 책임이 비교적 명확해졌다(적합 조건 1). 이 판례는 유사한 상황에 처한 다수의 리폼업체 및 개인 소비자에게 영향을 미치므로 집단적 피해 가능성이 있다(적합 조건 3). 또한, 대법원 판결이라는 강력한 증거가 확보되었다(적합 조건 5).</t>
+          <t>국가인공지능전략위원회의 AI 행동계획이 저작권자 및 실연자의 헌법상 기본권을 침해할 소지가 명확하며(상대방 책임 명확), 국가가 상대방이므로 자력이 충분합니다. 16개 문화 콘텐츠 단체와 신문협회가 공동으로 비판하며 집단적 피해를 주장하고 있고(집단적 피해), 저작권 시장 및 일자리 소멸까지 언급되어 피해 규모가 매우 클 것으로 예상됩니다(피해 규모 큼). 관련 정책 문서가 증거로 존재하며(증거 확보 가능), 이미 단체들의 공동성명 발표 등 공적 절차가 진행 중입니다(공적 절차 진행 중).</t>
         </is>
       </c>
       <c r="H245" t="inlineStr">
         <is>
-          <t>1500만원 (2심 판결액, 파기환송됨) 및 소송 비용</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I245" t="inlineStr">
         <is>
-          <t>1개 수선집 (판례의 영향은 다수)</t>
+          <t>저작자, 실연자, 언론사 등 다수</t>
         </is>
       </c>
       <c r="J245" t="inlineStr">
         <is>
-          <t>동네 수선집, 루이비통 이겼다…대법  개인이 쓸 리폼, 상표권 무관 (종...</t>
+          <t>[기고]저작권은 규제가 아닌 기본권, AI 행동계획이 놓친 헌법 질서</t>
         </is>
       </c>
       <c r="K245" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L245" t="inlineStr">
         <is>
           <t>2026-02-26</t>
         </is>
       </c>
       <c r="M245" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/society/court-prosecution/6083813</t>
+          <t>https://www.khan.co.kr/article/202602262005005</t>
         </is>
       </c>
       <c r="N245" t="inlineStr">
         <is>
-          <t>2026-02-26 12:52:31.061174+00:00</t>
+          <t>2026-02-26 13:30:08.682474+00:00</t>
         </is>
       </c>
     </row>
     <row r="246">
       <c r="A246" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B246" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C246" t="inlineStr">
         <is>
-          <t>오픈AI</t>
+          <t>골프존</t>
         </is>
       </c>
       <c r="D246" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E246" t="inlineStr">
         <is>
-          <t>지상파 3사가 오픈AI를 상대로 저작권 침해 중단 및 손해배상 청구 소송 제기</t>
+          <t>대법원 판결 선고, 골프 코스 저작권 인정</t>
         </is>
       </c>
       <c r="F246" t="inlineStr">
         <is>
-          <t>KBS, MBC, SBS 등 지상파 3사가 생성형 AI 챗GPT 운영사 오픈AI를 상대로 저작권 침해 중단 및 손해배상 청구 소송을 제기했다. 지상파 방송 3사는 글로벌 AI 기업인 오픈AI가 자사 콘텐츠를 무단으로 학습하여 저작권을 침해했다고 주장하고 있다.</t>
+          <t>대법원이 스크린골프 업체 골프존의 저작권 소송에서 골프 코스 설계 사업자의 손을 들어주며, 골프 코스도 저작권 보호 대상임을 인정했습니다. 이에 따라 골프존을 포함한 스크린골프 업체들은 현실 골프장을 구현한 그래픽을 삭제하거나 저작권에 상응하는 사용료를 지불해야 할 전망입니다. 이번 판결은 국내 골프 코스 설계 사업자들의 권리 보호에 중요한 선례가 될 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G246" t="inlineStr">
         <is>
-          <t>글로벌 대기업인 오픈AI를 상대로 지상파 3사가 공동으로 저작권 침해 및 손해배상 소송을 제기한 사건으로, 상대방의 자력이 충분하고 집단적 피해에 해당합니다. 피해 규모는 미상이지만, 글로벌 AI 기업의 저작권 침해라는 점에서 상당한 금액이 예상됩니다.</t>
+          <t>대법원 판결로 골프존의 저작권 침해 책임이 명확히 인정되었고(적합 조건 1), 상대방인 골프존은 유명 스크린골프 업체로 자력이 충분합니다(적합 조건 2). 이번 판결은 다수의 골프 코스 설계 사업자들에게 영향을 미쳐 집단적 피해 구제 및 사용료 청구 가능성이 높으며(적합 조건 3, 4), 대법원 판결 자체가 강력한 증거가 됩니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H246" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I246" t="inlineStr">
         <is>
-          <t>3개 방송사</t>
+          <t>다수 골프 코스 설계 사업자</t>
         </is>
       </c>
       <c r="J246" t="inlineStr">
         <is>
-          <t>[주간 미디어동향] 방송광고 결합판매 위헌 여부, 2월 26일 헌재 판단 外</t>
+          <t>대법 “골프장 코스도 저작권 보호”…골프존 패소</t>
         </is>
       </c>
       <c r="K246" t="inlineStr">
         <is>
-          <t>banronbodo.com</t>
+          <t>ichannela.com</t>
         </is>
       </c>
       <c r="L246" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M246" t="inlineStr">
         <is>
-          <t>https://www.banronbodo.com/news/articleView.html?idxno=31814</t>
+          <t>https://www.ichannela.com/news/main/news_detailPage.do?publishId=000000516452</t>
         </is>
       </c>
       <c r="N246" t="inlineStr">
         <is>
-          <t>2026-02-26 01:04:09.666597+00:00</t>
+          <t>2026-02-26 13:28:46.998697+00:00</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B247" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C247" t="inlineStr">
         <is>
-          <t>골프존</t>
+          <t>SK넥실리스</t>
         </is>
       </c>
       <c r="D247" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E247" t="inlineStr">
         <is>
-          <t>대법원 선고 기일 예정</t>
+          <t>특허심판원 특허 유효성 인정 후 본안 침해 소송 진행 예정</t>
         </is>
       </c>
       <c r="F247" t="inlineStr">
         <is>
-          <t>스크린골프 업체 골프존이 골프코스 설계사들의 허락 없이 설계도면을 바탕으로 스크린골프 코스를 서비스했다는 저작권 침해 분쟁이 대법원에서 최종 결론을 앞두고 있습니다. 설계사들은 골프코스가 창작물이며 무단 구현은 저작권 침해라고 주장하며 307억 원 규모의 손해배상을 청구했습니다. 1심은 설계사 일부 승소, 2심은 골프존 전부 승소로 엇갈린 판결이 나왔습니다.</t>
+          <t>솔루스첨단소재가 SK넥실리스를 상대로 제기한 전지용 동박 특허 침해 소송에서, 특허심판원이 솔루스첨단소재의 특허가 유효하다고 판단했다. 이로써 솔루스첨단소재는 본안 소송에서 유리한 입지를 확보하게 되었으며, 향후 법원에서 특허 침해 여부가 다뤄질 예정이다.</t>
         </is>
       </c>
       <c r="G247" t="inlineStr">
         <is>
-          <t>골프존은 스크린골프 시장의 선두 기업으로 충분한 자력을 가졌으며(적합 조건 2), 청구된 손해배상액이 307억 원으로 매우 큰 규모입니다(적합 조건 4). 골프코스 설계도면과 스크린골프 코스 구현물 등 객관적 증거가 존재하며(적합 조건 5), 현재 대법원 판결을 앞두고 있어 종결된 사건이 아닙니다.</t>
+          <t>상대방 책임이 비교적 명확함 (특허심판원에서 특허 유효성 인정), 상대방에게 자력이 충분함 (SK넥실리스는 대기업), 피해 규모가 큼 (핵심 기술 특허 침해로 인한 손해배상액이 클 수 있음), 증거가 있거나 확보 가능함 (특허심판원 유효 결정), 이미 공적 절차가 진행 중임 (특허심판원 무효 심판).</t>
         </is>
       </c>
       <c r="H247" t="inlineStr">
         <is>
-          <t>307억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I247" t="inlineStr">
         <is>
-          <t>3곳의 골프코스 설계회사</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J247" t="inlineStr">
         <is>
-          <t>'골프존 vs 골프코스 설계사' 저작권분쟁 오늘 결론</t>
+          <t>솔루스첨단소재, '그레인 사이즈' 동박 특허 유효 판정…기술력 인정</t>
         </is>
       </c>
       <c r="K247" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>snmnews.com</t>
         </is>
       </c>
       <c r="L247" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M247" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0103_202602260000275788</t>
+          <t>http://www.snmnews.com/news/articleView.html?idxno=565752</t>
         </is>
       </c>
       <c r="N247" t="inlineStr">
         <is>
-          <t>2026-02-26 00:46:03.247448+00:00</t>
+          <t>2026-02-26 13:28:16.813986+00:00</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B248" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C248" t="inlineStr">
         <is>
-          <t>앤트로픽</t>
+          <t>골프존</t>
         </is>
       </c>
       <c r="D248" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E248" t="inlineStr">
         <is>
-          <t>AI 학습 데이터 저작권 침해 관련 기존 소송 판결 존재, 공론화 및 추가 소송 가능성 높음</t>
+          <t>대법원 파기환송, 서울고법으로 사건 환송</t>
         </is>
       </c>
       <c r="F248" t="inlineStr">
         <is>
-          <t>AI 개발사 앤트로픽이 '파나마 프로젝트'를 통해 수백만 권의 책을 스캔하여 AI 모델 학습에 사용하고 재활용했습니다. 이 과정에서 불법 공유사이트에서 도서 데이터를 다운로드하여 저작권 침해 소송을 당했으며, 법원은 불법 다운로드는 저작권 침해로 판단했습니다. 기사는 AI가 인류의 지적 공유지를 사유화하고 막대한 수익을 벌어들이는 것에 대한 윤리적, 법적 문제 제기와 함께 공공 환원의 필요성을 강조하고 있습니다.</t>
+          <t>대법원이 골프코스도 저작권법상 창작물에 해당한다고 판결하며, 골프코스 설계사 골프플랜이 골프존을 상대로 제기한 손해배상 소송의 2심 원고 패소 판결을 파기하고 사건을 서울고법으로 돌려보냈다. 이번 판결은 골프코스 디자인의 저작권 보호에 대한 중요한 법적 선례를 확립했다.</t>
         </is>
       </c>
       <c r="G248" t="inlineStr">
         <is>
-          <t>AI 개발사 앤트로픽은 1830억 달러의 기업 가치를 가진 대기업으로 자력이 충분합니다 (적합 조건 2). 수백만 권의 책을 AI 학습에 사용하며 저작권 침해(불법 다운로드) 소송을 당한 바 있고, 워싱턴포스트 보도 등 객관적 증거가 존재합니다 (적합 조건 1, 5). '파나마 프로젝트'를 통해 전 세계 모든 책을 사용하려 했다는 점에서 집단적 피해 가능성이 높으며 (적합 조건 3), 피해 규모 또한 막대할 것으로 예상됩니다 (적합 조건 4). 기존 판결이 있었으나, AI 학습 데이터 사용에 대한 저작권 및 공정 이용 논의가 활발하여 새로운 소송의 여지가 충분합니다 (적합 조건 6, 부적합 조건 해당 없음).</t>
+          <t>대법원이 골프코스를 저작권법상 창작물로 인정하여 원고(Golfplan)의 주장에 힘을 실어주었으므로 상대방(골프존)의 책임이 명확해졌습니다 (적합 조건 1, 5). 피고인 골프존은 자력이 충분한 대기업입니다 (적합 조건 2).</t>
         </is>
       </c>
       <c r="H248" t="inlineStr">
         <is>
-          <t>미상 (잠재적 수십억 달러 이상)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I248" t="inlineStr">
         <is>
-          <t>수백만 명 (저작권자)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J248" t="inlineStr">
         <is>
-          <t>[황경상의 하이퍼 파라미터]빚이 없다고 한다면 뻔뻔하다</t>
+          <t>대법  골프코스도 창작물 …골프존 저작물 분쟁 파기환송</t>
         </is>
       </c>
       <c r="K248" t="inlineStr">
         <is>
-          <t>khan.co.kr</t>
+          <t>ftoday.co.kr</t>
         </is>
       </c>
       <c r="L248" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M248" t="inlineStr">
         <is>
-          <t>https://www.khan.co.kr/article/202602252005005</t>
+          <t>http://www.ftoday.co.kr/news/articleView.html?idxno=355730</t>
         </is>
       </c>
       <c r="N248" t="inlineStr">
         <is>
-          <t>2026-02-25 13:32:07.388283+00:00</t>
+          <t>2026-02-26 13:23:47.804949+00:00</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B249" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C249" t="inlineStr">
         <is>
-          <t>오픈AI</t>
+          <t>골프존</t>
         </is>
       </c>
       <c r="D249" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E249" t="inlineStr">
         <is>
-          <t>서울중앙지법에 저작권 침해 중단 및 손해배상 청구 소송 제기</t>
+          <t>대법원 파기환송</t>
         </is>
       </c>
       <c r="F249" t="inlineStr">
         <is>
-          <t>KBS, MBC, SBS 등 지상파 3사가 챗GPT 개발사인 오픈AI를 상대로 저작권 침해 중단 및 손해배상 청구 소송을 제기했습니다. 오픈AI가 자사 뉴스 콘텐츠를 무단으로 수집해 챗GPT 학습에 동원했다고 주장하며, 이는 국내 방송사가 글로벌 AI 기업에 직접 법적 책임을 묻는 첫 사례입니다. 이번 소송은 뉴욕타임스 등 해외 언론사들이 오픈AI를 상대로 진행 중인 저작권 소송과 궤를 같이하며, 구체적인 피해 입증이 주요 쟁점이 될 것으로 보입니다.</t>
+          <t>대법원이 골프코스 설계도면의 창작성을 인정하며 골프존과 설계사들 간의 저작권 분쟁 사건을 원고 승소 취지로 파기환송했다. 설계사들은 골프존이 11개 골프코스 설계도면에 대한 저작권을 침해했다고 주장하며 손해배상 등을 청구했다. 이번 대법원 판결로 설계사들의 저작권 침해 주장이 힘을 얻게 되어 하급심에서 유리한 판결을 기대할 수 있다.</t>
         </is>
       </c>
       <c r="G249" t="inlineStr">
         <is>
-          <t>대기업 피고(OpenAI)의 책임이 명확하며, 글로벌 빅테크 기업으로 자력이 충분합니다. 지상파 3사가 공동으로 소송을 제기했고, 전 세계 언론사들이 유사 소송을 진행 중인 집단적 피해 양상을 보입니다. 다만, 구체적인 피해 입증이 소송의 관건이 될 수 있습니다.</t>
+          <t>대법원이 골프코스 설계도면의 창작성을 인정하여 원고 승소 취지로 파기환송함으로써 상대방 책임이 비교적 명확해졌습니다 (적합 조건 1). 상대방인 골프존은 국내 1위 업체로 자력이 충분하며 (적합 조건 2), 11개 골프코스에 대한 저작권 침해로 피해 규모가 클 것으로 예상됩니다 (적합 조건 4). 또한, 설계도면 및 골프존 시스템 내 재현 영상 등 증거 확보가 용이합니다 (적합 조건 5).</t>
         </is>
       </c>
       <c r="H249" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I249" t="inlineStr">
         <is>
-          <t>3개 방송사</t>
+          <t>3곳의 설계사</t>
         </is>
       </c>
       <c r="J249" t="inlineStr">
         <is>
-          <t>지상파 3사, 오픈AI 상대로 첫 저작권 소송…글로벌 '데이터 주권' 전쟁</t>
+          <t>골프코스 설계도는 창작물  대법, 골프존 사건 파기환송</t>
         </is>
       </c>
       <c r="K249" t="inlineStr">
         <is>
-          <t>view.asiae.co.kr</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L249" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M249" t="inlineStr">
         <is>
-          <t>https://view.asiae.co.kr/article/2026022410150595510</t>
+          <t>http://www.fnnews.com/news/202602261847102499</t>
         </is>
       </c>
       <c r="N249" t="inlineStr">
         <is>
-          <t>2026-02-25 13:19:25.616337+00:00</t>
+          <t>2026-02-26 13:21:06.780683+00:00</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B250" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C250" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>골프존</t>
         </is>
       </c>
       <c r="D250" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E250" t="inlineStr">
         <is>
-          <t>중국 검찰의 엄단 방침 발표 및 관련 형사 재판 진행 중</t>
+          <t>대법원 파기환송 (고등법원에서 재심리 예정)</t>
         </is>
       </c>
       <c r="F250" t="inlineStr">
         <is>
-          <t>중국 검찰이 반도체, AI 등 핵심 기술 침해 및 산업 스파이 범죄에 대한 엄단 방침을 발표했다. 2021년부터 2024년까지 1,262명이 기소되었으며, 화웨이 자회사 기술 유출 사건에서는 663억 원 규모의 피해액과 함께 14명의 피고가 유죄 판결을 받았다. 검찰은 기술 관련 민사·행정 소송 관리 감독도 강화할 예정이다.</t>
+          <t>대법원이 스크린 골프장에 구현되는 골프장 코스도 저작권 보호 대상에 해당한다고 판결하며, 골프존이 골프코스 설계자들에게 수백억 원대 손해배상금을 물 가능성이 커졌다. 대법원은 원심을 파기하고 사건을 서울고법으로 돌려보냈으며, 이 판결은 스크린 골프 시장에 큰 후폭풍을 가져올 것으로 전망된다.</t>
         </is>
       </c>
       <c r="G250" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(검찰 기소 및 유죄 판결), 피해 규모가 매우 크며(663억원), 이미 공적 절차(검찰 수사 및 형사 재판)가 진행 중이고 객관적 증거가 확보된 상태임. 중국 검찰이 핵심 기술 침해에 대한 엄단 방침을 밝히며 관련 범죄가 증가 추세에 있어 추가 사건 발굴 가능성도 높음.</t>
+          <t>대법원이 골프코스 설계의 저작물성을 인정하여 상대방(골프존)의 책임이 명확해졌고(적합 조건 1), 골프존은 스크린골프 시장의 주요 기업으로 자력이 충분하며(적합 조건 2), 청구된 손해배상액이 최소 300억 원 이상으로 피해 규모가 크다(적합 조건 4). 또한, 골프코스 재현 사실은 명확하여 증거 확보가 용이하다(적합 조건 5). 대법원 판결로 유사 소송이 증가할 가능성이 높아 투자 매력이 높다.</t>
         </is>
       </c>
       <c r="H250" t="inlineStr">
         <is>
-          <t>663억원</t>
+          <t>최소 307억 5천만 원 이상 (향후 추가 소송 가능성)</t>
         </is>
       </c>
       <c r="I250" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>현재 3개 법인 (오렌지엔지니어링, 송호골프, 골프플랜 인코퍼레이션), 향후 추가 피해자 발생 가능성</t>
         </is>
       </c>
       <c r="J250" t="inlineStr">
         <is>
-          <t>[아시아라운드업 20260225] 중국  미국 추가 관세 자제하길…무역협상서...</t>
+          <t>골프존, '스크린 골프코스' 저작권 소송 상고심 패소[종합]</t>
         </is>
       </c>
       <c r="K250" t="inlineStr">
         <is>
-          <t>kor.theasian.asia</t>
+          <t>inews24.com</t>
         </is>
       </c>
       <c r="L250" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M250" t="inlineStr">
         <is>
-          <t>http://kor.theasian.asia/archives/401366</t>
+          <t>http://www.inews24.com/view/1943464</t>
         </is>
       </c>
       <c r="N250" t="inlineStr">
         <is>
-          <t>2026-02-25 12:56:43.890848+00:00</t>
+          <t>2026-02-26 13:18:15.745502+00:00</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B251" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C251" t="inlineStr">
         <is>
-          <t>유일에너테크</t>
+          <t>골프존</t>
         </is>
       </c>
       <c r="D251" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E251" t="inlineStr">
         <is>
-          <t>특허법원 항소심 일부 승소 판결, 대법원 상고 가능성 있음</t>
+          <t>대법원 파기환송, 서울고법으로 사건 환송되어 재심 진행 예정</t>
         </is>
       </c>
       <c r="F251" t="inlineStr">
         <is>
-          <t>이차전지 조립장비 기업 엠플러스가 유일에너테크를 상대로 제기한 특허권 침해 소송 항소심에서 일부 승소하여 약 107억 원의 배상금을 확보했다. 법원은 유일에너테크의 특허 침해를 인정하고 해당 장비의 생산 및 사용 금지, 폐기를 명령했다. 엠플러스는 판결금 집행을 위해 유일에너테크의 투자 지분에 대한 가압류를 완료했다.</t>
+          <t>대법원이 스크린골프 기업이 사용하는 골프코스도 설계자들의 저작물임을 인정하며, 골프존을 상대로 한 저작권 침해금지 및 손해배상 소송에서 원고 패소 판결을 한 원심을 파기환송했습니다. 이에 따라 골프존은 설계사들에게 총 307억 1000만원에 달하는 손해배상 청구 범위 내에서 배상액을 지급할 가능성이 높아졌으며, 이번 판결은 국내 스크린골프 업계 전반에 영향을 미칠 것으로 전망됩니다.</t>
         </is>
       </c>
       <c r="G251" t="inlineStr">
         <is>
-          <t>상대방 책임이 특허법원 항소심 판결로 명확히 인정되었고(적합 조건 1), 107억 원이라는 큰 피해 규모가 확인됩니다(적합 조건 4). 또한, 상대방의 자력 확보를 위한 가압류 조치가 완료되어 집행 가능성이 높습니다(적합 조건 2). 이미 소송이 진행되어 증거가 충분히 확보된 상태입니다(적합 조건 5).</t>
+          <t>대법원이 골프코스 설계의 저작권을 인정하고 골프존의 침해를 사실상 확정하여 상대방 책임이 명확합니다. 골프존은 스크린골프 시장의 선두주자로 자력이 충분하며, 다수의 골프코스 설계 회사들이 피해를 입었고 청구 금액이 307억 원에 달해 피해 규모가 큽니다. 대법원 판결로 저작권 침해 사실이 법적으로 인정되어 증거 확보도 용이합니다.</t>
         </is>
       </c>
       <c r="H251" t="inlineStr">
         <is>
-          <t>약 107억 원</t>
+          <t>307억 1000만원 (청구액)</t>
         </is>
       </c>
       <c r="I251" t="inlineStr">
         <is>
-          <t>1명 (엠플러스)</t>
+          <t>골프코스 설계 회사 다수 (오렌지엔지니어링, 송호골프, 골프플랜 인코퍼레이션 등)</t>
         </is>
       </c>
       <c r="J251" t="inlineStr">
         <is>
-          <t>엠플러스  초고속 노칭 특허침해 항소심 일부 승소…107억원 배상금 확...</t>
+          <t>골프코스는 저작권 보호 대상 스크린골프社, 로열티 지불을</t>
         </is>
       </c>
       <c r="K251" t="inlineStr">
         <is>
-          <t>etoday.co.kr</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L251" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M251" t="inlineStr">
         <is>
-          <t>https://www.etoday.co.kr/news/view/2559078</t>
+          <t>https://www.mk.co.kr/article/11973361</t>
         </is>
       </c>
       <c r="N251" t="inlineStr">
         <is>
-          <t>2026-02-25 00:54:08.850459+00:00</t>
+          <t>2026-02-26 13:13:06.195307+00:00</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B252" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C252" t="inlineStr">
         <is>
-          <t>쿠쿠</t>
+          <t>골프존</t>
         </is>
       </c>
       <c r="D252" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E252" t="inlineStr">
         <is>
-          <t>특허심판원 무효 심판 진행 중 (앳홈 청구 기각, 쿠쿠 역청구)</t>
+          <t>대법원 파기환송, 서울고법으로 환송</t>
         </is>
       </c>
       <c r="F252" t="inlineStr">
         <is>
-          <t>생활가전 기업 쿠쿠가 스타트업 앳홈의 음식물 처리기 '미닉스 더 플렌더' 디자인을 모방했다는 논란에 휩싸였습니다. 앳홈은 디자인 등록을 마치고 공신력 있는 어워드에서 인정받았으나, 쿠쿠는 유사 디자인을 등록하고 '에코웨일'을 출시해 단기간에 높은 매출을 기록했습니다. 앳홈이 특허심판원에 무효 심판을 청구했으나 기각되었고, 쿠쿠는 앳홈의 디자인권에 대해 역으로 무효 심판을 신청하며 법적 분쟁이 격화되고 있습니다.</t>
+          <t>대법원이 골프 코스 설계도면의 창작성을 인정하며 스크린골프 시뮬레이션 시스템 제작사 골프존의 저작권 침해 여부를 다시 판단하도록 사건을 서울고법으로 돌려보냈다. 이번 판결로 골프 코스 설계회사들은 골프존을 포함한 스크린골프 업체들로부터 저작권료를 받을 수 있는 길이 열렸으며, 추가적인 소송 제기 가능성도 커졌다.</t>
         </is>
       </c>
       <c r="G252" t="inlineStr">
         <is>
-          <t>상대방인 쿠쿠는 대기업으로 자력이 충분하며 (적합 조건 2), 앳홈의 디자인은 공신력 있는 어워드에서 인정받았고 디자인 등록을 마쳐 증거 확보가 용이합니다 (적합 조건 5). 쿠쿠의 유사 제품이 단기간에 93억 원의 매출을 올린 점을 고려할 때 앳홈의 잠재적 피해 규모가 크다고 판단됩니다 (적합 조건 4). 또한 특허심판원 절차가 이미 진행 중이며 쿠쿠가 역으로 무효 심판을 청구하는 등 법적 분쟁이 활발합니다 (적합 조건 6). 비록 특허심판원에서 앳홈의 청구가 기각되었으나, 이는 민사상 손해배상 청구 가능성을 완전히 배제하는 것은 아닙니다.</t>
+          <t>대법원이 골프 코스 설계도면의 저작물성을 인정하여 골프존의 책임이 명확해졌고(적합 조건 1), 골프존은 충분한 자력을 가진 대기업이다(적합 조건 2). 다수의 골프코스 설계회사들이 피해를 입었으며(적합 조건 3), 저작권료 규모를 고려할 때 피해 규모가 클 것으로 예상된다(적합 조건 4). 또한, 저작권 침해 사실에 대한 증거 확보가 용이하다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H252" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I252" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>다수 골프코스 설계회사</t>
         </is>
       </c>
       <c r="J252" t="inlineStr">
         <is>
-          <t>쿠쿠, 디자인 유사성 또 도마 위…앳홈과 충돌</t>
+          <t>“골프 코스 도면도 창작물”…저작권 벙커에 빠진 골프존</t>
         </is>
       </c>
       <c r="K252" t="inlineStr">
         <is>
-          <t>cstimes.com</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L252" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M252" t="inlineStr">
         <is>
-          <t>https://www.cstimes.com/news/articleView.html?idxno=694626</t>
+          <t>https://www.sedaily.com/article/20013262?ref=naver</t>
         </is>
       </c>
       <c r="N252" t="inlineStr">
         <is>
-          <t>2026-02-25 00:53:33.760813+00:00</t>
+          <t>2026-02-26 13:10:35.040250+00:00</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B253" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C253" t="inlineStr">
         <is>
-          <t>앤트로픽</t>
+          <t>골프존</t>
         </is>
       </c>
       <c r="D253" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E253" t="inlineStr">
         <is>
-          <t>레딧이 앤트로픽을 상대로 소송 제기</t>
+          <t>대법원 파기환송, 서울고법으로 사건 환송</t>
         </is>
       </c>
       <c r="F253" t="inlineStr">
         <is>
-          <t>소셜미디어 플랫폼 레딧이 AI 기업 앤트로픽을 상대로 자사 게시물 10만 건 이상을 허락 없이 클로드 학습에 사용했다며 소송을 제기했습니다. 이는 AI 학습 데이터 무단 사용에 대한 지식재산권 침해 여부를 다투는 사건으로, 미중 AI 도둑질 전쟁의 일환으로 보도되었습니다.</t>
+          <t>대법원이 골프코스와 그 설계도면이 저작권법상 보호 대상이 될 수 있다고 판단하며, 스크린골프 기업 골프존을 상대로 낸 저작권 침해 소송에서 원고 패소 판결한 2심을 파기하고 사건을 서울고법으로 돌려보냈습니다. 이번 판결로 골프코스 설계의 창작성이 인정될 여지가 생겼으며, 설계사 측은 향후 다른 스크린골프 업체를 상대로도 저작권 침해 여부를 따져보겠다는 방침입니다.</t>
         </is>
       </c>
       <c r="G253" t="inlineStr">
         <is>
-          <t>앤트로픽이라는 대형 AI 기업이 피고이며(적합 조건: 상대방 자력 충분), 레딧의 10만 건 이상 게시물을 허락 없이 AI 학습에 사용했다는 주장이 명확합니다(적합 조건: 상대방 책임 명확). 이미 소송이 제기되어 진행 중이며, AI 학습 데이터 무단 사용이라는 새로운 유형의 지식재산권 분쟁으로 잠재적 피해 규모가 클 가능성이 높습니다(적합 조건: 피해 규모가 큼, 증거 확보 가능).</t>
+          <t>대법원이 골프코스도 저작권 보호 대상이 될 수 있다고 판시하여 상대방(골프존)의 책임이 비교적 명확해졌습니다. 골프존은 스크린골프 업계의 주요 기업으로 자력이 충분하며, 1심에서 이미 31억원의 피해 금액이 인정된 바 있어 피해 규모가 큽니다. 또한, 여러 설계사가 피해를 입었으며 향후 다른 스크린골프 업체로도 소송이 확대될 가능성이 있어 집단적 피해의 성격도 가집니다.</t>
         </is>
       </c>
       <c r="H253" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1심 판결 기준 31억원</t>
         </is>
       </c>
       <c r="I253" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>3개 설계사 및 향후 추가 피해자 가능성</t>
         </is>
       </c>
       <c r="J253" t="inlineStr">
         <is>
-          <t>딥시크, '클로드' 1600만 번 훔쳐 배웠나…미중 AI 도둑질 전쟁, 삼성·S...</t>
+          <t>골프코스도 저작권 보호 대상…대법 “설계 의도 따른 창작성 인정 여지...</t>
         </is>
       </c>
       <c r="K253" t="inlineStr">
         <is>
-          <t>g-enews.com</t>
+          <t>starin.edaily.co.kr</t>
         </is>
       </c>
       <c r="L253" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M253" t="inlineStr">
         <is>
-          <t>https://www.g-enews.com/view.php?ud=20260225071114892fbbec65dfb_1</t>
+          <t>http://starin.edaily.co.kr/news/newspath.asp?newsid=01095526645354456</t>
         </is>
       </c>
       <c r="N253" t="inlineStr">
         <is>
-          <t>2026-02-25 00:50:37.400287+00:00</t>
+          <t>2026-02-26 13:09:27.010043+00:00</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B254" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C254" t="inlineStr">
         <is>
-          <t>오픈AI</t>
+          <t>르노코리아</t>
         </is>
       </c>
       <c r="D254" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E254" t="inlineStr">
         <is>
-          <t>지상파 방송 3사가 오픈AI를 상대로 소송 제기</t>
+          <t>특허 침해 논란 확산, 손해배상 청구 및 판매 중단 위기 직면</t>
         </is>
       </c>
       <c r="F254" t="inlineStr">
         <is>
-          <t>KBS, MBC, SBS 지상파 방송 3사가 오픈AI를 상대로 뉴스 콘텐츠 무단 이용에 대한 소송을 제기했습니다. 이는 오픈AI가 전 세계 주요 매체들과 라이선스 계약을 맺고 있는 상황에서 국내 방송사들의 콘텐츠를 무단으로 사용한 것에 대한 대응입니다.</t>
+          <t>르노코리아가 배터리 효율 및 안전성과 직결되는 핵심 기술 특허 침해 논란에 휩싸여 국내 판매 중단 위기에 직면했습니다. 이로 인해 특허권자 측의 손해배상 청구 가능성이 제기되고 있으며, 쟁점은 전극 조립체 구조 및 분리막 관련 기술입니다.</t>
         </is>
       </c>
       <c r="G254" t="inlineStr">
         <is>
-          <t>오픈AI는 글로벌 대기업으로 자력이 충분하며(적합 조건 2), 지상파 방송 3사가 공동으로 소송을 제기하여 집단적 피해(적합 조건 3) 및 대규모 손해배상 가능성이 높습니다(적합 조건 4). 뉴스 콘텐츠 무단 이용에 대한 책임이 명확하고(적합 조건 1), 증거 확보도 용이할 것으로 판단됩니다(적합 조건 5).</t>
+          <t>르노코리아는 대기업으로 자력이 충분하며(적합 조건 2), 국내 판매 중단 위기 및 손해배상 청구 가능성으로 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 배터리 핵심 기술 관련 특허 침해로, 기술적 증거(설계도 등) 확보 가능성이 높고(적합 조건 5), 특허 침해 여부는 기술 분석을 통해 책임이 비교적 명확하게 가려질 수 있습니다(적합 조건 1).</t>
         </is>
       </c>
       <c r="H254" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I254" t="inlineStr">
         <is>
-          <t>KBS, MBC, SBS 등 지상파 방송 3사</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J254" t="inlineStr">
         <is>
-          <t>[2월24일]  챗GPT 유료 서비스를 사용한 당신은 전 세계 상위 0.3%</t>
+          <t>르노코리아, '특허 침해' 논란 일파만파...국내 판매중단 위기 직면</t>
         </is>
       </c>
       <c r="K254" t="inlineStr">
         <is>
-          <t>aitimes.com</t>
+          <t>esgeconomy.com</t>
         </is>
       </c>
       <c r="L254" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M254" t="inlineStr">
         <is>
-          <t>https://www.aitimes.com/news/articleView.html?idxno=207147</t>
+          <t>https://www.esgeconomy.com/news/articleView.html?idxno=14614</t>
         </is>
       </c>
       <c r="N254" t="inlineStr">
         <is>
-          <t>2026-02-25 00:47:31.917843+00:00</t>
+          <t>2026-02-26 13:09:20.675500+00:00</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B255" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C255" t="inlineStr">
         <is>
-          <t>할로자임</t>
+          <t>오픈에이아이(OpenAI)</t>
         </is>
       </c>
       <c r="D255" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E255" t="inlineStr">
         <is>
-          <t>영국 법원 판결 선고 (머크 승소), 독일 판매금지 가처분 진행 중, 미국 특허 무효 심판 진행 중</t>
+          <t>미 연방법원에서 소장 각하 결정, 수정 소장 제출 기회 부여 (3월 17일까지)</t>
         </is>
       </c>
       <c r="F255" t="inlineStr">
         <is>
-          <t>글로벌 제약사 머크와 할로자임 간의 특허 분쟁에서 영국 법원이 할로자임의 특허 침해 주장이 근거 없다고 판단했다. 이는 머크에 플랫폼 기술을 제공한 한국 바이오 기업 알테오젠의 행보에도 긍정적인 영향을 미칠 것으로 보인다. 현재 독일에서는 키트루다SC 판매금지 가처분이 인용된 상태이며, 미국에서도 특허 무효 심판이 진행 중이다.</t>
+          <t>xAI가 오픈에이아이를 상대로 제기한 영업비밀 탈취 소송이 미 연방법원에서 각하되었다. 법원은 xAI의 소장이 오픈에이아이의 직접적인 위법 행위를 지적하지 못했다고 판단했으나, xAI는 3월 17일까지 수정 소장을 제출할 수 있다. 이는 머스크와 오픈에이아이 간 여러 소송 중 하나이며, 머스크는 오픈에이아이의 비영리 지위 위반을 주장하며 790억~1천340억 달러의 손해배상을 요구하는 별도 소송도 진행 중이다.</t>
         </is>
       </c>
       <c r="G255" t="inlineStr">
         <is>
-          <t>글로벌 제약사 간의 특허 분쟁으로 상대방(할로자임)의 자력이 충분하며, 관련 시장 규모가 매우 커 피해 규모(또는 소송 승소 시 이익)가 클 것으로 예상됩니다. 영국 법원에서 할로자임의 특허 침해 주장이 근거 없다고 판단하여 상대방 책임(주장의 부당성)이 명확해지고 있으며, 이는 소송금융 투자 대상으로서의 승소 가능성을 높이는 강력한 증거가 됩니다.</t>
+          <t>상대방인 오픈에이아이는 대기업으로 자력이 충분하며(적합 조건 2), 머스크가 관련 소송에서 수백억 달러 규모의 손해배상을 요구하는 등 피해 규모가 매우 클 가능성이 높습니다(적합 조건 4). 현재 소장은 각하되었으나, 수정 소장 제출 기회가 있어 소송이 재개될 여지가 충분하며, 고액 소송의 잠재력이 높습니다.</t>
         </is>
       </c>
       <c r="H255" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>미상 (관련 소송에서 790억~1천340억 달러 요구)</t>
         </is>
       </c>
       <c r="I255" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J255" t="inlineStr">
         <is>
-          <t>[Invest Law]머크vs할로자임 특허분쟁 英판결, 韓알테오젠 영향은</t>
+          <t>머스크-오픈에이아이 영업비밀 소송, 美 법원 각하 결정</t>
         </is>
       </c>
       <c r="K255" t="inlineStr">
         <is>
-          <t>view.asiae.co.kr</t>
+          <t>hellot.net</t>
         </is>
       </c>
       <c r="L255" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M255" t="inlineStr">
         <is>
-          <t>https://view.asiae.co.kr/article/2026022315385239018</t>
+          <t>https://www.hellot.net/news/article.html?no=110727</t>
         </is>
       </c>
       <c r="N255" t="inlineStr">
         <is>
-          <t>2026-02-25 00:46:12.914280+00:00</t>
+          <t>2026-02-26 13:08:23.586192+00:00</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B256" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C256" t="inlineStr">
         <is>
-          <t>오픈AI</t>
+          <t>알테오젠, 머크</t>
         </is>
       </c>
       <c r="D256" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E256" t="inlineStr">
         <is>
-          <t>방송3사가 오픈AI를 상대로 저작권 침해 소송 제기</t>
+          <t>연방법원 소송 및 특허심판원 무효 심판 진행 중</t>
         </is>
       </c>
       <c r="F256" t="inlineStr">
         <is>
-          <t>방송3사가 오픈AI를 상대로 뉴스 콘텐츠 무단 이용에 대한 저작권 침해 중단 및 손해배상 청구 소송을 제기했다. 한국방송협회는 오픈AI가 방송사의 핵심 자산을 무단으로 사용하고 노출하고 있다고 주장하며, AI 학습 대가 협상을 본격화할 것으로 보인다.</t>
+          <t>할로자임이 알테오젠과 머크를 상대로 뉴저지 연방법원에 손해배상 및 금지명령을 청구하며 특허 침해 소송을 제기했다. 머크는 이에 대해 침해를 부인하고 미국 특허청 특허심판원에 무효 심판을 제기하는 등 복잡한 법적 분쟁이 진행 중이다.</t>
         </is>
       </c>
       <c r="G256" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확함 (저작권 침해), 상대방에게 자력이 충분함 (오픈AI), 방송3사가 공동으로 소송을 제기하여 집단적 성격이 강하며, 핵심 자산인 뉴스 콘텐츠 무단 이용으로 인한 피해 규모가 클 것으로 예상됩니다. (적합 조건 1, 2, 3, 4, 5 해당)</t>
+          <t>대기업 피고(알테오젠, 머크)의 자력이 충분하며, 연방법원에서 손해배상 및 금지명령 소송이 진행 중이고, 미국 특허청 특허심판원(PTAB)에서 무효 심판이 진행되는 등 공적 절차가 다수 진행 중이다. 특허 침해 소송은 증거 확보가 용이하고 피해 규모가 클 가능성이 높아 소송금융 투자에 적합하다.</t>
         </is>
       </c>
       <c r="H256" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I256" t="inlineStr">
         <is>
-          <t>방송3사</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J256" t="inlineStr">
         <is>
-          <t>[AI 저작권 전쟁下] 방송3사가 보낸 ‘경고장’…AI 학습 대가 협상 본격...</t>
+          <t>알테오젠, 빠르면 9월 코스피 입성 목표…플랫폼 신뢰도 시험대에 오르...</t>
         </is>
       </c>
       <c r="K256" t="inlineStr">
         <is>
-          <t>ddaily.co.kr</t>
+          <t>biotimes.co.kr</t>
         </is>
       </c>
       <c r="L256" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M256" t="inlineStr">
         <is>
-          <t>https://www.ddaily.co.kr/page/view/2026022411595455501</t>
+          <t>https://www.biotimes.co.kr/news/articleView.html?idxno=30101</t>
         </is>
       </c>
       <c r="N256" t="inlineStr">
         <is>
-          <t>2026-02-25 00:42:52.800496+00:00</t>
+          <t>2026-02-26 13:08:09.923868+00:00</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B257" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C257" t="inlineStr">
         <is>
-          <t>불법 만화 유통 사이트 운영자</t>
+          <t>네이버클라우드, 오픈AI</t>
         </is>
       </c>
       <c r="D257" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E257" t="inlineStr">
         <is>
-          <t>저작권법 개정 논의 및 불법 유통 사이트 단속 촉구</t>
+          <t>네이버클라우드 및 오픈AI 대상 저작권 침해 손해배상 소송 진행 중</t>
         </is>
       </c>
       <c r="F257" t="inlineStr">
         <is>
-          <t>AI 저작권 문제와 불법 만화 유통 사이트로 인한 저작권 침해가 심각한 문제로 지적되고 있습니다. 20년차 만화가는 불법 스캔 피해를 겪으며 이에 대한 경고를 보냈습니다. 현재 최대 5배의 징벌적 손해배상제도와 형사처벌 강화를 포함하는 저작권법 개정안이 논의 중이며, '누누티비' 사태와 같은 불법 유통 사이트에 대한 신속한 조치가 요구되고 있습니다.</t>
+          <t>KBS, MBC, SBS 등 주요 방송사들이 네이버클라우드와 오픈AI를 상대로 AI 학습 데이터 저작권 침해 손해배상 소송을 제기했다. 이는 AI 기술 발전과 저작권 보호라는 두 가치의 충돌을 다루는 중요한 법적 쟁점이며, 현재 법정에서 다뤄지고 있다.</t>
         </is>
       </c>
       <c r="G257" t="inlineStr">
         <is>
-          <t>불법 유통 사이트로 인한 저작권 침해는 상대방 책임이 명확하며(적합 조건 1), 만화가 다수에게 집단적 피해를 야기하고(적합 조건 3), 징벌적 손해배상제도 도입 논의로 피해 규모가 커질 가능성이 있습니다(적합 조건 4). 또한 불법 유통 사이트의 특성상 증거 확보가 가능하며(적합 조건 5), 관련 법 개정 논의가 진행 중입니다(적합 조건 6).</t>
+          <t>대기업 피고(네이버클라우드, 오픈AI)의 자력이 충분하며, KBS, MBC, SBS 등 다수의 주요 방송사가 원고로 참여하여 집단적 피해의 성격을 띤다. AI 학습 데이터 저작권 침해라는 새로운 법적 쟁점으로 피해 규모가 클 가능성이 있으며, AI 모델 및 학습 데이터가 증거가 될 수 있다. (적합 조건 2, 3, 4, 5 해당)</t>
         </is>
       </c>
       <c r="H257" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I257" t="inlineStr">
         <is>
-          <t>만화가 다수</t>
+          <t>3개 방송사</t>
         </is>
       </c>
       <c r="J257" t="inlineStr">
         <is>
-          <t>AI 저작권, 방치한 문제 쌓였죠  불법스캔 겪은 20년차 만화가의 경고</t>
+          <t>[취재수첩] AI 저작권 딜레마…IP 사업자 참여 이끌 유인책 시급</t>
         </is>
       </c>
       <c r="K257" t="inlineStr">
         <is>
-          <t>mediatoday.co.kr</t>
+          <t>ddaily.co.kr</t>
         </is>
       </c>
       <c r="L257" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M257" t="inlineStr">
         <is>
-          <t>https://www.mediatoday.co.kr/news/articleView.html?idxno=332619</t>
+          <t>https://www.ddaily.co.kr/page/view/2026022616060181599</t>
         </is>
       </c>
       <c r="N257" t="inlineStr">
         <is>
-          <t>2026-02-25 00:41:53.225003+00:00</t>
+          <t>2026-02-26 13:07:16.004931+00:00</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B258" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C258" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>골프존</t>
         </is>
       </c>
       <c r="D258" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E258" t="inlineStr">
         <is>
-          <t>삼양식품의 영문 상표 출원, CJ제일제당의 해외 상표권 소송 진행, KT&amp;G의 제조 공장 단속 등</t>
+          <t>대법원 파기환송, 고등법원 재심리 예정</t>
         </is>
       </c>
       <c r="F258" t="inlineStr">
         <is>
-          <t>K-브랜드 열풍에 편승한 해외 상표 도용, 이른바 '짝퉁' 제품이 전 세계적으로 확산되며 '상표 전쟁'이 벌어지고 있습니다. 불닭볶음면, 비비고 등 주요 K-브랜드들이 피해를 입고 있으며, 상표권 침해 사례는 만 건을 넘어섰습니다. 이에 삼양식품은 영문 상표 출원에 나서고, CJ제일제당은 해외 소송을 진행하는 등 브랜드 보호를 위한 노력이 이어지고 있습니다.</t>
+          <t>대법원이 골프코스 설계도면의 저작물성을 인정할 여지가 있다고 판단하며, 스크린골프 업체 골프존을 상대로 한 저작권 침해 소송을 파기환송했다. 이 판결로 골프존은 설계회사들에게 손해배상 및 이용료를 지급해야 할 처지에 놓였으며, 307억원 규모의 기존 소송 외에 유사 소송이 이어질 가능성이 크다. 이는 스크린골프 이용료 인상 및 코스 선택권 제한 등 업계 전반에 영향을 미칠 것으로 예상된다.</t>
         </is>
       </c>
       <c r="G258" t="inlineStr">
         <is>
-          <t>K-브랜드 상표 도용은 상대방의 책임이 비교적 명확하며(적합 조건 1), 삼양식품, CJ제일제당 등 다수의 대기업이 피해를 입고 있어 집단적 피해 양상을 보입니다(적합 조건 3). 브랜드 신뢰 훼손 및 매출 감소 등 피해 규모가 크고(적합 조건 4), 상표권 침해에 대한 증거 확보가 용이하며(적합 조건 5), 국내 상표 출원 및 해외 소송 진행 등 공적 절차가 진행 중입니다(적합 조건 6). 다만, 다수의 해외 침해자를 특정하고 자력을 확인하는 것이 과제가 될 수 있습니다.</t>
+          <t>대법원이 골프코스 설계의 저작물성을 인정할 여지가 있다고 판단하여 상대방(골프존)의 책임이 명확해질 가능성이 높다 (적합 조건 1). 골프존은 스크린골프 업계 선두주자로 자력이 충분하며 (적합 조건 2), 이미 307억 원 규모의 손해배상 소송이 제기되었고 유사 소송 가능성이 높아 피해 규모가 크고 집단적 피해 가능성이 있다 (적합 조건 3, 4). 설계도면과 구현된 코스가 명확한 증거가 된다 (적합 조건 5).</t>
         </is>
       </c>
       <c r="H258" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>307억원</t>
         </is>
       </c>
       <c r="I258" t="inlineStr">
         <is>
-          <t>다수의 K-브랜드 기업 및 만 건 이상의 상표권 침해 사례</t>
+          <t>설계회사 다수</t>
         </is>
       </c>
       <c r="J258" t="inlineStr">
         <is>
-          <t>[이슈픽] K-브랜드 열풍 뒤 ‘상표 전쟁’…글로벌 시장 노린 이름 도용...</t>
+          <t>골프코스도 창작물 저작권 보호... 스크린골프 가격 오르겠네</t>
         </is>
       </c>
       <c r="K258" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L258" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M258" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8492328&amp;ref=A</t>
+          <t>https://www.mt.co.kr/living/2026/02/26/2026022614160820342</t>
         </is>
       </c>
       <c r="N258" t="inlineStr">
         <is>
-          <t>2026-02-24 13:16:18.852604+00:00</t>
+          <t>2026-02-26 13:03:43.769571+00:00</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B259" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C259" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C259" t="inlineStr"/>
       <c r="D259" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E259" t="inlineStr">
         <is>
-          <t>서울중앙지법에 저작권 침해 중단 및 손해배상 청구 소송 제기</t>
+          <t>대법원 판결로 명품 리폼 상표권 침해 기준 확립</t>
         </is>
       </c>
       <c r="F259" t="inlineStr">
         <is>
-          <t>KBS, MBC, SBS 등 지상파 3사가 챗GPT 개발사인 오픈AI를 상대로 뉴스 콘텐츠 무단 활용에 대한 저작권 침해 중단 및 손해배상 청구 소송을 제기했습니다. 이는 국내 방송사가 글로벌 AI 기업을 상대로 제기한 첫 소송으로, 국회에서도 콘텐츠 보호에 대한 목소리가 나오고 있습니다.</t>
+          <t>대법원이 명품 리폼 제품을 원래 소유자에게 인도하는 행위가 상표법상 침해에 해당할 수 있다는 새로운 기준을 설정했습니다. 이는 리폼 산업에 명확한 경계선을 제시하며, 1500만원 배상 사례처럼 개별 소비자 피해에 대한 법적 구제 가능성을 높입니다. 새로운 대법원 기준은 유사한 상표권 침해 소송의 법적 근거를 강화할 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G259" t="inlineStr">
         <is>
-          <t>오픈AI는 글로벌 AI 기업으로 자력이 충분하며(적합 조건 2), 지상파 3사의 방대한 뉴스 콘텐츠가 무단 활용된 만큼 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 소송 제기 자체가 무단 활용에 대한 증거 확보 가능성을 시사하며(적합 조건 5), 지상파 3사가 저작권 침해를 주장하고 있어 상대방 책임이 비교적 명확하다고 판단됩니다(적합 조건 1).</t>
+          <t>대법원이 명품 리폼에 대한 상표법상 침해 기준을 명확히 설정하여 상대방 책임이 비교적 명확해졌습니다 (적합 조건 1). 1500만원의 배상액은 개별 사건으로도 상당한 피해 규모를 나타내며 (적합 조건 4), 대법원 판결 자체가 강력한 법적 근거가 됩니다 (적합 조건 5). 이는 유사한 피해를 입은 소비자들의 소송 가능성을 높이는 중요한 선례가 됩니다.</t>
         </is>
       </c>
       <c r="H259" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1500만원</t>
         </is>
       </c>
       <c r="I259" t="inlineStr">
         <is>
-          <t>3개 방송사</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J259" t="inlineStr">
         <is>
-          <t>국민의힘 최형두, 지상파 3사 ‘오픈AI’ 상대 소송에 “콘텐츠 보호 앞...</t>
+          <t>내 가방 수선했을 뿐인데 1500만원 배상? …대법, 명품 리폼에 새 기준...</t>
         </is>
       </c>
       <c r="K259" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L259" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M259" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8492319&amp;ref=A</t>
+          <t>https://lawtalknews.co.kr/article/3ZVEDF98E6W3</t>
         </is>
       </c>
       <c r="N259" t="inlineStr">
         <is>
-          <t>2026-02-24 13:14:03.830016+00:00</t>
+          <t>2026-02-26 12:57:15.815037+00:00</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B260" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C260" t="inlineStr">
         <is>
-          <t>OpenAI</t>
+          <t>AI 서비스 개발 및 운영 기업</t>
         </is>
       </c>
       <c r="D260" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E260" t="inlineStr">
         <is>
-          <t>서울중앙지법에 저작권 침해 중단 및 손해배상 청구 소송 제기</t>
+          <t>문화체육관광부 'AI 학습 공정이용 안내서' 발간</t>
         </is>
       </c>
       <c r="F260" t="inlineStr">
         <is>
-          <t>MBC, KBS, SBS 지상파 3사가 챗GPT 개발사 OpenAI를 상대로 뉴스 콘텐츠 무단 사용에 따른 저작권 침해 중단 및 손해배상 청구 소송을 서울중앙지법에 제기했습니다. 국회에서도 뉴스 콘텐츠 보호의 필요성을 강조하며 국내 창작자와 제작진의 권리 보호와 정당한 보상을 위한 노력을 약속했습니다. 이는 글로벌 AI 기업의 지식 자산 무단 사용에 대한 국내 방송사의 첫 소송입니다.</t>
+          <t>문화체육관광부가 생성형 AI의 저작물 학습에 대한 공정이용 안내서를 발간하며, 언론사 기사 전문을 무단 크롤링해 학습한 AI 요약 서비스는 저작권 침해에 해당할 수 있다고 명시했습니다. 이는 뉴욕타임스 소송 사례와 궤를 같이하며, AI 기업들의 저작권 침해에 대한 법적 불확실성을 해소하고 잠재적 소송의 근거를 마련했습니다.</t>
         </is>
       </c>
       <c r="G260" t="inlineStr">
         <is>
-          <t>지상파 3사가 글로벌 빅테크 기업인 OpenAI를 상대로 뉴스 콘텐츠 무단 사용에 따른 저작권 침해 소송을 제기하여 상대방 책임이 명확하고 자력이 충분합니다. 다수의 언론사가 피해를 입었을 가능성이 있어 집단적 피해의 성격을 가지며, 대량의 콘텐츠 무단 사용으로 피해 규모가 클 것으로 예상됩니다. (적합 조건 1, 2, 3, 4, 5 해당)</t>
+          <t>정부 가이드라인에서 언론사 기사 전문 무단 크롤링을 통한 AI 학습을 저작권 침해 사례로 명시하여 상대방 책임이 명확합니다. 대형 AI 서비스 개발 및 운영 기업들이 상대방이 될 가능성이 높고, 다수의 언론사 및 창작자들이 피해를 입을 수 있어 집단적 피해 및 대규모 손해배상 가능성이 있습니다. 또한, 정부의 공정이용 안내서 발간은 공적 절차가 진행 중임을 보여줍니다.</t>
         </is>
       </c>
       <c r="H260" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I260" t="inlineStr">
         <is>
-          <t>지상파 3사 및 잠재적 다수 언론사</t>
+          <t>다수 언론사 및 창작자</t>
         </is>
       </c>
       <c r="J260" t="inlineStr">
         <is>
-          <t>지상파 3사, 챗GPT 뉴스 무단 사용 소송‥국회  콘텐츠 보호 필요</t>
+          <t>웹 크롤링, 요건 충족시 허용 …문체부 'AI 학습' 4대 기준 제시</t>
         </is>
       </c>
       <c r="K260" t="inlineStr">
         <is>
-          <t>imnews.imbc.com</t>
+          <t>newspim.com</t>
         </is>
       </c>
       <c r="L260" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M260" t="inlineStr">
         <is>
-          <t>https://imnews.imbc.com/news/2026/politics/article/6802944_36911.html</t>
+          <t>https://www.newspim.com/news/view/20260226000379</t>
         </is>
       </c>
       <c r="N260" t="inlineStr">
         <is>
-          <t>2026-02-24 13:12:53.509849+00:00</t>
+          <t>2026-02-26 12:52:51.579562+00:00</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B261" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C261" t="inlineStr">
         <is>
-          <t>오픈AI</t>
+          <t>루이비통</t>
         </is>
       </c>
       <c r="D261" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E261" t="inlineStr">
         <is>
-          <t>지상파 3사, 오픈AI 상대 저작권 침해 중단 및 손해배상 청구 소송 제기</t>
+          <t>대법원 파기환송 (개인 사용 목적 리폼은 상표권 침해 아님 판시)</t>
         </is>
       </c>
       <c r="F261" t="inlineStr">
         <is>
-          <t>지상파 방송 3사가 챗GPT 개발사 오픈AI를 상대로 뉴스 콘텐츠 무단 이용에 대한 저작권 침해 중단 및 손해배상 청구 소송을 제기했습니다. 방송 3사는 오픈AI가 상업적 이익을 얻으면서도 적법한 라이선스 계약을 거부하고 있다고 주장하며, 이는 국내 창작자 및 저작권자의 권리 보호와 데이터 주권 문제로 보고 있습니다.</t>
+          <t>대법원은 개인 사용 목적의 명품 리폼은 상표권 침해가 아니라고 판결하며, 동네 수선집에 1500만원 배상을 명령했던 2심 판결을 파기환송했다. 이번 판결은 상표권의 범위와 개인의 재산권 행사에 대한 중요한 법적 기준을 제시했다. 해당 사건은 대법원의 새로운 법리에 따라 하급심에서 다시 심리될 예정이다.</t>
         </is>
       </c>
       <c r="G261" t="inlineStr">
         <is>
-          <t>오픈AI는 글로벌 빅테크 기업으로 자력이 충분하며(적합 조건 2), 뉴스 콘텐츠 무단 이용에 대한 책임이 명확해 보입니다(적합 조건 1). 방송 3사라는 주요 콘텐츠 생산자 집단이 소송을 제기했으며(적합 조건 3), 오픈AI의 천문학적 이익을 고려할 때 피해 규모도 클 것으로 예상됩니다(적합 조건 4). 증거 확보 또한 용이할 것으로 판단됩니다(적합 조건 5).</t>
+          <t>대기업인 루이비통을 상대로 한 소송으로 상대방의 자력이 충분하며(적합 조건 2), 대법원 판결을 통해 개인 사용 목적 리폼은 상표권 침해가 아니라는 법리가 명확해져 상대방 책임이 비교적 명확해졌다(적합 조건 1). 이 판례는 유사한 상황에 처한 다수의 리폼업체 및 개인 소비자에게 영향을 미치므로 집단적 피해 가능성이 있다(적합 조건 3). 또한, 대법원 판결이라는 강력한 증거가 확보되었다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H261" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1500만원 (2심 판결액, 파기환송됨) 및 소송 비용</t>
         </is>
       </c>
       <c r="I261" t="inlineStr">
         <is>
-          <t>방송 3사 및 국내 개별 창작자, 저작권자 다수</t>
+          <t>1개 수선집 (판례의 영향은 다수)</t>
         </is>
       </c>
       <c r="J261" t="inlineStr">
         <is>
-          <t>지상파 3사, 오픈AI 상대 소송…‘뉴스 무단 이용’ 챗GPT에 법적 책임 ...</t>
+          <t>동네 수선집, 루이비통 이겼다…대법  개인이 쓸 리폼, 상표권 무관 (종...</t>
         </is>
       </c>
       <c r="K261" t="inlineStr">
         <is>
-          <t>sportsseoul.com</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L261" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M261" t="inlineStr">
         <is>
-          <t>https://www.sportsseoul.com/news/read/1588263?ref=naver</t>
+          <t>https://www.news1.kr/society/court-prosecution/6083813</t>
         </is>
       </c>
       <c r="N261" t="inlineStr">
         <is>
-          <t>2026-02-24 13:12:05.876339+00:00</t>
+          <t>2026-02-26 12:52:31.061174+00:00</t>
         </is>
       </c>
     </row>
     <row r="262">
       <c r="A262" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B262" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C262" t="inlineStr">
         <is>
           <t>오픈AI</t>
         </is>
       </c>
       <c r="D262" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E262" t="inlineStr">
         <is>
-          <t>서울중앙지법에 저작권 침해 중단 및 손해배상청구 소송 제기</t>
+          <t>지상파 3사가 오픈AI를 상대로 저작권 침해 중단 및 손해배상 청구 소송 제기</t>
         </is>
       </c>
       <c r="F262" t="inlineStr">
         <is>
-          <t>SBS를 포함한 지상파 3사가 챗GPT 개발사 오픈AI를 상대로 서울중앙지법에 저작권 침해 중단 및 손해배상청구 소송을 제기했습니다. 이는 글로벌 AI 기업으로부터 국내 뉴스 콘텐츠를 보호하기 위한 움직임으로, 국회에서도 관련 목소리가 나오고 있습니다.</t>
+          <t>KBS, MBC, SBS 등 지상파 3사가 생성형 AI 챗GPT 운영사 오픈AI를 상대로 저작권 침해 중단 및 손해배상 청구 소송을 제기했다. 지상파 방송 3사는 글로벌 AI 기업인 오픈AI가 자사 콘텐츠를 무단으로 학습하여 저작권을 침해했다고 주장하고 있다.</t>
         </is>
       </c>
       <c r="G262" t="inlineStr">
         <is>
-          <t>상대방(오픈AI)은 글로벌 대기업으로 자력이 충분하며, 지상파 3사라는 다수의 권리자가 공동으로 소송을 제기하여 집단적 피해의 성격을 가집니다. AI 학습에 사용된 콘텐츠의 규모를 고려할 때 피해 규모가 클 것으로 예상되며, 이미 소송이 진행 중인 상태입니다. AI 저작권 침해는 전 세계적인 쟁점으로, 승소 시 높은 배상액을 기대할 수 있어 투자 매력이 높습니다.</t>
+          <t>글로벌 대기업인 오픈AI를 상대로 지상파 3사가 공동으로 저작권 침해 및 손해배상 소송을 제기한 사건으로, 상대방의 자력이 충분하고 집단적 피해에 해당합니다. 피해 규모는 미상이지만, 글로벌 AI 기업의 저작권 침해라는 점에서 상당한 금액이 예상됩니다.</t>
         </is>
       </c>
       <c r="H262" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I262" t="inlineStr">
         <is>
-          <t>3사</t>
+          <t>3개 방송사</t>
         </is>
       </c>
       <c r="J262" t="inlineStr">
         <is>
-          <t>지상파 3사, 오픈AI에 소송…국회서도  콘텐츠 보호  목소리</t>
+          <t>[주간 미디어동향] 방송광고 결합판매 위헌 여부, 2월 26일 헌재 판단 外</t>
         </is>
       </c>
       <c r="K262" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>banronbodo.com</t>
         </is>
       </c>
       <c r="L262" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M262" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008453415&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>https://www.banronbodo.com/news/articleView.html?idxno=31814</t>
         </is>
       </c>
       <c r="N262" t="inlineStr">
         <is>
-          <t>2026-02-24 12:57:39.433504+00:00</t>
+          <t>2026-02-26 01:04:09.666597+00:00</t>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="A263" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B263" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C263" t="inlineStr">
         <is>
-          <t>애경산업</t>
+          <t>골프존</t>
         </is>
       </c>
       <c r="D263" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E263" t="inlineStr">
         <is>
-          <t>1심 동국제약 일부 승소, 애경산업 항소로 2심 진행 중</t>
+          <t>대법원 선고 기일 예정</t>
         </is>
       </c>
       <c r="F263" t="inlineStr">
         <is>
-          <t>동국제약과 애경산업이 '마데카' 상표를 두고 상표권 침해 소송을 벌이고 있다. 1심에서 동국제약이 일부 승소하여 애경산업에 1억 7500만원 지급 명령이 내려졌으나, 애경산업이 항소하여 현재 2심이 진행 중이다. 동국제약은 마데카솔 브랜드 가치 훼손 및 소비자 오인 가능성을 주장하며, 애경산업은 성분 표기 용어일 뿐 상표권 침해가 아니라고 맞서고 있다.</t>
+          <t>스크린골프 업체 골프존이 골프코스 설계사들의 허락 없이 설계도면을 바탕으로 스크린골프 코스를 서비스했다는 저작권 침해 분쟁이 대법원에서 최종 결론을 앞두고 있습니다. 설계사들은 골프코스가 창작물이며 무단 구현은 저작권 침해라고 주장하며 307억 원 규모의 손해배상을 청구했습니다. 1심은 설계사 일부 승소, 2심은 골프존 전부 승소로 엇갈린 판결이 나왔습니다.</t>
         </is>
       </c>
       <c r="G263" t="inlineStr">
         <is>
-          <t>애경산업은 대기업으로 자력이 충분하며(적합 조건 2), 1심에서 동국제약이 일부 승소하여 애경산업의 책임이 인정되었고(적합 조건 1), 1.75억 원의 배상 명령이 내려져 피해 규모가 적지 않다(적합 조건 4). 또한 1심 판결이 나온 만큼 증거가 충분히 확보된 상태이다(적합 조건 5). 현재 2심이 진행 중으로 종결된 사건이 아니다.</t>
+          <t>골프존은 스크린골프 시장의 선두 기업으로 충분한 자력을 가졌으며(적합 조건 2), 청구된 손해배상액이 307억 원으로 매우 큰 규모입니다(적합 조건 4). 골프코스 설계도면과 스크린골프 코스 구현물 등 객관적 증거가 존재하며(적합 조건 5), 현재 대법원 판결을 앞두고 있어 종결된 사건이 아닙니다.</t>
         </is>
       </c>
       <c r="H263" t="inlineStr">
         <is>
-          <t>1억 7500만원 (1심 판결 기준)</t>
+          <t>307억 원</t>
         </is>
       </c>
       <c r="I263" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>3곳의 골프코스 설계회사</t>
         </is>
       </c>
       <c r="J263" t="inlineStr">
         <is>
-          <t>‘마데카’ 상표 놓고 동국제약 VS 애경 다시 충돌…항소로 2심 돌입</t>
+          <t>'골프존 vs 골프코스 설계사' 저작권분쟁 오늘 결론</t>
         </is>
       </c>
       <c r="K263" t="inlineStr">
         <is>
-          <t>mdtoday.co.kr</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L263" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M263" t="inlineStr">
         <is>
-          <t>https://mdtoday.co.kr/news/view/1065589740960944</t>
+          <t>https://www.ytn.co.kr/_ln/0103_202602260000275788</t>
         </is>
       </c>
       <c r="N263" t="inlineStr">
         <is>
-          <t>2026-02-24 00:56:57.797855+00:00</t>
+          <t>2026-02-26 00:46:03.247448+00:00</t>
         </is>
       </c>
     </row>
     <row r="264">
       <c r="A264" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B264" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C264" t="inlineStr">
         <is>
-          <t>퍼플렉시티</t>
+          <t>앤트로픽</t>
         </is>
       </c>
       <c r="D264" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E264" t="inlineStr">
         <is>
-          <t>과거 저작권 침해 소송 이력, 향후 추가 소송 가능성</t>
+          <t>AI 학습 데이터 저작권 침해 관련 기존 소송 판결 존재, 공론화 및 추가 소송 가능성 높음</t>
         </is>
       </c>
       <c r="F264" t="inlineStr">
         <is>
-          <t>AI 검색엔진 퍼플렉시티가 웹 콘텐츠 요약 제공 방식으로 인해 일부 언론사 및 출판사로부터 저작권 침해 소송을 당한 이력이 있습니다. 삼성전자가 갤럭시 S26에 퍼플렉시티를 통합할 예정이어서, 이 같은 저작권 리스크가 향후 삼성의 AI 전략에 영향을 미칠 수 있다는 우려가 제기되고 있습니다.</t>
+          <t>AI 개발사 앤트로픽이 '파나마 프로젝트'를 통해 수백만 권의 책을 스캔하여 AI 모델 학습에 사용하고 재활용했습니다. 이 과정에서 불법 공유사이트에서 도서 데이터를 다운로드하여 저작권 침해 소송을 당했으며, 법원은 불법 다운로드는 저작권 침해로 판단했습니다. 기사는 AI가 인류의 지적 공유지를 사유화하고 막대한 수익을 벌어들이는 것에 대한 윤리적, 법적 문제 제기와 함께 공공 환원의 필요성을 강조하고 있습니다.</t>
         </is>
       </c>
       <c r="G264" t="inlineStr">
         <is>
-          <t>퍼플렉시티는 웹 콘텐츠 요약 제공으로 인해 일부 언론사와 출판사로부터 저작권 침해 소송을 당한 이력이 있어 상대방 책임이 비교적 명확합니다. (적합 조건 1) '일부 언론사와 출판사'는 다수의 피해자를 의미하며 (적합 조건 3), 삼성전자와 같은 대기업이 통합을 추진하는 만큼 상대방의 자력이 충분할 것으로 예상됩니다. (적합 조건 2) 이미 소송 이력이 있다는 점에서 증거 확보도 용이할 것으로 보입니다. (적합 조건 5)</t>
+          <t>AI 개발사 앤트로픽은 1830억 달러의 기업 가치를 가진 대기업으로 자력이 충분합니다 (적합 조건 2). 수백만 권의 책을 AI 학습에 사용하며 저작권 침해(불법 다운로드) 소송을 당한 바 있고, 워싱턴포스트 보도 등 객관적 증거가 존재합니다 (적합 조건 1, 5). '파나마 프로젝트'를 통해 전 세계 모든 책을 사용하려 했다는 점에서 집단적 피해 가능성이 높으며 (적합 조건 3), 피해 규모 또한 막대할 것으로 예상됩니다 (적합 조건 4). 기존 판결이 있었으나, AI 학습 데이터 사용에 대한 저작권 및 공정 이용 논의가 활발하여 새로운 소송의 여지가 충분합니다 (적합 조건 6, 부적합 조건 해당 없음).</t>
         </is>
       </c>
       <c r="H264" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>미상 (잠재적 수십억 달러 이상)</t>
         </is>
       </c>
       <c r="I264" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수백만 명 (저작권자)</t>
         </is>
       </c>
       <c r="J264" t="inlineStr">
         <is>
-          <t>삼성전자, 갤럭시 S26에 퍼플렉시티 통합…사용자 편리일까 혼란일까?</t>
+          <t>[황경상의 하이퍼 파라미터]빚이 없다고 한다면 뻔뻔하다</t>
         </is>
       </c>
       <c r="K264" t="inlineStr">
         <is>
-          <t>autodaily.co.kr</t>
+          <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L264" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M264" t="inlineStr">
         <is>
-          <t>https://www.autodaily.co.kr/news/articleView.html?idxno=541809</t>
+          <t>https://www.khan.co.kr/article/202602252005005</t>
         </is>
       </c>
       <c r="N264" t="inlineStr">
         <is>
-          <t>2026-02-24 00:55:09.641378+00:00</t>
+          <t>2026-02-25 13:32:07.388283+00:00</t>
         </is>
       </c>
     </row>
     <row r="265">
       <c r="A265" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B265" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C265" t="inlineStr">
         <is>
-          <t>힘스앤허스 헬스</t>
+          <t>오픈AI</t>
         </is>
       </c>
       <c r="D265" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E265" t="inlineStr">
         <is>
-          <t>노보 노디스크의 특허 침해 소송 제기, FDA 단속 및 법무부 수사 의뢰</t>
+          <t>서울중앙지법에 저작권 침해 중단 및 손해배상 청구 소송 제기</t>
         </is>
       </c>
       <c r="F265" t="inlineStr">
         <is>
-          <t>힘스앤허스 헬스(Hims)가 노보 노디스크의 비만치료제 복제 조제약을 판매하여 특허 침해 소송에 휘말리고 규제 당국의 단속 및 법무부 수사 의뢰를 받았습니다. Hims는 결국 해당 제품을 자진 철수했으나, 법적 불확실성으로 주가가 급락하는 등 기업에 상당한 위험 요인으로 작용하고 있습니다. 노보 노디스크는 Hims를 상대로 특허 침해 소송을 제기한 상태입니다.</t>
+          <t>KBS, MBC, SBS 등 지상파 3사가 챗GPT 개발사인 오픈AI를 상대로 저작권 침해 중단 및 손해배상 청구 소송을 제기했습니다. 오픈AI가 자사 뉴스 콘텐츠를 무단으로 수집해 챗GPT 학습에 동원했다고 주장하며, 이는 국내 방송사가 글로벌 AI 기업에 직접 법적 책임을 묻는 첫 사례입니다. 이번 소송은 뉴욕타임스 등 해외 언론사들이 오픈AI를 상대로 진행 중인 저작권 소송과 궤를 같이하며, 구체적인 피해 입증이 주요 쟁점이 될 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G265" t="inlineStr">
         <is>
-          <t>노보 노디스크가 힘스를 상대로 특허 침해 소송을 제기했으며, FDA 단속 및 법무부 수사 의뢰까지 진행되어 상대방 책임이 명확합니다. 상장회사인 힘스는 자력이 충분하며, 관련 매출이 약 8억 달러로 추정되어 피해 규모가 큽니다. 규제 당국의 공식 발표와 힘스의 제품 자진 철수 등 증거 확보가 용이하고 공적 절차가 진행 중인 점도 소송금융 투자에 적합한 조건입니다.</t>
+          <t>대기업 피고(OpenAI)의 책임이 명확하며, 글로벌 빅테크 기업으로 자력이 충분합니다. 지상파 3사가 공동으로 소송을 제기했고, 전 세계 언론사들이 유사 소송을 진행 중인 집단적 피해 양상을 보입니다. 다만, 구체적인 피해 입증이 소송의 관건이 될 수 있습니다.</t>
         </is>
       </c>
       <c r="H265" t="inlineStr">
         <is>
-          <t>8억 달러 이상 추정</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I265" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>3개 방송사</t>
         </is>
       </c>
       <c r="J265" t="inlineStr">
         <is>
-          <t>[AI의 종목 이야기] '비만약 카피캣 역풍' 힘스, 결산 공개 뒤 7% 급락</t>
+          <t>지상파 3사, 오픈AI 상대로 첫 저작권 소송…글로벌 '데이터 주권' 전쟁</t>
         </is>
       </c>
       <c r="K265" t="inlineStr">
         <is>
-          <t>newspim.com</t>
+          <t>view.asiae.co.kr</t>
         </is>
       </c>
       <c r="L265" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M265" t="inlineStr">
         <is>
-          <t>https://www.newspim.com/news/view/20260224000062</t>
+          <t>https://view.asiae.co.kr/article/2026022410150595510</t>
         </is>
       </c>
       <c r="N265" t="inlineStr">
         <is>
-          <t>2026-02-24 00:52:34.759424+00:00</t>
+          <t>2026-02-25 13:19:25.616337+00:00</t>
         </is>
       </c>
     </row>
     <row r="266">
       <c r="A266" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B266" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C266" t="inlineStr">
         <is>
-          <t>솔루스첨단소재</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="D266" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E266" t="inlineStr">
         <is>
-          <t>미국 텍사스 동부지방법원에서 1심 판결 임박</t>
+          <t>중국 검찰의 엄단 방침 발표 및 관련 형사 재판 진행 중</t>
         </is>
       </c>
       <c r="F266" t="inlineStr">
         <is>
-          <t>SK넥실리스가 국내외 경쟁사인 솔루스첨단소재를 상대로 전지박 특허 및 영업비밀 침해 소송을 진행 중입니다. 현재 미국 텍사스 동부지방법원에서 1심 판결을 앞두고 있습니다.</t>
+          <t>중국 검찰이 반도체, AI 등 핵심 기술 침해 및 산업 스파이 범죄에 대한 엄단 방침을 발표했다. 2021년부터 2024년까지 1,262명이 기소되었으며, 화웨이 자회사 기술 유출 사건에서는 663억 원 규모의 피해액과 함께 14명의 피고가 유죄 판결을 받았다. 검찰은 기술 관련 민사·행정 소송 관리 감독도 강화할 예정이다.</t>
         </is>
       </c>
       <c r="G266" t="inlineStr">
         <is>
-          <t>대기업 간의 지식재산권 분쟁으로, 상대방(솔루스첨단소재)의 자력이 충분하며, 특허 및 영업비밀 침해 소송의 특성상 증거 확보가 용이하고 피해 규모가 클 가능성이 높습니다. 현재 1심 판결을 앞두고 있어 소송 진행 단계가 명확합니다.</t>
+          <t>상대방 책임이 명확하고(검찰 기소 및 유죄 판결), 피해 규모가 매우 크며(663억원), 이미 공적 절차(검찰 수사 및 형사 재판)가 진행 중이고 객관적 증거가 확보된 상태임. 중국 검찰이 핵심 기술 침해에 대한 엄단 방침을 밝히며 관련 범죄가 증가 추세에 있어 추가 사건 발굴 가능성도 높음.</t>
         </is>
       </c>
       <c r="H266" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>663억원</t>
         </is>
       </c>
       <c r="I266" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J266" t="inlineStr">
         <is>
-          <t>[SK넥실리스 vs 솔루스첨단소재 소송전] SK넥실리스 3000억 유치난항…국...</t>
+          <t>[아시아라운드업 20260225] 중국  미국 추가 관세 자제하길…무역협상서...</t>
         </is>
       </c>
       <c r="K266" t="inlineStr">
         <is>
-          <t>dealsite.co.kr</t>
+          <t>kor.theasian.asia</t>
         </is>
       </c>
       <c r="L266" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M266" t="inlineStr">
         <is>
-          <t>https://dealsite.co.kr/articles/157217</t>
+          <t>http://kor.theasian.asia/archives/401366</t>
         </is>
       </c>
       <c r="N266" t="inlineStr">
         <is>
-          <t>2026-02-24 00:46:19.561525+00:00</t>
+          <t>2026-02-25 12:56:43.890848+00:00</t>
         </is>
       </c>
     </row>
     <row r="267">
       <c r="A267" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B267" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C267" t="inlineStr">
         <is>
-          <t>오픈AI</t>
+          <t>유일에너테크</t>
         </is>
       </c>
       <c r="D267" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E267" t="inlineStr">
         <is>
-          <t>저작권 침해 중단 및 손해배상 청구 소송 제기</t>
+          <t>특허법원 항소심 일부 승소 판결, 대법원 상고 가능성 있음</t>
         </is>
       </c>
       <c r="F267" t="inlineStr">
         <is>
-          <t>KBS, MBC, SBS 등 지상파 방송 3사가 오픈AI를 상대로 챗GPT 학습에 자사 뉴스 콘텐츠를 무단 활용한 것에 대해 저작권 침해 중단 및 손해배상 소송을 제기했습니다. 한국방송협회는 오픈AI가 막대한 이익을 얻고 있음에도 뉴스 콘텐츠 이용에 대한 라이선스 의무를 다하지 않았다고 주장하며, 국내 창작자 권리 보호와 정당한 보상을 촉구했습니다.</t>
+          <t>이차전지 조립장비 기업 엠플러스가 유일에너테크를 상대로 제기한 특허권 침해 소송 항소심에서 일부 승소하여 약 107억 원의 배상금을 확보했다. 법원은 유일에너테크의 특허 침해를 인정하고 해당 장비의 생산 및 사용 금지, 폐기를 명령했다. 엠플러스는 판결금 집행을 위해 유일에너테크의 투자 지분에 대한 가압류를 완료했다.</t>
         </is>
       </c>
       <c r="G267" t="inlineStr">
         <is>
-          <t>OpenAI는 글로벌 빅테크 기업으로 자력이 충분하며(적합 조건 2), 지상파 3사가 공동으로 소송을 제기하여 집단적 피해 양상을 보이고(적합 조건 3), 핵심 자산인 뉴스 콘텐츠의 대량 무단 이용으로 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 챗GPT 학습에 뉴스 콘텐츠가 활용된 사실은 명확하여 증거 확보 가능성이 높습니다(적합 조건 5).</t>
+          <t>상대방 책임이 특허법원 항소심 판결로 명확히 인정되었고(적합 조건 1), 107억 원이라는 큰 피해 규모가 확인됩니다(적합 조건 4). 또한, 상대방의 자력 확보를 위한 가압류 조치가 완료되어 집행 가능성이 높습니다(적합 조건 2). 이미 소송이 진행되어 증거가 충분히 확보된 상태입니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H267" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>약 107억 원</t>
         </is>
       </c>
       <c r="I267" t="inlineStr">
         <is>
-          <t>3개 방송사 및 국내 창작자/저작권자 다수</t>
+          <t>1명 (엠플러스)</t>
         </is>
       </c>
       <c r="J267" t="inlineStr">
         <is>
-          <t>지상파 3사, 오픈AI 상대 저작권 침해 소송 제기… 챗GPT 학습에 뉴스 무...</t>
+          <t>엠플러스  초고속 노칭 특허침해 항소심 일부 승소…107억원 배상금 확...</t>
         </is>
       </c>
       <c r="K267" t="inlineStr">
         <is>
-          <t>inews24.com</t>
+          <t>etoday.co.kr</t>
         </is>
       </c>
       <c r="L267" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M267" t="inlineStr">
         <is>
-          <t>http://www.inews24.com/view/1941805</t>
+          <t>https://www.etoday.co.kr/news/view/2559078</t>
         </is>
       </c>
       <c r="N267" t="inlineStr">
         <is>
-          <t>2026-02-24 00:45:43.980940+00:00</t>
+          <t>2026-02-25 00:54:08.850459+00:00</t>
         </is>
       </c>
     </row>
     <row r="268">
       <c r="A268" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B268" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C268" t="inlineStr">
         <is>
-          <t>OpenAI</t>
+          <t>쿠쿠</t>
         </is>
       </c>
       <c r="D268" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E268" t="inlineStr">
         <is>
-          <t>저작권 침해 중단 및 손해배상 청구 소송 제기</t>
+          <t>특허심판원 무효 심판 진행 중 (앳홈 청구 기각, 쿠쿠 역청구)</t>
         </is>
       </c>
       <c r="F268" t="inlineStr">
         <is>
-          <t>KBS, MBC, SBS 등 지상파 3사가 챗GPT 개발사 오픈AI를 상대로 뉴스 콘텐츠 무단 학습에 따른 저작권 침해 및 손해배상 청구 소송을 제기했다. 방송협회는 오픈AI가 다른 언론사들과는 유료 라이선스 계약을 맺고도 한국 지상파와의 협상을 거부하며 지식재산권을 침해했다고 주장한다. 이번 소송은 글로벌 AI 기업을 상대로 한 국내 첫 소송이다.</t>
+          <t>생활가전 기업 쿠쿠가 스타트업 앳홈의 음식물 처리기 '미닉스 더 플렌더' 디자인을 모방했다는 논란에 휩싸였습니다. 앳홈은 디자인 등록을 마치고 공신력 있는 어워드에서 인정받았으나, 쿠쿠는 유사 디자인을 등록하고 '에코웨일'을 출시해 단기간에 높은 매출을 기록했습니다. 앳홈이 특허심판원에 무효 심판을 청구했으나 기각되었고, 쿠쿠는 앳홈의 디자인권에 대해 역으로 무효 심판을 신청하며 법적 분쟁이 격화되고 있습니다.</t>
         </is>
       </c>
       <c r="G268" t="inlineStr">
         <is>
-          <t>오픈AI는 글로벌 빅테크 기업으로 자력이 충분하며(적합 조건 2), 지상파 3사의 뉴스 콘텐츠 무단 학습에 대한 책임이 비교적 명확하다(적합 조건 1). 수십 년간 축적된 지식 자산 침해로 피해 규모가 클 것으로 예상되며(적합 조건 4), 지상파 3사가 공동으로 소송을 제기하여 집단적 성격을 띤다(적합 조건 3). 또한, 뉴스 콘텐츠 무단 사용에 대한 증거 확보가 가능할 것으로 보인다(적합 조건 5).</t>
+          <t>상대방인 쿠쿠는 대기업으로 자력이 충분하며 (적합 조건 2), 앳홈의 디자인은 공신력 있는 어워드에서 인정받았고 디자인 등록을 마쳐 증거 확보가 용이합니다 (적합 조건 5). 쿠쿠의 유사 제품이 단기간에 93억 원의 매출을 올린 점을 고려할 때 앳홈의 잠재적 피해 규모가 크다고 판단됩니다 (적합 조건 4). 또한 특허심판원 절차가 이미 진행 중이며 쿠쿠가 역으로 무효 심판을 청구하는 등 법적 분쟁이 활발합니다 (적합 조건 6). 비록 특허심판원에서 앳홈의 청구가 기각되었으나, 이는 민사상 손해배상 청구 가능성을 완전히 배제하는 것은 아닙니다.</t>
         </is>
       </c>
       <c r="H268" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I268" t="inlineStr">
         <is>
-          <t>지상파 3사 (KBS, MBC, SBS)</t>
+          <t>1</t>
         </is>
       </c>
       <c r="J268" t="inlineStr">
         <is>
-          <t>지상파 3사 “챗GPT, 뉴스 무단 학습” 오픈AI에 손배소</t>
+          <t>쿠쿠, 디자인 유사성 또 도마 위…앳홈과 충돌</t>
         </is>
       </c>
       <c r="K268" t="inlineStr">
         <is>
-          <t>donga.com</t>
+          <t>cstimes.com</t>
         </is>
       </c>
       <c r="L268" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M268" t="inlineStr">
         <is>
-          <t>https://www.donga.com/news/Society/article/all/20260224/133407568/2</t>
+          <t>https://www.cstimes.com/news/articleView.html?idxno=694626</t>
         </is>
       </c>
       <c r="N268" t="inlineStr">
         <is>
-          <t>2026-02-24 00:38:24.255194+00:00</t>
+          <t>2026-02-25 00:53:33.760813+00:00</t>
         </is>
       </c>
     </row>
     <row r="269">
       <c r="A269" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B269" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C269" t="inlineStr">
         <is>
-          <t>오픈AI</t>
+          <t>앤트로픽</t>
         </is>
       </c>
       <c r="D269" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E269" t="inlineStr">
         <is>
-          <t>서울중앙지법에 저작권 침해 중단 및 손해배상 청구 소송 제기</t>
+          <t>레딧이 앤트로픽을 상대로 소송 제기</t>
         </is>
       </c>
       <c r="F269" t="inlineStr">
         <is>
-          <t>KBS, SBS, MBC 등 국내 지상파 3사가 생성형 AI 챗GPT 학습에 자사 뉴스 콘텐츠가 무단으로 사용되었다며 오픈AI를 상대로 저작권 침해 중단 및 손해배상 청구 소송을 제기했습니다. 오픈AI가 타 언론사와는 유료 라이선스 계약을 체결했음에도 지상파 3사와의 협상을 거부한 점을 지적하며, 국내 창작자들의 권리 보호와 정당한 보상을 요구하고 있습니다.</t>
+          <t>소셜미디어 플랫폼 레딧이 AI 기업 앤트로픽을 상대로 자사 게시물 10만 건 이상을 허락 없이 클로드 학습에 사용했다며 소송을 제기했습니다. 이는 AI 학습 데이터 무단 사용에 대한 지식재산권 침해 여부를 다투는 사건으로, 미중 AI 도둑질 전쟁의 일환으로 보도되었습니다.</t>
         </is>
       </c>
       <c r="G269" t="inlineStr">
         <is>
-          <t>OpenAI는 글로벌 빅테크 기업으로 자력이 충분하며(적합 조건 2), 지상파 3사의 뉴스 콘텐츠를 무단으로 대량 이용한 책임이 명확해 보입니다(적합 조건 1, 5). 국내 주요 방송사들의 공동 소송으로 집단적 피해 구제 성격이 강하며(적합 조건 3), 핵심 자산 침해로 인한 잠재적 피해 규모가 클 것으로 예상됩니다(적합 조건 4).</t>
+          <t>앤트로픽이라는 대형 AI 기업이 피고이며(적합 조건: 상대방 자력 충분), 레딧의 10만 건 이상 게시물을 허락 없이 AI 학습에 사용했다는 주장이 명확합니다(적합 조건: 상대방 책임 명확). 이미 소송이 제기되어 진행 중이며, AI 학습 데이터 무단 사용이라는 새로운 유형의 지식재산권 분쟁으로 잠재적 피해 규모가 클 가능성이 높습니다(적합 조건: 피해 규모가 큼, 증거 확보 가능).</t>
         </is>
       </c>
       <c r="H269" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I269" t="inlineStr">
         <is>
-          <t>지상파 3사</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J269" t="inlineStr">
         <is>
-          <t>“챗GPT가 뉴스 콘텐트 무단 사용”…지상파 3사, 오픈AI에 저작권 소송</t>
+          <t>딥시크, '클로드' 1600만 번 훔쳐 배웠나…미중 AI 도둑질 전쟁, 삼성·S...</t>
         </is>
       </c>
       <c r="K269" t="inlineStr">
         <is>
-          <t>joongang.co.kr</t>
+          <t>g-enews.com</t>
         </is>
       </c>
       <c r="L269" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M269" t="inlineStr">
         <is>
-          <t>https://www.joongang.co.kr/article/25406777</t>
+          <t>https://www.g-enews.com/view.php?ud=20260225071114892fbbec65dfb_1</t>
         </is>
       </c>
       <c r="N269" t="inlineStr">
         <is>
-          <t>2026-02-24 00:36:53.148950+00:00</t>
+          <t>2026-02-25 00:50:37.400287+00:00</t>
         </is>
       </c>
     </row>
     <row r="270">
       <c r="A270" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B270" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C270" t="inlineStr">
         <is>
           <t>오픈AI</t>
         </is>
       </c>
       <c r="D270" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E270" t="inlineStr">
         <is>
-          <t>서울중앙지법에 저작권 침해 중단 및 손해배상 청구 소송 제기</t>
+          <t>지상파 방송 3사가 오픈AI를 상대로 소송 제기</t>
         </is>
       </c>
       <c r="F270" t="inlineStr">
         <is>
-          <t>KBS, MBC, SBS 등 지상파 3사가 챗GPT 개발사인 오픈AI를 상대로 저작권 침해 중단 및 손해배상 청구 소송을 제기했습니다. 오픈AI가 상업용 생성형 AI 학습에 지상파 3사의 뉴스 콘텐츠를 무단으로 사용했다고 주장하며, 이는 국내 방송사가 글로벌 AI 기업을 겨냥한 첫 소송입니다. 한국방송협회는 이를 '대한민국 데이터 주권 침해'로 규정하고 있습니다.</t>
+          <t>KBS, MBC, SBS 지상파 방송 3사가 오픈AI를 상대로 뉴스 콘텐츠 무단 이용에 대한 소송을 제기했습니다. 이는 오픈AI가 전 세계 주요 매체들과 라이선스 계약을 맺고 있는 상황에서 국내 방송사들의 콘텐츠를 무단으로 사용한 것에 대한 대응입니다.</t>
         </is>
       </c>
       <c r="G270" t="inlineStr">
         <is>
-          <t>오픈AI라는 글로벌 빅테크 기업을 상대로 한 소송으로 상대방의 자력이 충분하며(적합 조건 2), 지상파 3사가 공동으로 소송을 제기하여 집단적 피해의 성격을 띠고 있습니다(적합 조건 3). 수십 년간 축적된 뉴스 콘텐츠의 무단 학습 주장은 잠재적 피해 규모가 크며(적합 조건 4), 저작권 침해 책임이 명확히 주장되고 있습니다(적합 조건 1). 이는 국내 방송사가 글로벌 AI 기업을 상대로 제기한 첫 소송으로, 법리적 선례를 만들 가능성이 높습니다.</t>
+          <t>오픈AI는 글로벌 대기업으로 자력이 충분하며(적합 조건 2), 지상파 방송 3사가 공동으로 소송을 제기하여 집단적 피해(적합 조건 3) 및 대규모 손해배상 가능성이 높습니다(적합 조건 4). 뉴스 콘텐츠 무단 이용에 대한 책임이 명확하고(적합 조건 1), 증거 확보도 용이할 것으로 판단됩니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H270" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I270" t="inlineStr">
         <is>
-          <t>지상파 3사 (KBS, MBC, SBS) 및 잠재적으로 유사 피해를 입은 타 언론사 다수</t>
+          <t>KBS, MBC, SBS 등 지상파 방송 3사</t>
         </is>
       </c>
       <c r="J270" t="inlineStr">
         <is>
-          <t>지상파 3사, 오픈AI 상대 첫 저작권 소송… 데이터 주권 침해</t>
+          <t>[2월24일]  챗GPT 유료 서비스를 사용한 당신은 전 세계 상위 0.3%</t>
         </is>
       </c>
       <c r="K270" t="inlineStr">
         <is>
-          <t>view.asiae.co.kr</t>
+          <t>aitimes.com</t>
         </is>
       </c>
       <c r="L270" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M270" t="inlineStr">
         <is>
-          <t>https://view.asiae.co.kr/article/2026022322522562126</t>
+          <t>https://www.aitimes.com/news/articleView.html?idxno=207147</t>
         </is>
       </c>
       <c r="N270" t="inlineStr">
         <is>
-          <t>2026-02-24 00:36:07.481189+00:00</t>
+          <t>2026-02-25 00:47:31.917843+00:00</t>
         </is>
       </c>
     </row>
     <row r="271">
       <c r="A271" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B271" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C271" t="inlineStr">
         <is>
-          <t>오픈AI</t>
+          <t>할로자임</t>
         </is>
       </c>
       <c r="D271" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E271" t="inlineStr">
         <is>
-          <t>서울중앙지법에 저작권 침해 중단 및 손해배상 청구 소송 제기</t>
+          <t>영국 법원 판결 선고 (머크 승소), 독일 판매금지 가처분 진행 중, 미국 특허 무효 심판 진행 중</t>
         </is>
       </c>
       <c r="F271" t="inlineStr">
         <is>
-          <t>KBS, MBC, SBS 등 지상파 3사가 챗GPT 개발사인 오픈AI를 상대로 뉴스 콘텐츠 대량 무단 사용에 대한 저작권 침해 중단 및 손해배상 청구 소송을 제기했습니다. 한국방송협회는 오픈AI가 방송사의 핵심 자산을 무단으로 사용하여 상업적 이익을 취하고 있으며, 다른 언론사들과는 유료 라이선스 계약을 체결하면서도 지상파 3사와의 협상을 거부하고 있다고 밝혔습니다. 이번 소송은 글로벌 AI 기업을 상대로 한 국내 지상파의 첫 소송입니다.</t>
+          <t>글로벌 제약사 머크와 할로자임 간의 특허 분쟁에서 영국 법원이 할로자임의 특허 침해 주장이 근거 없다고 판단했다. 이는 머크에 플랫폼 기술을 제공한 한국 바이오 기업 알테오젠의 행보에도 긍정적인 영향을 미칠 것으로 보인다. 현재 독일에서는 키트루다SC 판매금지 가처분이 인용된 상태이며, 미국에서도 특허 무효 심판이 진행 중이다.</t>
         </is>
       </c>
       <c r="G271" t="inlineStr">
         <is>
-          <t>오픈AI는 글로벌 빅테크 기업으로 자력이 충분하며(적합 조건 2), 지상파 3사가 공동으로 소송을 제기하여 집단적 피해 양상을 보입니다(적합 조건 3). 뉴스 콘텐츠 대량 무단 사용에 대한 책임 주장이 명확하고(적합 조건 1), 오픈AI가 다른 언론사들과 유료 계약을 맺은 점 등 증거 확보 가능성이 높습니다(적합 조건 5). 또한, '천문학적인 이익' 언급으로 피해 규모가 클 것으로 예상됩니다(적합 조건 4).</t>
+          <t>글로벌 제약사 간의 특허 분쟁으로 상대방(할로자임)의 자력이 충분하며, 관련 시장 규모가 매우 커 피해 규모(또는 소송 승소 시 이익)가 클 것으로 예상됩니다. 영국 법원에서 할로자임의 특허 침해 주장이 근거 없다고 판단하여 상대방 책임(주장의 부당성)이 명확해지고 있으며, 이는 소송금융 투자 대상으로서의 승소 가능성을 높이는 강력한 증거가 됩니다.</t>
         </is>
       </c>
       <c r="H271" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I271" t="inlineStr">
         <is>
-          <t>지상파 3사 (KBS, MBC, SBS)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J271" t="inlineStr">
         <is>
-          <t>지상파, 오픈AI에 소송 “뉴스콘텐츠 대량 무단 사용”</t>
+          <t>[Invest Law]머크vs할로자임 특허분쟁 英판결, 韓알테오젠 영향은</t>
         </is>
       </c>
       <c r="K271" t="inlineStr">
         <is>
-          <t>donga.com</t>
+          <t>view.asiae.co.kr</t>
         </is>
       </c>
       <c r="L271" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M271" t="inlineStr">
         <is>
-          <t>https://www.donga.com/news/Culture/article/all/20260223/133406899/1</t>
+          <t>https://view.asiae.co.kr/article/2026022315385239018</t>
         </is>
       </c>
       <c r="N271" t="inlineStr">
         <is>
-          <t>2026-02-24 00:35:12.406050+00:00</t>
+          <t>2026-02-25 00:46:12.914280+00:00</t>
         </is>
       </c>
     </row>
     <row r="272">
       <c r="A272" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B272" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C272" t="inlineStr">
         <is>
           <t>오픈AI</t>
         </is>
       </c>
       <c r="D272" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E272" t="inlineStr">
         <is>
-          <t>지상파 3사가 오픈AI를 상대로 저작권 침해 중단 및 손해배상 청구 소송 제기</t>
+          <t>방송3사가 오픈AI를 상대로 저작권 침해 소송 제기</t>
         </is>
       </c>
       <c r="F272" t="inlineStr">
         <is>
-          <t>지상파 3사(KBS·MBC·SBS)가 오픈AI를 상대로 자사 뉴스 콘텐츠가 챗GPT 학습에 무단 활용되었다며 저작권 침해 중단 및 손해배상 청구 소송을 제기했습니다. AI 학습 데이터 활용에 대한 명확한 대가 산정 기준이 없는 상황에서, 오픈AI가 해외 언론사와는 유료 계약을 체결했음에도 국내 언론사와의 협상에는 응하지 않아 형평성 문제가 제기되고 있습니다. 이는 국내 방송사가 글로벌 AI 기업을 상대로 제기한 첫 소송입니다.</t>
+          <t>방송3사가 오픈AI를 상대로 뉴스 콘텐츠 무단 이용에 대한 저작권 침해 중단 및 손해배상 청구 소송을 제기했다. 한국방송협회는 오픈AI가 방송사의 핵심 자산을 무단으로 사용하고 노출하고 있다고 주장하며, AI 학습 대가 협상을 본격화할 것으로 보인다.</t>
         </is>
       </c>
       <c r="G272" t="inlineStr">
         <is>
-          <t>글로벌 AI 기업인 오픈AI를 상대로 지상파 3사가 저작권 침해 소송을 제기한 사건으로, 상대방의 자력이 충분하고(적합 조건 2) 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 오픈AI가 해외 언론사와는 유료 계약을 체결한 반면 국내 언론사와의 협상에는 응하지 않았다는 점에서 책임이 비교적 명확하며(적합 조건 1), 이는 증거 확보에도 유리할 수 있습니다(적합 조건 5). 또한, 국내 언론사 전반에 걸쳐 유사한 피해가 발생할 수 있어 잠재적 집단 피해 가능성도 있습니다(적합 조건 3).</t>
+          <t>상대방 책임이 비교적 명확함 (저작권 침해), 상대방에게 자력이 충분함 (오픈AI), 방송3사가 공동으로 소송을 제기하여 집단적 성격이 강하며, 핵심 자산인 뉴스 콘텐츠 무단 이용으로 인한 피해 규모가 클 것으로 예상됩니다. (적합 조건 1, 2, 3, 4, 5 해당)</t>
         </is>
       </c>
       <c r="H272" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I272" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>방송3사</t>
         </is>
       </c>
       <c r="J272" t="inlineStr">
         <is>
-          <t>대가 산정 기준 없는 AI 학습…형평성 논란에 소송까지</t>
+          <t>[AI 저작권 전쟁下] 방송3사가 보낸 ‘경고장’…AI 학습 대가 협상 본격...</t>
         </is>
       </c>
       <c r="K272" t="inlineStr">
         <is>
-          <t>ajunews.com</t>
+          <t>ddaily.co.kr</t>
         </is>
       </c>
       <c r="L272" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M272" t="inlineStr">
         <is>
-          <t>https://www.ajunews.com/view/20260223152307873</t>
+          <t>https://www.ddaily.co.kr/page/view/2026022411595455501</t>
         </is>
       </c>
       <c r="N272" t="inlineStr">
         <is>
-          <t>2026-02-23 13:06:15.979010+00:00</t>
+          <t>2026-02-25 00:42:52.800496+00:00</t>
         </is>
       </c>
     </row>
     <row r="273">
       <c r="A273" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B273" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C273" t="inlineStr">
         <is>
-          <t>오픈AI</t>
+          <t>불법 만화 유통 사이트 운영자</t>
         </is>
       </c>
       <c r="D273" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E273" t="inlineStr">
         <is>
-          <t>저작권 침해 중단 및 손해배상 청구 소송 제기</t>
+          <t>저작권법 개정 논의 및 불법 유통 사이트 단속 촉구</t>
         </is>
       </c>
       <c r="F273" t="inlineStr">
         <is>
-          <t>KBS, MBC, SBS 등 지상파 방송 3사가 생성형 인공지능 챗GPT 개발사 오픈AI를 상대로 뉴스콘텐츠 무단 이용에 대한 저작권 침해 중단 및 손해배상 청구 소송을 제기했습니다. 이는 AI 학습 데이터 저작권 침해에 대한 국내 주요 콘텐츠 제공자들의 첫 대규모 소송 사례로, 향후 AI 산업과 저작권 법리에 중요한 영향을 미칠 것으로 예상됩니다.</t>
+          <t>AI 저작권 문제와 불법 만화 유통 사이트로 인한 저작권 침해가 심각한 문제로 지적되고 있습니다. 20년차 만화가는 불법 스캔 피해를 겪으며 이에 대한 경고를 보냈습니다. 현재 최대 5배의 징벌적 손해배상제도와 형사처벌 강화를 포함하는 저작권법 개정안이 논의 중이며, '누누티비' 사태와 같은 불법 유통 사이트에 대한 신속한 조치가 요구되고 있습니다.</t>
         </is>
       </c>
       <c r="G273" t="inlineStr">
         <is>
-          <t>상대방(오픈AI)은 상업적으로 운영되는 대기업으로 자력이 충분하며(적합 조건 2), 방송 3사가 공동으로 소송을 제기하여 집단적 피해의 성격을 띠고 있습니다(적합 조건 3). 생성형 AI 학습에 뉴스 콘텐츠를 무단 이용한 저작권 침해 주장은 상대방 책임이 비교적 명확하며(적합 조건 1), 그 규모를 고려할 때 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 이미 소송이 제기된 상태로 진행 단계가 명확합니다.</t>
+          <t>불법 유통 사이트로 인한 저작권 침해는 상대방 책임이 명확하며(적합 조건 1), 만화가 다수에게 집단적 피해를 야기하고(적합 조건 3), 징벌적 손해배상제도 도입 논의로 피해 규모가 커질 가능성이 있습니다(적합 조건 4). 또한 불법 유통 사이트의 특성상 증거 확보가 가능하며(적합 조건 5), 관련 법 개정 논의가 진행 중입니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H273" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I273" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>만화가 다수</t>
         </is>
       </c>
       <c r="J273" t="inlineStr">
         <is>
-          <t>방송 3사, 오픈AI에 뉴스콘텐츠 무단이용 관련 소송 제기</t>
+          <t>AI 저작권, 방치한 문제 쌓였죠  불법스캔 겪은 20년차 만화가의 경고</t>
         </is>
       </c>
       <c r="K273" t="inlineStr">
         <is>
-          <t>seoulfn.com</t>
+          <t>mediatoday.co.kr</t>
         </is>
       </c>
       <c r="L273" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M273" t="inlineStr">
         <is>
-          <t>https://www.seoulfn.com/news/articleView.html?idxno=621848</t>
+          <t>https://www.mediatoday.co.kr/news/articleView.html?idxno=332619</t>
         </is>
       </c>
       <c r="N273" t="inlineStr">
         <is>
-          <t>2026-02-23 13:05:46.827799+00:00</t>
+          <t>2026-02-25 00:41:53.225003+00:00</t>
         </is>
       </c>
     </row>
     <row r="274">
       <c r="A274" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B274" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C274" t="inlineStr">
         <is>
-          <t>OpenAI</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="D274" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E274" t="inlineStr">
         <is>
-          <t>저작권 침해 중단 및 손해배상 청구 소송 제기</t>
+          <t>삼양식품의 영문 상표 출원, CJ제일제당의 해외 상표권 소송 진행, KT&amp;G의 제조 공장 단속 등</t>
         </is>
       </c>
       <c r="F274" t="inlineStr">
         <is>
-          <t>지상파 3사가 챗GPT의 뉴스 콘텐츠 무단 사용에 대해 저작권 침해 중단 및 손해배상 청구 소송을 서울중앙지법에 제기했다. 한국방송협회는 챗GPT가 자사의 핵심 자산인 뉴스 콘텐츠를 대량으로 무단 이용했다고 주장하며, 이는 인공지능 학습 데이터 저작권 침해와 관련된 중요한 법적 분쟁이 될 것으로 보인다.</t>
+          <t>K-브랜드 열풍에 편승한 해외 상표 도용, 이른바 '짝퉁' 제품이 전 세계적으로 확산되며 '상표 전쟁'이 벌어지고 있습니다. 불닭볶음면, 비비고 등 주요 K-브랜드들이 피해를 입고 있으며, 상표권 침해 사례는 만 건을 넘어섰습니다. 이에 삼양식품은 영문 상표 출원에 나서고, CJ제일제당은 해외 소송을 진행하는 등 브랜드 보호를 위한 노력이 이어지고 있습니다.</t>
         </is>
       </c>
       <c r="G274" t="inlineStr">
         <is>
-          <t>챗GPT 개발사 OpenAI는 자력이 충분한 대기업이며, 지상파 3사의 뉴스 콘텐츠 무단 사용은 저작권 침해로 상대방 책임이 명확히 주장되고 있다. 핵심 자산인 뉴스 콘텐츠의 대량 무단 이용으로 인한 피해 규모가 클 것으로 예상되며, 유사 피해를 입은 다른 언론사들도 많아 집단적 피해 가능성이 높다.</t>
+          <t>K-브랜드 상표 도용은 상대방의 책임이 비교적 명확하며(적합 조건 1), 삼양식품, CJ제일제당 등 다수의 대기업이 피해를 입고 있어 집단적 피해 양상을 보입니다(적합 조건 3). 브랜드 신뢰 훼손 및 매출 감소 등 피해 규모가 크고(적합 조건 4), 상표권 침해에 대한 증거 확보가 용이하며(적합 조건 5), 국내 상표 출원 및 해외 소송 진행 등 공적 절차가 진행 중입니다(적합 조건 6). 다만, 다수의 해외 침해자를 특정하고 자력을 확인하는 것이 과제가 될 수 있습니다.</t>
         </is>
       </c>
       <c r="H274" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I274" t="inlineStr">
         <is>
-          <t>지상파 3사</t>
+          <t>다수의 K-브랜드 기업 및 만 건 이상의 상표권 침해 사례</t>
         </is>
       </c>
       <c r="J274" t="inlineStr">
         <is>
-          <t>챗GPT, 뉴스 무단 사용 …지상파 3사, 결국 칼 빼들었다</t>
+          <t>[이슈픽] K-브랜드 열풍 뒤 ‘상표 전쟁’…글로벌 시장 노린 이름 도용...</t>
         </is>
       </c>
       <c r="K274" t="inlineStr">
         <is>
-          <t>mhnse.com</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L274" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M274" t="inlineStr">
         <is>
-          <t>https://www.mhnse.com/news/articleView.html?idxno=511363</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8492328&amp;ref=A</t>
         </is>
       </c>
       <c r="N274" t="inlineStr">
         <is>
-          <t>2026-02-23 13:05:16.121193+00:00</t>
+          <t>2026-02-24 13:16:18.852604+00:00</t>
         </is>
       </c>
     </row>
     <row r="275">
       <c r="A275" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B275" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C275" t="inlineStr">
         <is>
           <t>오픈AI</t>
         </is>
       </c>
       <c r="D275" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E275" t="inlineStr">
         <is>
           <t>서울중앙지법에 저작권 침해 중단 및 손해배상 청구 소송 제기</t>
         </is>
       </c>
       <c r="F275" t="inlineStr">
         <is>
-          <t>KBS, MBC, SBS 등 지상파 3사가 챗GPT 개발사 오픈AI를 상대로 서울중앙지법에 저작권 침해 중단 및 손해배상 청구 소송을 제기했다. 지상파 3사는 오픈AI가 자사의 뉴스 콘텐츠를 무단으로 활용해 챗GPT를 학습시켰다고 주장하며, 이는 지식재산권 침해이자 대한민국 데이터 주권의 문제라고 강조했다. 이번 소송은 국내 지상파 방송사가 글로벌 AI 기업을 상대로 제기한 첫 사례이다.</t>
+          <t>KBS, MBC, SBS 등 지상파 3사가 챗GPT 개발사인 오픈AI를 상대로 뉴스 콘텐츠 무단 활용에 대한 저작권 침해 중단 및 손해배상 청구 소송을 제기했습니다. 이는 국내 방송사가 글로벌 AI 기업을 상대로 제기한 첫 소송으로, 국회에서도 콘텐츠 보호에 대한 목소리가 나오고 있습니다.</t>
         </is>
       </c>
       <c r="G275" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확함 (오픈AI의 뉴스 콘텐츠 무단 활용 주장), 상대방에게 자력이 충분함 (글로벌 빅테크 기업), 피해 규모가 큼 (수십 년간 축적된 지식 자산의 가치), 증거가 있거나 확보 가능함 (AI 학습 데이터 활용). 지상파 3사가 공동으로 소송을 제기하여 조직적인 대응이 이루어지고 있음.</t>
+          <t>오픈AI는 글로벌 AI 기업으로 자력이 충분하며(적합 조건 2), 지상파 3사의 방대한 뉴스 콘텐츠가 무단 활용된 만큼 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 소송 제기 자체가 무단 활용에 대한 증거 확보 가능성을 시사하며(적합 조건 5), 지상파 3사가 저작권 침해를 주장하고 있어 상대방 책임이 비교적 명확하다고 판단됩니다(적합 조건 1).</t>
         </is>
       </c>
       <c r="H275" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I275" t="inlineStr">
         <is>
           <t>3개 방송사</t>
         </is>
       </c>
       <c r="J275" t="inlineStr">
         <is>
-          <t>지상파 3사, 오픈AI 상대 소송... 챗GPT, 뉴스 무단 이용</t>
+          <t>국민의힘 최형두, 지상파 3사 ‘오픈AI’ 상대 소송에 “콘텐츠 보호 앞...</t>
         </is>
       </c>
       <c r="K275" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L275" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M275" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0106_202602231802271576</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8492319&amp;ref=A</t>
         </is>
       </c>
       <c r="N275" t="inlineStr">
         <is>
-          <t>2026-02-23 13:04:29.881610+00:00</t>
+          <t>2026-02-24 13:14:03.830016+00:00</t>
         </is>
       </c>
     </row>
     <row r="276">
       <c r="A276" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B276" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C276" t="inlineStr">
         <is>
-          <t>오픈AI</t>
+          <t>OpenAI</t>
         </is>
       </c>
       <c r="D276" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E276" t="inlineStr">
         <is>
-          <t>저작권 침해 중단 및 손해배상 청구 소송 제기</t>
+          <t>서울중앙지법에 저작권 침해 중단 및 손해배상 청구 소송 제기</t>
         </is>
       </c>
       <c r="F276" t="inlineStr">
         <is>
-          <t>KBS, MBC, SBS 등 지상파 3사가 오픈AI를 상대로 챗GPT 학습에 뉴스 콘텐츠를 무단으로 활용한 것에 대해 저작권 침해 중단 및 손해배상 청구 소송을 제기했습니다. 관련 업계에 따르면 지상파 3사는 오픈AI의 무단 활용으로 인한 피해를 주장하고 있습니다.</t>
+          <t>MBC, KBS, SBS 지상파 3사가 챗GPT 개발사 OpenAI를 상대로 뉴스 콘텐츠 무단 사용에 따른 저작권 침해 중단 및 손해배상 청구 소송을 서울중앙지법에 제기했습니다. 국회에서도 뉴스 콘텐츠 보호의 필요성을 강조하며 국내 창작자와 제작진의 권리 보호와 정당한 보상을 위한 노력을 약속했습니다. 이는 글로벌 AI 기업의 지식 자산 무단 사용에 대한 국내 방송사의 첫 소송입니다.</t>
         </is>
       </c>
       <c r="G276" t="inlineStr">
         <is>
-          <t>오픈AI는 글로벌 대기업으로 자력이 충분하며(적합 조건 2), 지상파 3사가 공동으로 소송을 제기하여 다수 원고에 해당하고(적합 조건 3), 뉴스 콘텐츠 무단 활용 범위에 따라 피해 규모가 클 가능성이 높습니다(적합 조건 4). 소송이 이미 제기되어 진행 중인 사건입니다.</t>
+          <t>지상파 3사가 글로벌 빅테크 기업인 OpenAI를 상대로 뉴스 콘텐츠 무단 사용에 따른 저작권 침해 소송을 제기하여 상대방 책임이 명확하고 자력이 충분합니다. 다수의 언론사가 피해를 입었을 가능성이 있어 집단적 피해의 성격을 가지며, 대량의 콘텐츠 무단 사용으로 피해 규모가 클 것으로 예상됩니다. (적합 조건 1, 2, 3, 4, 5 해당)</t>
         </is>
       </c>
       <c r="H276" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I276" t="inlineStr">
         <is>
-          <t>3개 기업</t>
+          <t>지상파 3사 및 잠재적 다수 언론사</t>
         </is>
       </c>
       <c r="J276" t="inlineStr">
         <is>
-          <t>지상파 3사  오픈AI가 뉴스 콘텐츠 무단이용</t>
+          <t>지상파 3사, 챗GPT 뉴스 무단 사용 소송‥국회  콘텐츠 보호 필요</t>
         </is>
       </c>
       <c r="K276" t="inlineStr">
         <is>
-          <t>it.chosun.com</t>
+          <t>imnews.imbc.com</t>
         </is>
       </c>
       <c r="L276" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M276" t="inlineStr">
         <is>
-          <t>https://it.chosun.com/news/articleView.html?idxno=2023092157463</t>
+          <t>https://imnews.imbc.com/news/2026/politics/article/6802944_36911.html</t>
         </is>
       </c>
       <c r="N276" t="inlineStr">
         <is>
-          <t>2026-02-23 13:04:14.369000+00:00</t>
+          <t>2026-02-24 13:12:53.509849+00:00</t>
         </is>
       </c>
     </row>
     <row r="277">
       <c r="A277" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B277" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C277" t="inlineStr">
         <is>
           <t>오픈AI</t>
         </is>
       </c>
       <c r="D277" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E277" t="inlineStr">
         <is>
-          <t>저작권 침해 중단 및 손해배상 청구 소송 제기</t>
+          <t>지상파 3사, 오픈AI 상대 저작권 침해 중단 및 손해배상 청구 소송 제기</t>
         </is>
       </c>
       <c r="F277" t="inlineStr">
         <is>
-          <t>국내 지상파 방송 3사(KBS, MBC, SBS)가 생성형 AI 챗GPT를 운영하는 오픈AI를 상대로 저작권 침해 중단 및 손해배상 청구 소송을 제기했습니다. 방송사들은 막대한 제작비가 투입된 뉴스 콘텐츠를 오픈AI가 사전 협의나 보상 없이 AI 학습에 무단 활용했다고 주장하며, 이는 명백한 저작권 침해이자 데이터 주권 문제라고 강조했습니다. 이번 소송은 국내 AI 및 콘텐츠 산업의 권리 관계를 정립하는 중요한 분수령이 될 것으로 보입니다.</t>
+          <t>지상파 방송 3사가 챗GPT 개발사 오픈AI를 상대로 뉴스 콘텐츠 무단 이용에 대한 저작권 침해 중단 및 손해배상 청구 소송을 제기했습니다. 방송 3사는 오픈AI가 상업적 이익을 얻으면서도 적법한 라이선스 계약을 거부하고 있다고 주장하며, 이는 국내 창작자 및 저작권자의 권리 보호와 데이터 주권 문제로 보고 있습니다.</t>
         </is>
       </c>
       <c r="G277" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 3(집단적 피해), 4(피해 규모 큼), 5(증거 확보 가능)에 해당합니다. 글로벌 빅테크 기업인 오픈AI를 상대로 국내 지상파 3사가 집단 소송을 제기했으며, 막대한 제작비가 투입된 뉴스 콘텐츠의 무단 활용에 대한 저작권 침해 주장이 명확합니다. 오픈AI가 해외 언론사들과는 유료 라이선스 계약을 체결한 점은 책임 입증에 유리한 근거가 될 수 있습니다.</t>
+          <t>오픈AI는 글로벌 빅테크 기업으로 자력이 충분하며(적합 조건 2), 뉴스 콘텐츠 무단 이용에 대한 책임이 명확해 보입니다(적합 조건 1). 방송 3사라는 주요 콘텐츠 생산자 집단이 소송을 제기했으며(적합 조건 3), 오픈AI의 천문학적 이익을 고려할 때 피해 규모도 클 것으로 예상됩니다(적합 조건 4). 증거 확보 또한 용이할 것으로 판단됩니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H277" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I277" t="inlineStr">
         <is>
-          <t>지상파 방송 3사</t>
+          <t>방송 3사 및 국내 개별 창작자, 저작권자 다수</t>
         </is>
       </c>
       <c r="J277" t="inlineStr">
         <is>
-          <t>“뉴스는 공짜가 아니다”…KBS·MBC·SBS, 오픈AI에 소송</t>
+          <t>지상파 3사, 오픈AI 상대 소송…‘뉴스 무단 이용’ 챗GPT에 법적 책임 ...</t>
         </is>
       </c>
       <c r="K277" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>sportsseoul.com</t>
         </is>
       </c>
       <c r="L277" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M277" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/11969489</t>
+          <t>https://www.sportsseoul.com/news/read/1588263?ref=naver</t>
         </is>
       </c>
       <c r="N277" t="inlineStr">
         <is>
-          <t>2026-02-23 13:04:07.110783+00:00</t>
+          <t>2026-02-24 13:12:05.876339+00:00</t>
         </is>
       </c>
     </row>
     <row r="278">
       <c r="A278" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B278" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C278" t="inlineStr">
         <is>
           <t>오픈AI</t>
         </is>
       </c>
       <c r="D278" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E278" t="inlineStr">
         <is>
-          <t>글로벌 AI 기업 상대 첫 저작권 침해 소송 제기</t>
+          <t>서울중앙지법에 저작권 침해 중단 및 손해배상청구 소송 제기</t>
         </is>
       </c>
       <c r="F278" t="inlineStr">
         <is>
-          <t>한국방송협회는 지상파 방송 3사(KBS, MBC, SBS)가 오픈AI를 상대로 뉴스 콘텐츠 무단 이용에 대한 저작권 침해 중단 및 손해배상 청구 소송을 제기했다고 밝혔습니다. 오픈AI의 챗GPT 학습 과정에서 방송 3사의 핵심 자산인 뉴스 콘텐츠가 무단 활용되었으며, 이는 글로벌 AI 기업을 상대로 한 첫 소송입니다. 방송협회는 정당한 보상 체계 마련과 국내 창작자 권리 보호를 강조하고 있습니다.</t>
+          <t>SBS를 포함한 지상파 3사가 챗GPT 개발사 오픈AI를 상대로 서울중앙지법에 저작권 침해 중단 및 손해배상청구 소송을 제기했습니다. 이는 글로벌 AI 기업으로부터 국내 뉴스 콘텐츠를 보호하기 위한 움직임으로, 국회에서도 관련 목소리가 나오고 있습니다.</t>
         </is>
       </c>
       <c r="G278" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하며(뉴스 콘텐츠 무단 활용), 상대방에게 자력이 충분합니다(글로벌 빅테크 기업 오픈AI). 지상파 3사가 공동으로 소송을 제기하여 집단적 피해 성격이 강하며, 국내 개별 창작자들의 권리 보호라는 광범위한 의미를 가집니다. 피해 규모는 미상이지만 핵심 자산의 대량 무단 이용으로 잠재적 규모가 클 것으로 예상됩니다.</t>
+          <t>상대방(오픈AI)은 글로벌 대기업으로 자력이 충분하며, 지상파 3사라는 다수의 권리자가 공동으로 소송을 제기하여 집단적 피해의 성격을 가집니다. AI 학습에 사용된 콘텐츠의 규모를 고려할 때 피해 규모가 클 것으로 예상되며, 이미 소송이 진행 중인 상태입니다. AI 저작권 침해는 전 세계적인 쟁점으로, 승소 시 높은 배상액을 기대할 수 있어 투자 매력이 높습니다.</t>
         </is>
       </c>
       <c r="H278" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I278" t="inlineStr">
         <is>
-          <t>지상파 방송 3사 및 국내 다수 창작자</t>
+          <t>3사</t>
         </is>
       </c>
       <c r="J278" t="inlineStr">
         <is>
-          <t>방송협회, 지상파 3사 오픈AI에 소송…'뉴스 무단 활용'</t>
+          <t>지상파 3사, 오픈AI에 소송…국회서도  콘텐츠 보호  목소리</t>
         </is>
       </c>
       <c r="K278" t="inlineStr">
         <is>
-          <t>shinailbo.co.kr</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L278" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M278" t="inlineStr">
         <is>
-          <t>http://www.shinailbo.co.kr/news/articleView.html?idxno=2194969</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008453415&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N278" t="inlineStr">
         <is>
-          <t>2026-02-23 13:03:57.153152+00:00</t>
+          <t>2026-02-24 12:57:39.433504+00:00</t>
         </is>
       </c>
     </row>
     <row r="279">
       <c r="A279" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B279" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C279" t="inlineStr">
         <is>
-          <t>오픈AI</t>
+          <t>애경산업</t>
         </is>
       </c>
       <c r="D279" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E279" t="inlineStr">
         <is>
-          <t>서울중앙지법에 저작권 침해 중단 및 손해배상 청구 소송 제기</t>
+          <t>1심 동국제약 일부 승소, 애경산업 항소로 2심 진행 중</t>
         </is>
       </c>
       <c r="F279" t="inlineStr">
         <is>
-          <t>국내 지상파 3사(KBS, SBS, MBC)가 오픈AI의 챗GPT가 자사 뉴스 콘텐츠를 무단으로 학습에 이용했다며 서울중앙지법에 저작권 침해 중단 및 손해배상 청구 소송을 제기했다. 오픈AI가 다른 글로벌 언론사와는 유료 라이선스 계약을 맺었음에도 국내 방송사들과의 협상을 거부한 점을 지적하며, 국내 창작자들의 권리 보호와 정당한 보상을 요구하고 있다.</t>
+          <t>동국제약과 애경산업이 '마데카' 상표를 두고 상표권 침해 소송을 벌이고 있다. 1심에서 동국제약이 일부 승소하여 애경산업에 1억 7500만원 지급 명령이 내려졌으나, 애경산업이 항소하여 현재 2심이 진행 중이다. 동국제약은 마데카솔 브랜드 가치 훼손 및 소비자 오인 가능성을 주장하며, 애경산업은 성분 표기 용어일 뿐 상표권 침해가 아니라고 맞서고 있다.</t>
         </is>
       </c>
       <c r="G279" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하고(적합 조건 1), 글로벌 빅테크 기업인 오픈AI는 자력이 충분하며(적합 조건 2), 지상파 3사의 대량 콘텐츠 무단 이용은 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 또한, 오픈AI가 다른 언론사와 유료 라이선스 계약을 체결한 사실은 증거 확보에 유리하며(적합 조건 5), 국내 방송사들이 연합하여 소송을 제기한 것은 집단적 피해의 성격을 가집니다(적합 조건 3).</t>
+          <t>애경산업은 대기업으로 자력이 충분하며(적합 조건 2), 1심에서 동국제약이 일부 승소하여 애경산업의 책임이 인정되었고(적합 조건 1), 1.75억 원의 배상 명령이 내려져 피해 규모가 적지 않다(적합 조건 4). 또한 1심 판결이 나온 만큼 증거가 충분히 확보된 상태이다(적합 조건 5). 현재 2심이 진행 중으로 종결된 사건이 아니다.</t>
         </is>
       </c>
       <c r="H279" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1억 7500만원 (1심 판결 기준)</t>
         </is>
       </c>
       <c r="I279" t="inlineStr">
         <is>
-          <t>지상파 3사 및 국내 다수 창작자</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J279" t="inlineStr">
         <is>
-          <t>“챗GPT가 뉴스 무단 이용”… 지상파 3사, 오픈AI 상대 소송</t>
+          <t>‘마데카’ 상표 놓고 동국제약 VS 애경 다시 충돌…항소로 2심 돌입</t>
         </is>
       </c>
       <c r="K279" t="inlineStr">
         <is>
-          <t>joongang.co.kr</t>
+          <t>mdtoday.co.kr</t>
         </is>
       </c>
       <c r="L279" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="M279" t="inlineStr">
         <is>
-          <t>https://www.joongang.co.kr/article/25406676</t>
+          <t>https://mdtoday.co.kr/news/view/1065589740960944</t>
         </is>
       </c>
       <c r="N279" t="inlineStr">
         <is>
-          <t>2026-02-23 13:03:45.717036+00:00</t>
+          <t>2026-02-24 00:56:57.797855+00:00</t>
         </is>
       </c>
     </row>
     <row r="280">
       <c r="A280" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B280" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C280" t="inlineStr">
         <is>
-          <t>오픈AI</t>
+          <t>퍼플렉시티</t>
         </is>
       </c>
       <c r="D280" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E280" t="inlineStr">
         <is>
-          <t>지상파 방송 3사가 오픈AI를 상대로 저작권 침해 중단 및 손해배상 청구 소송 제기</t>
+          <t>과거 저작권 침해 소송 이력, 향후 추가 소송 가능성</t>
         </is>
       </c>
       <c r="F280" t="inlineStr">
         <is>
-          <t>KBS, MBC, SBS 등 지상파 방송 3사가 챗GPT 개발사 오픈AI를 상대로 뉴스 콘텐츠 무단 이용에 대한 저작권 침해 중단 및 손해배상 청구 소송을 제기했습니다. 한국방송협회는 오픈AI가 지상파 방송 3사의 뉴스 콘텐츠를 무단으로 챗GPT 학습에 사용했다고 밝혔습니다.</t>
+          <t>AI 검색엔진 퍼플렉시티가 웹 콘텐츠 요약 제공 방식으로 인해 일부 언론사 및 출판사로부터 저작권 침해 소송을 당한 이력이 있습니다. 삼성전자가 갤럭시 S26에 퍼플렉시티를 통합할 예정이어서, 이 같은 저작권 리스크가 향후 삼성의 AI 전략에 영향을 미칠 수 있다는 우려가 제기되고 있습니다.</t>
         </is>
       </c>
       <c r="G280" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분 - 오픈AI), 3(집단적 피해 - 지상파 3사 공동 소송), 4(피해 규모 큼 - 뉴스 콘텐츠 무단 이용에 따른 저작권 침해 손해배상 청구)에 해당합니다. 글로벌 대기업을 상대로 한 저작권 침해 소송으로, 승소 시 상당한 배상액이 예상됩니다.</t>
+          <t>퍼플렉시티는 웹 콘텐츠 요약 제공으로 인해 일부 언론사와 출판사로부터 저작권 침해 소송을 당한 이력이 있어 상대방 책임이 비교적 명확합니다. (적합 조건 1) '일부 언론사와 출판사'는 다수의 피해자를 의미하며 (적합 조건 3), 삼성전자와 같은 대기업이 통합을 추진하는 만큼 상대방의 자력이 충분할 것으로 예상됩니다. (적합 조건 2) 이미 소송 이력이 있다는 점에서 증거 확보도 용이할 것으로 보입니다. (적합 조건 5)</t>
         </is>
       </c>
       <c r="H280" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I280" t="inlineStr">
         <is>
-          <t>3사 (KBS, MBC, SBS)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J280" t="inlineStr">
         <is>
-          <t>KBS·MBC·SBS, 오픈AI 상대  '뉴스콘텐츠 무단이용' 소송 제기</t>
+          <t>삼성전자, 갤럭시 S26에 퍼플렉시티 통합…사용자 편리일까 혼란일까?</t>
         </is>
       </c>
       <c r="K280" t="inlineStr">
         <is>
-          <t>aitimes.com</t>
+          <t>autodaily.co.kr</t>
         </is>
       </c>
       <c r="L280" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="M280" t="inlineStr">
         <is>
-          <t>https://www.aitimes.com/news/articleView.html?idxno=207120</t>
+          <t>https://www.autodaily.co.kr/news/articleView.html?idxno=541809</t>
         </is>
       </c>
       <c r="N280" t="inlineStr">
         <is>
-          <t>2026-02-23 13:03:15.302701+00:00</t>
+          <t>2026-02-24 00:55:09.641378+00:00</t>
         </is>
       </c>
     </row>
     <row r="281">
       <c r="A281" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B281" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C281" t="inlineStr">
         <is>
-          <t>오픈AI</t>
+          <t>힘스앤허스 헬스</t>
         </is>
       </c>
       <c r="D281" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E281" t="inlineStr">
         <is>
-          <t>손해배상 청구 소송 제기</t>
+          <t>노보 노디스크의 특허 침해 소송 제기, FDA 단속 및 법무부 수사 의뢰</t>
         </is>
       </c>
       <c r="F281" t="inlineStr">
         <is>
-          <t>KBS, MBC, SBS 등 지상파방송 3사가 오픈AI를 상대로 저작권 침해 중단 및 손해배상 청구 소송을 제기했습니다. 오픈AI의 챗GPT 학습에 지상파 3사의 뉴스 콘텐츠가 무단으로 활용되었다는 주장이며, 한국방송협회는 오픈AI가 다른 언론사와 유료 라이선스 계약을 체결하면서도 방송 3사와의 협상을 거부했다고 밝혔습니다. 이번 소송은 국내외 창작자들의 권리 보호와 정당한 보상을 위한 취지입니다.</t>
+          <t>힘스앤허스 헬스(Hims)가 노보 노디스크의 비만치료제 복제 조제약을 판매하여 특허 침해 소송에 휘말리고 규제 당국의 단속 및 법무부 수사 의뢰를 받았습니다. Hims는 결국 해당 제품을 자진 철수했으나, 법적 불확실성으로 주가가 급락하는 등 기업에 상당한 위험 요인으로 작용하고 있습니다. 노보 노디스크는 Hims를 상대로 특허 침해 소송을 제기한 상태입니다.</t>
         </is>
       </c>
       <c r="G281" t="inlineStr">
         <is>
-          <t>오픈AI는 글로벌 빅테크 기업으로 자력이 충분하며(조건 2), 지상파 3사의 뉴스 콘텐츠를 무단으로 학습에 사용했다는 책임이 비교적 명확합니다(조건 1). 한국방송협회가 대변하며 국내외 창작자 권리 보호를 강조하는 점은 집단적 피해 가능성 및 유사 피해 사례 발굴 가능성을 시사합니다(조건 3). 오픈AI가 다른 언론사와 유료 라이선스 계약을 체결하는 점은 증거 확보에 유리하며(조건 5), 천문학적인 이익을 얻고 있다는 점에서 피해 규모가 클 것으로 예상됩니다(조건 4).</t>
+          <t>노보 노디스크가 힘스를 상대로 특허 침해 소송을 제기했으며, FDA 단속 및 법무부 수사 의뢰까지 진행되어 상대방 책임이 명확합니다. 상장회사인 힘스는 자력이 충분하며, 관련 매출이 약 8억 달러로 추정되어 피해 규모가 큽니다. 규제 당국의 공식 발표와 힘스의 제품 자진 철수 등 증거 확보가 용이하고 공적 절차가 진행 중인 점도 소송금융 투자에 적합한 조건입니다.</t>
         </is>
       </c>
       <c r="H281" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>8억 달러 이상 추정</t>
         </is>
       </c>
       <c r="I281" t="inlineStr">
         <is>
-          <t>지상파 3사 및 유사 피해 언론사/창작자 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J281" t="inlineStr">
         <is>
-          <t>지상파 3사, 오픈AI에 저작권 침해 손해배상 청구</t>
+          <t>[AI의 종목 이야기] '비만약 카피캣 역풍' 힘스, 결산 공개 뒤 7% 급락</t>
         </is>
       </c>
       <c r="K281" t="inlineStr">
         <is>
-          <t>zdnet.co.kr</t>
+          <t>newspim.com</t>
         </is>
       </c>
       <c r="L281" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="M281" t="inlineStr">
         <is>
-          <t>https://zdnet.co.kr/view/?no=20260223161010</t>
+          <t>https://www.newspim.com/news/view/20260224000062</t>
         </is>
       </c>
       <c r="N281" t="inlineStr">
         <is>
-          <t>2026-02-23 12:59:08.903435+00:00</t>
+          <t>2026-02-24 00:52:34.759424+00:00</t>
         </is>
       </c>
     </row>
     <row r="282">
       <c r="A282" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B282" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C282" t="inlineStr">
         <is>
-          <t>오픈AI</t>
+          <t>솔루스첨단소재</t>
         </is>
       </c>
       <c r="D282" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E282" t="inlineStr">
         <is>
-          <t>지상파 방송 3사가 오픈AI를 상대로 저작권 침해 소송 제기</t>
+          <t>미국 텍사스 동부지방법원에서 1심 판결 임박</t>
         </is>
       </c>
       <c r="F282" t="inlineStr">
         <is>
-          <t>KBS, MBC, SBS 등 지상파 방송 3사가 오픈AI를 상대로 뉴스콘텐츠 무단 이용에 대한 저작권 침해 중단 및 손해배상 청구 소송을 제기했습니다. 챗GPT 학습 과정에서 자사 뉴스콘텐츠가 무단 활용됐다고 주장하며, 이는 글로벌 AI 기업을 상대로 한 첫 법적 대응입니다. 방송협회는 이번 소송이 창작자 권리 보호와 정당한 보상 체계 확립의 기준을 세우는 데 의미가 있다고 밝혔습니다.</t>
+          <t>SK넥실리스가 국내외 경쟁사인 솔루스첨단소재를 상대로 전지박 특허 및 영업비밀 침해 소송을 진행 중입니다. 현재 미국 텍사스 동부지방법원에서 1심 판결을 앞두고 있습니다.</t>
         </is>
       </c>
       <c r="G282" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하고(뉴스콘텐츠 무단 이용 주장), 상대방에게 자력이 충분하며(글로벌 빅테크 오픈AI), 대량의 콘텐츠 무단 이용으로 피해 규모가 클 것으로 예상됩니다. 또한, 오픈AI가 해외 언론사와 유료 라이선스 계약을 체결한 점 등 증거 확보 가능성도 높습니다. (적합 조건 1, 2, 4, 5 해당)</t>
+          <t>대기업 간의 지식재산권 분쟁으로, 상대방(솔루스첨단소재)의 자력이 충분하며, 특허 및 영업비밀 침해 소송의 특성상 증거 확보가 용이하고 피해 규모가 클 가능성이 높습니다. 현재 1심 판결을 앞두고 있어 소송 진행 단계가 명확합니다.</t>
         </is>
       </c>
       <c r="H282" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I282" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J282" t="inlineStr">
         <is>
-          <t>방송3사, 오픈AI 제소… AI 저작권 분쟁 글로벌로 확전</t>
+          <t>[SK넥실리스 vs 솔루스첨단소재 소송전] SK넥실리스 3000억 유치난항…국...</t>
         </is>
       </c>
       <c r="K282" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>dealsite.co.kr</t>
         </is>
       </c>
       <c r="L282" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="M282" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=04149206645353472</t>
+          <t>https://dealsite.co.kr/articles/157217</t>
         </is>
       </c>
       <c r="N282" t="inlineStr">
         <is>
-          <t>2026-02-23 12:58:49.076913+00:00</t>
+          <t>2026-02-24 00:46:19.561525+00:00</t>
         </is>
       </c>
     </row>
     <row r="283">
       <c r="A283" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B283" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C283" t="inlineStr">
         <is>
           <t>오픈AI</t>
         </is>
       </c>
       <c r="D283" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E283" t="inlineStr">
         <is>
-          <t>글로벌 AI 기업 상대 첫 소송 제기</t>
+          <t>저작권 침해 중단 및 손해배상 청구 소송 제기</t>
         </is>
       </c>
       <c r="F283" t="inlineStr">
         <is>
-          <t>KBS, MBC, SBS 등 지상파 3사가 오픈AI를 상대로 챗GPT 학습에 뉴스 콘텐츠를 무단 활용한 것에 대해 저작권 침해 중단 및 손해배상 청구 소송을 제기했습니다. 이는 글로벌 AI 기업을 상대로 한 첫 소송으로, 방송 3사는 오픈AI가 천문학적인 이익을 얻으면서도 뉴스 콘텐츠 이용에 대한 정당한 라이선스 계약을 거부하고 있다고 주장합니다. 이번 소송은 국내 창작자들의 권리 보호와 정당한 보상 체계 마련을 위한 선례가 될 것으로 기대됩니다.</t>
+          <t>KBS, MBC, SBS 등 지상파 방송 3사가 오픈AI를 상대로 챗GPT 학습에 자사 뉴스 콘텐츠를 무단 활용한 것에 대해 저작권 침해 중단 및 손해배상 소송을 제기했습니다. 한국방송협회는 오픈AI가 막대한 이익을 얻고 있음에도 뉴스 콘텐츠 이용에 대한 라이선스 의무를 다하지 않았다고 주장하며, 국내 창작자 권리 보호와 정당한 보상을 촉구했습니다.</t>
         </is>
       </c>
       <c r="G283" t="inlineStr">
         <is>
-          <t>오픈AI가 지상파 3사의 뉴스 콘텐츠를 무단 활용하여 챗GPT 학습에 사용했다는 주장이 명확하며(적합 조건 1), 오픈AI는 기업가치 1200조원 규모의 글로벌 빅테크 기업으로 자력이 충분합니다(적합 조건 2). 지상파 3사가 공동으로 소송을 제기했으며, 국내 개별 창작자들의 권리 보호 및 정당한 보상 체계 마련을 위한 선례적 성격이 강해 유사 피해 창작자 다수에게 영향을 미칠 수 있습니다(적합 조건 3). 수십 년간 축적된 지식 자산 무단 이용으로 인한 피해 규모가 상당할 것으로 예상되며(적합 조건 4), 방송 3사가 소송을 제기한 만큼 어느 정도의 증거를 확보했을 가능성이 높습니다(적합 조건 5).</t>
+          <t>OpenAI는 글로벌 빅테크 기업으로 자력이 충분하며(적합 조건 2), 지상파 3사가 공동으로 소송을 제기하여 집단적 피해 양상을 보이고(적합 조건 3), 핵심 자산인 뉴스 콘텐츠의 대량 무단 이용으로 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 챗GPT 학습에 뉴스 콘텐츠가 활용된 사실은 명확하여 증거 확보 가능성이 높습니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H283" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I283" t="inlineStr">
         <is>
-          <t>지상파 3사 외 유사 피해 창작자 다수</t>
+          <t>3개 방송사 및 국내 창작자/저작권자 다수</t>
         </is>
       </c>
       <c r="J283" t="inlineStr">
         <is>
-          <t>'지식재산권 침해'…지상파 3사, 오픈AI 상대 소송 제기</t>
+          <t>지상파 3사, 오픈AI 상대 저작권 침해 소송 제기… 챗GPT 학습에 뉴스 무...</t>
         </is>
       </c>
       <c r="K283" t="inlineStr">
         <is>
-          <t>ajunews.com</t>
+          <t>inews24.com</t>
         </is>
       </c>
       <c r="L283" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="M283" t="inlineStr">
         <is>
-          <t>https://www.ajunews.com/view/20260223154447911</t>
+          <t>http://www.inews24.com/view/1941805</t>
         </is>
       </c>
       <c r="N283" t="inlineStr">
         <is>
-          <t>2026-02-23 12:57:51.222446+00:00</t>
+          <t>2026-02-24 00:45:43.980940+00:00</t>
         </is>
       </c>
     </row>
     <row r="284">
       <c r="A284" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B284" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C284" t="inlineStr">
         <is>
-          <t>오픈AI</t>
+          <t>OpenAI</t>
         </is>
       </c>
       <c r="D284" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E284" t="inlineStr">
         <is>
           <t>저작권 침해 중단 및 손해배상 청구 소송 제기</t>
         </is>
       </c>
       <c r="F284" t="inlineStr">
         <is>
-          <t>KBS, MBC, SBS 등 지상파 방송 3사가 챗GPT 개발사인 오픈AI를 상대로 저작권 침해 중단 및 손해배상 청구 소송을 제기했습니다. 방송 3사는 오픈AI가 수십 년간 뉴스 콘텐츠를 무단으로 사용하여 챗GPT를 개발하고 상업적으로 운영했다고 주장하고 있습니다.</t>
+          <t>KBS, MBC, SBS 등 지상파 3사가 챗GPT 개발사 오픈AI를 상대로 뉴스 콘텐츠 무단 학습에 따른 저작권 침해 및 손해배상 청구 소송을 제기했다. 방송협회는 오픈AI가 다른 언론사들과는 유료 라이선스 계약을 맺고도 한국 지상파와의 협상을 거부하며 지식재산권을 침해했다고 주장한다. 이번 소송은 글로벌 AI 기업을 상대로 한 국내 첫 소송이다.</t>
         </is>
       </c>
       <c r="G284" t="inlineStr">
         <is>
-          <t>오픈AI라는 글로벌 대기업이 피고로 자력이 충분하며(적합 조건 2), 방송 3사라는 다수의 원고가 공동으로 소송을 제기하여 집단적 피해 양상을 보입니다(적합 조건 3). '수십 년 뉴스콘텐츠 무단 사용'은 피해 규모가 상당할 것으로 예상되며(적합 조건 4), 저작권 침해 여부에 대한 증거 확보 가능성이 높습니다(적합 조건 5).</t>
+          <t>오픈AI는 글로벌 빅테크 기업으로 자력이 충분하며(적합 조건 2), 지상파 3사의 뉴스 콘텐츠 무단 학습에 대한 책임이 비교적 명확하다(적합 조건 1). 수십 년간 축적된 지식 자산 침해로 피해 규모가 클 것으로 예상되며(적합 조건 4), 지상파 3사가 공동으로 소송을 제기하여 집단적 성격을 띤다(적합 조건 3). 또한, 뉴스 콘텐츠 무단 사용에 대한 증거 확보가 가능할 것으로 보인다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H284" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I284" t="inlineStr">
         <is>
-          <t>방송 3사 및 유사 피해 콘텐츠 제공자 다수</t>
+          <t>지상파 3사 (KBS, MBC, SBS)</t>
         </is>
       </c>
       <c r="J284" t="inlineStr">
         <is>
-          <t>수십년 뉴스콘텐츠 무단 사용...KBS·MBC·SBS, 오픈AI 제소</t>
+          <t>지상파 3사 “챗GPT, 뉴스 무단 학습” 오픈AI에 손배소</t>
         </is>
       </c>
       <c r="K284" t="inlineStr">
         <is>
-          <t>wolyo.co.kr</t>
+          <t>donga.com</t>
         </is>
       </c>
       <c r="L284" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="M284" t="inlineStr">
         <is>
-          <t>https://www.wolyo.co.kr/news/articleView.html?idxno=309123</t>
+          <t>https://www.donga.com/news/Society/article/all/20260224/133407568/2</t>
         </is>
       </c>
       <c r="N284" t="inlineStr">
         <is>
-          <t>2026-02-23 12:56:32.196889+00:00</t>
+          <t>2026-02-24 00:38:24.255194+00:00</t>
         </is>
       </c>
     </row>
     <row r="285">
       <c r="A285" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B285" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C285" t="inlineStr"/>
+      <c r="C285" t="inlineStr">
+        <is>
+          <t>오픈AI</t>
+        </is>
+      </c>
       <c r="D285" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E285" t="inlineStr">
         <is>
-          <t>지식재산처의 온라인 위조상품 모니터링 및 분쟁대응 지원, 해외 지식재산 당국과의 외교적 노력 진행 중</t>
+          <t>서울중앙지법에 저작권 침해 중단 및 손해배상 청구 소송 제기</t>
         </is>
       </c>
       <c r="F285" t="inlineStr">
         <is>
-          <t>중국·동남아 등에서 K-푸드 위조 및 모방 상품이 증가하여 '불닭', '비비고' 등 K-브랜드들이 상표 분쟁에 시달리고 있습니다. 이에 지식재산처는 AI 모니터링을 통한 위조상품 차단, 기업 맞춤형 분쟁대응 전략 지원, 해외 지식재산 당국과의 협력 등 다각적인 보호 노력을 기울이고 있습니다. 이는 다수의 K-브랜드 기업에 대한 지식재산권 침해 사례로, 정부 차원의 대응이 활발히 진행 중입니다.</t>
+          <t>KBS, SBS, MBC 등 국내 지상파 3사가 생성형 AI 챗GPT 학습에 자사 뉴스 콘텐츠가 무단으로 사용되었다며 오픈AI를 상대로 저작권 침해 중단 및 손해배상 청구 소송을 제기했습니다. 오픈AI가 타 언론사와는 유료 라이선스 계약을 체결했음에도 지상파 3사와의 협상을 거부한 점을 지적하며, 국내 창작자들의 권리 보호와 정당한 보상을 요구하고 있습니다.</t>
         </is>
       </c>
       <c r="G285" t="inlineStr">
         <is>
-          <t>K-브랜드 위조 및 모방 상품으로 인한 다수의 국내 기업 피해가 발생하고 있으며, 지식재산처가 AI 모니터링, 분쟁대응 전략 지원, 해외지식재산센터 연계 등 공적 절차를 통해 적극적으로 대응 중입니다. 이는 집단적 피해, 증거 확보 가능성, 공적 절차 진행 중이라는 적합 조건에 해당합니다. 다만, 개별 위조업체의 자력은 추가 확인이 필요합니다.</t>
+          <t>OpenAI는 글로벌 빅테크 기업으로 자력이 충분하며(적합 조건 2), 지상파 3사의 뉴스 콘텐츠를 무단으로 대량 이용한 책임이 명확해 보입니다(적합 조건 1, 5). 국내 주요 방송사들의 공동 소송으로 집단적 피해 구제 성격이 강하며(적합 조건 3), 핵심 자산 침해로 인한 잠재적 피해 규모가 클 것으로 예상됩니다(적합 조건 4).</t>
         </is>
       </c>
       <c r="H285" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I285" t="inlineStr">
         <is>
-          <t>다수의 K-브랜드 기업</t>
+          <t>지상파 3사</t>
         </is>
       </c>
       <c r="J285" t="inlineStr">
         <is>
-          <t>지식재산처  K 브랜드 보호 위해 다각적 노력 기울일 것  [정책 바로보기...</t>
+          <t>“챗GPT가 뉴스 콘텐트 무단 사용”…지상파 3사, 오픈AI에 저작권 소송</t>
         </is>
       </c>
       <c r="K285" t="inlineStr">
         <is>
-          <t>ktv.go.kr</t>
+          <t>joongang.co.kr</t>
         </is>
       </c>
       <c r="L285" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="M285" t="inlineStr">
         <is>
-          <t>https://www.ktv.go.kr/content/view?content_id=748567</t>
+          <t>https://www.joongang.co.kr/article/25406777</t>
         </is>
       </c>
       <c r="N285" t="inlineStr">
         <is>
-          <t>2026-02-23 12:42:35.165993+00:00</t>
+          <t>2026-02-24 00:36:53.148950+00:00</t>
         </is>
       </c>
     </row>
     <row r="286">
       <c r="A286" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B286" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C286" t="inlineStr">
         <is>
-          <t>SFC(삼성디스플레이·일본 호도가야 화학 합작사)</t>
+          <t>오픈AI</t>
         </is>
       </c>
       <c r="D286" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E286" t="inlineStr">
         <is>
-          <t>대법원 본안 심리 진행 중인 특허 무효 소송</t>
+          <t>서울중앙지법에 저작권 침해 중단 및 손해배상 청구 소송 제기</t>
         </is>
       </c>
       <c r="F286" t="inlineStr">
         <is>
-          <t>SK머티리얼즈JNC(SKMJ)는 청색 OLED 도판트 시장 주도권을 두고 SFC(삼성디스플레이·일본 호도가야 화학 합작사)와 치열한 특허 무효 소송을 벌이고 있습니다. 이 사건은 현재 대법원에서 본안 심리를 진행 중이며, 최종 판결 결과에 따라 시장 경쟁 구도에 막대한 영향을 미칠 것으로 예상됩니다. SKMJ는 이러한 법적 리스크 속에서 차세대 녹색 OLED 소재 기술을 확보하며 사업 다변화를 꾀하고 있습니다.</t>
+          <t>KBS, MBC, SBS 등 지상파 3사가 챗GPT 개발사인 오픈AI를 상대로 저작권 침해 중단 및 손해배상 청구 소송을 제기했습니다. 오픈AI가 상업용 생성형 AI 학습에 지상파 3사의 뉴스 콘텐츠를 무단으로 사용했다고 주장하며, 이는 국내 방송사가 글로벌 AI 기업을 겨냥한 첫 소송입니다. 한국방송협회는 이를 '대한민국 데이터 주권 침해'로 규정하고 있습니다.</t>
         </is>
       </c>
       <c r="G286" t="inlineStr">
         <is>
-          <t>상대방(SFC, 삼성디스플레이 합작사)의 자력이 충분하고, 청색 OLED 도판트 시장 주도권을 다투는 특허 분쟁으로 피해 규모가 매우 클 것으로 예상됩니다. 이미 대법원에서 본안 심리를 진행 중이므로 상대방 책임이 명확하며 증거가 충분히 확보되어 있습니다. (적합 조건 1, 2, 4, 5 해당)</t>
+          <t>오픈AI라는 글로벌 빅테크 기업을 상대로 한 소송으로 상대방의 자력이 충분하며(적합 조건 2), 지상파 3사가 공동으로 소송을 제기하여 집단적 피해의 성격을 띠고 있습니다(적합 조건 3). 수십 년간 축적된 뉴스 콘텐츠의 무단 학습 주장은 잠재적 피해 규모가 크며(적합 조건 4), 저작권 침해 책임이 명확히 주장되고 있습니다(적합 조건 1). 이는 국내 방송사가 글로벌 AI 기업을 상대로 제기한 첫 소송으로, 법리적 선례를 만들 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H286" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I286" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>지상파 3사 (KBS, MBC, SBS) 및 잠재적으로 유사 피해를 입은 타 언론사 다수</t>
         </is>
       </c>
       <c r="J286" t="inlineStr">
         <is>
-          <t>SK머티리얼즈JNC, 일본 큐럭스와 '녹색 동맹'…OLED 소재 글로벌 표준 주...</t>
+          <t>지상파 3사, 오픈AI 상대 첫 저작권 소송… 데이터 주권 침해</t>
         </is>
       </c>
       <c r="K286" t="inlineStr">
         <is>
-          <t>theguru.co.kr</t>
+          <t>view.asiae.co.kr</t>
         </is>
       </c>
       <c r="L286" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-23</t>
         </is>
       </c>
       <c r="M286" t="inlineStr">
         <is>
-          <t>https://www.theguru.co.kr/news/article.html?no=98290</t>
+          <t>https://view.asiae.co.kr/article/2026022322522562126</t>
         </is>
       </c>
       <c r="N286" t="inlineStr">
         <is>
-          <t>2026-02-23 00:54:35.222522+00:00</t>
+          <t>2026-02-24 00:36:07.481189+00:00</t>
         </is>
       </c>
     </row>
     <row r="287">
       <c r="A287" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B287" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C287" t="inlineStr">
         <is>
-          <t>삼성전자</t>
+          <t>오픈AI</t>
         </is>
       </c>
       <c r="D287" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E287" t="inlineStr">
         <is>
-          <t>美 특허침해 손해배상 소송 제기</t>
+          <t>서울중앙지법에 저작권 침해 중단 및 손해배상 청구 소송 제기</t>
         </is>
       </c>
       <c r="F287" t="inlineStr">
         <is>
-          <t>삼성전자가 스마트홈 핵심 기술과 관련된 미국 특허 침해로 피소되었습니다. 원고는 미국 특허번호 8,914,526과 9,961,097 두 건의 특허 침해를 주장하며 손해배상 소송을 제기했습니다.</t>
+          <t>KBS, MBC, SBS 등 지상파 3사가 챗GPT 개발사인 오픈AI를 상대로 뉴스 콘텐츠 대량 무단 사용에 대한 저작권 침해 중단 및 손해배상 청구 소송을 제기했습니다. 한국방송협회는 오픈AI가 방송사의 핵심 자산을 무단으로 사용하여 상업적 이익을 취하고 있으며, 다른 언론사들과는 유료 라이선스 계약을 체결하면서도 지상파 3사와의 협상을 거부하고 있다고 밝혔습니다. 이번 소송은 글로벌 AI 기업을 상대로 한 국내 지상파의 첫 소송입니다.</t>
         </is>
       </c>
       <c r="G287" t="inlineStr">
         <is>
-          <t>상대방에게 자력이 충분함 (삼성전자), 피해 규모가 클 가능성 (스마트홈 핵심 기술 특허 침해), 증거 확보 가능성 높음 (특허 문서 및 기술 분석), 이미 소송이 진행 중임. 이로 인해 소송금융 투자 대상으로서의 매력이 높습니다.</t>
+          <t>오픈AI는 글로벌 빅테크 기업으로 자력이 충분하며(적합 조건 2), 지상파 3사가 공동으로 소송을 제기하여 집단적 피해 양상을 보입니다(적합 조건 3). 뉴스 콘텐츠 대량 무단 사용에 대한 책임 주장이 명확하고(적합 조건 1), 오픈AI가 다른 언론사들과 유료 계약을 맺은 점 등 증거 확보 가능성이 높습니다(적합 조건 5). 또한, '천문학적인 이익' 언급으로 피해 규모가 클 것으로 예상됩니다(적합 조건 4).</t>
         </is>
       </c>
       <c r="H287" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I287" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>지상파 3사 (KBS, MBC, SBS)</t>
         </is>
       </c>
       <c r="J287" t="inlineStr">
         <is>
-          <t>[Biz Law] 삼성전자, '스마트홈' 핵심 기술 美 특허침해 피소</t>
+          <t>지상파, 오픈AI에 소송 “뉴스콘텐츠 대량 무단 사용”</t>
         </is>
       </c>
       <c r="K287" t="inlineStr">
         <is>
-          <t>seoulwire.com</t>
+          <t>donga.com</t>
         </is>
       </c>
       <c r="L287" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-23</t>
         </is>
       </c>
       <c r="M287" t="inlineStr">
         <is>
-          <t>http://www.seoulwire.com/news/articleView.html?idxno=707596</t>
+          <t>https://www.donga.com/news/Culture/article/all/20260223/133406899/1</t>
         </is>
       </c>
       <c r="N287" t="inlineStr">
         <is>
-          <t>2026-02-22 12:41:53.818863+00:00</t>
+          <t>2026-02-24 00:35:12.406050+00:00</t>
         </is>
       </c>
     </row>
     <row r="288">
       <c r="A288" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B288" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C288" t="inlineStr">
         <is>
-          <t>SK하이닉스</t>
+          <t>오픈AI</t>
         </is>
       </c>
       <c r="D288" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E288" t="inlineStr">
         <is>
-          <t>모노리식이 재판부에 특허침해 판결, 고의 침해 판결, 침해 제품 가처분 및 영구 금지명령, 손해배상 등을 요청</t>
+          <t>지상파 3사가 오픈AI를 상대로 저작권 침해 중단 및 손해배상 청구 소송 제기</t>
         </is>
       </c>
       <c r="F288" t="inlineStr">
         <is>
-          <t>미국 기업 모노리식이 SK하이닉스를 상대로 고대역폭 메모리(HBM) 특허 침해 소송을 제기했습니다. 모노리식은 재판부에 특허침해 판결, 고의 침해 판결, 침해 제품 가처분 및 영구 금지명령, 손해배상 등을 요청하며 SK하이닉스의 HBM 공급망에 위기가 점화될 수 있음을 시사했습니다.</t>
+          <t>지상파 3사(KBS·MBC·SBS)가 오픈AI를 상대로 자사 뉴스 콘텐츠가 챗GPT 학습에 무단 활용되었다며 저작권 침해 중단 및 손해배상 청구 소송을 제기했습니다. AI 학습 데이터 활용에 대한 명확한 대가 산정 기준이 없는 상황에서, 오픈AI가 해외 언론사와는 유료 계약을 체결했음에도 국내 언론사와의 협상에는 응하지 않아 형평성 문제가 제기되고 있습니다. 이는 국내 방송사가 글로벌 AI 기업을 상대로 제기한 첫 소송입니다.</t>
         </is>
       </c>
       <c r="G288" t="inlineStr">
         <is>
-          <t>SK하이닉스라는 대기업을 상대로 특허 침해 소송이 진행 중이며(적합 조건 2), HBM이라는 핵심 기술 분야의 특허 침해로 인한 손해배상 및 판매 금지 요청은 피해 규모가 매우 클 것으로 예상됩니다(적합 조건 4). 이미 소송이 제기되어 법적 절차가 진행 중입니다.</t>
+          <t>글로벌 AI 기업인 오픈AI를 상대로 지상파 3사가 저작권 침해 소송을 제기한 사건으로, 상대방의 자력이 충분하고(적합 조건 2) 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 오픈AI가 해외 언론사와는 유료 계약을 체결한 반면 국내 언론사와의 협상에는 응하지 않았다는 점에서 책임이 비교적 명확하며(적합 조건 1), 이는 증거 확보에도 유리할 수 있습니다(적합 조건 5). 또한, 국내 언론사 전반에 걸쳐 유사한 피해가 발생할 수 있어 잠재적 집단 피해 가능성도 있습니다(적합 조건 3).</t>
         </is>
       </c>
       <c r="H288" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I288" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J288" t="inlineStr">
         <is>
-          <t>[Biz Law] SK하이닉스, HBM 특허 리스크 심화…美 모노리식, 전략 변경</t>
+          <t>대가 산정 기준 없는 AI 학습…형평성 논란에 소송까지</t>
         </is>
       </c>
       <c r="K288" t="inlineStr">
         <is>
-          <t>seoulwire.com</t>
+          <t>ajunews.com</t>
         </is>
       </c>
       <c r="L288" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-23</t>
         </is>
       </c>
       <c r="M288" t="inlineStr">
         <is>
-          <t>http://www.seoulwire.com/news/articleView.html?idxno=707594</t>
+          <t>https://www.ajunews.com/view/20260223152307873</t>
         </is>
       </c>
       <c r="N288" t="inlineStr">
         <is>
-          <t>2026-02-22 12:38:23.048399+00:00</t>
+          <t>2026-02-23 13:06:15.979010+00:00</t>
         </is>
       </c>
     </row>
     <row r="289">
       <c r="A289" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B289" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C289" t="inlineStr">
         <is>
-          <t>골프존</t>
+          <t>오픈AI</t>
         </is>
       </c>
       <c r="D289" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E289" t="inlineStr">
         <is>
-          <t>대법원 최종 선고 임박 (1심 원고 승, 2심 피고 승)</t>
+          <t>저작권 침해 중단 및 손해배상 청구 소송 제기</t>
         </is>
       </c>
       <c r="F289" t="inlineStr">
         <is>
-          <t>국내 1위 스크린골프 기업 골프존과 골프코스 설계사 3곳 간의 골프코스 저작권 침해 소송에 대한 대법원 최종 선고가 임박했다. 설계사들은 골프존이 자신들의 허락 없이 설계 도면을 바탕으로 스크린골프 코스 영상을 제작했다며 약 307억 원 규모의 손해배상을 청구했다. 이번 판결은 골프코스의 저작물성 인정 여부와 더불어 디지털 트윈 저작권에 대한 중요한 가이드라인이 될 전망이다.</t>
+          <t>KBS, MBC, SBS 등 지상파 방송 3사가 생성형 인공지능 챗GPT 개발사 오픈AI를 상대로 뉴스콘텐츠 무단 이용에 대한 저작권 침해 중단 및 손해배상 청구 소송을 제기했습니다. 이는 AI 학습 데이터 저작권 침해에 대한 국내 주요 콘텐츠 제공자들의 첫 대규모 소송 사례로, 향후 AI 산업과 저작권 법리에 중요한 영향을 미칠 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="G289" t="inlineStr">
         <is>
-          <t>이 사건은 국내 1위 스크린골프 기업인 골프존을 상대로 약 307억 원 규모의 손해배상을 청구하는 소송으로, 상대방의 자력이 충분하고 피해 규모가 매우 큽니다 (적합 조건 2, 4). 골프존의 설계 도면 무단 사용 행위는 명확하며, 1심에서 설계사 측이 승소한 바 있어 법리적 주장의 타당성이 높고 증거 확보도 용이합니다 (적합 조건 1, 5). 현재 대법원 판결을 앞두고 있어 종결되지 않은 사건이므로 소송금융 투자에 적합합니다.</t>
+          <t>상대방(오픈AI)은 상업적으로 운영되는 대기업으로 자력이 충분하며(적합 조건 2), 방송 3사가 공동으로 소송을 제기하여 집단적 피해의 성격을 띠고 있습니다(적합 조건 3). 생성형 AI 학습에 뉴스 콘텐츠를 무단 이용한 저작권 침해 주장은 상대방 책임이 비교적 명확하며(적합 조건 1), 그 규모를 고려할 때 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 이미 소송이 제기된 상태로 진행 단계가 명확합니다.</t>
         </is>
       </c>
       <c r="H289" t="inlineStr">
         <is>
-          <t>약 307억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I289" t="inlineStr">
         <is>
-          <t>3개 골프코스 설계사</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J289" t="inlineStr">
         <is>
-          <t>골프코스 저작권 대법원 판결 임박..25일 세기의 판결</t>
+          <t>방송 3사, 오픈AI에 뉴스콘텐츠 무단이용 관련 소송 제기</t>
         </is>
       </c>
       <c r="K289" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>seoulfn.com</t>
         </is>
       </c>
       <c r="L289" t="inlineStr">
         <is>
-          <t>2026-02-21</t>
+          <t>2026-02-23</t>
         </is>
       </c>
       <c r="M289" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10679578?ref=naver</t>
+          <t>https://www.seoulfn.com/news/articleView.html?idxno=621848</t>
         </is>
       </c>
       <c r="N289" t="inlineStr">
         <is>
-          <t>2026-02-22 00:45:55.065443+00:00</t>
+          <t>2026-02-23 13:05:46.827799+00:00</t>
         </is>
       </c>
     </row>
     <row r="290">
       <c r="A290" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B290" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C290" t="inlineStr"/>
+      <c r="C290" t="inlineStr">
+        <is>
+          <t>OpenAI</t>
+        </is>
+      </c>
       <c r="D290" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E290" t="inlineStr">
         <is>
-          <t>형사 항소심 실형 확정</t>
+          <t>저작권 침해 중단 및 손해배상 청구 소송 제기</t>
         </is>
       </c>
       <c r="F290" t="inlineStr">
         <is>
-          <t>K2 전차 핵심기술 유출 사건으로 관련 특허까지 출원한 행위에 대해 형사 재판 항소심에서 실형이 확정되었습니다. 1심 재판부는 개인의 이익을 위한 비밀 유출행위에 대해 엄격한 처벌이 필요하다고 판단했습니다. 이 사건은 국가 안보와 관련된 중대한 기술 유출로, 피해 규모가 상당할 것으로 예상됩니다.</t>
+          <t>지상파 3사가 챗GPT의 뉴스 콘텐츠 무단 사용에 대해 저작권 침해 중단 및 손해배상 청구 소송을 서울중앙지법에 제기했다. 한국방송협회는 챗GPT가 자사의 핵심 자산인 뉴스 콘텐츠를 대량으로 무단 이용했다고 주장하며, 이는 인공지능 학습 데이터 저작권 침해와 관련된 중요한 법적 분쟁이 될 것으로 보인다.</t>
         </is>
       </c>
       <c r="G290" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확함 (형사 항소심 실형 확정), 피해 규모가 큼 (K2 전차 핵심기술 유출), 증거가 있거나 확보 가능함 (형사 재판 결과), 이미 공적 절차가 진행 중임 (형사 재판 완료로 민사 소송에 유리한 증거 확보). 피해액이 상당할 것으로 예상되며, 형사 판결이 민사 손해배상 소송의 강력한 근거가 될 수 있어 소송금융 투자에 적합합니다.</t>
+          <t>챗GPT 개발사 OpenAI는 자력이 충분한 대기업이며, 지상파 3사의 뉴스 콘텐츠 무단 사용은 저작권 침해로 상대방 책임이 명확히 주장되고 있다. 핵심 자산인 뉴스 콘텐츠의 대량 무단 이용으로 인한 피해 규모가 클 것으로 예상되며, 유사 피해를 입은 다른 언론사들도 많아 집단적 피해 가능성이 높다.</t>
         </is>
       </c>
       <c r="H290" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I290" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>지상파 3사</t>
         </is>
       </c>
       <c r="J290" t="inlineStr">
         <is>
-          <t>K2 전차 핵심기술 유출 사건…항소심에서도 실형 확정된 이유는?</t>
+          <t>챗GPT, 뉴스 무단 사용 …지상파 3사, 결국 칼 빼들었다</t>
         </is>
       </c>
       <c r="K290" t="inlineStr">
         <is>
-          <t>gokorea.kr</t>
+          <t>mhnse.com</t>
         </is>
       </c>
       <c r="L290" t="inlineStr">
         <is>
-          <t>2026-02-21</t>
+          <t>2026-02-23</t>
         </is>
       </c>
       <c r="M290" t="inlineStr">
         <is>
-          <t>https://www.gokorea.kr/news/articleView.html?idxno=858538</t>
+          <t>https://www.mhnse.com/news/articleView.html?idxno=511363</t>
         </is>
       </c>
       <c r="N290" t="inlineStr">
         <is>
-          <t>2026-02-22 00:28:30.399162+00:00</t>
+          <t>2026-02-23 13:05:16.121193+00:00</t>
         </is>
       </c>
     </row>
     <row r="291">
       <c r="A291" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B291" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C291" t="inlineStr">
         <is>
-          <t>애플</t>
+          <t>오픈AI</t>
         </is>
       </c>
       <c r="D291" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E291" t="inlineStr">
         <is>
-          <t>특허 침해 소송 준비 또는 법적 검토 진행 중</t>
+          <t>서울중앙지법에 저작권 침해 중단 및 손해배상 청구 소송 제기</t>
         </is>
       </c>
       <c r="F291" t="inlineStr">
         <is>
-          <t>슈피겐코리아가 애플의 맥세이프 생태계에 대한 특허 침해 가능성을 제기하며 법적 대응을 준비하고 있다. 법원이 유도 침해를 인정할 경우, 애플은 막대한 손해배상 책임과 함께 맥세이프 호환 액세서리 생태계 전반에 걸쳐 법적·사업적 리스크를 안게 될 수 있다.</t>
+          <t>KBS, MBC, SBS 등 지상파 3사가 챗GPT 개발사 오픈AI를 상대로 서울중앙지법에 저작권 침해 중단 및 손해배상 청구 소송을 제기했다. 지상파 3사는 오픈AI가 자사의 뉴스 콘텐츠를 무단으로 활용해 챗GPT를 학습시켰다고 주장하며, 이는 지식재산권 침해이자 대한민국 데이터 주권의 문제라고 강조했다. 이번 소송은 국내 지상파 방송사가 글로벌 AI 기업을 상대로 제기한 첫 사례이다.</t>
         </is>
       </c>
       <c r="G291" t="inlineStr">
         <is>
-          <t>애플이라는 대기업을 상대로 한 특허 침해 소송으로, 상대방의 자력이 충분하고(적합 조건 2), 법원이 유도 침해를 인정할 경우 막대한 손해배상 책임이 예상되어 피해 규모가 매우 클 것(적합 조건 4). 슈피겐코리아의 특허권 존재 및 법적 검토가 진행 중임을 고려할 때 증거 확보 및 소송 진행 가능성이 높음(적합 조건 5, 6).</t>
+          <t>상대방 책임이 비교적 명확함 (오픈AI의 뉴스 콘텐츠 무단 활용 주장), 상대방에게 자력이 충분함 (글로벌 빅테크 기업), 피해 규모가 큼 (수십 년간 축적된 지식 자산의 가치), 증거가 있거나 확보 가능함 (AI 학습 데이터 활용). 지상파 3사가 공동으로 소송을 제기하여 조직적인 대응이 이루어지고 있음.</t>
         </is>
       </c>
       <c r="H291" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I291" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>3개 방송사</t>
         </is>
       </c>
       <c r="J291" t="inlineStr">
         <is>
-          <t>[Biz Law] 슈피겐코리아 특허, 애플 '맥세이프' 생태계 정조준</t>
+          <t>지상파 3사, 오픈AI 상대 소송... 챗GPT, 뉴스 무단 이용</t>
         </is>
       </c>
       <c r="K291" t="inlineStr">
         <is>
-          <t>seoulwire.com</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L291" t="inlineStr">
         <is>
-          <t>2026-02-21</t>
+          <t>2026-02-23</t>
         </is>
       </c>
       <c r="M291" t="inlineStr">
         <is>
-          <t>http://www.seoulwire.com/news/articleView.html?idxno=707592</t>
+          <t>https://www.ytn.co.kr/_ln/0106_202602231802271576</t>
         </is>
       </c>
       <c r="N291" t="inlineStr">
         <is>
-          <t>2026-02-21 18:11:56.066777+00:00</t>
+          <t>2026-02-23 13:04:29.881610+00:00</t>
         </is>
       </c>
     </row>
     <row r="292">
       <c r="A292" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B292" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C292" t="inlineStr">
         <is>
-          <t>기계장치 제조·판매 업체 대표</t>
+          <t>오픈AI</t>
         </is>
       </c>
       <c r="D292" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E292" t="inlineStr">
         <is>
-          <t>특허권 침해 형사 재판에서 집행유예 판결 선고, 민사소송 예정</t>
+          <t>저작권 침해 중단 및 손해배상 청구 소송 제기</t>
         </is>
       </c>
       <c r="F292" t="inlineStr">
         <is>
-          <t>기계장치 제조·판매 업체 대표가 특허권을 침해하여 물품을 판매한 혐의로 형사 재판에서 집행유예를 선고받았습니다. 재판부는 침해 물품 가액이 적지 않다고 판단했으며, 향후 민사소송을 통한 손해배상이 이뤄질 것으로 보인다고 언급했습니다.</t>
+          <t>KBS, MBC, SBS 등 지상파 3사가 오픈AI를 상대로 챗GPT 학습에 뉴스 콘텐츠를 무단으로 활용한 것에 대해 저작권 침해 중단 및 손해배상 청구 소송을 제기했습니다. 관련 업계에 따르면 지상파 3사는 오픈AI의 무단 활용으로 인한 피해를 주장하고 있습니다.</t>
         </is>
       </c>
       <c r="G292" t="inlineStr">
         <is>
-          <t>형사 재판에서 특허권 침해 사실이 인정되어 책임이 명확하며(적합 조건 1), 판매 물품 가액이 적지 않아 피해 규모가 상당할 것으로 예상됩니다(적합 조건 4). 이미 형사 재판이라는 공적 절차가 진행되어 유죄 판결이 나왔으므로 증거 확보가 용이하며(적합 조건 5, 6), 민사소송을 통한 손해배상이 예상됩니다.</t>
+          <t>오픈AI는 글로벌 대기업으로 자력이 충분하며(적합 조건 2), 지상파 3사가 공동으로 소송을 제기하여 다수 원고에 해당하고(적합 조건 3), 뉴스 콘텐츠 무단 활용 범위에 따라 피해 규모가 클 가능성이 높습니다(적합 조건 4). 소송이 이미 제기되어 진행 중인 사건입니다.</t>
         </is>
       </c>
       <c r="H292" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I292" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>3개 기업</t>
         </is>
       </c>
       <c r="J292" t="inlineStr">
         <is>
-          <t>'특허권 침해' 기계장치 제조·판매한 업체 대표 집유</t>
+          <t>지상파 3사  오픈AI가 뉴스 콘텐츠 무단이용</t>
         </is>
       </c>
       <c r="K292" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>it.chosun.com</t>
         </is>
       </c>
       <c r="L292" t="inlineStr">
         <is>
-          <t>2026-02-21</t>
+          <t>2026-02-23</t>
         </is>
       </c>
       <c r="M292" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/local/daejeon-chungnam/6078333</t>
+          <t>https://it.chosun.com/news/articleView.html?idxno=2023092157463</t>
         </is>
       </c>
       <c r="N292" t="inlineStr">
         <is>
-          <t>2026-02-21 18:10:02.953599+00:00</t>
+          <t>2026-02-23 13:04:14.369000+00:00</t>
         </is>
       </c>
     </row>
     <row r="293">
       <c r="A293" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B293" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C293" t="inlineStr"/>
+      <c r="C293" t="inlineStr">
+        <is>
+          <t>오픈AI</t>
+        </is>
+      </c>
       <c r="D293" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E293" t="inlineStr">
         <is>
-          <t>대법원 및 하급심 판결을 통해 건축물 저작권 침해 법리 확립</t>
+          <t>저작권 침해 중단 및 손해배상 청구 소송 제기</t>
         </is>
       </c>
       <c r="F293" t="inlineStr">
         <is>
-          <t>건축물 표절이 저작권 침해로 인정되어 법원의 엄격한 판단을 받고 있으며, 대법원 판례와 하급심 판결을 통해 철거 명령 또는 수억 원대 손해배상 판결이 내려지는 등 법적 책임이 강화되고 있습니다. 이는 건축가의 창작물을 보호하고 지식재산권 의식을 높이는 중요한 변화로, 향후 유사 사건 발생 시 피해자에게 유리한 법적 환경이 조성될 것으로 보입니다.</t>
+          <t>국내 지상파 방송 3사(KBS, MBC, SBS)가 생성형 AI 챗GPT를 운영하는 오픈AI를 상대로 저작권 침해 중단 및 손해배상 청구 소송을 제기했습니다. 방송사들은 막대한 제작비가 투입된 뉴스 콘텐츠를 오픈AI가 사전 협의나 보상 없이 AI 학습에 무단 활용했다고 주장하며, 이는 명백한 저작권 침해이자 데이터 주권 문제라고 강조했습니다. 이번 소송은 국내 AI 및 콘텐츠 산업의 권리 관계를 정립하는 중요한 분수령이 될 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G293" t="inlineStr">
         <is>
-          <t>대법원 판례를 통해 건축물 표절에 대한 저작권 침해가 명확히 인정되고 법원의 판단이 엄격해지고 있어 상대방 책임이 명확하며 증거 확보가 용이합니다. (적합 조건 1, 5) 또한, 과거 사례에서 수억 원대 배상금 지급 및 철거 명령까지 있었던 점을 고려할 때 피해 규모가 크고 상대방의 자력도 충분할 것으로 예상됩니다. (적합 조건 2, 4)</t>
+          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 3(집단적 피해), 4(피해 규모 큼), 5(증거 확보 가능)에 해당합니다. 글로벌 빅테크 기업인 오픈AI를 상대로 국내 지상파 3사가 집단 소송을 제기했으며, 막대한 제작비가 투입된 뉴스 콘텐츠의 무단 활용에 대한 저작권 침해 주장이 명확합니다. 오픈AI가 해외 언론사들과는 유료 라이선스 계약을 체결한 점은 책임 입증에 유리한 근거가 될 수 있습니다.</t>
         </is>
       </c>
       <c r="H293" t="inlineStr">
         <is>
-          <t>수천만 원 ~ 수억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I293" t="inlineStr">
         <is>
-          <t>개별 사건당 1명 또는 1개 법인</t>
+          <t>지상파 방송 3사</t>
         </is>
       </c>
       <c r="J293" t="inlineStr">
         <is>
-          <t>[K·IP ‘ONE’터치]  그 카페 참 예쁘네 ... 베끼는 순간 철거될 수 있다</t>
+          <t>“뉴스는 공짜가 아니다”…KBS·MBC·SBS, 오픈AI에 소송</t>
         </is>
       </c>
       <c r="K293" t="inlineStr">
         <is>
-          <t>etoday.co.kr</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L293" t="inlineStr">
         <is>
-          <t>2026-02-21</t>
+          <t>2026-02-23</t>
         </is>
       </c>
       <c r="M293" t="inlineStr">
         <is>
-          <t>https://www.etoday.co.kr/news/view/2557895</t>
+          <t>https://www.mk.co.kr/article/11969489</t>
         </is>
       </c>
       <c r="N293" t="inlineStr">
         <is>
-          <t>2026-02-21 18:09:22.591493+00:00</t>
+          <t>2026-02-23 13:04:07.110783+00:00</t>
         </is>
       </c>
     </row>
     <row r="294">
       <c r="A294" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B294" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C294" t="inlineStr">
         <is>
-          <t>A사</t>
+          <t>오픈AI</t>
         </is>
       </c>
       <c r="D294" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E294" t="inlineStr">
         <is>
-          <t>형사 재판 종결, 민사소송 예정</t>
+          <t>글로벌 AI 기업 상대 첫 저작권 침해 소송 제기</t>
         </is>
       </c>
       <c r="F294" t="inlineStr">
         <is>
-          <t>A사 대표 B씨는 2022년 9월부터 2024년 3월까지 피해회사의 특허권을 침해하여 2억 1186만원의 이득을 챙긴 혐의로 기소되었다. 대전지방법원 천안지원은 B씨에게 징역 1년에 집행유예 2년, A사에는 벌금 700만원을 선고했다. 재판부는 향후 민사소송을 통해 손해액 확정 및 배상이 이뤄질 것으로 보인다고 언급했다.</t>
+          <t>한국방송협회는 지상파 방송 3사(KBS, MBC, SBS)가 오픈AI를 상대로 뉴스 콘텐츠 무단 이용에 대한 저작권 침해 중단 및 손해배상 청구 소송을 제기했다고 밝혔습니다. 오픈AI의 챗GPT 학습 과정에서 방송 3사의 핵심 자산인 뉴스 콘텐츠가 무단 활용되었으며, 이는 글로벌 AI 기업을 상대로 한 첫 소송입니다. 방송협회는 정당한 보상 체계 마련과 국내 창작자 권리 보호를 강조하고 있습니다.</t>
         </is>
       </c>
       <c r="G294" t="inlineStr">
         <is>
-          <t>상대방 책임이 형사 재판을 통해 명확히 입증되었고(적합 조건 1, 5, 6), 침해 이득액이 2억 원 이상으로 피해 규모가 크다(적합 조건 4). 피고 회사(A사)는 산업용 기계 제조 및 판매 기업으로 배상 자력이 있을 것으로 예상되며(적합 조건 2), 재판부도 민사소송을 통한 손해배상을 언급하여 소송 가능성이 높다.</t>
+          <t>상대방 책임이 비교적 명확하며(뉴스 콘텐츠 무단 활용), 상대방에게 자력이 충분합니다(글로벌 빅테크 기업 오픈AI). 지상파 3사가 공동으로 소송을 제기하여 집단적 피해 성격이 강하며, 국내 개별 창작자들의 권리 보호라는 광범위한 의미를 가집니다. 피해 규모는 미상이지만 핵심 자산의 대량 무단 이용으로 잠재적 규모가 클 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="H294" t="inlineStr">
         <is>
-          <t>2억 1186만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I294" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>지상파 방송 3사 및 국내 다수 창작자</t>
         </is>
       </c>
       <c r="J294" t="inlineStr">
         <is>
-          <t>특허권 침해해 2억원 이득 챙긴 50대 회사 대표 집유</t>
+          <t>방송협회, 지상파 3사 오픈AI에 소송…'뉴스 무단 활용'</t>
         </is>
       </c>
       <c r="K294" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>shinailbo.co.kr</t>
         </is>
       </c>
       <c r="L294" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2026-02-23</t>
         </is>
       </c>
       <c r="M294" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260220_0003520072</t>
+          <t>http://www.shinailbo.co.kr/news/articleView.html?idxno=2194969</t>
         </is>
       </c>
       <c r="N294" t="inlineStr">
         <is>
-          <t>2026-02-21 18:07:53.347966+00:00</t>
+          <t>2026-02-23 13:03:57.153152+00:00</t>
         </is>
       </c>
     </row>
     <row r="295">
       <c r="A295" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B295" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C295" t="inlineStr">
         <is>
-          <t>AI 개발 업체 (코히어 등)</t>
+          <t>오픈AI</t>
         </is>
       </c>
       <c r="D295" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E295" t="inlineStr">
         <is>
-          <t>언론사 및 창작자들의 AI 개발사 대상 집단소송 진행 중</t>
+          <t>서울중앙지법에 저작권 침해 중단 및 손해배상 청구 소송 제기</t>
         </is>
       </c>
       <c r="F295" t="inlineStr">
         <is>
-          <t>생성형 AI의 확산으로 학습 데이터와 저작물의 경계가 무너지면서 지식재산권(IP) 분쟁이 급증하고 있다. 특히 지난해 가디언 등 14개 언론사가 AI 개발 업체 코히어를 상대로 최대 규모의 집단소송을 제기하는 등 IP 보호를 위한 집단행동이 본격화되고 있으며, 법조계도 AI 시대의 저작권 법적 경계를 규정하기 위해 논의 중이다.</t>
+          <t>국내 지상파 3사(KBS, SBS, MBC)가 오픈AI의 챗GPT가 자사 뉴스 콘텐츠를 무단으로 학습에 이용했다며 서울중앙지법에 저작권 침해 중단 및 손해배상 청구 소송을 제기했다. 오픈AI가 다른 글로벌 언론사와는 유료 라이선스 계약을 맺었음에도 국내 방송사들과의 협상을 거부한 점을 지적하며, 국내 창작자들의 권리 보호와 정당한 보상을 요구하고 있다.</t>
         </is>
       </c>
       <c r="G295" t="inlineStr">
         <is>
-          <t>AI 개발사의 저작권 침해 책임이 비교적 명확하고(적합 조건 1), 대규모 언론사들이 집단소송을 제기하여 집단적 피해(적합 조건 3) 및 피해 규모가 크며(적합 조건 4), 피고인 AI 개발사들의 자력도 충분할 것으로 예상됩니다(적합 조건 2). AI 시대의 저작권 룰 정립 과정에서 법적 쟁점이 명확해지고 있어 소송금융 투자에 적합합니다(적합 조건 5).</t>
+          <t>상대방 책임이 비교적 명확하고(적합 조건 1), 글로벌 빅테크 기업인 오픈AI는 자력이 충분하며(적합 조건 2), 지상파 3사의 대량 콘텐츠 무단 이용은 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 또한, 오픈AI가 다른 언론사와 유료 라이선스 계약을 체결한 사실은 증거 확보에 유리하며(적합 조건 5), 국내 방송사들이 연합하여 소송을 제기한 것은 집단적 피해의 성격을 가집니다(적합 조건 3).</t>
         </is>
       </c>
       <c r="H295" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I295" t="inlineStr">
         <is>
-          <t>예술가, 사진업계, 언론사, 출판업계 등 다수 (기사에서 14개 신문사 및 잡지사 언급)</t>
+          <t>지상파 3사 및 국내 다수 창작자</t>
         </is>
       </c>
       <c r="J295" t="inlineStr">
         <is>
-          <t>갈수록 커지는 IP 분쟁...중심엔 AI [글로벌 IP전쟁 ①]</t>
+          <t>“챗GPT가 뉴스 무단 이용”… 지상파 3사, 오픈AI 상대 소송</t>
         </is>
       </c>
       <c r="K295" t="inlineStr">
         <is>
-          <t>etoday.co.kr</t>
+          <t>joongang.co.kr</t>
         </is>
       </c>
       <c r="L295" t="inlineStr">
         <is>
-          <t>2026-02-19</t>
+          <t>2026-02-23</t>
         </is>
       </c>
       <c r="M295" t="inlineStr">
         <is>
-          <t>https://www.etoday.co.kr/news/view/2557619</t>
+          <t>https://www.joongang.co.kr/article/25406676</t>
         </is>
       </c>
       <c r="N295" t="inlineStr">
         <is>
-          <t>2026-02-21 18:00:44.680424+00:00</t>
+          <t>2026-02-23 13:03:45.717036+00:00</t>
         </is>
       </c>
     </row>
     <row r="296">
       <c r="A296" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B296" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C296" t="inlineStr">
         <is>
+          <t>오픈AI</t>
+        </is>
+      </c>
+      <c r="D296" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E296" t="inlineStr">
+        <is>
+          <t>지상파 방송 3사가 오픈AI를 상대로 저작권 침해 중단 및 손해배상 청구 소송 제기</t>
+        </is>
+      </c>
+      <c r="F296" t="inlineStr">
+        <is>
+          <t>KBS, MBC, SBS 등 지상파 방송 3사가 챗GPT 개발사 오픈AI를 상대로 뉴스 콘텐츠 무단 이용에 대한 저작권 침해 중단 및 손해배상 청구 소송을 제기했습니다. 한국방송협회는 오픈AI가 지상파 방송 3사의 뉴스 콘텐츠를 무단으로 챗GPT 학습에 사용했다고 밝혔습니다.</t>
+        </is>
+      </c>
+      <c r="G296" t="inlineStr">
+        <is>
+          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분 - 오픈AI), 3(집단적 피해 - 지상파 3사 공동 소송), 4(피해 규모 큼 - 뉴스 콘텐츠 무단 이용에 따른 저작권 침해 손해배상 청구)에 해당합니다. 글로벌 대기업을 상대로 한 저작권 침해 소송으로, 승소 시 상당한 배상액이 예상됩니다.</t>
+        </is>
+      </c>
+      <c r="H296" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I296" t="inlineStr">
+        <is>
+          <t>3사 (KBS, MBC, SBS)</t>
+        </is>
+      </c>
+      <c r="J296" t="inlineStr">
+        <is>
+          <t>KBS·MBC·SBS, 오픈AI 상대  '뉴스콘텐츠 무단이용' 소송 제기</t>
+        </is>
+      </c>
+      <c r="K296" t="inlineStr">
+        <is>
+          <t>aitimes.com</t>
+        </is>
+      </c>
+      <c r="L296" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M296" t="inlineStr">
+        <is>
+          <t>https://www.aitimes.com/news/articleView.html?idxno=207120</t>
+        </is>
+      </c>
+      <c r="N296" t="inlineStr">
+        <is>
+          <t>2026-02-23 13:03:15.302701+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="297">
+      <c r="A297" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B297" t="inlineStr">
+        <is>
+          <t>지식재산권</t>
+        </is>
+      </c>
+      <c r="C297" t="inlineStr">
+        <is>
+          <t>오픈AI</t>
+        </is>
+      </c>
+      <c r="D297" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E297" t="inlineStr">
+        <is>
+          <t>손해배상 청구 소송 제기</t>
+        </is>
+      </c>
+      <c r="F297" t="inlineStr">
+        <is>
+          <t>KBS, MBC, SBS 등 지상파방송 3사가 오픈AI를 상대로 저작권 침해 중단 및 손해배상 청구 소송을 제기했습니다. 오픈AI의 챗GPT 학습에 지상파 3사의 뉴스 콘텐츠가 무단으로 활용되었다는 주장이며, 한국방송협회는 오픈AI가 다른 언론사와 유료 라이선스 계약을 체결하면서도 방송 3사와의 협상을 거부했다고 밝혔습니다. 이번 소송은 국내외 창작자들의 권리 보호와 정당한 보상을 위한 취지입니다.</t>
+        </is>
+      </c>
+      <c r="G297" t="inlineStr">
+        <is>
+          <t>오픈AI는 글로벌 빅테크 기업으로 자력이 충분하며(조건 2), 지상파 3사의 뉴스 콘텐츠를 무단으로 학습에 사용했다는 책임이 비교적 명확합니다(조건 1). 한국방송협회가 대변하며 국내외 창작자 권리 보호를 강조하는 점은 집단적 피해 가능성 및 유사 피해 사례 발굴 가능성을 시사합니다(조건 3). 오픈AI가 다른 언론사와 유료 라이선스 계약을 체결하는 점은 증거 확보에 유리하며(조건 5), 천문학적인 이익을 얻고 있다는 점에서 피해 규모가 클 것으로 예상됩니다(조건 4).</t>
+        </is>
+      </c>
+      <c r="H297" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I297" t="inlineStr">
+        <is>
+          <t>지상파 3사 및 유사 피해 언론사/창작자 다수</t>
+        </is>
+      </c>
+      <c r="J297" t="inlineStr">
+        <is>
+          <t>지상파 3사, 오픈AI에 저작권 침해 손해배상 청구</t>
+        </is>
+      </c>
+      <c r="K297" t="inlineStr">
+        <is>
+          <t>zdnet.co.kr</t>
+        </is>
+      </c>
+      <c r="L297" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M297" t="inlineStr">
+        <is>
+          <t>https://zdnet.co.kr/view/?no=20260223161010</t>
+        </is>
+      </c>
+      <c r="N297" t="inlineStr">
+        <is>
+          <t>2026-02-23 12:59:08.903435+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="298">
+      <c r="A298" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B298" t="inlineStr">
+        <is>
+          <t>지식재산권</t>
+        </is>
+      </c>
+      <c r="C298" t="inlineStr">
+        <is>
+          <t>오픈AI</t>
+        </is>
+      </c>
+      <c r="D298" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E298" t="inlineStr">
+        <is>
+          <t>지상파 방송 3사가 오픈AI를 상대로 저작권 침해 소송 제기</t>
+        </is>
+      </c>
+      <c r="F298" t="inlineStr">
+        <is>
+          <t>KBS, MBC, SBS 등 지상파 방송 3사가 오픈AI를 상대로 뉴스콘텐츠 무단 이용에 대한 저작권 침해 중단 및 손해배상 청구 소송을 제기했습니다. 챗GPT 학습 과정에서 자사 뉴스콘텐츠가 무단 활용됐다고 주장하며, 이는 글로벌 AI 기업을 상대로 한 첫 법적 대응입니다. 방송협회는 이번 소송이 창작자 권리 보호와 정당한 보상 체계 확립의 기준을 세우는 데 의미가 있다고 밝혔습니다.</t>
+        </is>
+      </c>
+      <c r="G298" t="inlineStr">
+        <is>
+          <t>상대방 책임이 비교적 명확하고(뉴스콘텐츠 무단 이용 주장), 상대방에게 자력이 충분하며(글로벌 빅테크 오픈AI), 대량의 콘텐츠 무단 이용으로 피해 규모가 클 것으로 예상됩니다. 또한, 오픈AI가 해외 언론사와 유료 라이선스 계약을 체결한 점 등 증거 확보 가능성도 높습니다. (적합 조건 1, 2, 4, 5 해당)</t>
+        </is>
+      </c>
+      <c r="H298" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I298" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J298" t="inlineStr">
+        <is>
+          <t>방송3사, 오픈AI 제소… AI 저작권 분쟁 글로벌로 확전</t>
+        </is>
+      </c>
+      <c r="K298" t="inlineStr">
+        <is>
+          <t>edaily.co.kr</t>
+        </is>
+      </c>
+      <c r="L298" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M298" t="inlineStr">
+        <is>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=04149206645353472</t>
+        </is>
+      </c>
+      <c r="N298" t="inlineStr">
+        <is>
+          <t>2026-02-23 12:58:49.076913+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="299">
+      <c r="A299" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B299" t="inlineStr">
+        <is>
+          <t>지식재산권</t>
+        </is>
+      </c>
+      <c r="C299" t="inlineStr">
+        <is>
+          <t>오픈AI</t>
+        </is>
+      </c>
+      <c r="D299" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E299" t="inlineStr">
+        <is>
+          <t>글로벌 AI 기업 상대 첫 소송 제기</t>
+        </is>
+      </c>
+      <c r="F299" t="inlineStr">
+        <is>
+          <t>KBS, MBC, SBS 등 지상파 3사가 오픈AI를 상대로 챗GPT 학습에 뉴스 콘텐츠를 무단 활용한 것에 대해 저작권 침해 중단 및 손해배상 청구 소송을 제기했습니다. 이는 글로벌 AI 기업을 상대로 한 첫 소송으로, 방송 3사는 오픈AI가 천문학적인 이익을 얻으면서도 뉴스 콘텐츠 이용에 대한 정당한 라이선스 계약을 거부하고 있다고 주장합니다. 이번 소송은 국내 창작자들의 권리 보호와 정당한 보상 체계 마련을 위한 선례가 될 것으로 기대됩니다.</t>
+        </is>
+      </c>
+      <c r="G299" t="inlineStr">
+        <is>
+          <t>오픈AI가 지상파 3사의 뉴스 콘텐츠를 무단 활용하여 챗GPT 학습에 사용했다는 주장이 명확하며(적합 조건 1), 오픈AI는 기업가치 1200조원 규모의 글로벌 빅테크 기업으로 자력이 충분합니다(적합 조건 2). 지상파 3사가 공동으로 소송을 제기했으며, 국내 개별 창작자들의 권리 보호 및 정당한 보상 체계 마련을 위한 선례적 성격이 강해 유사 피해 창작자 다수에게 영향을 미칠 수 있습니다(적합 조건 3). 수십 년간 축적된 지식 자산 무단 이용으로 인한 피해 규모가 상당할 것으로 예상되며(적합 조건 4), 방송 3사가 소송을 제기한 만큼 어느 정도의 증거를 확보했을 가능성이 높습니다(적합 조건 5).</t>
+        </is>
+      </c>
+      <c r="H299" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I299" t="inlineStr">
+        <is>
+          <t>지상파 3사 외 유사 피해 창작자 다수</t>
+        </is>
+      </c>
+      <c r="J299" t="inlineStr">
+        <is>
+          <t>'지식재산권 침해'…지상파 3사, 오픈AI 상대 소송 제기</t>
+        </is>
+      </c>
+      <c r="K299" t="inlineStr">
+        <is>
+          <t>ajunews.com</t>
+        </is>
+      </c>
+      <c r="L299" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M299" t="inlineStr">
+        <is>
+          <t>https://www.ajunews.com/view/20260223154447911</t>
+        </is>
+      </c>
+      <c r="N299" t="inlineStr">
+        <is>
+          <t>2026-02-23 12:57:51.222446+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="300">
+      <c r="A300" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B300" t="inlineStr">
+        <is>
+          <t>지식재산권</t>
+        </is>
+      </c>
+      <c r="C300" t="inlineStr">
+        <is>
+          <t>오픈AI</t>
+        </is>
+      </c>
+      <c r="D300" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E300" t="inlineStr">
+        <is>
+          <t>저작권 침해 중단 및 손해배상 청구 소송 제기</t>
+        </is>
+      </c>
+      <c r="F300" t="inlineStr">
+        <is>
+          <t>KBS, MBC, SBS 등 지상파 방송 3사가 챗GPT 개발사인 오픈AI를 상대로 저작권 침해 중단 및 손해배상 청구 소송을 제기했습니다. 방송 3사는 오픈AI가 수십 년간 뉴스 콘텐츠를 무단으로 사용하여 챗GPT를 개발하고 상업적으로 운영했다고 주장하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G300" t="inlineStr">
+        <is>
+          <t>오픈AI라는 글로벌 대기업이 피고로 자력이 충분하며(적합 조건 2), 방송 3사라는 다수의 원고가 공동으로 소송을 제기하여 집단적 피해 양상을 보입니다(적합 조건 3). '수십 년 뉴스콘텐츠 무단 사용'은 피해 규모가 상당할 것으로 예상되며(적합 조건 4), 저작권 침해 여부에 대한 증거 확보 가능성이 높습니다(적합 조건 5).</t>
+        </is>
+      </c>
+      <c r="H300" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I300" t="inlineStr">
+        <is>
+          <t>방송 3사 및 유사 피해 콘텐츠 제공자 다수</t>
+        </is>
+      </c>
+      <c r="J300" t="inlineStr">
+        <is>
+          <t>수십년 뉴스콘텐츠 무단 사용...KBS·MBC·SBS, 오픈AI 제소</t>
+        </is>
+      </c>
+      <c r="K300" t="inlineStr">
+        <is>
+          <t>wolyo.co.kr</t>
+        </is>
+      </c>
+      <c r="L300" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M300" t="inlineStr">
+        <is>
+          <t>https://www.wolyo.co.kr/news/articleView.html?idxno=309123</t>
+        </is>
+      </c>
+      <c r="N300" t="inlineStr">
+        <is>
+          <t>2026-02-23 12:56:32.196889+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="301">
+      <c r="A301" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B301" t="inlineStr">
+        <is>
+          <t>지식재산권</t>
+        </is>
+      </c>
+      <c r="C301" t="inlineStr"/>
+      <c r="D301" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E301" t="inlineStr">
+        <is>
+          <t>지식재산처의 온라인 위조상품 모니터링 및 분쟁대응 지원, 해외 지식재산 당국과의 외교적 노력 진행 중</t>
+        </is>
+      </c>
+      <c r="F301" t="inlineStr">
+        <is>
+          <t>중국·동남아 등에서 K-푸드 위조 및 모방 상품이 증가하여 '불닭', '비비고' 등 K-브랜드들이 상표 분쟁에 시달리고 있습니다. 이에 지식재산처는 AI 모니터링을 통한 위조상품 차단, 기업 맞춤형 분쟁대응 전략 지원, 해외 지식재산 당국과의 협력 등 다각적인 보호 노력을 기울이고 있습니다. 이는 다수의 K-브랜드 기업에 대한 지식재산권 침해 사례로, 정부 차원의 대응이 활발히 진행 중입니다.</t>
+        </is>
+      </c>
+      <c r="G301" t="inlineStr">
+        <is>
+          <t>K-브랜드 위조 및 모방 상품으로 인한 다수의 국내 기업 피해가 발생하고 있으며, 지식재산처가 AI 모니터링, 분쟁대응 전략 지원, 해외지식재산센터 연계 등 공적 절차를 통해 적극적으로 대응 중입니다. 이는 집단적 피해, 증거 확보 가능성, 공적 절차 진행 중이라는 적합 조건에 해당합니다. 다만, 개별 위조업체의 자력은 추가 확인이 필요합니다.</t>
+        </is>
+      </c>
+      <c r="H301" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I301" t="inlineStr">
+        <is>
+          <t>다수의 K-브랜드 기업</t>
+        </is>
+      </c>
+      <c r="J301" t="inlineStr">
+        <is>
+          <t>지식재산처  K 브랜드 보호 위해 다각적 노력 기울일 것  [정책 바로보기...</t>
+        </is>
+      </c>
+      <c r="K301" t="inlineStr">
+        <is>
+          <t>ktv.go.kr</t>
+        </is>
+      </c>
+      <c r="L301" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M301" t="inlineStr">
+        <is>
+          <t>https://www.ktv.go.kr/content/view?content_id=748567</t>
+        </is>
+      </c>
+      <c r="N301" t="inlineStr">
+        <is>
+          <t>2026-02-23 12:42:35.165993+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="302">
+      <c r="A302" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B302" t="inlineStr">
+        <is>
+          <t>지식재산권</t>
+        </is>
+      </c>
+      <c r="C302" t="inlineStr">
+        <is>
+          <t>SFC(삼성디스플레이·일본 호도가야 화학 합작사)</t>
+        </is>
+      </c>
+      <c r="D302" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E302" t="inlineStr">
+        <is>
+          <t>대법원 본안 심리 진행 중인 특허 무효 소송</t>
+        </is>
+      </c>
+      <c r="F302" t="inlineStr">
+        <is>
+          <t>SK머티리얼즈JNC(SKMJ)는 청색 OLED 도판트 시장 주도권을 두고 SFC(삼성디스플레이·일본 호도가야 화학 합작사)와 치열한 특허 무효 소송을 벌이고 있습니다. 이 사건은 현재 대법원에서 본안 심리를 진행 중이며, 최종 판결 결과에 따라 시장 경쟁 구도에 막대한 영향을 미칠 것으로 예상됩니다. SKMJ는 이러한 법적 리스크 속에서 차세대 녹색 OLED 소재 기술을 확보하며 사업 다변화를 꾀하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G302" t="inlineStr">
+        <is>
+          <t>상대방(SFC, 삼성디스플레이 합작사)의 자력이 충분하고, 청색 OLED 도판트 시장 주도권을 다투는 특허 분쟁으로 피해 규모가 매우 클 것으로 예상됩니다. 이미 대법원에서 본안 심리를 진행 중이므로 상대방 책임이 명확하며 증거가 충분히 확보되어 있습니다. (적합 조건 1, 2, 4, 5 해당)</t>
+        </is>
+      </c>
+      <c r="H302" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I302" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J302" t="inlineStr">
+        <is>
+          <t>SK머티리얼즈JNC, 일본 큐럭스와 '녹색 동맹'…OLED 소재 글로벌 표준 주...</t>
+        </is>
+      </c>
+      <c r="K302" t="inlineStr">
+        <is>
+          <t>theguru.co.kr</t>
+        </is>
+      </c>
+      <c r="L302" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M302" t="inlineStr">
+        <is>
+          <t>https://www.theguru.co.kr/news/article.html?no=98290</t>
+        </is>
+      </c>
+      <c r="N302" t="inlineStr">
+        <is>
+          <t>2026-02-23 00:54:35.222522+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="303">
+      <c r="A303" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B303" t="inlineStr">
+        <is>
+          <t>지식재산권</t>
+        </is>
+      </c>
+      <c r="C303" t="inlineStr">
+        <is>
+          <t>삼성전자</t>
+        </is>
+      </c>
+      <c r="D303" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E303" t="inlineStr">
+        <is>
+          <t>美 특허침해 손해배상 소송 제기</t>
+        </is>
+      </c>
+      <c r="F303" t="inlineStr">
+        <is>
+          <t>삼성전자가 스마트홈 핵심 기술과 관련된 미국 특허 침해로 피소되었습니다. 원고는 미국 특허번호 8,914,526과 9,961,097 두 건의 특허 침해를 주장하며 손해배상 소송을 제기했습니다.</t>
+        </is>
+      </c>
+      <c r="G303" t="inlineStr">
+        <is>
+          <t>상대방에게 자력이 충분함 (삼성전자), 피해 규모가 클 가능성 (스마트홈 핵심 기술 특허 침해), 증거 확보 가능성 높음 (특허 문서 및 기술 분석), 이미 소송이 진행 중임. 이로 인해 소송금융 투자 대상으로서의 매력이 높습니다.</t>
+        </is>
+      </c>
+      <c r="H303" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I303" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J303" t="inlineStr">
+        <is>
+          <t>[Biz Law] 삼성전자, '스마트홈' 핵심 기술 美 특허침해 피소</t>
+        </is>
+      </c>
+      <c r="K303" t="inlineStr">
+        <is>
+          <t>seoulwire.com</t>
+        </is>
+      </c>
+      <c r="L303" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M303" t="inlineStr">
+        <is>
+          <t>http://www.seoulwire.com/news/articleView.html?idxno=707596</t>
+        </is>
+      </c>
+      <c r="N303" t="inlineStr">
+        <is>
+          <t>2026-02-22 12:41:53.818863+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="304">
+      <c r="A304" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B304" t="inlineStr">
+        <is>
+          <t>지식재산권</t>
+        </is>
+      </c>
+      <c r="C304" t="inlineStr">
+        <is>
+          <t>SK하이닉스</t>
+        </is>
+      </c>
+      <c r="D304" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E304" t="inlineStr">
+        <is>
+          <t>모노리식이 재판부에 특허침해 판결, 고의 침해 판결, 침해 제품 가처분 및 영구 금지명령, 손해배상 등을 요청</t>
+        </is>
+      </c>
+      <c r="F304" t="inlineStr">
+        <is>
+          <t>미국 기업 모노리식이 SK하이닉스를 상대로 고대역폭 메모리(HBM) 특허 침해 소송을 제기했습니다. 모노리식은 재판부에 특허침해 판결, 고의 침해 판결, 침해 제품 가처분 및 영구 금지명령, 손해배상 등을 요청하며 SK하이닉스의 HBM 공급망에 위기가 점화될 수 있음을 시사했습니다.</t>
+        </is>
+      </c>
+      <c r="G304" t="inlineStr">
+        <is>
+          <t>SK하이닉스라는 대기업을 상대로 특허 침해 소송이 진행 중이며(적합 조건 2), HBM이라는 핵심 기술 분야의 특허 침해로 인한 손해배상 및 판매 금지 요청은 피해 규모가 매우 클 것으로 예상됩니다(적합 조건 4). 이미 소송이 제기되어 법적 절차가 진행 중입니다.</t>
+        </is>
+      </c>
+      <c r="H304" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I304" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J304" t="inlineStr">
+        <is>
+          <t>[Biz Law] SK하이닉스, HBM 특허 리스크 심화…美 모노리식, 전략 변경</t>
+        </is>
+      </c>
+      <c r="K304" t="inlineStr">
+        <is>
+          <t>seoulwire.com</t>
+        </is>
+      </c>
+      <c r="L304" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M304" t="inlineStr">
+        <is>
+          <t>http://www.seoulwire.com/news/articleView.html?idxno=707594</t>
+        </is>
+      </c>
+      <c r="N304" t="inlineStr">
+        <is>
+          <t>2026-02-22 12:38:23.048399+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="305">
+      <c r="A305" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B305" t="inlineStr">
+        <is>
+          <t>지식재산권</t>
+        </is>
+      </c>
+      <c r="C305" t="inlineStr">
+        <is>
+          <t>골프존</t>
+        </is>
+      </c>
+      <c r="D305" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E305" t="inlineStr">
+        <is>
+          <t>대법원 최종 선고 임박 (1심 원고 승, 2심 피고 승)</t>
+        </is>
+      </c>
+      <c r="F305" t="inlineStr">
+        <is>
+          <t>국내 1위 스크린골프 기업 골프존과 골프코스 설계사 3곳 간의 골프코스 저작권 침해 소송에 대한 대법원 최종 선고가 임박했다. 설계사들은 골프존이 자신들의 허락 없이 설계 도면을 바탕으로 스크린골프 코스 영상을 제작했다며 약 307억 원 규모의 손해배상을 청구했다. 이번 판결은 골프코스의 저작물성 인정 여부와 더불어 디지털 트윈 저작권에 대한 중요한 가이드라인이 될 전망이다.</t>
+        </is>
+      </c>
+      <c r="G305" t="inlineStr">
+        <is>
+          <t>이 사건은 국내 1위 스크린골프 기업인 골프존을 상대로 약 307억 원 규모의 손해배상을 청구하는 소송으로, 상대방의 자력이 충분하고 피해 규모가 매우 큽니다 (적합 조건 2, 4). 골프존의 설계 도면 무단 사용 행위는 명확하며, 1심에서 설계사 측이 승소한 바 있어 법리적 주장의 타당성이 높고 증거 확보도 용이합니다 (적합 조건 1, 5). 현재 대법원 판결을 앞두고 있어 종결되지 않은 사건이므로 소송금융 투자에 적합합니다.</t>
+        </is>
+      </c>
+      <c r="H305" t="inlineStr">
+        <is>
+          <t>약 307억 원</t>
+        </is>
+      </c>
+      <c r="I305" t="inlineStr">
+        <is>
+          <t>3개 골프코스 설계사</t>
+        </is>
+      </c>
+      <c r="J305" t="inlineStr">
+        <is>
+          <t>골프코스 저작권 대법원 판결 임박..25일 세기의 판결</t>
+        </is>
+      </c>
+      <c r="K305" t="inlineStr">
+        <is>
+          <t>biz.heraldcorp.com</t>
+        </is>
+      </c>
+      <c r="L305" t="inlineStr">
+        <is>
+          <t>2026-02-21</t>
+        </is>
+      </c>
+      <c r="M305" t="inlineStr">
+        <is>
+          <t>https://biz.heraldcorp.com/article/10679578?ref=naver</t>
+        </is>
+      </c>
+      <c r="N305" t="inlineStr">
+        <is>
+          <t>2026-02-22 00:45:55.065443+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="306">
+      <c r="A306" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B306" t="inlineStr">
+        <is>
+          <t>지식재산권</t>
+        </is>
+      </c>
+      <c r="C306" t="inlineStr"/>
+      <c r="D306" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E306" t="inlineStr">
+        <is>
+          <t>형사 항소심 실형 확정</t>
+        </is>
+      </c>
+      <c r="F306" t="inlineStr">
+        <is>
+          <t>K2 전차 핵심기술 유출 사건으로 관련 특허까지 출원한 행위에 대해 형사 재판 항소심에서 실형이 확정되었습니다. 1심 재판부는 개인의 이익을 위한 비밀 유출행위에 대해 엄격한 처벌이 필요하다고 판단했습니다. 이 사건은 국가 안보와 관련된 중대한 기술 유출로, 피해 규모가 상당할 것으로 예상됩니다.</t>
+        </is>
+      </c>
+      <c r="G306" t="inlineStr">
+        <is>
+          <t>상대방 책임이 비교적 명확함 (형사 항소심 실형 확정), 피해 규모가 큼 (K2 전차 핵심기술 유출), 증거가 있거나 확보 가능함 (형사 재판 결과), 이미 공적 절차가 진행 중임 (형사 재판 완료로 민사 소송에 유리한 증거 확보). 피해액이 상당할 것으로 예상되며, 형사 판결이 민사 손해배상 소송의 강력한 근거가 될 수 있어 소송금융 투자에 적합합니다.</t>
+        </is>
+      </c>
+      <c r="H306" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I306" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J306" t="inlineStr">
+        <is>
+          <t>K2 전차 핵심기술 유출 사건…항소심에서도 실형 확정된 이유는?</t>
+        </is>
+      </c>
+      <c r="K306" t="inlineStr">
+        <is>
+          <t>gokorea.kr</t>
+        </is>
+      </c>
+      <c r="L306" t="inlineStr">
+        <is>
+          <t>2026-02-21</t>
+        </is>
+      </c>
+      <c r="M306" t="inlineStr">
+        <is>
+          <t>https://www.gokorea.kr/news/articleView.html?idxno=858538</t>
+        </is>
+      </c>
+      <c r="N306" t="inlineStr">
+        <is>
+          <t>2026-02-22 00:28:30.399162+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="307">
+      <c r="A307" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B307" t="inlineStr">
+        <is>
+          <t>지식재산권</t>
+        </is>
+      </c>
+      <c r="C307" t="inlineStr">
+        <is>
+          <t>애플</t>
+        </is>
+      </c>
+      <c r="D307" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E307" t="inlineStr">
+        <is>
+          <t>특허 침해 소송 준비 또는 법적 검토 진행 중</t>
+        </is>
+      </c>
+      <c r="F307" t="inlineStr">
+        <is>
+          <t>슈피겐코리아가 애플의 맥세이프 생태계에 대한 특허 침해 가능성을 제기하며 법적 대응을 준비하고 있다. 법원이 유도 침해를 인정할 경우, 애플은 막대한 손해배상 책임과 함께 맥세이프 호환 액세서리 생태계 전반에 걸쳐 법적·사업적 리스크를 안게 될 수 있다.</t>
+        </is>
+      </c>
+      <c r="G307" t="inlineStr">
+        <is>
+          <t>애플이라는 대기업을 상대로 한 특허 침해 소송으로, 상대방의 자력이 충분하고(적합 조건 2), 법원이 유도 침해를 인정할 경우 막대한 손해배상 책임이 예상되어 피해 규모가 매우 클 것(적합 조건 4). 슈피겐코리아의 특허권 존재 및 법적 검토가 진행 중임을 고려할 때 증거 확보 및 소송 진행 가능성이 높음(적합 조건 5, 6).</t>
+        </is>
+      </c>
+      <c r="H307" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I307" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J307" t="inlineStr">
+        <is>
+          <t>[Biz Law] 슈피겐코리아 특허, 애플 '맥세이프' 생태계 정조준</t>
+        </is>
+      </c>
+      <c r="K307" t="inlineStr">
+        <is>
+          <t>seoulwire.com</t>
+        </is>
+      </c>
+      <c r="L307" t="inlineStr">
+        <is>
+          <t>2026-02-21</t>
+        </is>
+      </c>
+      <c r="M307" t="inlineStr">
+        <is>
+          <t>http://www.seoulwire.com/news/articleView.html?idxno=707592</t>
+        </is>
+      </c>
+      <c r="N307" t="inlineStr">
+        <is>
+          <t>2026-02-21 18:11:56.066777+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="308">
+      <c r="A308" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B308" t="inlineStr">
+        <is>
+          <t>지식재산권</t>
+        </is>
+      </c>
+      <c r="C308" t="inlineStr">
+        <is>
+          <t>기계장치 제조·판매 업체 대표</t>
+        </is>
+      </c>
+      <c r="D308" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E308" t="inlineStr">
+        <is>
+          <t>특허권 침해 형사 재판에서 집행유예 판결 선고, 민사소송 예정</t>
+        </is>
+      </c>
+      <c r="F308" t="inlineStr">
+        <is>
+          <t>기계장치 제조·판매 업체 대표가 특허권을 침해하여 물품을 판매한 혐의로 형사 재판에서 집행유예를 선고받았습니다. 재판부는 침해 물품 가액이 적지 않다고 판단했으며, 향후 민사소송을 통한 손해배상이 이뤄질 것으로 보인다고 언급했습니다.</t>
+        </is>
+      </c>
+      <c r="G308" t="inlineStr">
+        <is>
+          <t>형사 재판에서 특허권 침해 사실이 인정되어 책임이 명확하며(적합 조건 1), 판매 물품 가액이 적지 않아 피해 규모가 상당할 것으로 예상됩니다(적합 조건 4). 이미 형사 재판이라는 공적 절차가 진행되어 유죄 판결이 나왔으므로 증거 확보가 용이하며(적합 조건 5, 6), 민사소송을 통한 손해배상이 예상됩니다.</t>
+        </is>
+      </c>
+      <c r="H308" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I308" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J308" t="inlineStr">
+        <is>
+          <t>'특허권 침해' 기계장치 제조·판매한 업체 대표 집유</t>
+        </is>
+      </c>
+      <c r="K308" t="inlineStr">
+        <is>
+          <t>news1.kr</t>
+        </is>
+      </c>
+      <c r="L308" t="inlineStr">
+        <is>
+          <t>2026-02-21</t>
+        </is>
+      </c>
+      <c r="M308" t="inlineStr">
+        <is>
+          <t>https://www.news1.kr/local/daejeon-chungnam/6078333</t>
+        </is>
+      </c>
+      <c r="N308" t="inlineStr">
+        <is>
+          <t>2026-02-21 18:10:02.953599+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="309">
+      <c r="A309" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B309" t="inlineStr">
+        <is>
+          <t>지식재산권</t>
+        </is>
+      </c>
+      <c r="C309" t="inlineStr"/>
+      <c r="D309" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E309" t="inlineStr">
+        <is>
+          <t>대법원 및 하급심 판결을 통해 건축물 저작권 침해 법리 확립</t>
+        </is>
+      </c>
+      <c r="F309" t="inlineStr">
+        <is>
+          <t>건축물 표절이 저작권 침해로 인정되어 법원의 엄격한 판단을 받고 있으며, 대법원 판례와 하급심 판결을 통해 철거 명령 또는 수억 원대 손해배상 판결이 내려지는 등 법적 책임이 강화되고 있습니다. 이는 건축가의 창작물을 보호하고 지식재산권 의식을 높이는 중요한 변화로, 향후 유사 사건 발생 시 피해자에게 유리한 법적 환경이 조성될 것으로 보입니다.</t>
+        </is>
+      </c>
+      <c r="G309" t="inlineStr">
+        <is>
+          <t>대법원 판례를 통해 건축물 표절에 대한 저작권 침해가 명확히 인정되고 법원의 판단이 엄격해지고 있어 상대방 책임이 명확하며 증거 확보가 용이합니다. (적합 조건 1, 5) 또한, 과거 사례에서 수억 원대 배상금 지급 및 철거 명령까지 있었던 점을 고려할 때 피해 규모가 크고 상대방의 자력도 충분할 것으로 예상됩니다. (적합 조건 2, 4)</t>
+        </is>
+      </c>
+      <c r="H309" t="inlineStr">
+        <is>
+          <t>수천만 원 ~ 수억 원</t>
+        </is>
+      </c>
+      <c r="I309" t="inlineStr">
+        <is>
+          <t>개별 사건당 1명 또는 1개 법인</t>
+        </is>
+      </c>
+      <c r="J309" t="inlineStr">
+        <is>
+          <t>[K·IP ‘ONE’터치]  그 카페 참 예쁘네 ... 베끼는 순간 철거될 수 있다</t>
+        </is>
+      </c>
+      <c r="K309" t="inlineStr">
+        <is>
+          <t>etoday.co.kr</t>
+        </is>
+      </c>
+      <c r="L309" t="inlineStr">
+        <is>
+          <t>2026-02-21</t>
+        </is>
+      </c>
+      <c r="M309" t="inlineStr">
+        <is>
+          <t>https://www.etoday.co.kr/news/view/2557895</t>
+        </is>
+      </c>
+      <c r="N309" t="inlineStr">
+        <is>
+          <t>2026-02-21 18:09:22.591493+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="310">
+      <c r="A310" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B310" t="inlineStr">
+        <is>
+          <t>지식재산권</t>
+        </is>
+      </c>
+      <c r="C310" t="inlineStr">
+        <is>
+          <t>A사</t>
+        </is>
+      </c>
+      <c r="D310" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E310" t="inlineStr">
+        <is>
+          <t>형사 재판 종결, 민사소송 예정</t>
+        </is>
+      </c>
+      <c r="F310" t="inlineStr">
+        <is>
+          <t>A사 대표 B씨는 2022년 9월부터 2024년 3월까지 피해회사의 특허권을 침해하여 2억 1186만원의 이득을 챙긴 혐의로 기소되었다. 대전지방법원 천안지원은 B씨에게 징역 1년에 집행유예 2년, A사에는 벌금 700만원을 선고했다. 재판부는 향후 민사소송을 통해 손해액 확정 및 배상이 이뤄질 것으로 보인다고 언급했다.</t>
+        </is>
+      </c>
+      <c r="G310" t="inlineStr">
+        <is>
+          <t>상대방 책임이 형사 재판을 통해 명확히 입증되었고(적합 조건 1, 5, 6), 침해 이득액이 2억 원 이상으로 피해 규모가 크다(적합 조건 4). 피고 회사(A사)는 산업용 기계 제조 및 판매 기업으로 배상 자력이 있을 것으로 예상되며(적합 조건 2), 재판부도 민사소송을 통한 손해배상을 언급하여 소송 가능성이 높다.</t>
+        </is>
+      </c>
+      <c r="H310" t="inlineStr">
+        <is>
+          <t>2억 1186만원</t>
+        </is>
+      </c>
+      <c r="I310" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J310" t="inlineStr">
+        <is>
+          <t>특허권 침해해 2억원 이득 챙긴 50대 회사 대표 집유</t>
+        </is>
+      </c>
+      <c r="K310" t="inlineStr">
+        <is>
+          <t>newsis.com</t>
+        </is>
+      </c>
+      <c r="L310" t="inlineStr">
+        <is>
+          <t>2026-02-20</t>
+        </is>
+      </c>
+      <c r="M310" t="inlineStr">
+        <is>
+          <t>https://www.newsis.com/view/NISX20260220_0003520072</t>
+        </is>
+      </c>
+      <c r="N310" t="inlineStr">
+        <is>
+          <t>2026-02-21 18:07:53.347966+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="311">
+      <c r="A311" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B311" t="inlineStr">
+        <is>
+          <t>지식재산권</t>
+        </is>
+      </c>
+      <c r="C311" t="inlineStr">
+        <is>
+          <t>AI 개발 업체 (코히어 등)</t>
+        </is>
+      </c>
+      <c r="D311" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E311" t="inlineStr">
+        <is>
+          <t>언론사 및 창작자들의 AI 개발사 대상 집단소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F311" t="inlineStr">
+        <is>
+          <t>생성형 AI의 확산으로 학습 데이터와 저작물의 경계가 무너지면서 지식재산권(IP) 분쟁이 급증하고 있다. 특히 지난해 가디언 등 14개 언론사가 AI 개발 업체 코히어를 상대로 최대 규모의 집단소송을 제기하는 등 IP 보호를 위한 집단행동이 본격화되고 있으며, 법조계도 AI 시대의 저작권 법적 경계를 규정하기 위해 논의 중이다.</t>
+        </is>
+      </c>
+      <c r="G311" t="inlineStr">
+        <is>
+          <t>AI 개발사의 저작권 침해 책임이 비교적 명확하고(적합 조건 1), 대규모 언론사들이 집단소송을 제기하여 집단적 피해(적합 조건 3) 및 피해 규모가 크며(적합 조건 4), 피고인 AI 개발사들의 자력도 충분할 것으로 예상됩니다(적합 조건 2). AI 시대의 저작권 룰 정립 과정에서 법적 쟁점이 명확해지고 있어 소송금융 투자에 적합합니다(적합 조건 5).</t>
+        </is>
+      </c>
+      <c r="H311" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I311" t="inlineStr">
+        <is>
+          <t>예술가, 사진업계, 언론사, 출판업계 등 다수 (기사에서 14개 신문사 및 잡지사 언급)</t>
+        </is>
+      </c>
+      <c r="J311" t="inlineStr">
+        <is>
+          <t>갈수록 커지는 IP 분쟁...중심엔 AI [글로벌 IP전쟁 ①]</t>
+        </is>
+      </c>
+      <c r="K311" t="inlineStr">
+        <is>
+          <t>etoday.co.kr</t>
+        </is>
+      </c>
+      <c r="L311" t="inlineStr">
+        <is>
+          <t>2026-02-19</t>
+        </is>
+      </c>
+      <c r="M311" t="inlineStr">
+        <is>
+          <t>https://www.etoday.co.kr/news/view/2557619</t>
+        </is>
+      </c>
+      <c r="N311" t="inlineStr">
+        <is>
+          <t>2026-02-21 18:00:44.680424+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="312">
+      <c r="A312" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B312" t="inlineStr">
+        <is>
+          <t>지식재산권</t>
+        </is>
+      </c>
+      <c r="C312" t="inlineStr">
+        <is>
           <t>네이버</t>
         </is>
       </c>
-      <c r="D296" t="inlineStr">
+      <c r="D312" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E296" t="inlineStr">
+      <c r="E312" t="inlineStr">
         <is>
           <t>서울중앙지법에서 4차 변론 예정, 공정이용 법리 다툼</t>
         </is>
       </c>
-      <c r="F296" t="inlineStr">
+      <c r="F312" t="inlineStr">
         <is>
           <t>KBS, MBC, SBS 지상파 3사가 네이버를 상대로 자사 뉴스를 생성형 AI 하이퍼클로바 학습에 무단 사용했다며 국내 첫 AI 뉴스 학습 소송을 제기했습니다. 지상파 3사는 약 9만 7천 개의 침해 주장 기사 목록을 제출했으며, 재판부는 네이버에게 학습에 사용한 콘텐츠 목록 제출을 명령했습니다. 이 소송은 인공지능기본법의 공백을 메우고 한국형 AI 저작권 기준을 가늠하는 중요한 시험대가 될 것입니다.</t>
         </is>
       </c>
-      <c r="G296" t="inlineStr">
+      <c r="G312" t="inlineStr">
         <is>
           <t>대기업 피고(네이버)의 자력이 충분하며, 지상파 3사가 주장하는 침해 기사 목록이 약 9만 7천 개에 달해 피해 규모가 클 것으로 예상됩니다. 재판부 명령으로 네이버가 AI 학습에 사용한 콘텐츠 목록을 제출할 예정이므로 증거 확보 가능성이 높습니다. 또한, 국내 첫 AI 뉴스 학습 소송으로, 이 판결이 향후 AI와 저작권 관련 다수 창작자에게 미칠 영향이 커 집단적 피해의 선례가 될 수 있습니다.</t>
         </is>
       </c>
-      <c r="H296" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I296" t="inlineStr">
+      <c r="H312" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I312" t="inlineStr">
         <is>
           <t>3개 지상파 방송사 (KBS, MBC, SBS)</t>
         </is>
       </c>
-      <c r="J296" t="inlineStr">
+      <c r="J312" t="inlineStr">
         <is>
           <t>AI 저작권 전쟁, 한국 법정으로 들어오다</t>
         </is>
       </c>
-      <c r="K296" t="inlineStr">
+      <c r="K312" t="inlineStr">
         <is>
           <t>ohmynews.com</t>
         </is>
       </c>
-      <c r="L296" t="inlineStr">
+      <c r="L312" t="inlineStr">
         <is>
           <t>2026-02-19</t>
         </is>
       </c>
-      <c r="M296" t="inlineStr">
+      <c r="M312" t="inlineStr">
         <is>
           <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003207685&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
         </is>
       </c>
-      <c r="N296" t="inlineStr">
+      <c r="N312" t="inlineStr">
         <is>
           <t>2026-02-21 17:57:38.382631+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N296"/>
+  <autoFilter ref="A1:N312"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>