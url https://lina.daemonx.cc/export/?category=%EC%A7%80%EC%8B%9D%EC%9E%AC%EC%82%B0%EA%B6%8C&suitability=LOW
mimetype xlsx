--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$306</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$314</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N306"/>
+  <dimension ref="A1:N314"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="41" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="32" customWidth="1" min="8" max="8"/>
     <col width="35" customWidth="1" min="9" max="9"/>
     <col width="50" customWidth="1" min="10" max="10"/>
     <col width="22" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -535,20816 +535,21392 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>할로자임</t>
+          <t>C사</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>미국 연방지방법원에서 할로자임 특허 무효 판결</t>
+          <t>서울중앙지방법원 1심 승소 판결</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>할로자임이 머크를 상대로 제기한 특허 침해 소송에서, 할로자임의 핵심 특허(MDASE)가 미국 법원에서 무효 판결을 받았다. 이로 인해 알테오젠이 안고 있던 해당 특허 관련 리스크가 해소되었다. 이는 특허 유효성 관련 법적 분쟁의 중요한 진전이다.</t>
+          <t>제이브이엠(JVM)이 C사를 상대로 제기한 특허권 침해 청구 소송에서 승소했다. 서울중앙지방법원은 지난달 16일 제이브이엠의 특허권을 인정하는 판결을 내렸다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>핵심 쟁점인 할로자임의 특허가 미국에서 무효화되어, 알테오젠의 특허 리스크가 해소된 사건이다. 이는 잠재적 피고(알테오젠/머크)에게 유리하게 종결된 방어적 승리에 해당하며, 소송금융이 투자할 새로운 원고의 소송 기회로 보기 어렵다. (부적합 조건: 이미 종결된 사건)</t>
+          <t>기사 내용에 따르면 제이브이엠이 C사를 상대로 제기한 특허권 침해 소송에서 이미 승소 판결을 받았다. 이는 해당 사건이 이미 법원의 판단을 거쳐 종결된 상태임을 의미하므로, 소송금융 투자 대상으로서의 신규성이 없다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>[더벨]알테오젠, 특허 리스크 끝…할로자임 MDASE 미국서 무효</t>
+          <t>[제약소식]한미 JVM, '자동조제 핵심기술 지켰다'/한미그룹 '리틀랩' 원...</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>thebell.co.kr</t>
+          <t>webeconomy.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-05-13</t>
+          <t>2026-08-20</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.thebell.co.kr/free/content/ArticleView.asp?key=202605131113199400108314</t>
+          <t>https://www.webeconomy.co.kr/news/articleView.html?idxno=2271603</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-05-16 07:15:31.185986+00:00</t>
+          <t>2026-08-22 07:00:28.292462+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C3" t="inlineStr"/>
-      <c r="D3" t="inlineStr"/>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>기술탈취 피해 입증의 어려움에 대한 제도적 문제 제기</t>
+          <t>디자인 침해 및 부정경쟁행위 금지 가처분 신청</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>해당 사설은 중소기업이 기술탈취 피해를 입었을 때, 신고 창구가 일원화되어도 피해 사실을 입증하는 데 여전히 큰 한계를 겪고 있음을 지적합니다. 중소기업들이 관련 자료 확보에 어려움을 겪어 실질적인 피해 구제로 이어지지 못하는 현실을 비판하며, 제도 개선과 현장 안착 지원의 필요성을 강조합니다.</t>
+          <t>신라 금관 모티브 액세서리 디자인권을 두고 김모 씨 업체가 유사 제품을 출시한 다른 업체를 상대로 디자인 침해 및 부정경쟁행위 금지 가처분 소송을 제기했다. 문화유산 재해석 굿즈의 독창성 인정 범위가 모호하여 법적 판단이 복잡하며, 국립박물관문화재단은 후속 제품 판매를 보류 중이다. 연간 400억 원 규모의 뮷즈 시장에서 디자인권 분쟁이 증가하고 있다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>해당 기사는 중소기업 기술탈취 문제의 일반적인 어려움을 다루는 사설로, 특정 사건이나 피고가 명시되어 있지 않습니다. 특히 피해 사실 입증의 한계를 명시하여 '증거 확보 가능성' 적합 조건에 부합하지 않습니다. 소송금융 투자 대상이 될 만한 구체적인 사건 정보가 부족합니다.</t>
+          <t>디자인권 침해 여부가 불분명하며 (적합 조건 1 불충족), 문화유산 재해석 굿즈의 독창성 기준이 모호하여 법적 다툼의 불확실성이 높음. 상대방의 자력 및 예상 피해 규모가 구체적으로 파악되지 않아 (적합 조건 2, 4 불충족) 투자 회수 가능성 예측이 어려움.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1개 업체</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>[사설] 中企 기술보호, 제도 개선 이은 현장 안착 지원 필요</t>
+          <t>[단독]같은 문화유산, 다른 굿즈…연400억 매출, 디자인권 분쟁</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>kbiznews.co.kr</t>
+          <t>donga.com</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-05-11</t>
+          <t>2026-08-14</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>http://www.kbiznews.co.kr/news/articleView.html?idxno=114088</t>
+          <t>https://www.donga.com/news/Society/article/all/20260814/134479480/1</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-05-12 00:17:15.737728+00:00</t>
+          <t>2026-08-16 07:03:15.060900+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C4" t="inlineStr"/>
-      <c r="D4" t="inlineStr"/>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>애플</t>
+        </is>
+      </c>
+      <c r="D4" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>법안 발의</t>
+          <t>하드웨어 관련 소송 진행 중</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>김미애 의원이 고의적인 부정경쟁행위에 대한 징벌적 손해배상 범위를 손해액의 최대 5배까지 확대하는 부정경쟁방지법 개정안을 대표 발의했습니다. 이는 기술 및 아이디어 탈취 등 다양한 형태의 악의적 부정경쟁행위에 대한 책임을 강화하고, 기업 경쟁력의 핵심 기반인 지적재산권을 보호하기 위함입니다.</t>
+          <t>앤트로픽이 챗GPT 기반의 'AI 동반자'를 목표로 하는 휴대형 AI 스피커를 준비 중인 것으로 알려졌습니다. 이 제품은 애플과의 하드웨어 소송이 제기된 직후에 보도되어 주목받고 있습니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>이 기사는 특정 소송 사건에 대한 내용이 아닌, 징벌적 손해배상 범위 확대를 위한 법안 발의에 대한 보도입니다. 따라서 소송금융 투자 대상으로 검토할 구체적인 사건이 존재하지 않아 적합 조건에 해당 사항이 없습니다.</t>
+          <t>기사 본문이 매우 짧아 소송의 구체적인 내용(원고/피고, 쟁점, 피해 규모)을 파악하기 어렵습니다. '상대방에게 자력이 충분함' 조건은 애플이 대기업이므로 충족될 수 있으나, 그 외 '상대방 책임 명확성', '집단적 피해', '피해 규모', '증거 확보 가능성' 등 다른 적합 조건에 대한 정보가 부족하여 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>김미애 “기술보호 사각지대 해소…징벌배상범위 확대 법안 발의”</t>
+          <t>[7월16일] AI 비용 부담의 중심에 선 앤트로픽, 어떤 돌파구를 준비할까</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>lawissue.co.kr</t>
+          <t>aitimes.com</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-05-06</t>
+          <t>2026-07-16</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>http://www.lawissue.co.kr/view.php?ud=20260506230429656392eef753eb_12</t>
+          <t>https://www.aitimes.com/news/articleView.html?idxno=212823</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-05-09 07:02:34.373834+00:00</t>
+          <t>2026-08-03 10:21:59.319395+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C5" t="inlineStr"/>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>앤트로픽</t>
+        </is>
+      </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>상표권 출원 진행 중 (예방적 조치)</t>
+          <t>집단소송 합의 최종 승인</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>팝스타 테일러 스위프트가 AI를 통한 초상 및 목소리 무단 도용에 대비하여 자신의 초상과 목소리에 대한 상표권을 출원했다. 과거 AI 합성 이미지 및 음란 이미지 유포 등으로 피해를 겪었으며, 이번 조치는 연방법원 관할의 상표권 침해 소송을 통해 강력한 억지력을 확보하려는 목적이다.</t>
+          <t>빅테크 기업 앤트로픽이 AI 모델 훈련에 불법 저작물을 사용한 혐의로 작가들에게 피소된 집단소송이 2조2천억원 규모의 합의로 종결되었다. 법원은 해적 사이트에서 내려받은 저작물 사용은 저작권 침해 가능성이 있다고 보았으나, 합법적으로 구매한 도서의 AI 학습 이용은 공정 이용으로 판단했다. 이번 합의는 앤트로픽의 IPO를 앞두고 법적 리스크를 해소하는 계기가 되었다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>이 기사는 테일러 스위프트가 AI 무단 도용에 대비하여 상표권을 출원하는 예방적 조치를 다루고 있어, 현재 발생한 구체적인 피해에 대한 손해배상 소송이 진행 중이거나 예정된 상황이 아니다. 따라서 소송금융 투자를 위한 명확한 피고와 구체적인 피해 금액이 특정되지 않는다. (적합 조건 1, 4 미충족)</t>
+          <t>해당 사건은 이미 2조2천억원 규모의 대규모 합의로 소송이 종결되어 신규 투자 기회가 없습니다. 비록 상대방(앤트로픽)의 자력이 충분하고 집단적 피해 규모가 컸으며 책임이 명확한 부분도 있었으나, 소송금융은 진행 중이거나 예정된 사건에 투자하는 것이 원칙이므로 부적합 조건에 해당합니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2조2천억원 (합의금)</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>작가들 다수</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>테일러 스위프트, 초상·목소리 상표권 출원… 'AI 활용' 칼 빼들었다 [...</t>
+          <t>앤트로픽, '2조2천억' 합의…AI 저작권 분쟁 일단락</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>tvreport.co.kr</t>
+          <t>nocutnews.co.kr</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-04-28</t>
+          <t>2026-07-21</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.tvreport.co.kr/world/article/1039406/</t>
+          <t>https://www.nocutnews.co.kr/news/6550779?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260721111046</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-05-04 15:29:41.465065+00:00</t>
+          <t>2026-08-01 07:03:13.422889+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>아이언메이스, 넥슨 전 직원</t>
+          <t>돌고래유괴단, 신우석 감독</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>대법원 판결 확정</t>
+          <t>서울고등법원에서 재판 진행 중</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>넥슨이 전 직원과 아이언메이스를 상대로 제기한 'P3 영업비밀 침해' 소송에서 최종 승소했다. 대법원은 피고들의 손해배상 책임을 인정하며 57억 원의 배상금을 확정했다. 이로써 게임 개발 자산 보호 기준에 대한 법적 판단이 정리되었다.</t>
+          <t>뉴진스 뮤직비디오 제작사 돌고래유괴단과 신우석 감독을 상대로 어도어가 11억 원 규모의 손해배상 소송을 제기했다. 현재 서울고등법원에서 소송이 진행 중이며, 다음 재판 기일은 9월 10일로 예정되어 있다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>대법원에서 손해배상 책임이 최종 확정되어 사건이 종결되었음. 소송금융은 주로 소송 진행 중인 사건에 투자하므로, 이미 종결된 사건은 투자 대상에서 제외됨 (부적합 조건: 이미 종결된 사건).</t>
+          <t>피해 금액이 11억 원으로 규모는 크지만 (적합 조건 4), 상대방(돌고래유괴단, 신우석 감독)의 자력에 대한 정보가 부족하고 대기업/금융기관 등 충분한 자력을 가진 상대방으로 보기 어렵다. 또한, 집단적 피해가 아닌 개별 소송이며, 책임의 명확성이나 증거 확보 가능성에 대한 정보가 기사에 없어 소송금융 투자 적합도가 낮다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
-          <t>57억 원</t>
+          <t>11억 원</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>1명 (넥슨)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>넥슨, 'P3 영업비밀 침해' 최종 승소…대법원 57억 원 배상 확정</t>
+          <t>[TOP이슈] 돌고래유괴단 vs 어도어 손해배상 소송, 9월 10일 이어간다…...</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>e-science.co.kr</t>
+          <t>topstarnews.net</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-07-13</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://www.e-science.co.kr/news/articleView.html?idxno=129621</t>
+          <t>https://www.topstarnews.net/news/articleView.html?idxno=16133139</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-05-03 19:16:40.064421+00:00</t>
+          <t>2026-07-24 07:00:30.838035+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>아이언메이스, 최주현 대표</t>
+          <t>LG화학</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>대법원 판결 확정</t>
+          <t>대법원 최종 확정 판결</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>넥슨코리아가 아이언메이스와 최주현 대표를 상대로 제기한 영업비밀 침해 소송에서 대법원이 넥슨의 손을 들어주며 아이언메이스가 넥슨에 약 57억 6000만원의 손해배상액을 지급해야 한다는 판결을 확정했다. 이로써 '다크앤다커' 관련 영업비밀 침해 분쟁은 대법원 판결로 종결되었다.</t>
+          <t>정밀화학 기업 SFC가 LG화학을 상대로 제기한 OLED 청색 특허 등록무효 소송에서 대법원이 LG화학의 손을 들어준 원심을 최종 확정했다. 이로써 LG화학은 OLED 핵심 기술 특허권을 지키게 되었다. 해당 소송은 2019년에 시작되었다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>대법원 판결로 영업비밀 침해 및 손해배상액이 확정되어 소송 자체가 종결된 사건이다. 소송금융은 일반적으로 진행 중이거나 예정된 소송에 투자하므로, 이미 종결된 사건은 투자 대상으로 부적합하다. (부적합 조건: 이미 종결된 사건)</t>
+          <t>대법원에서 최종 확정 판결이 내려져 소송이 이미 종결된 사건입니다. 부적합 조건인 '이미 종결된 사건'에 해당하므로 소송금융 투자 대상으로서의 신규성이 없습니다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
-          <t>약 57억 6000만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>[업계 만화경] 대법도 '다크앤다커'의 '넥슨' 영업비밀 침해만 인정</t>
+          <t>LG화학, 'OLED 수명 핵심' 청색 특허 대법원서 승소</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>niceeconomy.co.kr</t>
+          <t>srtimes.kr</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-07-07</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>http://www.niceeconomy.co.kr/news/articleView.html?idxno=89766</t>
+          <t>http://www.srtimes.kr/news/articleView.html?idxno=207007</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-05-03 07:06:19.746016+00:00</t>
+          <t>2026-07-19 01:00:25.898321+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>아이언메이스</t>
+          <t>삼성전자</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>대법원 판결 확정</t>
+          <t>합의 완료</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>넥슨코리아가 아이언메이스를 상대로 제기한 '다크앤다커' 개발 분쟁에서 최종 일부 승소했습니다. 대법원은 아이언메이스가 넥슨의 미공개 프로젝트 'P3'의 영업비밀을 침해했다고 판단, 57억 원의 손해배상을 명령하며 항소심 결과를 확정했습니다. 이번 판결은 게임 업계의 자산 보호와 공정한 경쟁 생태계 확립에 중요한 선례가 될 것으로 평가됩니다.</t>
+          <t>인스타컴이 삼성전자를 상대로 미국에서 스마트 초인종 관련 특허침해 손해배상 소송을 제기했습니다. 이 소송은 최근 양측의 합의로 종결되었습니다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>해당 사건은 대법원 판결로 57억 원의 손해배상이 확정되어 이미 종결된 사건에 해당합니다. 이는 소송금융 투자 부적합 조건에 명시된 '이미 종결된 사건'에 해당하므로, 신규 투자 대상으로 적합하지 않습니다.</t>
+          <t>해당 특허소송은 이미 합의로 종결된 사건입니다. (부적합 조건: 이미 종결된 사건) 따라서 소송금융 투자 대상으로서의 신규성이 없습니다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
-          <t>57억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>넥슨, ‘다크앤다커’ 분쟁 최종 일부 승소… 대법원, 57억 배상 판결 확...</t>
+          <t>[Biz Law] 삼성전자, 美 스마트 초인종 특허소송 '합의'…NPE 리스크 덜어</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>nspna.com</t>
+          <t>seoulwire.com</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-05-01</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://www.nspna.com/news/?mode=view&amp;newsid=811560</t>
+          <t>http://www.seoulwire.com/news/articleView.html?idxno=719774</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-05-03 07:03:13.893378+00:00</t>
+          <t>2026-06-15 17:36:01.417210+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>아이언메이스</t>
+          <t>웹젠</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>대법원 판결 확정</t>
+          <t>지난해 1분기 소송 관련 충당비용 반영</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>넥슨이 아이언메이스와 관계자들을 상대로 제기한 영업비밀 침해 손해배상 청구 소송에서 대법원이 원심 판결을 확정했습니다. 이에 따라 아이언메이스와 대표들은 공동불법행위 책임에 따라 총 57억원을 배상하게 되며, 해당 사건은 최종적으로 종결되었습니다.</t>
+          <t>웹젠의 1분기 당기순이익이 전년 동기 대비 폭증했으나, 이는 지난해 1분기 '드래곤소드 분쟁' 관련 소송 충당비용 반영에 따른 기저효과로 실질적인 수익성 개선으로 보기 어렵습니다. 기사는 해당 분쟁이 웹젠의 실적에 미친 과거의 재무적 영향을 분석하고 있습니다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>대법원에서 원심 판결을 확정하여 사건이 이미 종결되었습니다. 소송금융은 일반적으로 진행 중이거나 진행 예정인 사건을 대상으로 하므로, 이미 판결이 확정된 사건은 부적합 조건에 해당합니다.</t>
+          <t>기사는 웹젠의 과거 소송 관련 충당비용 반영으로 인한 재무적 영향을 다루고 있어, 해당 분쟁이 현재 진행 중인 소송금융 투자 대상인지 불분명합니다. 이미 종결된 사건일 가능성이 높으며, 새로운 소송금융 기회로 보기 어렵습니다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
-          <t>57억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>[법정공방] 대법원, ‘다크앤다커’ 분쟁 57억 배상 확정</t>
+          <t>[더벨][Company Watch] 웹젠, 1분기 실적 '드래곤소드 분쟁' 직격탄</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>megaeconomy.co.kr</t>
+          <t>thebell.co.kr</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-05-13</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://www.megaeconomy.co.kr/news/newsview.php?ncode=1065578565078951</t>
+          <t>https://www.thebell.co.kr/free/content/ArticleView.asp?key=202605121716374120108361</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-05-03 07:02:26.473469+00:00</t>
+          <t>2026-06-10 12:35:09.908632+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C10" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E10" t="inlineStr"/>
+      <c r="C10" t="inlineStr">
+        <is>
+          <t>할로자임</t>
+        </is>
+      </c>
+      <c r="D10" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E10" t="inlineStr">
+        <is>
+          <t>미국 연방지방법원에서 할로자임 특허 무효 판결</t>
+        </is>
+      </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>법무법인 광장의 IP &amp; Technology 그룹은 이공계 출신 변호사들이 다수 포진한 국내 최대 규모의 지식재산권 전문가 집단이다. 삼성전자-애플, 신일본제철-포스코 등 주요 특허 및 영업비밀 분쟁에서 성공적인 결과를 이끌었으며, 생성형 AI 등 신기술 분야의 법적 이슈에도 선제적으로 대응하며 국내 최정상 IP 그룹의 명성을 이어가고 있다.</t>
+          <t>할로자임이 머크를 상대로 제기한 특허 침해 소송에서, 할로자임의 핵심 특허(MDASE)가 미국 법원에서 무효 판결을 받았다. 이로 인해 알테오젠이 안고 있던 해당 특허 관련 리스크가 해소되었다. 이는 특허 유효성 관련 법적 분쟁의 중요한 진전이다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건에 대한 보도가 아닌, 법무법인 광장의 지식재산권 분야 전문성을 홍보하는 내용입니다. 소송금융 투자 대상이 될 만한 새로운 분쟁이나 사건이 명확히 제시되지 않아 적합도가 낮습니다. 언급된 사건들은 이미 종결되었거나 해당 로펌이 이미 수임하여 진행 중인 건들입니다.</t>
+          <t>핵심 쟁점인 할로자임의 특허가 미국에서 무효화되어, 알테오젠의 특허 리스크가 해소된 사건이다. 이는 잠재적 피고(알테오젠/머크)에게 유리하게 종결된 방어적 승리에 해당하며, 소송금융이 투자할 새로운 원고의 소송 기회로 보기 어렵다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>법무법인 광장, 이공계 출신 변호사들 포진 지식재산·기술 분야 독보적</t>
+          <t>[더벨]알테오젠, 특허 리스크 끝…할로자임 MDASE 미국서 무효</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>thebell.co.kr</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-04-22</t>
+          <t>2026-05-13</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/12024130</t>
+          <t>https://www.thebell.co.kr/free/content/ArticleView.asp?key=202605131113199400108314</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-04-27 20:42:32.040940+00:00</t>
+          <t>2026-05-16 07:15:31.185986+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C11" t="inlineStr"/>
       <c r="D11" t="inlineStr"/>
       <c r="E11" t="inlineStr">
         <is>
-          <t>중국 기업의 HBM 기술 발전 및 시장 경쟁력 강화 동향</t>
+          <t>기술탈취 피해 입증의 어려움에 대한 제도적 문제 제기</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>중국 상하이에서 열린 반도체 전시회에서 중국 기업 맥스웰과 나우라가 차세대 HBM의 핵심 기술인 하이브리드 본딩 장비를 선보이며 기술력을 과시했습니다. 이는 SK하이닉스와 삼성전자가 주도하는 HBM 시장의 판도를 바꿀 수 있는 '게임체인저'로 평가되며, K반도체 기업들의 독주에 대한 불안감을 키우고 있습니다. 중국 창신메모리테크놀로지(CXMT) 등도 HBM 성장이 가장 빠르다는 평가를 받으며 한국 기업들을 위협하고 있습니다.</t>
+          <t>해당 사설은 중소기업이 기술탈취 피해를 입었을 때, 신고 창구가 일원화되어도 피해 사실을 입증하는 데 여전히 큰 한계를 겪고 있음을 지적합니다. 중소기업들이 관련 자료 확보에 어려움을 겪어 실질적인 피해 구제로 이어지지 못하는 현실을 비판하며, 제도 개선과 현장 안착 지원의 필요성을 강조합니다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>기사는 중국 기업의 HBM 기술 발전과 한국 기업에 대한 시장 경쟁 위협을 다루고 있으며, 특정 피해자 집단이 명확한 불법 행위로 인해 손해를 입은 사건이 아닙니다. 지식재산권 침해 등 구체적인 소송 사유가 명시되지 않았고, 소송금융 투자 대상으로서의 명확한 소송 사유, 상대방의 책임, 피해자 및 피해 규모가 불분명합니다.</t>
+          <t>해당 기사는 중소기업 기술탈취 문제의 일반적인 어려움을 다루는 사설로, 특정 사건이나 피고가 명시되어 있지 않습니다. 특히 피해 사실 입증의 한계를 명시하여 '증거 확보 가능성' 적합 조건에 부합하지 않습니다. 소송금융 투자 대상이 될 만한 구체적인 사건 정보가 부족합니다.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>“삼성·SK하닉 왕좌 흔들린다” 中서 포착된 ‘HBM 게임체인저’</t>
+          <t>[사설] 中企 기술보호, 제도 개선 이은 현장 안착 지원 필요</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>joongang.co.kr</t>
+          <t>kbiznews.co.kr</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-04-06</t>
+          <t>2026-05-11</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>https://www.joongang.co.kr/article/25418063</t>
+          <t>http://www.kbiznews.co.kr/news/articleView.html?idxno=114088</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-04-19 07:01:07.993490+00:00</t>
+          <t>2026-05-12 00:17:15.737728+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C12" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C12" t="inlineStr"/>
+      <c r="D12" t="inlineStr"/>
       <c r="E12" t="inlineStr">
         <is>
-          <t>중소벤처기업부 조정 합의로 분쟁 종결, 소송 및 신고 취하</t>
+          <t>법안 발의</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>세븐브로이와 대한제분 간 '곰표 밀맥주' 상표권 및 계약 해석 분쟁이 중소벤처기업부의 조정을 통해 3년 만에 최종 종결되었습니다. 대한제분은 상생협력기금 23억원을 출연하고, 양측은 제기했던 소송과 신고를 모두 취하하기로 합의했습니다. 중기부는 이번 사례를 계기로 조정 중심의 분쟁 해결 체계를 강화하겠다고 밝혔습니다.</t>
+          <t>김미애 의원이 고의적인 부정경쟁행위에 대한 징벌적 손해배상 범위를 손해액의 최대 5배까지 확대하는 부정경쟁방지법 개정안을 대표 발의했습니다. 이는 기술 및 아이디어 탈취 등 다양한 형태의 악의적 부정경쟁행위에 대한 책임을 강화하고, 기업 경쟁력의 핵심 기반인 지적재산권을 보호하기 위함입니다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>해당 사건은 중소벤처기업부의 조정을 통해 이미 분쟁이 종결되었으며, 양측이 제기했던 소송과 신고를 모두 취하하기로 합의했습니다. 소송금융은 진행 중이거나 예정된 소송에 자금을 지원하는 것이므로, 이미 종결된 사건은 투자 대상으로 부적합합니다.</t>
+          <t>이 기사는 특정 소송 사건에 대한 내용이 아닌, 징벌적 손해배상 범위 확대를 위한 법안 발의에 대한 보도입니다. 따라서 소송금융 투자 대상으로 검토할 구체적인 사건이 존재하지 않아 적합 조건에 해당 사항이 없습니다.</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
-          <t>23억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>곰표 밀맥주 분쟁 마침표 …세븐브로이·대한제분, 3년 갈등 '조정 합의...</t>
+          <t>김미애 “기술보호 사각지대 해소…징벌배상범위 확대 법안 발의”</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>m-i.kr</t>
+          <t>lawissue.co.kr</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2026-04-16</t>
+          <t>2026-05-06</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>https://www.m-i.kr/news/articleView.html?idxno=1364975</t>
+          <t>http://www.lawissue.co.kr/view.php?ud=20260506230429656392eef753eb_12</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-04-18 07:01:18.729882+00:00</t>
+          <t>2026-05-09 07:02:34.373834+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C13" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C13" t="inlineStr"/>
       <c r="D13" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>대법원 상고 포기로 1, 2심 판결 최종 확정</t>
+          <t>상표권 출원 진행 중 (예방적 조치)</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>그룹 피프티피프티의 히트곡 '큐피드'의 저작권 분쟁에서 외주 용역사 더기버스가 최종 승소했습니다. 소속사 어트랙트가 상고를 포기하면서 1심과 2심의 '원고 청구 전부 기각' 및 '항소 기각' 판단이 법적으로 확정되었습니다. 이로써 '큐피드'의 저작재산권은 더기버스에 귀속되는 것으로 결론났습니다.</t>
+          <t>팝스타 테일러 스위프트가 AI를 통한 초상 및 목소리 무단 도용에 대비하여 자신의 초상과 목소리에 대한 상표권을 출원했다. 과거 AI 합성 이미지 및 음란 이미지 유포 등으로 피해를 겪었으며, 이번 조치는 연방법원 관할의 상표권 침해 소송을 통해 강력한 억지력을 확보하려는 목적이다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>본 사건은 피프티피프티 소속사 어트랙트와 외주사 더기버스 간의 '큐피드' 저작권 분쟁으로, 어트랙트의 상고 포기로 더기버스가 최종 승소하며 법적 분쟁이 종결되었습니다. 이는 '부적합 조건: 이미 종결된 사건'에 해당하여 소송금융 투자 대상으로서의 적합도가 낮습니다.</t>
+          <t>이 기사는 테일러 스위프트가 AI 무단 도용에 대비하여 상표권을 출원하는 예방적 조치를 다루고 있어, 현재 발생한 구체적인 피해에 대한 손해배상 소송이 진행 중이거나 예정된 상황이 아니다. 따라서 소송금융 투자를 위한 명확한 피고와 구체적인 피해 금액이 특정되지 않는다. (적합 조건 1, 4 미충족)</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>피프티피프티 '큐피드' 저작권, 외주사 더기버스 최종 승소</t>
+          <t>테일러 스위프트, 초상·목소리 상표권 출원… 'AI 활용' 칼 빼들었다 [...</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>mediapen.com</t>
+          <t>tvreport.co.kr</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>2026-04-06</t>
+          <t>2026-04-28</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>https://www.mediapen.com/news/view/1091613</t>
+          <t>https://www.tvreport.co.kr/world/article/1039406/</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-04-18 07:00:40.841752+00:00</t>
+          <t>2026-05-04 15:29:41.465065+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>통화청산실업집단유한공사</t>
+          <t>아이언메이스, 넥슨 전 직원</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>기업 해산 및 지분 양도 과정에서 발생한 상표권 침해 손해배상금 지급 합의</t>
+          <t>대법원 판결 확정</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>일양약품이 통화일양보건품유한공사의 해산을 마무리하며, 통화청산실업집단유한공사로부터 원비디 상표권 침해에 따른 손해배상금과 법률비용을 2026년 3월 30일까지 지급받기로 합의했습니다. 이는 과거 분쟁의 재무적 종결에 해당합니다.</t>
+          <t>넥슨이 전 직원과 아이언메이스를 상대로 제기한 'P3 영업비밀 침해' 소송에서 최종 승소했다. 대법원은 피고들의 손해배상 책임을 인정하며 57억 원의 배상금을 확정했다. 이로써 게임 개발 자산 보호 기준에 대한 법적 판단이 정리되었다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>이 사건은 일양약품이 과거 상표권 침해에 대한 손해배상금을 받기로 합의하고 그 지급 일정이 명시된 것으로, 이미 종결된 사건에 해당합니다. 소송금융 투자의 대상이 되는 '새로운 소송'이 아니므로 적합도가 낮습니다. (부적합 조건: 이미 종결된 사건)</t>
+          <t>대법원에서 손해배상 책임이 최종 확정되어 사건이 종결되었음. 소송금융은 주로 소송 진행 중인 사건에 투자하므로, 이미 종결된 사건은 투자 대상에서 제외됨 (부적합 조건: 이미 종결된 사건).</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>57억 원</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (넥슨)</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>일양약품, 통화일양보건품유한공사 해산 마무리…지분 양도 승인</t>
+          <t>넥슨, 'P3 영업비밀 침해' 최종 승소…대법원 57억 원 배상 확정</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>digitaltoday.co.kr</t>
+          <t>e-science.co.kr</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>2026-04-13</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>https://www.digitaltoday.co.kr/news/articleView.html?idxno=656510</t>
+          <t>https://www.e-science.co.kr/news/articleView.html?idxno=129621</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-04-18 03:15:18.184139+00:00</t>
+          <t>2026-05-03 19:16:40.064421+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>카카오게임즈, 엑스엘게임즈</t>
+          <t>아이언메이스, 최주현 대표</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>대법원 상고심 진행 중, 1심/2심 원고 패소</t>
+          <t>대법원 판결 확정</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>엔씨소프트가 카카오게임즈와 엑스엘게임즈를 상대로 '아키에이지 워'가 자사의 '리니지2M'을 표절했다며 저작권 침해 중지 및 10억 원 손해배상 소송을 제기했다. 그러나 1심과 2심 재판부 모두 '리니지2M'의 창작적 개성을 인정하기 어렵다고 판단하며 엔씨소프트에 패소 판결을 내렸다. 현재 엔씨소프트가 대법원에 상고하여 최종 심급이 진행 중이다.</t>
+          <t>넥슨코리아가 아이언메이스와 최주현 대표를 상대로 제기한 영업비밀 침해 소송에서 대법원이 넥슨의 손을 들어주며 아이언메이스가 넥슨에 약 57억 6000만원의 손해배상액을 지급해야 한다는 판결을 확정했다. 이로써 '다크앤다커' 관련 영업비밀 침해 분쟁은 대법원 판결로 종결되었다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>상대방(카카오게임즈, 엑스엘게임즈)은 대기업으로 자력이 충분하나(적합 조건 2), 원고인 엔씨소프트가 1심과 2심에서 모두 패소하여 승소 가능성이 매우 낮다. 법원이 '리니지2M'의 창작적 개성을 인정하기 어렵고 선행 게임을 차용하거나 변형한 공공영역에 해당한다고 판단한 점이 소송금융 투자에 부적합한 주요 근거이다.</t>
+          <t>대법원 판결로 영업비밀 침해 및 손해배상액이 확정되어 소송 자체가 종결된 사건이다. 소송금융은 일반적으로 진행 중이거나 예정된 소송에 투자하므로, 이미 종결된 사건은 투자 대상으로 부적합하다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
-          <t>10억 원 (원고 요구액)</t>
+          <t>약 57억 6000만원</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>우리 게임 베꼈지 ... 엔씨·카카오게임즈 '리니지2M' 저작권 소송, 대...</t>
+          <t>[업계 만화경] 대법도 '다크앤다커'의 '넥슨' 영업비밀 침해만 인정</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>insight.co.kr</t>
+          <t>niceeconomy.co.kr</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>https://www.insight.co.kr/news/548926</t>
+          <t>http://www.niceeconomy.co.kr/news/articleView.html?idxno=89766</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-04-06 00:48:01.518864+00:00</t>
+          <t>2026-05-03 07:06:19.746016+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>삼성전자</t>
+          <t>아이언메이스</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>미국 연방항소법원에서 양측 합의에 따른 소송 기각 명령</t>
+          <t>대법원 판결 확정</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>코크니파워가 삼성전자를 상대로 제기한 특허 침해 소송 항소심이 양측의 합의로 종결되었습니다. 미국 연방항소법원은 합의에 따른 소송 기각 명령을 내렸습니다. 이로써 2023년부터 진행된 특허 분쟁이 마무리되었습니다.</t>
+          <t>넥슨코리아가 아이언메이스를 상대로 제기한 '다크앤다커' 개발 분쟁에서 최종 일부 승소했습니다. 대법원은 아이언메이스가 넥슨의 미공개 프로젝트 'P3'의 영업비밀을 침해했다고 판단, 57억 원의 손해배상을 명령하며 항소심 결과를 확정했습니다. 이번 판결은 게임 업계의 자산 보호와 공정한 경쟁 생태계 확립에 중요한 선례가 될 것으로 평가됩니다.</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>코크니파워가 삼성전자를 상대로 제기한 특허 침해 소송이 양측의 합의에 따라 소송 기각 명령이 내려져 이미 종결된 사건입니다. 이는 소송금융 적합도 판단 기준의 '부적합 조건: 이미 종결된 사건'에 해당합니다.</t>
+          <t>해당 사건은 대법원 판결로 57억 원의 손해배상이 확정되어 이미 종결된 사건에 해당합니다. 이는 소송금융 투자 부적합 조건에 명시된 '이미 종결된 사건'에 해당하므로, 신규 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>57억 원</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>삼성전자, 코크니파워 특허 공세 막아냈다…항소심 '합의 종결'로 마침...</t>
+          <t>넥슨, ‘다크앤다커’ 분쟁 최종 일부 승소… 대법원, 57억 배상 판결 확...</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>kpinews.kr</t>
+          <t>nspna.com</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>https://www.kpinews.kr/newsView/1065566029522692</t>
+          <t>https://www.nspna.com/news/?mode=view&amp;newsid=811560</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>2026-04-06 00:43:05.794188+00:00</t>
+          <t>2026-05-03 07:03:13.893378+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>방송사 및 제작사</t>
+          <t>아이언메이스</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>대법원 심리불속행 기각 및 소송비용액 확정으로 최종 종결</t>
+          <t>대법원 판결 확정</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>드라마에 사용된 악곡의 저작권 지분 상속인이 방송사와 제작사를 상대로 저작권 침해금지 가처분 신청을 제기했으나, 모든 심급에서 기각되어 최종 종결된 사건입니다. 본 기사는 이 사례를 통해 콘텐츠 산업에서 가처분 제도의 오남용 문제와 그로 인한 콘텐츠 생명력 저해 가능성을 지적하고 있습니다.</t>
+          <t>넥슨이 아이언메이스와 관계자들을 상대로 제기한 영업비밀 침해 손해배상 청구 소송에서 대법원이 원심 판결을 확정했습니다. 이에 따라 아이언메이스와 대표들은 공동불법행위 책임에 따라 총 57억원을 배상하게 되며, 해당 사건은 최종적으로 종결되었습니다.</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>해당 사건은 저작권 침해금지 가처분 신청이 모든 심급에서 기각되고 대법원 심리불속행 기각 및 소송비용액 확정 절차를 거쳐 최종 종결된 사건입니다. (부적합 조건: 이미 종결된 사건) 따라서 소송금융 투자 대상으로서의 신규성이나 승소 가능성이 없습니다.</t>
+          <t>대법원에서 원심 판결을 확정하여 사건이 이미 종결되었습니다. 소송금융은 일반적으로 진행 중이거나 진행 예정인 사건을 대상으로 하므로, 이미 판결이 확정된 사건은 부적합 조건에 해당합니다.</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>57억원</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>[김지욱 저작권썰.zip]㊱ ‘법대로 해!’만으로는 지켜지지 않는 콘텐츠...</t>
+          <t>[법정공방] 대법원, ‘다크앤다커’ 분쟁 57억 배상 확정</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>isplus.com</t>
+          <t>megaeconomy.co.kr</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>https://isplus.com/article/view/isp202604050183</t>
+          <t>https://www.megaeconomy.co.kr/news/newsview.php?ncode=1065578565078951</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>2026-04-06 00:34:51.155706+00:00</t>
+          <t>2026-05-03 07:02:26.473469+00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C18" t="inlineStr"/>
-      <c r="D18" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D18" t="inlineStr"/>
+      <c r="E18" t="inlineStr"/>
       <c r="F18" t="inlineStr">
         <is>
-          <t>한 회사가 마이크로니들 고주파 원천기술 관련 미국 국제무역위원회(ITC) 특허 침해 소송에서 승소하여 기술료 수익을 확보했습니다. 이는 해당 기술의 가치를 인정받고 법적 분쟁을 성공적으로 마무리했음을 의미합니다.</t>
+          <t>법무법인 광장의 IP &amp; Technology 그룹은 이공계 출신 변호사들이 다수 포진한 국내 최대 규모의 지식재산권 전문가 집단이다. 삼성전자-애플, 신일본제철-포스코 등 주요 특허 및 영업비밀 분쟁에서 성공적인 결과를 이끌었으며, 생성형 AI 등 신기술 분야의 법적 이슈에도 선제적으로 대응하며 국내 최정상 IP 그룹의 명성을 이어가고 있다.</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>기사에서 마이크로니들 고주파 원천기술 관련 특허 침해 소송에서 이미 승소하여 기술료 수익을 확보했다고 명시되어 있습니다. 이는 '이미 종결된 사건'이라는 부적합 조건에 해당하므로 소송금융 투자 대상으로 적합하지 않습니다.</t>
+          <t>이 기사는 특정 사건에 대한 보도가 아닌, 법무법인 광장의 지식재산권 분야 전문성을 홍보하는 내용입니다. 소송금융 투자 대상이 될 만한 새로운 분쟁이나 사건이 명확히 제시되지 않아 적합도가 낮습니다. 언급된 사건들은 이미 종결되었거나 해당 로펌이 이미 수임하여 진행 중인 건들입니다.</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>미용 의료기기 껑충, 주요 회사 8곳 매출 합산 1조원 돌파</t>
+          <t>법무법인 광장, 이공계 출신 변호사들 포진 지식재산·기술 분야 독보적</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>hitnews.co.kr</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t>https://www.hitnews.co.kr/news/articleView.html?idxno=75177</t>
+          <t>https://www.mk.co.kr/article/12024130</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>2026-04-05 12:42:08.631880+00:00</t>
+          <t>2026-04-27 20:42:32.040940+00:00</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C19" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C19" t="inlineStr"/>
+      <c r="D19" t="inlineStr"/>
       <c r="E19" t="inlineStr">
         <is>
-          <t>합의로 소송 종결</t>
+          <t>중국 기업의 HBM 기술 발전 및 시장 경쟁력 강화 동향</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>삼성전자가 미국 모션센서 관련 특허 침해 소송을 NPE인 웨이브센스와 합의로 마무리하며 1년 5개월간의 법적 분쟁이 종결되었다. 이로써 양측의 법적 공방은 막을 내리게 됐다.</t>
+          <t>중국 상하이에서 열린 반도체 전시회에서 중국 기업 맥스웰과 나우라가 차세대 HBM의 핵심 기술인 하이브리드 본딩 장비를 선보이며 기술력을 과시했습니다. 이는 SK하이닉스와 삼성전자가 주도하는 HBM 시장의 판도를 바꿀 수 있는 '게임체인저'로 평가되며, K반도체 기업들의 독주에 대한 불안감을 키우고 있습니다. 중국 창신메모리테크놀로지(CXMT) 등도 HBM 성장이 가장 빠르다는 평가를 받으며 한국 기업들을 위협하고 있습니다.</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>기사에 따르면 삼성전자와 NPE 간의 모션센서 침해 소송이 합의로 마무리되어 이미 종결된 사건입니다. 이는 소송금융 투자 부적합 조건인 '이미 종결된 사건'에 해당합니다.</t>
+          <t>기사는 중국 기업의 HBM 기술 발전과 한국 기업에 대한 시장 경쟁 위협을 다루고 있으며, 특정 피해자 집단이 명확한 불법 행위로 인해 손해를 입은 사건이 아닙니다. 지식재산권 침해 등 구체적인 소송 사유가 명시되지 않았고, 소송금융 투자 대상으로서의 명확한 소송 사유, 상대방의 책임, 피해자 및 피해 규모가 불분명합니다.</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>[Biz Law] 삼성전자, 美 모션센서 법적 분쟁 일단락…NPE와 합의</t>
+          <t>“삼성·SK하닉 왕좌 흔들린다” 中서 포착된 ‘HBM 게임체인저’</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>seoulwire.com</t>
+          <t>joongang.co.kr</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-04-06</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
-          <t>http://www.seoulwire.com/news/articleView.html?idxno=715149</t>
+          <t>https://www.joongang.co.kr/article/25418063</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>2026-04-04 12:37:50.310976+00:00</t>
+          <t>2026-04-19 07:01:07.993490+00:00</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C20" t="inlineStr"/>
-      <c r="D20" t="inlineStr"/>
+      <c r="C20" t="inlineStr">
+        <is>
+          <t>대한제분</t>
+        </is>
+      </c>
+      <c r="D20" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>세계 각지에서 출판사와 AI 기업 간 소송 진행 중</t>
+          <t>중소벤처기업부 조정 합의로 분쟁 종결, 소송 및 신고 취하</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>이 기사는 AI 기술 발전과 함께 전 세계적으로 출판사와 AI 기업 간에 콘텐츠 사용을 둘러싼 소송이 증가하는 현상을 다룹니다. 국회도서관은 '요약+원문 링크' 모델을 통해 AI와 창작자가 상생할 수 있는 구조적 해법을 제시했습니다.</t>
+          <t>세븐브로이와 대한제분 간 '곰표 밀맥주' 상표권 및 계약 해석 분쟁이 중소벤처기업부의 조정을 통해 3년 만에 최종 종결되었습니다. 대한제분은 상생협력기금 23억원을 출연하고, 양측은 제기했던 소송과 신고를 모두 취하하기로 합의했습니다. 중기부는 이번 사례를 계기로 조정 중심의 분쟁 해결 체계를 강화하겠다고 밝혔습니다.</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>이 기사는 세계 각지에서 출판사와 AI 기업 간 소송이 이어지는 일반적인 현상과 그에 대한 구조적 해법을 제시하는 내용입니다. 특정 소송 사건이나 구체적인 피해자 집단, 상대방 기업, 피해 규모 등이 명시되어 있지 않아 소송금융 투자 대상으로 분석하기 어렵습니다.</t>
+          <t>해당 사건은 중소벤처기업부의 조정을 통해 이미 분쟁이 종결되었으며, 양측이 제기했던 소송과 신고를 모두 취하하기로 합의했습니다. 소송금융은 진행 중이거나 예정된 소송에 자금을 지원하는 것이므로, 이미 종결된 사건은 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>23억원</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t>AI가 창작자를 위협하지 않는다 … 국회도서관이 꺼낸 '상생형 지식 플...</t>
+          <t>곰표 밀맥주 분쟁 마침표 …세븐브로이·대한제분, 3년 갈등 '조정 합의...</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t>newscj.com</t>
+          <t>m-i.kr</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-04-16</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
-          <t>https://www.newscj.com/news/articleView.html?idxno=3391281</t>
+          <t>https://www.m-i.kr/news/articleView.html?idxno=1364975</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>2026-04-04 12:35:04.946960+00:00</t>
+          <t>2026-04-18 07:01:18.729882+00:00</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C21" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E21" t="inlineStr"/>
+      <c r="C21" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="D21" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E21" t="inlineStr">
+        <is>
+          <t>대법원 상고 포기로 1, 2심 판결 최종 확정</t>
+        </is>
+      </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>이 기사는 유명 작품의 제목을 다른 작품에 사용하는 행위가 저작권 및 상표권 침해에는 해당하지 않을 가능성이 높지만, 부정경쟁방지법 위반 소지가 있음을 법률 전문가의 시각에서 분석합니다. 널리 인식된 타인의 영업표지와 혼동을 일으키는 경우 부정경쟁방지법상 책임이 인정될 수 있으며, 과거 '타짜', '캣츠' 등의 사례를 들어 설명합니다.</t>
+          <t>그룹 피프티피프티의 히트곡 '큐피드'의 저작권 분쟁에서 외주 용역사 더기버스가 최종 승소했습니다. 소속사 어트랙트가 상고를 포기하면서 1심과 2심의 '원고 청구 전부 기각' 및 '항소 기각' 판단이 법적으로 확정되었습니다. 이로써 '큐피드'의 저작재산권은 더기버스에 귀속되는 것으로 결론났습니다.</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건에 대한 보도가 아닌, 유명 작품 제목 차용에 대한 법률적 분석 칼럼입니다. 따라서 소송금융 투자 대상으로서의 구체적인 사건 발생, 특정된 상대방, 피해 규모, 집단적 피해 여부 등 적합 조건을 파악하기 어렵습니다. 과거 사례에서 인정된 손해배상액(1500만원)은 대규모 피해로 보기 어렵습니다.</t>
+          <t>본 사건은 피프티피프티 소속사 어트랙트와 외주사 더기버스 간의 '큐피드' 저작권 분쟁으로, 어트랙트의 상고 포기로 더기버스가 최종 승소하며 법적 분쟁이 종결되었습니다. 이는 '부적합 조건: 이미 종결된 사건'에 해당하여 소송금융 투자 대상으로서의 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
-          <t>[K·IP ‘ONE’터치] 유명작 제목을 내 작품 제목으로 그대로 써도 될까...</t>
+          <t>피프티피프티 '큐피드' 저작권, 외주사 더기버스 최종 승소</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t>etoday.co.kr</t>
+          <t>mediapen.com</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-04-06</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
-          <t>https://www.etoday.co.kr/news/view/2572461</t>
+          <t>https://www.mediapen.com/news/view/1091613</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>2026-04-04 12:34:04.521547+00:00</t>
+          <t>2026-04-18 07:00:40.841752+00:00</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C22" t="inlineStr"/>
-      <c r="D22" t="inlineStr"/>
+      <c r="C22" t="inlineStr">
+        <is>
+          <t>통화청산실업집단유한공사</t>
+        </is>
+      </c>
+      <c r="D22" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>해당 없음</t>
+          <t>기업 해산 및 지분 양도 과정에서 발생한 상표권 침해 손해배상금 지급 합의</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>삼성전자가 Arm 아키텍처 의존도를 낮추고 고가 라이선스 비용을 절감하기 위해 오픈소스 RISC-V 기반의 SSD 컨트롤러를 독자 개발했다. 이 컨트롤러는 차세대 소비자용 SSD 'BM9K1' 제품군에 처음 적용되며, 설계 유연성 확보와 공급망 리스크 감소를 목표로 한다. 삼성은 이를 시작으로 RISC-V 적용 범위를 확대할 계획이다.</t>
+          <t>일양약품이 통화일양보건품유한공사의 해산을 마무리하며, 통화청산실업집단유한공사로부터 원비디 상표권 침해에 따른 손해배상금과 법률비용을 2026년 3월 30일까지 지급받기로 합의했습니다. 이는 과거 분쟁의 재무적 종결에 해당합니다.</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>이 기사는 삼성전자가 Arm 라이선스 비용 절감 및 공급망 리스크 감소를 위해 오픈소스 기반 SSD 컨트롤러를 독자 개발하는 기술 독립 전략에 대한 내용입니다. 특정 피해자가 발생했거나, 상대방의 책임이 명확한 법적 분쟁 상황이 아니므로 소송금융 투자 대상으로서의 적합 조건(피해자, 상대방 책임, 피해 규모 등)을 충족하지 않습니다.</t>
+          <t>이 사건은 일양약품이 과거 상표권 침해에 대한 손해배상금을 받기로 합의하고 그 지급 일정이 명시된 것으로, 이미 종결된 사건에 해당합니다. 소송금융 투자의 대상이 되는 '새로운 소송'이 아니므로 적합도가 낮습니다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>삼성전자 탈(脫) Arm 신호탄…오픈소스 기반 SSD 컨트롤러 독자 개발</t>
+          <t>일양약품, 통화일양보건품유한공사 해산 마무리…지분 양도 승인</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>etnews.com</t>
+          <t>digitaltoday.co.kr</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-13</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
-          <t>https://www.etnews.com/20260403000205</t>
+          <t>https://www.digitaltoday.co.kr/news/articleView.html?idxno=656510</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>2026-04-04 00:38:43.280129+00:00</t>
+          <t>2026-04-18 03:15:18.184139+00:00</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>삼성전자</t>
+          <t>카카오게임즈, 엑스엘게임즈</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>본격적인 재판 절차 돌입 전 합의 종료</t>
+          <t>대법원 상고심 진행 중, 1심/2심 원고 패소</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>삼성전자가 미국에서 레이저 빔 프로젝터 관련 특허소송에 휘말렸으나, 본격적인 재판 절차에 돌입하기 전 양측의 합의로 사건이 마무리되었습니다. 구체적인 합의 내용은 공개되지 않았습니다.</t>
+          <t>엔씨소프트가 카카오게임즈와 엑스엘게임즈를 상대로 '아키에이지 워'가 자사의 '리니지2M'을 표절했다며 저작권 침해 중지 및 10억 원 손해배상 소송을 제기했다. 그러나 1심과 2심 재판부 모두 '리니지2M'의 창작적 개성을 인정하기 어렵다고 판단하며 엔씨소프트에 패소 판결을 내렸다. 현재 엔씨소프트가 대법원에 상고하여 최종 심급이 진행 중이다.</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>해당 특허소송은 재판 절차 돌입 전 합의로 이미 종결된 사건으로, '부적합 조건: 이미 종결된 사건'에 해당하여 소송금융 투자 대상으로서의 신규성이 없습니다.</t>
+          <t>상대방(카카오게임즈, 엑스엘게임즈)은 대기업으로 자력이 충분하나(적합 조건 2), 원고인 엔씨소프트가 1심과 2심에서 모두 패소하여 승소 가능성이 매우 낮다. 법원이 '리니지2M'의 창작적 개성을 인정하기 어렵고 선행 게임을 차용하거나 변형한 공공영역에 해당한다고 판단한 점이 소송금융 투자에 부적합한 주요 근거이다.</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>10억 원 (원고 요구액)</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
-          <t>[Biz Law] 삼성전자, 美 레이저 빔 프로젝터 특허소송 합의 종료</t>
+          <t>우리 게임 베꼈지 ... 엔씨·카카오게임즈 '리니지2M' 저작권 소송, 대...</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
-          <t>seoulwire.com</t>
+          <t>insight.co.kr</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
-          <t>http://www.seoulwire.com/news/articleView.html?idxno=715037</t>
+          <t>https://www.insight.co.kr/news/548926</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t>2026-04-03 12:51:48.174681+00:00</t>
+          <t>2026-04-06 00:48:01.518864+00:00</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C24" t="inlineStr"/>
+      <c r="C24" t="inlineStr">
+        <is>
+          <t>삼성전자</t>
+        </is>
+      </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>민사상 손해배상 청구 가능성 언급</t>
+          <t>미국 연방항소법원에서 양측 합의에 따른 소송 기각 명령</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>스트리머 방송 녹화 행위가 저작권 침해에 해당하여 민사상 손해배상 청구의 근거가 될 수 있다는 법률적 의견이 제시되었습니다. 그러나 전문가들은 실제 사건화될 가능성은 낮다고 보고 있어, 법적 분쟁으로 이어질 가능성이 희박합니다.</t>
+          <t>코크니파워가 삼성전자를 상대로 제기한 특허 침해 소송 항소심이 양측의 합의로 종결되었습니다. 미국 연방항소법원은 합의에 따른 소송 기각 명령을 내렸습니다. 이로써 2023년부터 진행된 특허 분쟁이 마무리되었습니다.</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>기사에서 저작권 침해에 따른 민사상 손해배상 청구의 근거는 될 수 있다고 언급하나, 실제 사건화될 가능성은 낮다고 판단하고 있습니다. 이는 상대방 책임의 명확성(조건 1)이 낮고, 피해 규모(조건 4)나 상대방의 자력(조건 2)이 소송금융 투자에 적합하지 않을 가능성을 시사합니다.</t>
+          <t>코크니파워가 삼성전자를 상대로 제기한 특허 침해 소송이 양측의 합의에 따라 소송 기각 명령이 내려져 이미 종결된 사건입니다. 이는 소송금융 적합도 판단 기준의 '부적합 조건: 이미 종결된 사건'에 해당합니다.</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
-          <t>스트리머 방송 녹화, '팬심'인가 '범죄'인가?</t>
+          <t>삼성전자, 코크니파워 특허 공세 막아냈다…항소심 '합의 종결'로 마침...</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>kpinews.kr</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M24" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/MJV8JYT3O3I6</t>
+          <t>https://www.kpinews.kr/newsView/1065566029522692</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
-          <t>2026-04-03 12:48:43.175559+00:00</t>
+          <t>2026-04-06 00:43:05.794188+00:00</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C25" t="inlineStr"/>
-      <c r="D25" t="inlineStr"/>
+      <c r="C25" t="inlineStr">
+        <is>
+          <t>방송사 및 제작사</t>
+        </is>
+      </c>
+      <c r="D25" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>K-브랜드 정부인증제도 플랫폼 운영 전문기관 지정</t>
+          <t>대법원 심리불속행 기각 및 소송비용액 확정으로 최종 종결</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>한국조폐공사가 'K-브랜드 정부인증제도' 플랫폼 운영 전문기관으로 지정되었다. 이 제도는 공동 상표(K-브랜드) 출원·등록을 통해 위조품 발생 시 국가 차원의 대응을 가능하게 하여, 기존 개별 기업의 소송 부담과 낮은 배상액 문제를 해결하고 K-브랜드의 경쟁력을 강화하는 것을 목표로 한다.</t>
+          <t>드라마에 사용된 악곡의 저작권 지분 상속인이 방송사와 제작사를 상대로 저작권 침해금지 가처분 신청을 제기했으나, 모든 심급에서 기각되어 최종 종결된 사건입니다. 본 기사는 이 사례를 통해 콘텐츠 산업에서 가처분 제도의 오남용 문제와 그로 인한 콘텐츠 생명력 저해 가능성을 지적하고 있습니다.</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>이 기사는 한국조폐공사가 'K-브랜드 정부인증제도' 플랫폼 운영 전문기관으로 지정된 사실을 보도하며, 위조품 발생 시 국가 차원의 대응을 가능하게 하는 시스템 구축에 관한 내용이다. 특정 피해 사건이나 소송 대상이 존재하지 않아 소송금융 투자 대상으로 부적합하다. (적합 조건 1개 이하 해당)</t>
+          <t>해당 사건은 저작권 침해금지 가처분 신청이 모든 심급에서 기각되고 대법원 심리불속행 기각 및 소송비용액 확정 절차를 거쳐 최종 종결된 사건입니다. (부적합 조건: 이미 종결된 사건) 따라서 소송금융 투자 대상으로서의 신규성이나 승소 가능성이 없습니다.</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
-          <t>조폐공사, 'K-브랜드 정부인증제도' 플랫폼 운영 전문기관 지정</t>
+          <t>[김지욱 저작권썰.zip]㊱ ‘법대로 해!’만으로는 지켜지지 않는 콘텐츠...</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
-          <t>thepublic.kr</t>
+          <t>isplus.com</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M25" t="inlineStr">
         <is>
-          <t>https://www.thepublic.kr/news/articleView.html?idxno=299743</t>
+          <t>https://isplus.com/article/view/isp202604050183</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
-          <t>2026-04-03 12:36:12.779495+00:00</t>
+          <t>2026-04-06 00:34:51.155706+00:00</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C26" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C26" t="inlineStr"/>
       <c r="D26" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>특허침해 소송 판결로 성원에너텍에 추가적인 현금 유출 발생</t>
+          <t>미국 국제무역위원회(ITC) 특허 침해 소송 승소</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>성원에너텍이 특허침해 소송에서 패소하여 판결에 따른 현금 유출이 발생했습니다. 이로 인해 회계감사인은 성원에너텍의 계속기업 존속능력에 대한 불확실성을 제기했으며, 이는 회사의 재정 상태가 매우 불안정함을 시사합니다.</t>
+          <t>한 회사가 마이크로니들 고주파 원천기술 관련 미국 국제무역위원회(ITC) 특허 침해 소송에서 승소하여 기술료 수익을 확보했습니다. 이는 해당 기술의 가치를 인정받고 법적 분쟁을 성공적으로 마무리했음을 의미합니다.</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>특허침해 소송에서 상대방(성원에너텍)의 책임은 판결로 명확하고 증거도 확보되었으나, 상대방의 부진한 실적과 계속기업 존속능력 불확실성으로 인해 배상금 회수 가능성이 매우 낮습니다. 이는 소송금융 적합 조건 중 '상대방에게 자력이 충분함'에 부합하지 않아 투자 매력이 떨어집니다.</t>
+          <t>기사에서 마이크로니들 고주파 원천기술 관련 특허 침해 소송에서 이미 승소하여 기술료 수익을 확보했다고 명시되어 있습니다. 이는 '이미 종결된 사건'이라는 부적합 조건에 해당하므로 소송금융 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
-          <t>[더벨][주주총회 현장 돋보기] '최대주주 변경' 성원에너텍, 의견거절 해...</t>
+          <t>미용 의료기기 껑충, 주요 회사 8곳 매출 합산 1조원 돌파</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
-          <t>thebell.co.kr</t>
+          <t>hitnews.co.kr</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M26" t="inlineStr">
         <is>
-          <t>https://www.thebell.co.kr/free/content/ArticleView.asp?key=202604011711320280105989</t>
+          <t>https://www.hitnews.co.kr/news/articleView.html?idxno=75177</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
-          <t>2026-04-03 00:47:34.778248+00:00</t>
+          <t>2026-04-05 12:42:08.631880+00:00</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>에이스토리</t>
+          <t>삼성전자</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>항소심 패소, 상고 여부 미확인</t>
+          <t>합의로 소송 종결</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>ENA 드라마 '이상한 변호사 우영우' 작가가 제작사 에이스토리를 상대로 넷플릭스 공개에 따른 저작물 2차 이용료 지급 소송을 제기했으나, 1심과 항소심 모두 패소했다. 법원은 계약 체결 당시 OTT 유통이 일반화되었고, 동시 공개된 점 등을 근거로 2차적 이용으로 보기 어렵다고 판단했다.</t>
+          <t>삼성전자가 미국 모션센서 관련 특허 침해 소송을 NPE인 웨이브센스와 합의로 마무리하며 1년 5개월간의 법적 분쟁이 종결되었다. 이로써 양측의 법적 공방은 막을 내리게 됐다.</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>원고(작가)가 1심과 항소심에서 모두 패소하여 법적 승소 가능성이 매우 낮음. 이는 소송금융 투자에 있어 가장 중요한 '상대방 책임이 명확함' 조건에 부합하지 않으며, 사실상 '이미 종결된 사건'에 준하는 높은 리스크를 가진다.</t>
+          <t>기사에 따르면 삼성전자와 NPE 간의 모션센서 침해 소송이 합의로 마무리되어 이미 종결된 사건입니다. 이는 소송금융 투자 부적합 조건인 '이미 종결된 사건'에 해당합니다.</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J27" t="inlineStr">
         <is>
-          <t>넷플릭스 공개는 계약과 달라 …사용료 지급하라던 '우영우' 작가, 항소...</t>
+          <t>[Biz Law] 삼성전자, 美 모션센서 법적 분쟁 일단락…NPE와 합의</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
-          <t>tvreport.co.kr</t>
+          <t>seoulwire.com</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-04</t>
         </is>
       </c>
       <c r="M27" t="inlineStr">
         <is>
-          <t>https://www.tvreport.co.kr/breaking/article/1024270/</t>
+          <t>http://www.seoulwire.com/news/articleView.html?idxno=715149</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
-          <t>2026-04-02 13:02:03.705580+00:00</t>
+          <t>2026-04-04 12:37:50.310976+00:00</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C28" t="inlineStr"/>
       <c r="D28" t="inlineStr"/>
       <c r="E28" t="inlineStr">
         <is>
-          <t>K-브랜드 정부인증제도 운영기관 지정</t>
+          <t>세계 각지에서 출판사와 AI 기업 간 소송 진행 중</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>한국조폐공사가 'K-브랜드 정부인증제도'의 운영기관으로 지정되었다. 이 제도는 K-수출품의 위조 피해를 예방하고, 위조품 발생 시 정부가 직접 대응하여 기업들의 소송 부담을 덜어주기 위한 것이다. 조폐공사는 AI 디지털워터마크와 보안기술을 접목한 전용 플랫폼을 구축할 계획이다.</t>
+          <t>이 기사는 AI 기술 발전과 함께 전 세계적으로 출판사와 AI 기업 간에 콘텐츠 사용을 둘러싼 소송이 증가하는 현상을 다룹니다. 국회도서관은 '요약+원문 링크' 모델을 통해 AI와 창작자가 상생할 수 있는 구조적 해법을 제시했습니다.</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>이 기사는 K-수출품 위조 방지를 위한 정부 인증제도 및 운영기관 지정에 대한 내용으로, 현재 진행 중인 특정 법적 분쟁이나 소송금융 투자 대상이 될 만한 구체적인 사건을 다루고 있지 않습니다. 적합 조건 중 어느 하나에도 해당하지 않으며, 소송금융 투자를 검토할 만한 명확한 피고, 피해 규모, 증거 등이 부재합니다. 이는 '적합 조건 1개 이하' 및 '기타 투자 어려운 이유 있음'에 해당합니다.</t>
+          <t>이 기사는 세계 각지에서 출판사와 AI 기업 간 소송이 이어지는 일반적인 현상과 그에 대한 구조적 해법을 제시하는 내용입니다. 특정 소송 사건이나 구체적인 피해자 집단, 상대방 기업, 피해 규모 등이 명시되어 있지 않아 소송금융 투자 대상으로 분석하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J28" t="inlineStr">
         <is>
-          <t>조폐공사, 'K-브랜드 정부인증제도' 운영기관 지정</t>
+          <t>AI가 창작자를 위협하지 않는다 … 국회도서관이 꺼낸 '상생형 지식 플...</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
-          <t>cctimes.kr</t>
+          <t>newscj.com</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-04</t>
         </is>
       </c>
       <c r="M28" t="inlineStr">
         <is>
-          <t>http://www.cctimes.kr/news/articleView.html?idxno=899849</t>
+          <t>https://www.newscj.com/news/articleView.html?idxno=3391281</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
-          <t>2026-04-02 12:37:41.592342+00:00</t>
+          <t>2026-04-04 12:35:04.946960+00:00</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C29" t="inlineStr"/>
       <c r="D29" t="inlineStr"/>
-      <c r="E29" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E29" t="inlineStr"/>
       <c r="F29" t="inlineStr">
         <is>
-          <t>한국조폐공사가 'K-브랜드 정부인증제도'의 성공적인 안착을 위해 AI 디지털워터마크와 디지털 플랫폼을 지원합니다. 이 제도는 해외 K수출품 위조 피해 발생 시 정부가 직접 대응하며, 조폐공사는 '산업재산권 보호전문기관'으로 지정되어 첨단 보안기술을 활용한 플랫폼을 구축할 예정입니다. 기존에는 개별 기업이 위조상품에 대응하기 어려웠던 점을 개선하여 수출 기업의 브랜드 보호를 강화하는 것이 목표입니다.</t>
+          <t>이 기사는 유명 작품의 제목을 다른 작품에 사용하는 행위가 저작권 및 상표권 침해에는 해당하지 않을 가능성이 높지만, 부정경쟁방지법 위반 소지가 있음을 법률 전문가의 시각에서 분석합니다. 널리 인식된 타인의 영업표지와 혼동을 일으키는 경우 부정경쟁방지법상 책임이 인정될 수 있으며, 과거 '타짜', '캣츠' 등의 사례를 들어 설명합니다.</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건에 대한 소송금융 투자 기회를 다루기보다는, K-브랜드 위조품 방지를 위한 새로운 정부 인증제도 및 기술 지원 시스템 구축에 대한 내용입니다. 개별 기업의 위조품 소송 시 배상액이 4000만~5000만원 수준으로 낮아 소송 실효성이 없었다는 점은 '피해 규모가 큼' 조건에 부합하지 않으며, 소송금융 투자 매력이 낮습니다. 특정 상대방이나 집단적 피해 사건이 명확히 존재하지 않습니다.</t>
+          <t>이 기사는 특정 사건에 대한 보도가 아닌, 유명 작품 제목 차용에 대한 법률적 분석 칼럼입니다. 따라서 소송금융 투자 대상으로서의 구체적인 사건 발생, 특정된 상대방, 피해 규모, 집단적 피해 여부 등 적합 조건을 파악하기 어렵습니다. 과거 사례에서 인정된 손해배상액(1500만원)은 대규모 피해로 보기 어렵습니다.</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J29" t="inlineStr">
         <is>
-          <t>조폐공사 기술로 K브랜드 보호한다</t>
+          <t>[K·IP ‘ONE’터치] 유명작 제목을 내 작품 제목으로 그대로 써도 될까...</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>etoday.co.kr</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-04</t>
         </is>
       </c>
       <c r="M29" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=03604726645412184</t>
+          <t>https://www.etoday.co.kr/news/view/2572461</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
-          <t>2026-04-02 12:36:27.703136+00:00</t>
+          <t>2026-04-04 12:34:04.521547+00:00</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C30" t="inlineStr"/>
       <c r="D30" t="inlineStr"/>
       <c r="E30" t="inlineStr">
         <is>
-          <t>정부의 K-브랜드 위조품 방지 정책 발표</t>
+          <t>해당 없음</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>정부가 K-브랜드 공동 상표를 출원 및 등록하고 외교 채널을 활용하여 해외 위조품 단속 및 통관 강화를 추진합니다. 이는 기존 기업들이 개별적으로 부담하던 소송 비용 문제를 해결하고 국가 차원에서 K-수출을 보호하기 위한 조치입니다.</t>
+          <t>삼성전자가 Arm 아키텍처 의존도를 낮추고 고가 라이선스 비용을 절감하기 위해 오픈소스 RISC-V 기반의 SSD 컨트롤러를 독자 개발했다. 이 컨트롤러는 차세대 소비자용 SSD 'BM9K1' 제품군에 처음 적용되며, 설계 유연성 확보와 공급망 리스크 감소를 목표로 한다. 삼성은 이를 시작으로 RISC-V 적용 범위를 확대할 계획이다.</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>이 기사는 K-브랜드 위조품 방지를 위한 정부의 정책 및 예방적 조치를 설명하고 있습니다. 특정 피해자, 피고, 또는 구체적인 피해 규모가 명시된 소송 사건이 아니므로, 소송금융 투자 대상으로서의 적합성이 낮습니다. (적합 조건 1, 2, 4, 6 미충족)</t>
+          <t>이 기사는 삼성전자가 Arm 라이선스 비용 절감 및 공급망 리스크 감소를 위해 오픈소스 기반 SSD 컨트롤러를 독자 개발하는 기술 독립 전략에 대한 내용입니다. 특정 피해자가 발생했거나, 상대방의 책임이 명확한 법적 분쟁 상황이 아니므로 소송금융 투자 대상으로서의 적합 조건(피해자, 상대방 책임, 피해 규모 등)을 충족하지 않습니다.</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J30" t="inlineStr">
         <is>
-          <t>한류 위조품 꼼짝마  조폐공사 AI 디지털워터마크로 K-수출 보호</t>
+          <t>삼성전자 탈(脫) Arm 신호탄…오픈소스 기반 SSD 컨트롤러 독자 개발</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
-          <t>jbnews.com</t>
+          <t>etnews.com</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M30" t="inlineStr">
         <is>
-          <t>https://www.jbnews.com/news/articleView.html?idxno=1501614</t>
+          <t>https://www.etnews.com/20260403000205</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
-          <t>2026-04-02 12:36:17.222235+00:00</t>
+          <t>2026-04-04 00:38:43.280129+00:00</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>넷플릭스</t>
+          <t>삼성전자</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>항소심 패소, 대법원 상고 가능성 있음</t>
+          <t>본격적인 재판 절차 돌입 전 합의 종료</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>'이상한 변호사 우영우' 작가가 넷플릭스 방영을 2차 이용으로 보고 추가 금전 배상을 요구하는 소송을 제기했으나, 1심에 이어 항소심에서도 패소했습니다. 법원은 방송사를 통한 방송을 전제로 만든 대본이므로 넷플릭스 방영이 2차 이용에 해당하지 않는다고 판단했습니다.</t>
+          <t>삼성전자가 미국에서 레이저 빔 프로젝터 관련 특허소송에 휘말렸으나, 본격적인 재판 절차에 돌입하기 전 양측의 합의로 사건이 마무리되었습니다. 구체적인 합의 내용은 공개되지 않았습니다.</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>원고인 작가가 1심과 항소심에서 모두 패소하여 승소 가능성이 매우 낮습니다 (적합 조건 1 '상대방 책임 명확' 불충족). 또한, 단일 원고의 소송으로 집단적 피해에 해당하지 않습니다 (적합 조건 3 '집단적 피해' 불충족). 상대방인 넷플릭스는 자력이 충분하지만 (적합 조건 2 충족), 현재까지의 법원 판단이 원고에게 불리하여 투자 매력이 낮습니다.</t>
+          <t>해당 특허소송은 재판 절차 돌입 전 합의로 이미 종결된 사건으로, '부적합 조건: 이미 종결된 사건'에 해당하여 소송금융 투자 대상으로서의 신규성이 없습니다.</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J31" t="inlineStr">
         <is>
-          <t>넷플릭스 방영은 2차 이용 아냐 …'우영우' 작가, 2심도 패소</t>
+          <t>[Biz Law] 삼성전자, 美 레이저 빔 프로젝터 특허소송 합의 종료</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
-          <t>jnilbo.com</t>
+          <t>seoulwire.com</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M31" t="inlineStr">
         <is>
-          <t>https://www.jnilbo.com/news/articleView.html?idxno=90000028835</t>
+          <t>http://www.seoulwire.com/news/articleView.html?idxno=715037</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
-          <t>2026-04-02 00:52:38.648964+00:00</t>
+          <t>2026-04-03 12:51:48.174681+00:00</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C32" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C32" t="inlineStr"/>
       <c r="D32" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>서울고법 항소심에서 원고 측 항소 기각 (1심, 2심 모두 패소)</t>
+          <t>민사상 손해배상 청구 가능성 언급</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>드라마 '이상한 변호사 우영우' 작가 측이 제작사 에이스토리를 상대로 넷플릭스 방영에 대한 추가 사용료를 요구하며 제기한 소송에서 1심과 2심 모두 패소했다. 법원은 OTT 전송을 별도의 2차 이용 행위로 보기 어렵고, 계약 당시 OTT 방영이 일반적이었다고 판단했다.</t>
+          <t>스트리머 방송 녹화 행위가 저작권 침해에 해당하여 민사상 손해배상 청구의 근거가 될 수 있다는 법률적 의견이 제시되었습니다. 그러나 전문가들은 실제 사건화될 가능성은 낮다고 보고 있어, 법적 분쟁으로 이어질 가능성이 희박합니다.</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>작가 측이 1심과 2심에서 모두 패소하여 상대방(제작사)의 책임이 명확하다고 보기 어려우며, 법원이 계약 해석상 OTT 전송을 별도 2차 이용으로 인정하지 않아 작가 측의 승소 가능성이 낮다. (상대방 책임 명확성, 증거 확보 조건 불충족)</t>
+          <t>기사에서 저작권 침해에 따른 민사상 손해배상 청구의 근거는 될 수 있다고 언급하나, 실제 사건화될 가능성은 낮다고 판단하고 있습니다. 이는 상대방 책임의 명확성(조건 1)이 낮고, 피해 규모(조건 4)나 상대방의 자력(조건 2)이 소송금융 투자에 적합하지 않을 가능성을 시사합니다.</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J32" t="inlineStr">
         <is>
-          <t>넷플릭스 수익 달라  주장했지만…'우영우' 작가 측 또 패소</t>
+          <t>스트리머 방송 녹화, '팬심'인가 '범죄'인가?</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
-          <t>view.asiae.co.kr</t>
+          <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M32" t="inlineStr">
         <is>
-          <t>https://view.asiae.co.kr/article/2026040208275495964</t>
+          <t>https://lawtalknews.co.kr/article/MJV8JYT3O3I6</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
-          <t>2026-04-02 00:52:29.341189+00:00</t>
+          <t>2026-04-03 12:48:43.175559+00:00</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C33" t="inlineStr"/>
       <c r="D33" t="inlineStr"/>
       <c r="E33" t="inlineStr">
         <is>
-          <t>잠재적 특허 분쟁 위험</t>
+          <t>K-브랜드 정부인증제도 플랫폼 운영 전문기관 지정</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>K반도체 기업들이 미국 중심의 특허 소송에 집중적으로 노출될 수 있다는 점이 수출 불확실성을 키우는 구조적 부담 요인으로 지적되었다. 개별 분쟁이 누적될 경우 생산 및 출하 일정 전반에 영향을 미칠 수 있다는 우려가 제기된다. 이는 아직 구체적인 사건이 발생하지 않은 잠재적 위험에 대한 경고이다.</t>
+          <t>한국조폐공사가 'K-브랜드 정부인증제도' 플랫폼 운영 전문기관으로 지정되었다. 이 제도는 공동 상표(K-브랜드) 출원·등록을 통해 위조품 발생 시 국가 차원의 대응을 가능하게 하여, 기존 개별 기업의 소송 부담과 낮은 배상액 문제를 해결하고 K-브랜드의 경쟁력을 강화하는 것을 목표로 한다.</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>기사는 K반도체 기업들이 미국 특허 소송에 노출될 수 있다는 잠재적 위험을 다루고 있으며, 특정 소송 사건이나 구체적인 피해자가 명시되지 않았다. 소송금융은 특정 사건에 대한 투자를 전제로 하므로, 아직 구체적인 사건이 발생하지 않은 잠재적 위험 단계에서는 투자 적합도가 낮다. (적합 조건 1, 3, 4, 6 미충족)</t>
+          <t>이 기사는 한국조폐공사가 'K-브랜드 정부인증제도' 플랫폼 운영 전문기관으로 지정된 사실을 보도하며, 위조품 발생 시 국가 차원의 대응을 가능하게 하는 시스템 구축에 관한 내용이다. 특정 피해 사건이나 소송 대상이 존재하지 않아 소송금융 투자 대상으로 부적합하다. (적합 조건 1개 이하 해당)</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J33" t="inlineStr">
         <is>
-          <t>돈은 쌓이는데 공장은 멈출 수도?···K반도체, 3중 뇌관에 '폭풍전야'</t>
+          <t>조폐공사, 'K-브랜드 정부인증제도' 플랫폼 운영 전문기관 지정</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
-          <t>enewstoday.co.kr</t>
+          <t>thepublic.kr</t>
         </is>
       </c>
       <c r="L33" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M33" t="inlineStr">
         <is>
-          <t>http://www.enewstoday.co.kr/news/articleView.html?idxno=2413977</t>
+          <t>https://www.thepublic.kr/news/articleView.html?idxno=299743</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
-          <t>2026-04-02 00:48:10.125630+00:00</t>
+          <t>2026-04-03 12:36:12.779495+00:00</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>에이스토리</t>
+          <t>성원에너텍</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>항소심 패소</t>
+          <t>특허침해 소송 판결로 성원에너텍에 추가적인 현금 유출 발생</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>한국방송작가협회가 드라마 '이상한 변호사 우영우' 제작사 에이스토리를 상대로 넷플릭스 수익 배분을 요구하며 제기한 이용료 소송에서 1심에 이어 항소심에서도 패소했다. 서울고등법원은 작가협회의 항소를 기각했다.</t>
+          <t>성원에너텍이 특허침해 소송에서 패소하여 판결에 따른 현금 유출이 발생했습니다. 이로 인해 회계감사인은 성원에너텍의 계속기업 존속능력에 대한 불확실성을 제기했으며, 이는 회사의 재정 상태가 매우 불안정함을 시사합니다.</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>한국방송작가협회가 제작사 에이스토리를 상대로 제기한 이용료 소송이 1심에 이어 항소심에서도 패소하여, 이미 두 차례 법원에서 기각된 사건이다. 이는 소송금융 투자 부적합 조건인 '이미 종결된 사건'에 해당하며, 승소 가능성이 매우 낮아 투자 매력이 떨어진다.</t>
+          <t>특허침해 소송에서 상대방(성원에너텍)의 책임은 판결로 명확하고 증거도 확보되었으나, 상대방의 부진한 실적과 계속기업 존속능력 불확실성으로 인해 배상금 회수 가능성이 매우 낮습니다. 이는 소송금융 적합 조건 중 '상대방에게 자력이 충분함'에 부합하지 않아 투자 매력이 떨어집니다.</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J34" t="inlineStr">
         <is>
-          <t>'우영우' 작가  제작사, 넷플릭스 수익 줘야  소송 걸었지만 '패소'</t>
+          <t>[더벨][주주총회 현장 돋보기] '최대주주 변경' 성원에너텍, 의견거절 해...</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>thebell.co.kr</t>
         </is>
       </c>
       <c r="L34" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M34" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/2026040231777</t>
+          <t>https://www.thebell.co.kr/free/content/ArticleView.asp?key=202604011711320280105989</t>
         </is>
       </c>
       <c r="N34" t="inlineStr">
         <is>
-          <t>2026-04-02 00:46:46.745496+00:00</t>
+          <t>2026-04-03 00:47:34.778248+00:00</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>에이스토리</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>서울고법 항소심에서 원고(작가협회) 패소</t>
+          <t>항소심 패소, 상고 여부 미확인</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>한국방송작가협회가 드라마 '이상한 변호사 우영우'의 넷플릭스 수익 배분을 요구하며 제작사 에이스토리를 상대로 제기한 금전 소송에서 1심에 이어 항소심에서도 패소했습니다. 서울고등법원은 1심과 마찬가지로 협회 측의 항소를 기각했습니다.</t>
+          <t>ENA 드라마 '이상한 변호사 우영우' 작가가 제작사 에이스토리를 상대로 넷플릭스 공개에 따른 저작물 2차 이용료 지급 소송을 제기했으나, 1심과 항소심 모두 패소했다. 법원은 계약 체결 당시 OTT 유통이 일반화되었고, 동시 공개된 점 등을 근거로 2차적 이용으로 보기 어렵다고 판단했다.</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>한국방송작가협회가 제작사 에이스토리를 상대로 낸 소송에서 1심에 이어 항소심에서도 패소했습니다. 이는 원고 측의 법적 주장이 두 차례 법원에서 받아들여지지 않았음을 의미하며, 소송금융 투자 대상으로서 승소 가능성이 매우 낮아 부적합합니다.</t>
+          <t>원고(작가)가 1심과 항소심에서 모두 패소하여 법적 승소 가능성이 매우 낮음. 이는 소송금융 투자에 있어 가장 중요한 '상대방 책임이 명확함' 조건에 부합하지 않으며, 사실상 '이미 종결된 사건'에 준하는 높은 리스크를 가진다.</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J35" t="inlineStr">
         <is>
-          <t>'우영우' 작가  넷플릭스 수익 달라  2심도 패소…재판부  저작물 2차 이...</t>
+          <t>넷플릭스 공개는 계약과 달라 …사용료 지급하라던 '우영우' 작가, 항소...</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
-          <t>slist.kr</t>
+          <t>tvreport.co.kr</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M35" t="inlineStr">
         <is>
-          <t>https://www.slist.kr/news/articleView.html?idxno=728552</t>
+          <t>https://www.tvreport.co.kr/breaking/article/1024270/</t>
         </is>
       </c>
       <c r="N35" t="inlineStr">
         <is>
-          <t>2026-04-02 00:45:35.047707+00:00</t>
+          <t>2026-04-02 13:02:03.705580+00:00</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C36" t="inlineStr"/>
       <c r="D36" t="inlineStr"/>
-      <c r="E36" t="inlineStr"/>
+      <c r="E36" t="inlineStr">
+        <is>
+          <t>K-브랜드 정부인증제도 운영기관 지정</t>
+        </is>
+      </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>LG전자가 화웨이, 노키아와 함께 5G 멀티모드 특허 풀인 시스벨에 참여하여 특허 라이선스 수익을 창출하는 전략을 발표했습니다. 이는 개별 제조사와의 복잡한 소송이나 협상 없이 안정적인 로열티 수익을 확보하기 위함입니다. 이 기사는 소송금융 투자 대상이 되는 분쟁이나 피해 사례를 다루고 있지 않습니다.</t>
+          <t>한국조폐공사가 'K-브랜드 정부인증제도'의 운영기관으로 지정되었다. 이 제도는 K-수출품의 위조 피해를 예방하고, 위조품 발생 시 정부가 직접 대응하여 기업들의 소송 부담을 덜어주기 위한 것이다. 조폐공사는 AI 디지털워터마크와 보안기술을 접목한 전용 플랫폼을 구축할 계획이다.</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>이 기사는 LG전자가 5G 특허를 수익화하기 위해 특허 풀에 참여하는 사업 전략을 다루고 있으며, 복잡한 소송이나 협상을 피하려는 목적을 명시하고 있습니다. 소송금융 투자 대상이 되는 피해 발생, 상대방의 책임, 집단적 피해 등 적합 조건에 해당하는 내용이 전혀 없습니다. 오히려 소송을 회피하는 전략에 대한 기사이므로 투자 대상으로서의 적합성이 낮습니다.</t>
+          <t>이 기사는 K-수출품 위조 방지를 위한 정부 인증제도 및 운영기관 지정에 대한 내용으로, 현재 진행 중인 특정 법적 분쟁이나 소송금융 투자 대상이 될 만한 구체적인 사건을 다루고 있지 않습니다. 적합 조건 중 어느 하나에도 해당하지 않으며, 소송금융 투자를 검토할 만한 명확한 피고, 피해 규모, 증거 등이 부재합니다. 이는 '적합 조건 1개 이하' 및 '기타 투자 어려운 이유 있음'에 해당합니다.</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J36" t="inlineStr">
         <is>
-          <t>LG전자, 화웨이·노키아와 '5G 멀티모드' 특허 풀 출범…라이선스 수익...</t>
+          <t>조폐공사, 'K-브랜드 정부인증제도' 운영기관 지정</t>
         </is>
       </c>
       <c r="K36" t="inlineStr">
         <is>
-          <t>kpinews.kr</t>
+          <t>cctimes.kr</t>
         </is>
       </c>
       <c r="L36" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M36" t="inlineStr">
         <is>
-          <t>https://www.kpinews.kr/newsView/1065563217013440</t>
+          <t>http://www.cctimes.kr/news/articleView.html?idxno=899849</t>
         </is>
       </c>
       <c r="N36" t="inlineStr">
         <is>
-          <t>2026-04-02 00:42:11.045429+00:00</t>
+          <t>2026-04-02 12:37:41.592342+00:00</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C37" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C37" t="inlineStr"/>
+      <c r="D37" t="inlineStr"/>
       <c r="E37" t="inlineStr">
         <is>
-          <t>상표권 사용금지 가처분 소송으로 인한 사명 변경 완료</t>
+          <t>K-브랜드 정부인증제도 및 위조방지 플랫폼 구축 중</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>기사는 현대증권을 계열사로 둔 현대그룹이 상표권 사용금지 가처분 소송을 제기하여 HMC투자증권이 사명을 변경했던 과거 사례를 언급합니다. 이후 현대증권이 KB금융에 매각되면서 현대차투자증권이 현대차증권으로 재차 사명을 변경한 역사적 배경을 설명하고 있습니다.</t>
+          <t>한국조폐공사가 'K-브랜드 정부인증제도'의 성공적인 안착을 위해 AI 디지털워터마크와 디지털 플랫폼을 지원합니다. 이 제도는 해외 K수출품 위조 피해 발생 시 정부가 직접 대응하며, 조폐공사는 '산업재산권 보호전문기관'으로 지정되어 첨단 보안기술을 활용한 플랫폼을 구축할 예정입니다. 기존에는 개별 기업이 위조상품에 대응하기 어려웠던 점을 개선하여 수출 기업의 브랜드 보호를 강화하는 것이 목표입니다.</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>해당 기사는 과거 현대그룹이 제기한 상표권 사용금지 가처분 소송으로 인해 HMC투자증권이 사명을 변경했던 역사적 사실을 다루고 있습니다. 이는 이미 종결된 사건에 해당하며, 현재 진행 중이거나 잠재적인 소송금융 투자 대상이 될 만한 새로운 분쟁이 아닙니다. 따라서 '이미 종결된 사건'이라는 부적합 조건에 해당합니다.</t>
+          <t>이 기사는 특정 사건에 대한 소송금융 투자 기회를 다루기보다는, K-브랜드 위조품 방지를 위한 새로운 정부 인증제도 및 기술 지원 시스템 구축에 대한 내용입니다. 개별 기업의 위조품 소송 시 배상액이 4000만~5000만원 수준으로 낮아 소송 실효성이 없었다는 점은 '피해 규모가 큼' 조건에 부합하지 않으며, 소송금융 투자 매력이 낮습니다. 특정 상대방이나 집단적 피해 사건이 명확히 존재하지 않습니다.</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I37" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J37" t="inlineStr">
         <is>
-          <t>[리브랜딩 혁신] 증권사 사명, 금융권 M A 도전 역사 담겼다</t>
+          <t>조폐공사 기술로 K브랜드 보호한다</t>
         </is>
       </c>
       <c r="K37" t="inlineStr">
         <is>
-          <t>seoulwire.com</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L37" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M37" t="inlineStr">
         <is>
-          <t>http://www.seoulwire.com/news/articleView.html?idxno=714555</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=03604726645412184</t>
         </is>
       </c>
       <c r="N37" t="inlineStr">
         <is>
-          <t>2026-04-02 00:40:40.291484+00:00</t>
+          <t>2026-04-02 12:36:27.703136+00:00</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C38" t="inlineStr"/>
       <c r="D38" t="inlineStr"/>
-      <c r="E38" t="inlineStr"/>
+      <c r="E38" t="inlineStr">
+        <is>
+          <t>정부의 K-브랜드 위조품 방지 정책 발표</t>
+        </is>
+      </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>이 기사는 한국의 지식재산(IP) 정책 현황을 분석하고 개선 과제를 제시하는 칼럼이다. 국제지식재산지수에서 한국의 순위와 긍정적 평가 요소를 언급하면서도, AI 저작권 규범, 데이터 독점권 제도, 사이버범죄 협약 미가입 등 미흡한 점들을 지적한다. IP 자산의 사업화와 국제 거래를 촉진하는 생태계 조성이 필요하다고 강조한다.</t>
+          <t>정부가 K-브랜드 공동 상표를 출원 및 등록하고 외교 채널을 활용하여 해외 위조품 단속 및 통관 강화를 추진합니다. 이는 기존 기업들이 개별적으로 부담하던 소송 비용 문제를 해결하고 국가 차원에서 K-수출을 보호하기 위한 조치입니다.</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>이 기사는 특정 피해자나 가해자가 존재하는 법적 분쟁 사건이 아닌, 한국의 지식재산(IP) 정책 전반에 대한 비판적 논평이다. 소송금융 적합 조건인 '상대방 책임 명확성', '집단적 피해', '피해 규모', '공적 절차 진행' 등 어느 하나도 해당하지 않아 투자 대상으로서의 적합성이 매우 낮다.</t>
+          <t>이 기사는 K-브랜드 위조품 방지를 위한 정부의 정책 및 예방적 조치를 설명하고 있습니다. 특정 피해자, 피고, 또는 구체적인 피해 규모가 명시된 소송 사건이 아니므로, 소송금융 투자 대상으로서의 적합성이 낮습니다. (적합 조건 1, 2, 4, 6 미충족)</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I38" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J38" t="inlineStr">
         <is>
-          <t>[특허, 톡!] 갈 길 먼 ‘한국의 IP정책’</t>
+          <t>한류 위조품 꼼짝마  조폐공사 AI 디지털워터마크로 K-수출 보호</t>
         </is>
       </c>
       <c r="K38" t="inlineStr">
         <is>
-          <t>etoday.co.kr</t>
+          <t>jbnews.com</t>
         </is>
       </c>
       <c r="L38" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M38" t="inlineStr">
         <is>
-          <t>https://www.etoday.co.kr/news/view/2571869</t>
+          <t>https://www.jbnews.com/news/articleView.html?idxno=1501614</t>
         </is>
       </c>
       <c r="N38" t="inlineStr">
         <is>
-          <t>2026-04-02 00:38:04.858204+00:00</t>
+          <t>2026-04-02 12:36:17.222235+00:00</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C39" t="inlineStr"/>
-      <c r="D39" t="inlineStr"/>
+      <c r="C39" t="inlineStr">
+        <is>
+          <t>넷플릭스</t>
+        </is>
+      </c>
+      <c r="D39" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>산업 전반의 잠재적 리스크 논의</t>
+          <t>항소심 패소, 대법원 상고 가능성 있음</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>이 기사는 제약·바이오 산업에서 발명자 적격성 문제, 공동 소유 지분 관계, 라이선스 아웃 시 로열티 수익성, 그리고 무효 소송 가능성 등 지식재산권 관련 잠재적 리스크를 다룹니다. 또한 투자 유치 및 M&amp;A 과정에서의 경영권 확보와 핵심 과제에 대해서도 언급하고 있습니다. 특정 사건이나 분쟁에 대한 보도가 아닌, 산업 전반의 도전 과제에 대한 논의입니다.</t>
+          <t>'이상한 변호사 우영우' 작가가 넷플릭스 방영을 2차 이용으로 보고 추가 금전 배상을 요구하는 소송을 제기했으나, 1심에 이어 항소심에서도 패소했습니다. 법원은 방송사를 통한 방송을 전제로 만든 대본이므로 넷플릭스 방영이 2차 이용에 해당하지 않는다고 판단했습니다.</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이나 분쟁을 다루는 것이 아니라, 제약·바이오 산업의 지식재산권 및 M&amp;A 과정에서 발생할 수 있는 일반적인 리스크와 과제를 논하고 있습니다. 따라서 상대방 책임의 명확성, 상대방의 자력, 집단적 피해, 피해 규모, 증거 유무 등 소송금융 적합 조건 중 어느 하나도 충족하지 못합니다.</t>
+          <t>원고인 작가가 1심과 항소심에서 모두 패소하여 승소 가능성이 매우 낮습니다 (적합 조건 1 '상대방 책임 명확' 불충족). 또한, 단일 원고의 소송으로 집단적 피해에 해당하지 않습니다 (적합 조건 3 '집단적 피해' 불충족). 상대방인 넷플릭스는 자력이 충분하지만 (적합 조건 2 충족), 현재까지의 법원 판단이 원고에게 불리하여 투자 매력이 낮습니다.</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I39" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J39" t="inlineStr">
         <is>
-          <t>제약·바이오 미래 먹거리 발굴,  혁신 모달리티 선점과 입체적 리스크...</t>
+          <t>넷플릭스 방영은 2차 이용 아냐 …'우영우' 작가, 2심도 패소</t>
         </is>
       </c>
       <c r="K39" t="inlineStr">
         <is>
-          <t>yakup.com</t>
+          <t>jnilbo.com</t>
         </is>
       </c>
       <c r="L39" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
       <c r="M39" t="inlineStr">
         <is>
-          <t>https://www.yakup.com/news/index.html?mode=view&amp;cat=12&amp;nid=325510</t>
+          <t>https://www.jnilbo.com/news/articleView.html?idxno=90000028835</t>
         </is>
       </c>
       <c r="N39" t="inlineStr">
         <is>
-          <t>2026-04-02 00:32:19.065898+00:00</t>
+          <t>2026-04-02 00:52:38.648964+00:00</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C40" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E40" t="inlineStr"/>
+      <c r="C40" t="inlineStr">
+        <is>
+          <t>에이스토리</t>
+        </is>
+      </c>
+      <c r="D40" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E40" t="inlineStr">
+        <is>
+          <t>서울고법 항소심에서 원고 측 항소 기각 (1심, 2심 모두 패소)</t>
+        </is>
+      </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>기술보증기금(기보)이 창립 37주년을 맞아 올해 30조1000억원의 보증을 공급할 계획을 발표했다. 또한 기술탈취 예방 및 피해 구제를 위한 기술보호제도 활성화와 기업승계형 인수합병(M&amp;A) 촉진도 추진할 것이라고 밝혔다. 이 기사는 특정 사건이 아닌 기보의 정책 방향과 계획을 다루고 있다.</t>
+          <t>드라마 '이상한 변호사 우영우' 작가 측이 제작사 에이스토리를 상대로 넷플릭스 방영에 대한 추가 사용료를 요구하며 제기한 소송에서 1심과 2심 모두 패소했다. 법원은 OTT 전송을 별도의 2차 이용 행위로 보기 어렵고, 계약 당시 OTT 방영이 일반적이었다고 판단했다.</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>기사는 기술보증기금의 창립 기념 및 정책 방향을 다루며, 기술탈취 예방 및 피해 구제 제도를 활성화하겠다는 일반적인 계획을 언급하고 있습니다. 특정 기술탈취 사건이나 분쟁이 발생했음을 보도하는 내용이 아니므로, 소송금융 투자 대상이 될 만한 구체적인 사건이 존재하지 않습니다. (적합 조건 0개 해당)</t>
+          <t>작가 측이 1심과 2심에서 모두 패소하여 상대방(제작사)의 책임이 명확하다고 보기 어려우며, 법원이 계약 해석상 OTT 전송을 별도 2차 이용으로 인정하지 않아 작가 측의 승소 가능성이 낮다. (상대방 책임 명확성, 증거 확보 조건 불충족)</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I40" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J40" t="inlineStr">
         <is>
-          <t>기보, 창립 37주년…올해 보증 30조1000억원 공급</t>
+          <t>넷플릭스 수익 달라  주장했지만…'우영우' 작가 측 또 패소</t>
         </is>
       </c>
       <c r="K40" t="inlineStr">
         <is>
-          <t>webeconomy.co.kr</t>
+          <t>view.asiae.co.kr</t>
         </is>
       </c>
       <c r="L40" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
       <c r="M40" t="inlineStr">
         <is>
-          <t>https://www.webeconomy.co.kr/news/articleView.html?idxno=2127255</t>
+          <t>https://view.asiae.co.kr/article/2026040208275495964</t>
         </is>
       </c>
       <c r="N40" t="inlineStr">
         <is>
-          <t>2026-04-02 00:16:58.242362+00:00</t>
+          <t>2026-04-02 00:52:29.341189+00:00</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C41" t="inlineStr"/>
       <c r="D41" t="inlineStr"/>
-      <c r="E41" t="inlineStr"/>
+      <c r="E41" t="inlineStr">
+        <is>
+          <t>잠재적 특허 분쟁 위험</t>
+        </is>
+      </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>기술보증기금(KODIT)이 창립 37주년을 맞아 글로벌 기술금융 선도기관으로 도약하겠다는 포부를 밝혔습니다. 특히 기술탈취 예방 및 피해 구제를 위한 기술보호제도와 손해액 산정평가를 활성화하여 벤처생태계의 지속 성장을 지원할 계획입니다. 이 기사는 특정 사건이 아닌 기관의 사업 방향과 계획을 설명하고 있습니다.</t>
+          <t>K반도체 기업들이 미국 중심의 특허 소송에 집중적으로 노출될 수 있다는 점이 수출 불확실성을 키우는 구조적 부담 요인으로 지적되었다. 개별 분쟁이 누적될 경우 생산 및 출하 일정 전반에 영향을 미칠 수 있다는 우려가 제기된다. 이는 아직 구체적인 사건이 발생하지 않은 잠재적 위험에 대한 경고이다.</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>해당 기사는 기술보증기금(KODIT)의 창립 기념 및 향후 사업 계획을 다루고 있으며, 기술탈취 예방 및 피해 구제 제도 활성화에 대한 일반적인 의지를 표명하고 있습니다. 특정 사건이나 구체적인 피해 사실, 소송 상대방, 피해 규모 등이 전혀 언급되지 않아 소송금융 투자 대상으로 적합하지 않습니다.</t>
+          <t>기사는 K반도체 기업들이 미국 특허 소송에 노출될 수 있다는 잠재적 위험을 다루고 있으며, 특정 소송 사건이나 구체적인 피해자가 명시되지 않았다. 소송금융은 특정 사건에 대한 투자를 전제로 하므로, 아직 구체적인 사건이 발생하지 않은 잠재적 위험 단계에서는 투자 적합도가 낮다. (적합 조건 1, 3, 4, 6 미충족)</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I41" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J41" t="inlineStr">
         <is>
-          <t>기보, 창립 37주년...글로벌 기술금융 선도기관 도약 박차</t>
+          <t>돈은 쌓이는데 공장은 멈출 수도?···K반도체, 3중 뇌관에 '폭풍전야'</t>
         </is>
       </c>
       <c r="K41" t="inlineStr">
         <is>
-          <t>gukjenews.com</t>
+          <t>enewstoday.co.kr</t>
         </is>
       </c>
       <c r="L41" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
       <c r="M41" t="inlineStr">
         <is>
-          <t>https://www.gukjenews.com/news/articleView.html?idxno=3546662</t>
+          <t>http://www.enewstoday.co.kr/news/articleView.html?idxno=2413977</t>
         </is>
       </c>
       <c r="N41" t="inlineStr">
         <is>
-          <t>2026-04-02 00:16:37.632138+00:00</t>
+          <t>2026-04-02 00:48:10.125630+00:00</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>제작사</t>
+          <t>에이스토리</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>항소심(2심)에서 원고 패소 판결</t>
+          <t>항소심 패소</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>드라마 '이상한 변호사 우영우' 작가 측이 제작사를 상대로 넷플릭스 방영에 대한 이용료를 요구하며 제기한 금전 소송에서 1심에 이어 항소심에서도 패소했습니다. 이 소송은 2019년에 시작되었으며, 작가 측은 넷플릭스 수익 배분에 대한 계약상 권리를 주장하고 있습니다.</t>
+          <t>한국방송작가협회가 드라마 '이상한 변호사 우영우' 제작사 에이스토리를 상대로 넷플릭스 수익 배분을 요구하며 제기한 이용료 소송에서 1심에 이어 항소심에서도 패소했다. 서울고등법원은 작가협회의 항소를 기각했다.</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t>작가 측이 1심과 2심에서 모두 패소하여 승소 가능성이 낮으므로, '상대방 책임이 비교적 명확함' 조건에 부합하지 않습니다. 소송금융은 승소 가능성이 높은 사건에 투자하는 경향이 있어, 현재 단계에서는 투자 적합도가 낮습니다.</t>
+          <t>한국방송작가협회가 제작사 에이스토리를 상대로 제기한 이용료 소송이 1심에 이어 항소심에서도 패소하여, 이미 두 차례 법원에서 기각된 사건이다. 이는 소송금융 투자 부적합 조건인 '이미 종결된 사건'에 해당하며, 승소 가능성이 매우 낮아 투자 매력이 떨어진다.</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I42" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J42" t="inlineStr">
         <is>
-          <t>‘우영우’ 작가 “넷플릭스 수익도 달라” 2심도 패소… 그 이유는</t>
+          <t>'우영우' 작가  제작사, 넷플릭스 수익 줘야  소송 걸었지만 '패소'</t>
         </is>
       </c>
       <c r="K42" t="inlineStr">
         <is>
-          <t>chosun.com</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L42" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
       <c r="M42" t="inlineStr">
         <is>
-          <t>https://www.chosun.com/culture-life/k-culture/2026/04/01/GQJJFATJ3NF3BBZPCJIL5PYONQ/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
+          <t>https://www.hankyung.com/article/2026040231777</t>
         </is>
       </c>
       <c r="N42" t="inlineStr">
         <is>
-          <t>2026-04-01 13:27:21.025938+00:00</t>
+          <t>2026-04-02 00:46:46.745496+00:00</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>에이스토리</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>항소심 패소, 대법원 상고 가능성 있음</t>
+          <t>서울고법 항소심에서 원고(작가협회) 패소</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>드라마 '이상한 변호사 우영우' 작가 측이 제작사를 상대로 넷플릭스 방영에 대한 추가 사용료를 요구하며 소송을 제기했으나, 1심에 이어 항소심에서도 패소했습니다. 재판부는 계약 당시 OTT 방영이 일반적이었고, 계약서가 '전송'을 배제한다고 보기 어렵다고 판단했습니다. 현재 항소심 판결이 선고된 상태입니다.</t>
+          <t>한국방송작가협회가 드라마 '이상한 변호사 우영우'의 넷플릭스 수익 배분을 요구하며 제작사 에이스토리를 상대로 제기한 금전 소송에서 1심에 이어 항소심에서도 패소했습니다. 서울고등법원은 1심과 마찬가지로 협회 측의 항소를 기각했습니다.</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>원고 측이 1심과 2심 모두 패소하여 '상대방 책임이 비교적 명확함'이라는 적합 조건이 충족되지 않습니다. 법원이 계약 해석상 넷플릭스 방영을 2차적 이용으로 보지 않아 소송 승소 가능성이 낮습니다. 소송금융은 승소 가능성이 높은 사건에 투자하므로 적합도가 낮습니다.</t>
+          <t>한국방송작가협회가 제작사 에이스토리를 상대로 낸 소송에서 1심에 이어 항소심에서도 패소했습니다. 이는 원고 측의 법적 주장이 두 차례 법원에서 받아들여지지 않았음을 의미하며, 소송금융 투자 대상으로서 승소 가능성이 매우 낮아 부적합합니다.</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I43" t="inlineStr">
         <is>
-          <t>1명 (작가 A씨)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J43" t="inlineStr">
         <is>
-          <t>“넷플릭스 수익 달라”…‘우영우’ 작가, 1심 이어 2심도 패소</t>
+          <t>'우영우' 작가  넷플릭스 수익 달라  2심도 패소…재판부  저작물 2차 이...</t>
         </is>
       </c>
       <c r="K43" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>slist.kr</t>
         </is>
       </c>
       <c r="L43" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
       <c r="M43" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/12005503</t>
+          <t>https://www.slist.kr/news/articleView.html?idxno=728552</t>
         </is>
       </c>
       <c r="N43" t="inlineStr">
         <is>
-          <t>2026-04-01 13:26:19.253742+00:00</t>
+          <t>2026-04-02 00:45:35.047707+00:00</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C44" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C44" t="inlineStr"/>
+      <c r="D44" t="inlineStr"/>
+      <c r="E44" t="inlineStr"/>
       <c r="F44" t="inlineStr">
         <is>
-          <t>드라마 '이상한 변호사 우영우' 작가 측이 제작사 에이스토리를 상대로 넷플릭스 방영에 대한 저작물 2차 이용료 소송을 제기했으나, 1심에 이어 항소심에서도 패소했습니다. 법원은 계약 체결 당시 OTT 전송이 일반적이었고, 드라마가 ENA와 넷플릭스에 동시 공개된 점 등을 고려하여 2차적 이용으로 보기 어렵다고 판단했습니다.</t>
+          <t>LG전자가 화웨이, 노키아와 함께 5G 멀티모드 특허 풀인 시스벨에 참여하여 특허 라이선스 수익을 창출하는 전략을 발표했습니다. 이는 개별 제조사와의 복잡한 소송이나 협상 없이 안정적인 로열티 수익을 확보하기 위함입니다. 이 기사는 소송금융 투자 대상이 되는 분쟁이나 피해 사례를 다루고 있지 않습니다.</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t>작가 측이 넷플릭스 방영에 대한 저작물 2차 이용료 소송에서 1심과 항소심 모두 패소하여 법률적 승소 가능성이 매우 낮습니다. 이미 두 차례의 법원 판단이 원고에게 불리하게 나왔으므로 소송금융 투자 대상으로서의 매력이 현저히 떨어집니다. (부적합 조건: 기타 투자 어려운 이유 있음)</t>
+          <t>이 기사는 LG전자가 5G 특허를 수익화하기 위해 특허 풀에 참여하는 사업 전략을 다루고 있으며, 복잡한 소송이나 협상을 피하려는 목적을 명시하고 있습니다. 소송금융 투자 대상이 되는 피해 발생, 상대방의 책임, 집단적 피해 등 적합 조건에 해당하는 내용이 전혀 없습니다. 오히려 소송을 회피하는 전략에 대한 기사이므로 투자 대상으로서의 적합성이 낮습니다.</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I44" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J44" t="inlineStr">
         <is>
-          <t>'우영우' 작가  넷플릭스 수익 달라 …2심 판단은?</t>
+          <t>LG전자, 화웨이·노키아와 '5G 멀티모드' 특허 풀 출범…라이선스 수익...</t>
         </is>
       </c>
       <c r="K44" t="inlineStr">
         <is>
-          <t>wowtv.co.kr</t>
+          <t>kpinews.kr</t>
         </is>
       </c>
       <c r="L44" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
       <c r="M44" t="inlineStr">
         <is>
-          <t>http://www.wowtv.co.kr/NewsCenter/News/Read?articleId=A202604010756&amp;t=NN</t>
+          <t>https://www.kpinews.kr/newsView/1065563217013440</t>
         </is>
       </c>
       <c r="N44" t="inlineStr">
         <is>
-          <t>2026-04-01 13:21:46.258644+00:00</t>
+          <t>2026-04-02 00:42:11.045429+00:00</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C45" t="inlineStr"/>
-      <c r="D45" t="inlineStr"/>
+      <c r="C45" t="inlineStr">
+        <is>
+          <t>현대그룹</t>
+        </is>
+      </c>
+      <c r="D45" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>공정위 자료 소송 활용 방안 검토 중</t>
+          <t>상표권 사용금지 가처분 소송으로 인한 사명 변경 완료</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>중소기업의 기술 탈취 피해 증거 확보 어려움을 개선하기 위해 공정위가 보유한 자료를 소송에 활용할 수 있도록 하는 방안이 논의 중입니다. 이 제안은 추가 검토가 필요하다는 의견이 제기되었으며, 공정위 위원 증원과 함께 담합 사건 처리 역량 강화의 일환으로 다뤄지고 있습니다.</t>
+          <t>기사는 현대증권을 계열사로 둔 현대그룹이 상표권 사용금지 가처분 소송을 제기하여 HMC투자증권이 사명을 변경했던 과거 사례를 언급합니다. 이후 현대증권이 KB금융에 매각되면서 현대차투자증권이 현대차증권으로 재차 사명을 변경한 역사적 배경을 설명하고 있습니다.</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t>본 기사는 특정 사건에 대한 분석이 아닌, 공정위 자료를 기술 탈취 소송에 활용할 수 있도록 하는 제도 개선 방안에 대한 논의를 다루고 있습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모, 진행 단계 등이 명확히 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 과거 현대그룹이 제기한 상표권 사용금지 가처분 소송으로 인해 HMC투자증권이 사명을 변경했던 역사적 사실을 다루고 있습니다. 이는 이미 종결된 사건에 해당하며, 현재 진행 중이거나 잠재적인 소송금융 투자 대상이 될 만한 새로운 분쟁이 아닙니다. 따라서 '이미 종결된 사건'이라는 부적합 조건에 해당합니다.</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I45" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J45" t="inlineStr">
         <is>
-          <t>담합사건 쏟아질 공정위…위원 9명→11명 증원</t>
+          <t>[리브랜딩 혁신] 증권사 사명, 금융권 M A 도전 역사 담겼다</t>
         </is>
       </c>
       <c r="K45" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>seoulwire.com</t>
         </is>
       </c>
       <c r="L45" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
       <c r="M45" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/2026040125671</t>
+          <t>http://www.seoulwire.com/news/articleView.html?idxno=714555</t>
         </is>
       </c>
       <c r="N45" t="inlineStr">
         <is>
-          <t>2026-04-01 13:17:10.554443+00:00</t>
+          <t>2026-04-02 00:40:40.291484+00:00</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C46" t="inlineStr"/>
       <c r="D46" t="inlineStr"/>
       <c r="E46" t="inlineStr"/>
       <c r="F46" t="inlineStr">
         <is>
-          <t>기술보증기금이 창립 37주년을 맞아 창업기업 및 지역기업에 대한 보증연계투자 500억 원 지원 계획을 발표했습니다. 더불어 기술탈취 예방과 피해 구제를 위한 기술보호제도와 손해액 산정평가를 활성화할 방침을 밝혔습니다.</t>
+          <t>이 기사는 한국의 지식재산(IP) 정책 현황을 분석하고 개선 과제를 제시하는 칼럼이다. 국제지식재산지수에서 한국의 순위와 긍정적 평가 요소를 언급하면서도, AI 저작권 규범, 데이터 독점권 제도, 사이버범죄 협약 미가입 등 미흡한 점들을 지적한다. IP 자산의 사업화와 국제 거래를 촉진하는 생태계 조성이 필요하다고 강조한다.</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t>이 기사는 특정 소송 사건이나 피해 사례를 다루는 것이 아니라, 기술보증기금의 정책 및 미래 계획에 대한 내용입니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모, 진행 단계 등이 전혀 언급되어 있지 않아 적합 조건 중 어느 하나에도 해당하지 않습니다.</t>
+          <t>이 기사는 특정 피해자나 가해자가 존재하는 법적 분쟁 사건이 아닌, 한국의 지식재산(IP) 정책 전반에 대한 비판적 논평이다. 소송금융 적합 조건인 '상대방 책임 명확성', '집단적 피해', '피해 규모', '공적 절차 진행' 등 어느 하나도 해당하지 않아 투자 대상으로서의 적합성이 매우 낮다.</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I46" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J46" t="inlineStr">
         <is>
-          <t>기보 창립 37주년… 맞춤형 제도로 글로벌 기술금융 선도기관 도약</t>
+          <t>[특허, 톡!] 갈 길 먼 ‘한국의 IP정책’</t>
         </is>
       </c>
       <c r="K46" t="inlineStr">
         <is>
-          <t>seoulwire.com</t>
+          <t>etoday.co.kr</t>
         </is>
       </c>
       <c r="L46" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
       <c r="M46" t="inlineStr">
         <is>
-          <t>http://www.seoulwire.com/news/articleView.html?idxno=714661</t>
+          <t>https://www.etoday.co.kr/news/view/2571869</t>
         </is>
       </c>
       <c r="N46" t="inlineStr">
         <is>
-          <t>2026-04-01 12:25:21.333893+00:00</t>
+          <t>2026-04-02 00:38:04.858204+00:00</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C47" t="inlineStr"/>
       <c r="D47" t="inlineStr"/>
-      <c r="E47" t="inlineStr"/>
+      <c r="E47" t="inlineStr">
+        <is>
+          <t>산업 전반의 잠재적 리스크 논의</t>
+        </is>
+      </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>기술보증기금 김종호 이사장이 기술탈취 예방 및 피해 구제를 위한 기술보호제도 활성화 방침을 밝혔다. 이는 벤처 생태계의 지속 성장을 위한 정책 방향의 일환이다.</t>
+          <t>이 기사는 제약·바이오 산업에서 발명자 적격성 문제, 공동 소유 지분 관계, 라이선스 아웃 시 로열티 수익성, 그리고 무효 소송 가능성 등 지식재산권 관련 잠재적 리스크를 다룹니다. 또한 투자 유치 및 M&amp;A 과정에서의 경영권 확보와 핵심 과제에 대해서도 언급하고 있습니다. 특정 사건이나 분쟁에 대한 보도가 아닌, 산업 전반의 도전 과제에 대한 논의입니다.</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t>기사는 기술보증기금 이사장의 정책 방향을 설명하는 내용으로, 특정 기술탈취 사건이나 피해자를 언급하지 않습니다. 소송금융 투자 대상이 될 만한 구체적인 사건이나 분쟁이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 특정 사건이나 분쟁을 다루는 것이 아니라, 제약·바이오 산업의 지식재산권 및 M&amp;A 과정에서 발생할 수 있는 일반적인 리스크와 과제를 논하고 있습니다. 따라서 상대방 책임의 명확성, 상대방의 자력, 집단적 피해, 피해 규모, 증거 유무 등 소송금융 적합 조건 중 어느 하나도 충족하지 못합니다.</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I47" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J47" t="inlineStr">
         <is>
-          <t>김종호 기보 이사장  글로벌 기술금융 선도기관 도약</t>
+          <t>제약·바이오 미래 먹거리 발굴,  혁신 모달리티 선점과 입체적 리스크...</t>
         </is>
       </c>
       <c r="K47" t="inlineStr">
         <is>
-          <t>s-journal.co.kr</t>
+          <t>yakup.com</t>
         </is>
       </c>
       <c r="L47" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
       <c r="M47" t="inlineStr">
         <is>
-          <t>https://www.s-journal.co.kr/news/articleView.html?idxno=40099</t>
+          <t>https://www.yakup.com/news/index.html?mode=view&amp;cat=12&amp;nid=325510</t>
         </is>
       </c>
       <c r="N47" t="inlineStr">
         <is>
-          <t>2026-04-01 12:18:28.171837+00:00</t>
+          <t>2026-04-02 00:32:19.065898+00:00</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C48" t="inlineStr"/>
       <c r="D48" t="inlineStr"/>
       <c r="E48" t="inlineStr"/>
       <c r="F48" t="inlineStr">
         <is>
-          <t>기술보증기금(기보)이 창립 37주년을 맞아 '벤처 4대 강국' 도약을 위한 비전을 발표했다. 기보는 기술탈취 예방 및 피해 구제를 위한 기술보호제도와 손해액 산정평가를 활성화하여 벤처생태계의 지속 성장을 지원할 계획이다. 이 기사는 특정 사건이 아닌 기보의 정책 방향을 다루고 있다.</t>
+          <t>기술보증기금(기보)이 창립 37주년을 맞아 올해 30조1000억원의 보증을 공급할 계획을 발표했다. 또한 기술탈취 예방 및 피해 구제를 위한 기술보호제도 활성화와 기업승계형 인수합병(M&amp;A) 촉진도 추진할 것이라고 밝혔다. 이 기사는 특정 사건이 아닌 기보의 정책 방향과 계획을 다루고 있다.</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
-          <t>기사는 기술보증기금의 정책 방향을 설명하는 것으로, 특정 기술탈취 사건이나 소송 대상이 되는 구체적인 분쟁이 존재하지 않습니다. 따라서 적합 조건 중 어느 하나에도 해당하지 않아 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>기사는 기술보증기금의 창립 기념 및 정책 방향을 다루며, 기술탈취 예방 및 피해 구제 제도를 활성화하겠다는 일반적인 계획을 언급하고 있습니다. 특정 기술탈취 사건이나 분쟁이 발생했음을 보도하는 내용이 아니므로, 소송금융 투자 대상이 될 만한 구체적인 사건이 존재하지 않습니다. (적합 조건 0개 해당)</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I48" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J48" t="inlineStr">
         <is>
-          <t>창립 37주년 기보, '벤처 4대 강국'  글로벌 기술금융 선도기관 도약 박...</t>
+          <t>기보, 창립 37주년…올해 보증 30조1000억원 공급</t>
         </is>
       </c>
       <c r="K48" t="inlineStr">
         <is>
-          <t>newsroad.co.kr</t>
+          <t>webeconomy.co.kr</t>
         </is>
       </c>
       <c r="L48" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
       <c r="M48" t="inlineStr">
         <is>
-          <t>http://www.newsroad.co.kr/news/articleView.html?idxno=57081</t>
+          <t>https://www.webeconomy.co.kr/news/articleView.html?idxno=2127255</t>
         </is>
       </c>
       <c r="N48" t="inlineStr">
         <is>
-          <t>2026-04-01 12:15:57.338188+00:00</t>
+          <t>2026-04-02 00:16:58.242362+00:00</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C49" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C49" t="inlineStr"/>
+      <c r="D49" t="inlineStr"/>
+      <c r="E49" t="inlineStr"/>
       <c r="F49" t="inlineStr">
         <is>
-          <t>콘텐츠 '불꽃야구'의 제작사 스튜디오C1이 JTBC와의 저작권 소송에서 패소했음에도 불구하고 '불꽃야구2' 제작을 강행하겠다고 밝혔다. 이 사건은 JTBC가 저작권 침해를 주장하며 제기한 소송에서 '불꽃야구' 측이 법적으로 불리한 판결을 받았음을 시사한다.</t>
+          <t>기술보증기금(KODIT)이 창립 37주년을 맞아 글로벌 기술금융 선도기관으로 도약하겠다는 포부를 밝혔습니다. 특히 기술탈취 예방 및 피해 구제를 위한 기술보호제도와 손해액 산정평가를 활성화하여 벤처생태계의 지속 성장을 지원할 계획입니다. 이 기사는 특정 사건이 아닌 기관의 사업 방향과 계획을 설명하고 있습니다.</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t>상대방(JTBC)은 대기업으로 자력이 충분하며, '불꽃야구' 측이 저작권 소송에서 패소하여 상대방의 책임이 법적으로 인정된 상태이다. 그러나 소송금융은 주로 승소 가능성이 높은 원고에게 투자하는 것이 일반적이므로, 이미 패소한 사건은 투자 대상으로 부적합하다.</t>
+          <t>해당 기사는 기술보증기금(KODIT)의 창립 기념 및 향후 사업 계획을 다루고 있으며, 기술탈취 예방 및 피해 구제 제도 활성화에 대한 일반적인 의지를 표명하고 있습니다. 특정 사건이나 구체적인 피해 사실, 소송 상대방, 피해 규모 등이 전혀 언급되지 않아 소송금융 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I49" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J49" t="inlineStr">
         <is>
-          <t>'불꽃야구', JTBC 소송 패소에도 시즌2 강행…가처분은 어쩌고[이슈S]</t>
+          <t>기보, 창립 37주년...글로벌 기술금융 선도기관 도약 박차</t>
         </is>
       </c>
       <c r="K49" t="inlineStr">
         <is>
-          <t>spotvnews.co.kr</t>
+          <t>gukjenews.com</t>
         </is>
       </c>
       <c r="L49" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M49" t="inlineStr">
         <is>
-          <t>https://www.spotvnews.co.kr/news/articleView.html?idxno=806944</t>
+          <t>https://www.gukjenews.com/news/articleView.html?idxno=3546662</t>
         </is>
       </c>
       <c r="N49" t="inlineStr">
         <is>
-          <t>2026-04-01 00:42:35.117183+00:00</t>
+          <t>2026-04-02 00:16:37.632138+00:00</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C50" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E50" t="inlineStr"/>
+      <c r="C50" t="inlineStr">
+        <is>
+          <t>제작사</t>
+        </is>
+      </c>
+      <c r="D50" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E50" t="inlineStr">
+        <is>
+          <t>항소심(2심)에서 원고 패소 판결</t>
+        </is>
+      </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>한화자산운용이 글로벌 저작권 핵심기업에 투자하는 'PLUS 글로벌저작권핵심기업액티브' ETF를 신규 상장합니다. 이 ETF는 구독 플랫폼, 지적재산(IP) 원천기업, AI 데이터 라이선싱 등 세 가지 수익 엔진을 보유한 기업에 투자하며, 저작권 소송 판결 등 주가에 영향을 미치는 이벤트를 모니터링할 계획입니다.</t>
+          <t>드라마 '이상한 변호사 우영우' 작가 측이 제작사를 상대로 넷플릭스 방영에 대한 이용료를 요구하며 제기한 금전 소송에서 1심에 이어 항소심에서도 패소했습니다. 이 소송은 2019년에 시작되었으며, 작가 측은 넷플릭스 수익 배분에 대한 계약상 권리를 주장하고 있습니다.</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
-          <t>이 기사는 한화자산운용의 ETF 신규 상장에 대한 보도로, 특정 소송 사건이나 잠재적 분쟁을 다루고 있지 않습니다. 따라서 소송금융 투자 대상으로서의 적합 조건을 판단할 수 있는 정보가 전혀 없습니다.</t>
+          <t>작가 측이 1심과 2심에서 모두 패소하여 승소 가능성이 낮으므로, '상대방 책임이 비교적 명확함' 조건에 부합하지 않습니다. 소송금융은 승소 가능성이 높은 사건에 투자하는 경향이 있어, 현재 단계에서는 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I50" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J50" t="inlineStr">
         <is>
-          <t>한화운용, 'PLUS 글로벌저작권핵심기업액티브'…상장AI 시대 '원천 IP' 가...</t>
+          <t>‘우영우’ 작가 “넷플릭스 수익도 달라” 2심도 패소… 그 이유는</t>
         </is>
       </c>
       <c r="K50" t="inlineStr">
         <is>
-          <t>paxetv.com</t>
+          <t>chosun.com</t>
         </is>
       </c>
       <c r="L50" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M50" t="inlineStr">
         <is>
-          <t>http://www.paxetv.com/news/articleView.html?idxno=267651</t>
+          <t>https://www.chosun.com/culture-life/k-culture/2026/04/01/GQJJFATJ3NF3BBZPCJIL5PYONQ/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
         </is>
       </c>
       <c r="N50" t="inlineStr">
         <is>
-          <t>2026-03-31 18:00:31.680135+00:00</t>
+          <t>2026-04-01 13:27:21.025938+00:00</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C51" t="inlineStr"/>
-      <c r="D51" t="inlineStr"/>
+      <c r="C51" t="inlineStr">
+        <is>
+          <t>에이스토리</t>
+        </is>
+      </c>
+      <c r="D51" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>정부 정책 발표 및 제도 개선 추진</t>
+          <t>항소심 패소, 대법원 상고 가능성 있음</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>정부가 올해 국가지식재산 사업에 총 7946억 원을 투자하며 'IP 강국' 굳히기에 나섭니다. 특히 특허침해소송에서 증거 수집 및 손해액 산정을 용이하게 할 수 있도록 '한국형 증거개시제도' 도입을 추진할 예정입니다.</t>
+          <t>드라마 '이상한 변호사 우영우' 작가 측이 제작사를 상대로 넷플릭스 방영에 대한 추가 사용료를 요구하며 소송을 제기했으나, 1심에 이어 항소심에서도 패소했습니다. 재판부는 계약 당시 OTT 방영이 일반적이었고, 계약서가 '전송'을 배제한다고 보기 어렵다고 판단했습니다. 현재 항소심 판결이 선고된 상태입니다.</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 소송 사건에 대한 보도가 아닌, 정부의 지식재산권 보호 강화를 위한 정책 및 제도 개선 방안 발표입니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모가 존재하지 않아 투자 적합성이 낮습니다.</t>
+          <t>원고 측이 1심과 2심 모두 패소하여 '상대방 책임이 비교적 명확함'이라는 적합 조건이 충족되지 않습니다. 법원이 계약 해석상 넷플릭스 방영을 2차적 이용으로 보지 않아 소송 승소 가능성이 낮습니다. 소송금융은 승소 가능성이 높은 사건에 투자하므로 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I51" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (작가 A씨)</t>
         </is>
       </c>
       <c r="J51" t="inlineStr">
         <is>
-          <t>정부, 올해 국가지식재산 사업 추진에 총 7946억 투자해 'IP강국 굳히기...</t>
+          <t>“넷플릭스 수익 달라”…‘우영우’ 작가, 1심 이어 2심도 패소</t>
         </is>
       </c>
       <c r="K51" t="inlineStr">
         <is>
-          <t>bizwnews.com</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L51" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M51" t="inlineStr">
         <is>
-          <t>http://www.bizwnews.com/news/articleView.html?idxno=131923</t>
+          <t>https://www.mk.co.kr/article/12005503</t>
         </is>
       </c>
       <c r="N51" t="inlineStr">
         <is>
-          <t>2026-03-31 13:15:37.641734+00:00</t>
+          <t>2026-04-01 13:26:19.253742+00:00</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C52" t="inlineStr"/>
+      <c r="C52" t="inlineStr">
+        <is>
+          <t>에이스토리</t>
+        </is>
+      </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>정부가 직접 상표권자로 나서 짝퉁 단속 및 대응하는 새로운 제도 시행 중</t>
+          <t>항소심 패소</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>K-브랜드 짝퉁 시장이 11조 규모에 달하지만, 현지 당국의 비협조와 낮은 손해배상액으로 인해 많은 수출 기업들이 대응을 포기해왔다. 이에 정부가 직접 상표권자로 나서 짝퉁 문제에 대응하는 새로운 제도를 도입했다.</t>
+          <t>드라마 '이상한 변호사 우영우' 작가 측이 제작사 에이스토리를 상대로 넷플릭스 방영에 대한 저작물 2차 이용료 소송을 제기했으나, 1심에 이어 항소심에서도 패소했습니다. 법원은 계약 체결 당시 OTT 전송이 일반적이었고, 드라마가 ENA와 넷플릭스에 동시 공개된 점 등을 고려하여 2차적 이용으로 보기 어렵다고 판단했습니다.</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
-          <t>기사에서 '승소하더라도 변호사 비용조차 감당하기 어려운 낮은 손해배상액' 때문에 많은 기업이 대응을 포기한다고 명시되어 있어, 개별 소송의 재정적 매력이 낮습니다. 또한 정부가 직접 '상표권자'로 나서는 새로운 제도는 피해 기업의 소송금융 수요를 직접적으로 창출하기보다는 정부 주도의 대응을 의미할 가능성이 높습니다. (부적합 조건: 기타 투자 어려운 이유 있음)</t>
+          <t>작가 측이 넷플릭스 방영에 대한 저작물 2차 이용료 소송에서 1심과 항소심 모두 패소하여 법률적 승소 가능성이 매우 낮습니다. 이미 두 차례의 법원 판단이 원고에게 불리하게 나왔으므로 소송금융 투자 대상으로서의 매력이 현저히 떨어집니다. (부적합 조건: 기타 투자 어려운 이유 있음)</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I52" t="inlineStr">
         <is>
-          <t>수출 기업 다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J52" t="inlineStr">
         <is>
-          <t>“K-브랜드 짝퉁 꼼짝마”… 정부가 직접 ‘상표권자’로 나서 11조 시장...</t>
+          <t>'우영우' 작가  넷플릭스 수익 달라 …2심 판단은?</t>
         </is>
       </c>
       <c r="K52" t="inlineStr">
         <is>
-          <t>daily365.news</t>
+          <t>wowtv.co.kr</t>
         </is>
       </c>
       <c r="L52" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M52" t="inlineStr">
         <is>
-          <t>https://www.daily365.news/2026/03/31/k-%eb%b8%8c%eb%9e%9c%eb%93%9c-%ec%a7%9d%ed%89%81-%ea%bc%bc%ec%a7%9d%eb%a7%88-%ec%a0%95%eb%b6%80%ea%b0%80-%ec%a7%81%ec%a0%91-%ec%83%81%ed%91%9c%ea%b6%8c%ec%9e%90/</t>
+          <t>http://www.wowtv.co.kr/NewsCenter/News/Read?articleId=A202604010756&amp;t=NN</t>
         </is>
       </c>
       <c r="N52" t="inlineStr">
         <is>
-          <t>2026-03-31 12:58:20.283298+00:00</t>
+          <t>2026-04-01 13:21:46.258644+00:00</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C53" t="inlineStr"/>
-      <c r="D53" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D53" t="inlineStr"/>
       <c r="E53" t="inlineStr">
         <is>
-          <t>K-브랜드 정부 인증제도 도입 및 시행 준비</t>
+          <t>공정위 자료 소송 활용 방안 검토 중</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>정부가 해외 K-브랜드 위조 상품으로 인한 국가적 경제 손실(약 11조 원)과 브랜드 신뢰도 훼손을 막기 위해 'K-브랜드 정부 인증제도'를 도입한다. 정부가 직접 인증 상표를 등록하고 상표권자로서 위조 상품 단속을 촉구하며, AI 기반 정품 인증 기술로 모니터링을 강화할 예정이다. 이는 중소기업의 위조 상품 대응 부담을 줄이고 수출 경쟁력을 강화하는 데 목적이 있다.</t>
+          <t>중소기업의 기술 탈취 피해 증거 확보 어려움을 개선하기 위해 공정위가 보유한 자료를 소송에 활용할 수 있도록 하는 방안이 논의 중입니다. 이 제안은 추가 검토가 필요하다는 의견이 제기되었으며, 공정위 위원 증원과 함께 담합 사건 처리 역량 강화의 일환으로 다뤄지고 있습니다.</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
-          <t>해당 기사는 K-브랜드 위조 상품 문제에 대한 정부의 새로운 정책 도입을 다루고 있으며, 특정 피해자와 상대방이 명확한 소송 사건이 아닙니다. 위조 상품 유통업자(상대방)의 자력은 기사에서 중소기업이 대응에 한계를 느꼈다고 언급되어 충분하다고 보기 어렵습니다. 또한, 현재는 정책 도입 단계로, 소송금융 투자가 가능한 구체적인 법적 분쟁이 진행 중인 상황으로 보기 어렵습니다.</t>
+          <t>본 기사는 특정 사건에 대한 분석이 아닌, 공정위 자료를 기술 탈취 소송에 활용할 수 있도록 하는 제도 개선 방안에 대한 논의를 다루고 있습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모, 진행 단계 등이 명확히 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
-          <t>약 11조 원 (국가적 경제 손실 추산)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I53" t="inlineStr">
         <is>
-          <t>K-브랜드 기업 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J53" t="inlineStr">
         <is>
-          <t>'뭐가 진짜야?' 지식재산처, K-브랜드 인증제도로 위조 뿌리 뽑는다 [TF...</t>
+          <t>담합사건 쏟아질 공정위…위원 9명→11명 증원</t>
         </is>
       </c>
       <c r="K53" t="inlineStr">
         <is>
-          <t>news.tf.co.kr</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L53" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M53" t="inlineStr">
         <is>
-          <t>https://news.tf.co.kr/read/photomovie/2308199.htm</t>
+          <t>https://www.hankyung.com/article/2026040125671</t>
         </is>
       </c>
       <c r="N53" t="inlineStr">
         <is>
-          <t>2026-03-31 12:57:17.393145+00:00</t>
+          <t>2026-04-01 13:17:10.554443+00:00</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C54" t="inlineStr"/>
       <c r="D54" t="inlineStr"/>
-      <c r="E54" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E54" t="inlineStr"/>
       <c r="F54" t="inlineStr">
         <is>
-          <t>정부가 해외 위조상품으로 인한 K-브랜드 피해에 대응하기 위해 새로운 제도를 도입합니다. 이 제도는 정부가 직접 해외에서 상표권을 확보하고 권리자로서 대응하며, 기존에 기업들이 겪었던 위조상품 유통경로 파악의 어려움과 낮은 손해배상액 등의 한계를 극복하는 것을 목표로 합니다.</t>
+          <t>기술보증기금이 창립 37주년을 맞아 창업기업 및 지역기업에 대한 보증연계투자 500억 원 지원 계획을 발표했습니다. 더불어 기술탈취 예방과 피해 구제를 위한 기술보호제도와 손해액 산정평가를 활성화할 방침을 밝혔습니다.</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t>이 기사는 특정 피해 기업이 겪는 개별적인 소송 사건이 아닌, 정부가 K-브랜드의 해외 위조상품 문제에 대응하기 위해 새로운 제도를 도입한다는 정책 발표에 관한 것입니다. 소송금융 투자를 위한 구체적인 원고, 피고, 사건 내용, 피해 규모 등이 특정되지 않아 투자 대상으로 적합하지 않습니다.</t>
+          <t>이 기사는 특정 소송 사건이나 피해 사례를 다루는 것이 아니라, 기술보증기금의 정책 및 미래 계획에 대한 내용입니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모, 진행 단계 등이 전혀 언급되어 있지 않아 적합 조건 중 어느 하나에도 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I54" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J54" t="inlineStr">
         <is>
-          <t>정부, 직접 해외서 상표권 확보·권리자로서 대응…'K-브랜드 정부인증...</t>
+          <t>기보 창립 37주년… 맞춤형 제도로 글로벌 기술금융 선도기관 도약</t>
         </is>
       </c>
       <c r="K54" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>seoulwire.com</t>
         </is>
       </c>
       <c r="L54" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M54" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/local/daejeon-chungnam/6120198</t>
+          <t>http://www.seoulwire.com/news/articleView.html?idxno=714661</t>
         </is>
       </c>
       <c r="N54" t="inlineStr">
         <is>
-          <t>2026-03-31 12:53:57.216771+00:00</t>
+          <t>2026-04-01 12:25:21.333893+00:00</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C55" t="inlineStr"/>
       <c r="D55" t="inlineStr"/>
-      <c r="E55" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E55" t="inlineStr"/>
       <c r="F55" t="inlineStr">
         <is>
-          <t>렌탈업계에서 코웨이, 쿠쿠 등 기업들이 특허 소송을 전략적으로 활용하는 경향이 있다는 기획 기사입니다. 기사는 이러한 소송의 실익이 크지 않고, 승소하더라도 피해 보상 규모가 소송 비용에 비해 크지 않다고 지적합니다.</t>
+          <t>기술보증기금 김종호 이사장이 기술탈취 예방 및 피해 구제를 위한 기술보호제도 활성화 방침을 밝혔다. 이는 벤처 생태계의 지속 성장을 위한 정책 방향의 일환이다.</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
-          <t>기사에서 소송 실익이 크지 않고, 승소하더라도 피해 보상 규모가 소송 비용 대비 크지 않다고 명시되어 있어 '피해 규모가 큼'이라는 적합 조건에 부합하지 않습니다. 이는 소송금융 투자 수익성 확보에 어려움이 있음을 시사합니다.</t>
+          <t>기사는 기술보증기금 이사장의 정책 방향을 설명하는 내용으로, 특정 기술탈취 사건이나 피해자를 언급하지 않습니다. 소송금융 투자 대상이 될 만한 구체적인 사건이나 분쟁이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
-          <t>소송 비용 대비 크지 않음</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I55" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J55" t="inlineStr">
         <is>
-          <t>[기획] 어제는 코웨이, 오늘은 쿠쿠...렌탈업계 특허 소송은 '전략'?</t>
+          <t>김종호 기보 이사장  글로벌 기술금융 선도기관 도약</t>
         </is>
       </c>
       <c r="K55" t="inlineStr">
         <is>
-          <t>sentv.co.kr</t>
+          <t>s-journal.co.kr</t>
         </is>
       </c>
       <c r="L55" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M55" t="inlineStr">
         <is>
-          <t>https://www.sentv.co.kr/article/view/sentv202603310033</t>
+          <t>https://www.s-journal.co.kr/news/articleView.html?idxno=40099</t>
         </is>
       </c>
       <c r="N55" t="inlineStr">
         <is>
-          <t>2026-03-31 12:24:00.682357+00:00</t>
+          <t>2026-04-01 12:18:28.171837+00:00</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C56" t="inlineStr"/>
       <c r="D56" t="inlineStr"/>
       <c r="E56" t="inlineStr"/>
       <c r="F56" t="inlineStr">
         <is>
-          <t>한화자산운용이 글로벌 저작권 핵심기업에 투자하는 'PLUS 글로벌저작권핵심기업액티브' ETF를 신규 상장했습니다. 이 ETF는 구독 플랫폼, IP 원천기업, AI 데이터 라이선싱 등 세 가지 수익 엔진을 보유한 기업에 투자하며, AI 시대에 원천 IP의 가치가 높아지고 있다는 점에 주목하고 있습니다.</t>
+          <t>기술보증기금(기보)이 창립 37주년을 맞아 '벤처 4대 강국' 도약을 위한 비전을 발표했다. 기보는 기술탈취 예방 및 피해 구제를 위한 기술보호제도와 손해액 산정평가를 활성화하여 벤처생태계의 지속 성장을 지원할 계획이다. 이 기사는 특정 사건이 아닌 기보의 정책 방향을 다루고 있다.</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
-          <t>해당 기사는 소송금융 투자 대상이 될 만한 특정 법적 분쟁이나 사건을 다루는 것이 아니라, AI 시대에 저작권 핵심 기업에 투자하는 ETF 상품 출시 및 시장 동향에 대한 내용입니다. 따라서 소송금융 적합 조건에 해당하는 구체적인 사건이 존재하지 않아 투자 대상으로 부적합합니다.</t>
+          <t>기사는 기술보증기금의 정책 방향을 설명하는 것으로, 특정 기술탈취 사건이나 소송 대상이 되는 구체적인 분쟁이 존재하지 않습니다. 따라서 적합 조건 중 어느 하나에도 해당하지 않아 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I56" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J56" t="inlineStr">
         <is>
-          <t>AI 시대 '원천 IP' 가치 재조명…'PLUS 글로벌저작권핵심기업액티브' 상...</t>
+          <t>창립 37주년 기보, '벤처 4대 강국'  글로벌 기술금융 선도기관 도약 박...</t>
         </is>
       </c>
       <c r="K56" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>newsroad.co.kr</t>
         </is>
       </c>
       <c r="L56" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M56" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603310851130262</t>
+          <t>http://www.newsroad.co.kr/news/articleView.html?idxno=57081</t>
         </is>
       </c>
       <c r="N56" t="inlineStr">
         <is>
-          <t>2026-03-31 00:54:21.301738+00:00</t>
+          <t>2026-04-01 12:15:57.338188+00:00</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C57" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E57" t="inlineStr"/>
+      <c r="C57" t="inlineStr">
+        <is>
+          <t>JTBC</t>
+        </is>
+      </c>
+      <c r="D57" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E57" t="inlineStr">
+        <is>
+          <t>'불꽃야구' 측이 저작권 소송에서 패소했음. 시즌2 강행으로 추가 법적 분쟁 가능성 있음.</t>
+        </is>
+      </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>한화자산운용이 글로벌 저작권 핵심 기업에 투자하는 'PLUS 글로벌저작권핵심기업액티브' ETF를 신규 상장했습니다. 이 상품은 구독 플랫폼, 지적재산(IP) 원천기업, AI 데이터 라이선싱 등 세 가지 수익 엔진을 가진 기업에 투자하며, AI 시대 원천 IP의 가치 재조명에 주목하고 있습니다. 한화운용은 저작권 소송 판결 등 주가에 영향을 미치는 이벤트를 모니터링할 예정입니다.</t>
+          <t>콘텐츠 '불꽃야구'의 제작사 스튜디오C1이 JTBC와의 저작권 소송에서 패소했음에도 불구하고 '불꽃야구2' 제작을 강행하겠다고 밝혔다. 이 사건은 JTBC가 저작권 침해를 주장하며 제기한 소송에서 '불꽃야구' 측이 법적으로 불리한 판결을 받았음을 시사한다.</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
-          <t>해당 기사는 소송금융 투자 대상이 될 만한 특정 법적 분쟁이나 피해자를 다루고 있지 않습니다. 한화자산운용의 ETF 상품 출시 소식으로, 소송금융 적합 조건에 해당하는 내용이 전혀 없습니다.</t>
+          <t>상대방(JTBC)은 대기업으로 자력이 충분하며, '불꽃야구' 측이 저작권 소송에서 패소하여 상대방의 책임이 법적으로 인정된 상태이다. 그러나 소송금융은 주로 승소 가능성이 높은 원고에게 투자하는 것이 일반적이므로, 이미 패소한 사건은 투자 대상으로 부적합하다.</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I57" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J57" t="inlineStr">
         <is>
-          <t>한화운용, 'PLUS 글로벌저작권핵심기업액티브' ETF 상장</t>
+          <t>'불꽃야구', JTBC 소송 패소에도 시즌2 강행…가처분은 어쩌고[이슈S]</t>
         </is>
       </c>
       <c r="K57" t="inlineStr">
         <is>
-          <t>view.asiae.co.kr</t>
+          <t>spotvnews.co.kr</t>
         </is>
       </c>
       <c r="L57" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M57" t="inlineStr">
         <is>
-          <t>https://view.asiae.co.kr/article/2026033108524640802</t>
+          <t>https://www.spotvnews.co.kr/news/articleView.html?idxno=806944</t>
         </is>
       </c>
       <c r="N57" t="inlineStr">
         <is>
-          <t>2026-03-31 00:54:01.650207+00:00</t>
+          <t>2026-04-01 00:42:35.117183+00:00</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C58" t="inlineStr"/>
-      <c r="D58" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D58" t="inlineStr"/>
+      <c r="E58" t="inlineStr"/>
       <c r="F58" t="inlineStr">
         <is>
-          <t>크래프톤의 신작 '서브노티카 2'가 5월 얼리억세스를 확정하며, 회사는 관련 소송 이슈를 털어내고 300만 장 판매량을 목표로 하고 있습니다. 이는 신작 게임의 성공 가능성을 높이는 긍정적인 요인으로 평가됩니다.</t>
+          <t>한화자산운용이 글로벌 저작권 핵심기업에 투자하는 'PLUS 글로벌저작권핵심기업액티브' ETF를 신규 상장합니다. 이 ETF는 구독 플랫폼, 지적재산(IP) 원천기업, AI 데이터 라이선싱 등 세 가지 수익 엔진을 보유한 기업에 투자하며, 저작권 소송 판결 등 주가에 영향을 미치는 이벤트를 모니터링할 계획입니다.</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
-          <t>기사에서 '소송 이슈를 털어내고'라는 표현을 사용하여, 해당 소송이 이미 해결되었거나 종결 단계에 있음을 암시합니다. 이는 소송금융 투자 대상으로서의 신규성이 없으며, '이미 종결된 사건'이라는 부적합 조건에 해당합니다.</t>
+          <t>이 기사는 한화자산운용의 ETF 신규 상장에 대한 보도로, 특정 소송 사건이나 잠재적 분쟁을 다루고 있지 않습니다. 따라서 소송금융 투자 대상으로서의 적합 조건을 판단할 수 있는 정보가 전혀 없습니다.</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I58" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J58" t="inlineStr">
         <is>
-          <t>크래프톤, 쏟아지는 호재에도 '현저한 저평가'… 2024년 영광 재현할 '절...</t>
+          <t>한화운용, 'PLUS 글로벌저작권핵심기업액티브'…상장AI 시대 '원천 IP' 가...</t>
         </is>
       </c>
       <c r="K58" t="inlineStr">
         <is>
-          <t>newsprime.co.kr</t>
+          <t>paxetv.com</t>
         </is>
       </c>
       <c r="L58" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M58" t="inlineStr">
         <is>
-          <t>http://www.newsprime.co.kr/news/article.html?no=728632</t>
+          <t>http://www.paxetv.com/news/articleView.html?idxno=267651</t>
         </is>
       </c>
       <c r="N58" t="inlineStr">
         <is>
-          <t>2026-03-31 00:51:10.023672+00:00</t>
+          <t>2026-03-31 18:00:31.680135+00:00</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C59" t="inlineStr"/>
-      <c r="D59" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D59" t="inlineStr"/>
       <c r="E59" t="inlineStr">
         <is>
-          <t>소송 이슈 마무리</t>
+          <t>정부 정책 발표 및 제도 개선 추진</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>하나증권은 크래프톤에 대한 투자의견 '매수'를 유지하며, PUBG PC의 성장과 신규 모드 출시, 그리고 소송 이슈를 마무리한 '서브노티카2'의 얼리액세스 출시를 긍정적으로 평가했습니다. 기사는 크래프톤의 구조적 성장 국면 진입을 전망하는 증권사 리포트 내용입니다.</t>
+          <t>정부가 올해 국가지식재산 사업에 총 7946억 원을 투자하며 'IP 강국' 굳히기에 나섭니다. 특히 특허침해소송에서 증거 수집 및 손해액 산정을 용이하게 할 수 있도록 '한국형 증거개시제도' 도입을 추진할 예정입니다.</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>부적합 조건: 이미 종결된 사건. 기사에서 언급된 '서브노티카2' 관련 소송 이슈는 이미 '마무리'되었다고 명시되어 있어, 소송금융 투자 대상으로 적합하지 않습니다. 새로운 소송 기회를 포착할 수 있는 내용이 없습니다.</t>
+          <t>해당 기사는 특정 소송 사건에 대한 보도가 아닌, 정부의 지식재산권 보호 강화를 위한 정책 및 제도 개선 방안 발표입니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모가 존재하지 않아 투자 적합성이 낮습니다.</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I59" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J59" t="inlineStr">
         <is>
-          <t>하나증권  크래프톤, 구조적 성장 국면 진입..'매수'</t>
+          <t>정부, 올해 국가지식재산 사업 추진에 총 7946억 투자해 'IP강국 굳히기...</t>
         </is>
       </c>
       <c r="K59" t="inlineStr">
         <is>
-          <t>kpenews.com</t>
+          <t>bizwnews.com</t>
         </is>
       </c>
       <c r="L59" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M59" t="inlineStr">
         <is>
-          <t>https://kpenews.com/View.aspx?No=4023075</t>
+          <t>http://www.bizwnews.com/news/articleView.html?idxno=131923</t>
         </is>
       </c>
       <c r="N59" t="inlineStr">
         <is>
-          <t>2026-03-31 00:48:57.480365+00:00</t>
+          <t>2026-03-31 13:15:37.641734+00:00</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C60" t="inlineStr"/>
       <c r="D60" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>특허 소송 기각</t>
+          <t>정부가 직접 상표권자로 나서 짝퉁 단속 및 대응하는 새로운 제도 시행 중</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>기사에 '특허 소송 기각'이라는 내용이 언급되어 있으며, 재세능원이 배터리 소재 특허 25건을 확보하게 되었다는 소식입니다. 이는 특정 특허 소송이 이미 종결되었음을 시사합니다.</t>
+          <t>K-브랜드 짝퉁 시장이 11조 규모에 달하지만, 현지 당국의 비협조와 낮은 손해배상액으로 인해 많은 수출 기업들이 대응을 포기해왔다. 이에 정부가 직접 상표권자로 나서 짝퉁 문제에 대응하는 새로운 제도를 도입했다.</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>기사에 언급된 '특허 소송 기각'은 이미 법적 절차가 종결된 사건으로 판단됩니다. 소송금융 투자 대상으로서의 신규성이 없으며, 부적합 조건인 '이미 종결된 사건'에 해당합니다.</t>
+          <t>기사에서 '승소하더라도 변호사 비용조차 감당하기 어려운 낮은 손해배상액' 때문에 많은 기업이 대응을 포기한다고 명시되어 있어, 개별 소송의 재정적 매력이 낮습니다. 또한 정부가 직접 '상표권자'로 나서는 새로운 제도는 피해 기업의 소송금융 수요를 직접적으로 창출하기보다는 정부 주도의 대응을 의미할 가능성이 높습니다. (부적합 조건: 기타 투자 어려운 이유 있음)</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I60" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수출 기업 다수</t>
         </is>
       </c>
       <c r="J60" t="inlineStr">
         <is>
-          <t>[공뉴스 브리핑] '1초 졸음 28m 질주'…음주보다 위험한 봄철 졸음운전...</t>
+          <t>“K-브랜드 짝퉁 꼼짝마”… 정부가 직접 ‘상표권자’로 나서 11조 시장...</t>
         </is>
       </c>
       <c r="K60" t="inlineStr">
         <is>
-          <t>bzeronews.com</t>
+          <t>daily365.news</t>
         </is>
       </c>
       <c r="L60" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M60" t="inlineStr">
         <is>
-          <t>https://www.bzeronews.com/news/articleView.html?idxno=815114</t>
+          <t>https://www.daily365.news/2026/03/31/k-%eb%b8%8c%eb%9e%9c%eb%93%9c-%ec%a7%9d%ed%89%81-%ea%bc%bc%ec%a7%9d%eb%a7%88-%ec%a0%95%eb%b6%80%ea%b0%80-%ec%a7%81%ec%a0%91-%ec%83%81%ed%91%9c%ea%b6%8c%ec%9e%90/</t>
         </is>
       </c>
       <c r="N60" t="inlineStr">
         <is>
-          <t>2026-03-31 00:45:34.226781+00:00</t>
+          <t>2026-03-31 12:58:20.283298+00:00</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C61" t="inlineStr"/>
-      <c r="D61" t="inlineStr"/>
+      <c r="D61" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>국회 법안 발의</t>
+          <t>K-브랜드 정부 인증제도 도입 및 시행 준비</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>신장식 의원이 중소기업의 기술탈취 피해를 보호하기 위해 공정거래법 및 하도급법 개정안을 발의했다. 개정안은 기술탈취 손해배상소송에 한국형 증거개시제도를 도입하여 원사업자의 기술자료 부당 요구 및 탈취 행위를 금지하는 내용을 담고 있다. 이는 중소기업의 기술 보호를 강화하기 위한 입법적 노력의 일환이다.</t>
+          <t>정부가 해외 K-브랜드 위조 상품으로 인한 국가적 경제 손실(약 11조 원)과 브랜드 신뢰도 훼손을 막기 위해 'K-브랜드 정부 인증제도'를 도입한다. 정부가 직접 인증 상표를 등록하고 상표권자로서 위조 상품 단속을 촉구하며, AI 기반 정품 인증 기술로 모니터링을 강화할 예정이다. 이는 중소기업의 위조 상품 대응 부담을 줄이고 수출 경쟁력을 강화하는 데 목적이 있다.</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 중소기업의 기술탈취 피해 구제를 위한 법안 발의에 대한 내용입니다. 소송금융 투자 대상이 되는 구체적인 소송 사건이 존재하지 않으므로, 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 K-브랜드 위조 상품 문제에 대한 정부의 새로운 정책 도입을 다루고 있으며, 특정 피해자와 상대방이 명확한 소송 사건이 아닙니다. 위조 상품 유통업자(상대방)의 자력은 기사에서 중소기업이 대응에 한계를 느꼈다고 언급되어 충분하다고 보기 어렵습니다. 또한, 현재는 정책 도입 단계로, 소송금융 투자가 가능한 구체적인 법적 분쟁이 진행 중인 상황으로 보기 어렵습니다.</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>약 11조 원 (국가적 경제 손실 추산)</t>
         </is>
       </c>
       <c r="I61" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>K-브랜드 기업 다수</t>
         </is>
       </c>
       <c r="J61" t="inlineStr">
         <is>
-          <t>신장식, 중소기업 보호 법안 발의…공정거래법·하도급법 개정안</t>
+          <t>'뭐가 진짜야?' 지식재산처, K-브랜드 인증제도로 위조 뿌리 뽑는다 [TF...</t>
         </is>
       </c>
       <c r="K61" t="inlineStr">
         <is>
-          <t>kfenews.co.kr</t>
+          <t>news.tf.co.kr</t>
         </is>
       </c>
       <c r="L61" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M61" t="inlineStr">
         <is>
-          <t>https://www.kfenews.co.kr/news/articleView.html?idxno=656233</t>
+          <t>https://news.tf.co.kr/read/photomovie/2308199.htm</t>
         </is>
       </c>
       <c r="N61" t="inlineStr">
         <is>
-          <t>2026-03-31 00:34:06.442504+00:00</t>
+          <t>2026-03-31 12:57:17.393145+00:00</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C62" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C62" t="inlineStr"/>
+      <c r="D62" t="inlineStr"/>
       <c r="E62" t="inlineStr">
         <is>
-          <t>대법원 판결 선고 (원심 파기)</t>
+          <t>정부의 새로운 제도 도입 발표</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>대법원은 루이비통이 리폼업자를 상대로 제기한 상표권 침해금지 및 손해배상 청구 사건에서 원심을 파기하고 리폼업자의 손을 들어주었습니다. 이는 리폼 행위의 상표권 침해 여부에 대한 대법원의 첫 판단으로, 기술 장인의 승리로 마무리되었습니다.</t>
+          <t>정부가 해외 위조상품으로 인한 K-브랜드 피해에 대응하기 위해 새로운 제도를 도입합니다. 이 제도는 정부가 직접 해외에서 상표권을 확보하고 권리자로서 대응하며, 기존에 기업들이 겪었던 위조상품 유통경로 파악의 어려움과 낮은 손해배상액 등의 한계를 극복하는 것을 목표로 합니다.</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t>해당 사건은 이미 대법원 판결이 선고되어 법적 분쟁이 종결된 상태이므로 (부적합 조건: 이미 종결된 사건) 소송금융 투자 대상으로 적합하지 않습니다. 또한, 소송금융은 주로 원고의 손해배상 청구를 지원하는데, 이 사건에서는 리폼업자가 승소하여 루이비통으로부터 손해배상을 청구할 상황이 아닙니다.</t>
+          <t>이 기사는 특정 피해 기업이 겪는 개별적인 소송 사건이 아닌, 정부가 K-브랜드의 해외 위조상품 문제에 대응하기 위해 새로운 제도를 도입한다는 정책 발표에 관한 것입니다. 소송금융 투자를 위한 구체적인 원고, 피고, 사건 내용, 피해 규모 등이 특정되지 않아 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I62" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J62" t="inlineStr">
         <is>
-          <t>[이재경] 기술 장인의 승리로 끝난 루이비통의 '리폼' 시비</t>
+          <t>정부, 직접 해외서 상표권 확보·권리자로서 대응…'K-브랜드 정부인증...</t>
         </is>
       </c>
       <c r="K62" t="inlineStr">
         <is>
-          <t>apparelnews.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L62" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M62" t="inlineStr">
         <is>
-          <t>http://www.apparelnews.co.kr/news/news_view/?idx=224260</t>
+          <t>https://www.news1.kr/local/daejeon-chungnam/6120198</t>
         </is>
       </c>
       <c r="N62" t="inlineStr">
         <is>
-          <t>2026-03-31 00:33:58.583056+00:00</t>
+          <t>2026-03-31 12:53:57.216771+00:00</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C63" t="inlineStr"/>
-      <c r="D63" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D63" t="inlineStr"/>
       <c r="E63" t="inlineStr">
         <is>
-          <t>중국 법원의 원고 패소 판결 및 국가지식재산권국의 무효 결정 유지</t>
+          <t>렌탈업계 내 특허 분쟁의 전략적 활용에 대한 기획 기사</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>중국 법원이 LG화학이 제기한 양극재 특허 소송에서 원고 패소 판결을 내리며 기각했다. 이로써 중국 국가지식재산권국의 기존 무효 결정이 유지되었다. 해당 판결은 리튬 이차전지 관련 특허 소송에 대한 것이다.</t>
+          <t>렌탈업계에서 코웨이, 쿠쿠 등 기업들이 특허 소송을 전략적으로 활용하는 경향이 있다는 기획 기사입니다. 기사는 이러한 소송의 실익이 크지 않고, 승소하더라도 피해 보상 규모가 소송 비용에 비해 크지 않다고 지적합니다.</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
-          <t>LG화학이 원고로 제기한 특허 소송에서 중국 법원이 원고 패소 판결을 내리며 기각했다. 이는 이미 종결된 사건(부적합 조건)으로, 소송금융의 투자 대상이 될 수 없다. 소송금융은 주로 피해자(원고)가 소송 비용을 조달하기 위해 활용되는데, 이 사건은 이미 원고(LG화학)가 패소하여 종결되었기 때문이다.</t>
+          <t>기사에서 소송 실익이 크지 않고, 승소하더라도 피해 보상 규모가 소송 비용 대비 크지 않다고 명시되어 있어 '피해 규모가 큼'이라는 적합 조건에 부합하지 않습니다. 이는 소송금융 투자 수익성 확보에 어려움이 있음을 시사합니다.</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>소송 비용 대비 크지 않음</t>
         </is>
       </c>
       <c r="I63" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J63" t="inlineStr">
         <is>
-          <t>중국 법원, LG화학 제기 '양극재 특허 소송' 기각</t>
+          <t>[기획] 어제는 코웨이, 오늘은 쿠쿠...렌탈업계 특허 소송은 '전략'?</t>
         </is>
       </c>
       <c r="K63" t="inlineStr">
         <is>
-          <t>jbnews.com</t>
+          <t>sentv.co.kr</t>
         </is>
       </c>
       <c r="L63" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M63" t="inlineStr">
         <is>
-          <t>https://www.jbnews.com/news/articleView.html?idxno=1501414</t>
+          <t>https://www.sentv.co.kr/article/view/sentv202603310033</t>
         </is>
       </c>
       <c r="N63" t="inlineStr">
         <is>
-          <t>2026-03-30 13:16:21.170714+00:00</t>
+          <t>2026-03-31 12:24:00.682357+00:00</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C64" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C64" t="inlineStr"/>
+      <c r="D64" t="inlineStr"/>
+      <c r="E64" t="inlineStr"/>
       <c r="F64" t="inlineStr">
         <is>
-          <t>두나무와 서울거래 간의 비상장 주식거래 특허 분쟁에서 대법원이 서울거래의 상고를 심리불속행으로 기각하며 두나무의 최종 승소가 확정되었습니다. 이로써 특허무효심결 취소소송은 종결되었습니다.</t>
+          <t>한화자산운용이 글로벌 저작권 핵심기업에 투자하는 'PLUS 글로벌저작권핵심기업액티브' ETF를 신규 상장했습니다. 이 ETF는 구독 플랫폼, IP 원천기업, AI 데이터 라이선싱 등 세 가지 수익 엔진을 보유한 기업에 투자하며, AI 시대에 원천 IP의 가치가 높아지고 있다는 점에 주목하고 있습니다.</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t>대법원의 심리불속행 기각으로 특허 분쟁이 최종 종결된 사건입니다. 이는 '이미 종결된 사건'이라는 부적합 조건에 해당하여 소송금융 투자 대상으로 적합하지 않습니다.</t>
+          <t>해당 기사는 소송금융 투자 대상이 될 만한 특정 법적 분쟁이나 사건을 다루는 것이 아니라, AI 시대에 저작권 핵심 기업에 투자하는 ETF 상품 출시 및 시장 동향에 대한 내용입니다. 따라서 소송금융 적합 조건에 해당하는 구체적인 사건이 존재하지 않아 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I64" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J64" t="inlineStr">
         <is>
-          <t>[단독] 두나무, 서울거래와의 비상장 주식거래 특허 분쟁서 최종 승소</t>
+          <t>AI 시대 '원천 IP' 가치 재조명…'PLUS 글로벌저작권핵심기업액티브' 상...</t>
         </is>
       </c>
       <c r="K64" t="inlineStr">
         <is>
-          <t>bizhankook.com</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L64" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
       <c r="M64" t="inlineStr">
         <is>
-          <t>https://www.bizhankook.com/bk/article/31895</t>
+          <t>http://www.fnnews.com/news/202603310851130262</t>
         </is>
       </c>
       <c r="N64" t="inlineStr">
         <is>
-          <t>2026-03-30 13:09:37.467568+00:00</t>
+          <t>2026-03-31 00:54:21.301738+00:00</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C65" t="inlineStr"/>
       <c r="D65" t="inlineStr"/>
-      <c r="E65" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E65" t="inlineStr"/>
       <c r="F65" t="inlineStr">
         <is>
-          <t>지식재산처가 K-브랜드의 해외 상표 무단선점으로부터 보호를 강화하는 정책을 발표했습니다. 분쟁 발생 기업에 상표 무효심판, 행정단속, 민형사 소송 등 분쟁 대응 전략 지원을 확대하고, 해외지식재산센터를 통해 현지 로펌과 연계한 법률자문 및 경고장 대응 등 초기 대응을 지원할 예정입니다.</t>
+          <t>한화자산운용이 글로벌 저작권 핵심 기업에 투자하는 'PLUS 글로벌저작권핵심기업액티브' ETF를 신규 상장했습니다. 이 상품은 구독 플랫폼, 지적재산(IP) 원천기업, AI 데이터 라이선싱 등 세 가지 수익 엔진을 가진 기업에 투자하며, AI 시대 원천 IP의 가치 재조명에 주목하고 있습니다. 한화운용은 저작권 소송 판결 등 주가에 영향을 미치는 이벤트를 모니터링할 예정입니다.</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건이나 피해자를 다루는 것이 아닌, 지식재산처의 K-브랜드 보호 강화 정책 발표에 관한 내용입니다. 소송금융 투자 대상이 될 만한 구체적인 분쟁, 피해 규모, 상대방 등이 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 소송금융 투자 대상이 될 만한 특정 법적 분쟁이나 피해자를 다루고 있지 않습니다. 한화자산운용의 ETF 상품 출시 소식으로, 소송금융 적합 조건에 해당하는 내용이 전혀 없습니다.</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I65" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J65" t="inlineStr">
         <is>
-          <t>지식재산처, K-브랜드 보호 강화… 해외 상표 무단선점 국제공조 확대</t>
+          <t>한화운용, 'PLUS 글로벌저작권핵심기업액티브' ETF 상장</t>
         </is>
       </c>
       <c r="K65" t="inlineStr">
         <is>
-          <t>kukinews.com</t>
+          <t>view.asiae.co.kr</t>
         </is>
       </c>
       <c r="L65" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
       <c r="M65" t="inlineStr">
         <is>
-          <t>https://www.kukinews.com/article/view/kuk202603300244</t>
+          <t>https://view.asiae.co.kr/article/2026033108524640802</t>
         </is>
       </c>
       <c r="N65" t="inlineStr">
         <is>
-          <t>2026-03-30 13:09:21.972740+00:00</t>
+          <t>2026-03-31 00:54:01.650207+00:00</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C66" t="inlineStr"/>
-      <c r="D66" t="inlineStr"/>
-      <c r="E66" t="inlineStr"/>
+      <c r="D66" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E66" t="inlineStr">
+        <is>
+          <t>소송 이슈 해결 또는 종결</t>
+        </is>
+      </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>법무법인 광장 IP &amp; Technology 그룹이 '글로벌 기술 분쟁 리스크 및 K-Discovery 대응 전략'을 주제로 고객 초청 세미나를 개최했습니다. 이번 세미나에서는 미국 IP 소송, 유럽 통합특허법원(UPC) 소송, 그리고 K-Discovery 및 ACP 관련 리스크 대응 방안이 논의되었습니다. 참석자들은 글로벌 IP 이슈에 대한 깊은 통찰력을 얻었다고 평가했습니다.</t>
+          <t>크래프톤의 신작 '서브노티카 2'가 5월 얼리억세스를 확정하며, 회사는 관련 소송 이슈를 털어내고 300만 장 판매량을 목표로 하고 있습니다. 이는 신작 게임의 성공 가능성을 높이는 긍정적인 요인으로 평가됩니다.</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
-          <t>이 기사는 특정 법적 분쟁이나 피해 사례에 대한 보도가 아닌, 법무법인이 개최한 세미나에 대한 내용입니다. 소송금융 투자를 위한 적합 조건(상대방 책임 명확성, 자력, 집단적 피해, 피해 규모, 증거, 공적 절차 진행 여부)에 해당하는 정보가 전혀 없습니다.</t>
+          <t>기사에서 '소송 이슈를 털어내고'라는 표현을 사용하여, 해당 소송이 이미 해결되었거나 종결 단계에 있음을 암시합니다. 이는 소송금융 투자 대상으로서의 신규성이 없으며, '이미 종결된 사건'이라는 부적합 조건에 해당합니다.</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I66" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J66" t="inlineStr">
         <is>
-          <t>법무법인 광장 IP   Technology 그룹, ‘글로벌 기술 분쟁 리스크 및 K-Di...</t>
+          <t>크래프톤, 쏟아지는 호재에도 '현저한 저평가'… 2024년 영광 재현할 '절...</t>
         </is>
       </c>
       <c r="K66" t="inlineStr">
         <is>
-          <t>lawissue.co.kr</t>
+          <t>newsprime.co.kr</t>
         </is>
       </c>
       <c r="L66" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
       <c r="M66" t="inlineStr">
         <is>
-          <t>http://www.lawissue.co.kr/view.php?ud=202603301726008302f4ab64559d_12</t>
+          <t>http://www.newsprime.co.kr/news/article.html?no=728632</t>
         </is>
       </c>
       <c r="N66" t="inlineStr">
         <is>
-          <t>2026-03-30 13:06:07.460549+00:00</t>
+          <t>2026-03-31 00:51:10.023672+00:00</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C67" t="inlineStr"/>
-      <c r="D67" t="inlineStr"/>
+      <c r="D67" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>정책 제안 및 논의 단계</t>
+          <t>소송 이슈 마무리</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>이광재 중소벤처소상공인 민관 정책협의회 공동위원장은 코스닥 활성화를 위해 벤처 생태계 육성이 중요하며, 이를 위해 기술탈취 문제 근절이 시급하다고 강조했다. 그는 기술탈취 소송의 긴 기간을 지적하며, 기술보증기금이 있는 부산에 벤처기업 기술탈취 사안을 전담하는 특허법원과 기술거래소를 설립하여 M&amp;A를 활성화해야 한다고 제안했다.</t>
+          <t>하나증권은 크래프톤에 대한 투자의견 '매수'를 유지하며, PUBG PC의 성장과 신규 모드 출시, 그리고 소송 이슈를 마무리한 '서브노티카2'의 얼리액세스 출시를 긍정적으로 평가했습니다. 기사는 크래프톤의 구조적 성장 국면 진입을 전망하는 증권사 리포트 내용입니다.</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
-          <t>이 기사는 특정 기술탈취 사건에 대한 것이 아니라, 벤처 생태계 활성화를 위한 기술탈취 문제 근절 방안 및 정책 제안에 대한 내용입니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모, 진행 단계 등이 명확히 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>부적합 조건: 이미 종결된 사건. 기사에서 언급된 '서브노티카2' 관련 소송 이슈는 이미 '마무리'되었다고 명시되어 있어, 소송금융 투자 대상으로 적합하지 않습니다. 새로운 소송 기회를 포착할 수 있는 내용이 없습니다.</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I67" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J67" t="inlineStr">
         <is>
-          <t>특허 지키고 M A 활성화, 부산을 '기술거래' 메카로</t>
+          <t>하나증권  크래프톤, 구조적 성장 국면 진입..'매수'</t>
         </is>
       </c>
       <c r="K67" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>kpenews.com</t>
         </is>
       </c>
       <c r="L67" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
       <c r="M67" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=03755606645388568</t>
+          <t>https://kpenews.com/View.aspx?No=4023075</t>
         </is>
       </c>
       <c r="N67" t="inlineStr">
         <is>
-          <t>2026-03-30 12:46:45.001679+00:00</t>
+          <t>2026-03-31 00:48:57.480365+00:00</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C68" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C68" t="inlineStr"/>
       <c r="D68" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>크래프톤이 언노운월즈 전 경영진과 법적 소송 진행 중</t>
+          <t>특허 소송 기각</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>크래프톤이 언노운월즈 전 경영진과 법적 소송을 진행 중이며, 이는 연내 출시 목표인 '서브노티카2'의 흥행 불확실성을 키우는 요인으로 언급되었다. 해당 기사는 주로 크래프톤의 주가 전망과 신작 게임 출시 상황에 초점을 맞추고 있다.</t>
+          <t>기사에 '특허 소송 기각'이라는 내용이 언급되어 있으며, 재세능원이 배터리 소재 특허 25건을 확보하게 되었다는 소식입니다. 이는 특정 특허 소송이 이미 종결되었음을 시사합니다.</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
-          <t>기사 내용이 매우 제한적이며, 소송 상대방이 '언노운월즈 전 경영진'으로 특정되어 있으나 이들의 자력에 대한 정보가 없어 소송금융 투자 적합성이 낮음 (적합 조건 2 불충족). 피해 규모나 책임의 명확성, 증거 유무 등 핵심 정보가 부족하여 투자 매력도가 낮다 (적합 조건 1, 4, 5 불충족).</t>
+          <t>기사에 언급된 '특허 소송 기각'은 이미 법적 절차가 종결된 사건으로 판단됩니다. 소송금융 투자 대상으로서의 신규성이 없으며, 부적합 조건인 '이미 종결된 사건'에 해당합니다.</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I68" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J68" t="inlineStr">
         <is>
-          <t>삼성證 “크래프톤, PUBG 순항 중이나 신작 흥행은 과제…목표가 38만원...</t>
+          <t>[공뉴스 브리핑] '1초 졸음 28m 질주'…음주보다 위험한 봄철 졸음운전...</t>
         </is>
       </c>
       <c r="K68" t="inlineStr">
         <is>
-          <t>biz.chosun.com</t>
+          <t>bzeronews.com</t>
         </is>
       </c>
       <c r="L68" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M68" t="inlineStr">
         <is>
-          <t>https://biz.chosun.com/stock/stock_general/2026/03/30/AFPRAK5EHBE3FDHXN73XRTFYGI/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
+          <t>https://www.bzeronews.com/news/articleView.html?idxno=815114</t>
         </is>
       </c>
       <c r="N68" t="inlineStr">
         <is>
-          <t>2026-03-30 00:51:52.797393+00:00</t>
+          <t>2026-03-31 00:45:34.226781+00:00</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C69" t="inlineStr"/>
       <c r="D69" t="inlineStr"/>
       <c r="E69" t="inlineStr">
         <is>
-          <t>중소기업 기술분쟁 소송보험 지원사업 공고</t>
+          <t>국회 법안 발의</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>대·중소기업 농어업협력재단이 중소기업의 기술 분쟁 대응 부담 완화를 위해 '중소기업 기술분쟁 소송보험 지원사업'을 공고했습니다. 이 사업은 기술 분쟁 발생 시 변호사 비용 등 법률비용을 지원하며, 보험료의 상당 부분을 정부가 지원하고 보장 범위에 상표권까지 포함합니다. 이는 중소기업의 소송 비용 부담을 낮추기 위한 제도입니다.</t>
+          <t>신장식 의원이 중소기업의 기술탈취 피해를 보호하기 위해 공정거래법 및 하도급법 개정안을 발의했다. 개정안은 기술탈취 손해배상소송에 한국형 증거개시제도를 도입하여 원사업자의 기술자료 부당 요구 및 탈취 행위를 금지하는 내용을 담고 있다. 이는 중소기업의 기술 보호를 강화하기 위한 입법적 노력의 일환이다.</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
-          <t>이 기사는 특정 소송 사건에 대한 것이 아니라, 중소기업의 기술분쟁 소송 비용 부담을 덜어주기 위한 정부 지원 소송보험 사업을 다루고 있습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 사건, 피고, 피해 규모 등이 특정되지 않아 투자 적합도가 낮습니다.</t>
+          <t>이 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 중소기업의 기술탈취 피해 구제를 위한 법안 발의에 대한 내용입니다. 소송금융 투자 대상이 되는 구체적인 소송 사건이 존재하지 않으므로, 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I69" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J69" t="inlineStr">
         <is>
-          <t>중소기업 기술분쟁 부담 덜어준다..농어업협력재단, 소송보험 지원사업...</t>
+          <t>신장식, 중소기업 보호 법안 발의…공정거래법·하도급법 개정안</t>
         </is>
       </c>
       <c r="K69" t="inlineStr">
         <is>
-          <t>kpenews.com</t>
+          <t>kfenews.co.kr</t>
         </is>
       </c>
       <c r="L69" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M69" t="inlineStr">
         <is>
-          <t>https://kpenews.com/View.aspx?No=4021331</t>
+          <t>https://www.kfenews.co.kr/news/articleView.html?idxno=656233</t>
         </is>
       </c>
       <c r="N69" t="inlineStr">
         <is>
-          <t>2026-03-30 00:49:17.891462+00:00</t>
+          <t>2026-03-31 00:34:06.442504+00:00</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>KAMUT Enterprises of Europe, BV</t>
+          <t>루이비통</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>1심 판결 확정, 항소 없음</t>
+          <t>대법원 판결 선고 (원심 파기)</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>벨기에 기업 카무트 엔터프라이즈가 국내 기업 세븐하베스트와의 '카무트' 상표권 이전등록 말소등록 청구 소송에서 승소했습니다. 세븐하베스트는 상표권 이전등록 계약이 무효라고 주장했으나, 법원은 증거가 없다고 판단하여 기각했습니다. 세븐하베스트가 항소하지 않아 1심 판결이 그대로 확정되며 사건이 종결되었습니다.</t>
+          <t>대법원은 루이비통이 리폼업자를 상대로 제기한 상표권 침해금지 및 손해배상 청구 사건에서 원심을 파기하고 리폼업자의 손을 들어주었습니다. 이는 리폼 행위의 상표권 침해 여부에 대한 대법원의 첫 판단으로, 기술 장인의 승리로 마무리되었습니다.</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
-          <t>기사는 이미 1심 판결이 확정되어 종결된 상표권 분쟁에 대한 내용으로, 소송금융 투자 대상으로서의 신규성이 없습니다. (부적합 조건: 이미 종결된 사건)</t>
+          <t>해당 사건은 이미 대법원 판결이 선고되어 법적 분쟁이 종결된 상태이므로 (부적합 조건: 이미 종결된 사건) 소송금융 투자 대상으로 적합하지 않습니다. 또한, 소송금융은 주로 원고의 손해배상 청구를 지원하는데, 이 사건에서는 리폼업자가 승소하여 루이비통으로부터 손해배상을 청구할 상황이 아닙니다.</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I70" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J70" t="inlineStr">
         <is>
-          <t>상표권 이전등록 분쟁서 승소…기업 브랜드 지켜낸 김앤장[Law 라운지]</t>
+          <t>[이재경] 기술 장인의 승리로 끝난 루이비통의 '리폼' 시비</t>
         </is>
       </c>
       <c r="K70" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>apparelnews.co.kr</t>
         </is>
       </c>
       <c r="L70" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M70" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20025451?ref=naver</t>
+          <t>http://www.apparelnews.co.kr/news/news_view/?idx=224260</t>
         </is>
       </c>
       <c r="N70" t="inlineStr">
         <is>
-          <t>2026-03-29 12:49:31.979812+00:00</t>
+          <t>2026-03-31 00:33:58.583056+00:00</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C71" t="inlineStr"/>
-      <c r="D71" t="inlineStr"/>
-      <c r="E71" t="inlineStr"/>
+      <c r="D71" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E71" t="inlineStr">
+        <is>
+          <t>중국 법원의 원고 패소 판결 및 국가지식재산권국의 무효 결정 유지</t>
+        </is>
+      </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>한화자산운용이 국내 최초로 콘텐츠 지식재산권(IP)에 투자하는 'PLUS 글로벌저작권핵심기업액티브 ETF'를 출시합니다. AI 확산과 스트리밍 시대에 IP의 가치가 부각되면서, IP 확장성을 가진 기업에 투자하여 장기적 수익원을 확보하려는 전략입니다. 이 ETF는 저작권 소송 등 다양한 이벤트에 영향을 받을 수 있어 액티브 전략으로 운용됩니다.</t>
+          <t>중국 법원이 LG화학이 제기한 양극재 특허 소송에서 원고 패소 판결을 내리며 기각했다. 이로써 중국 국가지식재산권국의 기존 무효 결정이 유지되었다. 해당 판결은 리튬 이차전지 관련 특허 소송에 대한 것이다.</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
-          <t>기사는 특정 법적 분쟁이나 잠재적 소송 사건을 다루는 것이 아니라, 저작권에 투자하는 ETF 출시를 보도하고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 사실이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>LG화학이 원고로 제기한 특허 소송에서 중국 법원이 원고 패소 판결을 내리며 기각했다. 이는 이미 종결된 사건(부적합 조건)으로, 소송금융의 투자 대상이 될 수 없다. 소송금융은 주로 피해자(원고)가 소송 비용을 조달하기 위해 활용되는데, 이 사건은 이미 원고(LG화학)가 패소하여 종결되었기 때문이다.</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I71" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J71" t="inlineStr">
         <is>
-          <t>한화운용, 국내 첫 저작권 투자 ETF 출시</t>
+          <t>중국 법원, LG화학 제기 '양극재 특허 소송' 기각</t>
         </is>
       </c>
       <c r="K71" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>jbnews.com</t>
         </is>
       </c>
       <c r="L71" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M71" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20025427?ref=naver</t>
+          <t>https://www.jbnews.com/news/articleView.html?idxno=1501414</t>
         </is>
       </c>
       <c r="N71" t="inlineStr">
         <is>
-          <t>2026-03-29 12:46:51.469647+00:00</t>
+          <t>2026-03-30 13:16:21.170714+00:00</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C72" t="inlineStr"/>
-      <c r="D72" t="inlineStr"/>
+      <c r="C72" t="inlineStr">
+        <is>
+          <t>두나무</t>
+        </is>
+      </c>
+      <c r="D72" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>우주 지식재산권 법적 공백에 대한 논의 시작 단계</t>
+          <t>대법원 심리불속행 기각으로 최종 판결 확정</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>우주 시대가 도래하며 위성, 우주정거장 등 우주 공간에서의 기술 보호 문제가 대두되고 있습니다. 기존 지식재산권 제도의 '속지주의' 원칙이 우주에 적용되기 어려워 법적 공백이 발생하고 있으며, 이에 대한 국제적 합의와 국내 법적 질서 마련이 시급하다는 내용의 기고문입니다.</t>
+          <t>두나무와 서울거래 간의 비상장 주식거래 특허 분쟁에서 대법원이 서울거래의 상고를 심리불속행으로 기각하며 두나무의 최종 승소가 확정되었습니다. 이로써 특허무효심결 취소소송은 종결되었습니다.</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
-          <t>이 기사는 우주 지식재산권의 법적 공백과 미래의 법적 질서 구축 필요성에 대한 기고문입니다. 특정 피해자나 상대방이 존재하지 않으며, 실제 발생한 피해 사실이나 구체적인 분쟁이 언급되지 않아 소송금융 투자 대상으로 적합하지 않습니다.</t>
+          <t>대법원의 심리불속행 기각으로 특허 분쟁이 최종 종결된 사건입니다. 이는 '이미 종결된 사건'이라는 부적합 조건에 해당하여 소송금융 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I72" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J72" t="inlineStr">
         <is>
-          <t>[기고] 우주 시대 지식재산 전쟁 시작됐다</t>
+          <t>[단독] 두나무, 서울거래와의 비상장 주식거래 특허 분쟁서 최종 승소</t>
         </is>
       </c>
       <c r="K72" t="inlineStr">
         <is>
-          <t>dt.co.kr</t>
+          <t>bizhankook.com</t>
         </is>
       </c>
       <c r="L72" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M72" t="inlineStr">
         <is>
-          <t>https://www.dt.co.kr/article/12054462?ref=naver</t>
+          <t>https://www.bizhankook.com/bk/article/31895</t>
         </is>
       </c>
       <c r="N72" t="inlineStr">
         <is>
-          <t>2026-03-29 12:45:10.005470+00:00</t>
+          <t>2026-03-30 13:09:37.467568+00:00</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C73" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C73" t="inlineStr"/>
+      <c r="D73" t="inlineStr"/>
       <c r="E73" t="inlineStr">
         <is>
-          <t>대법원 판결 또는 심리 중</t>
+          <t>지식재산처의 K-브랜드 보호 강화 정책 발표</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t>명품업체 L사가 자사 상표가 표시된 가방을 해체하여 리폼 제품을 제작한 강남 소재 수선집에 대해 상표권 침해금지 및 손해배상을 청구한 사건이다. 이 사건은 대법원에서 상표법상 쟁점을 다루고 있다.</t>
+          <t>지식재산처가 K-브랜드의 해외 상표 무단선점으로부터 보호를 강화하는 정책을 발표했습니다. 분쟁 발생 기업에 상표 무효심판, 행정단속, 민형사 소송 등 분쟁 대응 전략 지원을 확대하고, 해외지식재산센터를 통해 현지 로펌과 연계한 법률자문 및 경고장 대응 등 초기 대응을 지원할 예정입니다.</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
-          <t>이 기사는 이미 대법원까지 진행된 과거 사건에 대한 법률적 해설로 보이며, 소송금융의 신규 투자 대상으로서의 신규성이 낮다. (부적합 조건: 이미 종결된 사건 또는 종결 임박) 또한, 원고인 명품업체 L사는 소송금융을 필요로 할 가능성이 낮고, 피고인 수선집의 자력은 불분명하다.</t>
+          <t>해당 기사는 특정 사건이나 피해자를 다루는 것이 아닌, 지식재산처의 K-브랜드 보호 강화 정책 발표에 관한 내용입니다. 소송금융 투자 대상이 될 만한 구체적인 분쟁, 피해 규모, 상대방 등이 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I73" t="inlineStr">
         <is>
-          <t>1명 (명품업체 L사)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J73" t="inlineStr">
         <is>
-          <t>[박상오 변호사의 콘텐츠(Contents) 법률 산책] 명품가방 리폼, “상표권...</t>
+          <t>지식재산처, K-브랜드 보호 강화… 해외 상표 무단선점 국제공조 확대</t>
         </is>
       </c>
       <c r="K73" t="inlineStr">
         <is>
-          <t>metroseoul.co.kr</t>
+          <t>kukinews.com</t>
         </is>
       </c>
       <c r="L73" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M73" t="inlineStr">
         <is>
-          <t>http://www.metroseoul.co.kr/article/20260329500163</t>
+          <t>https://www.kukinews.com/article/view/kuk202603300244</t>
         </is>
       </c>
       <c r="N73" t="inlineStr">
         <is>
-          <t>2026-03-29 12:39:59.453931+00:00</t>
+          <t>2026-03-30 13:09:21.972740+00:00</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C74" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C74" t="inlineStr"/>
+      <c r="D74" t="inlineStr"/>
+      <c r="E74" t="inlineStr"/>
       <c r="F74" t="inlineStr">
         <is>
-          <t>세계적인 명품 업체 L사가 국내 전문 리폼 업자를 상대로 명품 가방 리폼 행위가 자사의 상표권을 침해한다고 주장하며 소송을 제기했습니다. 그러나 1심과 2심 모두 L사의 주장을 기각하며 리폼업자의 손을 들어주었습니다. 이 판결은 리폼 행위가 상표권 침해가 아님을 인정하는 선례를 남겼습니다.</t>
+          <t>법무법인 광장 IP &amp; Technology 그룹이 '글로벌 기술 분쟁 리스크 및 K-Discovery 대응 전략'을 주제로 고객 초청 세미나를 개최했습니다. 이번 세미나에서는 미국 IP 소송, 유럽 통합특허법원(UPC) 소송, 그리고 K-Discovery 및 ACP 관련 리스크 대응 방안이 논의되었습니다. 참석자들은 글로벌 IP 이슈에 대한 깊은 통찰력을 얻었다고 평가했습니다.</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
-          <t>본 사건은 명품 브랜드 L사가 리폼업자를 상대로 상표권 침해 소송을 제기했으나, 1심과 2심에서 L사가 패소한 사건입니다. 이는 이미 판결이 선고되어 리폼업자가 승소한 종결된 사건으로, 소송금융 투자 대상으로서의 신규성이 없으며, 피해자가 소송을 진행하기 위해 자금이 필요한 상황이 아닙니다. (부적합 조건: 이미 종결된 사건)</t>
+          <t>이 기사는 특정 법적 분쟁이나 피해 사례에 대한 보도가 아닌, 법무법인이 개최한 세미나에 대한 내용입니다. 소송금융 투자를 위한 적합 조건(상대방 책임 명확성, 자력, 집단적 피해, 피해 규모, 증거, 공적 절차 진행 여부)에 해당하는 정보가 전혀 없습니다.</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I74" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J74" t="inlineStr">
         <is>
-          <t>명품백 잘라 지갑 만들어도 된다 …리폼업자 살려낸 판결 [조광희의 판...</t>
+          <t>법무법인 광장 IP   Technology 그룹, ‘글로벌 기술 분쟁 리스크 및 K-Di...</t>
         </is>
       </c>
       <c r="K74" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>lawissue.co.kr</t>
         </is>
       </c>
       <c r="L74" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M74" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/202603282984i</t>
+          <t>http://www.lawissue.co.kr/view.php?ud=202603301726008302f4ab64559d_12</t>
         </is>
       </c>
       <c r="N74" t="inlineStr">
         <is>
-          <t>2026-03-29 12:38:21.960758+00:00</t>
+          <t>2026-03-30 13:06:07.460549+00:00</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C75" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C75" t="inlineStr"/>
+      <c r="D75" t="inlineStr"/>
       <c r="E75" t="inlineStr">
         <is>
-          <t>항소 직전 합의 종결</t>
+          <t>정책 제안 및 논의 단계</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>삼성전자가 펜드고(Fendgo LLC)를 상대로 제기한 SOS 기능 관련 미국 특허침해 소송이 종결되었습니다. 특허무효심판과 항소 절차까지 이어졌던 이 사건은 항소심 진행 직전 양측의 합의로 마무리되었습니다.</t>
+          <t>이광재 중소벤처소상공인 민관 정책협의회 공동위원장은 코스닥 활성화를 위해 벤처 생태계 육성이 중요하며, 이를 위해 기술탈취 문제 근절이 시급하다고 강조했다. 그는 기술탈취 소송의 긴 기간을 지적하며, 기술보증기금이 있는 부산에 벤처기업 기술탈취 사안을 전담하는 특허법원과 기술거래소를 설립하여 M&amp;A를 활성화해야 한다고 제안했다.</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
-          <t>이미 항소심 진행 직전 합의로 종결된 사건으로, 부적합 조건인 '이미 종결된 사건'에 해당하여 소송금융 투자 대상으로서의 신규성이 없습니다.</t>
+          <t>이 기사는 특정 기술탈취 사건에 대한 것이 아니라, 벤처 생태계 활성화를 위한 기술탈취 문제 근절 방안 및 정책 제안에 대한 내용입니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모, 진행 단계 등이 명확히 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I75" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J75" t="inlineStr">
         <is>
-          <t>[Biz Law] 삼성전자, SOS 기능 美 특허소송 종결…항소 직전 '합의'</t>
+          <t>특허 지키고 M A 활성화, 부산을 '기술거래' 메카로</t>
         </is>
       </c>
       <c r="K75" t="inlineStr">
         <is>
-          <t>seoulwire.com</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L75" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M75" t="inlineStr">
         <is>
-          <t>http://www.seoulwire.com/news/articleView.html?idxno=713840</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=03755606645388568</t>
         </is>
       </c>
       <c r="N75" t="inlineStr">
         <is>
-          <t>2026-03-28 12:38:38.242814+00:00</t>
+          <t>2026-03-30 12:46:45.001679+00:00</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>NUC전자</t>
+          <t>언노운월즈 전 경영진</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>유럽 통합특허법원(UPC) 항소심에서 휴롬 패소</t>
+          <t>크래프톤이 언노운월즈 전 경영진과 법적 소송 진행 중</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>휴롬이 NUC전자를 상대로 제기한 유럽 특허 침해 소송 항소심에서 패소했다. 유럽 통합특허법원은 휴롬의 주장을 기각하고 NUC전자의 손을 들어주었으며, 휴롬에게 1심과 항소심의 소송 비용을 부담하라고 판결했다.</t>
+          <t>크래프톤이 언노운월즈 전 경영진과 법적 소송을 진행 중이며, 이는 연내 출시 목표인 '서브노티카2'의 흥행 불확실성을 키우는 요인으로 언급되었다. 해당 기사는 주로 크래프톤의 주가 전망과 신작 게임 출시 상황에 초점을 맞추고 있다.</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
-          <t>원고인 휴롬이 유럽 특허 침해 소송 항소심에서 패소하여 상대방(NUC전자)의 책임이 명확하지 않음. 소송금융은 일반적으로 승소 가능성이 높은 원고를 지원하나, 본 사건은 이미 항소심에서 원고가 패소하여 투자 적합도가 낮음.</t>
+          <t>기사 내용이 매우 제한적이며, 소송 상대방이 '언노운월즈 전 경영진'으로 특정되어 있으나 이들의 자력에 대한 정보가 없어 소송금융 투자 적합성이 낮음 (적합 조건 2 불충족). 피해 규모나 책임의 명확성, 증거 유무 등 핵심 정보가 부족하여 투자 매력도가 낮다 (적합 조건 1, 4, 5 불충족).</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I76" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J76" t="inlineStr">
         <is>
-          <t>[Biz Law] '원액기 특허전' 휴롬, NUC전자 유럽 항소심 역전패</t>
+          <t>삼성證 “크래프톤, PUBG 순항 중이나 신작 흥행은 과제…목표가 38만원...</t>
         </is>
       </c>
       <c r="K76" t="inlineStr">
         <is>
-          <t>seoulwire.com</t>
+          <t>biz.chosun.com</t>
         </is>
       </c>
       <c r="L76" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M76" t="inlineStr">
         <is>
-          <t>http://www.seoulwire.com/news/articleView.html?idxno=713837</t>
+          <t>https://biz.chosun.com/stock/stock_general/2026/03/30/AFPRAK5EHBE3FDHXN73XRTFYGI/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
         </is>
       </c>
       <c r="N76" t="inlineStr">
         <is>
-          <t>2026-03-28 12:37:31.558781+00:00</t>
+          <t>2026-03-30 00:51:52.797393+00:00</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C77" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C77" t="inlineStr"/>
+      <c r="D77" t="inlineStr"/>
       <c r="E77" t="inlineStr">
         <is>
-          <t>피카소의 출판 금지 소송 3차례 패소로 종결</t>
+          <t>중소기업 기술분쟁 소송보험 지원사업 공고</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
-          <t>1964년 프랑수아즈 질로가 회고록 '피카소와 함께한 삶'을 출간하자, 파블로 피카소는 이에 격분하여 출판 금지 소송을 세 차례 제기했습니다. 그러나 피카소는 모든 소송에서 패소하며 사건이 종결되었습니다.</t>
+          <t>대·중소기업 농어업협력재단이 중소기업의 기술 분쟁 대응 부담 완화를 위해 '중소기업 기술분쟁 소송보험 지원사업'을 공고했습니다. 이 사업은 기술 분쟁 발생 시 변호사 비용 등 법률비용을 지원하며, 보험료의 상당 부분을 정부가 지원하고 보장 범위에 상표권까지 포함합니다. 이는 중소기업의 소송 비용 부담을 낮추기 위한 제도입니다.</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
-          <t>부적합 조건: 이미 종결된 사건에 해당합니다. 피카소가 회고록 출판 금지 소송을 세 차례 제기했으나 모두 패소하여 사건이 이미 종결되었으므로, 소송금융 투자 대상으로서의 신규성이 없습니다.</t>
+          <t>이 기사는 특정 소송 사건에 대한 것이 아니라, 중소기업의 기술분쟁 소송 비용 부담을 덜어주기 위한 정부 지원 소송보험 사업을 다루고 있습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 사건, 피고, 피해 규모 등이 특정되지 않아 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I77" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J77" t="inlineStr">
         <is>
-          <t>돈 찍어내는 기계 …처자식 밟고 올라간 '역대급 성공남' 최후 [성수영...</t>
+          <t>중소기업 기술분쟁 부담 덜어준다..농어업협력재단, 소송보험 지원사업...</t>
         </is>
       </c>
       <c r="K77" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>kpenews.com</t>
         </is>
       </c>
       <c r="L77" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M77" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/202603270887i</t>
+          <t>https://kpenews.com/View.aspx?No=4021331</t>
         </is>
       </c>
       <c r="N77" t="inlineStr">
         <is>
-          <t>2026-03-28 00:33:50.852268+00:00</t>
+          <t>2026-03-30 00:49:17.891462+00:00</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C78" t="inlineStr"/>
+      <c r="C78" t="inlineStr">
+        <is>
+          <t>KAMUT Enterprises of Europe, BV</t>
+        </is>
+      </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>국제 중재 진행 중, 국내 이관 및 소송 취하 압박</t>
+          <t>1심 판결 확정, 항소 없음</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>한전과 한수원이 1조 4000억원 규모의 국제 중재를 국내로 이관하고 소송을 취하하라는 정부의 권고안을 수용했습니다. 이는 소송 비용 경감, 기간 단축, 원전 기술 해외 유출 방지를 위한 조치로, 정부는 공공기관 운영법에 따라 한수원에 소송 취하를 압박했습니다.</t>
+          <t>벨기에 기업 카무트 엔터프라이즈가 국내 기업 세븐하베스트와의 '카무트' 상표권 이전등록 말소등록 청구 소송에서 승소했습니다. 세븐하베스트는 상표권 이전등록 계약이 무효라고 주장했으나, 법원은 증거가 없다고 판단하여 기각했습니다. 세븐하베스트가 항소하지 않아 1심 판결이 그대로 확정되며 사건이 종결되었습니다.</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
-          <t>기사는 한전과 한수원이 1조 4000억원 규모의 국제 중재에 참여하고 있으며, 정부가 이를 국내로 이관하고 소송 취하를 압박하는 상황을 다룹니다. 소송금융 고객이 될 명확한 피해자나 원고가 특정되지 않아 투자 대상으로 부적합합니다. (적합 조건 1개 이하)</t>
+          <t>기사는 이미 1심 판결이 확정되어 종결된 상표권 분쟁에 대한 내용으로, 소송금융 투자 대상으로서의 신규성이 없습니다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
-          <t>1조 4000억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I78" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J78" t="inlineStr">
         <is>
-          <t>한전·한수원, 1조 4000억원 '국제 중재' 국내 이관…정부 권고안 수용</t>
+          <t>상표권 이전등록 분쟁서 승소…기업 브랜드 지켜낸 김앤장[Law 라운지]</t>
         </is>
       </c>
       <c r="K78" t="inlineStr">
         <is>
-          <t>busan.com</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L78" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M78" t="inlineStr">
         <is>
-          <t>https://www.busan.com/view/busan/view.php?code=2026032722585822753</t>
+          <t>https://www.sedaily.com/article/20025451?ref=naver</t>
         </is>
       </c>
       <c r="N78" t="inlineStr">
         <is>
-          <t>2026-03-28 00:33:25.089872+00:00</t>
+          <t>2026-03-29 12:49:31.979812+00:00</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C79" t="inlineStr"/>
-      <c r="D79" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D79" t="inlineStr"/>
+      <c r="E79" t="inlineStr"/>
       <c r="F79" t="inlineStr">
         <is>
-          <t>9년간 이어진 기술탈취 분쟁이 국회의원 중재를 통해 합의로 해결되었다는 내용의 기사입니다. 이는 승소 후에도 피해 회복이 어려운 기존 구조의 문제점을 지적하며, 법적 분쟁 이전 단계에서의 자율적 해결 방안 모색의 중요성을 강조합니다.</t>
+          <t>한화자산운용이 국내 최초로 콘텐츠 지식재산권(IP)에 투자하는 'PLUS 글로벌저작권핵심기업액티브 ETF'를 출시합니다. AI 확산과 스트리밍 시대에 IP의 가치가 부각되면서, IP 확장성을 가진 기업에 투자하여 장기적 수익원을 확보하려는 전략입니다. 이 ETF는 저작권 소송 등 다양한 이벤트에 영향을 받을 수 있어 액티브 전략으로 운용됩니다.</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
-          <t>기사 제목에서 '9년 분쟁도 합의로 …기술탈취 갈등, 국회의원 중재로 해결'이라고 명시되어 있어 이미 종결된 사건에 해당합니다 (부적합 조건). 따라서 소송금융 투자 대상으로서의 신규성이 없습니다.</t>
+          <t>기사는 특정 법적 분쟁이나 잠재적 소송 사건을 다루는 것이 아니라, 저작권에 투자하는 ETF 출시를 보도하고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 사실이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I79" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J79" t="inlineStr">
         <is>
-          <t>9년 분쟁도 합의로 …기술탈취 갈등, 국회의원 중재로 해결</t>
+          <t>한화운용, 국내 첫 저작권 투자 ETF 출시</t>
         </is>
       </c>
       <c r="K79" t="inlineStr">
         <is>
-          <t>kbiznews.co.kr</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L79" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M79" t="inlineStr">
         <is>
-          <t>http://www.kbiznews.co.kr/news/articleView.html?idxno=113760</t>
+          <t>https://www.sedaily.com/article/20025427?ref=naver</t>
         </is>
       </c>
       <c r="N79" t="inlineStr">
         <is>
-          <t>2026-03-27 12:17:08.703606+00:00</t>
+          <t>2026-03-29 12:46:51.469647+00:00</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C80" t="inlineStr"/>
-      <c r="D80" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D80" t="inlineStr"/>
       <c r="E80" t="inlineStr">
         <is>
-          <t>합의 완료 (동의서 작성 후 금액 수령)</t>
+          <t>우주 지식재산권 법적 공백에 대한 논의 시작 단계</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>영탁의 '찐이야' 작곡가가 선거 로고송 개작 대가로 금액을 수령했으며, 이 과정에서 저작인격권 관련 이의를 제기하지 않겠다는 동의서를 작성했습니다. 기사는 이 금액이 저작인격권 침해에 대한 손해배상 또는 위자료로 볼 수 있는지 여부와 세금 문제에 초점을 맞추고 있습니다.</t>
+          <t>우주 시대가 도래하며 위성, 우주정거장 등 우주 공간에서의 기술 보호 문제가 대두되고 있습니다. 기존 지식재산권 제도의 '속지주의' 원칙이 우주에 적용되기 어려워 법적 공백이 발생하고 있으며, 이에 대한 국제적 합의와 국내 법적 질서 마련이 시급하다는 내용의 기고문입니다.</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
-          <t>기사 본문에서 작곡가가 저작인격권 관련 이의를 제기하지 않겠다는 동의서를 작성한 뒤 금액을 수령했다고 명시되어 있어, 저작인격권 침해에 대한 분쟁이 이미 합의로 종결된 것으로 판단됩니다. 이는 소송금융의 부적합 조건인 '이미 종결된 사건'에 해당합니다.</t>
+          <t>이 기사는 우주 지식재산권의 법적 공백과 미래의 법적 질서 구축 필요성에 대한 기고문입니다. 특정 피해자나 상대방이 존재하지 않으며, 실제 발생한 피해 사실이나 구체적인 분쟁이 언급되지 않아 소송금융 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I80" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J80" t="inlineStr">
         <is>
-          <t>[셀럽稅스토리] 영탁 ‘찐이야’ 작곡가,  선거로고송 개작 대가 ‘세금...</t>
+          <t>[기고] 우주 시대 지식재산 전쟁 시작됐다</t>
         </is>
       </c>
       <c r="K80" t="inlineStr">
         <is>
-          <t>ddaily.co.kr</t>
+          <t>dt.co.kr</t>
         </is>
       </c>
       <c r="L80" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M80" t="inlineStr">
         <is>
-          <t>https://www.ddaily.co.kr/page/view/2026032616151211330</t>
+          <t>https://www.dt.co.kr/article/12054462?ref=naver</t>
         </is>
       </c>
       <c r="N80" t="inlineStr">
         <is>
-          <t>2026-03-27 00:39:41.260887+00:00</t>
+          <t>2026-03-29 12:45:10.005470+00:00</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C81" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E81" t="inlineStr"/>
+      <c r="C81" t="inlineStr">
+        <is>
+          <t>강남 소재 수선집</t>
+        </is>
+      </c>
+      <c r="D81" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E81" t="inlineStr">
+        <is>
+          <t>대법원 판결 또는 심리 중</t>
+        </is>
+      </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>기사는 '붉은 진주' 박진희와 남상지 사이의 표절 시비를 다루고 있으며, 박태호가 클로이를 희생양 삼아 아델 그룹을 피해자로 만들려는 계획을 세웠다고 언급합니다. 바닥에 떨어진 조사 서류가 발견되는 일촉즉발의 상황을 묘사하고 있습니다.</t>
+          <t>명품업체 L사가 자사 상표가 표시된 가방을 해체하여 리폼 제품을 제작한 강남 소재 수선집에 대해 상표권 침해금지 및 손해배상을 청구한 사건이다. 이 사건은 대법원에서 상표법상 쟁점을 다루고 있다.</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
-          <t>기사 내용이 매우 단편적이고 추상적이어서 사건의 구체적인 내용, 책임 주체, 피해 규모 등을 파악하기 어렵습니다. 소송금융 투자 적합 조건을 판단할 근거가 부족합니다.</t>
+          <t>이 기사는 이미 대법원까지 진행된 과거 사건에 대한 법률적 해설로 보이며, 소송금융의 신규 투자 대상으로서의 신규성이 낮다. (부적합 조건: 이미 종결된 사건 또는 종결 임박) 또한, 원고인 명품업체 L사는 소송금융을 필요로 할 가능성이 낮고, 피고인 수선집의 자력은 불분명하다.</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I81" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (명품업체 L사)</t>
         </is>
       </c>
       <c r="J81" t="inlineStr">
         <is>
-          <t>'붉은 진주' 박진희, 남상지 표절 시비에 희생양 만드나</t>
+          <t>[박상오 변호사의 콘텐츠(Contents) 법률 산책] 명품가방 리폼, “상표권...</t>
         </is>
       </c>
       <c r="K81" t="inlineStr">
         <is>
-          <t>gukjenews.com</t>
+          <t>metroseoul.co.kr</t>
         </is>
       </c>
       <c r="L81" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M81" t="inlineStr">
         <is>
-          <t>https://www.gukjenews.com/news/articleView.html?idxno=3540869</t>
+          <t>http://www.metroseoul.co.kr/article/20260329500163</t>
         </is>
       </c>
       <c r="N81" t="inlineStr">
         <is>
-          <t>2026-03-26 12:41:01.464783+00:00</t>
+          <t>2026-03-29 12:39:59.453931+00:00</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>한화, 대한제분</t>
+          <t>L사</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>국회의원 중재를 통한 합의 완료</t>
+          <t>1심과 2심에서 명품 브랜드 L사가 패소</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>재단법인 경청이 기술탈취 피해 중소기업의 권리 회복을 위해 노력한 국회의원들에게 감사패를 전달했다. 민병덕 의원은 에스제이이노테크와 한화 간의 9년간 이어진 기술탈취 분쟁을, 송재봉 의원은 세븐브로이와 대한제분 간의 수제맥주 레시피 기술탈취 분쟁을 중재하여 합의를 이끌어냈다. 이 사례들은 대기업과 중소기업 간 분쟁 해결의 가능성을 보여주었으나, 기사에 언급된 사건들은 이미 합의로 종결되었다.</t>
+          <t>세계적인 명품 업체 L사가 국내 전문 리폼 업자를 상대로 명품 가방 리폼 행위가 자사의 상표권을 침해한다고 주장하며 소송을 제기했습니다. 그러나 1심과 2심 모두 L사의 주장을 기각하며 리폼업자의 손을 들어주었습니다. 이 판결은 리폼 행위가 상표권 침해가 아님을 인정하는 선례를 남겼습니다.</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
-          <t>기사에 언급된 기술탈취 분쟁들은 국회의원 중재를 통해 이미 합의로 해결되어 종결된 사건입니다. 이는 소송금융 투자 대상으로서의 신규성이 없으며, '이미 종결된 사건'이라는 부적합 조건에 해당합니다.</t>
+          <t>본 사건은 명품 브랜드 L사가 리폼업자를 상대로 상표권 침해 소송을 제기했으나, 1심과 2심에서 L사가 패소한 사건입니다. 이는 이미 판결이 선고되어 리폼업자가 승소한 종결된 사건으로, 소송금융 투자 대상으로서의 신규성이 없으며, 피해자가 소송을 진행하기 위해 자금이 필요한 상황이 아닙니다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I82" t="inlineStr">
         <is>
-          <t>2개 중소기업 (에스제이이노테크, 세븐브로이)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J82" t="inlineStr">
         <is>
-          <t>“기술탈취 분쟁 해결에 힘써 감사”…재단법인 경청, 국회의원에 감사...</t>
+          <t>명품백 잘라 지갑 만들어도 된다 …리폼업자 살려낸 판결 [조광희의 판...</t>
         </is>
       </c>
       <c r="K82" t="inlineStr">
         <is>
-          <t>etnews.com</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L82" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M82" t="inlineStr">
         <is>
-          <t>https://www.etnews.com/20260326000315</t>
+          <t>https://www.hankyung.com/article/202603282984i</t>
         </is>
       </c>
       <c r="N82" t="inlineStr">
         <is>
-          <t>2026-03-26 12:21:19.562363+00:00</t>
+          <t>2026-03-29 12:38:21.960758+00:00</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>빌리빌리</t>
+          <t>펜드고(Fendgo LLC)</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>중국 강소성 고급인민법원 최종 승소</t>
+          <t>항소 직전 합의 종결</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t>MBC가 중국 동영상 플랫폼 빌리빌리를 상대로 제기한 저작권 손해배상 소송에서 최종 승소했습니다. 중국 강소성 고급인민법원은 플랫폼 사업자가 저작권 침해 콘텐츠 유통에 대한 책임이 있다고 판결했습니다.</t>
+          <t>삼성전자가 펜드고(Fendgo LLC)를 상대로 제기한 SOS 기능 관련 미국 특허침해 소송이 종결되었습니다. 특허무효심판과 항소 절차까지 이어졌던 이 사건은 항소심 진행 직전 양측의 합의로 마무리되었습니다.</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
-          <t>MBC가 중국 동영상 플랫폼 빌리빌리를 상대로 제기한 저작권 손해배상 소송에서 '최종 승소'했다고 명시되어 있어, 이미 종결된 사건에 해당합니다. 이는 소송금융 투자 부적합 조건에 부합합니다.</t>
+          <t>이미 항소심 진행 직전 합의로 종결된 사건으로, 부적합 조건인 '이미 종결된 사건'에 해당하여 소송금융 투자 대상으로서의 신규성이 없습니다.</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I83" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J83" t="inlineStr">
         <is>
-          <t>[주간 미디어동향] 한국경제, 주식매매 제한 윤리지침 시행 外</t>
+          <t>[Biz Law] 삼성전자, SOS 기능 美 특허소송 종결…항소 직전 '합의'</t>
         </is>
       </c>
       <c r="K83" t="inlineStr">
         <is>
-          <t>banronbodo.com</t>
+          <t>seoulwire.com</t>
         </is>
       </c>
       <c r="L83" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M83" t="inlineStr">
         <is>
-          <t>https://www.banronbodo.com/news/articleView.html?idxno=31987</t>
+          <t>http://www.seoulwire.com/news/articleView.html?idxno=713840</t>
         </is>
       </c>
       <c r="N83" t="inlineStr">
         <is>
-          <t>2026-03-26 00:45:48.830136+00:00</t>
+          <t>2026-03-28 12:38:38.242814+00:00</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C84" t="inlineStr"/>
+      <c r="C84" t="inlineStr">
+        <is>
+          <t>NUC전자</t>
+        </is>
+      </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>드라마 내 디자인 표절 시비 발생</t>
+          <t>유럽 통합특허법원(UPC) 항소심에서 휴롬 패소</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t>KBS 2TV 일일드라마 '붉은 진주'에서 클로이(남상지)가 디자인한 아델 바이오 심볼이 표절 시비에 휘말렸다. 이로 인해 김단희(박진희) 사장이 해임 위기에 처하고, 박태호 회장은 클로이를 희생양 삼으려 한다. 고발자의 허위 고발 전적이 드러나며 사건의 진실이 밝혀질지 주목된다.</t>
+          <t>휴롬이 NUC전자를 상대로 제기한 유럽 특허 침해 소송 항소심에서 패소했다. 유럽 통합특허법원은 휴롬의 주장을 기각하고 NUC전자의 손을 들어주었으며, 휴롬에게 1심과 항소심의 소송 비용을 부담하라고 판결했다.</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
-          <t>해당 기사는 실제 사건이 아닌 KBS 2TV 일일드라마 '붉은 진주'의 줄거리 내용을 다루고 있어 소송금융 투자 대상으로 부적합합니다. 가상의 사건이므로 적합도 판단 기준을 적용하기 어렵습니다.</t>
+          <t>원고인 휴롬이 유럽 특허 침해 소송 항소심에서 패소하여 상대방(NUC전자)의 책임이 명확하지 않음. 소송금융은 일반적으로 승소 가능성이 높은 원고를 지원하나, 본 사건은 이미 항소심에서 원고가 패소하여 투자 적합도가 낮음.</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I84" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J84" t="inlineStr">
         <is>
-          <t>디자인 표절 시비 터졌다…박진희 초대형 악재, 사퇴해야 할 수도('붉은...</t>
+          <t>[Biz Law] '원액기 특허전' 휴롬, NUC전자 유럽 항소심 역전패</t>
         </is>
       </c>
       <c r="K84" t="inlineStr">
         <is>
-          <t>tenasia.co.kr</t>
+          <t>seoulwire.com</t>
         </is>
       </c>
       <c r="L84" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M84" t="inlineStr">
         <is>
-          <t>https://www.tenasia.co.kr/article/2026032671914</t>
+          <t>http://www.seoulwire.com/news/articleView.html?idxno=713837</t>
         </is>
       </c>
       <c r="N84" t="inlineStr">
         <is>
-          <t>2026-03-26 00:25:14.978916+00:00</t>
+          <t>2026-03-28 12:37:31.558781+00:00</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>아델 그룹</t>
+          <t>프랑수아즈 질로</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>표절 위기 발생 및 내부 은폐 시도</t>
+          <t>피카소의 출판 금지 소송 3차례 패소로 종결</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
-          <t>아델 그룹 내에서 '표절 위기'가 발생했으며, 박태호는 클로이를 희생양 삼아 아델 그룹을 피해자로 포장하려는 계획을 세우고 김단희에게 이를 강요하고 있다. 이는 사장직 유지와 디자이너 보호 사이의 압박 상황을 묘사하고 있다.</t>
+          <t>1964년 프랑수아즈 질로가 회고록 '피카소와 함께한 삶'을 출간하자, 파블로 피카소는 이에 격분하여 출판 금지 소송을 세 차례 제기했습니다. 그러나 피카소는 모든 소송에서 패소하며 사건이 종결되었습니다.</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
-          <t>제공된 기사는 실제 사건에 대한 보도라기보다는 드라마의 줄거리 요약으로 보입니다. 표절 위기라는 언급은 있으나, 구체적인 피해 당사자, 피해 규모, 상대방의 책임 명확성, 증거 유무 등 소송금융 투자 검토에 필요한 핵심 정보가 전혀 없어 적합도를 판단하기 어렵습니다.</t>
+          <t>부적합 조건: 이미 종결된 사건에 해당합니다. 피카소가 회고록 출판 금지 소송을 세 차례 제기했으나 모두 패소하여 사건이 이미 종결되었으므로, 소송금융 투자 대상으로서의 신규성이 없습니다.</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I85" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J85" t="inlineStr">
         <is>
-          <t>박진희, 남상지 표절 위기 앞 선택 압박…정체 실마리 포착</t>
+          <t>돈 찍어내는 기계 …처자식 밟고 올라간 '역대급 성공남' 최후 [성수영...</t>
         </is>
       </c>
       <c r="K85" t="inlineStr">
         <is>
-          <t>topstarnews.net</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L85" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M85" t="inlineStr">
         <is>
-          <t>https://www.topstarnews.net/news/articleView.html?idxno=16016484</t>
+          <t>https://www.hankyung.com/article/202603270887i</t>
         </is>
       </c>
       <c r="N85" t="inlineStr">
         <is>
-          <t>2026-03-26 00:22:59.668646+00:00</t>
+          <t>2026-03-28 00:33:50.852268+00:00</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C86" t="inlineStr"/>
-      <c r="D86" t="inlineStr"/>
-      <c r="E86" t="inlineStr"/>
+      <c r="D86" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E86" t="inlineStr">
+        <is>
+          <t>국제 중재 진행 중, 국내 이관 및 소송 취하 압박</t>
+        </is>
+      </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>대한변리사회는 전종학 회장의 취임식을 개최하고, 전 회장은 국가 IP 경쟁력 강화와 중소기업 기술 보호를 위한 변리사 역할 확대 및 제도 개선에 주력하겠다고 밝혔다. 특히 특허침해소송 공동대리 활성화, IP R&amp;D 변리사 참여 확대, 중소기업 기술탈취 방지 지원 강화를 주요 목표로 제시했다.</t>
+          <t>한전과 한수원이 1조 4000억원 규모의 국제 중재를 국내로 이관하고 소송을 취하하라는 정부의 권고안을 수용했습니다. 이는 소송 비용 경감, 기간 단축, 원전 기술 해외 유출 방지를 위한 조치로, 정부는 공공기관 운영법에 따라 한수원에 소송 취하를 압박했습니다.</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
-          <t>이 기사는 대한변리사회 회장의 취임식과 향후 계획에 대한 보도로, 특정 사건이나 분쟁에 대한 내용이 아닙니다. 따라서 소송금융 투자 대상이 될 만한 명확한 상대방, 피해 규모, 집단적 피해, 진행 중인 공적 절차 등 적합 조건에 해당하는 요소가 전혀 없습니다.</t>
+          <t>기사는 한전과 한수원이 1조 4000억원 규모의 국제 중재에 참여하고 있으며, 정부가 이를 국내로 이관하고 소송 취하를 압박하는 상황을 다룹니다. 소송금융 고객이 될 명확한 피해자나 원고가 특정되지 않아 투자 대상으로 부적합합니다. (적합 조건 1개 이하)</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1조 4000억원</t>
         </is>
       </c>
       <c r="I86" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J86" t="inlineStr">
         <is>
-          <t>전종학 변리사회 회장 취임… 직역 간 협력으로 가치 창출</t>
+          <t>한전·한수원, 1조 4000억원 '국제 중재' 국내 이관…정부 권고안 수용</t>
         </is>
       </c>
       <c r="K86" t="inlineStr">
         <is>
-          <t>view.asiae.co.kr</t>
+          <t>busan.com</t>
         </is>
       </c>
       <c r="L86" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M86" t="inlineStr">
         <is>
-          <t>https://view.asiae.co.kr/article/2026032516270443056</t>
+          <t>https://www.busan.com/view/busan/view.php?code=2026032722585822753</t>
         </is>
       </c>
       <c r="N86" t="inlineStr">
         <is>
-          <t>2026-03-25 12:45:30.413489+00:00</t>
+          <t>2026-03-28 00:33:25.089872+00:00</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C87" t="inlineStr"/>
-      <c r="D87" t="inlineStr"/>
-      <c r="E87" t="inlineStr"/>
+      <c r="D87" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E87" t="inlineStr">
+        <is>
+          <t>국회의원 중재로 합의 해결</t>
+        </is>
+      </c>
       <c r="F87" t="inlineStr">
         <is>
-          <t>전종학 대한변리사회 신임 회장이 취임식에서 변리사법 8조에 명시된 소송대리권이 현장에서 실질적으로 작동하도록 만드는 것이 미룰 수 없는 과제라고 강조했습니다. 이는 특허침해 민사소송에서 변호사 외에 변리사도 소송을 대리할 수 있도록 하는 것을 의미합니다. 김용선 지식재산처장도 축사에서 변리사회와의 긴밀한 협력을 약속했습니다.</t>
+          <t>9년간 이어진 기술탈취 분쟁이 국회의원 중재를 통해 합의로 해결되었다는 내용의 기사입니다. 이는 승소 후에도 피해 회복이 어려운 기존 구조의 문제점을 지적하며, 법적 분쟁 이전 단계에서의 자율적 해결 방안 모색의 중요성을 강조합니다.</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
-          <t>이 기사는 대한변리사회가 변리사의 특허침해 민사소송 소송대리권 확보를 주장하는 내용으로, 특정 피해자나 가해자가 존재하는 법적 분쟁 사건이 아닙니다. 따라서 소송금융 적합 조건 중 어느 하나에도 해당하지 않으며, 투자 대상으로서의 사건 자체가 존재하지 않습니다.</t>
+          <t>기사 제목에서 '9년 분쟁도 합의로 …기술탈취 갈등, 국회의원 중재로 해결'이라고 명시되어 있어 이미 종결된 사건에 해당합니다 (부적합 조건). 따라서 소송금융 투자 대상으로서의 신규성이 없습니다.</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I87" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J87" t="inlineStr">
         <is>
-          <t>전종학 변리사회장  소송대리권, 미룰 수 없는 과제</t>
+          <t>9년 분쟁도 합의로 …기술탈취 갈등, 국회의원 중재로 해결</t>
         </is>
       </c>
       <c r="K87" t="inlineStr">
         <is>
-          <t>zdnet.co.kr</t>
+          <t>kbiznews.co.kr</t>
         </is>
       </c>
       <c r="L87" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M87" t="inlineStr">
         <is>
-          <t>https://zdnet.co.kr/view/?no=20260325154733</t>
+          <t>http://www.kbiznews.co.kr/news/articleView.html?idxno=113760</t>
         </is>
       </c>
       <c r="N87" t="inlineStr">
         <is>
-          <t>2026-03-25 12:45:22.124612+00:00</t>
+          <t>2026-03-27 12:17:08.703606+00:00</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C88" t="inlineStr"/>
-      <c r="D88" t="inlineStr"/>
-      <c r="E88" t="inlineStr"/>
+      <c r="D88" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E88" t="inlineStr">
+        <is>
+          <t>합의 완료 (동의서 작성 후 금액 수령)</t>
+        </is>
+      </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>대한변리사회 전종학 회장은 AI 시대에 지식재산의 중요성이 커지고 있음을 강조하며, 국가 R&amp;D 방향을 기술 개발 중심에서 시장성과 독점력 중심으로 전환해야 한다고 주장했다. 또한 기술 가치 평가 체계 정비, 변리사의 소송 참여 확대 등 지식재산 분쟁 제도 개선의 필요성을 역설했다.</t>
+          <t>영탁의 '찐이야' 작곡가가 선거 로고송 개작 대가로 금액을 수령했으며, 이 과정에서 저작인격권 관련 이의를 제기하지 않겠다는 동의서를 작성했습니다. 기사는 이 금액이 저작인격권 침해에 대한 손해배상 또는 위자료로 볼 수 있는지 여부와 세금 문제에 초점을 맞추고 있습니다.</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
-          <t>본 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 지식재산권 시스템 개선 방향에 대한 인터뷰 기사입니다. 소송금융 투자 대상이 될 만한 특정 피해자, 상대방, 피해 발생 사실, 진행 중인 공적 절차 등이 전혀 언급되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>기사 본문에서 작곡가가 저작인격권 관련 이의를 제기하지 않겠다는 동의서를 작성한 뒤 금액을 수령했다고 명시되어 있어, 저작인격권 침해에 대한 분쟁이 이미 합의로 종결된 것으로 판단됩니다. 이는 소송금융의 부적합 조건인 '이미 종결된 사건'에 해당합니다.</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I88" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J88" t="inlineStr">
         <is>
-          <t>[데스크가 만났습니다] 전종학 대한변리사회장 “지식재산이 국가 경쟁...</t>
+          <t>[셀럽稅스토리] 영탁 ‘찐이야’ 작곡가,  선거로고송 개작 대가 ‘세금...</t>
         </is>
       </c>
       <c r="K88" t="inlineStr">
         <is>
-          <t>etnews.com</t>
+          <t>ddaily.co.kr</t>
         </is>
       </c>
       <c r="L88" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M88" t="inlineStr">
         <is>
-          <t>https://www.etnews.com/20260325000111</t>
+          <t>https://www.ddaily.co.kr/page/view/2026032616151211330</t>
         </is>
       </c>
       <c r="N88" t="inlineStr">
         <is>
-          <t>2026-03-25 12:44:46.426916+00:00</t>
+          <t>2026-03-27 00:39:41.260887+00:00</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C89" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C89" t="inlineStr"/>
+      <c r="D89" t="inlineStr"/>
+      <c r="E89" t="inlineStr"/>
       <c r="F89" t="inlineStr">
         <is>
-          <t>LG화학과 SK이노베이션은 2011년 배터리 기술 특허 침해 소송을 시작으로 갈등을 겪었으며, 2020년부터 2021년까지 배터리 기술 유출을 놓고 대규모 소송전을 벌였습니다. 이 사건들은 이미 과거에 진행되어 종결된 것으로 보입니다.</t>
+          <t>기사는 '붉은 진주' 박진희와 남상지 사이의 표절 시비를 다루고 있으며, 박태호가 클로이를 희생양 삼아 아델 그룹을 피해자로 만들려는 계획을 세웠다고 언급합니다. 바닥에 떨어진 조사 서류가 발견되는 일촉즉발의 상황을 묘사하고 있습니다.</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
-          <t>기사에 언급된 배터리 기술 유출 및 특허 침해 소송은 2011년과 2020년부터 2021년까지 진행된 것으로, 이미 종결된 사건으로 판단됩니다. 소송금융은 통상적으로 진행 중이거나 예정된 소송에 투자하므로, 종결된 사건은 투자 대상으로서 부적합합니다. (부적합 조건: 이미 종결된 사건)</t>
+          <t>기사 내용이 매우 단편적이고 추상적이어서 사건의 구체적인 내용, 책임 주체, 피해 규모 등을 파악하기 어렵습니다. 소송금융 투자 적합 조건을 판단할 근거가 부족합니다.</t>
         </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I89" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J89" t="inlineStr">
         <is>
-          <t>[Who Is ?] 이상민 SK아이이테크놀로지 대표이사</t>
+          <t>'붉은 진주' 박진희, 남상지 표절 시비에 희생양 만드나</t>
         </is>
       </c>
       <c r="K89" t="inlineStr">
         <is>
-          <t>businesspost.co.kr</t>
+          <t>gukjenews.com</t>
         </is>
       </c>
       <c r="L89" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M89" t="inlineStr">
         <is>
-          <t>https://www.businesspost.co.kr/BP?command=article_view&amp;num=433931</t>
+          <t>https://www.gukjenews.com/news/articleView.html?idxno=3540869</t>
         </is>
       </c>
       <c r="N89" t="inlineStr">
         <is>
-          <t>2026-03-25 00:45:43.385911+00:00</t>
+          <t>2026-03-26 12:41:01.464783+00:00</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C90" t="inlineStr"/>
-      <c r="D90" t="inlineStr"/>
+      <c r="C90" t="inlineStr">
+        <is>
+          <t>한화, 대한제분</t>
+        </is>
+      </c>
+      <c r="D90" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>특허 소송 가능성 언급</t>
+          <t>국회의원 중재를 통한 합의 완료</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
-          <t>기사는 '엑스탄디 정제'의 급여 등재 이후 오리지널 의약품의 시장 방어 전략을 논하며, 제네릭 의약품의 시장 진입 속도와 향후 특허 소송 결과에 따라 시장 판도가 급변할 수 있다고 전망합니다. 이는 특정 사건의 발생이 아닌, 미래 시장 경쟁과 잠재적 법적 분쟁 가능성에 대한 예측입니다.</t>
+          <t>재단법인 경청이 기술탈취 피해 중소기업의 권리 회복을 위해 노력한 국회의원들에게 감사패를 전달했다. 민병덕 의원은 에스제이이노테크와 한화 간의 9년간 이어진 기술탈취 분쟁을, 송재봉 의원은 세븐브로이와 대한제분 간의 수제맥주 레시피 기술탈취 분쟁을 중재하여 합의를 이끌어냈다. 이 사례들은 대기업과 중소기업 간 분쟁 해결의 가능성을 보여주었으나, 기사에 언급된 사건들은 이미 합의로 종결되었다.</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건이나 피해 사실을 다루는 것이 아니라, '엑스탄디 정제'의 시장 전망과 제네릭 의약품 진입에 따른 특허 소송 가능성을 예측하는 내용입니다. 현재 발생한 구체적인 피해나 소송 당사자가 특정되지 않아 소송금융 투자 대상으로 적합하지 않습니다.</t>
+          <t>기사에 언급된 기술탈취 분쟁들은 국회의원 중재를 통해 이미 합의로 해결되어 종결된 사건입니다. 이는 소송금융 투자 대상으로서의 신규성이 없으며, '이미 종결된 사건'이라는 부적합 조건에 해당합니다.</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I90" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2개 중소기업 (에스제이이노테크, 세븐브로이)</t>
         </is>
       </c>
       <c r="J90" t="inlineStr">
         <is>
-          <t>엑스탄디 정제 급여 등재…제네릭 공세 속 '방어 카드' 될까</t>
+          <t>“기술탈취 분쟁 해결에 힘써 감사”…재단법인 경청, 국회의원에 감사...</t>
         </is>
       </c>
       <c r="K90" t="inlineStr">
         <is>
-          <t>apsk.co.kr</t>
+          <t>etnews.com</t>
         </is>
       </c>
       <c r="L90" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M90" t="inlineStr">
         <is>
-          <t>https://www.apsk.co.kr/news/articleView.html?idxno=538943</t>
+          <t>https://www.etnews.com/20260326000315</t>
         </is>
       </c>
       <c r="N90" t="inlineStr">
         <is>
-          <t>2026-03-25 00:40:03.436769+00:00</t>
+          <t>2026-03-26 12:21:19.562363+00:00</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>(주)디펜스엑스포</t>
+          <t>빌리빌리</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>특허심판원 및 법원 판결 확정, 소송 비용 추심 진행 중</t>
+          <t>중국 강소성 고급인민법원 최종 승소</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
-          <t>육군협회가 (주)디펜스엑스포를 상대로 제기된 상표권 및 주관사 지위 관련 5건의 소송에서 모두 승소하고 특허심판원에서도 정통성을 인정받았다. 법원은 디펜스엑스포에 소송 비용 2300만원을 지급하라고 판결했으며, 육군협회는 미지급된 비용에 대해 추심 등 법적 조치를 예고했다. 한편, KADEX 2026의 계룡대 비상활주로 사용에 대한 특혜 논란이 일각에서 제기되고 있다.</t>
+          <t>MBC가 중국 동영상 플랫폼 빌리빌리를 상대로 제기한 저작권 손해배상 소송에서 최종 승소했습니다. 중국 강소성 고급인민법원은 플랫폼 사업자가 저작권 침해 콘텐츠 유통에 대한 책임이 있다고 판결했습니다.</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
-          <t>부적합 조건인 '이미 종결된 사건'에 해당한다. (주)디펜스엑스포가 육군협회를 상대로 제기한 5건의 소송과 상표권 분쟁은 모두 육군협회의 승소로 종결되었으며, 현재는 패소한 디펜스엑스포에게 부과된 소송 비용 2300만원에 대한 추심 절차가 진행 중이다. 소송금융은 통상 소송 진행을 위한 자금 지원이므로, 이미 판결이 확정된 소액의 소송비용 추심은 투자 대상으로 적합하지 않다.</t>
+          <t>MBC가 중국 동영상 플랫폼 빌리빌리를 상대로 제기한 저작권 손해배상 소송에서 '최종 승소'했다고 명시되어 있어, 이미 종결된 사건에 해당합니다. 이는 소송금융 투자 부적합 조건에 부합합니다.</t>
         </is>
       </c>
       <c r="H91" t="inlineStr">
         <is>
-          <t>2300만원 (소송 비용)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I91" t="inlineStr">
         <is>
-          <t>1 (육군협회)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J91" t="inlineStr">
         <is>
-          <t>육군협회, KADEX 역대 최대 규모 국가적 행사로…“계룡대 비상활주로 ...</t>
+          <t>[주간 미디어동향] 한국경제, 주식매매 제한 윤리지침 시행 外</t>
         </is>
       </c>
       <c r="K91" t="inlineStr">
         <is>
-          <t>munhwa.com</t>
+          <t>banronbodo.com</t>
         </is>
       </c>
       <c r="L91" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M91" t="inlineStr">
         <is>
-          <t>https://www.munhwa.com/article/11577017?ref=naver</t>
+          <t>https://www.banronbodo.com/news/articleView.html?idxno=31987</t>
         </is>
       </c>
       <c r="N91" t="inlineStr">
         <is>
-          <t>2026-03-25 00:31:06.989779+00:00</t>
+          <t>2026-03-26 00:45:48.830136+00:00</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C92" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C92" t="inlineStr"/>
       <c r="D92" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>특허심판원 상표등록 무효판결(1심) 및 관련 소송 5건 모두 육군협회 승소</t>
+          <t>드라마 내 디자인 표절 시비 발생</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
-          <t>육군협회가 ㈜디펜스엑스포와의 'DX KOREA' 상표권 분쟁에서 특허심판원의 상표등록 무효판결(1심)을 포함해 2년여간 진행된 5건의 관련 소송에서 모두 승소했다. 육군협회는 이번 승소를 바탕으로 'KADEX 2026' 전시회 준비에 만전을 기할 예정이다.</t>
+          <t>KBS 2TV 일일드라마 '붉은 진주'에서 클로이(남상지)가 디자인한 아델 바이오 심볼이 표절 시비에 휘말렸다. 이로 인해 김단희(박진희) 사장이 해임 위기에 처하고, 박태호 회장은 클로이를 희생양 삼으려 한다. 고발자의 허위 고발 전적이 드러나며 사건의 진실이 밝혀질지 주목된다.</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
-          <t>육군협회가 ㈜디펜스엑스포와의 상표권 분쟁에서 특허심판원의 상표등록 무효판결(1심)을 포함하여 5건의 관련 소송에서 모두 승소하여 사실상 사건이 종결되었다. (부적합 조건: 이미 종결된 사건) 소송금융은 진행 중이거나 예정된 소송에 대한 투자를 목적으로 하므로, 이미 승소로 종결된 사건은 투자 대상으로 부적합하다.</t>
+          <t>해당 기사는 실제 사건이 아닌 KBS 2TV 일일드라마 '붉은 진주'의 줄거리 내용을 다루고 있어 소송금융 투자 대상으로 부적합합니다. 가상의 사건이므로 적합도 판단 기준을 적용하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H92" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I92" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J92" t="inlineStr">
         <is>
-          <t>'KADEX 2026' 역대 최대 규모 개최 예고··· 육군협회, '명칭 사용' 논...</t>
+          <t>디자인 표절 시비 터졌다…박진희 초대형 악재, 사퇴해야 할 수도('붉은...</t>
         </is>
       </c>
       <c r="K92" t="inlineStr">
         <is>
-          <t>greened.kr</t>
+          <t>tenasia.co.kr</t>
         </is>
       </c>
       <c r="L92" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M92" t="inlineStr">
         <is>
-          <t>https://www.greened.kr/news/articleView.html?idxno=338454</t>
+          <t>https://www.tenasia.co.kr/article/2026032671914</t>
         </is>
       </c>
       <c r="N92" t="inlineStr">
         <is>
-          <t>2026-03-24 13:21:04.463612+00:00</t>
+          <t>2026-03-26 00:25:14.978916+00:00</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>빌리빌리</t>
+          <t>아델 그룹</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>중국 강소성 고급인민법원 최종 승소</t>
+          <t>표절 위기 발생 및 내부 은폐 시도</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
-          <t>MBC가 중국 대형 동영상 플랫폼 빌리빌리를 상대로 제기한 저작권 침해 손해배상 청구 소송에서 최종 승소했습니다. 빌리빌리 플랫폼 내 대량의 저작권 침해 콘텐츠가 문제가 되었으며, 중국 강소성 고급인민법원이 MBC의 손을 들어주었습니다.</t>
+          <t>아델 그룹 내에서 '표절 위기'가 발생했으며, 박태호는 클로이를 희생양 삼아 아델 그룹을 피해자로 포장하려는 계획을 세우고 김단희에게 이를 강요하고 있다. 이는 사장직 유지와 디자이너 보호 사이의 압박 상황을 묘사하고 있다.</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
-          <t>MBC가 중국 빌리빌리를 상대로 제기한 저작권 침해 소송에서 '최종 승소'하여 이미 종결된 사건입니다. 소송금융은 진행 중이거나 예정된 소송에 투자하는 것이므로, 이미 판결이 확정된 본 사건은 부적합 조건에 해당하여 투자 대상으로서의 신규성이 없습니다.</t>
+          <t>제공된 기사는 실제 사건에 대한 보도라기보다는 드라마의 줄거리 요약으로 보입니다. 표절 위기라는 언급은 있으나, 구체적인 피해 당사자, 피해 규모, 상대방의 책임 명확성, 증거 유무 등 소송금융 투자 검토에 필요한 핵심 정보가 전혀 없어 적합도를 판단하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I93" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J93" t="inlineStr">
         <is>
-          <t>MBC, '중국판 유튜브' 빌리빌리에 저작권 침해 소송 승소</t>
+          <t>박진희, 남상지 표절 위기 앞 선택 압박…정체 실마리 포착</t>
         </is>
       </c>
       <c r="K93" t="inlineStr">
         <is>
-          <t>mediatoday.co.kr</t>
+          <t>topstarnews.net</t>
         </is>
       </c>
       <c r="L93" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M93" t="inlineStr">
         <is>
-          <t>https://www.mediatoday.co.kr/news/articleView.html?idxno=333282</t>
+          <t>https://www.topstarnews.net/news/articleView.html?idxno=16016484</t>
         </is>
       </c>
       <c r="N93" t="inlineStr">
         <is>
-          <t>2026-03-24 13:06:28.617996+00:00</t>
+          <t>2026-03-26 00:22:59.668646+00:00</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C94" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C94" t="inlineStr"/>
+      <c r="D94" t="inlineStr"/>
+      <c r="E94" t="inlineStr"/>
       <c r="F94" t="inlineStr">
         <is>
-          <t>포너스가 LG전자의 무선 이어버드 'T90S'가 자사의 미국 특허 2건을 무단 도용했다며 손해배상 소송을 제기했습니다. 지난해 11월 시작된 이 소송은 최근 합의로 종료되었습니다.</t>
+          <t>대한변리사회는 전종학 회장의 취임식을 개최하고, 전 회장은 국가 IP 경쟁력 강화와 중소기업 기술 보호를 위한 변리사 역할 확대 및 제도 개선에 주력하겠다고 밝혔다. 특히 특허침해소송 공동대리 활성화, IP R&amp;D 변리사 참여 확대, 중소기업 기술탈취 방지 지원 강화를 주요 목표로 제시했다.</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
-          <t>해당 사건은 이미 '소송 합의 종료'되어 부적합 조건인 '이미 종결된 사건'에 해당합니다. 따라서 소송금융 투자 대상으로 적합하지 않습니다.</t>
+          <t>이 기사는 대한변리사회 회장의 취임식과 향후 계획에 대한 보도로, 특정 사건이나 분쟁에 대한 내용이 아닙니다. 따라서 소송금융 투자 대상이 될 만한 명확한 상대방, 피해 규모, 집단적 피해, 진행 중인 공적 절차 등 적합 조건에 해당하는 요소가 전혀 없습니다.</t>
         </is>
       </c>
       <c r="H94" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I94" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J94" t="inlineStr">
         <is>
-          <t>[Biz Law] LG전자, 美 '톤프리' 무선 이어폰 소송 합의 종료</t>
+          <t>전종학 변리사회 회장 취임… 직역 간 협력으로 가치 창출</t>
         </is>
       </c>
       <c r="K94" t="inlineStr">
         <is>
-          <t>seoulwire.com</t>
+          <t>view.asiae.co.kr</t>
         </is>
       </c>
       <c r="L94" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M94" t="inlineStr">
         <is>
-          <t>http://www.seoulwire.com/news/articleView.html?idxno=712990</t>
+          <t>https://view.asiae.co.kr/article/2026032516270443056</t>
         </is>
       </c>
       <c r="N94" t="inlineStr">
         <is>
-          <t>2026-03-24 13:02:08.855165+00:00</t>
+          <t>2026-03-25 12:45:30.413489+00:00</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C95" t="inlineStr"/>
       <c r="D95" t="inlineStr"/>
       <c r="E95" t="inlineStr"/>
       <c r="F95" t="inlineStr">
         <is>
-          <t>손 변호사는 상생협력법에 도입된 전문가 사실조사, 자료보전명령, 당사자 신문 제도, 행정조사자료 제출명령 등 한국형 디스커버리 제도를 설명하며, 이러한 변화가 기술탈취 관련 손해배상 소송 등 기업 분쟁 대응 방식을 바꿀 것이라고 언급했습니다.</t>
+          <t>전종학 대한변리사회 신임 회장이 취임식에서 변리사법 8조에 명시된 소송대리권이 현장에서 실질적으로 작동하도록 만드는 것이 미룰 수 없는 과제라고 강조했습니다. 이는 특허침해 민사소송에서 변호사 외에 변리사도 소송을 대리할 수 있도록 하는 것을 의미합니다. 김용선 지식재산처장도 축사에서 변리사회와의 긴밀한 협력을 약속했습니다.</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 한국형 디스커버리 제도 도입 등 법률 시스템 변화에 대한 설명입니다. 소송금융 투자 대상으로 삼을 구체적인 사건이 존재하지 않아 적합도가 낮습니다.</t>
+          <t>이 기사는 대한변리사회가 변리사의 특허침해 민사소송 소송대리권 확보를 주장하는 내용으로, 특정 피해자나 가해자가 존재하는 법적 분쟁 사건이 아닙니다. 따라서 소송금융 적합 조건 중 어느 하나에도 해당하지 않으며, 투자 대상으로서의 사건 자체가 존재하지 않습니다.</t>
         </is>
       </c>
       <c r="H95" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I95" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J95" t="inlineStr">
         <is>
-          <t>“내부자료 제출 요구 확대… 기업 분쟁 대응 방식 바뀐다”</t>
+          <t>전종학 변리사회장  소송대리권, 미룰 수 없는 과제</t>
         </is>
       </c>
       <c r="K95" t="inlineStr">
         <is>
-          <t>naeil.com</t>
+          <t>zdnet.co.kr</t>
         </is>
       </c>
       <c r="L95" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M95" t="inlineStr">
         <is>
-          <t>https://www.naeil.com/news/read/582532?ref=naver</t>
+          <t>https://zdnet.co.kr/view/?no=20260325154733</t>
         </is>
       </c>
       <c r="N95" t="inlineStr">
         <is>
-          <t>2026-03-24 12:58:59.606802+00:00</t>
+          <t>2026-03-25 12:45:22.124612+00:00</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C96" t="inlineStr"/>
       <c r="D96" t="inlineStr"/>
       <c r="E96" t="inlineStr"/>
       <c r="F96" t="inlineStr">
         <is>
-          <t>법무법인 태평양이 '한국형 디스커버리' 도입에 따른 기업의 대응 전략을 주제로 세미나를 개최했다. 이 세미나에서는 제도의 주요 내용과 행정조사, IP 소송, 민사 소송에 미칠 영향이 논의되었으며, 특히 기술탈취 관련 손해배상 소송 및 신고 증가가 예상된다고 밝혔다.</t>
+          <t>대한변리사회 전종학 회장은 AI 시대에 지식재산의 중요성이 커지고 있음을 강조하며, 국가 R&amp;D 방향을 기술 개발 중심에서 시장성과 독점력 중심으로 전환해야 한다고 주장했다. 또한 기술 가치 평가 체계 정비, 변리사의 소송 참여 확대 등 지식재산 분쟁 제도 개선의 필요성을 역설했다.</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, '한국형 디스커버리' 제도 도입에 관한 법무법인의 세미나 개최 소식입니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모 등이 전혀 언급되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>본 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 지식재산권 시스템 개선 방향에 대한 인터뷰 기사입니다. 소송금융 투자 대상이 될 만한 특정 피해자, 상대방, 피해 발생 사실, 진행 중인 공적 절차 등이 전혀 언급되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H96" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I96" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J96" t="inlineStr">
         <is>
-          <t>법무법인 태평양, '한국형 디스커버리 도입' 관련 세미나 성료</t>
+          <t>[데스크가 만났습니다] 전종학 대한변리사회장 “지식재산이 국가 경쟁...</t>
         </is>
       </c>
       <c r="K96" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>etnews.com</t>
         </is>
       </c>
       <c r="L96" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M96" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/society/2026/03/24/2026032414213380481</t>
+          <t>https://www.etnews.com/20260325000111</t>
         </is>
       </c>
       <c r="N96" t="inlineStr">
         <is>
-          <t>2026-03-24 12:57:01.621865+00:00</t>
+          <t>2026-03-25 12:44:46.426916+00:00</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>삼성전자</t>
+          <t>SK이노베이션, LG화학</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>합의서 제출로 소송 종결</t>
+          <t>2020-2021년 배터리 기술 유출 소송 및 2011년 특허 침해 소송 종결</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
-          <t>옵틱 이노베이션이 삼성전자를 상대로 제기한 갤럭시 카메라 핵심 기능 특허침해 소송이 양측의 공동 합의서 제출로 마무리되었다. 미국 텍사스주 동부 연방지방법원에서 진행된 이 사건은 합의를 통해 종결되었다.</t>
+          <t>LG화학과 SK이노베이션은 2011년 배터리 기술 특허 침해 소송을 시작으로 갈등을 겪었으며, 2020년부터 2021년까지 배터리 기술 유출을 놓고 대규모 소송전을 벌였습니다. 이 사건들은 이미 과거에 진행되어 종결된 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
-          <t>이미 양측이 공동 합의서를 재판부에 제출하여 소송이 종결되었으므로 (부적합 조건: 이미 종결된 사건), 소송금융 투자 대상으로서의 신규성이 없습니다.</t>
+          <t>기사에 언급된 배터리 기술 유출 및 특허 침해 소송은 2011년과 2020년부터 2021년까지 진행된 것으로, 이미 종결된 사건으로 판단됩니다. 소송금융은 통상적으로 진행 중이거나 예정된 소송에 투자하므로, 종결된 사건은 투자 대상으로서 부적합합니다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H97" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I97" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J97" t="inlineStr">
         <is>
-          <t>[Biz Law] 삼성전자, 갤럭시 카메라 핵심 기능 특허 소송 '합의'</t>
+          <t>[Who Is ?] 이상민 SK아이이테크놀로지 대표이사</t>
         </is>
       </c>
       <c r="K97" t="inlineStr">
         <is>
-          <t>seoulwire.com</t>
+          <t>businesspost.co.kr</t>
         </is>
       </c>
       <c r="L97" t="inlineStr">
         <is>
           <t>2026-03-24</t>
         </is>
       </c>
       <c r="M97" t="inlineStr">
         <is>
-          <t>http://www.seoulwire.com/news/articleView.html?idxno=712968</t>
+          <t>https://www.businesspost.co.kr/BP?command=article_view&amp;num=433931</t>
         </is>
       </c>
       <c r="N97" t="inlineStr">
         <is>
-          <t>2026-03-24 12:51:39.885463+00:00</t>
+          <t>2026-03-25 00:45:43.385911+00:00</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C98" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C98" t="inlineStr"/>
+      <c r="D98" t="inlineStr"/>
       <c r="E98" t="inlineStr">
         <is>
-          <t>미국 국제무역위원회(ITC) 특허 분쟁 위기 넘김</t>
+          <t>특허 소송 가능성 언급</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
-          <t>삼성 협력사인 블루닉스가 2023년 글로벌 제빙기 시장 1위인 일본 호시자키로부터 제기된 특허 침해 소송에서 위기를 넘겼습니다. 미국 국제무역위원회(ITC)가 관련 절차를 진행했으나, 블루닉스에 유리하게 사건이 마무리된 것으로 보입니다.</t>
+          <t>기사는 '엑스탄디 정제'의 급여 등재 이후 오리지널 의약품의 시장 방어 전략을 논하며, 제네릭 의약품의 시장 진입 속도와 향후 특허 소송 결과에 따라 시장 판도가 급변할 수 있다고 전망합니다. 이는 특정 사건의 발생이 아닌, 미래 시장 경쟁과 잠재적 법적 분쟁 가능성에 대한 예측입니다.</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
-          <t>기사 제목에서 '위기 넘겼다'고 명시되어 있어, 이미 특허 분쟁이 블루닉스에 유리하게 종결된 사건으로 판단됩니다. 이는 소송금융 투자 대상에서 제외되는 '이미 종결된 사건' 조건에 해당합니다.</t>
+          <t>해당 기사는 특정 사건이나 피해 사실을 다루는 것이 아니라, '엑스탄디 정제'의 시장 전망과 제네릭 의약품 진입에 따른 특허 소송 가능성을 예측하는 내용입니다. 현재 발생한 구체적인 피해나 소송 당사자가 특정되지 않아 소송금융 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H98" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I98" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J98" t="inlineStr">
         <is>
-          <t>삼성 협력사 '블루닉스', 美 특허 분쟁 위기 넘겼다... 가전 수입 금지 ...</t>
+          <t>엑스탄디 정제 급여 등재…제네릭 공세 속 '방어 카드' 될까</t>
         </is>
       </c>
       <c r="K98" t="inlineStr">
         <is>
-          <t>kpinews.kr</t>
+          <t>apsk.co.kr</t>
         </is>
       </c>
       <c r="L98" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M98" t="inlineStr">
         <is>
-          <t>https://www.kpinews.kr/newsView/1065567219165978</t>
+          <t>https://www.apsk.co.kr/news/articleView.html?idxno=538943</t>
         </is>
       </c>
       <c r="N98" t="inlineStr">
         <is>
-          <t>2026-03-24 00:45:12.060954+00:00</t>
+          <t>2026-03-25 00:40:03.436769+00:00</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>빌리빌리(BiliBili) 운영사</t>
+          <t>(주)디펜스엑스포</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>중국 법원 최종 판결 승소</t>
+          <t>특허심판원 및 법원 판결 확정, 소송 비용 추심 진행 중</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
-          <t>MBC가 중국 대형 동영상 플랫폼 빌리빌리 운영사를 상대로 제기한 저작권 침해 손해배상 청구 소송에서 중국 법원의 최종 판결을 통해 승소했습니다. 빌리빌리의 이용자 생성 콘텐트(UGC)가 MBC의 저작권을 침해한 것으로 판단되었습니다.</t>
+          <t>육군협회가 (주)디펜스엑스포를 상대로 제기된 상표권 및 주관사 지위 관련 5건의 소송에서 모두 승소하고 특허심판원에서도 정통성을 인정받았다. 법원은 디펜스엑스포에 소송 비용 2300만원을 지급하라고 판결했으며, 육군협회는 미지급된 비용에 대해 추심 등 법적 조치를 예고했다. 한편, KADEX 2026의 계룡대 비상활주로 사용에 대한 특혜 논란이 일각에서 제기되고 있다.</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
-          <t>해당 사건은 MBC가 중국 빌리빌리를 상대로 제기한 저작권 침해 소송에서 최종 승소하여 이미 종결된 사건입니다. 소송금융은 일반적으로 진행 중이거나 예정된 사건에 투자하므로, 이미 판결이 확정된 이 사건은 부적합 조건에 해당합니다.</t>
+          <t>부적합 조건인 '이미 종결된 사건'에 해당한다. (주)디펜스엑스포가 육군협회를 상대로 제기한 5건의 소송과 상표권 분쟁은 모두 육군협회의 승소로 종결되었으며, 현재는 패소한 디펜스엑스포에게 부과된 소송 비용 2300만원에 대한 추심 절차가 진행 중이다. 소송금융은 통상 소송 진행을 위한 자금 지원이므로, 이미 판결이 확정된 소액의 소송비용 추심은 투자 대상으로 적합하지 않다.</t>
         </is>
       </c>
       <c r="H99" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2300만원 (소송 비용)</t>
         </is>
       </c>
       <c r="I99" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1 (육군협회)</t>
         </is>
       </c>
       <c r="J99" t="inlineStr">
         <is>
-          <t>MBC, 中빌리빌리 상대 '저작권 침해 소송' 최종 '승소'</t>
+          <t>육군협회, KADEX 역대 최대 규모 국가적 행사로…“계룡대 비상활주로 ...</t>
         </is>
       </c>
       <c r="K99" t="inlineStr">
         <is>
-          <t>news.jtbc.co.kr</t>
+          <t>munhwa.com</t>
         </is>
       </c>
       <c r="L99" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M99" t="inlineStr">
         <is>
-          <t>https://news.jtbc.co.kr/article/NB12290997?influxDiv=NAVER</t>
+          <t>https://www.munhwa.com/article/11577017?ref=naver</t>
         </is>
       </c>
       <c r="N99" t="inlineStr">
         <is>
-          <t>2026-03-24 00:30:40.225612+00:00</t>
+          <t>2026-03-25 00:31:06.989779+00:00</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C100" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E100" t="inlineStr"/>
+      <c r="C100" t="inlineStr">
+        <is>
+          <t>㈜디펜스엑스포</t>
+        </is>
+      </c>
+      <c r="D100" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E100" t="inlineStr">
+        <is>
+          <t>특허심판원 상표등록 무효판결(1심) 및 관련 소송 5건 모두 육군협회 승소</t>
+        </is>
+      </c>
       <c r="F100" t="inlineStr">
         <is>
-          <t>기사 본문은 고의적인 침해에 대한 징벌적 손해배상 도입과 형사처벌 강화, 그리고 불법복제물 링크 운영 및 게시 행위에 대한 처벌 규정을 설명하고 있습니다. 이는 K컬처의 힘과 관련된 법적 보호 장치에 대한 일반적인 내용으로, 특정 사건이나 분쟁을 다루고 있지 않습니다.</t>
+          <t>육군협회가 ㈜디펜스엑스포와의 'DX KOREA' 상표권 분쟁에서 특허심판원의 상표등록 무효판결(1심)을 포함해 2년여간 진행된 5건의 관련 소송에서 모두 승소했다. 육군협회는 이번 승소를 바탕으로 'KADEX 2026' 전시회 준비에 만전을 기할 예정이다.</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
-          <t>제공된 기사 내용은 특정 사건이나 피해 사실을 다루는 것이 아니라, 지식재산권 침해에 대한 징벌적 손해배상 및 형사처벌 강화와 같은 일반적인 법률 제도에 대한 설명입니다. 소송금융 투자 대상이 될 만한 구체적인 분쟁 당사자, 피해 규모, 진행 단계 등이 전혀 파악되지 않아 투자 적합성이 낮습니다.</t>
+          <t>육군협회가 ㈜디펜스엑스포와의 상표권 분쟁에서 특허심판원의 상표등록 무효판결(1심)을 포함하여 5건의 관련 소송에서 모두 승소하여 사실상 사건이 종결되었다. (부적합 조건: 이미 종결된 사건) 소송금융은 진행 중이거나 예정된 소송에 대한 투자를 목적으로 하므로, 이미 승소로 종결된 사건은 투자 대상으로 부적합하다.</t>
         </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I100" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J100" t="inlineStr">
         <is>
-          <t>BTS노믹스로 증명된 'K컬처의 힘'…3000만 관광 시대 앞당긴다</t>
+          <t>'KADEX 2026' 역대 최대 규모 개최 예고··· 육군협회, '명칭 사용' 논...</t>
         </is>
       </c>
       <c r="K100" t="inlineStr">
         <is>
-          <t>korea.kr</t>
+          <t>greened.kr</t>
         </is>
       </c>
       <c r="L100" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M100" t="inlineStr">
         <is>
-          <t>https://www.korea.kr/news/policyNewsView.do?newsId=148961254&amp;call_from=naver_news</t>
+          <t>https://www.greened.kr/news/articleView.html?idxno=338454</t>
         </is>
       </c>
       <c r="N100" t="inlineStr">
         <is>
-          <t>2026-03-23 12:56:26.599896+00:00</t>
+          <t>2026-03-24 13:21:04.463612+00:00</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C101" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E101" t="inlineStr"/>
+      <c r="C101" t="inlineStr">
+        <is>
+          <t>빌리빌리</t>
+        </is>
+      </c>
+      <c r="D101" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E101" t="inlineStr">
+        <is>
+          <t>중국 강소성 고급인민법원 최종 승소</t>
+        </is>
+      </c>
       <c r="F101" t="inlineStr">
         <is>
-          <t>지식재산처장이 인터뷰에서 분쟁 발생 시 행정 단속, 민·형사 소송 등 상황에 맞는 전략 컨설팅을 제공하고, 해외 지식재산센터를 통해 국내 기업의 해외 진출을 지원한다고 밝혔습니다. 이는 지식재산권 분쟁 대응 서비스에 대한 일반적인 설명입니다.</t>
+          <t>MBC가 중국 대형 동영상 플랫폼 빌리빌리를 상대로 제기한 저작권 침해 손해배상 청구 소송에서 최종 승소했습니다. 빌리빌리 플랫폼 내 대량의 저작권 침해 콘텐츠가 문제가 되었으며, 중국 강소성 고급인민법원이 MBC의 손을 들어주었습니다.</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 지식재산처장의 인터뷰로 지식재산권 분쟁 대응 컨설팅 서비스에 대한 일반적인 내용을 다루고 있습니다. 소송금융 투자 대상으로 검토할 구체적인 사건이 존재하지 않아 적합도 판단 기준을 적용할 수 없습니다.</t>
+          <t>MBC가 중국 빌리빌리를 상대로 제기한 저작권 침해 소송에서 '최종 승소'하여 이미 종결된 사건입니다. 소송금융은 진행 중이거나 예정된 소송에 투자하는 것이므로, 이미 판결이 확정된 본 사건은 부적합 조건에 해당하여 투자 대상으로서의 신규성이 없습니다.</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I101" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J101" t="inlineStr">
         <is>
-          <t>[파워인터뷰] 김용선 지식재산처장 “심사 혁신 총력…‘입찰용 특허’...</t>
+          <t>MBC, '중국판 유튜브' 빌리빌리에 저작권 침해 소송 승소</t>
         </is>
       </c>
       <c r="K101" t="inlineStr">
         <is>
-          <t>dnews.co.kr</t>
+          <t>mediatoday.co.kr</t>
         </is>
       </c>
       <c r="L101" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M101" t="inlineStr">
         <is>
-          <t>https://www.dnews.co.kr/uhtml/view.jsp?idxno=202603201215037150987</t>
+          <t>https://www.mediatoday.co.kr/news/articleView.html?idxno=333282</t>
         </is>
       </c>
       <c r="N101" t="inlineStr">
         <is>
-          <t>2026-03-23 00:37:20.772298+00:00</t>
+          <t>2026-03-24 13:06:28.617996+00:00</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C102" t="inlineStr"/>
-      <c r="D102" t="inlineStr"/>
+      <c r="C102" t="inlineStr">
+        <is>
+          <t>LG전자</t>
+        </is>
+      </c>
+      <c r="D102" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>상표출원 지원 사업 진행 중</t>
+          <t>소송 합의 종료</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
-          <t>충북지식재산센터가 소상공인의 상표권 조기 확보를 위해 상표출원 지원 사업을 본격화합니다. 선출원주의 원칙에 따라 사전 출원이 없을 경우 분쟁 발생 시 상호 변경이나 손해배상 등 법적 부담이 발생할 수 있어, 센터는 기업당 최대 2건의 상표출원을 지원하며 소상공인의 권리 보호를 돕습니다.</t>
+          <t>포너스가 LG전자의 무선 이어버드 'T90S'가 자사의 미국 특허 2건을 무단 도용했다며 손해배상 소송을 제기했습니다. 지난해 11월 시작된 이 소송은 최근 합의로 종료되었습니다.</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
-          <t>해당 기사는 충북지식재산센터의 소상공인 상표출원 지원 사업에 대한 내용으로, 특정 피해 사건이나 법적 분쟁을 다루고 있지 않습니다. 소송금융 투자 대상이 될 만한 구체적인 분쟁 당사자, 피해 규모, 책임 소재 등이 명확하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 사건은 이미 '소송 합의 종료'되어 부적합 조건인 '이미 종결된 사건'에 해당합니다. 따라서 소송금융 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I102" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J102" t="inlineStr">
         <is>
-          <t>충북지식재산센터, 소상공인 상표출원 지원 본격화…기업당 최대 2건 지...</t>
+          <t>[Biz Law] LG전자, 美 '톤프리' 무선 이어폰 소송 합의 종료</t>
         </is>
       </c>
       <c r="K102" t="inlineStr">
         <is>
-          <t>ccdn.co.kr</t>
+          <t>seoulwire.com</t>
         </is>
       </c>
       <c r="L102" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M102" t="inlineStr">
         <is>
-          <t>https://www.ccdn.co.kr/news/articleView.html?idxno=1069047</t>
+          <t>http://www.seoulwire.com/news/articleView.html?idxno=712990</t>
         </is>
       </c>
       <c r="N102" t="inlineStr">
         <is>
-          <t>2026-03-22 12:43:07.921674+00:00</t>
+          <t>2026-03-24 13:02:08.855165+00:00</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C103" t="inlineStr"/>
       <c r="D103" t="inlineStr"/>
-      <c r="E103" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E103" t="inlineStr"/>
       <c r="F103" t="inlineStr">
         <is>
-          <t>충북지식재산센터가 소상공인의 지식재산 경쟁력 강화를 위해 상표출원 지원사업을 본격화합니다. 상표권은 선출원주의가 적용되어 사전 출원이 없을 경우 상표 분쟁 시 법적 부담이 발생할 수 있음을 강조하며, 지난해 244건의 상표출원을 지원했습니다.</t>
+          <t>손 변호사는 상생협력법에 도입된 전문가 사실조사, 자료보전명령, 당사자 신문 제도, 행정조사자료 제출명령 등 한국형 디스커버리 제도를 설명하며, 이러한 변화가 기술탈취 관련 손해배상 소송 등 기업 분쟁 대응 방식을 바꿀 것이라고 언급했습니다.</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
-          <t>해당 기사는 상표출원 지원사업에 대한 내용으로, 실제 발생한 상표권 분쟁이나 피해 사례를 다루고 있지 않습니다. 따라서 소송금융 투자를 검토할 만한 구체적인 사건이나 피해자, 상대방이 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 한국형 디스커버리 제도 도입 등 법률 시스템 변화에 대한 설명입니다. 소송금융 투자 대상으로 삼을 구체적인 사건이 존재하지 않아 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H103" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I103" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J103" t="inlineStr">
         <is>
-          <t>충북 상표출원 지원사업 본격화…소상공인 지식재산 경쟁력 강화</t>
+          <t>“내부자료 제출 요구 확대… 기업 분쟁 대응 방식 바뀐다”</t>
         </is>
       </c>
       <c r="K103" t="inlineStr">
         <is>
-          <t>ccdailynews.com</t>
+          <t>naeil.com</t>
         </is>
       </c>
       <c r="L103" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M103" t="inlineStr">
         <is>
-          <t>https://www.ccdailynews.com/news/articleView.html?idxno=2404789</t>
+          <t>https://www.naeil.com/news/read/582532?ref=naver</t>
         </is>
       </c>
       <c r="N103" t="inlineStr">
         <is>
-          <t>2026-03-22 12:42:10.916235+00:00</t>
+          <t>2026-03-24 12:58:59.606802+00:00</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C104" t="inlineStr"/>
       <c r="D104" t="inlineStr"/>
-      <c r="E104" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E104" t="inlineStr"/>
       <c r="F104" t="inlineStr">
         <is>
-          <t>충북지식재산센터가 도내 소상공인을 대상으로 상표 출원 지원 사업을 추진합니다. 선출원주의 원칙에 따라 상표권 조기 확보의 중요성을 강조하며, 기업당 최대 2건의 출원 비용을 지원하고 K컬처 관련 상표의 해외 출원 비용도 지원합니다.</t>
+          <t>법무법인 태평양이 '한국형 디스커버리' 도입에 따른 기업의 대응 전략을 주제로 세미나를 개최했다. 이 세미나에서는 제도의 주요 내용과 행정조사, IP 소송, 민사 소송에 미칠 영향이 논의되었으며, 특히 기술탈취 관련 손해배상 소송 및 신고 증가가 예상된다고 밝혔다.</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
-          <t>이 기사는 소상공인의 상표권 출원을 지원하는 사업에 대한 내용으로, 소송금융 투자 대상이 되는 특정 법적 분쟁이나 피해 사실을 다루고 있지 않습니다. 상대방 책임의 명확성, 충분한 자력, 집단적 피해, 큰 피해 규모, 증거 확보 가능성, 공적 절차 진행 등 소송금융 적합 조건에 해당하는 사항이 전혀 없습니다.</t>
+          <t>이 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, '한국형 디스커버리' 제도 도입에 관한 법무법인의 세미나 개최 소식입니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모 등이 전혀 언급되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H104" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I104" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J104" t="inlineStr">
         <is>
-          <t>충북지식재산센터, 2026년 충북 상표출원 지원사업 본격 추진</t>
+          <t>법무법인 태평양, '한국형 디스커버리 도입' 관련 세미나 성료</t>
         </is>
       </c>
       <c r="K104" t="inlineStr">
         <is>
-          <t>inews365.com</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L104" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M104" t="inlineStr">
         <is>
-          <t>https://www.inews365.com/news/article.html?no=911635</t>
+          <t>https://www.mt.co.kr/society/2026/03/24/2026032414213380481</t>
         </is>
       </c>
       <c r="N104" t="inlineStr">
         <is>
-          <t>2026-03-22 12:41:39.271218+00:00</t>
+          <t>2026-03-24 12:57:01.621865+00:00</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C105" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E105" t="inlineStr"/>
+      <c r="C105" t="inlineStr">
+        <is>
+          <t>삼성전자</t>
+        </is>
+      </c>
+      <c r="D105" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E105" t="inlineStr">
+        <is>
+          <t>합의서 제출로 소송 종결</t>
+        </is>
+      </c>
       <c r="F105" t="inlineStr">
         <is>
-          <t>해당 기사는 상표권의 '선출원주의' 원칙에 따라 조기 권리 확보의 중요성을 강조하고 있습니다. 사전 출원이 없을 경우 상표 분쟁 시 상호 변경이나 손해배상 등 법적 부담이 발생할 수 있음을 경고하며, 충북 지역의 상표출원 지원 및 K푸드·K뷰티 해외출원 지원 소식을 전하고 있습니다.</t>
+          <t>옵틱 이노베이션이 삼성전자를 상대로 제기한 갤럭시 카메라 핵심 기능 특허침해 소송이 양측의 공동 합의서 제출로 마무리되었다. 미국 텍사스주 동부 연방지방법원에서 진행된 이 사건은 합의를 통해 종결되었다.</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 상표권 출원의 중요성과 지원 사업에 대한 일반적인 정보 제공 기사입니다. 소송금융 투자 대상이 될 만한 특정 피해자, 상대방, 피해 규모, 진행 단계 등이 전혀 언급되어 있지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>이미 양측이 공동 합의서를 재판부에 제출하여 소송이 종결되었으므로 (부적합 조건: 이미 종결된 사건), 소송금융 투자 대상으로서의 신규성이 없습니다.</t>
         </is>
       </c>
       <c r="H105" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I105" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J105" t="inlineStr">
         <is>
-          <t>충북 상표출원 지원…K푸드·K뷰티 해외출원도</t>
+          <t>[Biz Law] 삼성전자, 갤럭시 카메라 핵심 기능 특허 소송 '합의'</t>
         </is>
       </c>
       <c r="K105" t="inlineStr">
         <is>
-          <t>daejonilbo.com</t>
+          <t>seoulwire.com</t>
         </is>
       </c>
       <c r="L105" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M105" t="inlineStr">
         <is>
-          <t>https://www.daejonilbo.com/news/articleView.html?idxno=2264085</t>
+          <t>http://www.seoulwire.com/news/articleView.html?idxno=712968</t>
         </is>
       </c>
       <c r="N105" t="inlineStr">
         <is>
-          <t>2026-03-22 12:41:26.318508+00:00</t>
+          <t>2026-03-24 12:51:39.885463+00:00</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>세바스찬 드 위드</t>
+          <t>호시자키(Hoshizaki)</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>캘리포니아 주 상급법원에 소송 제기</t>
+          <t>미국 국제무역위원회(ITC) 특허 분쟁 위기 넘김</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
-          <t>벤 샌도프스키 CEO가 세바스찬 드 위드를 상대로 캘리포니아 주 상급법원에 소송을 제기한 상태입니다. 이 소송은 '아이폰18 프로' 카메라 기술과 관련된 분쟁으로 보이며, 드 위드 측은 소송이 근거 없다고 주장하고 있습니다.</t>
+          <t>삼성 협력사인 블루닉스가 2023년 글로벌 제빙기 시장 1위인 일본 호시자키로부터 제기된 특허 침해 소송에서 위기를 넘겼습니다. 미국 국제무역위원회(ITC)가 관련 절차를 진행했으나, 블루닉스에 유리하게 사건이 마무리된 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
-          <t>기사는 두 개인/소규모 기업 대표 간의 소송을 다루고 있으며, 대기업이나 공공기관 등 자력 있는 상대방이 특정되지 않습니다. 또한 집단적 피해나 대규모 피해 금액에 대한 언급이 없어 소송금융 투자 대상으로서의 매력이 낮습니다.</t>
+          <t>기사 제목에서 '위기 넘겼다'고 명시되어 있어, 이미 특허 분쟁이 블루닉스에 유리하게 종결된 사건으로 판단됩니다. 이는 소송금융 투자 대상에서 제외되는 '이미 종결된 사건' 조건에 해당합니다.</t>
         </is>
       </c>
       <c r="H106" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I106" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J106" t="inlineStr">
         <is>
-          <t>'아이폰18 프로' 전문가급 카메라 될뻔했는데…진흙탕 싸움 왜?</t>
+          <t>삼성 협력사 '블루닉스', 美 특허 분쟁 위기 넘겼다... 가전 수입 금지 ...</t>
         </is>
       </c>
       <c r="K106" t="inlineStr">
         <is>
-          <t>ddaily.co.kr</t>
+          <t>kpinews.kr</t>
         </is>
       </c>
       <c r="L106" t="inlineStr">
         <is>
-          <t>2026-03-21</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M106" t="inlineStr">
         <is>
-          <t>https://www.ddaily.co.kr/page/view/2026032201281991317</t>
+          <t>https://www.kpinews.kr/newsView/1065567219165978</t>
         </is>
       </c>
       <c r="N106" t="inlineStr">
         <is>
-          <t>2026-03-22 00:36:58.146581+00:00</t>
+          <t>2026-03-24 00:45:12.060954+00:00</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C107" t="inlineStr"/>
-      <c r="D107" t="inlineStr"/>
+      <c r="C107" t="inlineStr">
+        <is>
+          <t>빌리빌리(BiliBili) 운영사</t>
+        </is>
+      </c>
+      <c r="D107" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>소상공인 상표출원 지원사업 추진</t>
+          <t>중국 법원 최종 판결 승소</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
-          <t>충북지식재산센터가 2026년 '소상공인 IP창출지원' 사업을 통해 충북 도내 소상공인의 상표 출원을 지원한다. 선출원주의에 따라 상표권 조기 확보의 중요성을 강조하며, 기업당 최대 2건의 출원 비용을 지원하고 K컬처 관련 상표의 해외 출원 비용도 지원한다. 이 사업은 소상공인의 지식재산 경쟁력 강화를 목표로 한다.</t>
+          <t>MBC가 중국 대형 동영상 플랫폼 빌리빌리 운영사를 상대로 제기한 저작권 침해 손해배상 청구 소송에서 중국 법원의 최종 판결을 통해 승소했습니다. 빌리빌리의 이용자 생성 콘텐트(UGC)가 MBC의 저작권을 침해한 것으로 판단되었습니다.</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
-          <t>이 기사는 소상공인 상표출원 지원사업에 대한 내용으로, 소송금융 투자를 검토할 만한 법적 분쟁이나 피해 사실이 존재하지 않습니다. 특정된 상대방이나 피해 규모가 없어 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 사건은 MBC가 중국 빌리빌리를 상대로 제기한 저작권 침해 소송에서 최종 승소하여 이미 종결된 사건입니다. 소송금융은 일반적으로 진행 중이거나 예정된 사건에 투자하므로, 이미 판결이 확정된 이 사건은 부적합 조건에 해당합니다.</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I107" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J107" t="inlineStr">
         <is>
-          <t>2026년 충북 상표출원 지원사업 본격 추진</t>
+          <t>MBC, 中빌리빌리 상대 '저작권 침해 소송' 최종 '승소'</t>
         </is>
       </c>
       <c r="K107" t="inlineStr">
         <is>
-          <t>joongdo.co.kr</t>
+          <t>news.jtbc.co.kr</t>
         </is>
       </c>
       <c r="L107" t="inlineStr">
         <is>
-          <t>2026-03-21</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M107" t="inlineStr">
         <is>
-          <t>https://www.joongdo.co.kr/web/view.php?key=20260322010007109</t>
+          <t>https://news.jtbc.co.kr/article/NB12290997?influxDiv=NAVER</t>
         </is>
       </c>
       <c r="N107" t="inlineStr">
         <is>
-          <t>2026-03-22 00:30:16.009428+00:00</t>
+          <t>2026-03-24 00:30:40.225612+00:00</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C108" t="inlineStr"/>
-      <c r="D108" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D108" t="inlineStr"/>
+      <c r="E108" t="inlineStr"/>
       <c r="F108" t="inlineStr">
         <is>
-          <t>엔씨소프트가 불법 사설서버 운영자들을 상대로 계좌 가압류 신청을 인용받으며 손해배상 채권의 존재를 인정받았다. 불법 사설서버는 게임을 무단 복제·변조하여 운용하는 비공식 서버로, 엔씨소프트는 이에 대해 무관용 원칙으로 대응하고 있다.</t>
+          <t>기사 본문은 고의적인 침해에 대한 징벌적 손해배상 도입과 형사처벌 강화, 그리고 불법복제물 링크 운영 및 게시 행위에 대한 처벌 규정을 설명하고 있습니다. 이는 K컬처의 힘과 관련된 법적 보호 장치에 대한 일반적인 내용으로, 특정 사건이나 분쟁을 다루고 있지 않습니다.</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1) 법원의 가압류 인용으로 증거가 확보되었으나(적합 조건 5), 원고가 대기업인 엔씨소프트이므로 소송 비용 조달에 어려움이 없어 소송금융의 일반적인 고객 대상과는 거리가 있어 투자 적합도가 낮다.</t>
+          <t>제공된 기사 내용은 특정 사건이나 피해 사실을 다루는 것이 아니라, 지식재산권 침해에 대한 징벌적 손해배상 및 형사처벌 강화와 같은 일반적인 법률 제도에 대한 설명입니다. 소송금융 투자 대상이 될 만한 구체적인 분쟁 당사자, 피해 규모, 진행 단계 등이 전혀 파악되지 않아 투자 적합성이 낮습니다.</t>
         </is>
       </c>
       <c r="H108" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I108" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J108" t="inlineStr">
         <is>
-          <t>엔씨  무관용 원칙  불법 서버·매크로 전면전</t>
+          <t>BTS노믹스로 증명된 'K컬처의 힘'…3000만 관광 시대 앞당긴다</t>
         </is>
       </c>
       <c r="K108" t="inlineStr">
         <is>
-          <t>newsclaim.co.kr</t>
+          <t>korea.kr</t>
         </is>
       </c>
       <c r="L108" t="inlineStr">
         <is>
-          <t>2026-03-21</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M108" t="inlineStr">
         <is>
-          <t>https://www.newsclaim.co.kr/news/articleView.html?idxno=3058503</t>
+          <t>https://www.korea.kr/news/policyNewsView.do?newsId=148961254&amp;call_from=naver_news</t>
         </is>
       </c>
       <c r="N108" t="inlineStr">
         <is>
-          <t>2026-03-22 00:30:08.223409+00:00</t>
+          <t>2026-03-23 12:56:26.599896+00:00</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C109" t="inlineStr"/>
       <c r="D109" t="inlineStr"/>
-      <c r="E109" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E109" t="inlineStr"/>
       <c r="F109" t="inlineStr">
         <is>
-          <t>이 기사는 한국의 지식재산 분쟁 해결 시스템의 실효성과 신뢰성을 높이기 위해 특허침해소송에서 공동소송대리 제도를 정착시키겠다는 목표를 제시합니다. 이는 단순한 직역 확대가 아닌 구조적 과제로, AI 시대에 변호사들이 공동 대응해야 할 필요성을 강조하고 있습니다.</t>
+          <t>지식재산처장이 인터뷰에서 분쟁 발생 시 행정 단속, 민·형사 소송 등 상황에 맞는 전략 컨설팅을 제공하고, 해외 지식재산센터를 통해 국내 기업의 해외 진출을 지원한다고 밝혔습니다. 이는 지식재산권 분쟁 대응 서비스에 대한 일반적인 설명입니다.</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
-          <t>이 기사는 특정 특허 침해 사건이나 구체적인 피해 상황을 다루는 것이 아니라, 특허침해소송에서 '공동소송대리 제도 정착'이라는 정책적 목표와 시스템 개선에 대한 논의를 담고 있습니다. 따라서 소송금융 투자 검토를 위한 적합 조건(상대방 책임 명확성, 자력, 집단적 피해, 피해 규모, 증거, 공적 절차 진행 등)을 판단할 수 있는 구체적인 정보가 부재합니다.</t>
+          <t>해당 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 지식재산처장의 인터뷰로 지식재산권 분쟁 대응 컨설팅 서비스에 대한 일반적인 내용을 다루고 있습니다. 소송금융 투자 대상으로 검토할 구체적인 사건이 존재하지 않아 적합도 판단 기준을 적용할 수 없습니다.</t>
         </is>
       </c>
       <c r="H109" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I109" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J109" t="inlineStr">
         <is>
-          <t>AI시대, 변호사와 공동 대응</t>
+          <t>[파워인터뷰] 김용선 지식재산처장 “심사 혁신 총력…‘입찰용 특허’...</t>
         </is>
       </c>
       <c r="K109" t="inlineStr">
         <is>
-          <t>lawtimes.co.kr</t>
+          <t>dnews.co.kr</t>
         </is>
       </c>
       <c r="L109" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M109" t="inlineStr">
         <is>
-          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=218074</t>
+          <t>https://www.dnews.co.kr/uhtml/view.jsp?idxno=202603201215037150987</t>
         </is>
       </c>
       <c r="N109" t="inlineStr">
         <is>
-          <t>2026-03-21 00:38:27.688525+00:00</t>
+          <t>2026-03-23 00:37:20.772298+00:00</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C110" t="inlineStr"/>
-      <c r="D110" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D110" t="inlineStr"/>
       <c r="E110" t="inlineStr">
         <is>
-          <t>서울시 민생사법경찰국 '온라인 모니터링 전담반' 상시 가동, 위조상품 판매자 형사입건 및 압수 수사 진행 중.</t>
+          <t>상표출원 지원 사업 진행 중</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
-          <t>서울시 민생사법경찰국이 라이브커머스, SNS 등 온라인 플랫폼에서 유통되는 위조상품 판매를 근절하기 위해 '온라인 모니터링 전담반'을 가동하고 시민 제보에 최대 2억 원의 포상금을 지급한다. 짝퉁 구매 피해 사례가 증가하고 있으며, 서울시는 지난 4년간 약 427억 원 상당의 위조상품을 압수하는 성과를 거뒀다. 위조상품 판매는 상표법에 따라 처벌받는다.</t>
+          <t>충북지식재산센터가 소상공인의 상표권 조기 확보를 위해 상표출원 지원 사업을 본격화합니다. 선출원주의 원칙에 따라 사전 출원이 없을 경우 분쟁 발생 시 상호 변경이나 손해배상 등 법적 부담이 발생할 수 있어, 센터는 기업당 최대 2건의 상표출원을 지원하며 소상공인의 권리 보호를 돕습니다.</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
-          <t>위조상품 판매자의 책임은 명확하나(적합 조건 1), 개별 판매자의 특정 및 자력 확보가 어려워(적합 조건 2 미충족) 소송금융 투자 대상으로서의 회수 가능성이 낮습니다. 판매 영상 삭제, 영수증 조작 등 증거 인멸 시도가 잦아 개별 피해자의 소송 진행이 쉽지 않습니다. 서울시의 수사는 형사 처벌에 중점을 둡니다.</t>
+          <t>해당 기사는 충북지식재산센터의 소상공인 상표출원 지원 사업에 대한 내용으로, 특정 피해 사건이나 법적 분쟁을 다루고 있지 않습니다. 소송금융 투자 대상이 될 만한 구체적인 분쟁 당사자, 피해 규모, 책임 소재 등이 명확하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H110" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I110" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J110" t="inlineStr">
         <is>
-          <t>‘라방·SNS 짝퉁’ 뿌리뽑겠다며 억대 포상금 내건 서울시</t>
+          <t>충북지식재산센터, 소상공인 상표출원 지원 본격화…기업당 최대 2건 지...</t>
         </is>
       </c>
       <c r="K110" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>ccdn.co.kr</t>
         </is>
       </c>
       <c r="L110" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M110" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10696952?ref=naver</t>
+          <t>https://www.ccdn.co.kr/news/articleView.html?idxno=1069047</t>
         </is>
       </c>
       <c r="N110" t="inlineStr">
         <is>
-          <t>2026-03-21 00:26:31.124527+00:00</t>
+          <t>2026-03-22 12:43:07.921674+00:00</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C111" t="inlineStr"/>
       <c r="D111" t="inlineStr"/>
       <c r="E111" t="inlineStr">
         <is>
-          <t>정부 정책 발표</t>
+          <t>상표출원 지원사업 진행 중</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
-          <t>정부가 '제4차 국가지식재산 기본계획(2027~2031) 정책방향'을 심의·확정하며 지식재산을 국가 성장동력으로 삼는 중장기 전략을 발표했습니다. 이 계획은 창업·사업화 지원, IP 보호 강화, 선도기술 확보, AI 전환 대응 등 5대 전략과 20대 핵심과제를 포함합니다. 이는 특정 사건이나 분쟁에 대한 보도가 아닌, 정부의 정책 방향을 제시하는 내용입니다.</t>
+          <t>충북지식재산센터가 소상공인의 지식재산 경쟁력 강화를 위해 상표출원 지원사업을 본격화합니다. 상표권은 선출원주의가 적용되어 사전 출원이 없을 경우 상표 분쟁 시 법적 부담이 발생할 수 있음을 강조하며, 지난해 244건의 상표출원을 지원했습니다.</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
-          <t>해당 기사는 정부의 지식재산 전략 및 정책 방향을 발표하는 내용으로, 특정 피해 발생 사실이나 소송 대상이 될 만한 분쟁이 존재하지 않습니다. 따라서 적합 조건 중 어느 하나에도 해당하지 않으며, 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>해당 기사는 상표출원 지원사업에 대한 내용으로, 실제 발생한 상표권 분쟁이나 피해 사례를 다루고 있지 않습니다. 따라서 소송금융 투자를 검토할 만한 구체적인 사건이나 피해자, 상대방이 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H111" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I111" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J111" t="inlineStr">
         <is>
-          <t>정부, 지식재산 전략 본격화…AI 전환 대응</t>
+          <t>충북 상표출원 지원사업 본격화…소상공인 지식재산 경쟁력 강화</t>
         </is>
       </c>
       <c r="K111" t="inlineStr">
         <is>
-          <t>viva100.com</t>
+          <t>ccdailynews.com</t>
         </is>
       </c>
       <c r="L111" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M111" t="inlineStr">
         <is>
-          <t>https://www.viva100.com/article/20260320500837</t>
+          <t>https://www.ccdailynews.com/news/articleView.html?idxno=2404789</t>
         </is>
       </c>
       <c r="N111" t="inlineStr">
         <is>
-          <t>2026-03-20 12:57:42.645581+00:00</t>
+          <t>2026-03-22 12:42:10.916235+00:00</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C112" t="inlineStr"/>
       <c r="D112" t="inlineStr"/>
       <c r="E112" t="inlineStr">
         <is>
-          <t>정부 정책 발표 및 법 제도 개선 논의 단계</t>
+          <t>지식재산권 출원 지원 사업</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
-          <t>정부가 제39차 국가지식재산위원회를 개최하여 'AI·지식재산 대전환'을 선포했습니다. 특히 중소기업의 기술 탈취를 근절하기 위해 손해액 입증 없이도 최대 10억 원까지 청구 가능한 법정손해배상제도를 개선하는 등 강력한 IP 보호체계를 구축할 계획입니다.</t>
+          <t>충북지식재산센터가 도내 소상공인을 대상으로 상표 출원 지원 사업을 추진합니다. 선출원주의 원칙에 따라 상표권 조기 확보의 중요성을 강조하며, 기업당 최대 2건의 출원 비용을 지원하고 K컬처 관련 상표의 해외 출원 비용도 지원합니다.</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 기술 탈취 사건이나 분쟁에 대한 보도가 아닌, 정부의 지식재산 보호 정책 강화 방안 발표입니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 사건 발생 사실이 없어 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 소상공인의 상표권 출원을 지원하는 사업에 대한 내용으로, 소송금융 투자 대상이 되는 특정 법적 분쟁이나 피해 사실을 다루고 있지 않습니다. 상대방 책임의 명확성, 충분한 자력, 집단적 피해, 큰 피해 규모, 증거 확보 가능성, 공적 절차 진행 등 소송금융 적합 조건에 해당하는 사항이 전혀 없습니다.</t>
         </is>
       </c>
       <c r="H112" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I112" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J112" t="inlineStr">
         <is>
-          <t>정부, 제39차 국가지식재산위원회 개최… 'AI·지식재산 대전환' 선포</t>
+          <t>충북지식재산센터, 2026년 충북 상표출원 지원사업 본격 추진</t>
         </is>
       </c>
       <c r="K112" t="inlineStr">
         <is>
-          <t>factin.co.kr</t>
+          <t>inews365.com</t>
         </is>
       </c>
       <c r="L112" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M112" t="inlineStr">
         <is>
-          <t>https://www.factin.co.kr/news/articleView.html?idxno=5974</t>
+          <t>https://www.inews365.com/news/article.html?no=911635</t>
         </is>
       </c>
       <c r="N112" t="inlineStr">
         <is>
-          <t>2026-03-20 12:57:34.644906+00:00</t>
+          <t>2026-03-22 12:41:39.271218+00:00</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C113" t="inlineStr"/>
       <c r="D113" t="inlineStr"/>
-      <c r="E113" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E113" t="inlineStr"/>
       <c r="F113" t="inlineStr">
         <is>
-          <t>정부가 K-컬처 보호를 위해 지적재산권 방어 체계를 강화하겠다고 선언했습니다. 이는 기업들이 IP를 담보로 자금을 조달하는 방법을 다각화하고, 기술 탈취 방지를 위한 손해배상 제도를 개선하는 등의 방안을 포함합니다.</t>
+          <t>해당 기사는 상표권의 '선출원주의' 원칙에 따라 조기 권리 확보의 중요성을 강조하고 있습니다. 사전 출원이 없을 경우 상표 분쟁 시 상호 변경이나 손해배상 등 법적 부담이 발생할 수 있음을 경고하며, 충북 지역의 상표출원 지원 및 K푸드·K뷰티 해외출원 지원 소식을 전하고 있습니다.</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
-          <t>해당 기사는 정부의 지적재산권 보호 및 손해배상 제도 개선에 대한 정책 발표로, 특정 피해 사건이나 소송 당사자가 존재하지 않습니다. 소송금융 투자 대상이 될 만한 구체적인 분쟁이나 피해 발생 사실이 없어 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 상표권 출원의 중요성과 지원 사업에 대한 일반적인 정보 제공 기사입니다. 소송금융 투자 대상이 될 만한 특정 피해자, 상대방, 피해 규모, 진행 단계 등이 전혀 언급되어 있지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H113" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I113" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J113" t="inlineStr">
         <is>
-          <t>정부, K-컬처 보호 위해 지적재산권 방어 체계 강화 선언</t>
+          <t>충북 상표출원 지원…K푸드·K뷰티 해외출원도</t>
         </is>
       </c>
       <c r="K113" t="inlineStr">
         <is>
-          <t>gokorea.kr</t>
+          <t>daejonilbo.com</t>
         </is>
       </c>
       <c r="L113" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M113" t="inlineStr">
         <is>
-          <t>https://www.gokorea.kr/news/articleView.html?idxno=861057</t>
+          <t>https://www.daejonilbo.com/news/articleView.html?idxno=2264085</t>
         </is>
       </c>
       <c r="N113" t="inlineStr">
         <is>
-          <t>2026-03-20 12:50:29.326035+00:00</t>
+          <t>2026-03-22 12:41:26.318508+00:00</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C114" t="inlineStr"/>
-      <c r="D114" t="inlineStr"/>
+      <c r="C114" t="inlineStr">
+        <is>
+          <t>세바스찬 드 위드</t>
+        </is>
+      </c>
+      <c r="D114" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>정부의 4차 국가지식재산 기본계획(2027~2031) 정책 방향 논의 및 초안 마련 단계</t>
+          <t>캘리포니아 주 상급법원에 소송 제기</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
-          <t>정부가 K-컬처 IP 침해에 대응하고 아이디어·기술 탈취를 막기 위해 민관 공동 방어체계를 구축하고 손해배상제도를 개선할 방침입니다. 이는 4차 국가지식재산 기본계획의 일환으로, IP 담보대출 지원 다각화 및 특허심사 서비스 혁신 방안 등도 포함됩니다. 현재 정책 방향 논의 및 초안 마련 단계에 있으며, 11월 최종 확정될 예정입니다.</t>
+          <t>벤 샌도프스키 CEO가 세바스찬 드 위드를 상대로 캘리포니아 주 상급법원에 소송을 제기한 상태입니다. 이 소송은 '아이폰18 프로' 카메라 기술과 관련된 분쟁으로 보이며, 드 위드 측은 소송이 근거 없다고 주장하고 있습니다.</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 IP 침해 사건이나 분쟁에 대한 보도가 아닌, 정부의 지식재산권 보호 정책 방향 및 제도 개선 계획을 다루고 있습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 사건이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>기사는 두 개인/소규모 기업 대표 간의 소송을 다루고 있으며, 대기업이나 공공기관 등 자력 있는 상대방이 특정되지 않습니다. 또한 집단적 피해나 대규모 피해 금액에 대한 언급이 없어 소송금융 투자 대상으로서의 매력이 낮습니다.</t>
         </is>
       </c>
       <c r="H114" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I114" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J114" t="inlineStr">
         <is>
-          <t>정부, K-컬처 IP침해 민관방어체계 구축…기술탈취 방지 손배제도 개선</t>
+          <t>'아이폰18 프로' 전문가급 카메라 될뻔했는데…진흙탕 싸움 왜?</t>
         </is>
       </c>
       <c r="K114" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>ddaily.co.kr</t>
         </is>
       </c>
       <c r="L114" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="M114" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20021968?ref=naver</t>
+          <t>https://www.ddaily.co.kr/page/view/2026032201281991317</t>
         </is>
       </c>
       <c r="N114" t="inlineStr">
         <is>
-          <t>2026-03-20 12:50:15.007219+00:00</t>
+          <t>2026-03-22 00:36:58.146581+00:00</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C115" t="inlineStr"/>
       <c r="D115" t="inlineStr"/>
       <c r="E115" t="inlineStr">
         <is>
-          <t>K-컬처 IP 침해 방어체계 구축 및 손해배상제도 개선 논의</t>
+          <t>소상공인 상표출원 지원사업 추진</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
-          <t>정부와 민간이 K-컬처 지식재산 침해에 공동 대응하기 위한 방안을 모색 중이다. IP 담보 대출 지원 확대, 아이디어·기술 탈취 손해배상제도 개선, 민관 공동 방어체계 구축 등이 논의되고 있다. 이는 특정 사건이 아닌 지식재산 보호 정책 방향에 대한 내용이다.</t>
+          <t>충북지식재산센터가 2026년 '소상공인 IP창출지원' 사업을 통해 충북 도내 소상공인의 상표 출원을 지원한다. 선출원주의에 따라 상표권 조기 확보의 중요성을 강조하며, 기업당 최대 2건의 출원 비용을 지원하고 K컬처 관련 상표의 해외 출원 비용도 지원한다. 이 사업은 소상공인의 지식재산 경쟁력 강화를 목표로 한다.</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
-          <t>이 기사는 특정 지식재산권 침해 사건에 대한 보도가 아닌, K-컬처 지식재산 보호를 위한 정책 및 제도 개선 방안을 논의하는 내용입니다. 소송 상대방, 피해 규모, 구체적인 사건 진행 단계 등이 특정되지 않아 소송금융 투자 대상으로 적합하지 않습니다.</t>
+          <t>이 기사는 소상공인 상표출원 지원사업에 대한 내용으로, 소송금융 투자를 검토할 만한 법적 분쟁이나 피해 사실이 존재하지 않습니다. 특정된 상대방이나 피해 규모가 없어 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H115" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I115" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J115" t="inlineStr">
         <is>
-          <t>'K-컬처' 지적재산 침해 공동방어…단계적 남북 교류 모색</t>
+          <t>2026년 충북 상표출원 지원사업 본격 추진</t>
         </is>
       </c>
       <c r="K115" t="inlineStr">
         <is>
-          <t>goodnews1.com</t>
+          <t>joongdo.co.kr</t>
         </is>
       </c>
       <c r="L115" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="M115" t="inlineStr">
         <is>
-          <t>https://www.goodnews1.com/news/articleView.html?idxno=457827</t>
+          <t>https://www.joongdo.co.kr/web/view.php?key=20260322010007109</t>
         </is>
       </c>
       <c r="N115" t="inlineStr">
         <is>
-          <t>2026-03-20 12:49:57.007402+00:00</t>
+          <t>2026-03-22 00:30:16.009428+00:00</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C116" t="inlineStr"/>
-      <c r="D116" t="inlineStr"/>
+      <c r="D116" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>정부 정책 수립 단계</t>
+          <t>서울중앙지방법원 계좌 가압류 인용</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
-          <t>정부가 K-컬처 및 K-브랜드 가치 훼손 방지, 중소기업 기술 탈취 대응 등을 골자로 하는 '제4차 국가지식재산 기본계획' 추진 방향을 확정했습니다. 해외 특허 소송에 대한 정부 지원, IP 담보 대출 다각화, 아이디어 탈취 손해배상제도 개선 등을 추진할 예정입니다.</t>
+          <t>엔씨소프트가 불법 사설서버 운영자들을 상대로 계좌 가압류 신청을 인용받으며 손해배상 채권의 존재를 인정받았다. 불법 사설서버는 게임을 무단 복제·변조하여 운용하는 비공식 서버로, 엔씨소프트는 이에 대해 무관용 원칙으로 대응하고 있다.</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 지식재산권 침해 사건에 대한 보도가 아닌, 정부의 지식재산 보호 정책 수립 및 추진 방향에 대한 발표입니다. 소송금융 투자를 위한 구체적인 피해자, 상대방, 피해 규모, 진행 단계 등이 전혀 특정되지 않아 투자 대상으로서의 적합 조건에 해당하지 않습니다.</t>
+          <t>상대방 책임이 명확하고(적합 조건 1) 법원의 가압류 인용으로 증거가 확보되었으나(적합 조건 5), 원고가 대기업인 엔씨소프트이므로 소송 비용 조달에 어려움이 없어 소송금융의 일반적인 고객 대상과는 거리가 있어 투자 적합도가 낮다.</t>
         </is>
       </c>
       <c r="H116" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I116" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J116" t="inlineStr">
         <is>
-          <t>'지식재산 강국' 도약 선언...'K-컬처' 지적재산권 민관 공동방어</t>
+          <t>엔씨  무관용 원칙  불법 서버·매크로 전면전</t>
         </is>
       </c>
       <c r="K116" t="inlineStr">
         <is>
-          <t>youthdaily.co.kr</t>
+          <t>newsclaim.co.kr</t>
         </is>
       </c>
       <c r="L116" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="M116" t="inlineStr">
         <is>
-          <t>https://www.youthdaily.co.kr/news/article.html?no=215854</t>
+          <t>https://www.newsclaim.co.kr/news/articleView.html?idxno=3058503</t>
         </is>
       </c>
       <c r="N116" t="inlineStr">
         <is>
-          <t>2026-03-20 12:49:50.762987+00:00</t>
+          <t>2026-03-22 00:30:08.223409+00:00</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C117" t="inlineStr"/>
       <c r="D117" t="inlineStr"/>
       <c r="E117" t="inlineStr">
         <is>
-          <t>정부 정책 논의 및 개선 추진</t>
+          <t>정책 논의 단계</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
-          <t>정부가 국가지식재산위원회를 열고 공정하고 강력한 지식재산권 보호체계 구축 방안을 논의했습니다. 특허심사 대기기간 단축, 심사관 증원, 손해배상제도 개선 등이 주요 내용입니다. 이는 지식재산권 침해에 대한 대응력 강화 및 피해 구제 확대를 목표로 합니다.</t>
+          <t>이 기사는 한국의 지식재산 분쟁 해결 시스템의 실효성과 신뢰성을 높이기 위해 특허침해소송에서 공동소송대리 제도를 정착시키겠다는 목표를 제시합니다. 이는 단순한 직역 확대가 아닌 구조적 과제로, AI 시대에 변호사들이 공동 대응해야 할 필요성을 강조하고 있습니다.</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
-          <t>이 기사는 특정 지식재산권 침해 사건이 아닌, 정부의 지식재산권 보호 정책 개선 방안을 다루고 있습니다. 따라서 소송금융 투자를 위한 구체적인 피해자, 상대방, 피해 규모 등이 특정되지 않아 투자 대상으로서의 적합성이 매우 낮습니다.</t>
+          <t>이 기사는 특정 특허 침해 사건이나 구체적인 피해 상황을 다루는 것이 아니라, 특허침해소송에서 '공동소송대리 제도 정착'이라는 정책적 목표와 시스템 개선에 대한 논의를 담고 있습니다. 따라서 소송금융 투자 검토를 위한 적합 조건(상대방 책임 명확성, 자력, 집단적 피해, 피해 규모, 증거, 공적 절차 진행 등)을 판단할 수 있는 구체적인 정보가 부재합니다.</t>
         </is>
       </c>
       <c r="H117" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I117" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J117" t="inlineStr">
         <is>
-          <t>정부, 특허심사 대기기간 단축·심사관 대규모 증원 추진…손배제도 개...</t>
+          <t>AI시대, 변호사와 공동 대응</t>
         </is>
       </c>
       <c r="K117" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>lawtimes.co.kr</t>
         </is>
       </c>
       <c r="L117" t="inlineStr">
         <is>
           <t>2026-03-20</t>
         </is>
       </c>
       <c r="M117" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/politics/president/6108245</t>
+          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=218074</t>
         </is>
       </c>
       <c r="N117" t="inlineStr">
         <is>
-          <t>2026-03-20 12:48:45.488546+00:00</t>
+          <t>2026-03-21 00:38:27.688525+00:00</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C118" t="inlineStr"/>
-      <c r="D118" t="inlineStr"/>
+      <c r="D118" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>정부 정책 수립 및 제도 개선 논의 중</t>
+          <t>서울시 민생사법경찰국 '온라인 모니터링 전담반' 상시 가동, 위조상품 판매자 형사입건 및 압수 수사 진행 중.</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
-          <t>정부가 지식재산처 출범 후 첫 국가지식재산위원회를 개최하여 특허 심사 서비스 혁신 방안과 제4차 국가지식재산 기본계획 정책 방향을 논의했습니다. 주요 내용은 특허 심사 대기 기간 단축, 창업기업 초고속 심사 확대, 지식재산권 침해에 대한 손해배상 제도 강화 및 범정부 피해 구제 지원 체계 구축 등입니다.</t>
+          <t>서울시 민생사법경찰국이 라이브커머스, SNS 등 온라인 플랫폼에서 유통되는 위조상품 판매를 근절하기 위해 '온라인 모니터링 전담반'을 가동하고 시민 제보에 최대 2억 원의 포상금을 지급한다. 짝퉁 구매 피해 사례가 증가하고 있으며, 서울시는 지난 4년간 약 427억 원 상당의 위조상품을 압수하는 성과를 거뒀다. 위조상품 판매는 상표법에 따라 처벌받는다.</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
-          <t>이 기사는 정부의 지식재산권 보호 강화 정책 및 특허 심사 제도 개선 방안에 대한 논의를 다루고 있습니다. 특정 피해 사건이나 소송 대상이 명확히 제시되지 않아, 소송금융 투자 대상으로서의 적합 조건(상대방 책임 명확성, 자력, 집단적 피해, 피해 규모, 증거 등)을 충족하지 못합니다.</t>
+          <t>위조상품 판매자의 책임은 명확하나(적합 조건 1), 개별 판매자의 특정 및 자력 확보가 어려워(적합 조건 2 미충족) 소송금융 투자 대상으로서의 회수 가능성이 낮습니다. 판매 영상 삭제, 영수증 조작 등 증거 인멸 시도가 잦아 개별 피해자의 소송 진행이 쉽지 않습니다. 서울시의 수사는 형사 처벌에 중점을 둡니다.</t>
         </is>
       </c>
       <c r="H118" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I118" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J118" t="inlineStr">
         <is>
-          <t>2029년까지 특허 심사대기기간 10개월 안으로 줄인다</t>
+          <t>‘라방·SNS 짝퉁’ 뿌리뽑겠다며 억대 포상금 내건 서울시</t>
         </is>
       </c>
       <c r="K118" t="inlineStr">
         <is>
-          <t>nocutnews.co.kr</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L118" t="inlineStr">
         <is>
           <t>2026-03-20</t>
         </is>
       </c>
       <c r="M118" t="inlineStr">
         <is>
-          <t>https://www.nocutnews.co.kr/news/6488241?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260320114627</t>
+          <t>https://biz.heraldcorp.com/article/10696952?ref=naver</t>
         </is>
       </c>
       <c r="N118" t="inlineStr">
         <is>
-          <t>2026-03-20 12:48:29.438175+00:00</t>
+          <t>2026-03-21 00:26:31.124527+00:00</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C119" t="inlineStr"/>
       <c r="D119" t="inlineStr"/>
       <c r="E119" t="inlineStr">
         <is>
-          <t>정부 정책 기본계획 수립 단계</t>
+          <t>정부 정책 발표</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
-          <t>정부가 K-컬처 지적재산권 침해에 대응하고 중소기업 기술 탈취 및 해외 기술 유출을 엄단하기 위한 민관 공동보호 체계를 구축할 계획을 발표했습니다. 국가지식재산정책 기본계획을 통해 지식재산 기반 스타트업 육성, 특허심사 기간 단축, 미국 특허 소송 공동 대응 방안 등을 마련할 예정이며, 오는 11월 최종 확정됩니다.</t>
+          <t>정부가 '제4차 국가지식재산 기본계획(2027~2031) 정책방향'을 심의·확정하며 지식재산을 국가 성장동력으로 삼는 중장기 전략을 발표했습니다. 이 계획은 창업·사업화 지원, IP 보호 강화, 선도기술 확보, AI 전환 대응 등 5대 전략과 20대 핵심과제를 포함합니다. 이는 특정 사건이나 분쟁에 대한 보도가 아닌, 정부의 정책 방향을 제시하는 내용입니다.</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 지적재산권 침해 사건에 대한 보도가 아닌, 정부의 K-컬처 지적재산권 보호 및 기술 유출 엄단 정책 발표에 관한 내용입니다. 특정 피해자, 상대방, 피해 규모가 명시되지 않아 소송금융 투자 대상으로서의 구체적인 사건이 존재하지 않습니다. (적합 조건 1, 2, 3, 4, 5, 6 모두 미해당)</t>
+          <t>해당 기사는 정부의 지식재산 전략 및 정책 방향을 발표하는 내용으로, 특정 피해 발생 사실이나 소송 대상이 될 만한 분쟁이 존재하지 않습니다. 따라서 적합 조건 중 어느 하나에도 해당하지 않으며, 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H119" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I119" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J119" t="inlineStr">
         <is>
-          <t>정부  K-컬처 지적재산침해 보호...기술유출 엄단</t>
+          <t>정부, 지식재산 전략 본격화…AI 전환 대응</t>
         </is>
       </c>
       <c r="K119" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>viva100.com</t>
         </is>
       </c>
       <c r="L119" t="inlineStr">
         <is>
           <t>2026-03-20</t>
         </is>
       </c>
       <c r="M119" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0101_202603201453037876</t>
+          <t>https://www.viva100.com/article/20260320500837</t>
         </is>
       </c>
       <c r="N119" t="inlineStr">
         <is>
-          <t>2026-03-20 12:41:53.379150+00:00</t>
+          <t>2026-03-20 12:57:42.645581+00:00</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C120" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C120" t="inlineStr"/>
       <c r="D120" t="inlineStr"/>
-      <c r="E120" t="inlineStr"/>
+      <c r="E120" t="inlineStr">
+        <is>
+          <t>정부 정책 발표 및 법 제도 개선 논의 단계</t>
+        </is>
+      </c>
       <c r="F120" t="inlineStr">
         <is>
-          <t>블록버스터 비만 치료제 위고비(오젬픽)의 특허 보호가 인도, 중국 등 일부 국가에서 만료되어 복제약 출시가 임박했습니다. 이로 인해 약값이 크게 하락할 것으로 예상되며, 오리지널 약품 제조사인 노보 노르디스크는 독점 유지를 위해 소송을 벌이고 가격을 인하하는 등 경쟁에 대비하고 있습니다. 한국, 미국, 유럽 등에서는 특허 보호 기간이 연장되어 복제약 출시가 늦춰질 예정입니다.</t>
+          <t>정부가 제39차 국가지식재산위원회를 개최하여 'AI·지식재산 대전환'을 선포했습니다. 특히 중소기업의 기술 탈취를 근절하기 위해 손해액 입증 없이도 최대 10억 원까지 청구 가능한 법정손해배상제도를 개선하는 등 강력한 IP 보호체계를 구축할 계획입니다.</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
-          <t>기사는 특허 만료에 따른 복제약 출시 및 시장 경쟁 상황을 다루고 있으며, 특정 주체의 명확한 위법 행위로 인해 다수의 피해자가 발생하여 손해배상을 청구할 수 있는 사건으로 보기 어렵습니다. 노보 노르디스크가 진행하는 소송은 특허 방어를 위한 것으로, 소송금융의 일반적인 투자 대상인 원고 측 손해배상 청구 사건과는 거리가 있습니다.</t>
+          <t>해당 기사는 특정 기술 탈취 사건이나 분쟁에 대한 보도가 아닌, 정부의 지식재산 보호 정책 강화 방안 발표입니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 사건 발생 사실이 없어 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H120" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I120" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J120" t="inlineStr">
         <is>
-          <t>비만치료제 위고비 복제약, 인도에서 주말 첫 출시</t>
+          <t>정부, 제39차 국가지식재산위원회 개최… 'AI·지식재산 대전환' 선포</t>
         </is>
       </c>
       <c r="K120" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>factin.co.kr</t>
         </is>
       </c>
       <c r="L120" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M120" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260320_0003556353</t>
+          <t>https://www.factin.co.kr/news/articleView.html?idxno=5974</t>
         </is>
       </c>
       <c r="N120" t="inlineStr">
         <is>
-          <t>2026-03-20 00:54:41.915866+00:00</t>
+          <t>2026-03-20 12:57:34.644906+00:00</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C121" t="inlineStr"/>
       <c r="D121" t="inlineStr"/>
       <c r="E121" t="inlineStr">
         <is>
-          <t>특허 등록 및 향후 소송 가능성 언급</t>
+          <t>정부 정책 발표</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
-          <t>알테오젠의 ALT-B4 특허 등록이 향후 글로벌 소송 및 협상 구도에 중요한 변수가 될 것이라는 관측이 제기되었습니다. ALT-B4에 대한 높은 수익 의존도를 고려할 때, 특허 등록은 회사의 IP 경영 성과로 평가됩니다. 그러나 기사는 구체적인 소송 발생이나 피해 사실을 다루기보다는 미래의 가능성을 언급하고 있습니다.</t>
+          <t>정부가 K-컬처 보호를 위해 지적재산권 방어 체계를 강화하겠다고 선언했습니다. 이는 기업들이 IP를 담보로 자금을 조달하는 방법을 다각화하고, 기술 탈취 방지를 위한 손해배상 제도를 개선하는 등의 방안을 포함합니다.</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
-          <t>기사는 알테오젠의 특허 등록이 향후 소송 및 협상 구도에 미칠 영향에 대한 관측을 다루고 있으며, 구체적인 피해 발생 사실, 특정된 소송 상대방, 피해 규모 등이 명확히 제시되지 않아 소송금융 투자 대상으로 적합하지 않습니다. (적합 조건 1, 3, 4, 5, 6 미충족)</t>
+          <t>해당 기사는 정부의 지적재산권 보호 및 손해배상 제도 개선에 대한 정책 발표로, 특정 피해 사건이나 소송 당사자가 존재하지 않습니다. 소송금융 투자 대상이 될 만한 구체적인 분쟁이나 피해 발생 사실이 없어 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H121" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I121" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J121" t="inlineStr">
         <is>
-          <t>[어바웃 C] 알테오젠 특허등록 의미, 전태연 체제 'IP 경영' 성과</t>
+          <t>정부, K-컬처 보호 위해 지적재산권 방어 체계 강화 선언</t>
         </is>
       </c>
       <c r="K121" t="inlineStr">
         <is>
-          <t>bloter.net</t>
+          <t>gokorea.kr</t>
         </is>
       </c>
       <c r="L121" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M121" t="inlineStr">
         <is>
-          <t>https://www.bloter.net/news/articleView.html?idxno=657191</t>
+          <t>https://www.gokorea.kr/news/articleView.html?idxno=861057</t>
         </is>
       </c>
       <c r="N121" t="inlineStr">
         <is>
-          <t>2026-03-20 00:45:22.086811+00:00</t>
+          <t>2026-03-20 12:50:29.326035+00:00</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C122" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C122" t="inlineStr"/>
+      <c r="D122" t="inlineStr"/>
       <c r="E122" t="inlineStr">
         <is>
-          <t>로열티 소송 패소 후 합의금 책정 및 조달 단계</t>
+          <t>정부의 4차 국가지식재산 기본계획(2027~2031) 정책 방향 논의 및 초안 마련 단계</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
-          <t>셀루메드가 미국 의료기기 기업 뷰첼 파파스와의 로열티 소송에서 패소하여 176억원의 합의금이 책정되었다. 셀루메드는 이 합의금 조달을 위해 유상증자를 진행 중이며, 이로 인해 자본잠식 리스크에 직면해 있다.</t>
+          <t>정부가 K-컬처 IP 침해에 대응하고 아이디어·기술 탈취를 막기 위해 민관 공동 방어체계를 구축하고 손해배상제도를 개선할 방침입니다. 이는 4차 국가지식재산 기본계획의 일환으로, IP 담보대출 지원 다각화 및 특허심사 서비스 혁신 방안 등도 포함됩니다. 현재 정책 방향 논의 및 초안 마련 단계에 있으며, 11월 최종 확정될 예정입니다.</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
-          <t>이미 소송에서 패소하여 합의금이 책정되었고, 유상증자를 통해 합의금을 조달하는 단계이므로 사실상 종결된 사건에 해당합니다. (부적합 조건: 이미 종결된 사건)</t>
+          <t>해당 기사는 특정 IP 침해 사건이나 분쟁에 대한 보도가 아닌, 정부의 지식재산권 보호 정책 방향 및 제도 개선 계획을 다루고 있습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 사건이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H122" t="inlineStr">
         <is>
-          <t>176억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I122" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J122" t="inlineStr">
         <is>
-          <t>[더벨][한국거래소 제재 워치] '자본잠식 리스크' 셀루메드, 시장 생존 ...</t>
+          <t>정부, K-컬처 IP침해 민관방어체계 구축…기술탈취 방지 손배제도 개선</t>
         </is>
       </c>
       <c r="K122" t="inlineStr">
         <is>
-          <t>thebell.co.kr</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L122" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M122" t="inlineStr">
         <is>
-          <t>https://www.thebell.co.kr/free/content/ArticleView.asp?key=202603181057410520107223</t>
+          <t>https://www.sedaily.com/article/20021968?ref=naver</t>
         </is>
       </c>
       <c r="N122" t="inlineStr">
         <is>
-          <t>2026-03-20 00:43:24.902807+00:00</t>
+          <t>2026-03-20 12:50:15.007219+00:00</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C123" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C123" t="inlineStr"/>
+      <c r="D123" t="inlineStr"/>
       <c r="E123" t="inlineStr">
         <is>
-          <t>1심에서 피고(서주) 승소, 항소 가능성 있음</t>
+          <t>K-컬처 IP 침해 방어체계 구축 및 손해배상제도 개선 논의</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
-          <t>빙그레가 서주를 상대로 '메로나' 유사제품에 대한 부정경쟁행위 금지 소송을 제기했으나, 1심에서 서주가 승소했다. 이 사건은 빙과 업계를 넘어 식품업계 전반의 유사 제품 논란에 영향을 미칠 것으로 예상된다.</t>
+          <t>정부와 민간이 K-컬처 지식재산 침해에 공동 대응하기 위한 방안을 모색 중이다. IP 담보 대출 지원 확대, 아이디어·기술 탈취 손해배상제도 개선, 민관 공동 방어체계 구축 등이 논의되고 있다. 이는 특정 사건이 아닌 지식재산 보호 정책 방향에 대한 내용이다.</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
-          <t>1심에서 원고(빙그레)가 패소하여 상대방 책임이 명확하지 않으며(적합 조건 1 불충족), 다수의 피해자가 발생하는 집단적 피해 사건이 아님(적합 조건 3 불충족). 또한, 기사에서 구체적인 피해 규모를 파악하기 어려워 소송금융 투자 매력이 낮음(적합 조건 4 불충족).</t>
+          <t>이 기사는 특정 지식재산권 침해 사건에 대한 보도가 아닌, K-컬처 지식재산 보호를 위한 정책 및 제도 개선 방안을 논의하는 내용입니다. 소송 상대방, 피해 규모, 구체적인 사건 진행 단계 등이 특정되지 않아 소송금융 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H123" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I123" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J123" t="inlineStr">
         <is>
-          <t>'메로나'부터 '불닭'까지…유사제품 분쟁 확산에 브랜드 보호 전면전</t>
+          <t>'K-컬처' 지적재산 침해 공동방어…단계적 남북 교류 모색</t>
         </is>
       </c>
       <c r="K123" t="inlineStr">
         <is>
-          <t>news2day.co.kr</t>
+          <t>goodnews1.com</t>
         </is>
       </c>
       <c r="L123" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M123" t="inlineStr">
         <is>
-          <t>https://www.news2day.co.kr/article/20260319500228</t>
+          <t>https://www.goodnews1.com/news/articleView.html?idxno=457827</t>
         </is>
       </c>
       <c r="N123" t="inlineStr">
         <is>
-          <t>2026-03-20 00:42:39.917988+00:00</t>
+          <t>2026-03-20 12:49:57.007402+00:00</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C124" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C124" t="inlineStr"/>
+      <c r="D124" t="inlineStr"/>
       <c r="E124" t="inlineStr">
         <is>
-          <t>민사소송 승소</t>
+          <t>정부 정책 수립 단계</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
-          <t>카카오엔터테인먼트와 네이버웹툰이 불법 웹툰 유통 사이트 '아지툰' 운영자를 상대로 제기한 손해배상 소송에서 승소했습니다. 이번 판결은 문화체육관광부 등 민관과 업계의 공조로 운영자가 검거 및 형사처벌을 받은 후 진행된 민사소송의 결과입니다.</t>
+          <t>정부가 K-컬처 및 K-브랜드 가치 훼손 방지, 중소기업 기술 탈취 대응 등을 골자로 하는 '제4차 국가지식재산 기본계획' 추진 방향을 확정했습니다. 해외 특허 소송에 대한 정부 지원, IP 담보 대출 다각화, 아이디어 탈취 손해배상제도 개선 등을 추진할 예정입니다.</t>
         </is>
       </c>
       <c r="G124" t="inlineStr">
         <is>
-          <t>해당 사건은 카카오와 네이버가 불법유통 사이트 운영자를 상대로 제기한 민사소송에서 이미 승소한 '종결된 사건'에 해당합니다. 이는 소송금융 투자 대상으로서 부적합 조건에 해당합니다. 비록 상대방 책임이 명확하고 공적 절차가 진행되었으나, 이미 판결이 선고되어 신규 소송금융 기회는 없습니다.</t>
+          <t>해당 기사는 특정 지식재산권 침해 사건에 대한 보도가 아닌, 정부의 지식재산 보호 정책 수립 및 추진 방향에 대한 발표입니다. 소송금융 투자를 위한 구체적인 피해자, 상대방, 피해 규모, 진행 단계 등이 전혀 특정되지 않아 투자 대상으로서의 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H124" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I124" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J124" t="inlineStr">
         <is>
-          <t>카카오·네이버 '웹툰 불법유통' 손배소 승소</t>
+          <t>'지식재산 강국' 도약 선언...'K-컬처' 지적재산권 민관 공동방어</t>
         </is>
       </c>
       <c r="K124" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>youthdaily.co.kr</t>
         </is>
       </c>
       <c r="L124" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M124" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/2026031933361</t>
+          <t>https://www.youthdaily.co.kr/news/article.html?no=215854</t>
         </is>
       </c>
       <c r="N124" t="inlineStr">
         <is>
-          <t>2026-03-19 13:02:04.260653+00:00</t>
+          <t>2026-03-20 12:49:50.762987+00:00</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C125" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C125" t="inlineStr"/>
+      <c r="D125" t="inlineStr"/>
       <c r="E125" t="inlineStr">
         <is>
-          <t>카카오엔터테인먼트가 승소하여 20억원 전액 인용 판결을 받음</t>
+          <t>정부 정책 논의 및 개선 추진</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
-          <t>카카오엔터테인먼트가 불법유통 사이트 '아지툰'을 상대로 제기한 소송에서 승소하여 20억 원 전액을 인용받았습니다. 이는 불법 콘텐츠 유통에 대한 강력한 법적 대응의 성공 사례로 평가되지만, 피고가 불법 사이트라는 점에서 실제 배상금 회수 가능성은 미지수입니다.</t>
+          <t>정부가 국가지식재산위원회를 열고 공정하고 강력한 지식재산권 보호체계 구축 방안을 논의했습니다. 특허심사 대기기간 단축, 심사관 증원, 손해배상제도 개선 등이 주요 내용입니다. 이는 지식재산권 침해에 대한 대응력 강화 및 피해 구제 확대를 목표로 합니다.</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
-          <t>상대방인 '아지툰'이 불법유통 사이트이므로 '상대방에게 자력이 충분함' (적합 조건 2)이 충족되지 않아 투자 회수 가능성이 낮습니다. 불법 사이트의 특성상 배상금 집행이 어려울 수 있습니다. 이미 승소 판결이 선고된 단계이므로, 소송 진행을 위한 신규 투자 기회로서는 적합도가 낮습니다.</t>
+          <t>이 기사는 특정 지식재산권 침해 사건이 아닌, 정부의 지식재산권 보호 정책 개선 방안을 다루고 있습니다. 따라서 소송금융 투자를 위한 구체적인 피해자, 상대방, 피해 규모 등이 특정되지 않아 투자 대상으로서의 적합성이 매우 낮습니다.</t>
         </is>
       </c>
       <c r="H125" t="inlineStr">
         <is>
-          <t>20억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I125" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J125" t="inlineStr">
         <is>
-          <t>카카오엔터, 불법유통 사이트 ‘아지툰’에 승소 … 20억원 전액 인용</t>
+          <t>정부, 특허심사 대기기간 단축·심사관 대규모 증원 추진…손배제도 개...</t>
         </is>
       </c>
       <c r="K125" t="inlineStr">
         <is>
-          <t>biz.newdaily.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L125" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M125" t="inlineStr">
         <is>
-          <t>https://biz.newdaily.co.kr/site/data/html/2026/03/19/2026031900394.html</t>
+          <t>https://www.news1.kr/politics/president/6108245</t>
         </is>
       </c>
       <c r="N125" t="inlineStr">
         <is>
-          <t>2026-03-19 12:51:06.880431+00:00</t>
+          <t>2026-03-20 12:48:45.488546+00:00</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C126" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C126" t="inlineStr"/>
+      <c r="D126" t="inlineStr"/>
       <c r="E126" t="inlineStr">
         <is>
-          <t>법원 손해배상 책임 인정 및 20억원 배상 판결</t>
+          <t>정부 정책 수립 및 제도 개선 논의 중</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
-          <t>카카오엔터테인먼트와 네이버웹툰이 웹툰·웹소설 불법 유통 사이트 '아지툰'을 상대로 제기한 손해배상 소송에서 승소했습니다. 법원은 각 원고가 청구한 10억원씩 총 20억원의 배상 책임을 인정했습니다. 아지툰은 웹툰 75만건, 웹소설 250만건을 불법 유통한 것으로 알려졌습니다.</t>
+          <t>정부가 지식재산처 출범 후 첫 국가지식재산위원회를 개최하여 특허 심사 서비스 혁신 방안과 제4차 국가지식재산 기본계획 정책 방향을 논의했습니다. 주요 내용은 특허 심사 대기 기간 단축, 창업기업 초고속 심사 확대, 지식재산권 침해에 대한 손해배상 제도 강화 및 범정부 피해 구제 지원 체계 구축 등입니다.</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
-          <t>해당 소송은 이미 법원에서 원고 승소 판결이 선고되어 손해배상 책임이 인정된 사건입니다. 소송금융은 주로 소송 진행 비용을 지원하므로, 이미 판결이 난 사건은 '부적합 조건: 이미 종결된 사건'에 해당하여 투자 적합도가 낮습니다.</t>
+          <t>이 기사는 정부의 지식재산권 보호 강화 정책 및 특허 심사 제도 개선 방안에 대한 논의를 다루고 있습니다. 특정 피해 사건이나 소송 대상이 명확히 제시되지 않아, 소송금융 투자 대상으로서의 적합 조건(상대방 책임 명확성, 자력, 집단적 피해, 피해 규모, 증거 등)을 충족하지 못합니다.</t>
         </is>
       </c>
       <c r="H126" t="inlineStr">
         <is>
-          <t>20억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I126" t="inlineStr">
         <is>
-          <t>다수 창작자</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J126" t="inlineStr">
         <is>
-          <t>카카오엔터, 웹툰·웹소설 불법유통 '아지툰' 상대 승소… 강력 경고이...</t>
+          <t>2029년까지 특허 심사대기기간 10개월 안으로 줄인다</t>
         </is>
       </c>
       <c r="K126" t="inlineStr">
         <is>
-          <t>financialpost.co.kr</t>
+          <t>nocutnews.co.kr</t>
         </is>
       </c>
       <c r="L126" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M126" t="inlineStr">
         <is>
-          <t>https://www.financialpost.co.kr/news/articleView.html?idxno=252026</t>
+          <t>https://www.nocutnews.co.kr/news/6488241?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260320114627</t>
         </is>
       </c>
       <c r="N126" t="inlineStr">
         <is>
-          <t>2026-03-19 12:41:30.303741+00:00</t>
+          <t>2026-03-20 12:48:29.438175+00:00</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C127" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C127" t="inlineStr"/>
+      <c r="D127" t="inlineStr"/>
       <c r="E127" t="inlineStr">
         <is>
-          <t>민사소송 승소 판결</t>
+          <t>정부 정책 기본계획 수립 단계</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
-          <t>카카오엔터테인먼트와 네이버웹툰이 불법 웹툰 사이트 '아지툰'을 상대로 제기한 민사소송에서 승소하여 총 20억 원의 손해배상 판결을 받았다. '아지툰'은 약 75만 건의 웹툰을 불법 유통한 것으로 확인되었다.</t>
+          <t>정부가 K-컬처 지적재산권 침해에 대응하고 중소기업 기술 탈취 및 해외 기술 유출을 엄단하기 위한 민관 공동보호 체계를 구축할 계획을 발표했습니다. 국가지식재산정책 기본계획을 통해 지식재산 기반 스타트업 육성, 특허심사 기간 단축, 미국 특허 소송 공동 대응 방안 등을 마련할 예정이며, 오는 11월 최종 확정됩니다.</t>
         </is>
       </c>
       <c r="G127" t="inlineStr">
         <is>
-          <t>이미 민사소송에서 승소 판결이 선고되어 주요 소송 단계가 종료되었고, 불법 웹툰 사이트인 '아지툰'의 자력(solvency)이 불분명하여 실제 배상금 회수가 어려울 가능성이 높다. 이는 소송금융 투자에 있어 핵심적인 회수 가능성 측면에서 부적합하다. (부적합 조건: 상대방 자력 부족, 이미 판결 선고)</t>
+          <t>해당 기사는 특정 지적재산권 침해 사건에 대한 보도가 아닌, 정부의 K-컬처 지적재산권 보호 및 기술 유출 엄단 정책 발표에 관한 내용입니다. 특정 피해자, 상대방, 피해 규모가 명시되지 않아 소송금융 투자 대상으로서의 구체적인 사건이 존재하지 않습니다. (적합 조건 1, 2, 3, 4, 5, 6 모두 미해당)</t>
         </is>
       </c>
       <c r="H127" t="inlineStr">
         <is>
-          <t>20억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I127" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J127" t="inlineStr">
         <is>
-          <t>카카오엔터, 불법 웹툰 사이트 '아지툰' 상대 민사소송 승소</t>
+          <t>정부  K-컬처 지적재산침해 보호...기술유출 엄단</t>
         </is>
       </c>
       <c r="K127" t="inlineStr">
         <is>
-          <t>pinpointnews.co.kr</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L127" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M127" t="inlineStr">
         <is>
-          <t>https://www.pinpointnews.co.kr/news/articleView.html?idxno=438219</t>
+          <t>https://www.ytn.co.kr/_ln/0101_202603201453037876</t>
         </is>
       </c>
       <c r="N127" t="inlineStr">
         <is>
-          <t>2026-03-19 12:40:29.051415+00:00</t>
+          <t>2026-03-20 12:41:53.379150+00:00</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>아지툰 운영자</t>
-[...11 lines deleted...]
-      </c>
+          <t>노보 노르디스크</t>
+        </is>
+      </c>
+      <c r="D128" t="inlineStr"/>
+      <c r="E128" t="inlineStr"/>
       <c r="F128" t="inlineStr">
         <is>
-          <t>카카오엔터테인먼트와 네이버웹툰이 국내 최대 웹툰·웹소설 불법 유통 사이트 '아지툰' 운영자를 상대로 제기한 손해배상 청구 소송에서 승소하여 총 20억 원의 배상 판결을 받았다. 아지툰 운영자는 앞서 형사 재판에서 저작권법 위반 혐의로 징역 2년의 실형을 선고받았으며, 이번 민사 판결은 저작권 침해에 대한 민사상 책임을 엄중히 물었다는 점에서 의미가 있다.</t>
+          <t>블록버스터 비만 치료제 위고비(오젬픽)의 특허 보호가 인도, 중국 등 일부 국가에서 만료되어 복제약 출시가 임박했습니다. 이로 인해 약값이 크게 하락할 것으로 예상되며, 오리지널 약품 제조사인 노보 노르디스크는 독점 유지를 위해 소송을 벌이고 가격을 인하하는 등 경쟁에 대비하고 있습니다. 한국, 미국, 유럽 등에서는 특허 보호 기간이 연장되어 복제약 출시가 늦춰질 예정입니다.</t>
         </is>
       </c>
       <c r="G128" t="inlineStr">
         <is>
-          <t>본 사건은 카카오엔터테인먼트와 네이버웹툰이 아지툰 운영자를 상대로 제기한 손해배상 소송에서 이미 승소하여 20억 원의 배상 판결을 받은 '판결선고' 단계의 사건이다. 소송금융은 주로 소송 진행 비용을 지원하는 것이 목적이므로, 이미 종결된 사건은 투자 대상으로 부적합하다.</t>
+          <t>기사는 특허 만료에 따른 복제약 출시 및 시장 경쟁 상황을 다루고 있으며, 특정 주체의 명확한 위법 행위로 인해 다수의 피해자가 발생하여 손해배상을 청구할 수 있는 사건으로 보기 어렵습니다. 노보 노르디스크가 진행하는 소송은 특허 방어를 위한 것으로, 소송금융의 일반적인 투자 대상인 원고 측 손해배상 청구 사건과는 거리가 있습니다.</t>
         </is>
       </c>
       <c r="H128" t="inlineStr">
         <is>
-          <t>20억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I128" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J128" t="inlineStr">
         <is>
-          <t>카카오·네이버, '아지툰' 상대 20억 손배소 승소</t>
+          <t>비만치료제 위고비 복제약, 인도에서 주말 첫 출시</t>
         </is>
       </c>
       <c r="K128" t="inlineStr">
         <is>
-          <t>mdtoday.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L128" t="inlineStr">
         <is>
           <t>2026-03-19</t>
         </is>
       </c>
       <c r="M128" t="inlineStr">
         <is>
-          <t>https://mdtoday.co.kr/news/view/1065584237198032</t>
+          <t>https://www.newsis.com/view/NISX20260320_0003556353</t>
         </is>
       </c>
       <c r="N128" t="inlineStr">
         <is>
-          <t>2026-03-19 12:39:09.431795+00:00</t>
+          <t>2026-03-20 00:54:41.915866+00:00</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C129" t="inlineStr"/>
       <c r="D129" t="inlineStr"/>
       <c r="E129" t="inlineStr">
         <is>
-          <t>2026년 주요 의약품 특허 만료 예정</t>
+          <t>특허 등록 및 향후 소송 가능성 언급</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
-          <t>2026년 미국 제약 시장에서 주요 '캐시카우' 의약품들의 특허 만료가 대거 예정되어 '특허절벽'이 도래할 것으로 전망된다. 이는 제네릭 및 바이오시밀러 제품의 시장 진입을 가속화하고, 관련 특허 소송이 증가할 가능성을 시사한다.</t>
+          <t>알테오젠의 ALT-B4 특허 등록이 향후 글로벌 소송 및 협상 구도에 중요한 변수가 될 것이라는 관측이 제기되었습니다. ALT-B4에 대한 높은 수익 의존도를 고려할 때, 특허 등록은 회사의 IP 경영 성과로 평가됩니다. 그러나 기사는 구체적인 소송 발생이나 피해 사실을 다루기보다는 미래의 가능성을 언급하고 있습니다.</t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
-          <t>본 기사는 2026년 미국 제약 시장의 '특허절벽' 도래와 그에 따른 제네릭 및 바이오시밀러의 진입, 그리고 특허 소송의 가능성을 예측하는 시장 동향 분석이다. 특정 피해자나 피고가 명확히 제시되지 않아 소송금융 투자 대상으로서의 구체적인 사건이 부재하다. (적합 조건 1개 이하)</t>
+          <t>기사는 알테오젠의 특허 등록이 향후 소송 및 협상 구도에 미칠 영향에 대한 관측을 다루고 있으며, 구체적인 피해 발생 사실, 특정된 소송 상대방, 피해 규모 등이 명확히 제시되지 않아 소송금융 투자 대상으로 적합하지 않습니다. (적합 조건 1, 3, 4, 5, 6 미충족)</t>
         </is>
       </c>
       <c r="H129" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I129" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J129" t="inlineStr">
         <is>
-          <t>2026년 美 '특허절벽' 도래…캐시카우 10품목 LOE 예고</t>
+          <t>[어바웃 C] 알테오젠 특허등록 의미, 전태연 체제 'IP 경영' 성과</t>
         </is>
       </c>
       <c r="K129" t="inlineStr">
         <is>
-          <t>kpanews.co.kr</t>
+          <t>bloter.net</t>
         </is>
       </c>
       <c r="L129" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M129" t="inlineStr">
         <is>
-          <t>https://www.kpanews.co.kr/news/articleView.html?idxno=531291</t>
+          <t>https://www.bloter.net/news/articleView.html?idxno=657191</t>
         </is>
       </c>
       <c r="N129" t="inlineStr">
         <is>
-          <t>2026-03-19 00:47:35.307575+00:00</t>
+          <t>2026-03-20 00:45:22.086811+00:00</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C130" t="inlineStr"/>
-      <c r="D130" t="inlineStr"/>
+      <c r="C130" t="inlineStr">
+        <is>
+          <t>뷰첼 파파스</t>
+        </is>
+      </c>
+      <c r="D130" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
       <c r="E130" t="inlineStr">
         <is>
-          <t>AI 생성 콘텐츠 관련 법적 불확실성 증대</t>
+          <t>로열티 소송 패소 후 합의금 책정 및 조달 단계</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
-          <t>영상 생성 AI 기술의 발전과 함께 창작물 복제 여부에 대한 법적 불확실성이 커지고 있습니다. 명확한 기준 부재로 인해 콘텐츠 제작자들이 소송 위험을 감수해야 하며, 판사의 판단에 따라 일관성 없는 판결이 나올 수 있어 산업 전반의 부담이 가중되고 있습니다.</t>
+          <t>셀루메드가 미국 의료기기 기업 뷰첼 파파스와의 로열티 소송에서 패소하여 176억원의 합의금이 책정되었다. 셀루메드는 이 합의금 조달을 위해 유상증자를 진행 중이며, 이로 인해 자본잠식 리스크에 직면해 있다.</t>
         </is>
       </c>
       <c r="G130" t="inlineStr">
         <is>
-          <t>이 기사는 영상 생성 AI와 관련하여 법적 기준이 불명확하고 판결의 일관성이 부족하여 소송 위험이 크다는 산업 전반의 불확실성을 다루고 있습니다. 특정 피해자나 가해자가 명확히 특정되지 않아 소송금융 투자 대상으로서의 구체적인 사건이 부재하며, 피해 규모나 상대방의 자력 등 적합 조건을 판단하기 어렵습니다.</t>
+          <t>이미 소송에서 패소하여 합의금이 책정되었고, 유상증자를 통해 합의금을 조달하는 단계이므로 사실상 종결된 사건에 해당합니다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H130" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>176억원</t>
         </is>
       </c>
       <c r="I130" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J130" t="inlineStr">
         <is>
-          <t>영상 생성 AI, 창작인가 복제인가… 산업 불확실성 커진다</t>
+          <t>[더벨][한국거래소 제재 워치] '자본잠식 리스크' 셀루메드, 시장 생존 ...</t>
         </is>
       </c>
       <c r="K130" t="inlineStr">
         <is>
-          <t>it.chosun.com</t>
+          <t>thebell.co.kr</t>
         </is>
       </c>
       <c r="L130" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M130" t="inlineStr">
         <is>
-          <t>https://it.chosun.com/news/articleView.html?idxno=2023092158843</t>
+          <t>https://www.thebell.co.kr/free/content/ArticleView.asp?key=202603181057410520107223</t>
         </is>
       </c>
       <c r="N130" t="inlineStr">
         <is>
-          <t>2026-03-19 00:45:43.399938+00:00</t>
+          <t>2026-03-20 00:43:24.902807+00:00</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>유니베브</t>
+          <t>서주</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
-          <t>미국 특허상표청(USPTO)에서 테슬라의 특허 출원 보류 중, 상표권 분쟁 진행 중</t>
+          <t>1심에서 피고(서주) 승소, 항소 가능성 있음</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
-          <t>테슬라가 무인차량 '사이버캡' 출시를 앞두고 프랑스 영세 음료 업체 유니베브와 상표권 분쟁에 휘말렸습니다. 유니베브는 테슬라보다 먼저 '사이버캡' 상표권을 출원했으며, 과거에도 유사한 방식으로 테슬라 관련 상표권을 선점한 전력이 있습니다. 법률 전문가들은 테슬라의 승소 가능성을 높게 보지만, 소송 장기화로 인한 사업 차질을 우려하고 있습니다.</t>
+          <t>빙그레가 서주를 상대로 '메로나' 유사제품에 대한 부정경쟁행위 금지 소송을 제기했으나, 1심에서 서주가 승소했다. 이 사건은 빙과 업계를 넘어 식품업계 전반의 유사 제품 논란에 영향을 미칠 것으로 예상된다.</t>
         </is>
       </c>
       <c r="G131" t="inlineStr">
         <is>
-          <t>상대방(유니베브)이 '영세 음료 도매업체'로 명시되어 자력이 충분하지 않아 소송 승소 시에도 배상금 회수가 어려울 수 있습니다. 또한, 원고가 될 테슬라는 대기업으로 소송금융이 필요한 대상이 아니라는 점에서 투자 적합성이 낮습니다.</t>
+          <t>1심에서 원고(빙그레)가 패소하여 상대방 책임이 명확하지 않으며(적합 조건 1 불충족), 다수의 피해자가 발생하는 집단적 피해 사건이 아님(적합 조건 3 불충족). 또한, 기사에서 구체적인 피해 규모를 파악하기 어려워 소송금융 투자 매력이 낮음(적합 조건 4 불충족).</t>
         </is>
       </c>
       <c r="H131" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I131" t="inlineStr">
         <is>
-          <t>1 (테슬라)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J131" t="inlineStr">
         <is>
-          <t>양산 앞둔 테슬라 '사이버캡', 프랑스 영세 음료 회사에 뜬금 '제동' 왜...</t>
+          <t>'메로나'부터 '불닭'까지…유사제품 분쟁 확산에 브랜드 보호 전면전</t>
         </is>
       </c>
       <c r="K131" t="inlineStr">
         <is>
-          <t>etnews.com</t>
+          <t>news2day.co.kr</t>
         </is>
       </c>
       <c r="L131" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M131" t="inlineStr">
         <is>
-          <t>https://www.etnews.com/20260317000255</t>
+          <t>https://www.news2day.co.kr/article/20260319500228</t>
         </is>
       </c>
       <c r="N131" t="inlineStr">
         <is>
-          <t>2026-03-18 12:37:43.165779+00:00</t>
+          <t>2026-03-20 00:42:39.917988+00:00</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>삼성전자</t>
+          <t>불법유통 사이트 아지툰 운영자</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
-          <t>대법원 판결로 소송 종결</t>
+          <t>민사소송 승소</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
-          <t>삼성전자 퇴직 연구원 A씨가 재직 중 개발한 세탁기 필터 기술에 대한 직무발명보상금 소송에서 대법원이 삼성전자의 상고를 기각하며 A씨에게 약 1억 8433만원과 지연이자를 지급하라고 판결했습니다. 이 사건은 기업의 사내 직무발명 보상 기준이 법원 판단을 거치며 확대된 사례로, 기업들이 보상 체계를 점검할 필요성을 제기하고 있습니다.</t>
+          <t>카카오엔터테인먼트와 네이버웹툰이 불법 웹툰 유통 사이트 '아지툰' 운영자를 상대로 제기한 손해배상 소송에서 승소했습니다. 이번 판결은 문화체육관광부 등 민관과 업계의 공조로 운영자가 검거 및 형사처벌을 받은 후 진행된 민사소송의 결과입니다.</t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
-          <t>이 사건은 이미 대법원 판결로 소송이 종결되어(부적합 조건), 소송금융 투자 대상으로서의 신규성이 없습니다. 또한, 개별 연구원의 직무발명 보상금 소송으로 집단적 피해에 해당하지 않습니다.</t>
+          <t>해당 사건은 카카오와 네이버가 불법유통 사이트 운영자를 상대로 제기한 민사소송에서 이미 승소한 '종결된 사건'에 해당합니다. 이는 소송금융 투자 대상으로서 부적합 조건에 해당합니다. 비록 상대방 책임이 명확하고 공적 절차가 진행되었으나, 이미 판결이 선고되어 신규 소송금융 기회는 없습니다.</t>
         </is>
       </c>
       <c r="H132" t="inlineStr">
         <is>
-          <t>약 1억 8433만원 + 지연이자</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I132" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J132" t="inlineStr">
         <is>
-          <t>[단독] 삼성전자, 세탁기 기술 발명보상 소송 패소…사내 기준 넘어 1.8...</t>
+          <t>카카오·네이버 '웹툰 불법유통' 손배소 승소</t>
         </is>
       </c>
       <c r="K132" t="inlineStr">
         <is>
-          <t>fetv.co.kr</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L132" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M132" t="inlineStr">
         <is>
-          <t>https://www.fetv.co.kr/news/article.html?no=215159</t>
+          <t>https://www.hankyung.com/article/2026031933361</t>
         </is>
       </c>
       <c r="N132" t="inlineStr">
         <is>
-          <t>2026-03-18 00:51:55.743621+00:00</t>
+          <t>2026-03-19 13:02:04.260653+00:00</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C133" t="inlineStr"/>
-      <c r="D133" t="inlineStr"/>
+      <c r="C133" t="inlineStr">
+        <is>
+          <t>아지툰</t>
+        </is>
+      </c>
+      <c r="D133" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
       <c r="E133" t="inlineStr">
         <is>
-          <t>중소기업 기술 보호를 위한 협력 및 제도 개선 연구</t>
+          <t>카카오엔터테인먼트가 승소하여 20억원 전액 인용 판결을 받음</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
-          <t>대한변리사회와 공익재단법인 경청이 중소기업 기술 보호 활동 활성화를 위해 협력한다. 양 기관은 공익 기금 마련과 기술 분쟁 시 피해기업의 실질적인 손해배상을 위한 제도 개선에 대한 공동 정책연구를 진행할 예정이다.</t>
+          <t>카카오엔터테인먼트가 불법유통 사이트 '아지툰'을 상대로 제기한 소송에서 승소하여 20억 원 전액을 인용받았습니다. 이는 불법 콘텐츠 유통에 대한 강력한 법적 대응의 성공 사례로 평가되지만, 피고가 불법 사이트라는 점에서 실제 배상금 회수 가능성은 미지수입니다.</t>
         </is>
       </c>
       <c r="G133" t="inlineStr">
         <is>
-          <t>이 기사는 대한변리사회와 공익재단법인 경청이 중소기업 기술 보호를 위해 협력하고 제도 개선을 위한 정책 연구를 진행한다는 내용으로, 특정 기술 분쟁 사건이나 피해 기업을 다루고 있지 않습니다. 따라서 소송금융 투자를 검토할 만한 구체적인 사건이 존재하지 않아 적합도가 낮습니다.</t>
+          <t>상대방인 '아지툰'이 불법유통 사이트이므로 '상대방에게 자력이 충분함' (적합 조건 2)이 충족되지 않아 투자 회수 가능성이 낮습니다. 불법 사이트의 특성상 배상금 집행이 어려울 수 있습니다. 이미 승소 판결이 선고된 단계이므로, 소송 진행을 위한 신규 투자 기회로서는 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H133" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>20억원</t>
         </is>
       </c>
       <c r="I133" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J133" t="inlineStr">
         <is>
-          <t>대한변리사회, 공익재단법인 경청과 '중소기업 기술보호' 협력</t>
+          <t>카카오엔터, 불법유통 사이트 ‘아지툰’에 승소 … 20억원 전액 인용</t>
         </is>
       </c>
       <c r="K133" t="inlineStr">
         <is>
-          <t>lawtimes.co.kr</t>
+          <t>biz.newdaily.co.kr</t>
         </is>
       </c>
       <c r="L133" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M133" t="inlineStr">
         <is>
-          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=217942</t>
+          <t>https://biz.newdaily.co.kr/site/data/html/2026/03/19/2026031900394.html</t>
         </is>
       </c>
       <c r="N133" t="inlineStr">
         <is>
-          <t>2026-03-17 13:15:11.383496+00:00</t>
+          <t>2026-03-19 12:51:06.880431+00:00</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>불법 사설서버 운영자들</t>
+          <t>아지툰</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
-          <t>손해배상 청구 소송 진행 중</t>
+          <t>법원 손해배상 책임 인정 및 20억원 배상 판결</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
-          <t>엔씨소프트가 자사 게임 '리니지'의 불법 사설서버 운영자들을 상대로 법적 조치를 진행 중이다. 이들은 이용자들로부터 부당한 이익을 취하고 게임사의 정상적인 서비스를 방해한 혐의를 받고 있으며, 엔씨소프트는 손해배상 청구 소송을 제기했다.</t>
+          <t>카카오엔터테인먼트와 네이버웹툰이 웹툰·웹소설 불법 유통 사이트 '아지툰'을 상대로 제기한 손해배상 소송에서 승소했습니다. 법원은 각 원고가 청구한 10억원씩 총 20억원의 배상 책임을 인정했습니다. 아지툰은 웹툰 75만건, 웹소설 250만건을 불법 유통한 것으로 알려졌습니다.</t>
         </is>
       </c>
       <c r="G134" t="inlineStr">
         <is>
-          <t>불법 사설서버 운영자들의 책임은 명확하나(적합 조건 1), 이들의 자력이 충분한지 불분명하여 소송 승소 시에도 실질적인 손해배상금 회수가 어려울 수 있다. 또한, 피해자가 단일 기업이므로 집단적 피해에 해당하지 않아 소송금융 투자 대상으로서의 매력이 낮다.</t>
+          <t>해당 소송은 이미 법원에서 원고 승소 판결이 선고되어 손해배상 책임이 인정된 사건입니다. 소송금융은 주로 소송 진행 비용을 지원하므로, 이미 판결이 난 사건은 '부적합 조건: 이미 종결된 사건'에 해당하여 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H134" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>20억원</t>
         </is>
       </c>
       <c r="I134" t="inlineStr">
         <is>
-          <t>1개 기업</t>
+          <t>다수 창작자</t>
         </is>
       </c>
       <c r="J134" t="inlineStr">
         <is>
-          <t>엔씨소프트, '리니지' 불법 사설서버 운영자 법적 조치 진행</t>
+          <t>카카오엔터, 웹툰·웹소설 불법유통 '아지툰' 상대 승소… 강력 경고이...</t>
         </is>
       </c>
       <c r="K134" t="inlineStr">
         <is>
-          <t>megaeconomy.co.kr</t>
+          <t>financialpost.co.kr</t>
         </is>
       </c>
       <c r="L134" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M134" t="inlineStr">
         <is>
-          <t>https://www.megaeconomy.co.kr/news/newsview.php?ncode=1065601547202531</t>
+          <t>https://www.financialpost.co.kr/news/articleView.html?idxno=252026</t>
         </is>
       </c>
       <c r="N134" t="inlineStr">
         <is>
-          <t>2026-03-17 13:10:00.999485+00:00</t>
+          <t>2026-03-19 12:41:30.303741+00:00</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C135" t="inlineStr"/>
-      <c r="D135" t="inlineStr"/>
+      <c r="C135" t="inlineStr">
+        <is>
+          <t>아지툰</t>
+        </is>
+      </c>
+      <c r="D135" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
       <c r="E135" t="inlineStr">
         <is>
-          <t>K-디스커버리 제도 도입 및 변리사 자문단 확대 논의</t>
+          <t>민사소송 승소 판결</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
-          <t>대한변리사회와 재단법인 경청이 중소기업의 기술보호를 위해 협력하기로 합의했습니다. 양 기관은 'K-디스커버리 제도'의 안착과 특허법 개정안 통과를 위해 노력하고, 대기업과의 기술 분쟁에서 중소기업을 지원할 변리사 자문단을 확대할 계획입니다. 또한 공익 기금 마련 및 피해기업의 실질적 손해배상을 위한 제도 개선 연구도 공동 추진합니다.</t>
+          <t>카카오엔터테인먼트와 네이버웹툰이 불법 웹툰 사이트 '아지툰'을 상대로 제기한 민사소송에서 승소하여 총 20억 원의 손해배상 판결을 받았다. '아지툰'은 약 75만 건의 웹툰을 불법 유통한 것으로 확인되었다.</t>
         </is>
       </c>
       <c r="G135" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 소송 사건에 대한 보도가 아닌, 중소기업 기술보호를 위한 대한변리사회와 재단법인 경청의 협력 방안 및 제도 개선 논의에 대한 내용입니다. 따라서 소송금융 투자 대상으로 검토할 구체적인 사건이 존재하지 않아 적합도가 낮습니다.</t>
+          <t>이미 민사소송에서 승소 판결이 선고되어 주요 소송 단계가 종료되었고, 불법 웹툰 사이트인 '아지툰'의 자력(solvency)이 불분명하여 실제 배상금 회수가 어려울 가능성이 높다. 이는 소송금융 투자에 있어 핵심적인 회수 가능성 측면에서 부적합하다. (부적합 조건: 상대방 자력 부족, 이미 판결 선고)</t>
         </is>
       </c>
       <c r="H135" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>20억 원</t>
         </is>
       </c>
       <c r="I135" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J135" t="inlineStr">
         <is>
-          <t>변리사회, 경청과 중소기업 기술보호 위해 맞손</t>
+          <t>카카오엔터, 불법 웹툰 사이트 '아지툰' 상대 민사소송 승소</t>
         </is>
       </c>
       <c r="K135" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>pinpointnews.co.kr</t>
         </is>
       </c>
       <c r="L135" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M135" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603171640541970</t>
+          <t>https://www.pinpointnews.co.kr/news/articleView.html?idxno=438219</t>
         </is>
       </c>
       <c r="N135" t="inlineStr">
         <is>
-          <t>2026-03-17 13:08:04.526923+00:00</t>
+          <t>2026-03-19 12:40:29.051415+00:00</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>앤트로픽</t>
+          <t>아지툰 운영자</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
-          <t>집단 소송 합의 완료</t>
+          <t>카카오엔터테인먼트와 네이버웹툰이 아지툰 운영자를 상대로 제기한 손해배상 소송에서 승소하여 20억 원 배상 판결 선고됨.</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
-          <t>영국은 AI 기업들의 소송 리스크로 인한 이탈을 막기 위해 노력 중입니다. 과거 앤트로픽은 작가들과의 집단 소송에서 15억 달러(약 2조2480억원)에 달하는 합의금을 지급하며 사건을 종결했습니다. 이는 AI 기업들이 직면한 지식재산권 관련 법적 리스크를 보여주는 사례입니다.</t>
+          <t>카카오엔터테인먼트와 네이버웹툰이 국내 최대 웹툰·웹소설 불법 유통 사이트 '아지툰' 운영자를 상대로 제기한 손해배상 청구 소송에서 승소하여 총 20억 원의 배상 판결을 받았다. 아지툰 운영자는 앞서 형사 재판에서 저작권법 위반 혐의로 징역 2년의 실형을 선고받았으며, 이번 민사 판결은 저작권 침해에 대한 민사상 책임을 엄중히 물었다는 점에서 의미가 있다.</t>
         </is>
       </c>
       <c r="G136" t="inlineStr">
         <is>
-          <t>앤트로픽과 작가들 간의 집단 소송은 이미 15억 달러 규모의 합의금을 통해 종결된 사건입니다. 이는 '부적합 조건: 이미 종결된 사건'에 해당하여 소송금융 투자 대상으로 적합하지 않습니다.</t>
+          <t>본 사건은 카카오엔터테인먼트와 네이버웹툰이 아지툰 운영자를 상대로 제기한 손해배상 소송에서 이미 승소하여 20억 원의 배상 판결을 받은 '판결선고' 단계의 사건이다. 소송금융은 주로 소송 진행 비용을 지원하는 것이 목적이므로, 이미 종결된 사건은 투자 대상으로 부적합하다.</t>
         </is>
       </c>
       <c r="H136" t="inlineStr">
         <is>
-          <t>15억달러 (약 2조2480억원)</t>
+          <t>20억 원</t>
         </is>
       </c>
       <c r="I136" t="inlineStr">
         <is>
-          <t>작가 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J136" t="inlineStr">
         <is>
-          <t>[3월16일] 아무것도 적혀있지 않은 '이 책을 훔치지 마세요'가 출간된 이...</t>
+          <t>카카오·네이버, '아지툰' 상대 20억 손배소 승소</t>
         </is>
       </c>
       <c r="K136" t="inlineStr">
         <is>
-          <t>aitimes.com</t>
+          <t>mdtoday.co.kr</t>
         </is>
       </c>
       <c r="L136" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M136" t="inlineStr">
         <is>
-          <t>https://www.aitimes.com/news/articleView.html?idxno=207904</t>
+          <t>https://mdtoday.co.kr/news/view/1065584237198032</t>
         </is>
       </c>
       <c r="N136" t="inlineStr">
         <is>
-          <t>2026-03-17 00:45:03.268820+00:00</t>
+          <t>2026-03-19 12:39:09.431795+00:00</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C137" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C137" t="inlineStr"/>
+      <c r="D137" t="inlineStr"/>
       <c r="E137" t="inlineStr">
         <is>
-          <t>1심 패소 후 항소, 2심 서울고법 계류 중</t>
+          <t>2026년 주요 의약품 특허 만료 예정</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
-          <t>드라마 '나의 아저씨' OST '어른'의 작곡가 박성일 씨가 '당신이 소원을 말하면' OST '어린 날'의 표절 의혹을 제기하며 손해배상 소송을 제기했습니다. 1심 법원은 실질적 유사성이 인정되지 않는다며 박씨에게 패소 판결했으며, 형사 고소도 무혐의 처분되었습니다. 현재 박씨는 1심 판결에 불복하여 항소한 상태로 2심이 진행 중입니다.</t>
+          <t>2026년 미국 제약 시장에서 주요 '캐시카우' 의약품들의 특허 만료가 대거 예정되어 '특허절벽'이 도래할 것으로 전망된다. 이는 제네릭 및 바이오시밀러 제품의 시장 진입을 가속화하고, 관련 특허 소송이 증가할 가능성을 시사한다.</t>
         </is>
       </c>
       <c r="G137" t="inlineStr">
         <is>
-          <t>원고가 1심 민사소송에서 패소하고 형사 고소도 무혐의 처분되었으며, 한국저작권위원회 감정 결과도 실질적 유사성이 없다고 판단되어 승소 가능성이 매우 낮습니다. (적합 조건 1개 이하)</t>
+          <t>본 기사는 2026년 미국 제약 시장의 '특허절벽' 도래와 그에 따른 제네릭 및 바이오시밀러의 진입, 그리고 특허 소송의 가능성을 예측하는 시장 동향 분석이다. 특정 피해자나 피고가 명확히 제시되지 않아 소송금융 투자 대상으로서의 구체적인 사건이 부재하다. (적합 조건 1개 이하)</t>
         </is>
       </c>
       <c r="H137" t="inlineStr">
         <is>
-          <t>5천만원대</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I137" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J137" t="inlineStr">
         <is>
-          <t>[단독] ‘나의아저씨’ OST ‘어른’ 표절 소송 걸었는데…‘어린날’ ...</t>
+          <t>2026년 美 '특허절벽' 도래…캐시카우 10품목 LOE 예고</t>
         </is>
       </c>
       <c r="K137" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>kpanews.co.kr</t>
         </is>
       </c>
       <c r="L137" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M137" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10695433?ref=naver</t>
+          <t>https://www.kpanews.co.kr/news/articleView.html?idxno=531291</t>
         </is>
       </c>
       <c r="N137" t="inlineStr">
         <is>
-          <t>2026-03-17 00:44:18.596365+00:00</t>
+          <t>2026-03-19 00:47:35.307575+00:00</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C138" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C138" t="inlineStr"/>
+      <c r="D138" t="inlineStr"/>
       <c r="E138" t="inlineStr">
         <is>
-          <t>대법원 파기환송 (법리 확정)</t>
+          <t>AI 생성 콘텐츠 관련 법적 불확실성 증대</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
-          <t>명품 가방 리폼이 상표권 침해인지에 대한 대법원 판결이 선고되었다. 대법원은 손님이 개인 사용 목적으로 리폼을 맡긴 경우 원칙적으로 상표권 침해가 아니라고 판단했으나, 리폼업자가 사실상 새 제품을 유통하는 경우 침해가 될 수 있다고 예외를 인정했다. 이 판결은 1, 2심에서 리폼업자에게 1천5백만원의 손해배상과 리폼 금지를 명령했던 원심을 뒤집은 것이다.</t>
+          <t>영상 생성 AI 기술의 발전과 함께 창작물 복제 여부에 대한 법적 불확실성이 커지고 있습니다. 명확한 기준 부재로 인해 콘텐츠 제작자들이 소송 위험을 감수해야 하며, 판사의 판단에 따라 일관성 없는 판결이 나올 수 있어 산업 전반의 부담이 가중되고 있습니다.</t>
         </is>
       </c>
       <c r="G138" t="inlineStr">
         <is>
-          <t>이미 대법원 판결이 선고되어 법리가 확정된 사건으로, 신규 소송금융 투자 대상을 발굴하기 어렵습니다 (부적합 조건: 이미 종결된 사건). 또한, 기사에서 언급된 손해배상액이 1천5백만 원으로 피해 규모가 크지 않으며 (적합 조건 4 미충족), 집단적 피해로 보기 어렵습니다 (적합 조건 3 미충족).</t>
+          <t>이 기사는 영상 생성 AI와 관련하여 법적 기준이 불명확하고 판결의 일관성이 부족하여 소송 위험이 크다는 산업 전반의 불확실성을 다루고 있습니다. 특정 피해자나 가해자가 명확히 특정되지 않아 소송금융 투자 대상으로서의 구체적인 사건이 부재하며, 피해 규모나 상대방의 자력 등 적합 조건을 판단하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H138" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I138" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J138" t="inlineStr">
         <is>
-          <t>[3분 법률] 명품 리폼, 상표권 침해일까?</t>
+          <t>영상 생성 AI, 창작인가 복제인가… 산업 불확실성 커진다</t>
         </is>
       </c>
       <c r="K138" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>it.chosun.com</t>
         </is>
       </c>
       <c r="L138" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M138" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8509732&amp;ref=A</t>
+          <t>https://it.chosun.com/news/articleView.html?idxno=2023092158843</t>
         </is>
       </c>
       <c r="N138" t="inlineStr">
         <is>
-          <t>2026-03-16 13:11:20.293025+00:00</t>
+          <t>2026-03-19 00:45:43.399938+00:00</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>카카오게임즈</t>
+          <t>유니베브</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
-          <t>2심 원고 패소 판결</t>
+          <t>미국 특허상표청(USPTO)에서 테슬라의 특허 출원 보류 중, 상표권 분쟁 진행 중</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
-          <t>엔씨소프트가 카카오게임즈를 상대로 제기한 '아키에이지 워'의 '리니지2M' 표절 저작권 침해 소송에서 1심에 이어 2심에서도 원고 패소 판결이 나왔습니다. 이로써 엔씨소프트는 두 차례의 법원 판단에서 모두 패소했습니다.</t>
+          <t>테슬라가 무인차량 '사이버캡' 출시를 앞두고 프랑스 영세 음료 업체 유니베브와 상표권 분쟁에 휘말렸습니다. 유니베브는 테슬라보다 먼저 '사이버캡' 상표권을 출원했으며, 과거에도 유사한 방식으로 테슬라 관련 상표권을 선점한 전력이 있습니다. 법률 전문가들은 테슬라의 승소 가능성을 높게 보지만, 소송 장기화로 인한 사업 차질을 우려하고 있습니다.</t>
         </is>
       </c>
       <c r="G139" t="inlineStr">
         <is>
-          <t>원고(엔씨소프트)가 1심과 2심 모두에서 패소 판결을 받아 승소 가능성이 매우 낮습니다. 소송금융은 원고의 승소 가능성을 보고 투자하므로, 이미 두 차례 패소한 사건은 부적합 조건에 해당합니다.</t>
+          <t>상대방(유니베브)이 '영세 음료 도매업체'로 명시되어 자력이 충분하지 않아 소송 승소 시에도 배상금 회수가 어려울 수 있습니다. 또한, 원고가 될 테슬라는 대기업으로 소송금융이 필요한 대상이 아니라는 점에서 투자 적합성이 낮습니다.</t>
         </is>
       </c>
       <c r="H139" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I139" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1 (테슬라)</t>
         </is>
       </c>
       <c r="J139" t="inlineStr">
         <is>
-          <t>法  아키에이지 워' 리니지2M 표절 아냐</t>
+          <t>양산 앞둔 테슬라 '사이버캡', 프랑스 영세 음료 회사에 뜬금 '제동' 왜...</t>
         </is>
       </c>
       <c r="K139" t="inlineStr">
         <is>
-          <t>todaykorea.co.kr</t>
+          <t>etnews.com</t>
         </is>
       </c>
       <c r="L139" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M139" t="inlineStr">
         <is>
-          <t>http://www.todaykorea.co.kr/news/articleView.html?idxno=340919</t>
+          <t>https://www.etnews.com/20260317000255</t>
         </is>
       </c>
       <c r="N139" t="inlineStr">
         <is>
-          <t>2026-03-16 00:54:04.126938+00:00</t>
+          <t>2026-03-18 12:37:43.165779+00:00</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C140" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E140" t="inlineStr"/>
+      <c r="C140" t="inlineStr">
+        <is>
+          <t>삼성전자</t>
+        </is>
+      </c>
+      <c r="D140" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E140" t="inlineStr">
+        <is>
+          <t>대법원 판결로 소송 종결</t>
+        </is>
+      </c>
       <c r="F140" t="inlineStr">
         <is>
-          <t>지식재산처는 반도체 및 디스플레이 분야에서 특허 소송과 영업비밀 침해 사례가 증가함에 따라, 핵심 기술을 보유한 장비 기업의 대응 역량 강화와 제도적 지원의 필요성이 커지고 있다는 점을 정책 추진 배경으로 밝혔습니다. 이는 특정 사건에 대한 보도가 아니며, 소송금융 투자 대상이 될 만한 구체적인 피해 사실이나 당사자가 명시되어 있지 않습니다.</t>
+          <t>삼성전자 퇴직 연구원 A씨가 재직 중 개발한 세탁기 필터 기술에 대한 직무발명보상금 소송에서 대법원이 삼성전자의 상고를 기각하며 A씨에게 약 1억 8433만원과 지연이자를 지급하라고 판결했습니다. 이 사건은 기업의 사내 직무발명 보상 기준이 법원 판단을 거치며 확대된 사례로, 기업들이 보상 체계를 점검할 필요성을 제기하고 있습니다.</t>
         </is>
       </c>
       <c r="G140" t="inlineStr">
         <is>
-          <t>기사는 특정 사건에 대한 보도가 아닌, 지식재산처의 정책 추진 배경을 설명하는 일반적인 내용입니다. 특정 피해자, 가해자, 피해 규모, 진행 단계 등이 명시되어 있지 않아 소송금융 투자 대상을 특정하기 어렵습니다. (적합 조건 1개 이하)</t>
+          <t>이 사건은 이미 대법원 판결로 소송이 종결되어(부적합 조건), 소송금융 투자 대상으로서의 신규성이 없습니다. 또한, 개별 연구원의 직무발명 보상금 소송으로 집단적 피해에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H140" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>약 1억 8433만원 + 지연이자</t>
         </is>
       </c>
       <c r="I140" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J140" t="inlineStr">
         <is>
-          <t>지식재산처, 반도체·디스플레이 장비 산업 지식재산 경쟁력 강화 추진</t>
+          <t>[단독] 삼성전자, 세탁기 기술 발명보상 소송 패소…사내 기준 넘어 1.8...</t>
         </is>
       </c>
       <c r="K140" t="inlineStr">
         <is>
-          <t>lcnews.co.kr</t>
+          <t>fetv.co.kr</t>
         </is>
       </c>
       <c r="L140" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M140" t="inlineStr">
         <is>
-          <t>https://www.lcnews.co.kr/news/articleView.html?idxno=125429</t>
+          <t>https://www.fetv.co.kr/news/article.html?no=215159</t>
         </is>
       </c>
       <c r="N140" t="inlineStr">
         <is>
-          <t>2026-03-16 00:53:20.893561+00:00</t>
+          <t>2026-03-18 00:51:55.743621+00:00</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C141" t="inlineStr"/>
-      <c r="D141" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D141" t="inlineStr"/>
       <c r="E141" t="inlineStr">
         <is>
-          <t>대법원 상고심 승소 확정</t>
+          <t>중소기업 기술 보호를 위한 협력 및 제도 개선 연구</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
-          <t>광동제약이 조선무약으로부터 인수한 '솔표' 상표권에 대한 등록취소 소송에서 중소기업 A사를 상대로 대법원 최종 승소했다. A사는 조선무약의 파산으로 인한 상표 미사용을 주장했으나, 법원은 상표 사용 노력이 부족했다고 판단했다. 이로써 광동제약은 '솔표' 브랜드 사업의 법적 불확실성을 해소하게 되었다.</t>
+          <t>대한변리사회와 공익재단법인 경청이 중소기업 기술 보호 활동 활성화를 위해 협력한다. 양 기관은 공익 기금 마련과 기술 분쟁 시 피해기업의 실질적인 손해배상을 위한 제도 개선에 대한 공동 정책연구를 진행할 예정이다.</t>
         </is>
       </c>
       <c r="G141" t="inlineStr">
         <is>
-          <t>대법원 상고심에서 광동제약의 승소가 확정되어 사건이 이미 종결됨. 소송금융은 이미 종결된 사건에는 투자하지 않음. 또한, 본 사건은 상표권 등록취소 분쟁으로, 집단적 피해나 명확한 가해자-피해자 관계에 기반한 손해배상 청구와는 거리가 있음.</t>
+          <t>이 기사는 대한변리사회와 공익재단법인 경청이 중소기업 기술 보호를 위해 협력하고 제도 개선을 위한 정책 연구를 진행한다는 내용으로, 특정 기술 분쟁 사건이나 피해 기업을 다루고 있지 않습니다. 따라서 소송금융 투자를 검토할 만한 구체적인 사건이 존재하지 않아 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H141" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I141" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J141" t="inlineStr">
         <is>
-          <t>대법, ‘솔표’ 상표권 등록취소 분쟁서 광동제약 손 들어줘</t>
+          <t>대한변리사회, 공익재단법인 경청과 '중소기업 기술보호' 협력</t>
         </is>
       </c>
       <c r="K141" t="inlineStr">
         <is>
-          <t>mdtoday.co.kr</t>
+          <t>lawtimes.co.kr</t>
         </is>
       </c>
       <c r="L141" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M141" t="inlineStr">
         <is>
-          <t>https://mdtoday.co.kr/news/view/1065593801498851</t>
+          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=217942</t>
         </is>
       </c>
       <c r="N141" t="inlineStr">
         <is>
-          <t>2026-03-16 00:52:35.619661+00:00</t>
+          <t>2026-03-17 13:15:11.383496+00:00</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>루이비통</t>
+          <t>불법 사설서버 운영자들</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
-          <t>대법원 파기환송</t>
+          <t>손해배상 청구 소송 진행 중</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
-          <t>대법원은 루이비통이 '강남사'를 상대로 제기한 상표권 침해 및 손해배상 청구 소송에서 루이비통 승소 원심 판결을 파기하고 특허법원으로 사건을 돌려보냈다. 이는 개인적 사용 목적의 명품 리폼이 상표권 침해에 해당하는지에 대한 법리적 판단이 복잡함을 시사한다.</t>
+          <t>엔씨소프트가 자사 게임 '리니지'의 불법 사설서버 운영자들을 상대로 법적 조치를 진행 중이다. 이들은 이용자들로부터 부당한 이익을 취하고 게임사의 정상적인 서비스를 방해한 혐의를 받고 있으며, 엔씨소프트는 손해배상 청구 소송을 제기했다.</t>
         </is>
       </c>
       <c r="G142" t="inlineStr">
         <is>
-          <t>이 사건은 명품 리폼의 상표권 침해 여부에 대한 복잡한 법리 해석이 쟁점이며, 대법원이 원심을 파기환송하여 법적 불확실성이 높습니다. 소송금융의 주된 투자 대상인 다수의 피해자가 대기업을 상대로 손해배상을 청구하는 집단적 피해 사례에 해당하지 않아, 로앤굿 고객 프로필과 부합하지 않습니다. (적합 조건 1개 이하, 투자 어려운 이유 있음)</t>
+          <t>불법 사설서버 운영자들의 책임은 명확하나(적합 조건 1), 이들의 자력이 충분한지 불분명하여 소송 승소 시에도 실질적인 손해배상금 회수가 어려울 수 있다. 또한, 피해자가 단일 기업이므로 집단적 피해에 해당하지 않아 소송금융 투자 대상으로서의 매력이 낮다.</t>
         </is>
       </c>
       <c r="H142" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I142" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1개 기업</t>
         </is>
       </c>
       <c r="J142" t="inlineStr">
         <is>
-          <t>추억 어린 명품의 재탄생…대법  개인 사용 목적 명품 리폼은 상표권 침...</t>
+          <t>엔씨소프트, '리니지' 불법 사설서버 운영자 법적 조치 진행</t>
         </is>
       </c>
       <c r="K142" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>megaeconomy.co.kr</t>
         </is>
       </c>
       <c r="L142" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M142" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008478122&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>https://www.megaeconomy.co.kr/news/newsview.php?ncode=1065601547202531</t>
         </is>
       </c>
       <c r="N142" t="inlineStr">
         <is>
-          <t>2026-03-16 00:37:28.212594+00:00</t>
+          <t>2026-03-17 13:10:00.999485+00:00</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C143" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C143" t="inlineStr"/>
+      <c r="D143" t="inlineStr"/>
       <c r="E143" t="inlineStr">
         <is>
-          <t>항소심에서 카카오게임즈 승소 (엔씨소프트 패소)</t>
+          <t>K-디스커버리 제도 도입 및 변리사 자문단 확대 논의</t>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
-          <t>엔씨소프트가 카카오게임즈를 상대로 제기한 저작권 침해 소송 항소심에서 카카오게임즈가 1심에 이어 완승했습니다. 법무법인 태평양은 카카오게임즈를 대리하여 MMORPG 장르의 보편성을 입증하며 표절 오명을 막았다고 보도되었습니다.</t>
+          <t>대한변리사회와 재단법인 경청이 중소기업의 기술보호를 위해 협력하기로 합의했습니다. 양 기관은 'K-디스커버리 제도'의 안착과 특허법 개정안 통과를 위해 노력하고, 대기업과의 기술 분쟁에서 중소기업을 지원할 변리사 자문단을 확대할 계획입니다. 또한 공익 기금 마련 및 피해기업의 실질적 손해배상을 위한 제도 개선 연구도 공동 추진합니다.</t>
         </is>
       </c>
       <c r="G143" t="inlineStr">
         <is>
-          <t>원고(엔씨소프트)가 1심과 항소심에서 모두 패소하여 소송금융 투자 대상으로서의 승소 가능성이 매우 낮습니다. 이는 '상대방 책임이 비교적 명확함' 조건에 부합하지 않으며, 이미 법원에서 증거가 불충분하다고 판단했으므로 '증거가 있거나 확보 가능함' 조건도 충족하기 어렵습니다.</t>
+          <t>해당 기사는 특정 소송 사건에 대한 보도가 아닌, 중소기업 기술보호를 위한 대한변리사회와 재단법인 경청의 협력 방안 및 제도 개선 논의에 대한 내용입니다. 따라서 소송금융 투자 대상으로 검토할 구체적인 사건이 존재하지 않아 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H143" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I143" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J143" t="inlineStr">
         <is>
-          <t>'게임 장르적 보편성' 입증한 태평양, 표절 오명 막아</t>
+          <t>변리사회, 경청과 중소기업 기술보호 위해 맞손</t>
         </is>
       </c>
       <c r="K143" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L143" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M143" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/2026031520641</t>
+          <t>http://www.fnnews.com/news/202603171640541970</t>
         </is>
       </c>
       <c r="N143" t="inlineStr">
         <is>
-          <t>2026-03-15 12:58:06.496940+00:00</t>
+          <t>2026-03-17 13:08:04.526923+00:00</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C144" t="inlineStr"/>
-      <c r="D144" t="inlineStr"/>
+      <c r="C144" t="inlineStr">
+        <is>
+          <t>앤트로픽</t>
+        </is>
+      </c>
+      <c r="D144" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
       <c r="E144" t="inlineStr">
         <is>
-          <t>과거 특허 소송 동향 언급</t>
+          <t>집단 소송 합의 완료</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
-          <t>해당 기사는 '새로운 60년을 대비한 Korea Reset 전략'의 일환으로 과거 화학 업계에서 특허 소송이 빈번했으며, 특히 독일 기업에 유리한 규정이 있었다는 역사적 맥락을 설명합니다. 특정 기업이나 사건에 대한 정보는 포함되어 있지 않습니다.</t>
+          <t>영국은 AI 기업들의 소송 리스크로 인한 이탈을 막기 위해 노력 중입니다. 과거 앤트로픽은 작가들과의 집단 소송에서 15억 달러(약 2조2480억원)에 달하는 합의금을 지급하며 사건을 종결했습니다. 이는 AI 기업들이 직면한 지식재산권 관련 법적 리스크를 보여주는 사례입니다.</t>
         </is>
       </c>
       <c r="G144" t="inlineStr">
         <is>
-          <t>제공된 기사는 특정 사건에 대한 분석이 아닌, 과거 화학 업계의 특허 소송 동향에 대한 일반적인 설명입니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모, 진행 단계 등이 전혀 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>앤트로픽과 작가들 간의 집단 소송은 이미 15억 달러 규모의 합의금을 통해 종결된 사건입니다. 이는 '부적합 조건: 이미 종결된 사건'에 해당하여 소송금융 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H144" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>15억달러 (약 2조2480억원)</t>
         </is>
       </c>
       <c r="I144" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>작가 다수</t>
         </is>
       </c>
       <c r="J144" t="inlineStr">
         <is>
-          <t>새로운 60년을 대비한 Korea Reset 전략  11  경제성장의 실제 Ⅲ: 제2차...</t>
+          <t>[3월16일] 아무것도 적혀있지 않은 '이 책을 훔치지 마세요'가 출간된 이...</t>
         </is>
       </c>
       <c r="K144" t="inlineStr">
         <is>
-          <t>ifs.or.kr</t>
+          <t>aitimes.com</t>
         </is>
       </c>
       <c r="L144" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M144" t="inlineStr">
         <is>
-          <t>http://www.ifs.or.kr/bbs/board.php?bo_table=News&amp;wr_id=55562</t>
+          <t>https://www.aitimes.com/news/articleView.html?idxno=207904</t>
         </is>
       </c>
       <c r="N144" t="inlineStr">
         <is>
-          <t>2026-03-15 12:55:10.473878+00:00</t>
+          <t>2026-03-17 00:45:03.268820+00:00</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t>특허괴물(NPE)</t>
+          <t>윤성준(윤토벤) 씨</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
-          <t>미 상무부 특허 정책 변경안 추진 논의 중</t>
+          <t>1심 패소 후 항소, 2심 서울고법 계류 중</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
-          <t>미국 정부가 추진 중인 특허무효심판(IPR) 제도 변화가 '특허괴물'의 소송 남발을 부르고 미국 제조업 및 첨단산업 경쟁력에 부담이 될 수 있다는 지적이 제기되었습니다. 전문가들은 질 낮은 특허 보호 강화가 실제 제조 기업들의 희생으로 이어질 수 있다고 경고하며, IPR 제도 유지와 소송 자금 구조의 투명성 강화를 촉구했습니다. 삼성전자, SK하이닉스 등 한국 기업에도 부담 요인이 될 수 있습니다.</t>
+          <t>드라마 '나의 아저씨' OST '어른'의 작곡가 박성일 씨가 '당신이 소원을 말하면' OST '어린 날'의 표절 의혹을 제기하며 손해배상 소송을 제기했습니다. 1심 법원은 실질적 유사성이 인정되지 않는다며 박씨에게 패소 판결했으며, 형사 고소도 무혐의 처분되었습니다. 현재 박씨는 1심 판결에 불복하여 항소한 상태로 2심이 진행 중입니다.</t>
         </is>
       </c>
       <c r="G145" t="inlineStr">
         <is>
-          <t>해당 기사는 미 상무부의 특허 정책 변경안 추진에 대한 우려를 표명하며, 향후 '특허괴물'의 소송 남발 가능성을 경고하는 내용입니다. 특정 피해자(원고)가 발생한 구체적인 사건이 아니며, 미래의 정책 변화에 따른 잠재적 시장 위험을 다루고 있어 현재 소송금융 투자 대상으로 적합한 사건으로 보기 어렵습니다. (적합 조건 1개 이하)</t>
+          <t>원고가 1심 민사소송에서 패소하고 형사 고소도 무혐의 처분되었으며, 한국저작권위원회 감정 결과도 실질적 유사성이 없다고 판단되어 승소 가능성이 매우 낮습니다. (적합 조건 1개 이하)</t>
         </is>
       </c>
       <c r="H145" t="inlineStr">
         <is>
-          <t>수억 달러 규모 (과거 사례 기준)</t>
+          <t>5천만원대</t>
         </is>
       </c>
       <c r="I145" t="inlineStr">
         <is>
-          <t>미국 제조업 및 첨단산업 기업 다수, 한국 반도체 기업 포함</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J145" t="inlineStr">
         <is>
-          <t>美 특허무효심판 후퇴하면 '특허괴물'만 이익</t>
+          <t>[단독] ‘나의아저씨’ OST ‘어른’ 표절 소송 걸었는데…‘어린날’ ...</t>
         </is>
       </c>
       <c r="K145" t="inlineStr">
         <is>
-          <t>inews24.com</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L145" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M145" t="inlineStr">
         <is>
-          <t>http://www.inews24.com/view/1949173</t>
+          <t>https://biz.heraldcorp.com/article/10695433?ref=naver</t>
         </is>
       </c>
       <c r="N145" t="inlineStr">
         <is>
-          <t>2026-03-15 12:49:24.811996+00:00</t>
+          <t>2026-03-17 00:44:18.596365+00:00</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
-          <t>루이비통</t>
+          <t>명품 브랜드 회사</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
-          <t>대법원 파기환송</t>
+          <t>대법원 파기환송 (법리 확정)</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
-          <t>명품 리폼 업체 '강남사'가 루이비통으로부터 상표권 침해 소송을 당했으나, 대법원은 개인적 사용 목적의 명품 리폼은 상표권 침해가 아니라고 판결하며 원심을 파기환송했습니다. 이 판결은 명품 리폼 업계에 긍정적인 영향을 미칠 것으로 보입니다.</t>
+          <t>명품 가방 리폼이 상표권 침해인지에 대한 대법원 판결이 선고되었다. 대법원은 손님이 개인 사용 목적으로 리폼을 맡긴 경우 원칙적으로 상표권 침해가 아니라고 판단했으나, 리폼업자가 사실상 새 제품을 유통하는 경우 침해가 될 수 있다고 예외를 인정했다. 이 판결은 1, 2심에서 리폼업자에게 1천5백만원의 손해배상과 리폼 금지를 명령했던 원심을 뒤집은 것이다.</t>
         </is>
       </c>
       <c r="G146" t="inlineStr">
         <is>
-          <t>대법원 판결로 상표권 침해 여부에 대한 법리가 확정되어 해당 사건은 이미 종결된 상태입니다. 이는 소송금융 투자 대상으로서의 신규성이 없으며, 다수의 피해자가 발생하여 손해배상을 청구해야 하는 사건이 아닌 법리 해석에 대한 판결이므로 부적합 조건에 해당합니다.</t>
+          <t>이미 대법원 판결이 선고되어 법리가 확정된 사건으로, 신규 소송금융 투자 대상을 발굴하기 어렵습니다 (부적합 조건: 이미 종결된 사건). 또한, 기사에서 언급된 손해배상액이 1천5백만 원으로 피해 규모가 크지 않으며 (적합 조건 4 미충족), 집단적 피해로 보기 어렵습니다 (적합 조건 3 미충족).</t>
         </is>
       </c>
       <c r="H146" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I146" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J146" t="inlineStr">
         <is>
-          <t>[샷!]  조각 하나라도 좋으니 붙여달라고 간곡히…</t>
+          <t>[3분 법률] 명품 리폼, 상표권 침해일까?</t>
         </is>
       </c>
       <c r="K146" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L146" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M146" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260306103000505?input=1195m</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8509732&amp;ref=A</t>
         </is>
       </c>
       <c r="N146" t="inlineStr">
         <is>
-          <t>2026-03-15 00:35:33.350950+00:00</t>
+          <t>2026-03-16 13:11:20.293025+00:00</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
-          <t>특허괴물 (Patent Trolls)</t>
+          <t>카카오게임즈</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
-          <t>미 상무부의 특허 정책 변경안 제안 및 이에 대한 전문가들의 우려 제기, 정책 논의 진행 중</t>
+          <t>2심 원고 패소 판결</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
-          <t>미국 특허제도 변경안이 '특허괴물'의 소송 남발을 부추겨 자국 첨단산업과 국가안보를 위협할 수 있다는 우려가 제기되고 있다. 특히 한국 반도체 기업들도 특허괴물의 소송으로 막대한 시간과 자금을 허비하며 경쟁력 약화가 우려되는 상황이다. 전문가들은 무분별한 소송 억제를 위한 특허무효심판(IPR) 제도의 핵심 안전장치 무력화를 경고하며 균형 잡힌 특허 정책을 촉구하고 있다.</t>
+          <t>엔씨소프트가 카카오게임즈를 상대로 제기한 '아키에이지 워'의 '리니지2M' 표절 저작권 침해 소송에서 1심에 이어 2심에서도 원고 패소 판결이 나왔습니다. 이로써 엔씨소프트는 두 차례의 법원 판단에서 모두 패소했습니다.</t>
         </is>
       </c>
       <c r="G147" t="inlineStr">
         <is>
-          <t>이 기사는 소송금융이 일반적으로 투자하는 원고 측의 손해배상 청구 사건이 아닌, '특허괴물'의 소송 남발로 인한 기업들의 방어 비용 증가와 정책적 문제점을 다루고 있습니다. 소송 상대방(특허괴물)은 배상 능력이 충분한 피고로 보기 어려워 '상대방에게 자력이 충분함' 조건에 부합하지 않습니다. 또한, 피해 기업들이 원고로서 특허괴물을 상대로 손해배상을 청구하기 어려운 구조라는 점에서 투자 대상으로서의 적합성이 낮습니다.</t>
+          <t>원고(엔씨소프트)가 1심과 2심 모두에서 패소 판결을 받아 승소 가능성이 매우 낮습니다. 소송금융은 원고의 승소 가능성을 보고 투자하므로, 이미 두 차례 패소한 사건은 부적합 조건에 해당합니다.</t>
         </is>
       </c>
       <c r="H147" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I147" t="inlineStr">
         <is>
-          <t>다수의 제조기업 및 반도체 기업</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J147" t="inlineStr">
         <is>
-          <t>美 특허제도 변경, '특허괴물' 키우고 자국 안보까지 위협</t>
+          <t>法  아키에이지 워' 리니지2M 표절 아냐</t>
         </is>
       </c>
       <c r="K147" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>todaykorea.co.kr</t>
         </is>
       </c>
       <c r="L147" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M147" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260314035400003?input=1195m</t>
+          <t>http://www.todaykorea.co.kr/news/articleView.html?idxno=340919</t>
         </is>
       </c>
       <c r="N147" t="inlineStr">
         <is>
-          <t>2026-03-15 00:33:10.534270+00:00</t>
+          <t>2026-03-16 00:54:04.126938+00:00</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C148" t="inlineStr"/>
-      <c r="D148" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D148" t="inlineStr"/>
+      <c r="E148" t="inlineStr"/>
       <c r="F148" t="inlineStr">
         <is>
-          <t>우버 창립자 트래비스 칼라닉이 로봇 및 자율주행 분야로 업계에 복귀하며, 과거 구글과의 자율주행 기술 도용 소송의 중심 인물이었던 앤서니 레반도프스키와 손잡았습니다. 기사는 칼라닉의 재기 의지를 강조하며, 이들의 협력이 업계에 미칠 영향에 주목하고 있습니다.</t>
+          <t>지식재산처는 반도체 및 디스플레이 분야에서 특허 소송과 영업비밀 침해 사례가 증가함에 따라, 핵심 기술을 보유한 장비 기업의 대응 역량 강화와 제도적 지원의 필요성이 커지고 있다는 점을 정책 추진 배경으로 밝혔습니다. 이는 특정 사건에 대한 보도가 아니며, 소송금융 투자 대상이 될 만한 구체적인 피해 사실이나 당사자가 명시되어 있지 않습니다.</t>
         </is>
       </c>
       <c r="G148" t="inlineStr">
         <is>
-          <t>이 기사는 우버 창립자의 업계 복귀에 초점을 맞추고 있으며, 과거 우버와 구글 간의 자율주행 기술 도용 소송을 언급할 뿐입니다. 현재 진행 중이거나 새로 발생한 소송이 아니므로, 소송금융 투자 대상으로서의 신규성이 없습니다. 이는 '이미 종결된 사건'이라는 부적합 조건에 해당합니다.</t>
+          <t>기사는 특정 사건에 대한 보도가 아닌, 지식재산처의 정책 추진 배경을 설명하는 일반적인 내용입니다. 특정 피해자, 가해자, 피해 규모, 진행 단계 등이 명시되어 있지 않아 소송금융 투자 대상을 특정하기 어렵습니다. (적합 조건 1개 이하)</t>
         </is>
       </c>
       <c r="H148" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I148" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J148" t="inlineStr">
         <is>
-          <t>우버 창립자, 로봇·자율주행으로 업계 복귀...자율주행 대부와 손잡아</t>
+          <t>지식재산처, 반도체·디스플레이 장비 산업 지식재산 경쟁력 강화 추진</t>
         </is>
       </c>
       <c r="K148" t="inlineStr">
         <is>
-          <t>aitimes.com</t>
+          <t>lcnews.co.kr</t>
         </is>
       </c>
       <c r="L148" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M148" t="inlineStr">
         <is>
-          <t>https://www.aitimes.com/news/articleView.html?idxno=207874</t>
+          <t>https://www.lcnews.co.kr/news/articleView.html?idxno=125429</t>
         </is>
       </c>
       <c r="N148" t="inlineStr">
         <is>
-          <t>2026-03-14 12:51:17.337845+00:00</t>
+          <t>2026-03-16 00:53:20.893561+00:00</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C149" t="inlineStr"/>
-      <c r="D149" t="inlineStr"/>
-      <c r="E149" t="inlineStr"/>
+      <c r="D149" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E149" t="inlineStr">
+        <is>
+          <t>대법원 상고심 승소 확정</t>
+        </is>
+      </c>
       <c r="F149" t="inlineStr">
         <is>
-          <t>해당 기사는 1794년 엘리 휘트니가 조면기 특허를 획득한 역사적 사실을 보도하고 있습니다. 이는 현재 소송금융 투자를 검토할 수 있는 법적 분쟁이나 사건이 아닙니다.</t>
+          <t>광동제약이 조선무약으로부터 인수한 '솔표' 상표권에 대한 등록취소 소송에서 중소기업 A사를 상대로 대법원 최종 승소했다. A사는 조선무약의 파산으로 인한 상표 미사용을 주장했으나, 법원은 상표 사용 노력이 부족했다고 판단했다. 이로써 광동제약은 '솔표' 브랜드 사업의 법적 불확실성을 해소하게 되었다.</t>
         </is>
       </c>
       <c r="G149" t="inlineStr">
         <is>
-          <t>해당 기사는 1794년 엘리 휘트니의 조면기 특허 획득에 대한 역사적 사실을 다루고 있습니다. 현재 진행 중이거나 잠재적인 법적 분쟁이 아니므로 소송금융 투자 대상에 해당하지 않습니다. (부적합 조건: 이미 종결된 사건)</t>
+          <t>대법원 상고심에서 광동제약의 승소가 확정되어 사건이 이미 종결됨. 소송금융은 이미 종결된 사건에는 투자하지 않음. 또한, 본 사건은 상표권 등록취소 분쟁으로, 집단적 피해나 명확한 가해자-피해자 관계에 기반한 손해배상 청구와는 거리가 있음.</t>
         </is>
       </c>
       <c r="H149" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I149" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J149" t="inlineStr">
         <is>
-          <t>면화 산업 혁명…엘리 휘트니의 조면기 특허 획득 [김정한의 역사 오늘...</t>
+          <t>대법, ‘솔표’ 상표권 등록취소 분쟁서 광동제약 손 들어줘</t>
         </is>
       </c>
       <c r="K149" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>mdtoday.co.kr</t>
         </is>
       </c>
       <c r="L149" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M149" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/life-culture/general-cultural/6101058</t>
+          <t>https://mdtoday.co.kr/news/view/1065593801498851</t>
         </is>
       </c>
       <c r="N149" t="inlineStr">
         <is>
-          <t>2026-03-14 00:39:18.508166+00:00</t>
+          <t>2026-03-16 00:52:35.619661+00:00</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C150" t="inlineStr"/>
+      <c r="C150" t="inlineStr">
+        <is>
+          <t>루이비통</t>
+        </is>
+      </c>
       <c r="D150" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
-          <t>표절 의혹 제기 및 부인</t>
+          <t>대법원 파기환송</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
-          <t>기사 본문은 정은채, 이나영 등 연예인들의 인터뷰 내용으로 구성되어 있습니다. 또한, '왕사남' 제작사 대표가 제기된 표절 의혹에 대해 원안부터 작업 과정이 모두 있다며 부인하는 내용이 포함되어 있습니다.</t>
+          <t>대법원은 루이비통이 '강남사'를 상대로 제기한 상표권 침해 및 손해배상 청구 소송에서 루이비통 승소 원심 판결을 파기하고 특허법원으로 사건을 돌려보냈다. 이는 개인적 사용 목적의 명품 리폼이 상표권 침해에 해당하는지에 대한 법리적 판단이 복잡함을 시사한다.</t>
         </is>
       </c>
       <c r="G150" t="inlineStr">
         <is>
-          <t>제공된 기사 본문은 주로 연예인 인터뷰 내용이며, 소송금융 투자 대상으로 적합한 구체적인 법적 분쟁이나 피해 사실을 담고 있지 않습니다. 표절 의혹이 언급되지만, 제작사 대표가 이를 부인하며 소송으로 이어질 명확한 정황이 없습니다.</t>
+          <t>이 사건은 명품 리폼의 상표권 침해 여부에 대한 복잡한 법리 해석이 쟁점이며, 대법원이 원심을 파기환송하여 법적 불확실성이 높습니다. 소송금융의 주된 투자 대상인 다수의 피해자가 대기업을 상대로 손해배상을 청구하는 집단적 피해 사례에 해당하지 않아, 로앤굿 고객 프로필과 부합하지 않습니다. (적합 조건 1개 이하, 투자 어려운 이유 있음)</t>
         </is>
       </c>
       <c r="H150" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I150" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J150" t="inlineStr">
         <is>
-          <t>이재명 대통령께 감사 …'쯔양 협박' 징역 3년 확정 구제역, 재판소원...</t>
+          <t>추억 어린 명품의 재탄생…대법  개인 사용 목적 명품 리폼은 상표권 침...</t>
         </is>
       </c>
       <c r="K150" t="inlineStr">
         <is>
-          <t>mydaily.co.kr</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L150" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M150" t="inlineStr">
         <is>
-          <t>https://www.mydaily.co.kr/page/view/2026031321221739166</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008478122&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N150" t="inlineStr">
         <is>
-          <t>2026-03-14 00:36:40.230797+00:00</t>
+          <t>2026-03-16 00:37:28.212594+00:00</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C151" t="inlineStr"/>
+      <c r="C151" t="inlineStr">
+        <is>
+          <t>카카오게임즈</t>
+        </is>
+      </c>
       <c r="D151" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
-          <t>대법원 파기환송 판결로 수선업체 승소</t>
+          <t>항소심에서 카카오게임즈 승소 (엔씨소프트 패소)</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
-          <t>명품 수선업체 강남사와 루이비통 간의 상표권 침해 소송에서 대법원이 명품 리폼이 상표권 침해에 해당하지 않는다고 판결했다. 이 판결로 명품 리폼 시장이 활기를 띠고, 명품 가격 인상과 AS 불만에 지친 소비자들이 리폼을 통해 '나만의 명품'을 만들려는 수요가 증가할 것으로 예상된다.</t>
+          <t>엔씨소프트가 카카오게임즈를 상대로 제기한 저작권 침해 소송 항소심에서 카카오게임즈가 1심에 이어 완승했습니다. 법무법인 태평양은 카카오게임즈를 대리하여 MMORPG 장르의 보편성을 입증하며 표절 오명을 막았다고 보도되었습니다.</t>
         </is>
       </c>
       <c r="G151" t="inlineStr">
         <is>
-          <t>기사에서 다루는 핵심 사건은 명품 수선업체와 루이비통 간의 상표권 침해 소송으로, 이미 대법원 판결로 종결된 사건입니다. 이 판결은 명품 리폼의 합법성을 확립하여 소비자 및 수선업체에 유리한 법적 기준을 제시했으나, 소송금융 투자 대상으로서의 신규 사건 발굴 기회는 없습니다. (부적합 조건: 이미 종결된 사건)</t>
+          <t>원고(엔씨소프트)가 1심과 항소심에서 모두 패소하여 소송금융 투자 대상으로서의 승소 가능성이 매우 낮습니다. 이는 '상대방 책임이 비교적 명확함' 조건에 부합하지 않으며, 이미 법원에서 증거가 불충분하다고 판단했으므로 '증거가 있거나 확보 가능함' 조건도 충족하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H151" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I151" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J151" t="inlineStr">
         <is>
-          <t>루이비통도 구찌도 ‘리폼’해 쓴다… “명품 값 인상에 손님 발길 늘었...</t>
+          <t>'게임 장르적 보편성' 입증한 태평양, 표절 오명 막아</t>
         </is>
       </c>
       <c r="K151" t="inlineStr">
         <is>
-          <t>donga.com</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L151" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M151" t="inlineStr">
         <is>
-          <t>https://www.donga.com/news/Culture/article/all/20260313/133527004/2</t>
+          <t>https://www.hankyung.com/article/2026031520641</t>
         </is>
       </c>
       <c r="N151" t="inlineStr">
         <is>
-          <t>2026-03-14 00:35:57.500303+00:00</t>
+          <t>2026-03-15 12:58:06.496940+00:00</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C152" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C152" t="inlineStr"/>
+      <c r="D152" t="inlineStr"/>
       <c r="E152" t="inlineStr">
         <is>
-          <t>표절 의혹 제기</t>
+          <t>과거 특허 소송 동향 언급</t>
         </is>
       </c>
       <c r="F152" t="inlineStr">
         <is>
-          <t>해당 기사는 정은채, 이나영 등 배우들의 인터뷰 내용을 담고 있다. 기사 말미에 드라마 '왕사남' 제작사 대표가 표절 의혹에 대해 해명하며 원안부터 작업 과정이 모두 있다고 밝혔다.</t>
+          <t>해당 기사는 '새로운 60년을 대비한 Korea Reset 전략'의 일환으로 과거 화학 업계에서 특허 소송이 빈번했으며, 특히 독일 기업에 유리한 규정이 있었다는 역사적 맥락을 설명합니다. 특정 기업이나 사건에 대한 정보는 포함되어 있지 않습니다.</t>
         </is>
       </c>
       <c r="G152" t="inlineStr">
         <is>
-          <t>기사는 주로 연예인 인터뷰 내용이며, '왕사남' 제작사에 대한 표절 의혹이 언급되었으나 제작사 측에서 즉시 부인하고 있어 상대방 책임이 명확하지 않다. 피해 규모나 증거, 공적 절차 진행 여부 등 소송금융 적합 조건을 판단할 정보가 매우 부족하다. (적합 조건 1, 3, 4, 5, 6 미충족)</t>
+          <t>제공된 기사는 특정 사건에 대한 분석이 아닌, 과거 화학 업계의 특허 소송 동향에 대한 일반적인 설명입니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모, 진행 단계 등이 전혀 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H152" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I152" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J152" t="inlineStr">
         <is>
-          <t>정은채  이나영·이청아와 동네 호프집 만남 예정, 그게 언니들의 진짜...</t>
+          <t>새로운 60년을 대비한 Korea Reset 전략  11  경제성장의 실제 Ⅲ: 제2차...</t>
         </is>
       </c>
       <c r="K152" t="inlineStr">
         <is>
-          <t>mydaily.co.kr</t>
+          <t>ifs.or.kr</t>
         </is>
       </c>
       <c r="L152" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M152" t="inlineStr">
         <is>
-          <t>https://www.mydaily.co.kr/page/view/2026031311365764698</t>
+          <t>http://www.ifs.or.kr/bbs/board.php?bo_table=News&amp;wr_id=55562</t>
         </is>
       </c>
       <c r="N152" t="inlineStr">
         <is>
-          <t>2026-03-14 00:23:04.564535+00:00</t>
+          <t>2026-03-15 12:55:10.473878+00:00</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C153" t="inlineStr"/>
-      <c r="D153" t="inlineStr"/>
+      <c r="C153" t="inlineStr">
+        <is>
+          <t>특허괴물(NPE)</t>
+        </is>
+      </c>
+      <c r="D153" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E153" t="inlineStr">
         <is>
-          <t>표절 의혹 제기 및 부인</t>
+          <t>미 상무부 특허 정책 변경안 추진 논의 중</t>
         </is>
       </c>
       <c r="F153" t="inlineStr">
         <is>
-          <t>본 기사는 정은채, 이나영, 원빈 등 연예인들의 인터뷰 내용을 주로 다루고 있습니다. 기사 말미에 '왕사남' 제작사 대표가 작품의 표절 의혹에 대해 부인하는 내용이 간략하게 언급되었습니다.</t>
+          <t>미국 정부가 추진 중인 특허무효심판(IPR) 제도 변화가 '특허괴물'의 소송 남발을 부르고 미국 제조업 및 첨단산업 경쟁력에 부담이 될 수 있다는 지적이 제기되었습니다. 전문가들은 질 낮은 특허 보호 강화가 실제 제조 기업들의 희생으로 이어질 수 있다고 경고하며, IPR 제도 유지와 소송 자금 구조의 투명성 강화를 촉구했습니다. 삼성전자, SK하이닉스 등 한국 기업에도 부담 요인이 될 수 있습니다.</t>
         </is>
       </c>
       <c r="G153" t="inlineStr">
         <is>
-          <t>본 기사의 본문은 대부분 연예인 인터뷰 내용으로, 소송금융 투자 대상이 될 만한 구체적인 분쟁 정보가 부족합니다. '왕사남' 표절 의혹이 언급되나, 제작사 측에서 즉시 부인하고 있어 상대방 책임이 명확하지 않으며, 피해 규모나 진행 단계에 대한 정보도 전무하여 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 미 상무부의 특허 정책 변경안 추진에 대한 우려를 표명하며, 향후 '특허괴물'의 소송 남발 가능성을 경고하는 내용입니다. 특정 피해자(원고)가 발생한 구체적인 사건이 아니며, 미래의 정책 변화에 따른 잠재적 시장 위험을 다루고 있어 현재 소송금융 투자 대상으로 적합한 사건으로 보기 어렵습니다. (적합 조건 1개 이하)</t>
         </is>
       </c>
       <c r="H153" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수억 달러 규모 (과거 사례 기준)</t>
         </is>
       </c>
       <c r="I153" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>미국 제조업 및 첨단산업 기업 다수, 한국 반도체 기업 포함</t>
         </is>
       </c>
       <c r="J153" t="inlineStr">
         <is>
-          <t>똥 묻은 개가 …'전자발찌' 고영욱, 복귀 호소 안 통하네 [MD이슈]</t>
+          <t>美 특허무효심판 후퇴하면 '특허괴물'만 이익</t>
         </is>
       </c>
       <c r="K153" t="inlineStr">
         <is>
-          <t>mydaily.co.kr</t>
+          <t>inews24.com</t>
         </is>
       </c>
       <c r="L153" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M153" t="inlineStr">
         <is>
-          <t>https://www.mydaily.co.kr/page/view/2026031323162675897</t>
+          <t>http://www.inews24.com/view/1949173</t>
         </is>
       </c>
       <c r="N153" t="inlineStr">
         <is>
-          <t>2026-03-14 00:20:38.307234+00:00</t>
+          <t>2026-03-15 12:49:24.811996+00:00</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
-          <t>왕사남 제작사</t>
-[...2 lines deleted...]
-      <c r="D154" t="inlineStr"/>
+          <t>루이비통</t>
+        </is>
+      </c>
+      <c r="D154" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
       <c r="E154" t="inlineStr">
         <is>
-          <t>표절 의혹 제기 및 제작사 해명</t>
+          <t>대법원 파기환송</t>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
-          <t>해당 기사는 연예인 인터뷰가 주를 이루며, '왕사남' 제작사 대표가 작품의 표절 의혹에 대해 해명하는 내용이 포함되어 있습니다. 제작사 측은 장항준 작가의 합숙 등 원안부터 작업 과정이 모두 기록되어 있다고 주장하며 의혹을 부인했습니다.</t>
+          <t>명품 리폼 업체 '강남사'가 루이비통으로부터 상표권 침해 소송을 당했으나, 대법원은 개인적 사용 목적의 명품 리폼은 상표권 침해가 아니라고 판결하며 원심을 파기환송했습니다. 이 판결은 명품 리폼 업계에 긍정적인 영향을 미칠 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G154" t="inlineStr">
         <is>
-          <t>기사 내용은 대부분 연예인 인터뷰이며, 유일하게 법적 쟁점이 될 수 있는 '왕사남' 제작사의 '표절 의혹'은 제작사 대표가 즉시 해명하며 부인하고 있습니다. 상대방 책임이 명확하지 않고(적합 조건 1 불충분), 피해 규모나 피해자 수, 공적 절차 진행 여부 등 소송금융 투자에 필요한 구체적인 정보가 전혀 없습니다(적합 조건 4, 6 불충분).</t>
+          <t>대법원 판결로 상표권 침해 여부에 대한 법리가 확정되어 해당 사건은 이미 종결된 상태입니다. 이는 소송금융 투자 대상으로서의 신규성이 없으며, 다수의 피해자가 발생하여 손해배상을 청구해야 하는 사건이 아닌 법리 해석에 대한 판결이므로 부적합 조건에 해당합니다.</t>
         </is>
       </c>
       <c r="H154" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I154" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J154" t="inlineStr">
         <is>
-          <t>한국이 도미니카 이겨도 미국 만난다? WBC 이상한 대진표…류현진 믿는...</t>
+          <t>[샷!]  조각 하나라도 좋으니 붙여달라고 간곡히…</t>
         </is>
       </c>
       <c r="K154" t="inlineStr">
         <is>
-          <t>mydaily.co.kr</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L154" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="M154" t="inlineStr">
         <is>
-          <t>https://www.mydaily.co.kr/page/view/2026031316245668359</t>
+          <t>https://www.yna.co.kr/view/AKR20260306103000505?input=1195m</t>
         </is>
       </c>
       <c r="N154" t="inlineStr">
         <is>
-          <t>2026-03-14 00:18:09.832509+00:00</t>
+          <t>2026-03-15 00:35:33.350950+00:00</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
-          <t>왕사남 제작사</t>
-[...2 lines deleted...]
-      <c r="D155" t="inlineStr"/>
+          <t>특허괴물 (Patent Trolls)</t>
+        </is>
+      </c>
+      <c r="D155" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E155" t="inlineStr">
         <is>
-          <t>표절 의혹 제기 및 제작사 해명 단계</t>
+          <t>미 상무부의 특허 정책 변경안 제안 및 이에 대한 전문가들의 우려 제기, 정책 논의 진행 중</t>
         </is>
       </c>
       <c r="F155" t="inlineStr">
         <is>
-          <t>본 기사는 박지윤, 한가인 등 연예인 관련 소식과 정은채, 이나영의 인터뷰 내용을 담고 있습니다. 또한, 드라마 '왕사남' 제작사 대표가 제기된 표절 의혹에 대해 원안부터 작업 과정이 모두 있다고 해명하는 내용이 포함되어 있습니다. 기사 내용은 소송금융 투자 대상이 될 만한 구체적인 법적 분쟁이나 피해 사실을 다루고 있지 않습니다.</t>
+          <t>미국 특허제도 변경안이 '특허괴물'의 소송 남발을 부추겨 자국 첨단산업과 국가안보를 위협할 수 있다는 우려가 제기되고 있다. 특히 한국 반도체 기업들도 특허괴물의 소송으로 막대한 시간과 자금을 허비하며 경쟁력 약화가 우려되는 상황이다. 전문가들은 무분별한 소송 억제를 위한 특허무효심판(IPR) 제도의 핵심 안전장치 무력화를 경고하며 균형 잡힌 특허 정책을 촉구하고 있다.</t>
         </is>
       </c>
       <c r="G155" t="inlineStr">
         <is>
-          <t>기사는 주로 연예인 인터뷰와 '왕사남' 제작사의 표절 의혹 부인으로 구성되어 있습니다. 상대방 책임이 명확하지 않고(적합 조건 1 미충족), 집단적 피해나 큰 피해 규모(적합 조건 3, 4 미충족)에 대한 정보가 없으며, 공적 절차 진행 중인 사실도 확인되지 않아(적합 조건 6 미충족) 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>이 기사는 소송금융이 일반적으로 투자하는 원고 측의 손해배상 청구 사건이 아닌, '특허괴물'의 소송 남발로 인한 기업들의 방어 비용 증가와 정책적 문제점을 다루고 있습니다. 소송 상대방(특허괴물)은 배상 능력이 충분한 피고로 보기 어려워 '상대방에게 자력이 충분함' 조건에 부합하지 않습니다. 또한, 피해 기업들이 원고로서 특허괴물을 상대로 손해배상을 청구하기 어려운 구조라는 점에서 투자 대상으로서의 적합성이 낮습니다.</t>
         </is>
       </c>
       <c r="H155" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I155" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수의 제조기업 및 반도체 기업</t>
         </is>
       </c>
       <c r="J155" t="inlineStr">
         <is>
-          <t>박지윤, 왕홍 체험 인증하려다 '급당황'…한가인 등장에 결국 얼굴 가렸...</t>
+          <t>美 특허제도 변경, '특허괴물' 키우고 자국 안보까지 위협</t>
         </is>
       </c>
       <c r="K155" t="inlineStr">
         <is>
-          <t>mydaily.co.kr</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L155" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="M155" t="inlineStr">
         <is>
-          <t>https://www.mydaily.co.kr/page/view/2026031318165633658</t>
+          <t>https://www.yna.co.kr/view/AKR20260314035400003?input=1195m</t>
         </is>
       </c>
       <c r="N155" t="inlineStr">
         <is>
-          <t>2026-03-13 13:11:10.323203+00:00</t>
+          <t>2026-03-15 00:33:10.534270+00:00</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C156" t="inlineStr"/>
-      <c r="D156" t="inlineStr"/>
-      <c r="E156" t="inlineStr"/>
+      <c r="D156" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E156" t="inlineStr">
+        <is>
+          <t>과거 기술 도용 소송 언급</t>
+        </is>
+      </c>
       <c r="F156" t="inlineStr">
         <is>
-          <t>지식재산처가 ㈜탑엔지니어링을 현장 방문하여 간담회를 개최했습니다. 이번 간담회는 반도체·디스플레이 분야에서 특허소송 및 기술 유출이 빈번하게 발생하는 상황에서 지식재산권을 기반으로 장비 국산화에 기여한 탑엔지니어링과의 협력 방안을 논의하기 위해 마련되었습니다.</t>
+          <t>우버 창립자 트래비스 칼라닉이 로봇 및 자율주행 분야로 업계에 복귀하며, 과거 구글과의 자율주행 기술 도용 소송의 중심 인물이었던 앤서니 레반도프스키와 손잡았습니다. 기사는 칼라닉의 재기 의지를 강조하며, 이들의 협력이 업계에 미칠 영향에 주목하고 있습니다.</t>
         </is>
       </c>
       <c r="G156" t="inlineStr">
         <is>
-          <t>해당 기사는 반도체·디스플레이 분야의 지식재산권 침해(특허소송 및 기술 유출)가 빈번하다는 일반적인 산업 동향을 언급하며, ㈜탑엔지니어링과의 간담회 소식을 전하고 있습니다. 특정 사건의 피해자, 상대방, 피해 규모, 진행 단계 등이 전혀 명시되어 있지 않아 소송금융 투자 대상으로 분석하기 어렵습니다.</t>
+          <t>이 기사는 우버 창립자의 업계 복귀에 초점을 맞추고 있으며, 과거 우버와 구글 간의 자율주행 기술 도용 소송을 언급할 뿐입니다. 현재 진행 중이거나 새로 발생한 소송이 아니므로, 소송금융 투자 대상으로서의 신규성이 없습니다. 이는 '이미 종결된 사건'이라는 부적합 조건에 해당합니다.</t>
         </is>
       </c>
       <c r="H156" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I156" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J156" t="inlineStr">
         <is>
-          <t>지식재산처, ㈜탑엔지니어링 현장방문과 간담회 개최</t>
+          <t>우버 창립자, 로봇·자율주행으로 업계 복귀...자율주행 대부와 손잡아</t>
         </is>
       </c>
       <c r="K156" t="inlineStr">
         <is>
-          <t>bizwnews.com</t>
+          <t>aitimes.com</t>
         </is>
       </c>
       <c r="L156" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="M156" t="inlineStr">
         <is>
-          <t>http://www.bizwnews.com/news/articleView.html?idxno=128882</t>
+          <t>https://www.aitimes.com/news/articleView.html?idxno=207874</t>
         </is>
       </c>
       <c r="N156" t="inlineStr">
         <is>
-          <t>2026-03-13 13:04:34.865862+00:00</t>
+          <t>2026-03-14 12:51:17.337845+00:00</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C157" t="inlineStr"/>
       <c r="D157" t="inlineStr"/>
       <c r="E157" t="inlineStr"/>
       <c r="F157" t="inlineStr">
         <is>
-          <t>CJ가 오픈소스 이니셔티브 '오소리'에 합류하여 글로벌 규제 대응을 강화한다는 내용의 기사입니다. 오픈소스 라이선스 규정 위반 시 막대한 손해배상 및 서비스 중단 조치를 받을 수 있어 철저한 관리가 필요함을 강조하고 있습니다.</t>
+          <t>해당 기사는 1794년 엘리 휘트니가 조면기 특허를 획득한 역사적 사실을 보도하고 있습니다. 이는 현재 소송금융 투자를 검토할 수 있는 법적 분쟁이나 사건이 아닙니다.</t>
         </is>
       </c>
       <c r="G157" t="inlineStr">
         <is>
-          <t>본 기사는 CJ가 오픈소스 라이선스 규제에 대응하기 위한 예방적 조치에 대한 내용으로, 실제 라이선스 위반 사건이나 피해가 발생한 것이 아닙니다. 따라서 상대방의 책임이 명확하지 않고, 구체적인 피해자나 피해 규모가 특정되지 않아 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>해당 기사는 1794년 엘리 휘트니의 조면기 특허 획득에 대한 역사적 사실을 다루고 있습니다. 현재 진행 중이거나 잠재적인 법적 분쟁이 아니므로 소송금융 투자 대상에 해당하지 않습니다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H157" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I157" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J157" t="inlineStr">
         <is>
-          <t>CJ, 오픈스스 '오소리' 합류..글로벌 규제 대응 강화</t>
+          <t>면화 산업 혁명…엘리 휘트니의 조면기 특허 획득 [김정한의 역사 오늘...</t>
         </is>
       </c>
       <c r="K157" t="inlineStr">
         <is>
-          <t>4th.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L157" t="inlineStr">
         <is>
           <t>2026-03-13</t>
         </is>
       </c>
       <c r="M157" t="inlineStr">
         <is>
-          <t>http://www.4th.kr/news/articleView.html?idxno=2109021</t>
+          <t>https://www.news1.kr/life-culture/general-cultural/6101058</t>
         </is>
       </c>
       <c r="N157" t="inlineStr">
         <is>
-          <t>2026-03-13 12:57:32.374874+00:00</t>
+          <t>2026-03-14 00:39:18.508166+00:00</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C158" t="inlineStr"/>
-      <c r="D158" t="inlineStr"/>
+      <c r="D158" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
       <c r="E158" t="inlineStr">
         <is>
-          <t>EU 규제 대응 논의 및 잠재적 특허 분쟁 대비</t>
+          <t>표절 의혹 제기 및 부인</t>
         </is>
       </c>
       <c r="F158" t="inlineStr">
         <is>
-          <t>화학업계가 EU의 REACH 규제 및 탄소배출 감축 목표 등 환경 규제에 대응하기 위해 협력하고 있습니다. 또한, EU특허변호사협회가 화학기업 관련 특허·지식재산권 소송을 전문으로 다루는 것으로 보아, 관련 분쟁 가능성에 대한 대비도 이루어지고 있습니다.</t>
+          <t>기사 본문은 정은채, 이나영 등 연예인들의 인터뷰 내용으로 구성되어 있습니다. 또한, '왕사남' 제작사 대표가 제기된 표절 의혹에 대해 원안부터 작업 과정이 모두 있다며 부인하는 내용이 포함되어 있습니다.</t>
         </is>
       </c>
       <c r="G158" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이나 피해 발생을 다루는 것이 아니라, 화학업계가 EU 규제에 대응하고 잠재적인 특허 분쟁에 대비하는 산업 전반의 논의를 다룹니다. 따라서 상대방 책임의 명확성, 집단적 피해, 구체적인 피해 규모 등 소송금융 적합 조건에 부합하는 요소가 없습니다.</t>
+          <t>제공된 기사 본문은 주로 연예인 인터뷰 내용이며, 소송금융 투자 대상으로 적합한 구체적인 법적 분쟁이나 피해 사실을 담고 있지 않습니다. 표절 의혹이 언급되지만, 제작사 대표가 이를 부인하며 소송으로 이어질 명확한 정황이 없습니다.</t>
         </is>
       </c>
       <c r="H158" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I158" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J158" t="inlineStr">
         <is>
-          <t>REACH부터 특허까지…EU 규제 대응 머리 맞댄 화학업계</t>
+          <t>이재명 대통령께 감사 …'쯔양 협박' 징역 3년 확정 구제역, 재판소원...</t>
         </is>
       </c>
       <c r="K158" t="inlineStr">
         <is>
-          <t>energy-news.co.kr</t>
+          <t>mydaily.co.kr</t>
         </is>
       </c>
       <c r="L158" t="inlineStr">
         <is>
           <t>2026-03-13</t>
         </is>
       </c>
       <c r="M158" t="inlineStr">
         <is>
-          <t>https://www.energy-news.co.kr/news/articleView.html?idxno=223687</t>
+          <t>https://www.mydaily.co.kr/page/view/2026031321221739166</t>
         </is>
       </c>
       <c r="N158" t="inlineStr">
         <is>
-          <t>2026-03-13 12:45:15.306651+00:00</t>
+          <t>2026-03-14 00:36:40.230797+00:00</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C159" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C159" t="inlineStr"/>
       <c r="D159" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E159" t="inlineStr">
         <is>
-          <t>2018년 소송 종결</t>
+          <t>대법원 파기환송 판결로 수선업체 승소</t>
         </is>
       </c>
       <c r="F159" t="inlineStr">
         <is>
-          <t>웨이모가 우버를 상대로 라이다 센서 회로 기판 디자인 등 1만4000여건의 핵심 자료 유출에 대한 피해보상 소송을 제기했습니다. 이 소송은 1년 넘게 이어지다 2018년에 수습 국면에 접어들며 종결되었습니다. 본 기사는 과거 사건을 다루고 있습니다.</t>
+          <t>명품 수선업체 강남사와 루이비통 간의 상표권 침해 소송에서 대법원이 명품 리폼이 상표권 침해에 해당하지 않는다고 판결했다. 이 판결로 명품 리폼 시장이 활기를 띠고, 명품 가격 인상과 AS 불만에 지친 소비자들이 리폼을 통해 '나만의 명품'을 만들려는 수요가 증가할 것으로 예상된다.</t>
         </is>
       </c>
       <c r="G159" t="inlineStr">
         <is>
-          <t>기사에 따르면 웨이모가 우버를 상대로 제기한 소송은 2018년에 이미 수습 국면에 접어들어 종결된 사건으로 판단됩니다. 이는 '이미 종결된 사건'이라는 부적합 조건에 해당하므로 소송금융 투자 대상으로 적합하지 않습니다.</t>
+          <t>기사에서 다루는 핵심 사건은 명품 수선업체와 루이비통 간의 상표권 침해 소송으로, 이미 대법원 판결로 종결된 사건입니다. 이 판결은 명품 리폼의 합법성을 확립하여 소비자 및 수선업체에 유리한 법적 기준을 제시했으나, 소송금융 투자 대상으로서의 신규 사건 발굴 기회는 없습니다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H159" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I159" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J159" t="inlineStr">
         <is>
-          <t>[IT큐레이션] 모빌리티 설계자 우버</t>
+          <t>루이비통도 구찌도 ‘리폼’해 쓴다… “명품 값 인상에 손님 발길 늘었...</t>
         </is>
       </c>
       <c r="K159" t="inlineStr">
         <is>
-          <t>econovill.com</t>
+          <t>donga.com</t>
         </is>
       </c>
       <c r="L159" t="inlineStr">
         <is>
           <t>2026-03-13</t>
         </is>
       </c>
       <c r="M159" t="inlineStr">
         <is>
-          <t>https://www.econovill.com/news/articleView.html?idxno=733032</t>
+          <t>https://www.donga.com/news/Culture/article/all/20260313/133527004/2</t>
         </is>
       </c>
       <c r="N159" t="inlineStr">
         <is>
-          <t>2026-03-13 12:25:50.143903+00:00</t>
+          <t>2026-03-14 00:35:57.500303+00:00</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
-          <t>에스티로더</t>
+          <t>왕사남 제작사</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E160" t="inlineStr">
         <is>
-          <t>영국 법원에 소송 제기</t>
+          <t>표절 의혹 제기</t>
         </is>
       </c>
       <c r="F160" t="inlineStr">
         <is>
-          <t>유명 향수 브랜드 '조 말론 런던'의 창립자 조 말론이 본인의 이름을 사용해 패션 브랜드 자라와 협업한 것에 대해, 조 말론 런던 브랜드를 인수한 에스티로더로부터 상표권 침해 소송을 당했습니다. 에스티로더는 조 말론이 자신의 이름을 사용한 것이 브랜드 가치를 훼손했다고 주장하며 영국 법원에 소송을 제기했습니다.</t>
+          <t>해당 기사는 정은채, 이나영 등 배우들의 인터뷰 내용을 담고 있다. 기사 말미에 드라마 '왕사남' 제작사 대표가 표절 의혹에 대해 해명하며 원안부터 작업 과정이 모두 있다고 밝혔다.</t>
         </is>
       </c>
       <c r="G160" t="inlineStr">
         <is>
-          <t>기사 내용상 조 말론이 에스티로더로부터 피소당한 피고의 입장으로, 로앤굿의 고객인 원고(피해자)에 해당하지 않아 소송금융 투자 대상으로 부적합합니다. (부적합 조건: 기타 투자 어려운 이유 있음)</t>
+          <t>기사는 주로 연예인 인터뷰 내용이며, '왕사남' 제작사에 대한 표절 의혹이 언급되었으나 제작사 측에서 즉시 부인하고 있어 상대방 책임이 명확하지 않다. 피해 규모나 증거, 공적 절차 진행 여부 등 소송금융 적합 조건을 판단할 정보가 매우 부족하다. (적합 조건 1, 3, 4, 5, 6 미충족)</t>
         </is>
       </c>
       <c r="H160" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I160" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J160" t="inlineStr">
         <is>
-          <t>본인 이름 사용했다가… 유명 향수 조 말론, 에스티로더에 피소</t>
+          <t>정은채  이나영·이청아와 동네 호프집 만남 예정, 그게 언니들의 진짜...</t>
         </is>
       </c>
       <c r="K160" t="inlineStr">
         <is>
-          <t>chosun.com</t>
+          <t>mydaily.co.kr</t>
         </is>
       </c>
       <c r="L160" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M160" t="inlineStr">
         <is>
-          <t>https://www.chosun.com/international/international_general/2026/03/13/4EBLXBWFIFD5PANODMSNEEFWVE/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
+          <t>https://www.mydaily.co.kr/page/view/2026031311365764698</t>
         </is>
       </c>
       <c r="N160" t="inlineStr">
         <is>
-          <t>2026-03-13 00:51:49.557436+00:00</t>
+          <t>2026-03-14 00:23:04.564535+00:00</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C161" t="inlineStr"/>
-      <c r="D161" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D161" t="inlineStr"/>
       <c r="E161" t="inlineStr">
         <is>
-          <t>소송 종결 후 몇 년 경과</t>
+          <t>표절 의혹 제기 및 부인</t>
         </is>
       </c>
       <c r="F161" t="inlineStr">
         <is>
-          <t>기사 내용은 구포국수와 관련된 과거 소송이 이미 종결되었고, '거북표' 상표가 다른 사람에게 넘어갔다는 사실을 언급합니다. 이는 소송금융 투자 대상으로서의 신규성이 없으며, 이미 종결된 사건으로 판단됩니다.</t>
+          <t>본 기사는 정은채, 이나영, 원빈 등 연예인들의 인터뷰 내용을 주로 다루고 있습니다. 기사 말미에 '왕사남' 제작사 대표가 작품의 표절 의혹에 대해 부인하는 내용이 간략하게 언급되었습니다.</t>
         </is>
       </c>
       <c r="G161" t="inlineStr">
         <is>
-          <t>기사에 '오랜 소송이 끝난 몇 년 후'라고 명시되어 있어, 이미 종결된 사건에 해당합니다. 이는 소송금융 투자 부적합 조건에 부합합니다.</t>
+          <t>본 기사의 본문은 대부분 연예인 인터뷰 내용으로, 소송금융 투자 대상이 될 만한 구체적인 분쟁 정보가 부족합니다. '왕사남' 표절 의혹이 언급되나, 제작사 측에서 즉시 부인하고 있어 상대방 책임이 명확하지 않으며, 피해 규모나 진행 단계에 대한 정보도 전무하여 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H161" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I161" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J161" t="inlineStr">
         <is>
-          <t>구포국수, 면면히 이어져 온 음식이자 미래의 유산</t>
+          <t>똥 묻은 개가 …'전자발찌' 고영욱, 복귀 호소 안 통하네 [MD이슈]</t>
         </is>
       </c>
       <c r="K161" t="inlineStr">
         <is>
-          <t>busan.com</t>
+          <t>mydaily.co.kr</t>
         </is>
       </c>
       <c r="L161" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M161" t="inlineStr">
         <is>
-          <t>https://www.busan.com/view/busan/view.php?code=2026031211242359067</t>
+          <t>https://www.mydaily.co.kr/page/view/2026031323162675897</t>
         </is>
       </c>
       <c r="N161" t="inlineStr">
         <is>
-          <t>2026-03-13 00:47:52.103323+00:00</t>
+          <t>2026-03-14 00:20:38.307234+00:00</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C162" t="inlineStr"/>
+      <c r="C162" t="inlineStr">
+        <is>
+          <t>왕사남 제작사</t>
+        </is>
+      </c>
       <c r="D162" t="inlineStr"/>
       <c r="E162" t="inlineStr">
         <is>
-          <t>LG에너지솔루션의 특허 침해 대응 전략</t>
+          <t>표절 의혹 제기 및 제작사 해명</t>
         </is>
       </c>
       <c r="F162" t="inlineStr">
         <is>
-          <t>LG에너지솔루션이 후발 기업들의 특허 침해에 대해 법적 소송으로 강하게 대응하며 원천 특허를 기반으로 경쟁사의 기술 사용을 막고 로열티를 확보하는 전략을 펼치고 있다. 이는 K배터리 기업들이 제조를 넘어 특허를 활용한 수익 모델로 전환하는 추세를 보여준다.</t>
+          <t>해당 기사는 연예인 인터뷰가 주를 이루며, '왕사남' 제작사 대표가 작품의 표절 의혹에 대해 해명하는 내용이 포함되어 있습니다. 제작사 측은 장항준 작가의 합숙 등 원안부터 작업 과정이 모두 기록되어 있다고 주장하며 의혹을 부인했습니다.</t>
         </is>
       </c>
       <c r="G162" t="inlineStr">
         <is>
-          <t>기사는 LG에너지솔루션이 특허 침해에 대해 법적 대응을 하는 '전략'을 설명하며, 특정 피해 사건이나 소송금융 지원이 필요한 '피해자'를 다루고 있지 않습니다. LG에너지솔루션은 대기업으로서 소송 수행에 필요한 자력이 충분할 것으로 보이며, 소송금융의 일반적인 고객 프로필(피해자)과 거리가 있습니다.</t>
+          <t>기사 내용은 대부분 연예인 인터뷰이며, 유일하게 법적 쟁점이 될 수 있는 '왕사남' 제작사의 '표절 의혹'은 제작사 대표가 즉시 해명하며 부인하고 있습니다. 상대방 책임이 명확하지 않고(적합 조건 1 불충분), 피해 규모나 피해자 수, 공적 절차 진행 여부 등 소송금융 투자에 필요한 구체적인 정보가 전혀 없습니다(적합 조건 4, 6 불충분).</t>
         </is>
       </c>
       <c r="H162" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I162" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J162" t="inlineStr">
         <is>
-          <t>제조만으론 부족하다 …K배터리, '특허' 앞세워 수익 모델 대전환</t>
+          <t>한국이 도미니카 이겨도 미국 만난다? WBC 이상한 대진표…류현진 믿는...</t>
         </is>
       </c>
       <c r="K162" t="inlineStr">
         <is>
-          <t>goodkyung.com</t>
+          <t>mydaily.co.kr</t>
         </is>
       </c>
       <c r="L162" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M162" t="inlineStr">
         <is>
-          <t>https://www.goodkyung.com/news/articleView.html?idxno=284408</t>
+          <t>https://www.mydaily.co.kr/page/view/2026031316245668359</t>
         </is>
       </c>
       <c r="N162" t="inlineStr">
         <is>
-          <t>2026-03-13 00:45:19.718451+00:00</t>
+          <t>2026-03-14 00:18:09.832509+00:00</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
-          <t>카카오게임즈</t>
-[...6 lines deleted...]
-      </c>
+          <t>왕사남 제작사</t>
+        </is>
+      </c>
+      <c r="D163" t="inlineStr"/>
       <c r="E163" t="inlineStr">
         <is>
-          <t>항소심(2심) 패소</t>
+          <t>표절 의혹 제기 및 제작사 해명 단계</t>
         </is>
       </c>
       <c r="F163" t="inlineStr">
         <is>
-          <t>엔씨소프트가 카카오게임즈의 '아키에이지 워'가 '리니지2M'의 저작권을 침해했다며 제기한 소송의 항소심에서 패소했습니다. 법원은 직업에 따른 무기와 스킬 제한 구조 등 특정 게임 시스템에 대한 저작권 침해를 인정하지 않았습니다. 엔씨소프트는 1심에 이어 2심에서도 패소하며 소송의 향방에 관심이 쏠리고 있습니다.</t>
+          <t>본 기사는 박지윤, 한가인 등 연예인 관련 소식과 정은채, 이나영의 인터뷰 내용을 담고 있습니다. 또한, 드라마 '왕사남' 제작사 대표가 제기된 표절 의혹에 대해 원안부터 작업 과정이 모두 있다고 해명하는 내용이 포함되어 있습니다. 기사 내용은 소송금융 투자 대상이 될 만한 구체적인 법적 분쟁이나 피해 사실을 다루고 있지 않습니다.</t>
         </is>
       </c>
       <c r="G163" t="inlineStr">
         <is>
-          <t>원고(엔씨소프트)가 1심과 2심 모두 패소하여 승소 가능성이 매우 낮음. 이는 상대방 책임이 명확하지 않으며(적합 조건 1 불충족), 제시된 증거가 법원에서 저작권 침해를 입증하기에 충분하지 않았음을 의미함(적합 조건 5 불충족). 비록 상대방 카카오게임즈가 자력이 충분한 대기업이지만(적합 조건 2 충족), 이미 두 차례 패소한 사건에 대한 투자는 리스크가 매우 높습니다.</t>
+          <t>기사는 주로 연예인 인터뷰와 '왕사남' 제작사의 표절 의혹 부인으로 구성되어 있습니다. 상대방 책임이 명확하지 않고(적합 조건 1 미충족), 집단적 피해나 큰 피해 규모(적합 조건 3, 4 미충족)에 대한 정보가 없으며, 공적 절차 진행 중인 사실도 확인되지 않아(적합 조건 6 미충족) 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H163" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I163" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J163" t="inlineStr">
         <is>
-          <t>엔씨·카겜 '아키에이지 워' 2심 가른 쟁점은… 저작권 인정 범위</t>
+          <t>박지윤, 왕홍 체험 인증하려다 '급당황'…한가인 등장에 결국 얼굴 가렸...</t>
         </is>
       </c>
       <c r="K163" t="inlineStr">
         <is>
-          <t>bloter.net</t>
+          <t>mydaily.co.kr</t>
         </is>
       </c>
       <c r="L163" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M163" t="inlineStr">
         <is>
-          <t>https://www.bloter.net/news/articleView.html?idxno=656550</t>
+          <t>https://www.mydaily.co.kr/page/view/2026031318165633658</t>
         </is>
       </c>
       <c r="N163" t="inlineStr">
         <is>
-          <t>2026-03-12 13:17:46.412457+00:00</t>
+          <t>2026-03-13 13:11:10.323203+00:00</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C164" t="inlineStr"/>
-      <c r="D164" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D164" t="inlineStr"/>
+      <c r="E164" t="inlineStr"/>
       <c r="F164" t="inlineStr">
         <is>
-          <t>웹젠의 모바일 게임 R2M이 3월 30일 서비스 종료를 발표했다. 이 게임은 엔씨소프트의 리니지M을 표절했다는 논란이 있었으나, 2023년 8월 엔씨소프트가 해당 표절 소송에서 승소하며 카피캣 논란은 이미 종결된 상태이다.</t>
+          <t>지식재산처가 ㈜탑엔지니어링을 현장 방문하여 간담회를 개최했습니다. 이번 간담회는 반도체·디스플레이 분야에서 특허소송 및 기술 유출이 빈번하게 발생하는 상황에서 지식재산권을 기반으로 장비 국산화에 기여한 탑엔지니어링과의 협력 방안을 논의하기 위해 마련되었습니다.</t>
         </is>
       </c>
       <c r="G164" t="inlineStr">
         <is>
-          <t>엔씨소프트가 웹젠의 R2M에 대한 리니지M 표절 소송에서 이미 승소하여 카피캣 논란이 일단락되었으므로, 이는 '이미 종결된 사건'에 해당하여 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>해당 기사는 반도체·디스플레이 분야의 지식재산권 침해(특허소송 및 기술 유출)가 빈번하다는 일반적인 산업 동향을 언급하며, ㈜탑엔지니어링과의 간담회 소식을 전하고 있습니다. 특정 사건의 피해자, 상대방, 피해 규모, 진행 단계 등이 전혀 명시되어 있지 않아 소송금융 투자 대상으로 분석하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H164" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I164" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J164" t="inlineStr">
         <is>
-          <t>웹젠, R2M 3월 30일 종료</t>
+          <t>지식재산처, ㈜탑엔지니어링 현장방문과 간담회 개최</t>
         </is>
       </c>
       <c r="K164" t="inlineStr">
         <is>
-          <t>nbntv.co.kr</t>
+          <t>bizwnews.com</t>
         </is>
       </c>
       <c r="L164" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M164" t="inlineStr">
         <is>
-          <t>https://www.nbntv.co.kr/news/articleView.html?idxno=4019760</t>
+          <t>http://www.bizwnews.com/news/articleView.html?idxno=128882</t>
         </is>
       </c>
       <c r="N164" t="inlineStr">
         <is>
-          <t>2026-03-12 13:15:35.825595+00:00</t>
+          <t>2026-03-13 13:04:34.865862+00:00</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C165" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C165" t="inlineStr"/>
+      <c r="D165" t="inlineStr"/>
+      <c r="E165" t="inlineStr"/>
       <c r="F165" t="inlineStr">
         <is>
-          <t>엔씨소프트가 자사 게임 '리니지2M'의 콘텐츠와 시스템을 표절했다며 카카오게임즈와 개발 자회사 엑스엘게임즈를 상대로 낸 저작권 침해 소송에서 1심에 이어 2심에서도 패소했다. 재판부는 엔씨소프트 게임의 창작성을 인정하지 않았으며, 주장하는 요소들이 공공영역에 속한다고 판단했다. 카카오게임즈 측은 해당 요소들이 MMORPG 장르의 보편적인 규칙이라고 반박했다.</t>
+          <t>CJ가 오픈소스 이니셔티브 '오소리'에 합류하여 글로벌 규제 대응을 강화한다는 내용의 기사입니다. 오픈소스 라이선스 규정 위반 시 막대한 손해배상 및 서비스 중단 조치를 받을 수 있어 철저한 관리가 필요함을 강조하고 있습니다.</t>
         </is>
       </c>
       <c r="G165" t="inlineStr">
         <is>
-          <t>원고(엔씨소프트)가 1심과 2심에서 모두 패소하여 승소 가능성이 매우 낮음. 법원이 원고 게임의 창작성을 인정하지 않았고, 주장하는 시나리오나 캐릭터 등이 공공영역에 속한다고 판단함. 소송금융은 승소 가능성이 높은 사건에 투자하므로 부적합함.</t>
+          <t>본 기사는 CJ가 오픈소스 라이선스 규제에 대응하기 위한 예방적 조치에 대한 내용으로, 실제 라이선스 위반 사건이나 피해가 발생한 것이 아닙니다. 따라서 상대방의 책임이 명확하지 않고, 구체적인 피해자나 피해 규모가 특정되지 않아 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H165" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I165" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J165" t="inlineStr">
         <is>
-          <t>엔씨소프트, 카카오게임즈 상대 '저작권 소송' 2심도 패소</t>
+          <t>CJ, 오픈스스 '오소리' 합류..글로벌 규제 대응 강화</t>
         </is>
       </c>
       <c r="K165" t="inlineStr">
         <is>
-          <t>inews24.com</t>
+          <t>4th.kr</t>
         </is>
       </c>
       <c r="L165" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M165" t="inlineStr">
         <is>
-          <t>http://www.inews24.com/view/1948564</t>
+          <t>http://www.4th.kr/news/articleView.html?idxno=2109021</t>
         </is>
       </c>
       <c r="N165" t="inlineStr">
         <is>
-          <t>2026-03-12 13:14:37.520845+00:00</t>
+          <t>2026-03-13 12:57:32.374874+00:00</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C166" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C166" t="inlineStr"/>
+      <c r="D166" t="inlineStr"/>
       <c r="E166" t="inlineStr">
         <is>
-          <t>엔씨소프트의 저작권 침해 주장이 법적 절차에서 반복적으로 불인정되어 법적 대응에 한계가 있는 상황.</t>
+          <t>EU 규제 대응 논의 및 잠재적 특허 분쟁 대비</t>
         </is>
       </c>
       <c r="F166" t="inlineStr">
         <is>
-          <t>엔씨소프트가 타사의 '리니지 라이크' 게임에 대한 저작권 침해 주장을 제기했으나, 법적 절차에서 반복적으로 불인정되어 법적 대응에 한계에 봉착했다. 이는 엔씨소프트의 주장이 법적으로 받아들여지지 않고 있음을 시사한다.</t>
+          <t>화학업계가 EU의 REACH 규제 및 탄소배출 감축 목표 등 환경 규제에 대응하기 위해 협력하고 있습니다. 또한, EU특허변호사협회가 화학기업 관련 특허·지식재산권 소송을 전문으로 다루는 것으로 보아, 관련 분쟁 가능성에 대한 대비도 이루어지고 있습니다.</t>
         </is>
       </c>
       <c r="G166" t="inlineStr">
         <is>
-          <t>기사 제목에서 엔씨소프트의 저작권 침해 주장이 '또 불인정'되었고 '법적대응 한계'에 직면했다고 명시되어, 이미 법적 판단에서 승소 가능성이 낮아진 것으로 보입니다. 이는 소송금융 투자에 있어 핵심적인 '상대방 책임 명확성' 및 '증거 확보 가능성' 조건이 충족되지 않으며, 사실상 '종결된 사건'에 준하는 투자 부적합 사유입니다.</t>
+          <t>이 기사는 특정 사건이나 피해 발생을 다루는 것이 아니라, 화학업계가 EU 규제에 대응하고 잠재적인 특허 분쟁에 대비하는 산업 전반의 논의를 다룹니다. 따라서 상대방 책임의 명확성, 집단적 피해, 구체적인 피해 규모 등 소송금융 적합 조건에 부합하는 요소가 없습니다.</t>
         </is>
       </c>
       <c r="H166" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I166" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J166" t="inlineStr">
         <is>
-          <t>엔씨, 타사 ‘리니지 라이크’ 저작권 침해 또 불인정 … 법적대응 한계...</t>
+          <t>REACH부터 특허까지…EU 규제 대응 머리 맞댄 화학업계</t>
         </is>
       </c>
       <c r="K166" t="inlineStr">
         <is>
-          <t>biz.newdaily.co.kr</t>
+          <t>energy-news.co.kr</t>
         </is>
       </c>
       <c r="L166" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M166" t="inlineStr">
         <is>
-          <t>https://biz.newdaily.co.kr/site/data/html/2026/03/12/2026031200344.html</t>
+          <t>https://www.energy-news.co.kr/news/articleView.html?idxno=223687</t>
         </is>
       </c>
       <c r="N166" t="inlineStr">
         <is>
-          <t>2026-03-12 12:58:21.581940+00:00</t>
+          <t>2026-03-13 12:45:15.306651+00:00</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
-          <t>카카오게임즈</t>
+          <t>우버</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E167" t="inlineStr">
         <is>
-          <t>서울고등법원 2심 판결 선고, 원고(엔씨소프트) 패소</t>
+          <t>2018년 소송 종결</t>
         </is>
       </c>
       <c r="F167" t="inlineStr">
         <is>
-          <t>엔씨소프트가 카카오게임즈의 '아키에이지 워'에 대해 제기한 저작권 침해 중지, 손해배상 및 서비스 정지 청구 소송에서 1심에 이어 2심에서도 패소했다. 서울고등법원은 엔씨소프트의 청구를 기각하며 카카오게임즈의 손을 들어줬다.</t>
+          <t>웨이모가 우버를 상대로 라이다 센서 회로 기판 디자인 등 1만4000여건의 핵심 자료 유출에 대한 피해보상 소송을 제기했습니다. 이 소송은 1년 넘게 이어지다 2018년에 수습 국면에 접어들며 종결되었습니다. 본 기사는 과거 사건을 다루고 있습니다.</t>
         </is>
       </c>
       <c r="G167" t="inlineStr">
         <is>
-          <t>엔씨소프트가 1심과 2심에서 모두 패소하여 상대방 책임이 명확하지 않음. 소송금융은 승소 가능성이 높은 원고에게 투자하므로, 현재 원고 패소 판결이 두 번 나온 이 사건은 투자 부적합 조건에 해당함.</t>
+          <t>기사에 따르면 웨이모가 우버를 상대로 제기한 소송은 2018년에 이미 수습 국면에 접어들어 종결된 사건으로 판단됩니다. 이는 '이미 종결된 사건'이라는 부적합 조건에 해당하므로 소송금융 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H167" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I167" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J167" t="inlineStr">
         <is>
-          <t>카카오게임즈 '아키에이지 워', 저작권 소송 2심 승소  표절 아냐</t>
+          <t>[IT큐레이션] 모빌리티 설계자 우버</t>
         </is>
       </c>
       <c r="K167" t="inlineStr">
         <is>
-          <t>gamevu.co.kr</t>
+          <t>econovill.com</t>
         </is>
       </c>
       <c r="L167" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M167" t="inlineStr">
         <is>
-          <t>https://www.gamevu.co.kr/news/articleView.html?idxno=56499</t>
+          <t>https://www.econovill.com/news/articleView.html?idxno=733032</t>
         </is>
       </c>
       <c r="N167" t="inlineStr">
         <is>
-          <t>2026-03-12 12:56:24.695824+00:00</t>
+          <t>2026-03-13 12:25:50.143903+00:00</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
-          <t>카카오게임즈</t>
+          <t>에스티로더</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E168" t="inlineStr">
         <is>
-          <t>항소심 패소 후 대법원 상고 예정</t>
+          <t>영국 법원에 소송 제기</t>
         </is>
       </c>
       <c r="F168" t="inlineStr">
         <is>
-          <t>엔씨소프트가 카카오게임즈의 '아키에이지 워'가 '리니지2M'의 UI 및 시스템을 모방했다며 10억원의 손해배상과 서비스 정지를 요구하는 소송을 제기했으나, 1심에 이어 항소심에서도 패소했습니다. 엔씨소프트는 대법원의 판단을 받을 예정이라고 밝혔습니다.</t>
+          <t>유명 향수 브랜드 '조 말론 런던'의 창립자 조 말론이 본인의 이름을 사용해 패션 브랜드 자라와 협업한 것에 대해, 조 말론 런던 브랜드를 인수한 에스티로더로부터 상표권 침해 소송을 당했습니다. 에스티로더는 조 말론이 자신의 이름을 사용한 것이 브랜드 가치를 훼손했다고 주장하며 영국 법원에 소송을 제기했습니다.</t>
         </is>
       </c>
       <c r="G168" t="inlineStr">
         <is>
-          <t>피고(카카오게임즈)는 대기업 계열사로 자력이 충분하고, 청구 금액이 10억원으로 피해 규모가 크지만 (적합 조건 2, 4), 원고(엔씨)가 1심과 항소심에서 모두 패소하여 승소 가능성이 낮다고 판단됩니다. 소송금융은 승소 가능성이 높은 사건에 투자하는 것이 일반적이므로, 이미 두 번 패소한 사건은 투자 적합도가 낮습니다.</t>
+          <t>기사 내용상 조 말론이 에스티로더로부터 피소당한 피고의 입장으로, 로앤굿의 고객인 원고(피해자)에 해당하지 않아 소송금융 투자 대상으로 부적합합니다. (부적합 조건: 기타 투자 어려운 이유 있음)</t>
         </is>
       </c>
       <c r="H168" t="inlineStr">
         <is>
-          <t>10억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I168" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J168" t="inlineStr">
         <is>
-          <t>엔씨 '리니지2M' 저작권 항소심도 패소…  대법원 판단 받을 것</t>
+          <t>본인 이름 사용했다가… 유명 향수 조 말론, 에스티로더에 피소</t>
         </is>
       </c>
       <c r="K168" t="inlineStr">
         <is>
-          <t>it.chosun.com</t>
+          <t>chosun.com</t>
         </is>
       </c>
       <c r="L168" t="inlineStr">
         <is>
           <t>2026-03-12</t>
         </is>
       </c>
       <c r="M168" t="inlineStr">
         <is>
-          <t>https://it.chosun.com/news/articleView.html?idxno=2023092158522</t>
+          <t>https://www.chosun.com/international/international_general/2026/03/13/4EBLXBWFIFD5PANODMSNEEFWVE/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
         </is>
       </c>
       <c r="N168" t="inlineStr">
         <is>
-          <t>2026-03-12 12:54:03.476798+00:00</t>
+          <t>2026-03-13 00:51:49.557436+00:00</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C169" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C169" t="inlineStr"/>
       <c r="D169" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E169" t="inlineStr">
         <is>
-          <t>항소심 패소</t>
+          <t>소송 종결 후 몇 년 경과</t>
         </is>
       </c>
       <c r="F169" t="inlineStr">
         <is>
-          <t>엔씨소프트가 카카오게임즈와 엑스엘게임즈를 상대로 제기한 '아키에이지 워' 저작권 침해 중지 및 손해배상 청구 소송 항소심에서 패소했습니다. 서울고등법원은 원고인 엔씨소프트의 항소를 기각했습니다. 이 소송은 카카오게임즈가 2023년 출시한 게임과 관련된 저작권 침해 여부를 다투는 사건입니다.</t>
+          <t>기사 내용은 구포국수와 관련된 과거 소송이 이미 종결되었고, '거북표' 상표가 다른 사람에게 넘어갔다는 사실을 언급합니다. 이는 소송금융 투자 대상으로서의 신규성이 없으며, 이미 종결된 사건으로 판단됩니다.</t>
         </is>
       </c>
       <c r="G169" t="inlineStr">
         <is>
-          <t>원고인 엔씨소프트가 항소심에서 패소하여 상대방(카카오게임즈, 엑스엘게임즈)의 책임이 법적으로 인정되지 않았습니다. 이는 소송금융 투자 대상으로서 원고 승소 가능성이 매우 낮음을 의미하며, 사실상 원고 입장에서 사건이 종결된 것으로 볼 수 있어 부적합 조건에 해당합니다.</t>
+          <t>기사에 '오랜 소송이 끝난 몇 년 후'라고 명시되어 있어, 이미 종결된 사건에 해당합니다. 이는 소송금융 투자 부적합 조건에 부합합니다.</t>
         </is>
       </c>
       <c r="H169" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I169" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J169" t="inlineStr">
         <is>
-          <t>엔씨소프트, ‘아키에이지 워’ 소송 항소심 패소…카카오게임즈 “판...</t>
+          <t>구포국수, 면면히 이어져 온 음식이자 미래의 유산</t>
         </is>
       </c>
       <c r="K169" t="inlineStr">
         <is>
-          <t>metroseoul.co.kr</t>
+          <t>busan.com</t>
         </is>
       </c>
       <c r="L169" t="inlineStr">
         <is>
           <t>2026-03-12</t>
         </is>
       </c>
       <c r="M169" t="inlineStr">
         <is>
-          <t>http://www.metroseoul.co.kr/article/20260312500617</t>
+          <t>https://www.busan.com/view/busan/view.php?code=2026031211242359067</t>
         </is>
       </c>
       <c r="N169" t="inlineStr">
         <is>
-          <t>2026-03-12 12:53:27.269894+00:00</t>
+          <t>2026-03-13 00:47:52.103323+00:00</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C170" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C170" t="inlineStr"/>
+      <c r="D170" t="inlineStr"/>
       <c r="E170" t="inlineStr">
         <is>
-          <t>항소심 판결 선고 (카카오게임즈 승소)</t>
+          <t>LG에너지솔루션의 특허 침해 대응 전략</t>
         </is>
       </c>
       <c r="F170" t="inlineStr">
         <is>
-          <t>엔씨소프트와 카카오게임즈 간의 침해 소송 항소심에서 1심에 이어 카카오게임즈가 승소했다. 이 소송은 엔씨소프트의 사업구조 개편 관련 기사에서 간략히 언급되었으며, 구체적인 침해 내용이나 피해 규모는 명시되지 않았다.</t>
+          <t>LG에너지솔루션이 후발 기업들의 특허 침해에 대해 법적 소송으로 강하게 대응하며 원천 특허를 기반으로 경쟁사의 기술 사용을 막고 로열티를 확보하는 전략을 펼치고 있다. 이는 K배터리 기업들이 제조를 넘어 특허를 활용한 수익 모델로 전환하는 추세를 보여준다.</t>
         </is>
       </c>
       <c r="G170" t="inlineStr">
         <is>
-          <t>엔씨소프트와 카카오게임즈 간의 침해 소송 항소심에서 1심에 이어 카카오게임즈가 승소하여, 이미 두 차례 법원의 판단을 받은 사건이다. 이는 소송금융 투자 대상으로서의 신규성이 부족하며, 패소한 당사자가 추가 상소를 진행하더라도 승소 가능성이 낮아 투자 매력이 떨어진다. (부적합 조건: 이미 종결된 사건에 해당하며, 승소 가능성이 낮음)</t>
+          <t>기사는 LG에너지솔루션이 특허 침해에 대해 법적 대응을 하는 '전략'을 설명하며, 특정 피해 사건이나 소송금융 지원이 필요한 '피해자'를 다루고 있지 않습니다. LG에너지솔루션은 대기업으로서 소송 수행에 필요한 자력이 충분할 것으로 보이며, 소송금융의 일반적인 고객 프로필(피해자)과 거리가 있습니다.</t>
         </is>
       </c>
       <c r="H170" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I170" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J170" t="inlineStr">
         <is>
-          <t>모바일 캐주얼 게임으로 간다 …'리니지'의 엔씨, 사업구조 개편</t>
+          <t>제조만으론 부족하다 …K배터리, '특허' 앞세워 수익 모델 대전환</t>
         </is>
       </c>
       <c r="K170" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>goodkyung.com</t>
         </is>
       </c>
       <c r="L170" t="inlineStr">
         <is>
           <t>2026-03-12</t>
         </is>
       </c>
       <c r="M170" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/2026031272441</t>
+          <t>https://www.goodkyung.com/news/articleView.html?idxno=284408</t>
         </is>
       </c>
       <c r="N170" t="inlineStr">
         <is>
-          <t>2026-03-12 12:49:35.075006+00:00</t>
+          <t>2026-03-13 00:45:19.718451+00:00</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
-          <t>패티 고니아</t>
+          <t>카카오게임즈</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E171" t="inlineStr">
         <is>
-          <t>파타고니아가 패티 고니아를 상대로 소송 제기</t>
+          <t>항소심(2심) 패소</t>
         </is>
       </c>
       <c r="F171" t="inlineStr">
         <is>
-          <t>미국 아웃도어 브랜드 파타고니아가 여장남자 활동가 '패티 고니아'를 상대로 소송을 제기했습니다. 파타고니아는 변호사비 외에 상징적인 1달러의 배상금만을 청구한 것으로 알려졌습니다.</t>
+          <t>엔씨소프트가 카카오게임즈의 '아키에이지 워'가 '리니지2M'의 저작권을 침해했다며 제기한 소송의 항소심에서 패소했습니다. 법원은 직업에 따른 무기와 스킬 제한 구조 등 특정 게임 시스템에 대한 저작권 침해를 인정하지 않았습니다. 엔씨소프트는 1심에 이어 2심에서도 패소하며 소송의 향방에 관심이 쏠리고 있습니다.</t>
         </is>
       </c>
       <c r="G171" t="inlineStr">
         <is>
-          <t>소송금융은 일반적으로 피해자가 손해배상을 청구할 때 소송 비용을 지원하는 형태인데, 이 사건은 파타고니아가 원고로서 상징적인 1달러의 배상금만을 청구하고 있어 재정적 회수 가능성이 매우 낮습니다. 이는 소송금융의 투자 목적과 부합하지 않습니다.</t>
+          <t>원고(엔씨소프트)가 1심과 2심 모두 패소하여 승소 가능성이 매우 낮음. 이는 상대방 책임이 명확하지 않으며(적합 조건 1 불충족), 제시된 증거가 법원에서 저작권 침해를 입증하기에 충분하지 않았음을 의미함(적합 조건 5 불충족). 비록 상대방 카카오게임즈가 자력이 충분한 대기업이지만(적합 조건 2 충족), 이미 두 차례 패소한 사건에 대한 투자는 리스크가 매우 높습니다.</t>
         </is>
       </c>
       <c r="H171" t="inlineStr">
         <is>
-          <t>1달러</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I171" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J171" t="inlineStr">
         <is>
-          <t>파타고니아, 여장남자 '패티 고니아' 고소</t>
+          <t>엔씨·카겜 '아키에이지 워' 2심 가른 쟁점은… 저작권 인정 범위</t>
         </is>
       </c>
       <c r="K171" t="inlineStr">
         <is>
-          <t>san.chosun.com</t>
+          <t>bloter.net</t>
         </is>
       </c>
       <c r="L171" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M171" t="inlineStr">
         <is>
-          <t>http://san.chosun.com/news/articleView.html?idxno=25584</t>
+          <t>https://www.bloter.net/news/articleView.html?idxno=656550</t>
         </is>
       </c>
       <c r="N171" t="inlineStr">
         <is>
-          <t>2026-03-12 00:43:56.493194+00:00</t>
+          <t>2026-03-12 13:17:46.412457+00:00</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C172" t="inlineStr"/>
-      <c r="D172" t="inlineStr"/>
-      <c r="E172" t="inlineStr"/>
+      <c r="D172" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E172" t="inlineStr">
+        <is>
+          <t>엔씨소프트의 리니지M 표절 소송 승소로 카피캣 논란 종결</t>
+        </is>
+      </c>
       <c r="F172" t="inlineStr">
         <is>
-          <t>이 기사는 자율주행, 스마트팩토리 등 다양한 산업에서 표준필수특허(SEP)의 중요성이 커지고 있으며, 각국이 주도권 확보를 위해 정책 및 제도 경쟁에 나서고 있음을 설명합니다. 한국 기업들이 표준특허 분야에서 로열티 지출이 수입보다 많은 구조를 벗어나기 위해 선제적인 표준화 참여와 특허 전략 수립이 필요하다고 강조합니다.</t>
+          <t>웹젠의 모바일 게임 R2M이 3월 30일 서비스 종료를 발표했다. 이 게임은 엔씨소프트의 리니지M을 표절했다는 논란이 있었으나, 2023년 8월 엔씨소프트가 해당 표절 소송에서 승소하며 카피캣 논란은 이미 종결된 상태이다.</t>
         </is>
       </c>
       <c r="G172" t="inlineStr">
         <is>
-          <t>이 기사는 표준특허(SEP)의 중요성과 글로벌 경쟁 동향에 대한 일반적인 논평으로, 특정 사건이나 분쟁을 다루고 있지 않습니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모, 진행 단계가 명시되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>엔씨소프트가 웹젠의 R2M에 대한 리니지M 표절 소송에서 이미 승소하여 카피캣 논란이 일단락되었으므로, 이는 '이미 종결된 사건'에 해당하여 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H172" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I172" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J172" t="inlineStr">
         <is>
-          <t>[특허, 톡!] 주도권 경쟁 커지는 ‘표준특허’</t>
+          <t>웹젠, R2M 3월 30일 종료</t>
         </is>
       </c>
       <c r="K172" t="inlineStr">
         <is>
-          <t>etoday.co.kr</t>
+          <t>nbntv.co.kr</t>
         </is>
       </c>
       <c r="L172" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M172" t="inlineStr">
         <is>
-          <t>https://www.etoday.co.kr/news/view/2564378</t>
+          <t>https://www.nbntv.co.kr/news/articleView.html?idxno=4019760</t>
         </is>
       </c>
       <c r="N172" t="inlineStr">
         <is>
-          <t>2026-03-12 00:39:40.557411+00:00</t>
+          <t>2026-03-12 13:15:35.825595+00:00</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C173" t="inlineStr"/>
-      <c r="D173" t="inlineStr"/>
+      <c r="C173" t="inlineStr">
+        <is>
+          <t>카카오게임즈, 엑스엘게임즈</t>
+        </is>
+      </c>
+      <c r="D173" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
       <c r="E173" t="inlineStr">
         <is>
-          <t>제네릭사들의 특허 분쟁 회피 전략</t>
+          <t>항소심 패소, 대법원 상고 가능성 있음</t>
         </is>
       </c>
       <c r="F173" t="inlineStr">
         <is>
-          <t>P-CAB '보신티' 제네릭 의약품이 봇물처럼 쏟아지고 있음에도 불구하고, 제네릭사들이 특허 무효 또는 권리범위확인 심판을 통한 공격적인 특허 분쟁을 피하고 있다는 내용입니다. 이는 높은 소송 리스크와 비용 부담, 그리고 허가 및 급여 절차 기간을 고려한 전략적 판단으로 분석됩니다.</t>
+          <t>엔씨소프트가 자사 게임 '리니지2M'의 콘텐츠와 시스템을 표절했다며 카카오게임즈와 개발 자회사 엑스엘게임즈를 상대로 낸 저작권 침해 소송에서 1심에 이어 2심에서도 패소했다. 재판부는 엔씨소프트 게임의 창작성을 인정하지 않았으며, 주장하는 요소들이 공공영역에 속한다고 판단했다. 카카오게임즈 측은 해당 요소들이 MMORPG 장르의 보편적인 규칙이라고 반박했다.</t>
         </is>
       </c>
       <c r="G173" t="inlineStr">
         <is>
-          <t>기사는 제네릭사들이 높은 소송 리스크와 비용 부담 때문에 공격적인 특허 분쟁을 회피하고 있다는 내용을 담고 있습니다. 이는 소송금융 투자를 위한 적극적인 소송 기회가 현재 부재함을 의미합니다.</t>
+          <t>원고(엔씨소프트)가 1심과 2심에서 모두 패소하여 승소 가능성이 매우 낮음. 법원이 원고 게임의 창작성을 인정하지 않았고, 주장하는 시나리오나 캐릭터 등이 공공영역에 속한다고 판단함. 소송금융은 승소 가능성이 높은 사건에 투자하므로 부적합함.</t>
         </is>
       </c>
       <c r="H173" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I173" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J173" t="inlineStr">
         <is>
-          <t>[투데이 포커스] P-CAB '보신티' 제네릭 봇물인데 특허심판 '잠잠'… 특...</t>
+          <t>엔씨소프트, 카카오게임즈 상대 '저작권 소송' 2심도 패소</t>
         </is>
       </c>
       <c r="K173" t="inlineStr">
         <is>
-          <t>apsk.co.kr</t>
+          <t>inews24.com</t>
         </is>
       </c>
       <c r="L173" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M173" t="inlineStr">
         <is>
-          <t>https://www.apsk.co.kr/news/articleView.html?idxno=538838</t>
+          <t>http://www.inews24.com/view/1948564</t>
         </is>
       </c>
       <c r="N173" t="inlineStr">
         <is>
-          <t>2026-03-12 00:38:47.221791+00:00</t>
+          <t>2026-03-12 13:14:37.520845+00:00</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
-          <t>다이이찌산쿄</t>
+          <t>타사</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E174" t="inlineStr">
         <is>
-          <t>미국 연방순회항소법원 항소심 판결로 특허분쟁 종결</t>
+          <t>엔씨소프트의 저작권 침해 주장이 법적 절차에서 반복적으로 불인정되어 법적 대응에 한계가 있는 상황.</t>
         </is>
       </c>
       <c r="F174" t="inlineStr">
         <is>
-          <t>다이이찌산쿄와 시젠 간의 ADC 특허분쟁이 미국 연방순회항소법원의 항소심 판결로 종결되었습니다. 법원은 시젠의 ADC제품 특허침해 신청이 무효하다고 판결했습니다.</t>
+          <t>엔씨소프트가 타사의 '리니지 라이크' 게임에 대한 저작권 침해 주장을 제기했으나, 법적 절차에서 반복적으로 불인정되어 법적 대응에 한계에 봉착했다. 이는 엔씨소프트의 주장이 법적으로 받아들여지지 않고 있음을 시사한다.</t>
         </is>
       </c>
       <c r="G174" t="inlineStr">
         <is>
-          <t>미국 연방순회항소법원의 항소심 판결로 특허분쟁이 종결되었으며, 시젠의 특허침해 신청이 무효하다고 판결되어 이미 법적 절차가 완료된 사건입니다. 이는 소송금융 적합도 판단 기준 중 '부적합 조건: 이미 종결된 사건'에 해당합니다.</t>
+          <t>기사 제목에서 엔씨소프트의 저작권 침해 주장이 '또 불인정'되었고 '법적대응 한계'에 직면했다고 명시되어, 이미 법적 판단에서 승소 가능성이 낮아진 것으로 보입니다. 이는 소송금융 투자에 있어 핵심적인 '상대방 책임 명확성' 및 '증거 확보 가능성' 조건이 충족되지 않으며, 사실상 '종결된 사건'에 준하는 투자 부적합 사유입니다.</t>
         </is>
       </c>
       <c r="H174" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I174" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J174" t="inlineStr">
         <is>
-          <t>다이이찌산쿄, 시젠과 ADC 특허분쟁 종결</t>
+          <t>엔씨, 타사 ‘리니지 라이크’ 저작권 침해 또 불인정 … 법적대응 한계...</t>
         </is>
       </c>
       <c r="K174" t="inlineStr">
         <is>
-          <t>bosa.co.kr</t>
+          <t>biz.newdaily.co.kr</t>
         </is>
       </c>
       <c r="L174" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M174" t="inlineStr">
         <is>
-          <t>https://www.bosa.co.kr/news/articleView.html?idxno=3000365</t>
+          <t>https://biz.newdaily.co.kr/site/data/html/2026/03/12/2026031200344.html</t>
         </is>
       </c>
       <c r="N174" t="inlineStr">
         <is>
-          <t>2026-03-12 00:37:55.183452+00:00</t>
+          <t>2026-03-12 12:58:21.581940+00:00</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C175" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E175" t="inlineStr"/>
+      <c r="C175" t="inlineStr">
+        <is>
+          <t>카카오게임즈</t>
+        </is>
+      </c>
+      <c r="D175" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E175" t="inlineStr">
+        <is>
+          <t>서울고등법원 2심 판결 선고, 원고(엔씨소프트) 패소</t>
+        </is>
+      </c>
       <c r="F175" t="inlineStr">
         <is>
-          <t>삼성전자가 미국에서 보유한 특허 수가 10만 건을 넘어섰습니다. 이는 글로벌 특허 분쟁이 집중되고 손해배상액이 높은 미국 시장에서 '특허 괴물'로 불리는 특허관리법인(NPE)의 소송 공세에 대한 방어력을 강화하기 위한 전략으로 풀이됩니다.</t>
+          <t>엔씨소프트가 카카오게임즈의 '아키에이지 워'에 대해 제기한 저작권 침해 중지, 손해배상 및 서비스 정지 청구 소송에서 1심에 이어 2심에서도 패소했다. 서울고등법원은 엔씨소프트의 청구를 기각하며 카카오게임즈의 손을 들어줬다.</t>
         </is>
       </c>
       <c r="G175" t="inlineStr">
         <is>
-          <t>이 기사는 삼성전자가 '특허 괴물'의 소송 공세에 대비하기 위해 미국 내 특허를 확대하는 방어 전략에 대한 내용입니다. 특정 피해자가 발생하여 소송금융 투자를 검토할 만한 구체적인 사건이 아니며, 소송금융의 적합 조건에 해당하는 사항이 없습니다.</t>
+          <t>엔씨소프트가 1심과 2심에서 모두 패소하여 상대방 책임이 명확하지 않음. 소송금융은 승소 가능성이 높은 원고에게 투자하므로, 현재 원고 패소 판결이 두 번 나온 이 사건은 투자 부적합 조건에 해당함.</t>
         </is>
       </c>
       <c r="H175" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I175" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J175" t="inlineStr">
         <is>
-          <t>'특허 괴물' 방어력 키운 삼성전자, 미국 특허 10만건 넘었다</t>
+          <t>카카오게임즈 '아키에이지 워', 저작권 소송 2심 승소  표절 아냐</t>
         </is>
       </c>
       <c r="K175" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>gamevu.co.kr</t>
         </is>
       </c>
       <c r="L175" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M175" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/industry/2026/03/12/2026031111433917486</t>
+          <t>https://www.gamevu.co.kr/news/articleView.html?idxno=56499</t>
         </is>
       </c>
       <c r="N175" t="inlineStr">
         <is>
-          <t>2026-03-12 00:30:56.761904+00:00</t>
+          <t>2026-03-12 12:56:24.695824+00:00</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
-          <t>신왕다</t>
+          <t>카카오게임즈</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E176" t="inlineStr">
         <is>
-          <t>특허침해 소송 3차례 모두 승소</t>
+          <t>항소심 패소 후 대법원 상고 예정</t>
         </is>
       </c>
       <c r="F176" t="inlineStr">
         <is>
-          <t>LG에너지솔루션은 지난해 중국 배터리 기업 신왕다를 상대로 제기한 특허침해 소송에서 세 차례 모두 승소했습니다. 이는 중국 경쟁업체들의 기술 침해에 대한 경고 메시지로, 후발주자들에게 정당한 기술 사용료를 지불할 것을 촉구하는 맥락입니다.</t>
+          <t>엔씨소프트가 카카오게임즈의 '아키에이지 워'가 '리니지2M'의 UI 및 시스템을 모방했다며 10억원의 손해배상과 서비스 정지를 요구하는 소송을 제기했으나, 1심에 이어 항소심에서도 패소했습니다. 엔씨소프트는 대법원의 판단을 받을 예정이라고 밝혔습니다.</t>
         </is>
       </c>
       <c r="G176" t="inlineStr">
         <is>
-          <t>LG엔솔이 중국 기업 신왕다를 상대로 한 특허침해 소송에서 모두 승소하여 사건이 종결된 상태입니다. 소송금융은 주로 소송 비용 조달이 필요한 원고에게 제공되므로, 이미 승소로 종결된 사건은 투자 대상으로 부적합합니다. (부적합 조건: 이미 종결된 사건 해당)</t>
+          <t>피고(카카오게임즈)는 대기업 계열사로 자력이 충분하고, 청구 금액이 10억원으로 피해 규모가 크지만 (적합 조건 2, 4), 원고(엔씨)가 1심과 항소심에서 모두 패소하여 승소 가능성이 낮다고 판단됩니다. 소송금융은 승소 가능성이 높은 사건에 투자하는 것이 일반적이므로, 이미 두 번 패소한 사건은 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H176" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>10억원</t>
         </is>
       </c>
       <c r="I176" t="inlineStr">
         <is>
-          <t>1 (LG엔솔)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J176" t="inlineStr">
         <is>
-          <t>LG엔솔,  카피 멈추고 수업료 내라  中 겨냥···배터리실물·전략 공개</t>
+          <t>엔씨 '리니지2M' 저작권 항소심도 패소…  대법원 판단 받을 것</t>
         </is>
       </c>
       <c r="K176" t="inlineStr">
         <is>
-          <t>pennmike.com</t>
+          <t>it.chosun.com</t>
         </is>
       </c>
       <c r="L176" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M176" t="inlineStr">
         <is>
-          <t>https://www.pennmike.com/news/articleView.html?idxno=116579</t>
+          <t>https://it.chosun.com/news/articleView.html?idxno=2023092158522</t>
         </is>
       </c>
       <c r="N176" t="inlineStr">
         <is>
-          <t>2026-03-11 13:11:47.358015+00:00</t>
+          <t>2026-03-12 12:54:03.476798+00:00</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
-          <t>샌드폴 인터랙티브</t>
+          <t>카카오게임즈, 엑스엘게임즈</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E177" t="inlineStr">
         <is>
-          <t>샌드폴 인터랙티브가 소송 철회 및 사과, 만화 정상 출판 예정</t>
+          <t>항소심 패소</t>
         </is>
       </c>
       <c r="F177" t="inlineStr">
         <is>
-          <t>게임 개발사 샌드폴 인터랙티브가 동명 만화 '아카데미 클레르 옵스퀴르' 제작자에게 상표권 침해를 주장하며 판매 중단 서한을 보냈으나, 여론의 비판에 직면하여 소송을 철회하고 사과했다. 만화는 정상적으로 출판될 예정이며, 만화 제작자는 안도감을 표했다.</t>
+          <t>엔씨소프트가 카카오게임즈와 엑스엘게임즈를 상대로 제기한 '아키에이지 워' 저작권 침해 중지 및 손해배상 청구 소송 항소심에서 패소했습니다. 서울고등법원은 원고인 엔씨소프트의 항소를 기각했습니다. 이 소송은 카카오게임즈가 2023년 출시한 게임과 관련된 저작권 침해 여부를 다투는 사건입니다.</t>
         </is>
       </c>
       <c r="G177" t="inlineStr">
         <is>
-          <t>샌드폴 인터랙티브가 만화 제작자에게 보낸 소송이 이미 철회되었고, 만화가 정상적으로 출판될 예정이므로 (부적합 조건: 이미 종결된 사건) 소송금융 투자 대상으로서의 신규 소송 가능성이 낮다. 비록 상대방의 책임은 명확했으나, 직접적인 피해 규모가 크지 않고 명확히 특정하기 어렵다.</t>
+          <t>원고인 엔씨소프트가 항소심에서 패소하여 상대방(카카오게임즈, 엑스엘게임즈)의 책임이 법적으로 인정되지 않았습니다. 이는 소송금융 투자 대상으로서 원고 승소 가능성이 매우 낮음을 의미하며, 사실상 원고 입장에서 사건이 종결된 것으로 볼 수 있어 부적합 조건에 해당합니다.</t>
         </is>
       </c>
       <c r="H177" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I177" t="inlineStr">
         <is>
-          <t>1명 (만화가 올리비에 게이)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J177" t="inlineStr">
         <is>
-          <t>동명 만화 압박 논란에, 클레르 옵스퀴르 개발사 소송 철회</t>
+          <t>엔씨소프트, ‘아키에이지 워’ 소송 항소심 패소…카카오게임즈 “판...</t>
         </is>
       </c>
       <c r="K177" t="inlineStr">
         <is>
-          <t>gamemeca.com</t>
+          <t>metroseoul.co.kr</t>
         </is>
       </c>
       <c r="L177" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M177" t="inlineStr">
         <is>
-          <t>https://www.gamemeca.com/mv.php?inflow=naver_s&amp;gid=1772538</t>
+          <t>http://www.metroseoul.co.kr/article/20260312500617</t>
         </is>
       </c>
       <c r="N177" t="inlineStr">
         <is>
-          <t>2026-03-11 13:07:07.320635+00:00</t>
+          <t>2026-03-12 12:53:27.269894+00:00</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C178" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E178" t="inlineStr"/>
+      <c r="C178" t="inlineStr">
+        <is>
+          <t>카카오게임즈</t>
+        </is>
+      </c>
+      <c r="D178" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E178" t="inlineStr">
+        <is>
+          <t>항소심 판결 선고 (카카오게임즈 승소)</t>
+        </is>
+      </c>
       <c r="F178" t="inlineStr">
         <is>
-          <t>삼성전자가 미국에서 10만 건 이상의 특허를 확보하며 '특허 괴물'의 소송 공세에 대한 방어력을 강화하고 있다. 이는 고부가가치 산업이 밀집하고 특허 분쟁이 활발한 미국 시장에서 사업 보호 및 경쟁사 견제를 위한 전략적 움직임으로 해석된다.</t>
+          <t>엔씨소프트와 카카오게임즈 간의 침해 소송 항소심에서 1심에 이어 카카오게임즈가 승소했다. 이 소송은 엔씨소프트의 사업구조 개편 관련 기사에서 간략히 언급되었으며, 구체적인 침해 내용이나 피해 규모는 명시되지 않았다.</t>
         </is>
       </c>
       <c r="G178" t="inlineStr">
         <is>
-          <t>이 기사는 삼성전자의 특허 방어 전략을 다루고 있으며, 특정 피해자가 발생하여 소송금융이 필요한 사건을 묘사하고 있지 않습니다. 따라서 적합 조건(1-6) 중 어느 하나에도 해당하지 않아 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>엔씨소프트와 카카오게임즈 간의 침해 소송 항소심에서 1심에 이어 카카오게임즈가 승소하여, 이미 두 차례 법원의 판단을 받은 사건이다. 이는 소송금융 투자 대상으로서의 신규성이 부족하며, 패소한 당사자가 추가 상소를 진행하더라도 승소 가능성이 낮아 투자 매력이 떨어진다. (부적합 조건: 이미 종결된 사건에 해당하며, 승소 가능성이 낮음)</t>
         </is>
       </c>
       <c r="H178" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I178" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J178" t="inlineStr">
         <is>
-          <t>'특허 괴물' 방어력 키운 삼성전자, 미국 특허 10만건 넘었다</t>
+          <t>모바일 캐주얼 게임으로 간다 …'리니지'의 엔씨, 사업구조 개편</t>
         </is>
       </c>
       <c r="K178" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L178" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M178" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/industry/2026/03/11/2026031111433917486</t>
+          <t>https://www.hankyung.com/article/2026031272441</t>
         </is>
       </c>
       <c r="N178" t="inlineStr">
         <is>
-          <t>2026-03-11 12:58:38.598828+00:00</t>
+          <t>2026-03-12 12:49:35.075006+00:00</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
-          <t>힘스 허스</t>
+          <t>패티 고니아</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E179" t="inlineStr">
         <is>
-          <t>합의에 따른 소송 취하 예정</t>
+          <t>파타고니아가 패티 고니아를 상대로 소송 제기</t>
         </is>
       </c>
       <c r="F179" t="inlineStr">
         <is>
-          <t>노보 노디스크가 미국 원격의료기업 힘스 허스를 상대로 제기했던 특허침해 소송이 합의에 따라 취하될 예정입니다. 이는 노보 노디스크가 힘스 허스에 '위고비' 공급권을 부여하는 계약과 관련된 것으로 보입니다.</t>
+          <t>미국 아웃도어 브랜드 파타고니아가 여장남자 활동가 '패티 고니아'를 상대로 소송을 제기했습니다. 파타고니아는 변호사비 외에 상징적인 1달러의 배상금만을 청구한 것으로 알려졌습니다.</t>
         </is>
       </c>
       <c r="G179" t="inlineStr">
         <is>
-          <t>노보 노디스크가 힘스 허스를 상대로 제기했던 특허침해 소송이 합의에 따라 취하될 예정이므로, 이미 종결되거나 종결 수순을 밟고 있는 사건에 해당하여 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>소송금융은 일반적으로 피해자가 손해배상을 청구할 때 소송 비용을 지원하는 형태인데, 이 사건은 파타고니아가 원고로서 상징적인 1달러의 배상금만을 청구하고 있어 재정적 회수 가능성이 매우 낮습니다. 이는 소송금융의 투자 목적과 부합하지 않습니다.</t>
         </is>
       </c>
       <c r="H179" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1달러</t>
         </is>
       </c>
       <c r="I179" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J179" t="inlineStr">
         <is>
-          <t>노보, 미국 원격의료기업에 ‘위고비’ 공급권 부여</t>
+          <t>파타고니아, 여장남자 '패티 고니아' 고소</t>
         </is>
       </c>
       <c r="K179" t="inlineStr">
         <is>
-          <t>yakup.com</t>
+          <t>san.chosun.com</t>
         </is>
       </c>
       <c r="L179" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M179" t="inlineStr">
         <is>
-          <t>https://www.yakup.com/news/index.html?mode=view&amp;cat=16&amp;nid=324385</t>
+          <t>http://san.chosun.com/news/articleView.html?idxno=25584</t>
         </is>
       </c>
       <c r="N179" t="inlineStr">
         <is>
-          <t>2026-03-11 00:38:42.850326+00:00</t>
+          <t>2026-03-12 00:43:56.493194+00:00</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C180" t="inlineStr"/>
       <c r="D180" t="inlineStr"/>
       <c r="E180" t="inlineStr"/>
       <c r="F180" t="inlineStr">
         <is>
-          <t>한국지적재산권변호사협회(KIPLA)와 유럽특허변호사협회(EPLAW)가 서울에서 '손해배상 – 비교법 및 절차 논의'를 주제로 공동 세미나를 개최했습니다. 이번 세미나는 각국의 특허소송 제도에 대한 학술적 논의를 위한 자리입니다.</t>
+          <t>이 기사는 자율주행, 스마트팩토리 등 다양한 산업에서 표준필수특허(SEP)의 중요성이 커지고 있으며, 각국이 주도권 확보를 위해 정책 및 제도 경쟁에 나서고 있음을 설명합니다. 한국 기업들이 표준특허 분야에서 로열티 지출이 수입보다 많은 구조를 벗어나기 위해 선제적인 표준화 참여와 특허 전략 수립이 필요하다고 강조합니다.</t>
         </is>
       </c>
       <c r="G180" t="inlineStr">
         <is>
-          <t>제공된 기사는 특정 소송 사건에 대한 보도가 아닌, 특허 손해배상 제도에 대한 세미나 개최 소식입니다. 따라서 소송금융 적합 조건 중 어느 하나에도 해당하지 않으며, 투자 대상이 될 만한 구체적인 분쟁이 존재하지 않습니다.</t>
+          <t>이 기사는 표준특허(SEP)의 중요성과 글로벌 경쟁 동향에 대한 일반적인 논평으로, 특정 사건이나 분쟁을 다루고 있지 않습니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모, 진행 단계가 명시되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H180" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I180" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J180" t="inlineStr">
         <is>
-          <t>한국지적재산권변호사협회, 유럽특허변호사협회와 '특허 손해배상 제도...</t>
+          <t>[특허, 톡!] 주도권 경쟁 커지는 ‘표준특허’</t>
         </is>
       </c>
       <c r="K180" t="inlineStr">
         <is>
-          <t>lawtimes.co.kr</t>
+          <t>etoday.co.kr</t>
         </is>
       </c>
       <c r="L180" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M180" t="inlineStr">
         <is>
-          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=217499</t>
+          <t>https://www.etoday.co.kr/news/view/2564378</t>
         </is>
       </c>
       <c r="N180" t="inlineStr">
         <is>
-          <t>2026-03-10 12:52:08.770642+00:00</t>
+          <t>2026-03-12 00:39:40.557411+00:00</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C181" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C181" t="inlineStr"/>
+      <c r="D181" t="inlineStr"/>
       <c r="E181" t="inlineStr">
         <is>
-          <t>소송 철회 및 합의 완료</t>
+          <t>제네릭사들의 특허 분쟁 회피 전략</t>
         </is>
       </c>
       <c r="F181" t="inlineStr">
         <is>
-          <t>노보노디스크가 힘스앤드허스에 제기했던 특허 침해 소송을 철회하고, 힘스앤드허스가 노보노디스크 브랜드 의약품을 판매하기로 합의했습니다. 이 합의 소식은 뉴욕증시와 유럽증시에 긍정적인 영향을 미쳤습니다.</t>
+          <t>P-CAB '보신티' 제네릭 의약품이 봇물처럼 쏟아지고 있음에도 불구하고, 제네릭사들이 특허 무효 또는 권리범위확인 심판을 통한 공격적인 특허 분쟁을 피하고 있다는 내용입니다. 이는 높은 소송 리스크와 비용 부담, 그리고 허가 및 급여 절차 기간을 고려한 전략적 판단으로 분석됩니다.</t>
         </is>
       </c>
       <c r="G181" t="inlineStr">
         <is>
-          <t>해당 사건은 노보노디스크가 제기했던 특허 침해 소송을 철회하고 양측이 합의에 도달하여 이미 종결된 사건입니다. (부적합 조건: 이미 종결된 사건) 따라서 소송금융 투자 대상으로 적합하지 않습니다.</t>
+          <t>기사는 제네릭사들이 높은 소송 리스크와 비용 부담 때문에 공격적인 특허 분쟁을 회피하고 있다는 내용을 담고 있습니다. 이는 소송금융 투자를 위한 적극적인 소송 기회가 현재 부재함을 의미합니다.</t>
         </is>
       </c>
       <c r="H181" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I181" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J181" t="inlineStr">
         <is>
-          <t>뉴욕증시, 유가 100달러 돌파에 하락 출발</t>
+          <t>[투데이 포커스] P-CAB '보신티' 제네릭 봇물인데 특허심판 '잠잠'… 특...</t>
         </is>
       </c>
       <c r="K181" t="inlineStr">
         <is>
-          <t>news.einfomax.co.kr</t>
+          <t>apsk.co.kr</t>
         </is>
       </c>
       <c r="L181" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M181" t="inlineStr">
         <is>
-          <t>https://news.einfomax.co.kr/news/articleView.html?idxno=4402694</t>
+          <t>https://www.apsk.co.kr/news/articleView.html?idxno=538838</t>
         </is>
       </c>
       <c r="N181" t="inlineStr">
         <is>
-          <t>2026-03-10 00:54:40.102297+00:00</t>
+          <t>2026-03-12 00:38:47.221791+00:00</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C182" t="inlineStr"/>
+      <c r="C182" t="inlineStr">
+        <is>
+          <t>다이이찌산쿄</t>
+        </is>
+      </c>
       <c r="D182" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E182" t="inlineStr">
         <is>
-          <t>미국 연방순회항소법원에서 특허 무효 판단 유지</t>
+          <t>미국 연방순회항소법원 항소심 판결로 특허분쟁 종결</t>
         </is>
       </c>
       <c r="F182" t="inlineStr">
         <is>
-          <t>머크는 미국 연방순회항소법원에서 '마벤클라드'의 투여요법 특허 2건에 대한 무효 판단을 유지하며 특허 방어에 실패했습니다. 이로 인해 머크는 2026년 3월 이후 해당 제품의 매출을 0으로 가정하는 보수적인 전망을 내놓았습니다. 이는 머크의 재정적 전망에 상당한 영향을 미칠 것으로 예상됩니다.</t>
+          <t>다이이찌산쿄와 시젠 간의 ADC 특허분쟁이 미국 연방순회항소법원의 항소심 판결로 종결되었습니다. 법원은 시젠의 ADC제품 특허침해 신청이 무효하다고 판결했습니다.</t>
         </is>
       </c>
       <c r="G182" t="inlineStr">
         <is>
-          <t>기사는 머크의 특허 방어 실패를 다루고 있으며, 항소법원에서 특허 무효 판단이 유지되어 주요 법적 분쟁이 사실상 종결된 것으로 보입니다 (부적합 조건: 이미 종결된 사건). 소송금융은 일반적으로 손해배상을 청구하는 원고를 지원하며, 이미 패소한 특허 방어 사건에는 적합하지 않습니다.</t>
+          <t>미국 연방순회항소법원의 항소심 판결로 특허분쟁이 종결되었으며, 시젠의 특허침해 신청이 무효하다고 판결되어 이미 법적 절차가 완료된 사건입니다. 이는 소송금융 적합도 판단 기준 중 '부적합 조건: 이미 종결된 사건'에 해당합니다.</t>
         </is>
       </c>
       <c r="H182" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I182" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J182" t="inlineStr">
         <is>
-          <t>머크, '마벤클라드' 美 특허 방어 실패… 2026년 3월 이후 매출 0 가정</t>
+          <t>다이이찌산쿄, 시젠과 ADC 특허분쟁 종결</t>
         </is>
       </c>
       <c r="K182" t="inlineStr">
         <is>
-          <t>kpanews.co.kr</t>
+          <t>bosa.co.kr</t>
         </is>
       </c>
       <c r="L182" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M182" t="inlineStr">
         <is>
-          <t>https://www.kpanews.co.kr/news/articleView.html?idxno=530616</t>
+          <t>https://www.bosa.co.kr/news/articleView.html?idxno=3000365</t>
         </is>
       </c>
       <c r="N182" t="inlineStr">
         <is>
-          <t>2026-03-10 00:49:36.562377+00:00</t>
+          <t>2026-03-12 00:37:55.183452+00:00</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C183" t="inlineStr"/>
-      <c r="D183" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D183" t="inlineStr"/>
+      <c r="E183" t="inlineStr"/>
       <c r="F183" t="inlineStr">
         <is>
-          <t>한 작가가 30년간의 노력 끝에 저작권을 확보했으나, 이는 일체의 추가적인 손해배상 요구를 하지 않는 조건으로 이루어졌습니다. 이 기사는 작가의 개인적인 성취와 과거의 어려움을 다루고 있으며, 현재 진행 중인 법적 분쟁이나 소송금융 투자를 위한 새로운 기회를 제시하지 않습니다.</t>
+          <t>삼성전자가 미국에서 보유한 특허 수가 10만 건을 넘어섰습니다. 이는 글로벌 특허 분쟁이 집중되고 손해배상액이 높은 미국 시장에서 '특허 괴물'로 불리는 특허관리법인(NPE)의 소송 공세에 대한 방어력을 강화하기 위한 전략으로 풀이됩니다.</t>
         </is>
       </c>
       <c r="G183" t="inlineStr">
         <is>
-          <t>기사에 따르면 작가가 '일체의 추가적 손해배상 요구를 하지 않는 조건으로 겨우 저작권을' 확보했다고 명시되어 있어, 과거의 저작권 관련 분쟁이 이미 합의 또는 종결된 것으로 판단됩니다. 이는 소송금융 부적합 조건인 '이미 종결된 사건'에 해당합니다.</t>
+          <t>이 기사는 삼성전자가 '특허 괴물'의 소송 공세에 대비하기 위해 미국 내 특허를 확대하는 방어 전략에 대한 내용입니다. 특정 피해자가 발생하여 소송금융 투자를 검토할 만한 구체적인 사건이 아니며, 소송금융의 적합 조건에 해당하는 사항이 없습니다.</t>
         </is>
       </c>
       <c r="H183" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I183" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J183" t="inlineStr">
         <is>
-          <t>30년 기구한 여정 끝에 라가치상… “인생, 정말 굉장하네요!”</t>
+          <t>'특허 괴물' 방어력 키운 삼성전자, 미국 특허 10만건 넘었다</t>
         </is>
       </c>
       <c r="K183" t="inlineStr">
         <is>
-          <t>chosun.com</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L183" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M183" t="inlineStr">
         <is>
-          <t>https://www.chosun.com/culture-life/book/2026/03/10/7RL2O66JCRFFDIOEG3BVODNQHI/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
+          <t>https://www.mt.co.kr/industry/2026/03/12/2026031111433917486</t>
         </is>
       </c>
       <c r="N183" t="inlineStr">
         <is>
-          <t>2026-03-10 00:38:02.374784+00:00</t>
+          <t>2026-03-12 00:30:56.761904+00:00</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C184" t="inlineStr"/>
+      <c r="C184" t="inlineStr">
+        <is>
+          <t>신왕다</t>
+        </is>
+      </c>
       <c r="D184" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E184" t="inlineStr">
         <is>
-          <t>대법원 및 하급심 판결로 법리 확정</t>
+          <t>특허침해 소송 3차례 모두 승소</t>
         </is>
       </c>
       <c r="F184" t="inlineStr">
         <is>
-          <t>본 기사는 저작권법상 공동저작물과 결합저작물의 개념을 설명하며, 초등학교 국어교과서 삽화 저작권 침해 사건(표준전과 사건)과 뮤지컬 저작권 분쟁(뮤지컬 사랑은 비를 타고 사건) 등 과거 판례를 분석합니다. 콘텐츠 제작 및 협업 시 저작권 귀속과 행사 방식의 중요성을 강조하며, 법무법인의 자문 서비스를 소개합니다.</t>
+          <t>LG에너지솔루션은 지난해 중국 배터리 기업 신왕다를 상대로 제기한 특허침해 소송에서 세 차례 모두 승소했습니다. 이는 중국 경쟁업체들의 기술 침해에 대한 경고 메시지로, 후발주자들에게 정당한 기술 사용료를 지불할 것을 촉구하는 맥락입니다.</t>
         </is>
       </c>
       <c r="G184" t="inlineStr">
         <is>
-          <t>이 기사는 소송금융 투자 대상이 될 만한 현재 진행 중이거나 잠재적인 분쟁을 다루는 것이 아니라, 저작권법상 결합저작물 개념에 대한 과거 판례(표준전과 사건, 뮤지컬 사랑은 비를 타고 사건)를 분석하는 법률 칼럼입니다. 따라서 '이미 종결된 사건'이라는 부적합 조건에 해당하며, 신규 투자 기회를 발굴하기 어렵습니다.</t>
+          <t>LG엔솔이 중국 기업 신왕다를 상대로 한 특허침해 소송에서 모두 승소하여 사건이 종결된 상태입니다. 소송금융은 주로 소송 비용 조달이 필요한 원고에게 제공되므로, 이미 승소로 종결된 사건은 투자 대상으로 부적합합니다. (부적합 조건: 이미 종결된 사건 해당)</t>
         </is>
       </c>
       <c r="H184" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I184" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1 (LG엔솔)</t>
         </is>
       </c>
       <c r="J184" t="inlineStr">
         <is>
-          <t>[법무법인 비트TIP]표준전과 사건과 뮤지컬 판례로 보는‘결합저작물과...</t>
+          <t>LG엔솔,  카피 멈추고 수업료 내라  中 겨냥···배터리실물·전략 공개</t>
         </is>
       </c>
       <c r="K184" t="inlineStr">
         <is>
-          <t>platum.kr</t>
+          <t>pennmike.com</t>
         </is>
       </c>
       <c r="L184" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M184" t="inlineStr">
         <is>
-          <t>https://platum.kr/archives/283087</t>
+          <t>https://www.pennmike.com/news/articleView.html?idxno=116579</t>
         </is>
       </c>
       <c r="N184" t="inlineStr">
         <is>
-          <t>2026-03-09 12:47:32.816487+00:00</t>
+          <t>2026-03-11 13:11:47.358015+00:00</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
-          <t>스트라타 스킨 사이언스 및 돌레브 라파엘리 CEO</t>
+          <t>샌드폴 인터랙티브</t>
         </is>
       </c>
       <c r="D185" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E185" t="inlineStr">
         <is>
-          <t>레이저옵텍이 스트라타 및 CEO를 상대로 반소 제기</t>
+          <t>샌드폴 인터랙티브가 소송 철회 및 사과, 만화 정상 출판 예정</t>
         </is>
       </c>
       <c r="F185" t="inlineStr">
         <is>
-          <t>레이저옵텍은 경쟁사 스트라타가 자사 제품에 대한 허위 사실을 유포하고 반경쟁적 소송 전략을 펼쳐 매출 감소 및 주가 하락 피해를 입었다고 주장하며 반소를 제기했다. 스트라타는 재무적 문제로 나스닥에서 상장 폐지되었으나, 레이저옵텍은 AMA 및 FDA의 공식 판단 등 명확한 증거를 바탕으로 CEO 개인에게도 책임을 묻고 있다.</t>
+          <t>게임 개발사 샌드폴 인터랙티브가 동명 만화 '아카데미 클레르 옵스퀴르' 제작자에게 상표권 침해를 주장하며 판매 중단 서한을 보냈으나, 여론의 비판에 직면하여 소송을 철회하고 사과했다. 만화는 정상적으로 출판될 예정이며, 만화 제작자는 안도감을 표했다.</t>
         </is>
       </c>
       <c r="G185" t="inlineStr">
         <is>
-          <t>상대방인 스트라타는 재무적 한계로 나스닥에서 상장 폐지되어 자력 확보가 어려움. 이는 소송 승소 시 배상금 회수에 대한 불확실성을 높이는 주요 요인임. 다만 레이저옵텍의 피해 규모가 크고, AMA 및 FDA의 공식적인 판단 등 상대방의 허위 주장을 반박할 명확한 증거가 존재하며, CEO 개인에 대한 반소 제기 등 소송의 법적 근거는 탄탄함.</t>
+          <t>샌드폴 인터랙티브가 만화 제작자에게 보낸 소송이 이미 철회되었고, 만화가 정상적으로 출판될 예정이므로 (부적합 조건: 이미 종결된 사건) 소송금융 투자 대상으로서의 신규 소송 가능성이 낮다. 비록 상대방의 책임은 명확했으나, 직접적인 피해 규모가 크지 않고 명확히 특정하기 어렵다.</t>
         </is>
       </c>
       <c r="H185" t="inlineStr">
         <is>
-          <t>매출 역성장 및 주가 하락 (구체적 금액 미상)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I185" t="inlineStr">
         <is>
-          <t>1개 기업 (레이저옵텍)</t>
+          <t>1명 (만화가 올리비에 게이)</t>
         </is>
       </c>
       <c r="J185" t="inlineStr">
         <is>
-          <t>스타라타 ‘상장폐지’에 힘빠진 소송, 레이저옵텍 美시장 재도약 나선...</t>
+          <t>동명 만화 압박 논란에, 클레르 옵스퀴르 개발사 소송 철회</t>
         </is>
       </c>
       <c r="K185" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>gamemeca.com</t>
         </is>
       </c>
       <c r="L185" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M185" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=02132006645381680</t>
+          <t>https://www.gamemeca.com/mv.php?inflow=naver_s&amp;gid=1772538</t>
         </is>
       </c>
       <c r="N185" t="inlineStr">
         <is>
-          <t>2026-03-09 00:48:58.133299+00:00</t>
+          <t>2026-03-11 13:07:07.320635+00:00</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C186" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C186" t="inlineStr"/>
+      <c r="D186" t="inlineStr"/>
+      <c r="E186" t="inlineStr"/>
       <c r="F186" t="inlineStr">
         <is>
-          <t>일본 최고재판소가 AI가 발명한 기술에 대한 특허를 인정할 수 없다고 최종 판단했다. 발명자는 인간에 한정된다는 1심과 2심 판결이 그대로 확정되었으며, 이는 AI를 발명자로 기재한 특허 출원을 거부한 특허청의 결정이 정당하다는 것을 의미한다.</t>
+          <t>삼성전자가 미국에서 10만 건 이상의 특허를 확보하며 '특허 괴물'의 소송 공세에 대한 방어력을 강화하고 있다. 이는 고부가가치 산업이 밀집하고 특허 분쟁이 활발한 미국 시장에서 사업 보호 및 경쟁사 견제를 위한 전략적 움직임으로 해석된다.</t>
         </is>
       </c>
       <c r="G186" t="inlineStr">
         <is>
-          <t>일본 최고재판소에서 AI 발명 특허 불인정 판결이 최종 확정되어 사건이 종결되었습니다. 소송금융 투자 대상으로서의 신규 소송 발굴 기회가 없습니다. (부적합 조건: 이미 종결된 사건)</t>
+          <t>이 기사는 삼성전자의 특허 방어 전략을 다루고 있으며, 특정 피해자가 발생하여 소송금융이 필요한 사건을 묘사하고 있지 않습니다. 따라서 적합 조건(1-6) 중 어느 하나에도 해당하지 않아 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H186" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I186" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J186" t="inlineStr">
         <is>
-          <t>日 대법원,  AI 발명 특허 인정 안 돼. 발명자는 인간만  [KDF World]</t>
+          <t>'특허 괴물' 방어력 키운 삼성전자, 미국 특허 10만건 넘었다</t>
         </is>
       </c>
       <c r="K186" t="inlineStr">
         <is>
-          <t>kdfnews.com</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L186" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M186" t="inlineStr">
         <is>
-          <t>http://www.kdfnews.com/news/articleView.html?idxno=179390</t>
+          <t>https://www.mt.co.kr/industry/2026/03/11/2026031111433917486</t>
         </is>
       </c>
       <c r="N186" t="inlineStr">
         <is>
-          <t>2026-03-09 00:45:36.637707+00:00</t>
+          <t>2026-03-11 12:58:38.598828+00:00</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
-          <t>인터코스코리아</t>
+          <t>힘스 허스</t>
         </is>
       </c>
       <c r="D187" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E187" t="inlineStr">
         <is>
-          <t>대법원 유죄 확정 및 소송 비용 환수 완료</t>
+          <t>합의에 따른 소송 취하 예정</t>
         </is>
       </c>
       <c r="F187" t="inlineStr">
         <is>
-          <t>한국콜마가 인터코스코리아와 전 직원을 상대로 제기한 자외선 차단제 핵심 기술 유출 소송에서 최종 승소했다. 대법원에서 유죄가 확정되었으며, 한국콜마는 소송 비용 3120만원을 환수했다. 이는 기술 유출에 대한 형사 책임과 민사적 부담을 모두 물은 상징적인 판결이다.</t>
+          <t>노보 노디스크가 미국 원격의료기업 힘스 허스를 상대로 제기했던 특허침해 소송이 합의에 따라 취하될 예정입니다. 이는 노보 노디스크가 힘스 허스에 '위고비' 공급권을 부여하는 계약과 관련된 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G187" t="inlineStr">
         <is>
-          <t>한국콜마의 기술 유출 소송은 대법원에서 유죄가 확정되고 소송 비용까지 환수된 '종결된 사건'으로, 소송금융 투자 대상으로서의 신규성이 없습니다. 또한, 회수된 금액이 소송 비용 3120만원에 한정되어 피해 규모가 소송금융 투자에 적합하다고 보기 어렵습니다.</t>
+          <t>노보 노디스크가 힘스 허스를 상대로 제기했던 특허침해 소송이 합의에 따라 취하될 예정이므로, 이미 종결되거나 종결 수순을 밟고 있는 사건에 해당하여 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H187" t="inlineStr">
         <is>
-          <t>3120만원 (소송 비용)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I187" t="inlineStr">
         <is>
-          <t>1명 (한국콜마)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J187" t="inlineStr">
         <is>
-          <t>코스맥스·한국콜마, 유럽 중심 이탈리아 향해 정조준 'K뷰티 영토확장...</t>
+          <t>노보, 미국 원격의료기업에 ‘위고비’ 공급권 부여</t>
         </is>
       </c>
       <c r="K187" t="inlineStr">
         <is>
-          <t>economist.co.kr</t>
+          <t>yakup.com</t>
         </is>
       </c>
       <c r="L187" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M187" t="inlineStr">
         <is>
-          <t>https://economist.co.kr/article/view/ecn202603040033</t>
+          <t>https://www.yakup.com/news/index.html?mode=view&amp;cat=16&amp;nid=324385</t>
         </is>
       </c>
       <c r="N187" t="inlineStr">
         <is>
-          <t>2026-03-09 00:40:28.377823+00:00</t>
+          <t>2026-03-11 00:38:42.850326+00:00</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C188" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C188" t="inlineStr"/>
+      <c r="D188" t="inlineStr"/>
+      <c r="E188" t="inlineStr"/>
       <c r="F188" t="inlineStr">
         <is>
-          <t>한국의 소규모 수선업체 강남사와 세계적 명품기업 루이뷔통 간의 상표권 침해소송에서 대법원이 강남사의 손을 들어주며 '고쳐 쓸 권리'를 확인했다. 이 판결은 명품 수선 및 변형에 대한 상표권 침해 여부의 법리를 확정하는 중요한 선례가 되었다.</t>
+          <t>한국지적재산권변호사협회(KIPLA)와 유럽특허변호사협회(EPLAW)가 서울에서 '손해배상 – 비교법 및 절차 논의'를 주제로 공동 세미나를 개최했습니다. 이번 세미나는 각국의 특허소송 제도에 대한 학술적 논의를 위한 자리입니다.</t>
         </is>
       </c>
       <c r="G188" t="inlineStr">
         <is>
-          <t>대법원 판결로 이미 종결된 사건으로, 소송금융은 진행 중이거나 예상되는 소송에 자금을 지원하는 것이 목적이므로 신규 투자 대상으로서의 적합성이 매우 낮음. (부적합 조건: 이미 종결된 사건)</t>
+          <t>제공된 기사는 특정 소송 사건에 대한 보도가 아닌, 특허 손해배상 제도에 대한 세미나 개최 소식입니다. 따라서 소송금융 적합 조건 중 어느 하나에도 해당하지 않으며, 투자 대상이 될 만한 구체적인 분쟁이 존재하지 않습니다.</t>
         </is>
       </c>
       <c r="H188" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I188" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J188" t="inlineStr">
         <is>
-          <t>[사설] 고쳐 쓸 권리 확인한 ‘강남사 대 루이뷔통’ 대법원 판결</t>
+          <t>한국지적재산권변호사협회, 유럽특허변호사협회와 '특허 손해배상 제도...</t>
         </is>
       </c>
       <c r="K188" t="inlineStr">
         <is>
-          <t>vop.co.kr</t>
+          <t>lawtimes.co.kr</t>
         </is>
       </c>
       <c r="L188" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M188" t="inlineStr">
         <is>
-          <t>https://vop.co.kr/A00001689244.html</t>
+          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=217499</t>
         </is>
       </c>
       <c r="N188" t="inlineStr">
         <is>
-          <t>2026-03-09 00:38:58.666399+00:00</t>
+          <t>2026-03-10 12:52:08.770642+00:00</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C189" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E189" t="inlineStr"/>
+      <c r="C189" t="inlineStr">
+        <is>
+          <t>노보노디스크, 힘스앤드허스</t>
+        </is>
+      </c>
+      <c r="D189" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E189" t="inlineStr">
+        <is>
+          <t>소송 철회 및 합의 완료</t>
+        </is>
+      </c>
       <c r="F189" t="inlineStr">
         <is>
-          <t>이 기사는 유료 폰트 무단 사용으로 인한 저작권 침해 시 형사 처벌 및 민사상 손해배상 청구가 병행될 수 있음을 경고합니다. 또한 분쟁 이력이 기업의 투자 유치나 실사 과정에서 불리하게 작용할 수 있다고 언급하며, 외부 창작물 활용 시 주의를 당부하는 일반적인 법률 정보를 제공합니다.</t>
+          <t>노보노디스크가 힘스앤드허스에 제기했던 특허 침해 소송을 철회하고, 힘스앤드허스가 노보노디스크 브랜드 의약품을 판매하기로 합의했습니다. 이 합의 소식은 뉴욕증시와 유럽증시에 긍정적인 영향을 미쳤습니다.</t>
         </is>
       </c>
       <c r="G189" t="inlineStr">
         <is>
-          <t>이 기사는 유료 폰트 무단 사용에 대한 일반적인 법률 가이드이며, 특정 사건이나 분쟁을 다루고 있지 않습니다. 소송 상대방, 구체적인 피해 규모, 진행 단계 등 소송금융 투자 검토에 필수적인 정보가 부재하여 투자 대상으로 적합하지 않습니다.</t>
+          <t>해당 사건은 노보노디스크가 제기했던 특허 침해 소송을 철회하고 양측이 합의에 도달하여 이미 종결된 사건입니다. (부적합 조건: 이미 종결된 사건) 따라서 소송금융 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H189" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I189" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J189" t="inlineStr">
         <is>
-          <t>유료 폰트 무단 사용, 저작권 침해 처벌 피하려면 어떻게 해야 하는가</t>
+          <t>뉴욕증시, 유가 100달러 돌파에 하락 출발</t>
         </is>
       </c>
       <c r="K189" t="inlineStr">
         <is>
-          <t>mediafine.co.kr</t>
+          <t>news.einfomax.co.kr</t>
         </is>
       </c>
       <c r="L189" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M189" t="inlineStr">
         <is>
-          <t>https://www.mediafine.co.kr/news/articleView.html?idxno=75759</t>
+          <t>https://news.einfomax.co.kr/news/articleView.html?idxno=4402694</t>
         </is>
       </c>
       <c r="N189" t="inlineStr">
         <is>
-          <t>2026-03-09 00:36:27.543988+00:00</t>
+          <t>2026-03-10 00:54:40.102297+00:00</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C190" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C190" t="inlineStr"/>
       <c r="D190" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E190" t="inlineStr">
         <is>
-          <t>서울고등법원 항소 기각 (저작권 확인 소송)</t>
+          <t>미국 연방순회항소법원에서 특허 무효 판단 유지</t>
         </is>
       </c>
       <c r="F190" t="inlineStr">
         <is>
-          <t>피프티피프티의 히트곡 '큐피드' 저작권 확인 소송에서 서울고등법원이 어트랙트의 항소를 기각하며 더기버스 측의 저작권 지분 구조를 인정한 판결이 나왔다. 어트랙트는 더기버스가 저작권을 몰래 구매하고 거짓 보고했다고 주장하며 판결에 납득할 수 없다는 입장이다. 이 사건은 음악 저작권의 양수도와 이용 허락의 차이, 그리고 계약 관계에서의 보고 의무 인식을 둘러싼 분쟁의 복잡성을 보여준다.</t>
+          <t>머크는 미국 연방순회항소법원에서 '마벤클라드'의 투여요법 특허 2건에 대한 무효 판단을 유지하며 특허 방어에 실패했습니다. 이로 인해 머크는 2026년 3월 이후 해당 제품의 매출을 0으로 가정하는 보수적인 전망을 내놓았습니다. 이는 머크의 재정적 전망에 상당한 영향을 미칠 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="G190" t="inlineStr">
         <is>
-          <t>소송금융 적합도 판단 기준 중 '상대방 책임이 비교적 명확함' 조건이 충족되지 않는다. 잠재적 원고인 어트랙트가 제기한 저작권 확인 소송의 항소가 고등법원에서 기각되어, 해당 청구에 대한 승소 가능성이 현저히 낮아졌다. 비록 '피해 규모가 큼'과 '증거가 있거나 확보 가능함' 조건은 충족되나, 이미 불리한 판결이 나온 사건에 대한 투자는 위험도가 매우 높다.</t>
+          <t>기사는 머크의 특허 방어 실패를 다루고 있으며, 항소법원에서 특허 무효 판단이 유지되어 주요 법적 분쟁이 사실상 종결된 것으로 보입니다 (부적합 조건: 이미 종결된 사건). 소송금융은 일반적으로 손해배상을 청구하는 원고를 지원하며, 이미 패소한 특허 방어 사건에는 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H190" t="inlineStr">
         <is>
-          <t>수억 원 이상 (글로벌 히트곡 '큐피드' 저작권 가치)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I190" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J190" t="inlineStr">
         <is>
-          <t>[김지욱 저작권썰.zip]㉜ ‘큐피드’ 저작권 분쟁, 산업 생태계에 던진...</t>
+          <t>머크, '마벤클라드' 美 특허 방어 실패… 2026년 3월 이후 매출 0 가정</t>
         </is>
       </c>
       <c r="K190" t="inlineStr">
         <is>
-          <t>isplus.com</t>
+          <t>kpanews.co.kr</t>
         </is>
       </c>
       <c r="L190" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M190" t="inlineStr">
         <is>
-          <t>https://isplus.com/article/view/isp202603080120</t>
+          <t>https://www.kpanews.co.kr/news/articleView.html?idxno=530616</t>
         </is>
       </c>
       <c r="N190" t="inlineStr">
         <is>
-          <t>2026-03-09 00:29:53.628639+00:00</t>
+          <t>2026-03-10 00:49:36.562377+00:00</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C191" t="inlineStr"/>
       <c r="D191" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E191" t="inlineStr">
         <is>
-          <t>과거 상표권 소송 종결</t>
+          <t>손해배상 요구를 하지 않는 조건으로 저작권 확보</t>
         </is>
       </c>
       <c r="F191" t="inlineStr">
         <is>
-          <t>오리온 초코파이의 '정(情)' 캠페인은 1989년부터 시작된 감성 마케팅으로, 경쟁사들의 유사 제품 출시와 상표권 소송 패소로 인한 위기 속에서 매출을 회복하는 데 결정적인 역할을 했습니다. 이 캠페인은 제품이 아닌 감성을 전면에 내세운 국내 최초의 시도로, 초코파이를 '정'의 매개체로 포지셔닝하여 누적 판매 500억 개, 매출 8조 원을 달성하며 하나의 문화 코드로 자리 잡았습니다.</t>
+          <t>한 작가가 30년간의 노력 끝에 저작권을 확보했으나, 이는 일체의 추가적인 손해배상 요구를 하지 않는 조건으로 이루어졌습니다. 이 기사는 작가의 개인적인 성취와 과거의 어려움을 다루고 있으며, 현재 진행 중인 법적 분쟁이나 소송금융 투자를 위한 새로운 기회를 제시하지 않습니다.</t>
         </is>
       </c>
       <c r="G191" t="inlineStr">
         <is>
-          <t>해당 기사는 오리온 초코파이의 '정(情)' 캠페인이라는 마케팅 전략의 역사와 성공을 다루는 회고성 기사입니다. 소송금융 투자 대상이 될 만한 현재 진행 중이거나 잠재적인 법적 분쟁이 언급되지 않습니다. 과거 '초코파이' 상표권 소송은 이미 법원에서 보통명사로 판단되어 종결된 사건입니다 (부적합 조건: 이미 종결된 사건).</t>
+          <t>기사에 따르면 작가가 '일체의 추가적 손해배상 요구를 하지 않는 조건으로 겨우 저작권을' 확보했다고 명시되어 있어, 과거의 저작권 관련 분쟁이 이미 합의 또는 종결된 것으로 판단됩니다. 이는 소송금융 부적합 조건인 '이미 종결된 사건'에 해당합니다.</t>
         </is>
       </c>
       <c r="H191" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I191" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J191" t="inlineStr">
         <is>
-          <t>[그때 그 광고]'정(情)'으로 과자를 팔다…'감성 마케팅'의 원조</t>
+          <t>30년 기구한 여정 끝에 라가치상… “인생, 정말 굉장하네요!”</t>
         </is>
       </c>
       <c r="K191" t="inlineStr">
         <is>
-          <t>news.bizwatch.co.kr</t>
+          <t>chosun.com</t>
         </is>
       </c>
       <c r="L191" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M191" t="inlineStr">
         <is>
-          <t>https://news.bizwatch.co.kr/article/consumer/2026/03/03/0038</t>
+          <t>https://www.chosun.com/culture-life/book/2026/03/10/7RL2O66JCRFFDIOEG3BVODNQHI/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
         </is>
       </c>
       <c r="N191" t="inlineStr">
         <is>
-          <t>2026-03-09 00:29:07.639928+00:00</t>
+          <t>2026-03-10 00:38:02.374784+00:00</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C192" t="inlineStr"/>
-      <c r="D192" t="inlineStr"/>
+      <c r="D192" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
       <c r="E192" t="inlineStr">
         <is>
-          <t>지식재산 분쟁 대응 지원 프로그램 모집</t>
+          <t>대법원 및 하급심 판결로 법리 확정</t>
         </is>
       </c>
       <c r="F192" t="inlineStr">
         <is>
-          <t>인천지식재산센터가 서구와 공동으로 'K-브랜드 분쟁 대응전략 지원사업'에 참여할 기업을 모집합니다. 이 사업은 기업 맞춤형 컨설팅을 통해 특허 침해 분석, 분쟁 위험 사전 대비 진단, 경고장 대응 전략, 소송 방어 등 지식재산 분쟁에 대한 사전 위험 분석부터 실제 대응 전략까지 지원합니다.</t>
+          <t>본 기사는 저작권법상 공동저작물과 결합저작물의 개념을 설명하며, 초등학교 국어교과서 삽화 저작권 침해 사건(표준전과 사건)과 뮤지컬 저작권 분쟁(뮤지컬 사랑은 비를 타고 사건) 등 과거 판례를 분석합니다. 콘텐츠 제작 및 협업 시 저작권 귀속과 행사 방식의 중요성을 강조하며, 법무법인의 자문 서비스를 소개합니다.</t>
         </is>
       </c>
       <c r="G192" t="inlineStr">
         <is>
-          <t>이 기사는 특정 소송 사건에 대한 보도가 아닌, 지식재산 분쟁에 대한 기업 지원 프로그램 모집 공고입니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모, 사건 진행 단계 등이 명시되어 있지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 소송금융 투자 대상이 될 만한 현재 진행 중이거나 잠재적인 분쟁을 다루는 것이 아니라, 저작권법상 결합저작물 개념에 대한 과거 판례(표준전과 사건, 뮤지컬 사랑은 비를 타고 사건)를 분석하는 법률 칼럼입니다. 따라서 '이미 종결된 사건'이라는 부적합 조건에 해당하며, 신규 투자 기회를 발굴하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H192" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I192" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J192" t="inlineStr">
         <is>
-          <t>인천지식재산센터, 'K-브랜드 분쟁 대응전략 지원사업' 참여기업 모집</t>
+          <t>[법무법인 비트TIP]표준전과 사건과 뮤지컬 판례로 보는‘결합저작물과...</t>
         </is>
       </c>
       <c r="K192" t="inlineStr">
         <is>
-          <t>kihoilbo.co.kr</t>
+          <t>platum.kr</t>
         </is>
       </c>
       <c r="L192" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M192" t="inlineStr">
         <is>
-          <t>https://www.kihoilbo.co.kr/news/articleView.html?idxno=3015407</t>
+          <t>https://platum.kr/archives/283087</t>
         </is>
       </c>
       <c r="N192" t="inlineStr">
         <is>
-          <t>2026-03-08 12:28:41.184559+00:00</t>
+          <t>2026-03-09 12:47:32.816487+00:00</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
-          <t>현대 테크놀로지 그룹, 제너럴</t>
+          <t>스트라타 스킨 사이언스 및 돌레브 라파엘리 CEO</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E193" t="inlineStr">
         <is>
-          <t>미국에서 상표권 침해 소송 재판 준비 절차 시작</t>
+          <t>레이저옵텍이 스트라타 및 CEO를 상대로 반소 제기</t>
         </is>
       </c>
       <c r="F193" t="inlineStr">
         <is>
-          <t>현대차와 현대차 아메리카가 미국 기업인 현대 테크놀로지 그룹 등을 상대로 상표권 침해 소송을 제기했으며, 현재 재판 준비 절차가 시작되었습니다. 이 소송은 현대차의 상표권을 보호하기 위한 법적 조치입니다.</t>
+          <t>레이저옵텍은 경쟁사 스트라타가 자사 제품에 대한 허위 사실을 유포하고 반경쟁적 소송 전략을 펼쳐 매출 감소 및 주가 하락 피해를 입었다고 주장하며 반소를 제기했다. 스트라타는 재무적 문제로 나스닥에서 상장 폐지되었으나, 레이저옵텍은 AMA 및 FDA의 공식 판단 등 명확한 증거를 바탕으로 CEO 개인에게도 책임을 묻고 있다.</t>
         </is>
       </c>
       <c r="G193" t="inlineStr">
         <is>
-          <t>현대차가 원고인 상표권 침해 소송으로, 대기업이 자체적으로 소송을 진행할 자력이 충분하다고 판단됩니다. 소송금융의 주된 고객층인 자금력이 부족한 피해자나 집단소송과는 거리가 있어 적합 조건에 해당하지 않습니다.</t>
+          <t>상대방인 스트라타는 재무적 한계로 나스닥에서 상장 폐지되어 자력 확보가 어려움. 이는 소송 승소 시 배상금 회수에 대한 불확실성을 높이는 주요 요인임. 다만 레이저옵텍의 피해 규모가 크고, AMA 및 FDA의 공식적인 판단 등 상대방의 허위 주장을 반박할 명확한 증거가 존재하며, CEO 개인에 대한 반소 제기 등 소송의 법적 근거는 탄탄함.</t>
         </is>
       </c>
       <c r="H193" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>매출 역성장 및 주가 하락 (구체적 금액 미상)</t>
         </is>
       </c>
       <c r="I193" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1개 기업 (레이저옵텍)</t>
         </is>
       </c>
       <c r="J193" t="inlineStr">
         <is>
-          <t>[Biz Law] 현대차, 美 'HYUNDAI' 상표권 본안 재판 시작</t>
+          <t>스타라타 ‘상장폐지’에 힘빠진 소송, 레이저옵텍 美시장 재도약 나선...</t>
         </is>
       </c>
       <c r="K193" t="inlineStr">
         <is>
-          <t>seoulwire.com</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L193" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M193" t="inlineStr">
         <is>
-          <t>http://www.seoulwire.com/news/articleView.html?idxno=710014</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=02132006645381680</t>
         </is>
       </c>
       <c r="N193" t="inlineStr">
         <is>
-          <t>2026-03-07 12:36:17.934784+00:00</t>
+          <t>2026-03-09 00:48:58.133299+00:00</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C194" t="inlineStr"/>
-      <c r="D194" t="inlineStr"/>
+      <c r="C194" t="inlineStr">
+        <is>
+          <t>일본 특허청</t>
+        </is>
+      </c>
+      <c r="D194" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
       <c r="E194" t="inlineStr">
         <is>
-          <t>법률 자문 기사</t>
+          <t>일본 최고재판소 판결 확정</t>
         </is>
       </c>
       <c r="F194" t="inlineStr">
         <is>
-          <t>드라마나 영화에서 스마트폰 화면 및 앱 UI를 노출할 때 저작권 및 디자인권 침해 여부에 대한 법률적 분석을 다룬 기사입니다. 기능적인 UI는 저작물성이 낮지만, 아이콘이나 이미지 등 저작권이 인정되는 요소와 글로벌 기업의 가이드라인을 고려해야 하며, 노출 시간, 비중, 맥락에 따라 공정이용 여부가 판단될 수 있다고 설명합니다.</t>
+          <t>일본 최고재판소가 AI가 발명한 기술에 대한 특허를 인정할 수 없다고 최종 판단했다. 발명자는 인간에 한정된다는 1심과 2심 판결이 그대로 확정되었으며, 이는 AI를 발명자로 기재한 특허 출원을 거부한 특허청의 결정이 정당하다는 것을 의미한다.</t>
         </is>
       </c>
       <c r="G194" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 미디어 콘텐츠 제작 시 발생할 수 있는 지식재산권 관련 법률 자문 기사입니다. 소송금융 투자를 위한 구체적인 피해자, 상대방, 피해 규모, 진행 단계 등이 명확히 파악되지 않아 투자 대상으로 부적합합니다.</t>
+          <t>일본 최고재판소에서 AI 발명 특허 불인정 판결이 최종 확정되어 사건이 종결되었습니다. 소송금융 투자 대상으로서의 신규 소송 발굴 기회가 없습니다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H194" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I194" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J194" t="inlineStr">
         <is>
-          <t>[K·IP ‘ONE’터치] 드라마 속 주인공의 스마트폰 화면, 허락받고 찍는...</t>
+          <t>日 대법원,  AI 발명 특허 인정 안 돼. 발명자는 인간만  [KDF World]</t>
         </is>
       </c>
       <c r="K194" t="inlineStr">
         <is>
-          <t>etoday.co.kr</t>
+          <t>kdfnews.com</t>
         </is>
       </c>
       <c r="L194" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M194" t="inlineStr">
         <is>
-          <t>https://www.etoday.co.kr/news/view/2562428</t>
+          <t>http://www.kdfnews.com/news/articleView.html?idxno=179390</t>
         </is>
       </c>
       <c r="N194" t="inlineStr">
         <is>
-          <t>2026-03-07 12:29:59.677600+00:00</t>
+          <t>2026-03-09 00:45:36.637707+00:00</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C195" t="inlineStr"/>
+      <c r="C195" t="inlineStr">
+        <is>
+          <t>인터코스코리아</t>
+        </is>
+      </c>
       <c r="D195" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E195" t="inlineStr">
         <is>
-          <t>국제 표준특허 관련 소송금지명령 및 반소송금지명령 절차 진행 중</t>
+          <t>대법원 유죄 확정 및 소송 비용 환수 완료</t>
         </is>
       </c>
       <c r="F195" t="inlineStr">
         <is>
-          <t>InterDigital이 UPC와 독일 법원에서 소송금지명령(ASI)을 받아 영국 절차를 봉쇄하려 했고, 영국 법원은 이에 반소송금지명령(AASI)으로 대응하며 국제 표준특허 관련 법적 분쟁이 진행 중입니다. 이는 여러 사법 관할권에서 절차적 다툼이 벌어지는 복잡한 국제 특허 소송 전략의 일환입니다.</t>
+          <t>한국콜마가 인터코스코리아와 전 직원을 상대로 제기한 자외선 차단제 핵심 기술 유출 소송에서 최종 승소했다. 대법원에서 유죄가 확정되었으며, 한국콜마는 소송 비용 3120만원을 환수했다. 이는 기술 유출에 대한 형사 책임과 민사적 부담을 모두 물은 상징적인 판결이다.</t>
         </is>
       </c>
       <c r="G195" t="inlineStr">
         <is>
-          <t>기사는 국제 표준특허 관련 소송금지명령(ASI) 및 반소송금지명령(AASI)이라는 복잡한 절차적 다툼을 다루고 있어, 특정 주체의 명확한 잘못으로 인한 집단적 피해나 대규모 손해배상 청구 사건으로 보기 어렵습니다. 소송금융 적합 조건인 '상대방 책임 명확성', '집단적 피해', '피해 규모' 등이 불분명하여 투자 대상으로서의 매력이 낮습니다.</t>
+          <t>한국콜마의 기술 유출 소송은 대법원에서 유죄가 확정되고 소송 비용까지 환수된 '종결된 사건'으로, 소송금융 투자 대상으로서의 신규성이 없습니다. 또한, 회수된 금액이 소송 비용 3120만원에 한정되어 피해 규모가 소송금융 투자에 적합하다고 보기 어렵습니다.</t>
         </is>
       </c>
       <c r="H195" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>3120만원 (소송 비용)</t>
         </is>
       </c>
       <c r="I195" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (한국콜마)</t>
         </is>
       </c>
       <c r="J195" t="inlineStr">
         <is>
-          <t>누가 글로벌 표준특허의 중심이 될 것인가?</t>
+          <t>코스맥스·한국콜마, 유럽 중심 이탈리아 향해 정조준 'K뷰티 영토확장...</t>
         </is>
       </c>
       <c r="K195" t="inlineStr">
         <is>
-          <t>lawtimes.co.kr</t>
+          <t>economist.co.kr</t>
         </is>
       </c>
       <c r="L195" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M195" t="inlineStr">
         <is>
-          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=217249</t>
+          <t>https://economist.co.kr/article/view/ecn202603040033</t>
         </is>
       </c>
       <c r="N195" t="inlineStr">
         <is>
-          <t>2026-03-07 00:35:07.982227+00:00</t>
+          <t>2026-03-09 00:40:28.377823+00:00</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
-          <t>더기버스, 안성일 대표</t>
+          <t>루이뷔통</t>
         </is>
       </c>
       <c r="D196" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E196" t="inlineStr">
         <is>
-          <t>항소심 판결 선고</t>
+          <t>대법원 판결로 법리 확정</t>
         </is>
       </c>
       <c r="F196" t="inlineStr">
         <is>
-          <t>어트랙트가 더기버스와 안성일 대표를 상대로 제기한 큐피드 저작권 확인 소송 항소심에서 어트랙트가 패소했다. 서울고법은 큐피드 저작권이 더기버스에 있다고 판단하며 어트랙트의 항소를 모두 기각했다. 이는 양측 간의 저작권 분쟁에서 더기버스의 손을 들어준 판결이다.</t>
+          <t>한국의 소규모 수선업체 강남사와 세계적 명품기업 루이뷔통 간의 상표권 침해소송에서 대법원이 강남사의 손을 들어주며 '고쳐 쓸 권리'를 확인했다. 이 판결은 명품 수선 및 변형에 대한 상표권 침해 여부의 법리를 확정하는 중요한 선례가 되었다.</t>
         </is>
       </c>
       <c r="G196" t="inlineStr">
         <is>
-          <t>소송금융은 주로 원고 측에 투자하는데, 본 사건은 원고(어트랙트)가 항소심에서 패소하여 큐피드 저작권이 피고(더기버스)에게 있음을 확인받은 사건입니다. 이미 항소심 판결이 선고되어 원고 측의 승소 가능성이 낮아 투자 매력이 떨어집니다. (부적합 조건: 이미 종결된 사건 - 항소심 판결 선고)</t>
+          <t>대법원 판결로 이미 종결된 사건으로, 소송금융은 진행 중이거나 예상되는 소송에 자금을 지원하는 것이 목적이므로 신규 투자 대상으로서의 적합성이 매우 낮음. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H196" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I196" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J196" t="inlineStr">
         <is>
-          <t>큐피드 저작권은 더기버스 것</t>
+          <t>[사설] 고쳐 쓸 권리 확인한 ‘강남사 대 루이뷔통’ 대법원 판결</t>
         </is>
       </c>
       <c r="K196" t="inlineStr">
         <is>
-          <t>lawtimes.co.kr</t>
+          <t>vop.co.kr</t>
         </is>
       </c>
       <c r="L196" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M196" t="inlineStr">
         <is>
-          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=217283</t>
+          <t>https://vop.co.kr/A00001689244.html</t>
         </is>
       </c>
       <c r="N196" t="inlineStr">
         <is>
-          <t>2026-03-07 00:34:42.461840+00:00</t>
+          <t>2026-03-09 00:38:58.666399+00:00</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C197" t="inlineStr"/>
       <c r="D197" t="inlineStr"/>
       <c r="E197" t="inlineStr"/>
       <c r="F197" t="inlineStr">
         <is>
-          <t>본 기사는 진보 여성 단체들이 외부의 적 대신 내부에서 상표권 소송과 같은 갈등을 벌이는 '블랙 코미디'를 연출하며 에너지를 소진하고 있다고 비판하는 논평입니다. 이는 투쟁의 본질을 잃고 내부 분열에 시달리는 상황을 묘사하고 있습니다.</t>
+          <t>이 기사는 유료 폰트 무단 사용으로 인한 저작권 침해 시 형사 처벌 및 민사상 손해배상 청구가 병행될 수 있음을 경고합니다. 또한 분쟁 이력이 기업의 투자 유치나 실사 과정에서 불리하게 작용할 수 있다고 언급하며, 외부 창작물 활용 시 주의를 당부하는 일반적인 법률 정보를 제공합니다.</t>
         </is>
       </c>
       <c r="G197" t="inlineStr">
         <is>
-          <t>본 기사는 특정 사건에 대한 보도라기보다는 진보 여성 단체 내부의 갈등을 '상표권 소송'이라는 비유를 들어 설명하는 논평에 가깝습니다. 소송 당사자, 피해 규모, 진행 단계 등 소송금융 투자 검토에 필요한 구체적인 정보가 전혀 없어 적합도를 판단하기 어렵습니다.</t>
+          <t>이 기사는 유료 폰트 무단 사용에 대한 일반적인 법률 가이드이며, 특정 사건이나 분쟁을 다루고 있지 않습니다. 소송 상대방, 구체적인 피해 규모, 진행 단계 등 소송금융 투자 검토에 필수적인 정보가 부재하여 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H197" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I197" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J197" t="inlineStr">
         <is>
-          <t>[김현우의 핫스팟] 진보 여성 단체가 트럼프에게 상납한 8년의 세월</t>
+          <t>유료 폰트 무단 사용, 저작권 침해 처벌 피하려면 어떻게 해야 하는가</t>
         </is>
       </c>
       <c r="K197" t="inlineStr">
         <is>
-          <t>womaneconomy.co.kr</t>
+          <t>mediafine.co.kr</t>
         </is>
       </c>
       <c r="L197" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M197" t="inlineStr">
         <is>
-          <t>https://www.womaneconomy.co.kr/news/articleView.html?idxno=250686</t>
+          <t>https://www.mediafine.co.kr/news/articleView.html?idxno=75759</t>
         </is>
       </c>
       <c r="N197" t="inlineStr">
         <is>
-          <t>2026-03-06 13:09:22.509005+00:00</t>
+          <t>2026-03-09 00:36:27.543988+00:00</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C198" t="inlineStr"/>
+      <c r="C198" t="inlineStr">
+        <is>
+          <t>더기버스, 안성일</t>
+        </is>
+      </c>
       <c r="D198" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E198" t="inlineStr">
         <is>
-          <t>특허 침해 소송 진행 중</t>
+          <t>서울고등법원 항소 기각 (저작권 확인 소송)</t>
         </is>
       </c>
       <c r="F198" t="inlineStr">
         <is>
-          <t>A사가 당면한 특허 침해 소송의 소송비용을 충당하기 위해 최대주주가 자신의 지분 절반 이상을 매각했습니다. 이로 인해 최대주주가 변경될 가능성이 있습니다.</t>
+          <t>피프티피프티의 히트곡 '큐피드' 저작권 확인 소송에서 서울고등법원이 어트랙트의 항소를 기각하며 더기버스 측의 저작권 지분 구조를 인정한 판결이 나왔다. 어트랙트는 더기버스가 저작권을 몰래 구매하고 거짓 보고했다고 주장하며 판결에 납득할 수 없다는 입장이다. 이 사건은 음악 저작권의 양수도와 이용 허락의 차이, 그리고 계약 관계에서의 보고 의무 인식을 둘러싼 분쟁의 복잡성을 보여준다.</t>
         </is>
       </c>
       <c r="G198" t="inlineStr">
         <is>
-          <t>기사 내용만으로는 특허 침해 소송의 상대방, 책임의 명확성, 예상 피해 규모, 증거 유무 등 적합 조건에 대한 정보가 매우 부족합니다. 특히 최대주주가 소송비용 충당을 위해 지분을 매각했다는 점은 소송 당사자의 재정적 어려움을 시사하여 소송금융 투자 매력이 낮습니다.</t>
+          <t>소송금융 적합도 판단 기준 중 '상대방 책임이 비교적 명확함' 조건이 충족되지 않는다. 잠재적 원고인 어트랙트가 제기한 저작권 확인 소송의 항소가 고등법원에서 기각되어, 해당 청구에 대한 승소 가능성이 현저히 낮아졌다. 비록 '피해 규모가 큼'과 '증거가 있거나 확보 가능함' 조건은 충족되나, 이미 불리한 판결이 나온 사건에 대한 투자는 위험도가 매우 높다.</t>
         </is>
       </c>
       <c r="H198" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수억 원 이상 (글로벌 히트곡 '큐피드' 저작권 가치)</t>
         </is>
       </c>
       <c r="I198" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J198" t="inlineStr">
         <is>
-          <t>[더벨][thebell desk] 책임경영 '절망편'</t>
+          <t>[김지욱 저작권썰.zip]㉜ ‘큐피드’ 저작권 분쟁, 산업 생태계에 던진...</t>
         </is>
       </c>
       <c r="K198" t="inlineStr">
         <is>
-          <t>thebell.co.kr</t>
+          <t>isplus.com</t>
         </is>
       </c>
       <c r="L198" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M198" t="inlineStr">
         <is>
-          <t>https://www.thebell.co.kr/free/content/ArticleView.asp?key=202603030127596470109653</t>
+          <t>https://isplus.com/article/view/isp202603080120</t>
         </is>
       </c>
       <c r="N198" t="inlineStr">
         <is>
-          <t>2026-03-06 13:03:59.819041+00:00</t>
+          <t>2026-03-09 00:29:53.628639+00:00</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C199" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C199" t="inlineStr"/>
       <c r="D199" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E199" t="inlineStr">
         <is>
-          <t>10억 원 규모의 손해배상 소송 진행 중</t>
+          <t>과거 상표권 소송 종결</t>
         </is>
       </c>
       <c r="F199" t="inlineStr">
         <is>
-          <t>어트랙트가 콘텐츠 제작사 더기버스와 안성일 대표를 상대로 업무 용역 계약상 의무 위반, 업무 방해, 배임 행위로 인한 10억 원 규모의 손해배상 소송을 제기했습니다. 이는 피프티 피프티 '큐피드' 저작권 관련 분쟁의 일환으로 보이며, 현재 법적 분쟁이 진행 중입니다.</t>
+          <t>오리온 초코파이의 '정(情)' 캠페인은 1989년부터 시작된 감성 마케팅으로, 경쟁사들의 유사 제품 출시와 상표권 소송 패소로 인한 위기 속에서 매출을 회복하는 데 결정적인 역할을 했습니다. 이 캠페인은 제품이 아닌 감성을 전면에 내세운 국내 최초의 시도로, 초코파이를 '정'의 매개체로 포지셔닝하여 누적 판매 500억 개, 매출 8조 원을 달성하며 하나의 문화 코드로 자리 잡았습니다.</t>
         </is>
       </c>
       <c r="G199" t="inlineStr">
         <is>
-          <t>피고(더기버스, 안성일 대표)의 자력이 10억 원 규모의 손해배상금을 지급할 만큼 충분한지 불확실하며, 기사 내용만으로는 상대방 책임의 명확성이나 증거 확보 가능성을 판단하기 어렵습니다. 피해 규모는 10억 원으로 적지 않으나, 집단적 피해가 아니며 소송 외 공적 절차도 진행 중이지 않습니다.</t>
+          <t>해당 기사는 오리온 초코파이의 '정(情)' 캠페인이라는 마케팅 전략의 역사와 성공을 다루는 회고성 기사입니다. 소송금융 투자 대상이 될 만한 현재 진행 중이거나 잠재적인 법적 분쟁이 언급되지 않습니다. 과거 '초코파이' 상표권 소송은 이미 법원에서 보통명사로 판단되어 종결된 사건입니다 (부적합 조건: 이미 종결된 사건).</t>
         </is>
       </c>
       <c r="H199" t="inlineStr">
         <is>
-          <t>10억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I199" t="inlineStr">
         <is>
-          <t>1명 (어트랙트)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J199" t="inlineStr">
         <is>
-          <t>[TOP이슈] 더기버스, 피프티 피프티 '큐피드(Cupid)' 저작권 가져간다…...</t>
+          <t>[그때 그 광고]'정(情)'으로 과자를 팔다…'감성 마케팅'의 원조</t>
         </is>
       </c>
       <c r="K199" t="inlineStr">
         <is>
-          <t>topstarnews.net</t>
+          <t>news.bizwatch.co.kr</t>
         </is>
       </c>
       <c r="L199" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M199" t="inlineStr">
         <is>
-          <t>https://www.topstarnews.net/news/articleView.html?idxno=15993264</t>
+          <t>https://news.bizwatch.co.kr/article/consumer/2026/03/03/0038</t>
         </is>
       </c>
       <c r="N199" t="inlineStr">
         <is>
-          <t>2026-03-06 12:48:08.926317+00:00</t>
+          <t>2026-03-09 00:29:07.639928+00:00</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B200" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C200" t="inlineStr"/>
       <c r="D200" t="inlineStr"/>
       <c r="E200" t="inlineStr">
         <is>
-          <t>법률 개정안 발의</t>
+          <t>지식재산 분쟁 대응 지원 프로그램 모집</t>
         </is>
       </c>
       <c r="F200" t="inlineStr">
         <is>
-          <t>이재관 의원이 '중소기업기술 보호 지원법' 개정안을 대표 발의했습니다. 이 개정안은 기술 침해로 인한 소송 장기화와 낮은 손해배상 수준 때문에 사업 지속에 어려움을 겪거나 폐업에 이르는 중소기업의 부담을 해소하기 위한 제도적 개선을 목표로 합니다.</t>
+          <t>인천지식재산센터가 서구와 공동으로 'K-브랜드 분쟁 대응전략 지원사업'에 참여할 기업을 모집합니다. 이 사업은 기업 맞춤형 컨설팅을 통해 특허 침해 분석, 분쟁 위험 사전 대비 진단, 경고장 대응 전략, 소송 방어 등 지식재산 분쟁에 대한 사전 위험 분석부터 실제 대응 전략까지 지원합니다.</t>
         </is>
       </c>
       <c r="G200" t="inlineStr">
         <is>
-          <t>이 기사는 중소기업 기술 보호를 위한 법률 개정안 발의에 대한 내용으로, 특정 기술 침해 사건이나 소송을 다루고 있지 않습니다. 소송금융 투자 대상이 될 만한 구체적인 피고, 피해자, 또는 진행 중인 분쟁이 명확히 파악되지 않아 투자 적합도가 낮습니다.</t>
+          <t>이 기사는 특정 소송 사건에 대한 보도가 아닌, 지식재산 분쟁에 대한 기업 지원 프로그램 모집 공고입니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모, 사건 진행 단계 등이 명시되어 있지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H200" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I200" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J200" t="inlineStr">
         <is>
-          <t>이재관 의원, '중소기업기술 보호 지원법' 개정안 대표발의</t>
+          <t>인천지식재산센터, 'K-브랜드 분쟁 대응전략 지원사업' 참여기업 모집</t>
         </is>
       </c>
       <c r="K200" t="inlineStr">
         <is>
-          <t>daily.hankooki.com</t>
+          <t>kihoilbo.co.kr</t>
         </is>
       </c>
       <c r="L200" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M200" t="inlineStr">
         <is>
-          <t>https://daily.hankooki.com/news/articleView.html?idxno=1343447</t>
+          <t>https://www.kihoilbo.co.kr/news/articleView.html?idxno=3015407</t>
         </is>
       </c>
       <c r="N200" t="inlineStr">
         <is>
-          <t>2026-03-06 12:46:24.847052+00:00</t>
+          <t>2026-03-08 12:28:41.184559+00:00</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
-          <t>퍼지 펭귄</t>
+          <t>현대 테크놀로지 그룹, 제너럴</t>
         </is>
       </c>
       <c r="D201" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E201" t="inlineStr">
         <is>
-          <t>PEI 라이선싱이 퍼지 펭귄에 상표권 침해 소송 제기, 배심원 재판 청구</t>
+          <t>미국에서 상표권 침해 소송 재판 준비 절차 시작</t>
         </is>
       </c>
       <c r="F201" t="inlineStr">
         <is>
-          <t>PEI 라이선싱이 NFT 프로젝트 '퍼지 펭귄'을 상대로 상표권 침해 소송을 제기하며 제품 판매 수익 전체 반환 및 피해 보상을 요구했다. 퍼지 펭귄 측은 아직 공식 입장을 내놓지 않은 상태이며, 배심원 재판이 청구되었다.</t>
+          <t>현대차와 현대차 아메리카가 미국 기업인 현대 테크놀로지 그룹 등을 상대로 상표권 침해 소송을 제기했으며, 현재 재판 준비 절차가 시작되었습니다. 이 소송은 현대차의 상표권을 보호하기 위한 법적 조치입니다.</t>
         </is>
       </c>
       <c r="G201" t="inlineStr">
         <is>
-          <t>상표권 침해 소송이 진행 중이나, 피고인 '퍼지 펭귄'의 자력과 구체적인 피해 규모가 기사에서 확인되지 않아 투자 적합도를 판단하기 어렵습니다. (상대방 자력 충분, 피해 규모 큼 조건 불확실)</t>
+          <t>현대차가 원고인 상표권 침해 소송으로, 대기업이 자체적으로 소송을 진행할 자력이 충분하다고 판단됩니다. 소송금융의 주된 고객층인 자금력이 부족한 피해자나 집단소송과는 거리가 있어 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H201" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I201" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J201" t="inlineStr">
         <is>
-          <t>펭귄끼리 붙었다? NFT 퍼지 펭귄, 상표권 소송 위기</t>
+          <t>[Biz Law] 현대차, 美 'HYUNDAI' 상표권 본안 재판 시작</t>
         </is>
       </c>
       <c r="K201" t="inlineStr">
         <is>
-          <t>digitaltoday.co.kr</t>
+          <t>seoulwire.com</t>
         </is>
       </c>
       <c r="L201" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M201" t="inlineStr">
         <is>
-          <t>https://www.digitaltoday.co.kr/news/articleView.html?idxno=637787</t>
+          <t>http://www.seoulwire.com/news/articleView.html?idxno=710014</t>
         </is>
       </c>
       <c r="N201" t="inlineStr">
         <is>
-          <t>2026-03-06 12:16:41.228929+00:00</t>
+          <t>2026-03-07 12:36:17.934784+00:00</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C202" t="inlineStr"/>
       <c r="D202" t="inlineStr"/>
-      <c r="E202" t="inlineStr"/>
+      <c r="E202" t="inlineStr">
+        <is>
+          <t>법률 자문 기사</t>
+        </is>
+      </c>
       <c r="F202" t="inlineStr">
         <is>
-          <t>지식재산처가 국내외 지식재산 분쟁 예방 및 대응을 위해 올해 예산을 468억원으로 대폭 확대했습니다. 한류편승행위, K-브랜드 위조상품, 국제 특허분쟁, 영업비밀·기술유출 등에 대한 기업 지원을 강화하며, 해외 특허괴물 조기 탐지 시스템도 구축할 예정입니다.</t>
+          <t>드라마나 영화에서 스마트폰 화면 및 앱 UI를 노출할 때 저작권 및 디자인권 침해 여부에 대한 법률적 분석을 다룬 기사입니다. 기능적인 UI는 저작물성이 낮지만, 아이콘이나 이미지 등 저작권이 인정되는 요소와 글로벌 기업의 가이드라인을 고려해야 하며, 노출 시간, 비중, 맥락에 따라 공정이용 여부가 판단될 수 있다고 설명합니다.</t>
         </is>
       </c>
       <c r="G202" t="inlineStr">
         <is>
-          <t>이 기사는 특정 소송 사건에 대한 것이 아니라, 지식재산처의 기업 지식재산 분쟁 대응 지원 정책 및 예산 확대에 대한 내용입니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 사건, 상대방, 피해 규모 등이 명확히 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 미디어 콘텐츠 제작 시 발생할 수 있는 지식재산권 관련 법률 자문 기사입니다. 소송금융 투자를 위한 구체적인 피해자, 상대방, 피해 규모, 진행 단계 등이 명확히 파악되지 않아 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H202" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I202" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J202" t="inlineStr">
         <is>
-          <t>지재처, 기업 분쟁대응 예산 대폭 확대</t>
+          <t>[K·IP ‘ONE’터치] 드라마 속 주인공의 스마트폰 화면, 허락받고 찍는...</t>
         </is>
       </c>
       <c r="K202" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>etoday.co.kr</t>
         </is>
       </c>
       <c r="L202" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M202" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603051827180331</t>
+          <t>https://www.etoday.co.kr/news/view/2562428</t>
         </is>
       </c>
       <c r="N202" t="inlineStr">
         <is>
-          <t>2026-03-06 01:48:30.671731+00:00</t>
+          <t>2026-03-07 12:29:59.677600+00:00</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C203" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C203" t="inlineStr"/>
       <c r="D203" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E203" t="inlineStr">
         <is>
-          <t>저작권 확인 소송 항소심 원고 항소 기각, 손해배상 소송 어트랙트 일부 승소</t>
+          <t>국제 표준특허 관련 소송금지명령 및 반소송금지명령 절차 진행 중</t>
         </is>
       </c>
       <c r="F203" t="inlineStr">
         <is>
-          <t>피프티피프티 히트곡의 저작권 소유권이 제작사 어트랙트에게 있다는 원심 판결이 항소심에서도 유지되었습니다. 이와 별개로 진행된 손해배상 소송에서는 어트랙트가 일부 승소하며 양측 간의 법적 공방이 계속될 것으로 보입니다.</t>
+          <t>InterDigital이 UPC와 독일 법원에서 소송금지명령(ASI)을 받아 영국 절차를 봉쇄하려 했고, 영국 법원은 이에 반소송금지명령(AASI)으로 대응하며 국제 표준특허 관련 법적 분쟁이 진행 중입니다. 이는 여러 사법 관할권에서 절차적 다툼이 벌어지는 복잡한 국제 특허 소송 전략의 일환입니다.</t>
         </is>
       </c>
       <c r="G203" t="inlineStr">
         <is>
-          <t>저작권 확인 소송 항소심에서 원고(아티스트 측)의 항소가 기각되어 저작권 소유권이 제작사(어트랙트)에게 있음을 확인받았고, 별개로 진행된 손해배상 소송에서도 어트랙트가 일부 승소했습니다. 이는 잠재적 원고(아티스트 측)에게 이미 불리한 판결이 선고되었거나 진행 중인 사건으로, 소송금융 투자 대상으로서의 신규성이 낮고 승소 가능성이 불확실합니다. (부적합 조건: 이미 종결된 사건 - 저작권 확인 소송 항소심 기각; 상대방 책임이 비교적 명확함 - 원고 항소 기각, 어트랙트 일부 승소)</t>
+          <t>기사는 국제 표준특허 관련 소송금지명령(ASI) 및 반소송금지명령(AASI)이라는 복잡한 절차적 다툼을 다루고 있어, 특정 주체의 명확한 잘못으로 인한 집단적 피해나 대규모 손해배상 청구 사건으로 보기 어렵습니다. 소송금융 적합 조건인 '상대방 책임 명확성', '집단적 피해', '피해 규모' 등이 불분명하여 투자 대상으로서의 매력이 낮습니다.</t>
         </is>
       </c>
       <c r="H203" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I203" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J203" t="inlineStr">
         <is>
-          <t>피프티피프티 히트곡 저작권은 제작사 소유</t>
+          <t>누가 글로벌 표준특허의 중심이 될 것인가?</t>
         </is>
       </c>
       <c r="K203" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>lawtimes.co.kr</t>
         </is>
       </c>
       <c r="L203" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M203" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/2026030520181</t>
+          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=217249</t>
         </is>
       </c>
       <c r="N203" t="inlineStr">
         <is>
-          <t>2026-03-06 01:46:38.424990+00:00</t>
+          <t>2026-03-07 00:35:07.982227+00:00</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
-          <t>주식회사 더기버스</t>
+          <t>더기버스, 안성일 대표</t>
         </is>
       </c>
       <c r="D204" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E204" t="inlineStr">
         <is>
-          <t>항소심 패소</t>
+          <t>항소심 판결 선고</t>
         </is>
       </c>
       <c r="F204" t="inlineStr">
         <is>
-          <t>걸그룹 피프티피프티의 히트곡 '큐피드' 저작권 귀속을 둘러싼 어트랙트와 더기버스 간 법적 분쟁에서 서울고법이 항소를 기각하며 더기버스의 손을 들어줬습니다. 재판부는 더기버스가 저작권자이며, 해당 저작물이 용역계약에 따라 어트랙트가 취득한 저작권으로 볼 수 없다고 판결했습니다.</t>
+          <t>어트랙트가 더기버스와 안성일 대표를 상대로 제기한 큐피드 저작권 확인 소송 항소심에서 어트랙트가 패소했다. 서울고법은 큐피드 저작권이 더기버스에 있다고 판단하며 어트랙트의 항소를 모두 기각했다. 이는 양측 간의 저작권 분쟁에서 더기버스의 손을 들어준 판결이다.</t>
         </is>
       </c>
       <c r="G204" t="inlineStr">
         <is>
-          <t>소송금융 고객이 될 어트랙트가 1심과 항소심에서 모두 패소하여 저작권 귀속 주장이 법원에서 받아들여지지 않았습니다. 이는 향후 소송 승소 가능성이 매우 낮음을 의미하며, 투자 회수 가능성이 희박하여 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>소송금융은 주로 원고 측에 투자하는데, 본 사건은 원고(어트랙트)가 항소심에서 패소하여 큐피드 저작권이 피고(더기버스)에게 있음을 확인받은 사건입니다. 이미 항소심 판결이 선고되어 원고 측의 승소 가능성이 낮아 투자 매력이 떨어집니다. (부적합 조건: 이미 종결된 사건 - 항소심 판결 선고)</t>
         </is>
       </c>
       <c r="H204" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I204" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J204" t="inlineStr">
         <is>
-          <t>‘큐피드’ 저작권 분쟁… 어트랙트 항소심도 패소</t>
+          <t>큐피드 저작권은 더기버스 것</t>
         </is>
       </c>
       <c r="K204" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>lawtimes.co.kr</t>
         </is>
       </c>
       <c r="L204" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M204" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20015838?ref=naver</t>
+          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=217283</t>
         </is>
       </c>
       <c r="N204" t="inlineStr">
         <is>
-          <t>2026-03-06 01:45:31.379903+00:00</t>
+          <t>2026-03-07 00:34:42.461840+00:00</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C205" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C205" t="inlineStr"/>
+      <c r="D205" t="inlineStr"/>
+      <c r="E205" t="inlineStr"/>
       <c r="F205" t="inlineStr">
         <is>
-          <t>그룹 피프티피프티의 히트곡 '큐피드' 저작권 귀속을 둘러싼 분쟁에서 소속사 어트랙트가 더기버스를 상대로 제기한 저작권 확인 소송 항소심에서 패소했습니다. 재판부는 저작권 양도 계약서상 더기버스가 계약 당사자이며, 어트랙트를 위해 취득된 것으로 보기 어렵다고 판단했습니다. 어트랙트는 1심에 이어 항소심에서도 패소했으며, 별도로 진행된 손해배상 소송에서는 어트랙트가 일부 승소한 바 있습니다.</t>
+          <t>본 기사는 진보 여성 단체들이 외부의 적 대신 내부에서 상표권 소송과 같은 갈등을 벌이는 '블랙 코미디'를 연출하며 에너지를 소진하고 있다고 비판하는 논평입니다. 이는 투쟁의 본질을 잃고 내부 분열에 시달리는 상황을 묘사하고 있습니다.</t>
         </is>
       </c>
       <c r="G205" t="inlineStr">
         <is>
-          <t>(부적합 조건) 이미 항소심까지 원고(어트랙트)가 패소하여 법적 판단이 원고에게 불리하게 두 차례 내려졌으므로, 소송금융 투자 대상으로서의 신규성 및 승소 가능성이 낮습니다. (적합 조건 미충족) 상대방(더기버스)의 책임이 명확하다고 보기 어려우며, 오히려 법원은 더기버스의 저작권 보유를 인정했습니다.</t>
+          <t>본 기사는 특정 사건에 대한 보도라기보다는 진보 여성 단체 내부의 갈등을 '상표권 소송'이라는 비유를 들어 설명하는 논평에 가깝습니다. 소송 당사자, 피해 규모, 진행 단계 등 소송금융 투자 검토에 필요한 구체적인 정보가 전혀 없어 적합도를 판단하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H205" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I205" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J205" t="inlineStr">
         <is>
-          <t>[공식]'큐피드' 저작권 누구 것?…항소심도 더기버스 승</t>
+          <t>[김현우의 핫스팟] 진보 여성 단체가 트럼프에게 상납한 8년의 세월</t>
         </is>
       </c>
       <c r="K205" t="inlineStr">
         <is>
-          <t>sportschosun.com</t>
+          <t>womaneconomy.co.kr</t>
         </is>
       </c>
       <c r="L205" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M205" t="inlineStr">
         <is>
-          <t>https://www.sportschosun.com/entertainment/2026-03-05/202603050100034090002291</t>
+          <t>https://www.womaneconomy.co.kr/news/articleView.html?idxno=250686</t>
         </is>
       </c>
       <c r="N205" t="inlineStr">
         <is>
-          <t>2026-03-06 01:36:28.529969+00:00</t>
+          <t>2026-03-06 13:09:22.509005+00:00</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C206" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C206" t="inlineStr"/>
       <c r="D206" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E206" t="inlineStr">
         <is>
-          <t>특허 침해 분쟁 합의 완료</t>
+          <t>특허 침해 소송 진행 중</t>
         </is>
       </c>
       <c r="F206" t="inlineStr">
         <is>
-          <t>모더나가 코로나19 백신에 적용된 LNP 기술과 관련하여 제네반트 사이언스 및 아버터스 바이오파마와의 특허 침해 분쟁을 타결했습니다. 미국 연방법에 따라 특허 및 저작권 침해 손해배상 청구에 대한 배상금이 지급되었습니다.</t>
+          <t>A사가 당면한 특허 침해 소송의 소송비용을 충당하기 위해 최대주주가 자신의 지분 절반 이상을 매각했습니다. 이로 인해 최대주주가 변경될 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="G206" t="inlineStr">
         <is>
-          <t>해당 사건은 모더나와 제네반트 사이언스, 아버터스 바이오파마 간의 특허 침해 분쟁이 이미 타결되어 종결된 사건입니다. 이는 소송금융 적합도 판단 기준의 '부적합 조건: 이미 종결된 사건'에 해당하므로, 신규 투자 대상으로 부적합합니다.</t>
+          <t>기사 내용만으로는 특허 침해 소송의 상대방, 책임의 명확성, 예상 피해 규모, 증거 유무 등 적합 조건에 대한 정보가 매우 부족합니다. 특히 최대주주가 소송비용 충당을 위해 지분을 매각했다는 점은 소송 당사자의 재정적 어려움을 시사하여 소송금융 투자 매력이 낮습니다.</t>
         </is>
       </c>
       <c r="H206" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I206" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J206" t="inlineStr">
         <is>
-          <t>모더나, 코로나 백신 적용 LNP 기술 분쟁 타결</t>
+          <t>[더벨][thebell desk] 책임경영 '절망편'</t>
         </is>
       </c>
       <c r="K206" t="inlineStr">
         <is>
-          <t>yakup.com</t>
+          <t>thebell.co.kr</t>
         </is>
       </c>
       <c r="L206" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M206" t="inlineStr">
         <is>
-          <t>https://www.yakup.com/news/index.html?mode=view&amp;cat=16&amp;nid=324148</t>
+          <t>https://www.thebell.co.kr/free/content/ArticleView.asp?key=202603030127596470109653</t>
         </is>
       </c>
       <c r="N206" t="inlineStr">
         <is>
-          <t>2026-03-06 01:35:19.937308+00:00</t>
+          <t>2026-03-06 13:03:59.819041+00:00</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C207" t="inlineStr"/>
-      <c r="D207" t="inlineStr"/>
+      <c r="C207" t="inlineStr">
+        <is>
+          <t>더기버스, 안성일 대표</t>
+        </is>
+      </c>
+      <c r="D207" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
       <c r="E207" t="inlineStr">
         <is>
-          <t>지식재산처의 지식재산 분쟁 대응 정책 및 예산 증액 발표</t>
+          <t>10억 원 규모의 손해배상 소송 진행 중</t>
         </is>
       </c>
       <c r="F207" t="inlineStr">
         <is>
-          <t>지식재산처가 올해 지식재산 분쟁 대응 예산을 전년 대비 45% 증가한 468억원으로 편성했다. 이는 한류편승행위 방지, 첨단기술 위조상품 차단, 특허 분쟁 대응 지원, 영업비밀 관리 시스템 구축 등 우리 기업의 국내외 지식재산 분쟁 예방 및 대응을 위한 정책적 지원을 강화하기 위함이다.</t>
+          <t>어트랙트가 콘텐츠 제작사 더기버스와 안성일 대표를 상대로 업무 용역 계약상 의무 위반, 업무 방해, 배임 행위로 인한 10억 원 규모의 손해배상 소송을 제기했습니다. 이는 피프티 피프티 '큐피드' 저작권 관련 분쟁의 일환으로 보이며, 현재 법적 분쟁이 진행 중입니다.</t>
         </is>
       </c>
       <c r="G207" t="inlineStr">
         <is>
-          <t>이 기사는 특정 소송 사건에 대한 분석이 아닌, 지식재산처의 지식재산 분쟁 대응 예산 증액 및 정책 지원 강화에 대한 내용이다. 소송금융 투자를 검토할 특정 피고, 원고, 피해 규모, 책임 소재가 명확한 사건이 존재하지 않아 투자 대상으로 부적합하다.</t>
+          <t>피고(더기버스, 안성일 대표)의 자력이 10억 원 규모의 손해배상금을 지급할 만큼 충분한지 불확실하며, 기사 내용만으로는 상대방 책임의 명확성이나 증거 확보 가능성을 판단하기 어렵습니다. 피해 규모는 10억 원으로 적지 않으나, 집단적 피해가 아니며 소송 외 공적 절차도 진행 중이지 않습니다.</t>
         </is>
       </c>
       <c r="H207" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>10억 원</t>
         </is>
       </c>
       <c r="I207" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (어트랙트)</t>
         </is>
       </c>
       <c r="J207" t="inlineStr">
         <is>
-          <t>지식재산처, 올해 지식재산 분쟁대응 예산 145억원 늘어</t>
+          <t>[TOP이슈] 더기버스, 피프티 피프티 '큐피드(Cupid)' 저작권 가져간다…...</t>
         </is>
       </c>
       <c r="K207" t="inlineStr">
         <is>
-          <t>viva100.com</t>
+          <t>topstarnews.net</t>
         </is>
       </c>
       <c r="L207" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M207" t="inlineStr">
         <is>
-          <t>https://www.viva100.com/article/20260305500991</t>
+          <t>https://www.topstarnews.net/news/articleView.html?idxno=15993264</t>
         </is>
       </c>
       <c r="N207" t="inlineStr">
         <is>
-          <t>2026-03-06 01:27:24.730228+00:00</t>
+          <t>2026-03-06 12:48:08.926317+00:00</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C208" t="inlineStr"/>
-      <c r="D208" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D208" t="inlineStr"/>
       <c r="E208" t="inlineStr">
         <is>
-          <t>글로벌 상표권 분쟁 종결 및 권리 확보 완료</t>
+          <t>법률 개정안 발의</t>
         </is>
       </c>
       <c r="F208" t="inlineStr">
         <is>
-          <t>다이노솔즈가 글로벌 상표권 분쟁을 성공적으로 종결하고 대부분의 권리를 확보했으며, 2025년 6월에는 국내 의류 부문 상표권 지위까지 회수하며 브랜드 통제권을 강화했습니다. 이를 통해 해외 진출을 본격화할 계획입니다.</t>
+          <t>이재관 의원이 '중소기업기술 보호 지원법' 개정안을 대표 발의했습니다. 이 개정안은 기술 침해로 인한 소송 장기화와 낮은 손해배상 수준 때문에 사업 지속에 어려움을 겪거나 폐업에 이르는 중소기업의 부담을 해소하기 위한 제도적 개선을 목표로 합니다.</t>
         </is>
       </c>
       <c r="G208" t="inlineStr">
         <is>
-          <t>기사에 따르면 다이노솔즈의 글로벌 상표권 분쟁이 이미 '종결'되었으며, 대부분의 권리를 확보하고 국내 상표권 지위까지 회수 완료되었습니다. 이는 '부적합 조건: 이미 종결된 사건'에 해당하므로 소송금융 투자 대상으로 적합하지 않습니다.</t>
+          <t>이 기사는 중소기업 기술 보호를 위한 법률 개정안 발의에 대한 내용으로, 특정 기술 침해 사건이나 소송을 다루고 있지 않습니다. 소송금융 투자 대상이 될 만한 구체적인 피고, 피해자, 또는 진행 중인 분쟁이 명확히 파악되지 않아 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H208" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I208" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J208" t="inlineStr">
         <is>
-          <t>다이노솔즈, 글로벌 상표권 분쟁 종결…해외 진출 본격화</t>
+          <t>이재관 의원, '중소기업기술 보호 지원법' 개정안 대표발의</t>
         </is>
       </c>
       <c r="K208" t="inlineStr">
         <is>
-          <t>sentv.co.kr</t>
+          <t>daily.hankooki.com</t>
         </is>
       </c>
       <c r="L208" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M208" t="inlineStr">
         <is>
-          <t>https://www.sentv.co.kr/article/view/sentv202603060011</t>
+          <t>https://daily.hankooki.com/news/articleView.html?idxno=1343447</t>
         </is>
       </c>
       <c r="N208" t="inlineStr">
         <is>
-          <t>2026-03-06 00:57:36.849500+00:00</t>
+          <t>2026-03-06 12:46:24.847052+00:00</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C209" t="inlineStr"/>
-      <c r="D209" t="inlineStr"/>
+      <c r="C209" t="inlineStr">
+        <is>
+          <t>퍼지 펭귄</t>
+        </is>
+      </c>
+      <c r="D209" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
       <c r="E209" t="inlineStr">
         <is>
-          <t>국회 법률 개정안 발의</t>
+          <t>PEI 라이선싱이 퍼지 펭귄에 상표권 침해 소송 제기, 배심원 재판 청구</t>
         </is>
       </c>
       <c r="F209" t="inlineStr">
         <is>
-          <t>이재관 의원이 중소기업의 기술 보호 강화를 위한 '중소기업기술 보호 지원에 관한 법률 일부개정법률안'을 대표 발의했다. 현행 제도가 손해액 산정 지원의 유명무실함, 소송 장기화, 낮은 손해배상 수준 등으로 기술 탈취 피해 기업에 대한 실질적 제재와 예방에 한계가 있다는 지적에 따른 것이다.</t>
+          <t>PEI 라이선싱이 NFT 프로젝트 '퍼지 펭귄'을 상대로 상표권 침해 소송을 제기하며 제품 판매 수익 전체 반환 및 피해 보상을 요구했다. 퍼지 펭귄 측은 아직 공식 입장을 내놓지 않은 상태이며, 배심원 재판이 청구되었다.</t>
         </is>
       </c>
       <c r="G209" t="inlineStr">
         <is>
-          <t>이 기사는 특정 기술 탈취 사건이 아닌, 중소기업 기술 보호를 위한 법률 개정안 발의에 대한 내용입니다. 특정 상대방, 피해자, 피해 규모, 증거, 진행 중인 공적 절차(소송 외) 등 소송금융 투자에 필요한 구체적인 사건 정보가 전혀 없어 적합 조건에 해당하지 않습니다.</t>
+          <t>상표권 침해 소송이 진행 중이나, 피고인 '퍼지 펭귄'의 자력과 구체적인 피해 규모가 기사에서 확인되지 않아 투자 적합도를 판단하기 어렵습니다. (상대방 자력 충분, 피해 규모 큼 조건 불확실)</t>
         </is>
       </c>
       <c r="H209" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I209" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J209" t="inlineStr">
         <is>
-          <t>이재관 의원, '중소기업기술 보호 지원에 관한 법률 일부개정법률안' 대...</t>
+          <t>펭귄끼리 붙었다? NFT 퍼지 펭귄, 상표권 소송 위기</t>
         </is>
       </c>
       <c r="K209" t="inlineStr">
         <is>
-          <t>newstnt.com</t>
+          <t>digitaltoday.co.kr</t>
         </is>
       </c>
       <c r="L209" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M209" t="inlineStr">
         <is>
-          <t>http://www.newstnt.com/news/articleView.html?idxno=592822</t>
+          <t>https://www.digitaltoday.co.kr/news/articleView.html?idxno=637787</t>
         </is>
       </c>
       <c r="N209" t="inlineStr">
         <is>
-          <t>2026-03-06 00:55:44.734959+00:00</t>
+          <t>2026-03-06 12:16:41.228929+00:00</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C210" t="inlineStr"/>
-      <c r="D210" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D210" t="inlineStr"/>
+      <c r="E210" t="inlineStr"/>
       <c r="F210" t="inlineStr">
         <is>
-          <t>모더나가 '백신 특허 관련 소송 이슈'로 인해 전일 주가가 폭등한 뒤 이날 급락했습니다. 기사는 소송의 구체적인 내용이나 당사자에 대한 정보 없이 주식 시장의 반응만을 다루고 있습니다.</t>
+          <t>지식재산처가 국내외 지식재산 분쟁 예방 및 대응을 위해 올해 예산을 468억원으로 대폭 확대했습니다. 한류편승행위, K-브랜드 위조상품, 국제 특허분쟁, 영업비밀·기술유출 등에 대한 기업 지원을 강화하며, 해외 특허괴물 조기 탐지 시스템도 구축할 예정입니다.</t>
         </is>
       </c>
       <c r="G210" t="inlineStr">
         <is>
-          <t>기사는 모더나의 '백신 특허 관련 소송 이슈'로 인한 주가 변동만을 언급하며, 소송의 구체적인 당사자, 청구 내용, 상대방의 책임 명확성, 예상 피해 규모 등 소송금융 투자 판단에 필요한 핵심 정보가 매우 부족합니다. 상대방의 자력 여부도 특정할 수 없어 적합 조건 대부분을 확인할 수 없습니다.</t>
+          <t>이 기사는 특정 소송 사건에 대한 것이 아니라, 지식재산처의 기업 지식재산 분쟁 대응 지원 정책 및 예산 확대에 대한 내용입니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 사건, 상대방, 피해 규모 등이 명확히 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H210" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I210" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J210" t="inlineStr">
         <is>
-          <t>美 S P500 '막판 낙폭 축소'...TTD·EXPE·INTU '껑충', LUV '뚝'</t>
+          <t>지재처, 기업 분쟁대응 예산 대폭 확대</t>
         </is>
       </c>
       <c r="K210" t="inlineStr">
         <is>
-          <t>choicenews.co.kr</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L210" t="inlineStr">
         <is>
           <t>2026-03-05</t>
         </is>
       </c>
       <c r="M210" t="inlineStr">
         <is>
-          <t>http://www.choicenews.co.kr/news/articleView.html?idxno=161930</t>
+          <t>http://www.fnnews.com/news/202603051827180331</t>
         </is>
       </c>
       <c r="N210" t="inlineStr">
         <is>
-          <t>2026-03-06 00:49:04.042063+00:00</t>
+          <t>2026-03-06 01:48:30.671731+00:00</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
-          <t>더기버스</t>
+          <t>어트랙트</t>
         </is>
       </c>
       <c r="D211" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E211" t="inlineStr">
         <is>
-          <t>저작권 귀속 항소심 패소, 대법원 상고 가능성 있음. 별도 손해배상 소송 1심 승소.</t>
+          <t>저작권 확인 소송 항소심 원고 항소 기각, 손해배상 소송 어트랙트 일부 승소</t>
         </is>
       </c>
       <c r="F211" t="inlineStr">
         <is>
-          <t>피프티피프티 히트곡 '큐피드'의 저작권 귀속을 두고 어트랙트와 더기버스가 법정 공방을 벌이고 있습니다. 어트랙트는 저작권 양도를 요구하는 소송에서 1심에 이어 항소심에서도 패소했습니다. 다만 별도로 진행된 손해배상 소송에서는 어트랙트가 더기버스에게 4억 9950만 원을 지급하라는 판결을 받아 일부 승소했습니다.</t>
+          <t>피프티피프티 히트곡의 저작권 소유권이 제작사 어트랙트에게 있다는 원심 판결이 항소심에서도 유지되었습니다. 이와 별개로 진행된 손해배상 소송에서는 어트랙트가 일부 승소하며 양측 간의 법적 공방이 계속될 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G211" t="inlineStr">
         <is>
-          <t>핵심 쟁점인 저작권 귀속 소송에서 어트랙트가 1심과 항소심 모두 패소하여 승소 가능성이 낮습니다. 상대방(더기버스)의 자력이 불분명하며, 이 사건은 집단적 피해 사례에 해당하지 않습니다. (적합 조건 1, 2, 3 불충족)</t>
+          <t>저작권 확인 소송 항소심에서 원고(아티스트 측)의 항소가 기각되어 저작권 소유권이 제작사(어트랙트)에게 있음을 확인받았고, 별개로 진행된 손해배상 소송에서도 어트랙트가 일부 승소했습니다. 이는 잠재적 원고(아티스트 측)에게 이미 불리한 판결이 선고되었거나 진행 중인 사건으로, 소송금융 투자 대상으로서의 신규성이 낮고 승소 가능성이 불확실합니다. (부적합 조건: 이미 종결된 사건 - 저작권 확인 소송 항소심 기각; 상대방 책임이 비교적 명확함 - 원고 항소 기각, 어트랙트 일부 승소)</t>
         </is>
       </c>
       <c r="H211" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I211" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J211" t="inlineStr">
         <is>
-          <t>피프티피프티, '큐피드' 저작권 못찾았다⋯항소심도 어트랙트 패소</t>
+          <t>피프티피프티 히트곡 저작권은 제작사 소유</t>
         </is>
       </c>
       <c r="K211" t="inlineStr">
         <is>
-          <t>etoday.co.kr</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L211" t="inlineStr">
         <is>
           <t>2026-03-05</t>
         </is>
       </c>
       <c r="M211" t="inlineStr">
         <is>
-          <t>https://www.etoday.co.kr/news/view/2562429</t>
+          <t>https://www.hankyung.com/article/2026030520181</t>
         </is>
       </c>
       <c r="N211" t="inlineStr">
         <is>
-          <t>2026-03-06 00:33:33.496967+00:00</t>
+          <t>2026-03-06 01:46:38.424990+00:00</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
-          <t>해외 로컬 사업자들</t>
+          <t>주식회사 더기버스</t>
         </is>
       </c>
       <c r="D212" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E212" t="inlineStr">
         <is>
-          <t>상표권 회수 소송 대부분 승소 및 완료</t>
+          <t>항소심 패소</t>
         </is>
       </c>
       <c r="F212" t="inlineStr">
         <is>
-          <t>케이씨글로비즈는 '다이노솔즈'의 글로벌 판권을 인수한 후 해외 로컬 사업자들과의 상표권 및 총판 계약 분쟁으로 어려움을 겪었습니다. 2024년부터 상표권 회수 소송에서 점진적으로 승소하여 대부분의 국가에서 상표권을 회수했고, 2025년 6월에는 국내 의류 부문 상표권 지위까지 확보하며 브랜드 통제권을 완전히 확보했습니다. 이제 K-브랜드로서 해외 시장 재진출을 준비하고 있습니다.</t>
+          <t>걸그룹 피프티피프티의 히트곡 '큐피드' 저작권 귀속을 둘러싼 어트랙트와 더기버스 간 법적 분쟁에서 서울고법이 항소를 기각하며 더기버스의 손을 들어줬습니다. 재판부는 더기버스가 저작권자이며, 해당 저작물이 용역계약에 따라 어트랙트가 취득한 저작권으로 볼 수 없다고 판결했습니다.</t>
         </is>
       </c>
       <c r="G212" t="inlineStr">
         <is>
-          <t>기사 내용에 따르면 케이씨글로비즈가 해외 로컬 사업자들과의 상표권 분쟁 및 총판 계약 마찰에 대해 이미 상표권 회수 소송을 진행하여 2024년부터 점진적인 승소를 거두고 대부분의 조치가 완료된 상황입니다. 이는 소송금융의 부적합 조건인 '이미 종결된 사건'에 해당하므로, 신규 투자 대상으로서의 적합도가 낮습니다.</t>
+          <t>소송금융 고객이 될 어트랙트가 1심과 항소심에서 모두 패소하여 저작권 귀속 주장이 법원에서 받아들여지지 않았습니다. 이는 향후 소송 승소 가능성이 매우 낮음을 의미하며, 투자 회수 가능성이 희박하여 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H212" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I212" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J212" t="inlineStr">
         <is>
-          <t>'공룡 운동화' 다이노솔즈, K-브랜드 기업으로 새출발</t>
+          <t>‘큐피드’ 저작권 분쟁… 어트랙트 항소심도 패소</t>
         </is>
       </c>
       <c r="K212" t="inlineStr">
         <is>
-          <t>joongang.co.kr</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L212" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M212" t="inlineStr">
         <is>
-          <t>https://www.joongang.co.kr/article/25409164</t>
+          <t>https://www.sedaily.com/article/20015838?ref=naver</t>
         </is>
       </c>
       <c r="N212" t="inlineStr">
         <is>
-          <t>2026-03-05 01:38:34.789061+00:00</t>
+          <t>2026-03-06 01:45:31.379903+00:00</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C213" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E213" t="inlineStr"/>
+      <c r="C213" t="inlineStr">
+        <is>
+          <t>더기버스</t>
+        </is>
+      </c>
+      <c r="D213" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E213" t="inlineStr">
+        <is>
+          <t>저작권 확인 소송 항소심 판결 선고 (원고 패소)</t>
+        </is>
+      </c>
       <c r="F213" t="inlineStr">
         <is>
-          <t>한국지식재산협회(KINPA)는 정기총회에서 김민태 CJ제일제당 상무를 제10대 회장으로 선임했다고 밝혔다. 김 회장은 K-기술과 K-브랜드의 정당한 권리 보호를 위해 강력한 소송 대응과 전략적 라이선싱에 주력하겠다는 포부를 밝혔다. KINPA는 300여 개의 회원사가 활동하는 국내 최대 지식재산 민간단체이다.</t>
+          <t>그룹 피프티피프티의 히트곡 '큐피드' 저작권 귀속을 둘러싼 분쟁에서 소속사 어트랙트가 더기버스를 상대로 제기한 저작권 확인 소송 항소심에서 패소했습니다. 재판부는 저작권 양도 계약서상 더기버스가 계약 당사자이며, 어트랙트를 위해 취득된 것으로 보기 어렵다고 판단했습니다. 어트랙트는 1심에 이어 항소심에서도 패소했으며, 별도로 진행된 손해배상 소송에서는 어트랙트가 일부 승소한 바 있습니다.</t>
         </is>
       </c>
       <c r="G213" t="inlineStr">
         <is>
-          <t>해당 기사는 한국지식재산협회의 회장 선임 및 향후 운영 계획에 대한 보도이며, 특정 피해 발생 사건이나 소송 대상이 될 만한 분쟁을 다루고 있지 않습니다. 따라서 소송금융 적합 조건에 해당하는 사항이 전혀 없습니다.</t>
+          <t>(부적합 조건) 이미 항소심까지 원고(어트랙트)가 패소하여 법적 판단이 원고에게 불리하게 두 차례 내려졌으므로, 소송금융 투자 대상으로서의 신규성 및 승소 가능성이 낮습니다. (적합 조건 미충족) 상대방(더기버스)의 책임이 명확하다고 보기 어려우며, 오히려 법원은 더기버스의 저작권 보유를 인정했습니다.</t>
         </is>
       </c>
       <c r="H213" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I213" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J213" t="inlineStr">
         <is>
-          <t>한국지식재산협회, 제10회 회장에 김민태 CJ제일제당 상무 선임</t>
+          <t>[공식]'큐피드' 저작권 누구 것?…항소심도 더기버스 승</t>
         </is>
       </c>
       <c r="K213" t="inlineStr">
         <is>
-          <t>lec.co.kr</t>
+          <t>sportschosun.com</t>
         </is>
       </c>
       <c r="L213" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M213" t="inlineStr">
         <is>
-          <t>http://www.lec.co.kr/news/articleView.html?idxno=751619</t>
+          <t>https://www.sportschosun.com/entertainment/2026-03-05/202603050100034090002291</t>
         </is>
       </c>
       <c r="N213" t="inlineStr">
         <is>
-          <t>2026-03-05 01:19:17.179730+00:00</t>
+          <t>2026-03-06 01:36:28.529969+00:00</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
         <is>
-          <t>모더나</t>
+          <t>모더나 테라퓨틱스</t>
         </is>
       </c>
       <c r="D214" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E214" t="inlineStr">
         <is>
-          <t>코로나 백신 특허 소송 합의 완료</t>
+          <t>특허 침해 분쟁 합의 완료</t>
         </is>
       </c>
       <c r="F214" t="inlineStr">
         <is>
-          <t>제약기업 모더나가 코로나 백신 특허 관련 바이오파마 및 제네번트 사이언스와의 소송에서 최대 22억 5000만 달러에 합의했다. 이 합의 소식으로 모더나의 주가가 치솟았다.</t>
+          <t>모더나가 코로나19 백신에 적용된 LNP 기술과 관련하여 제네반트 사이언스 및 아버터스 바이오파마와의 특허 침해 분쟁을 타결했습니다. 미국 연방법에 따라 특허 및 저작권 침해 손해배상 청구에 대한 배상금이 지급되었습니다.</t>
         </is>
       </c>
       <c r="G214" t="inlineStr">
         <is>
-          <t>코로나 백신 특허 관련 소송에서 이미 최대 22억 5000만 달러에 합의가 완료되어, 소송금융 투자 대상으로서의 신규성이 없습니다. (부적합 조건: 이미 종결된 사건)</t>
+          <t>해당 사건은 모더나와 제네반트 사이언스, 아버터스 바이오파마 간의 특허 침해 분쟁이 이미 타결되어 종결된 사건입니다. 이는 소송금융 적합도 판단 기준의 '부적합 조건: 이미 종결된 사건'에 해당하므로, 신규 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H214" t="inlineStr">
         <is>
-          <t>22억 5000만 달러</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I214" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J214" t="inlineStr">
         <is>
-          <t>미국증시 S P500 '반등'..모더나 · COIN · 샌디스크 '껑충'</t>
+          <t>모더나, 코로나 백신 적용 LNP 기술 분쟁 타결</t>
         </is>
       </c>
       <c r="K214" t="inlineStr">
         <is>
-          <t>choicenews.co.kr</t>
+          <t>yakup.com</t>
         </is>
       </c>
       <c r="L214" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M214" t="inlineStr">
         <is>
-          <t>http://www.choicenews.co.kr/news/articleView.html?idxno=161871</t>
+          <t>https://www.yakup.com/news/index.html?mode=view&amp;cat=16&amp;nid=324148</t>
         </is>
       </c>
       <c r="N214" t="inlineStr">
         <is>
-          <t>2026-03-05 00:48:18.459887+00:00</t>
+          <t>2026-03-06 01:35:19.937308+00:00</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C215" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C215" t="inlineStr"/>
+      <c r="D215" t="inlineStr"/>
       <c r="E215" t="inlineStr">
         <is>
-          <t>코로나19 백신 특허 소송 합의로 마무리</t>
+          <t>지식재산처의 지식재산 분쟁 대응 정책 및 예산 증액 발표</t>
         </is>
       </c>
       <c r="F215" t="inlineStr">
         <is>
-          <t>모더나가 바이오파마, 제네번트 사이언시스와의 코로나19 백신 특허 소송을 최대 22억 5천만 달러에 합의하며 미국과 해외 소송을 모두 정리했습니다. 이로써 장기간 이어져 온 법적 분쟁의 불확실성이 해소되었습니다.</t>
+          <t>지식재산처가 올해 지식재산 분쟁 대응 예산을 전년 대비 45% 증가한 468억원으로 편성했다. 이는 한류편승행위 방지, 첨단기술 위조상품 차단, 특허 분쟁 대응 지원, 영업비밀 관리 시스템 구축 등 우리 기업의 국내외 지식재산 분쟁 예방 및 대응을 위한 정책적 지원을 강화하기 위함이다.</t>
         </is>
       </c>
       <c r="G215" t="inlineStr">
         <is>
-          <t>모더나의 코로나19 백신 특허 소송은 이미 합의로 마무리되어 '이미 종결된 사건'이라는 부적합 조건에 해당합니다. 따라서 소송금융 투자 대상으로 적합하지 않습니다.</t>
+          <t>이 기사는 특정 소송 사건에 대한 분석이 아닌, 지식재산처의 지식재산 분쟁 대응 예산 증액 및 정책 지원 강화에 대한 내용이다. 소송금융 투자를 검토할 특정 피고, 원고, 피해 규모, 책임 소재가 명확한 사건이 존재하지 않아 투자 대상으로 부적합하다.</t>
         </is>
       </c>
       <c r="H215" t="inlineStr">
         <is>
-          <t>최대 22억 5천만 달러</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I215" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J215" t="inlineStr">
         <is>
-          <t>비트코인 반등…트럼프 대통령, 암호화폐 법안 공개 지지-[美증시 특징...</t>
+          <t>지식재산처, 올해 지식재산 분쟁대응 예산 145억원 늘어</t>
         </is>
       </c>
       <c r="K215" t="inlineStr">
         <is>
-          <t>wowtv.co.kr</t>
+          <t>viva100.com</t>
         </is>
       </c>
       <c r="L215" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M215" t="inlineStr">
         <is>
-          <t>http://www.wowtv.co.kr/NewsCenter/News/Read?articleId=A202603050135&amp;t=NN</t>
+          <t>https://www.viva100.com/article/20260305500991</t>
         </is>
       </c>
       <c r="N215" t="inlineStr">
         <is>
-          <t>2026-03-05 00:47:19.465577+00:00</t>
+          <t>2026-03-06 01:27:24.730228+00:00</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C216" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C216" t="inlineStr"/>
       <c r="D216" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E216" t="inlineStr">
         <is>
-          <t>미국 대법원 소송 기각</t>
+          <t>글로벌 상표권 분쟁 종결 및 권리 확보 완료</t>
         </is>
       </c>
       <c r="F216" t="inlineStr">
         <is>
-          <t>컴퓨터공학자 스티븐 탈러가 자신이 개발한 AI '다부스'가 생성한 예술 작품의 저작권을 AI 명의로 인정해달라며 제기한 소송이 미국 대법원에서 기각되었습니다. 이로써 AI 생성물의 저작권 인정 여부에 대한 법적 다툼은 현 단계에서 종결되었습니다.</t>
+          <t>다이노솔즈가 글로벌 상표권 분쟁을 성공적으로 종결하고 대부분의 권리를 확보했으며, 2025년 6월에는 국내 의류 부문 상표권 지위까지 회수하며 브랜드 통제권을 강화했습니다. 이를 통해 해외 진출을 본격화할 계획입니다.</t>
         </is>
       </c>
       <c r="G216" t="inlineStr">
         <is>
-          <t>미국 대법원에서 이미 소송이 기각되어 종결된 사건입니다 (부적합 조건). 이 사건은 AI 생성물의 저작권 인정 여부에 대한 법적 선례를 다투는 것으로, 특정 피해자의 손해배상을 목적으로 하는 소송금융 투자 대상과는 거리가 있습니다.</t>
+          <t>기사에 따르면 다이노솔즈의 글로벌 상표권 분쟁이 이미 '종결'되었으며, 대부분의 권리를 확보하고 국내 상표권 지위까지 회수 완료되었습니다. 이는 '부적합 조건: 이미 종결된 사건'에 해당하므로 소송금융 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H216" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I216" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J216" t="inlineStr">
         <is>
-          <t>[주간 미디어동향] 한국경제신문, 조일훈 신임 사장 선임</t>
+          <t>다이노솔즈, 글로벌 상표권 분쟁 종결…해외 진출 본격화</t>
         </is>
       </c>
       <c r="K216" t="inlineStr">
         <is>
-          <t>banronbodo.com</t>
+          <t>sentv.co.kr</t>
         </is>
       </c>
       <c r="L216" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M216" t="inlineStr">
         <is>
-          <t>https://www.banronbodo.com/news/articleView.html?idxno=31837</t>
+          <t>https://www.sentv.co.kr/article/view/sentv202603060011</t>
         </is>
       </c>
       <c r="N216" t="inlineStr">
         <is>
-          <t>2026-03-05 00:46:53.658205+00:00</t>
+          <t>2026-03-06 00:57:36.849500+00:00</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C217" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C217" t="inlineStr"/>
+      <c r="D217" t="inlineStr"/>
       <c r="E217" t="inlineStr">
         <is>
-          <t>합의 종결</t>
+          <t>국회 법률 개정안 발의</t>
         </is>
       </c>
       <c r="F217" t="inlineStr">
         <is>
-          <t>바이오기업 제네반트와 아뷰투스가 모더나의 코로나19 백신에 사용된 지질 나노입자 전달 기술 특허 침해를 주장하며 제기했던 소송이 장기간 이어지다 합의로 마무리될 예정입니다. 이 소송은 모더나가 허가 없이 기술을 사용했다는 주장이 핵심이었습니다.</t>
+          <t>이재관 의원이 중소기업의 기술 보호 강화를 위한 '중소기업기술 보호 지원에 관한 법률 일부개정법률안'을 대표 발의했다. 현행 제도가 손해액 산정 지원의 유명무실함, 소송 장기화, 낮은 손해배상 수준 등으로 기술 탈취 피해 기업에 대한 실질적 제재와 예방에 한계가 있다는 지적에 따른 것이다.</t>
         </is>
       </c>
       <c r="G217" t="inlineStr">
         <is>
-          <t>모더나를 상대로 한 특허 침해 소송이었으나, 기사에 따르면 이미 합의로 마무리하기로 결정되어 '부적합 조건: 이미 종결된 사건'에 해당합니다. 따라서 소송금융 투자 대상으로 적합하지 않습니다.</t>
+          <t>이 기사는 특정 기술 탈취 사건이 아닌, 중소기업 기술 보호를 위한 법률 개정안 발의에 대한 내용입니다. 특정 상대방, 피해자, 피해 규모, 증거, 진행 중인 공적 절차(소송 외) 등 소송금융 투자에 필요한 구체적인 사건 정보가 전혀 없어 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H217" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I217" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J217" t="inlineStr">
         <is>
-          <t>[매아리] 전쟁 속 반등한 뉴욕증시…이란 CIA에 비밀 접촉</t>
+          <t>이재관 의원, '중소기업기술 보호 지원에 관한 법률 일부개정법률안' 대...</t>
         </is>
       </c>
       <c r="K217" t="inlineStr">
         <is>
-          <t>mbnmoney.mbn.co.kr</t>
+          <t>newstnt.com</t>
         </is>
       </c>
       <c r="L217" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M217" t="inlineStr">
         <is>
-          <t>http://mbnmoney.mbn.co.kr/news/view?news_no=MM1005780045</t>
+          <t>http://www.newstnt.com/news/articleView.html?idxno=592822</t>
         </is>
       </c>
       <c r="N217" t="inlineStr">
         <is>
-          <t>2026-03-05 00:45:37.968176+00:00</t>
+          <t>2026-03-06 00:55:44.734959+00:00</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C218" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C218" t="inlineStr"/>
       <c r="D218" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E218" t="inlineStr">
         <is>
-          <t>소송 합의 완료</t>
+          <t>특허 소송 진행 중</t>
         </is>
       </c>
       <c r="F218" t="inlineStr">
         <is>
-          <t>모더나가 코로나 백신 특허와 관련하여 바이오파마 및 제네번트 사이언시스와의 소송을 최대 22억5천만달러에 합의하기로 했다는 소식에 모더나의 주가가 8% 이상 상승했습니다.</t>
+          <t>모더나가 '백신 특허 관련 소송 이슈'로 인해 전일 주가가 폭등한 뒤 이날 급락했습니다. 기사는 소송의 구체적인 내용이나 당사자에 대한 정보 없이 주식 시장의 반응만을 다루고 있습니다.</t>
         </is>
       </c>
       <c r="G218" t="inlineStr">
         <is>
-          <t>모더나가 코로나 백신 특허 소송을 바이오파마 및 제네번트 사이언시스와 합의하기로 했다는 내용으로, 이미 소송이 종결 단계에 접어들었음을 명시하고 있습니다. 소송금융은 통상 진행 중이거나 예정된 소송에 투자하므로, 이미 합의가 완료된 사건은 부적합 조건에 해당합니다.</t>
+          <t>기사는 모더나의 '백신 특허 관련 소송 이슈'로 인한 주가 변동만을 언급하며, 소송의 구체적인 당사자, 청구 내용, 상대방의 책임 명확성, 예상 피해 규모 등 소송금융 투자 판단에 필요한 핵심 정보가 매우 부족합니다. 상대방의 자력 여부도 특정할 수 없어 적합 조건 대부분을 확인할 수 없습니다.</t>
         </is>
       </c>
       <c r="H218" t="inlineStr">
         <is>
-          <t>최대 22억5천만달러</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I218" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J218" t="inlineStr">
         <is>
-          <t>뉴욕증시, 이란 갈등 주시하며 상승 출발</t>
+          <t>美 S P500 '막판 낙폭 축소'...TTD·EXPE·INTU '껑충', LUV '뚝'</t>
         </is>
       </c>
       <c r="K218" t="inlineStr">
         <is>
-          <t>news.einfomax.co.kr</t>
+          <t>choicenews.co.kr</t>
         </is>
       </c>
       <c r="L218" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M218" t="inlineStr">
         <is>
-          <t>https://news.einfomax.co.kr/news/articleView.html?idxno=4401815</t>
+          <t>http://www.choicenews.co.kr/news/articleView.html?idxno=161930</t>
         </is>
       </c>
       <c r="N218" t="inlineStr">
         <is>
-          <t>2026-03-05 00:42:49.226575+00:00</t>
+          <t>2026-03-06 00:49:04.042063+00:00</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C219" t="inlineStr"/>
+      <c r="C219" t="inlineStr">
+        <is>
+          <t>더기버스</t>
+        </is>
+      </c>
       <c r="D219" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E219" t="inlineStr">
         <is>
-          <t>대법원 판결로 종결</t>
+          <t>저작권 귀속 항소심 패소, 대법원 상고 가능성 있음. 별도 손해배상 소송 1심 승소.</t>
         </is>
       </c>
       <c r="F219" t="inlineStr">
         <is>
-          <t>스티븐 탈러가 AI가 생성한 저작물에 대한 저작권을 주장하며 8년간 진행한 소송이 대법원에서 최종 기각되며 막을 내렸습니다. 현행법상 AI는 저작권 주체가 될 수 없다는 법원의 판단이 유지되었습니다. 이 사건은 종결되었으나, 오픈AI 등 주요 AI 기업들은 유사한 AI 저작권 문제로 수십 건의 소송을 진행 중입니다.</t>
+          <t>피프티피프티 히트곡 '큐피드'의 저작권 귀속을 두고 어트랙트와 더기버스가 법정 공방을 벌이고 있습니다. 어트랙트는 저작권 양도를 요구하는 소송에서 1심에 이어 항소심에서도 패소했습니다. 다만 별도로 진행된 손해배상 소송에서는 어트랙트가 더기버스에게 4억 9950만 원을 지급하라는 판결을 받아 일부 승소했습니다.</t>
         </is>
       </c>
       <c r="G219" t="inlineStr">
         <is>
-          <t>이 기사에서 다루는 스티븐 탈러의 AI 저작권 주장은 8년 만에 대법원에서 종결되어 '부적합 조건: 이미 종결된 사건'에 해당합니다. 따라서 소송금융 투자 대상으로 적합하지 않습니다. 비록 다른 AI 기업들의 관련 소송이 언급되었으나, 본 기사의 핵심은 종결된 사건입니다.</t>
+          <t>핵심 쟁점인 저작권 귀속 소송에서 어트랙트가 1심과 항소심 모두 패소하여 승소 가능성이 낮습니다. 상대방(더기버스)의 자력이 불분명하며, 이 사건은 집단적 피해 사례에 해당하지 않습니다. (적합 조건 1, 2, 3 불충족)</t>
         </is>
       </c>
       <c r="H219" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I219" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J219" t="inlineStr">
         <is>
-          <t>[3월4일] 8년 만에 막 내린 황당한 'AI 저작권' 주장...하지만 앞으로가...</t>
+          <t>피프티피프티, '큐피드' 저작권 못찾았다⋯항소심도 어트랙트 패소</t>
         </is>
       </c>
       <c r="K219" t="inlineStr">
         <is>
-          <t>aitimes.com</t>
+          <t>etoday.co.kr</t>
         </is>
       </c>
       <c r="L219" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M219" t="inlineStr">
         <is>
-          <t>https://www.aitimes.com/news/articleView.html?idxno=207495</t>
+          <t>https://www.etoday.co.kr/news/view/2562429</t>
         </is>
       </c>
       <c r="N219" t="inlineStr">
         <is>
-          <t>2026-03-05 00:39:21.505121+00:00</t>
+          <t>2026-03-06 00:33:33.496967+00:00</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B220" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C220" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E220" t="inlineStr"/>
+      <c r="C220" t="inlineStr">
+        <is>
+          <t>해외 로컬 사업자들</t>
+        </is>
+      </c>
+      <c r="D220" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E220" t="inlineStr">
+        <is>
+          <t>상표권 회수 소송 대부분 승소 및 완료</t>
+        </is>
+      </c>
       <c r="F220" t="inlineStr">
         <is>
-          <t>한국지식재산협회 제10대 회장으로 김민태 CJ제일제당 상무가 선출되었습니다. 김 회장은 소송 대응과 라이선싱 전략을 통해 K-기술과 K-브랜드의 권리를 보호하고, 컨퍼런스, 세미나, 교육 프로그램 운영 및 정부·국제 지식재산 기구와의 교류를 통해 회원사의 공동 발전을 도모하겠다고 밝혔습니다.</t>
+          <t>케이씨글로비즈는 '다이노솔즈'의 글로벌 판권을 인수한 후 해외 로컬 사업자들과의 상표권 및 총판 계약 분쟁으로 어려움을 겪었습니다. 2024년부터 상표권 회수 소송에서 점진적으로 승소하여 대부분의 국가에서 상표권을 회수했고, 2025년 6월에는 국내 의류 부문 상표권 지위까지 확보하며 브랜드 통제권을 완전히 확보했습니다. 이제 K-브랜드로서 해외 시장 재진출을 준비하고 있습니다.</t>
         </is>
       </c>
       <c r="G220" t="inlineStr">
         <is>
-          <t>해당 기사는 한국지식재산협회 회장 선출 및 향후 활동 계획에 대한 보도이며, 특정 피해 사건이나 법적 분쟁에 대한 내용이 아닙니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 사건이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>기사 내용에 따르면 케이씨글로비즈가 해외 로컬 사업자들과의 상표권 분쟁 및 총판 계약 마찰에 대해 이미 상표권 회수 소송을 진행하여 2024년부터 점진적인 승소를 거두고 대부분의 조치가 완료된 상황입니다. 이는 소송금융의 부적합 조건인 '이미 종결된 사건'에 해당하므로, 신규 투자 대상으로서의 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H220" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I220" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J220" t="inlineStr">
         <is>
-          <t>한국지식재산협회 제10대 회장에 김민태 CJ제일제당 상무</t>
+          <t>'공룡 운동화' 다이노솔즈, K-브랜드 기업으로 새출발</t>
         </is>
       </c>
       <c r="K220" t="inlineStr">
         <is>
-          <t>lawtimes.co.kr</t>
+          <t>joongang.co.kr</t>
         </is>
       </c>
       <c r="L220" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M220" t="inlineStr">
         <is>
-          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=217161</t>
+          <t>https://www.joongang.co.kr/article/25409164</t>
         </is>
       </c>
       <c r="N220" t="inlineStr">
         <is>
-          <t>2026-03-04 01:18:58.450506+00:00</t>
+          <t>2026-03-05 01:38:34.789061+00:00</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B221" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C221" t="inlineStr"/>
       <c r="D221" t="inlineStr"/>
       <c r="E221" t="inlineStr"/>
       <c r="F221" t="inlineStr">
         <is>
-          <t>CJ제일제당 김민태 상무가 한국지식재산협회(KINPA)의 제10대 회장으로 선임되었습니다. 김 회장은 취임사에서 강력한 소송 대응과 전략적 라이선싱을 통해 K기술과 K브랜드의 정당한 권리를 사수하겠다는 의지를 밝혔습니다. KINPA는 300여 개의 회원사가 활동하는 국내 최대 지식재산 민간단체입니다.</t>
+          <t>한국지식재산협회(KINPA)는 정기총회에서 김민태 CJ제일제당 상무를 제10대 회장으로 선임했다고 밝혔다. 김 회장은 K-기술과 K-브랜드의 정당한 권리 보호를 위해 강력한 소송 대응과 전략적 라이선싱에 주력하겠다는 포부를 밝혔다. KINPA는 300여 개의 회원사가 활동하는 국내 최대 지식재산 민간단체이다.</t>
         </is>
       </c>
       <c r="G221" t="inlineStr">
         <is>
-          <t>해당 기사는 한국지식재산협회의 신임 회장 선임에 대한 단순 보도 자료입니다. 특정 피해 사실, 소송 상대방, 피해 규모 등 소송금융 투자 검토에 필요한 구체적인 사건 정보가 전혀 포함되어 있지 않아 적합 조건에 해당하는 사항이 없습니다.</t>
+          <t>해당 기사는 한국지식재산협회의 회장 선임 및 향후 운영 계획에 대한 보도이며, 특정 피해 발생 사건이나 소송 대상이 될 만한 분쟁을 다루고 있지 않습니다. 따라서 소송금융 적합 조건에 해당하는 사항이 전혀 없습니다.</t>
         </is>
       </c>
       <c r="H221" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I221" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J221" t="inlineStr">
         <is>
-          <t>김민태 CJ제일제당 상무, 지식재산協 회장에 선임</t>
+          <t>한국지식재산협회, 제10회 회장에 김민태 CJ제일제당 상무 선임</t>
         </is>
       </c>
       <c r="K221" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>lec.co.kr</t>
         </is>
       </c>
       <c r="L221" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M221" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=04011446645379712</t>
+          <t>http://www.lec.co.kr/news/articleView.html?idxno=751619</t>
         </is>
       </c>
       <c r="N221" t="inlineStr">
         <is>
-          <t>2026-03-04 01:16:16.790611+00:00</t>
+          <t>2026-03-05 01:19:17.179730+00:00</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B222" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C222" t="inlineStr"/>
-      <c r="D222" t="inlineStr"/>
+      <c r="C222" t="inlineStr">
+        <is>
+          <t>모더나</t>
+        </is>
+      </c>
+      <c r="D222" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
       <c r="E222" t="inlineStr">
         <is>
-          <t>정책 개선 논의 및 입법 활동</t>
+          <t>코로나 백신 특허 소송 합의 완료</t>
         </is>
       </c>
       <c r="F222" t="inlineStr">
         <is>
-          <t>중소기업중앙회가 중소기업 정책 입법 보좌진에게 '의정대상'을 수여했습니다. 이들은 에너지 비용의 하도급 거래 반영, 중대재해처벌법 책임 범위 조정, 협동조합 공동사업의 법적 근거 마련 등 다양한 정책 개선에 기여했으며, 특히 기술탈취 소송에서 중소기업이 증거 부족으로 피해 구제를 포기하는 문제를 개선하기 위한 제도 도입에 공헌했습니다.</t>
+          <t>제약기업 모더나가 코로나 백신 특허 관련 바이오파마 및 제네번트 사이언스와의 소송에서 최대 22억 5000만 달러에 합의했다. 이 합의 소식으로 모더나의 주가가 치솟았다.</t>
         </is>
       </c>
       <c r="G222" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 소송 사건에 대한 내용이 아닌, 중소기업 정책 입법 보좌진의 의정 활동 성과를 다루고 있습니다. 기술탈취 소송에서 중소기업이 증거 부족으로 피해 구제를 포기하는 구조를 개선하기 위한 제도 도입에 기여했다는 내용이 있으나, 이는 특정 사건이 아닌 정책 개선에 대한 논의이므로 소송금융 투자 대상으로서의 적합성이 낮습니다.</t>
+          <t>코로나 백신 특허 관련 소송에서 이미 최대 22억 5000만 달러에 합의가 완료되어, 소송금융 투자 대상으로서의 신규성이 없습니다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H222" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>22억 5000만 달러</t>
         </is>
       </c>
       <c r="I222" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J222" t="inlineStr">
         <is>
-          <t>중소기업중앙회, 中企정책 입법보좌진에 '의정대상' 수여</t>
+          <t>미국증시 S P500 '반등'..모더나 · COIN · 샌디스크 '껑충'</t>
         </is>
       </c>
       <c r="K222" t="inlineStr">
         <is>
-          <t>kbiznews.co.kr</t>
+          <t>choicenews.co.kr</t>
         </is>
       </c>
       <c r="L222" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M222" t="inlineStr">
         <is>
-          <t>http://www.kbiznews.co.kr/news/articleView.html?idxno=113575</t>
+          <t>http://www.choicenews.co.kr/news/articleView.html?idxno=161871</t>
         </is>
       </c>
       <c r="N222" t="inlineStr">
         <is>
-          <t>2026-03-04 01:15:10.248601+00:00</t>
+          <t>2026-03-05 00:48:18.459887+00:00</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B223" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C223" t="inlineStr"/>
-      <c r="D223" t="inlineStr"/>
+      <c r="C223" t="inlineStr">
+        <is>
+          <t>바이오파마, 제네번트 사이언시스</t>
+        </is>
+      </c>
+      <c r="D223" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
       <c r="E223" t="inlineStr">
         <is>
-          <t>중소기업기술 보호 지원에 관한 법률 전부개정법률안 국회 제출 및 논의 중</t>
+          <t>코로나19 백신 특허 소송 합의로 마무리</t>
         </is>
       </c>
       <c r="F223" t="inlineStr">
         <is>
-          <t>해당 기사는 '중소기업기술 보호 지원에 관한 법률' 전부개정법률안에 대한 비판적 기고문입니다. 개정안이 기술보호를 강화하려는 취지에도 불구하고, 기존 법체계와의 중복, 보호 범위의 과도한 확대, 민사적 구제수단 및 행정제재의 중첩 등으로 법적 혼란과 분쟁 가능성을 높일 수 있다고 지적합니다.</t>
+          <t>모더나가 바이오파마, 제네번트 사이언시스와의 코로나19 백신 특허 소송을 최대 22억 5천만 달러에 합의하며 미국과 해외 소송을 모두 정리했습니다. 이로써 장기간 이어져 온 법적 분쟁의 불확실성이 해소되었습니다.</t>
         </is>
       </c>
       <c r="G223" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 기술탈취 사건이나 분쟁에 대한 보도가 아닌, 국회에 제출된 법률 개정안에 대한 비판적 기고문입니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모가 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>모더나의 코로나19 백신 특허 소송은 이미 합의로 마무리되어 '이미 종결된 사건'이라는 부적합 조건에 해당합니다. 따라서 소송금융 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H223" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>최대 22억 5천만 달러</t>
         </is>
       </c>
       <c r="I223" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J223" t="inlineStr">
         <is>
-          <t>[기고] 중기기술보호법 전부개정안, 보호 강화가 아니라 법체계 혼란이...</t>
+          <t>비트코인 반등…트럼프 대통령, 암호화폐 법안 공개 지지-[美증시 특징...</t>
         </is>
       </c>
       <c r="K223" t="inlineStr">
         <is>
-          <t>newspim.com</t>
+          <t>wowtv.co.kr</t>
         </is>
       </c>
       <c r="L223" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M223" t="inlineStr">
         <is>
-          <t>https://www.newspim.com/news/view/20260303000238</t>
+          <t>http://www.wowtv.co.kr/NewsCenter/News/Read?articleId=A202603050135&amp;t=NN</t>
         </is>
       </c>
       <c r="N223" t="inlineStr">
         <is>
-          <t>2026-03-04 01:13:05.856592+00:00</t>
+          <t>2026-03-05 00:47:19.465577+00:00</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B224" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C224" t="inlineStr"/>
+      <c r="C224" t="inlineStr">
+        <is>
+          <t>미국 저작권청</t>
+        </is>
+      </c>
       <c r="D224" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E224" t="inlineStr">
         <is>
-          <t>미국 대법원 심리 기각</t>
+          <t>미국 대법원 소송 기각</t>
         </is>
       </c>
       <c r="F224" t="inlineStr">
         <is>
-          <t>미국 대법원이 AI가 생성한 이미지의 저작권을 AI가 보유한다는 소송의 심리를 기각했습니다. 이는 AI 생성 예술의 저작권은 사람에게만 인정된다는 기존의 법적 입장을 사실상 유지하는 결정으로, AI 창작물의 법적 지위에 대한 중요한 선례가 될 것으로 보입니다.</t>
+          <t>컴퓨터공학자 스티븐 탈러가 자신이 개발한 AI '다부스'가 생성한 예술 작품의 저작권을 AI 명의로 인정해달라며 제기한 소송이 미국 대법원에서 기각되었습니다. 이로써 AI 생성물의 저작권 인정 여부에 대한 법적 다툼은 현 단계에서 종결되었습니다.</t>
         </is>
       </c>
       <c r="G224" t="inlineStr">
         <is>
-          <t>미국 대법원이 AI 생성 이미지의 저작권 소송 심리를 기각하여, AI가 저작권을 보유한다는 주장에 대한 법적 절차가 사실상 종결되었습니다. 이는 특정 상대방의 잘못으로 인한 집단적 피해를 다루는 사건이 아닌, 법적 원칙을 확정하는 사례로 소송금융 투자 대상으로서의 적합성이 낮습니다. (부적합 조건: 이미 종결된 사건)</t>
+          <t>미국 대법원에서 이미 소송이 기각되어 종결된 사건입니다 (부적합 조건). 이 사건은 AI 생성물의 저작권 인정 여부에 대한 법적 선례를 다투는 것으로, 특정 피해자의 손해배상을 목적으로 하는 소송금융 투자 대상과는 거리가 있습니다.</t>
         </is>
       </c>
       <c r="H224" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I224" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J224" t="inlineStr">
         <is>
-          <t>AI 생성 예술, 저작권 인정받을 수 있을까…美 대법원  사람만 가능</t>
+          <t>[주간 미디어동향] 한국경제신문, 조일훈 신임 사장 선임</t>
         </is>
       </c>
       <c r="K224" t="inlineStr">
         <is>
-          <t>digitaltoday.co.kr</t>
+          <t>banronbodo.com</t>
         </is>
       </c>
       <c r="L224" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M224" t="inlineStr">
         <is>
-          <t>https://www.digitaltoday.co.kr/news/articleView.html?idxno=636566</t>
+          <t>https://www.banronbodo.com/news/articleView.html?idxno=31837</t>
         </is>
       </c>
       <c r="N224" t="inlineStr">
         <is>
-          <t>2026-03-04 00:52:55.215327+00:00</t>
+          <t>2026-03-05 00:46:53.658205+00:00</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B225" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C225" t="inlineStr"/>
+      <c r="C225" t="inlineStr">
+        <is>
+          <t>모더나</t>
+        </is>
+      </c>
       <c r="D225" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E225" t="inlineStr">
         <is>
-          <t>대법원 물질특허 무효소송 패소 및 종결</t>
+          <t>합의 종결</t>
         </is>
       </c>
       <c r="F225" t="inlineStr">
         <is>
-          <t>국내 제약사들이 2021년 대법원 물질특허 무효소송에서 패소하여 항응고제 시장에서 철수하는 아픔을 겪었다. 하지만 해당 물질특허가 2024년 9월 9일 최종 만료됨에 따라 유한양행 등 국내 제약사들이 다시 시장에 진출할 준비를 하고 있다. 이 기사는 과거의 법적 패배와 미래의 시장 기회를 다루고 있다.</t>
+          <t>바이오기업 제네반트와 아뷰투스가 모더나의 코로나19 백신에 사용된 지질 나노입자 전달 기술 특허 침해를 주장하며 제기했던 소송이 장기간 이어지다 합의로 마무리될 예정입니다. 이 소송은 모더나가 허가 없이 기술을 사용했다는 주장이 핵심이었습니다.</t>
         </is>
       </c>
       <c r="G225" t="inlineStr">
         <is>
-          <t>기사에 언급된 국내 제약사들의 물질특허 무효소송은 2021년 대법원 패소로 이미 종결된 사건입니다. 이는 '부적합 조건: 이미 종결된 사건'에 해당하며, 소송금융 투자 대상으로서의 신규 소송 기회가 없습니다. 기사는 과거의 법적 분쟁과 미래의 시장 진출 기회를 다룰 뿐, 현재 진행 중이거나 새로 발생할 소송을 시사하지 않습니다.</t>
+          <t>모더나를 상대로 한 특허 침해 소송이었으나, 기사에 따르면 이미 합의로 마무리하기로 결정되어 '부적합 조건: 이미 종결된 사건'에 해당합니다. 따라서 소송금융 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H225" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I225" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J225" t="inlineStr">
         <is>
-          <t>고령화 시대의 시한폭탄 ‘심방세동’… 국내 제약사, 항응고제 시장 정...</t>
+          <t>[매아리] 전쟁 속 반등한 뉴욕증시…이란 CIA에 비밀 접촉</t>
         </is>
       </c>
       <c r="K225" t="inlineStr">
         <is>
-          <t>yakup.com</t>
+          <t>mbnmoney.mbn.co.kr</t>
         </is>
       </c>
       <c r="L225" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M225" t="inlineStr">
         <is>
-          <t>https://www.yakup.com/news/index.html?mode=view&amp;cat=18&amp;nid=324025</t>
+          <t>http://mbnmoney.mbn.co.kr/news/view?news_no=MM1005780045</t>
         </is>
       </c>
       <c r="N225" t="inlineStr">
         <is>
-          <t>2026-03-04 00:41:43.201130+00:00</t>
+          <t>2026-03-05 00:45:37.968176+00:00</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B226" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C226" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E226" t="inlineStr"/>
+      <c r="C226" t="inlineStr">
+        <is>
+          <t>바이오파마, 제네번트 사이언시스</t>
+        </is>
+      </c>
+      <c r="D226" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E226" t="inlineStr">
+        <is>
+          <t>소송 합의 완료</t>
+        </is>
+      </c>
       <c r="F226" t="inlineStr">
         <is>
-          <t>유럽 단일특허(UP) 제도 도입 후 한국이 UP 신청국 중 4위, 삼성전자가 기업 중 2위를 차지했다는 내용의 기사입니다. UP 특허침해소송은 유럽통합특허법원(UPC)에서만 제기할 수 있으며, 일부 기업들은 UPC 소송을 피하기 위해 옵트아웃하고 있습니다.</t>
+          <t>모더나가 코로나 백신 특허와 관련하여 바이오파마 및 제네번트 사이언시스와의 소송을 최대 22억5천만달러에 합의하기로 했다는 소식에 모더나의 주가가 8% 이상 상승했습니다.</t>
         </is>
       </c>
       <c r="G226" t="inlineStr">
         <is>
-          <t>해당 기사는 유럽 단일특허(UP) 제도 및 관련 통계에 대한 정보성 기사입니다. 특정 피해 사건이나 소송 당사자가 명확히 제시되지 않아 소송금융 투자 대상으로 적합한 사건으로 볼 수 없습니다.</t>
+          <t>모더나가 코로나 백신 특허 소송을 바이오파마 및 제네번트 사이언시스와 합의하기로 했다는 내용으로, 이미 소송이 종결 단계에 접어들었음을 명시하고 있습니다. 소송금융은 통상 진행 중이거나 예정된 소송에 투자하므로, 이미 합의가 완료된 사건은 부적합 조건에 해당합니다.</t>
         </is>
       </c>
       <c r="H226" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>최대 22억5천만달러</t>
         </is>
       </c>
       <c r="I226" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J226" t="inlineStr">
         <is>
-          <t>[단독] 유럽 단일특허 한국 4위·삼성 2위</t>
+          <t>뉴욕증시, 이란 갈등 주시하며 상승 출발</t>
         </is>
       </c>
       <c r="K226" t="inlineStr">
         <is>
-          <t>lawtimes.co.kr</t>
+          <t>news.einfomax.co.kr</t>
         </is>
       </c>
       <c r="L226" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M226" t="inlineStr">
         <is>
-          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=217142</t>
+          <t>https://news.einfomax.co.kr/news/articleView.html?idxno=4401815</t>
         </is>
       </c>
       <c r="N226" t="inlineStr">
         <is>
-          <t>2026-03-04 00:39:02.536548+00:00</t>
+          <t>2026-03-05 00:42:49.226575+00:00</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B227" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C227" t="inlineStr"/>
-      <c r="D227" t="inlineStr"/>
+      <c r="D227" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
       <c r="E227" t="inlineStr">
         <is>
-          <t>법적 불확실성 및 정부 중재 필요성 제기</t>
+          <t>대법원 판결로 종결</t>
         </is>
       </c>
       <c r="F227" t="inlineStr">
         <is>
-          <t>AI 기술 발전과 저작권 침해 문제 사이에서 'AI 공정이용 안내서'가 전문가조차 이해하기 어려워 법적 불확실성을 가중시키고 있습니다. 이로 인해 AI 기업은 소송 위험을 감수하거나 학습을 중단해야 하는 상황에 직면했으며, 창작자들의 생계와 AI 기업의 생존이 걸린 문제로 정부의 적극적인 중재가 시급합니다.</t>
+          <t>스티븐 탈러가 AI가 생성한 저작물에 대한 저작권을 주장하며 8년간 진행한 소송이 대법원에서 최종 기각되며 막을 내렸습니다. 현행법상 AI는 저작권 주체가 될 수 없다는 법원의 판단이 유지되었습니다. 이 사건은 종결되었으나, 오픈AI 등 주요 AI 기업들은 유사한 AI 저작권 문제로 수십 건의 소송을 진행 중입니다.</t>
         </is>
       </c>
       <c r="G227" t="inlineStr">
         <is>
-          <t>기사 내용은 AI와 저작권 문제에 대한 법적 불확실성과 정부 중재의 필요성을 다루고 있어, 특정 피해 사건이나 소송의 상대방, 피해 규모 등이 명확히 특정되지 않습니다. 소송금융 투자 대상이 되기 위한 구체적인 사건의 발생이나 상대방의 책임이 불분명합니다. (적합 조건 1, 3, 4, 6 미충족)</t>
+          <t>이 기사에서 다루는 스티븐 탈러의 AI 저작권 주장은 8년 만에 대법원에서 종결되어 '부적합 조건: 이미 종결된 사건'에 해당합니다. 따라서 소송금융 투자 대상으로 적합하지 않습니다. 비록 다른 AI 기업들의 관련 소송이 언급되었으나, 본 기사의 핵심은 종결된 사건입니다.</t>
         </is>
       </c>
       <c r="H227" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I227" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J227" t="inlineStr">
         <is>
-          <t>'외계어'로 쓰인 AI 공정이용 안내서… 전문가도 못 읽는다 [줌인IT]</t>
+          <t>[3월4일] 8년 만에 막 내린 황당한 'AI 저작권' 주장...하지만 앞으로가...</t>
         </is>
       </c>
       <c r="K227" t="inlineStr">
         <is>
-          <t>it.chosun.com</t>
+          <t>aitimes.com</t>
         </is>
       </c>
       <c r="L227" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M227" t="inlineStr">
         <is>
-          <t>https://it.chosun.com/news/articleView.html?idxno=2023092157817</t>
+          <t>https://www.aitimes.com/news/articleView.html?idxno=207495</t>
         </is>
       </c>
       <c r="N227" t="inlineStr">
         <is>
-          <t>2026-03-03 00:42:04.406460+00:00</t>
+          <t>2026-03-05 00:39:21.505121+00:00</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B228" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C228" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C228" t="inlineStr"/>
+      <c r="D228" t="inlineStr"/>
+      <c r="E228" t="inlineStr"/>
       <c r="F228" t="inlineStr">
         <is>
-          <t>AI 기업 앤트로픽이 저작권 소송에서 불법 복제 도서 700만권가량을 내려받아 보관한 사실이 드러나 권리자 측과 합의했습니다. 앤트로픽은 지난해 9월 합의에 따라 15억 달러(약 2조원)를 지급하고 불법 복제본을 폐기하며 소송을 마무리했습니다.</t>
+          <t>한국지식재산협회 제10대 회장으로 김민태 CJ제일제당 상무가 선출되었습니다. 김 회장은 소송 대응과 라이선싱 전략을 통해 K-기술과 K-브랜드의 권리를 보호하고, 컨퍼런스, 세미나, 교육 프로그램 운영 및 정부·국제 지식재산 기구와의 교류를 통해 회원사의 공동 발전을 도모하겠다고 밝혔습니다.</t>
         </is>
       </c>
       <c r="G228" t="inlineStr">
         <is>
-          <t>해당 사건은 앤트로픽이 권리자 측과 15억 달러(약 2조원)에 합의하여 이미 종결된 사건입니다. 소송금융은 진행 중이거나 예정된 소송에 투자하는 것이 원칙이므로, 이미 합의 완료된 사건은 투자 대상으로 부적합합니다.</t>
+          <t>해당 기사는 한국지식재산협회 회장 선출 및 향후 활동 계획에 대한 보도이며, 특정 피해 사건이나 법적 분쟁에 대한 내용이 아닙니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 사건이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H228" t="inlineStr">
         <is>
-          <t>15억 달러 (약 2조원)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I228" t="inlineStr">
         <is>
-          <t>미상 (권리자 측 다수)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J228" t="inlineStr">
         <is>
-          <t>불법 사이트 데이터 몰래 배우는 AI, 어쩌나</t>
+          <t>한국지식재산협회 제10대 회장에 김민태 CJ제일제당 상무</t>
         </is>
       </c>
       <c r="K228" t="inlineStr">
         <is>
-          <t>it.chosun.com</t>
+          <t>lawtimes.co.kr</t>
         </is>
       </c>
       <c r="L228" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M228" t="inlineStr">
         <is>
-          <t>https://it.chosun.com/news/articleView.html?idxno=2023092157843</t>
+          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=217161</t>
         </is>
       </c>
       <c r="N228" t="inlineStr">
         <is>
-          <t>2026-03-03 00:41:54.890393+00:00</t>
+          <t>2026-03-04 01:18:58.450506+00:00</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B229" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C229" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C229" t="inlineStr"/>
+      <c r="D229" t="inlineStr"/>
+      <c r="E229" t="inlineStr"/>
       <c r="F229" t="inlineStr">
         <is>
-          <t>대법원이 루이비통이 강남 수선업자를 상대로 제기한 상표권 침해 소송에서, 고객의 의뢰에 따른 개인 사용 목적의 리폼은 상표권 침해가 아니라고 판결하며 원심을 파기환송했습니다. 이 판결은 리폼 시장에 제한적인 합법성을 인정하고, 유통 여부를 기준으로 상표권 침해 여부를 판단하는 새로운 기준을 제시했습니다.</t>
+          <t>CJ제일제당 김민태 상무가 한국지식재산협회(KINPA)의 제10대 회장으로 선임되었습니다. 김 회장은 취임사에서 강력한 소송 대응과 전략적 라이선싱을 통해 K기술과 K브랜드의 정당한 권리를 사수하겠다는 의지를 밝혔습니다. KINPA는 300여 개의 회원사가 활동하는 국내 최대 지식재산 민간단체입니다.</t>
         </is>
       </c>
       <c r="G229" t="inlineStr">
         <is>
-          <t>부적합 조건: 이미 종결된 사건. 대법원 판결로 개인 사용 목적의 리폼은 상표권 침해가 아니라는 법리가 확정되어, 새로운 소송금융 투자 기회를 발굴하기 어렵습니다. 이 판결은 오히려 리폼업자에게 유리한 선례를 제공합니다.</t>
+          <t>해당 기사는 한국지식재산협회의 신임 회장 선임에 대한 단순 보도 자료입니다. 특정 피해 사실, 소송 상대방, 피해 규모 등 소송금융 투자 검토에 필요한 구체적인 사건 정보가 전혀 포함되어 있지 않아 적합 조건에 해당하는 사항이 없습니다.</t>
         </is>
       </c>
       <c r="H229" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I229" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J229" t="inlineStr">
         <is>
-          <t>루이비통 '내돈내산'에 졌다… 개인 사용목적 리폼은 무죄</t>
+          <t>김민태 CJ제일제당 상무, 지식재산協 회장에 선임</t>
         </is>
       </c>
       <c r="K229" t="inlineStr">
         <is>
-          <t>ktnews.com</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L229" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M229" t="inlineStr">
         <is>
-          <t>http://www.ktnews.com/news/articleView.html?idxno=144370</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=04011446645379712</t>
         </is>
       </c>
       <c r="N229" t="inlineStr">
         <is>
-          <t>2026-03-02 00:30:18.654135+00:00</t>
+          <t>2026-03-04 01:16:16.790611+00:00</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B230" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C230" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C230" t="inlineStr"/>
+      <c r="D230" t="inlineStr"/>
       <c r="E230" t="inlineStr">
         <is>
-          <t>대법원 판결 확정</t>
+          <t>정책 개선 논의 및 입법 활동</t>
         </is>
       </c>
       <c r="F230" t="inlineStr">
         <is>
-          <t>루이뷔통이 수선집을 상대로 상표권 침해 소송을 제기하여 1, 2심에서 수선집이 1500만 원 배상 판결을 받았으나, 대법원에서 상표권 침해가 아니라고 판결하며 수선집이 최종 승소했습니다. 이 판결은 소비자 권리를 우선시한 것으로 평가됩니다.</t>
+          <t>중소기업중앙회가 중소기업 정책 입법 보좌진에게 '의정대상'을 수여했습니다. 이들은 에너지 비용의 하도급 거래 반영, 중대재해처벌법 책임 범위 조정, 협동조합 공동사업의 법적 근거 마련 등 다양한 정책 개선에 기여했으며, 특히 기술탈취 소송에서 중소기업이 증거 부족으로 피해 구제를 포기하는 문제를 개선하기 위한 제도 도입에 공헌했습니다.</t>
         </is>
       </c>
       <c r="G230" t="inlineStr">
         <is>
-          <t>이미 대법원 판결로 사건이 종결되었으며, 소송금융은 주로 원고의 소송 비용을 지원하는 형태이므로, 승소한 피고에게는 해당되지 않습니다. (부적합 조건: 이미 종결된 사건)</t>
+          <t>해당 기사는 특정 소송 사건에 대한 내용이 아닌, 중소기업 정책 입법 보좌진의 의정 활동 성과를 다루고 있습니다. 기술탈취 소송에서 중소기업이 증거 부족으로 피해 구제를 포기하는 구조를 개선하기 위한 제도 도입에 기여했다는 내용이 있으나, 이는 특정 사건이 아닌 정책 개선에 대한 논의이므로 소송금융 투자 대상으로서의 적합성이 낮습니다.</t>
         </is>
       </c>
       <c r="H230" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I230" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J230" t="inlineStr">
         <is>
-          <t>루이뷔통에 1500만 원 배상할 뻔한 수선집…대법원에서 반전이? - 뉴스파...</t>
+          <t>중소기업중앙회, 中企정책 입법보좌진에 '의정대상' 수여</t>
         </is>
       </c>
       <c r="K230" t="inlineStr">
         <is>
-          <t>mbn.co.kr</t>
+          <t>kbiznews.co.kr</t>
         </is>
       </c>
       <c r="L230" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M230" t="inlineStr">
         <is>
-          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5178648</t>
+          <t>http://www.kbiznews.co.kr/news/articleView.html?idxno=113575</t>
         </is>
       </c>
       <c r="N230" t="inlineStr">
         <is>
-          <t>2026-02-28 01:45:06.514634+00:00</t>
+          <t>2026-03-04 01:15:10.248601+00:00</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B231" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C231" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C231" t="inlineStr"/>
+      <c r="D231" t="inlineStr"/>
       <c r="E231" t="inlineStr">
         <is>
-          <t>대법원 파기환송</t>
+          <t>중소기업기술 보호 지원에 관한 법률 전부개정법률안 국회 제출 및 논의 중</t>
         </is>
       </c>
       <c r="F231" t="inlineStr">
         <is>
-          <t>대법원이 루이비통 가방 수선업자의 리폼 행위가 상표권 침해가 아니라고 판결했다. 개인적 사용을 목적으로 한 리폼 제품은 상거래에 유통되지 않는 한 '상표의 사용'에 해당하지 않는다는 법리를 확립했다. 이로써 루이비통이 가방 수선업자 A를 상대로 제기한 상표권 침해금지 및 손해배상 청구 소송은 원고 패소 취지로 특허법원에 환송되었다.</t>
+          <t>해당 기사는 '중소기업기술 보호 지원에 관한 법률' 전부개정법률안에 대한 비판적 기고문입니다. 개정안이 기술보호를 강화하려는 취지에도 불구하고, 기존 법체계와의 중복, 보호 범위의 과도한 확대, 민사적 구제수단 및 행정제재의 중첩 등으로 법적 혼란과 분쟁 가능성을 높일 수 있다고 지적합니다.</t>
         </is>
       </c>
       <c r="G231" t="inlineStr">
         <is>
-          <t>대법원 판결로 가방 수선업자의 리폼 행위가 상표권 침해가 아니라는 법리가 확정되어, 원고(루이비통)의 청구는 사실상 패소로 종결된 사건임. 소송금융은 주로 원고의 승소 가능성이 높은 사건에 투자하므로, 이미 패소한 원고의 사건이나 피고의 방어 비용을 지원하는 데는 적합하지 않음. (부적합 조건: 이미 종결된 사건 - 핵심 법리 확정)</t>
+          <t>해당 기사는 특정 기술탈취 사건이나 분쟁에 대한 보도가 아닌, 국회에 제출된 법률 개정안에 대한 비판적 기고문입니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모가 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H231" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I231" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J231" t="inlineStr">
         <is>
-          <t>[IP]  가방 수선업자의 루이비통 가방 리폼, 상표권 침해 아니야</t>
+          <t>[기고] 중기기술보호법 전부개정안, 보호 강화가 아니라 법체계 혼란이...</t>
         </is>
       </c>
       <c r="K231" t="inlineStr">
         <is>
-          <t>legaltimes.co.kr</t>
+          <t>newspim.com</t>
         </is>
       </c>
       <c r="L231" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M231" t="inlineStr">
         <is>
-          <t>http://www.legaltimes.co.kr/news/articleView.html?idxno=92395</t>
+          <t>https://www.newspim.com/news/view/20260303000238</t>
         </is>
       </c>
       <c r="N231" t="inlineStr">
         <is>
-          <t>2026-02-28 01:28:06.785673+00:00</t>
+          <t>2026-03-04 01:13:05.856592+00:00</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B232" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C232" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C232" t="inlineStr"/>
       <c r="D232" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E232" t="inlineStr">
         <is>
-          <t>대법원 판결로 최종 종결</t>
+          <t>미국 대법원 심리 기각</t>
         </is>
       </c>
       <c r="F232" t="inlineStr">
         <is>
-          <t>루이비통이 리폼업자를 상대로 제기한 상표권 침해 소송에서 대법원이 리폼업자의 손을 들어주며 상표권 침해가 아니라고 판결했습니다. 1심과 2심은 루이비통의 주장을 인정했으나, 대법원은 소비자가 실제 제품으로 오인할 가능성이 없다고 판단하여 원심을 파기했습니다.</t>
+          <t>미국 대법원이 AI가 생성한 이미지의 저작권을 AI가 보유한다는 소송의 심리를 기각했습니다. 이는 AI 생성 예술의 저작권은 사람에게만 인정된다는 기존의 법적 입장을 사실상 유지하는 결정으로, AI 창작물의 법적 지위에 대한 중요한 선례가 될 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G232" t="inlineStr">
         <is>
-          <t>이 사건은 대법원 판결로 이미 종결되었으므로, '이미 종결된 사건'이라는 부적합 조건에 해당합니다. 소송금융은 현재 진행 중이거나 예상되는 소송에 자금을 지원하는 것이므로, 이처럼 최종 판결이 난 사건은 투자 대상이 될 수 없습니다.</t>
+          <t>미국 대법원이 AI 생성 이미지의 저작권 소송 심리를 기각하여, AI가 저작권을 보유한다는 주장에 대한 법적 절차가 사실상 종결되었습니다. 이는 특정 상대방의 잘못으로 인한 집단적 피해를 다루는 사건이 아닌, 법적 원칙을 확정하는 사례로 소송금융 투자 대상으로서의 적합성이 낮습니다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H232" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I232" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J232" t="inlineStr">
         <is>
-          <t>결국 루이비통 꺾은 수선집…대법 “상표권 침해 아냐”</t>
+          <t>AI 생성 예술, 저작권 인정받을 수 있을까…美 대법원  사람만 가능</t>
         </is>
       </c>
       <c r="K232" t="inlineStr">
         <is>
-          <t>ichannela.com</t>
+          <t>digitaltoday.co.kr</t>
         </is>
       </c>
       <c r="L232" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M232" t="inlineStr">
         <is>
-          <t>https://www.ichannela.com/news/main/news_detailPage.do?publishId=000000516552</t>
+          <t>https://www.digitaltoday.co.kr/news/articleView.html?idxno=636566</t>
         </is>
       </c>
       <c r="N232" t="inlineStr">
         <is>
-          <t>2026-02-28 01:20:04.072163+00:00</t>
+          <t>2026-03-04 00:52:55.215327+00:00</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B233" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C233" t="inlineStr"/>
-      <c r="D233" t="inlineStr"/>
-      <c r="E233" t="inlineStr"/>
+      <c r="D233" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E233" t="inlineStr">
+        <is>
+          <t>대법원 물질특허 무효소송 패소 및 종결</t>
+        </is>
+      </c>
       <c r="F233" t="inlineStr">
         <is>
-          <t>한국SW저작권협회가 'SPC 3.0'을 선언하며 AI 지식재산 전문단체로의 변신을 꾀하고 있다. 주요 실행 과제 중 하나로 오는 6월 한국소프트웨어감정평가학회와 공동으로 '소프트웨어 포렌식'을 설립하여 기업 간 분쟁이나 소송 과정에서 객관적인 감정 및 분석을 제공할 예정이다.</t>
+          <t>국내 제약사들이 2021년 대법원 물질특허 무효소송에서 패소하여 항응고제 시장에서 철수하는 아픔을 겪었다. 하지만 해당 물질특허가 2024년 9월 9일 최종 만료됨에 따라 유한양행 등 국내 제약사들이 다시 시장에 진출할 준비를 하고 있다. 이 기사는 과거의 법적 패배와 미래의 시장 기회를 다루고 있다.</t>
         </is>
       </c>
       <c r="G233" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건이나 분쟁에 대한 내용이 아닌, 한국SW저작권협회가 미래의 기업 간 분쟁 및 소송에 대비하여 '소프트웨어 포렌식' 기관을 설립한다는 계획을 다루고 있습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 피해 사실, 상대방, 피해 규모 등이 전혀 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>기사에 언급된 국내 제약사들의 물질특허 무효소송은 2021년 대법원 패소로 이미 종결된 사건입니다. 이는 '부적합 조건: 이미 종결된 사건'에 해당하며, 소송금융 투자 대상으로서의 신규 소송 기회가 없습니다. 기사는 과거의 법적 분쟁과 미래의 시장 진출 기회를 다룰 뿐, 현재 진행 중이거나 새로 발생할 소송을 시사하지 않습니다.</t>
         </is>
       </c>
       <c r="H233" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I233" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J233" t="inlineStr">
         <is>
-          <t>한국SW저작권협회, ‘SPC 3.0’ 선언…AI 지식재산 전문단체로 변신</t>
+          <t>고령화 시대의 시한폭탄 ‘심방세동’… 국내 제약사, 항응고제 시장 정...</t>
         </is>
       </c>
       <c r="K233" t="inlineStr">
         <is>
-          <t>ddaily.co.kr</t>
+          <t>yakup.com</t>
         </is>
       </c>
       <c r="L233" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M233" t="inlineStr">
         <is>
-          <t>https://www.ddaily.co.kr/page/view/2026022715265337414</t>
+          <t>https://www.yakup.com/news/index.html?mode=view&amp;cat=18&amp;nid=324025</t>
         </is>
       </c>
       <c r="N233" t="inlineStr">
         <is>
-          <t>2026-02-28 01:16:12.352963+00:00</t>
+          <t>2026-03-04 00:41:43.201130+00:00</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B234" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C234" t="inlineStr"/>
-      <c r="D234" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D234" t="inlineStr"/>
+      <c r="E234" t="inlineStr"/>
       <c r="F234" t="inlineStr">
         <is>
-          <t>대법원은 명품 가방을 개인 사용 목적으로 리폼하는 행위는 상표권 침해가 아니라고 판결하며 원심을 파기하고 사건을 특허법원으로 돌려보냈습니다. 다만, 리폼업자의 리폼 행위는 상표권 침해에 따른 공동의 법적 책임을 부담할 수 있다고 덧붙였습니다.</t>
+          <t>유럽 단일특허(UP) 제도 도입 후 한국이 UP 신청국 중 4위, 삼성전자가 기업 중 2위를 차지했다는 내용의 기사입니다. UP 특허침해소송은 유럽통합특허법원(UPC)에서만 제기할 수 있으며, 일부 기업들은 UPC 소송을 피하기 위해 옵트아웃하고 있습니다.</t>
         </is>
       </c>
       <c r="G234" t="inlineStr">
         <is>
-          <t>이 기사는 명품 가방 리폼과 관련된 상표권 침해 여부에 대한 대법원의 법리적 판단을 다루고 있습니다. 특정 기업의 명확한 책임이나 다수의 피해자가 발생한 집단적 피해 상황이 아니며, 소송금융 투자 대상으로서의 새로운 기회를 포착하기 어렵습니다. 오히려 개인 사용 목적의 리폼은 상표권 침해가 아니라는 판결로 인해 잠재적 소송의 범위가 축소될 수 있습니다.</t>
+          <t>해당 기사는 유럽 단일특허(UP) 제도 및 관련 통계에 대한 정보성 기사입니다. 특정 피해 사건이나 소송 당사자가 명확히 제시되지 않아 소송금융 투자 대상으로 적합한 사건으로 볼 수 없습니다.</t>
         </is>
       </c>
       <c r="H234" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I234" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J234" t="inlineStr">
         <is>
-          <t>[판결]  명품 가방 리폼, 개인 사용 목적이면 상표권 침해 아냐</t>
+          <t>[단독] 유럽 단일특허 한국 4위·삼성 2위</t>
         </is>
       </c>
       <c r="K234" t="inlineStr">
         <is>
-          <t>news.koreanbar.or.kr</t>
+          <t>lawtimes.co.kr</t>
         </is>
       </c>
       <c r="L234" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M234" t="inlineStr">
         <is>
-          <t>https://news.koreanbar.or.kr/news/articleView.html?idxno=35180</t>
+          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=217142</t>
         </is>
       </c>
       <c r="N234" t="inlineStr">
         <is>
-          <t>2026-02-28 01:09:30.091479+00:00</t>
+          <t>2026-03-04 00:39:02.536548+00:00</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B235" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C235" t="inlineStr"/>
-      <c r="D235" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D235" t="inlineStr"/>
       <c r="E235" t="inlineStr">
         <is>
-          <t>새로운 미투 제품 출시 및 업계 논란 지속. 과거 상표권 소송 사례 언급.</t>
+          <t>법적 불확실성 및 정부 중재 필요성 제기</t>
         </is>
       </c>
       <c r="F235" t="inlineStr">
         <is>
-          <t>제과업계에서 인기 제품을 모방한 '미투' 제품 출시가 지속되며 논란이 되고 있다. 오리온 '쉘위'와 롯데웰푸드 '몽쉘'의 유사성, 농심 '먹태깡' 미투 제품 등이 대표적이다. 과거 초코파이 상표권 소송에서 보통명사화로 원조 기업이 패소한 사례가 있으며, 전문가들은 이러한 미투 제품이 K-푸드 경쟁력을 저해할 수 있다고 경고한다.</t>
+          <t>AI 기술 발전과 저작권 침해 문제 사이에서 'AI 공정이용 안내서'가 전문가조차 이해하기 어려워 법적 불확실성을 가중시키고 있습니다. 이로 인해 AI 기업은 소송 위험을 감수하거나 학습을 중단해야 하는 상황에 직면했으며, 창작자들의 생계와 AI 기업의 생존이 걸린 문제로 정부의 적극적인 중재가 시급합니다.</t>
         </is>
       </c>
       <c r="G235" t="inlineStr">
         <is>
-          <t>상대방은 대기업으로 자력이 충분하고(적합 조건 2), 제품 유사성이라는 증거는 존재하나(적합 조건 5), 기사 내용상 상대방의 책임이 법적으로 명확하다고 보기 어려움(적합 조건 1 불충족). 특히 과거 초코파이 상표권 소송에서 보통명사화로 원조 기업이 패소한 사례는 법적 쟁점의 불확실성을 높임. 또한, 특정 피해자가 명확히 드러나지 않고 피해 규모가 구체적으로 제시되지 않아(적합 조건 3, 4 불충족) 소송금융 투자 대상으로 적합도가 낮음.</t>
+          <t>기사 내용은 AI와 저작권 문제에 대한 법적 불확실성과 정부 중재의 필요성을 다루고 있어, 특정 피해 사건이나 소송의 상대방, 피해 규모 등이 명확히 특정되지 않습니다. 소송금융 투자 대상이 되기 위한 구체적인 사건의 발생이나 상대방의 책임이 불분명합니다. (적합 조건 1, 3, 4, 6 미충족)</t>
         </is>
       </c>
       <c r="H235" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I235" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J235" t="inlineStr">
         <is>
-          <t>[알쏭달쏭 유통] 창작인가, 모방인가…제과업계 뿌리내린 '미투'</t>
+          <t>'외계어'로 쓰인 AI 공정이용 안내서… 전문가도 못 읽는다 [줌인IT]</t>
         </is>
       </c>
       <c r="K235" t="inlineStr">
         <is>
-          <t>news.tf.co.kr</t>
+          <t>it.chosun.com</t>
         </is>
       </c>
       <c r="L235" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M235" t="inlineStr">
         <is>
-          <t>https://news.tf.co.kr/read/economy/2297080.htm</t>
+          <t>https://it.chosun.com/news/articleView.html?idxno=2023092157817</t>
         </is>
       </c>
       <c r="N235" t="inlineStr">
         <is>
-          <t>2026-02-28 00:33:52.300918+00:00</t>
+          <t>2026-03-03 00:42:04.406460+00:00</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B236" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C236" t="inlineStr">
         <is>
-          <t>루이비통</t>
+          <t>앤트로픽</t>
         </is>
       </c>
       <c r="D236" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E236" t="inlineStr">
         <is>
-          <t>대법원 판결 확정</t>
+          <t>합의 완료</t>
         </is>
       </c>
       <c r="F236" t="inlineStr">
         <is>
-          <t>루이비통이 리폼업자를 상대로 제기한 상표권 침해 소송에서 대법원이 리폼업자의 손을 들어주며 최종 승소 판결을 내렸다. 1, 2심에서는 리폼업자의 상표권 침해를 인정했으나, 대법원은 리폼 제품 제공만으로는 상표권 침해로 보기 어렵다고 판단했다. 이번 판결은 리폼업자의 상표권 침해에 대한 대법원의 첫 판단으로, 국내외 파급효과가 예상된다.</t>
+          <t>AI 기업 앤트로픽이 저작권 소송에서 불법 복제 도서 700만권가량을 내려받아 보관한 사실이 드러나 권리자 측과 합의했습니다. 앤트로픽은 지난해 9월 합의에 따라 15억 달러(약 2조원)를 지급하고 불법 복제본을 폐기하며 소송을 마무리했습니다.</t>
         </is>
       </c>
       <c r="G236" t="inlineStr">
         <is>
-          <t>해당 사건은 대법원 판결로 이미 종결된 사건으로, 소송금융 투자 대상으로서의 신규성이 없습니다. (부적합 조건: 이미 종결된 사건)</t>
+          <t>해당 사건은 앤트로픽이 권리자 측과 15억 달러(약 2조원)에 합의하여 이미 종결된 사건입니다. 소송금융은 진행 중이거나 예정된 소송에 투자하는 것이 원칙이므로, 이미 합의 완료된 사건은 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H236" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>15억 달러 (약 2조원)</t>
         </is>
       </c>
       <c r="I236" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>미상 (권리자 측 다수)</t>
         </is>
       </c>
       <c r="J236" t="inlineStr">
         <is>
-          <t>'루이비통' 이긴 강남 수선집... 상표권 침해 아냐  [앵커리포트]</t>
+          <t>불법 사이트 데이터 몰래 배우는 AI, 어쩌나</t>
         </is>
       </c>
       <c r="K236" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>it.chosun.com</t>
         </is>
       </c>
       <c r="L236" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M236" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0103_202602272330029541</t>
+          <t>https://it.chosun.com/news/articleView.html?idxno=2023092157843</t>
         </is>
       </c>
       <c r="N236" t="inlineStr">
         <is>
-          <t>2026-02-28 00:32:59.465142+00:00</t>
+          <t>2026-03-03 00:41:54.890393+00:00</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B237" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C237" t="inlineStr">
         <is>
           <t>루이비통</t>
         </is>
       </c>
       <c r="D237" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E237" t="inlineStr">
         <is>
-          <t>대법원 파기환송 판결로 피고 승소</t>
+          <t>대법원 파기환송 (개인 사용 목적 리폼은 상표권 침해 아님 판결)</t>
         </is>
       </c>
       <c r="F237" t="inlineStr">
         <is>
-          <t>루이비통이 명품 수선 공방을 상대로 상표권 침해 소송을 제기했으나, 대법원은 리폼 제품이 개인적 용도로 사용되는 한 상표권 침해가 성립하지 않는다고 판결하며 원심을 파기했다. 이 판결은 소유권 행사 및 표현의 자유, 자원 순환의 환경적 측면을 인정한 것으로, 명품 수선업계와 소비자들에게 중요한 의미를 가진다.</t>
+          <t>대법원이 루이비통이 강남 수선업자를 상대로 제기한 상표권 침해 소송에서, 고객의 의뢰에 따른 개인 사용 목적의 리폼은 상표권 침해가 아니라고 판결하며 원심을 파기환송했습니다. 이 판결은 리폼 시장에 제한적인 합법성을 인정하고, 유통 여부를 기준으로 상표권 침해 여부를 판단하는 새로운 기준을 제시했습니다.</t>
         </is>
       </c>
       <c r="G237" t="inlineStr">
         <is>
-          <t>이미 대법원 판결로 사건이 종결되었으며, 피고(수선 공방)가 승소한 사례임. 소송금융 투자 대상으로서의 신규성이 없음. (부적합 조건: 이미 종결된 사건)</t>
+          <t>부적합 조건: 이미 종결된 사건. 대법원 판결로 개인 사용 목적의 리폼은 상표권 침해가 아니라는 법리가 확정되어, 새로운 소송금융 투자 기회를 발굴하기 어렵습니다. 이 판결은 오히려 리폼업자에게 유리한 선례를 제공합니다.</t>
         </is>
       </c>
       <c r="H237" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I237" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J237" t="inlineStr">
         <is>
-          <t>루이비통 꺾은 48년 명품 수선 공방[횡설수설/우경임]</t>
+          <t>루이비통 '내돈내산'에 졌다… 개인 사용목적 리폼은 무죄</t>
         </is>
       </c>
       <c r="K237" t="inlineStr">
         <is>
-          <t>donga.com</t>
+          <t>ktnews.com</t>
         </is>
       </c>
       <c r="L237" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M237" t="inlineStr">
         <is>
-          <t>https://www.donga.com/news/Opinion/article/all/20260227/133439938/2</t>
+          <t>http://www.ktnews.com/news/articleView.html?idxno=144370</t>
         </is>
       </c>
       <c r="N237" t="inlineStr">
         <is>
-          <t>2026-02-28 00:32:31.409531+00:00</t>
+          <t>2026-03-02 00:30:18.654135+00:00</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B238" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C238" t="inlineStr">
         <is>
-          <t>특정 불가</t>
+          <t>루이뷔통</t>
         </is>
       </c>
       <c r="D238" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E238" t="inlineStr">
         <is>
-          <t>등사신청 소송 제기, 저작권침해금지 및 손해배상 소송 파기 환송</t>
+          <t>대법원 판결 확정</t>
         </is>
       </c>
       <c r="F238" t="inlineStr">
         <is>
-          <t>주식시장 주요 공시 내용으로, 알에프텍 관련 등사신청 소송 제기 사실과 주식회사 오렌지엔지니어링 외 1명이 제기한 저작권침해금지 및 손해배상 소송이 파기 환송되었다는 내용이 포함되어 있다. 두 사건 모두 현재 소송이 진행 중인 상태이다.</t>
+          <t>루이뷔통이 수선집을 상대로 상표권 침해 소송을 제기하여 1, 2심에서 수선집이 1500만 원 배상 판결을 받았으나, 대법원에서 상표권 침해가 아니라고 판결하며 수선집이 최종 승소했습니다. 이 판결은 소비자 권리를 우선시한 것으로 평가됩니다.</t>
         </is>
       </c>
       <c r="G238" t="inlineStr">
         <is>
-          <t>기사는 주식시장 공시로, 사건의 상세 내용이 부족함. 한 건은 절차적 소송(등사신청)이며, 다른 한 건(저작권 침해 소송)은 이미 상급심에서 파기 환송된 복잡한 진행 단계에 있음. 피해자 수가 소수(2명)이며, 피해 규모나 상대방 책임의 명확성 등 소송금융 적합 조건에 대한 정보가 부족하여 투자 매력이 낮음.</t>
+          <t>이미 대법원 판결로 사건이 종결되었으며, 소송금융은 주로 원고의 소송 비용을 지원하는 형태이므로, 승소한 피고에게는 해당되지 않습니다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H238" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I238" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J238" t="inlineStr">
         <is>
-          <t>2월 26일 주식시장 주요공시</t>
+          <t>루이뷔통에 1500만 원 배상할 뻔한 수선집…대법원에서 반전이? - 뉴스파...</t>
         </is>
       </c>
       <c r="K238" t="inlineStr">
         <is>
-          <t>catchnews.kr</t>
+          <t>mbn.co.kr</t>
         </is>
       </c>
       <c r="L238" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M238" t="inlineStr">
         <is>
-          <t>https://www.catchnews.kr/news/articleView.html?idxno=121097</t>
+          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5178648</t>
         </is>
       </c>
       <c r="N238" t="inlineStr">
         <is>
-          <t>2026-02-27 00:56:33.886581+00:00</t>
+          <t>2026-02-28 01:45:06.514634+00:00</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B239" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C239" t="inlineStr">
         <is>
           <t>루이비통</t>
         </is>
       </c>
       <c r="D239" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E239" t="inlineStr">
         <is>
-          <t>대법원 판결 확정</t>
+          <t>대법원 파기환송</t>
         </is>
       </c>
       <c r="F239" t="inlineStr">
         <is>
-          <t>한 수선 업체가 세계적인 명품 브랜드 루이비통과의 상표권 침해 소송에서 승소했습니다. 대법원은 루이비통 가방 등을 해체해 새롭게 제작하는 것이 상표권 침해가 아니라고 판단하며 1, 2심의 판단을 뒤집었습니다. 이 판결은 명품 리폼의 합법성에 대한 중요한 선례를 남겼습니다.</t>
+          <t>대법원이 루이비통 가방 수선업자의 리폼 행위가 상표권 침해가 아니라고 판결했다. 개인적 사용을 목적으로 한 리폼 제품은 상거래에 유통되지 않는 한 '상표의 사용'에 해당하지 않는다는 법리를 확립했다. 이로써 루이비통이 가방 수선업자 A를 상대로 제기한 상표권 침해금지 및 손해배상 청구 소송은 원고 패소 취지로 특허법원에 환송되었다.</t>
         </is>
       </c>
       <c r="G239" t="inlineStr">
         <is>
-          <t>본 사건은 대법원 판결로 이미 종결된 사건으로, 부적합 조건인 '이미 종결된 사건'에 해당합니다. 소송금융은 주로 소송을 시작하거나 진행 중인 원고를 지원하므로, 이미 승소한 피고에게는 투자 적합성이 낮습니다.</t>
+          <t>대법원 판결로 가방 수선업자의 리폼 행위가 상표권 침해가 아니라는 법리가 확정되어, 원고(루이비통)의 청구는 사실상 패소로 종결된 사건임. 소송금융은 주로 원고의 승소 가능성이 높은 사건에 투자하므로, 이미 패소한 원고의 사건이나 피고의 방어 비용을 지원하는 데는 적합하지 않음. (부적합 조건: 이미 종결된 사건 - 핵심 법리 확정)</t>
         </is>
       </c>
       <c r="H239" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I239" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J239" t="inlineStr">
         <is>
-          <t>루이비통 이긴 수선집… 리폼, 상표권 침해 아냐</t>
+          <t>[IP]  가방 수선업자의 루이비통 가방 리폼, 상표권 침해 아니야</t>
         </is>
       </c>
       <c r="K239" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>legaltimes.co.kr</t>
         </is>
       </c>
       <c r="L239" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M239" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008457612&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>http://www.legaltimes.co.kr/news/articleView.html?idxno=92395</t>
         </is>
       </c>
       <c r="N239" t="inlineStr">
         <is>
-          <t>2026-02-27 00:45:03.869809+00:00</t>
+          <t>2026-02-28 01:28:06.785673+00:00</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B240" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C240" t="inlineStr">
         <is>
           <t>루이비통</t>
         </is>
       </c>
       <c r="D240" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E240" t="inlineStr">
         <is>
-          <t>대법원 파기환송 (수선업자 승소)</t>
+          <t>대법원 판결로 최종 종결</t>
         </is>
       </c>
       <c r="F240" t="inlineStr">
         <is>
-          <t>루이비통이 고객 의뢰를 받아 명품 가방을 리폼한 수선업체를 상대로 상표권 침해 소송을 제기했으나, 대법원은 개인적 사용 목적의 리폼은 상표권 침해로 볼 수 없다고 판단하며 수선업자의 손을 들어줬습니다. 이번 판결은 명품 리폼 관련 법적 논란에 중요한 선례가 될 것으로 보입니다.</t>
+          <t>루이비통이 리폼업자를 상대로 제기한 상표권 침해 소송에서 대법원이 리폼업자의 손을 들어주며 상표권 침해가 아니라고 판결했습니다. 1심과 2심은 루이비통의 주장을 인정했으나, 대법원은 소비자가 실제 제품으로 오인할 가능성이 없다고 판단하여 원심을 파기했습니다.</t>
         </is>
       </c>
       <c r="G240" t="inlineStr">
         <is>
-          <t>대법원 판결로 수선업자가 상표권 침해 소송에서 승소하여 법리가 확정된 사건입니다. 소송금융은 주로 원고의 손해배상 청구를 지원하는데, 이 사건은 피고의 방어권이 인정된 사례로, 새로운 원고 발굴이나 손해배상 청구 가능성이 낮습니다. (부적합 조건: 이미 종결된 사건에 준함)</t>
+          <t>이 사건은 대법원 판결로 이미 종결되었으므로, '이미 종결된 사건'이라는 부적합 조건에 해당합니다. 소송금융은 현재 진행 중이거나 예상되는 소송에 자금을 지원하는 것이므로, 이처럼 최종 판결이 난 사건은 투자 대상이 될 수 없습니다.</t>
         </is>
       </c>
       <c r="H240" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I240" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J240" t="inlineStr">
         <is>
-          <t>내돈내산 '리폼', 루이비통에 '판정승'</t>
+          <t>결국 루이비통 꺾은 수선집…대법 “상표권 침해 아냐”</t>
         </is>
       </c>
       <c r="K240" t="inlineStr">
         <is>
-          <t>imnews.imbc.com</t>
+          <t>ichannela.com</t>
         </is>
       </c>
       <c r="L240" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M240" t="inlineStr">
         <is>
-          <t>https://imnews.imbc.com/replay/2026/nwtoday/article/6803639_37012.html</t>
+          <t>https://www.ichannela.com/news/main/news_detailPage.do?publishId=000000516552</t>
         </is>
       </c>
       <c r="N240" t="inlineStr">
         <is>
-          <t>2026-02-27 00:43:10.398901+00:00</t>
+          <t>2026-02-28 01:20:04.072163+00:00</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B241" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C241" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C241" t="inlineStr"/>
+      <c r="D241" t="inlineStr"/>
+      <c r="E241" t="inlineStr"/>
       <c r="F241" t="inlineStr">
         <is>
-          <t>고가 브랜드 가방의 '리폼 수선'이 상표권 침해인지 여부를 두고 루이비통과 강남 수선집 사장 간 4년간의 법정 다툼이 대법원 판결로 종결되었다. 대법원은 개인적 사용을 목적으로 하는 리폼은 상표권 침해가 아니라고 판시하며 수선업체의 손을 들어줬다. 다만, 리폼 제품을 대량 생산하여 판매하는 행위는 상표권 침해에 해당할 수 있다고 밝혔다.</t>
+          <t>한국SW저작권협회가 'SPC 3.0'을 선언하며 AI 지식재산 전문단체로의 변신을 꾀하고 있다. 주요 실행 과제 중 하나로 오는 6월 한국소프트웨어감정평가학회와 공동으로 '소프트웨어 포렌식'을 설립하여 기업 간 분쟁이나 소송 과정에서 객관적인 감정 및 분석을 제공할 예정이다.</t>
         </is>
       </c>
       <c r="G241" t="inlineStr">
         <is>
-          <t>대법원 판결로 이미 종결된 사건으로, 소송금융 투자 대상으로서의 신규성이 없음. 해당 사건은 수선업체 사장이 승소하여 피해자가 아니며, 루이비통의 청구가 기각되었음. (부적합 조건: 이미 종결된 사건)</t>
+          <t>해당 기사는 특정 사건이나 분쟁에 대한 내용이 아닌, 한국SW저작권협회가 미래의 기업 간 분쟁 및 소송에 대비하여 '소프트웨어 포렌식' 기관을 설립한다는 계획을 다루고 있습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 피해 사실, 상대방, 피해 규모 등이 전혀 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H241" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I241" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J241" t="inlineStr">
         <is>
-          <t>“리폼, 상표권 침해 아니다”…루이비통 이긴 강남 수선집</t>
+          <t>한국SW저작권협회, ‘SPC 3.0’ 선언…AI 지식재산 전문단체로 변신</t>
         </is>
       </c>
       <c r="K241" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>ddaily.co.kr</t>
         </is>
       </c>
       <c r="L241" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M241" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8495218&amp;ref=A</t>
+          <t>https://www.ddaily.co.kr/page/view/2026022715265337414</t>
         </is>
       </c>
       <c r="N241" t="inlineStr">
         <is>
-          <t>2026-02-27 00:42:29.375458+00:00</t>
+          <t>2026-02-28 01:16:12.352963+00:00</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B242" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C242" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C242" t="inlineStr"/>
       <c r="D242" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E242" t="inlineStr">
         <is>
-          <t>대법원 파기환송 (특허법원으로 환송)</t>
+          <t>대법원 파기환송</t>
         </is>
       </c>
       <c r="F242" t="inlineStr">
         <is>
-          <t>대법원은 명품 가방 소유자가 가방을 해체하여 새로운 지갑 등을 제작하는 리폼 행위가 원칙적으로 상표권 침해에 해당하지 않는다고 판결했습니다. 이는 리폼업자에게 1500만원 배상을 명령했던 원심을 파기하고 사건을 특허법원으로 돌려보낸 것으로, 상표권 보호 범위에 대한 중요한 법적 판단을 내렸습니다.</t>
+          <t>대법원은 명품 가방을 개인 사용 목적으로 리폼하는 행위는 상표권 침해가 아니라고 판결하며 원심을 파기하고 사건을 특허법원으로 돌려보냈습니다. 다만, 리폼업자의 리폼 행위는 상표권 침해에 따른 공동의 법적 책임을 부담할 수 있다고 덧붙였습니다.</t>
         </is>
       </c>
       <c r="G242" t="inlineStr">
         <is>
-          <t>이 사건은 특정 피해자가 대규모 손해배상을 청구하는 전형적인 소송금융 투자 대상이 아닙니다. 대법원이 상표권 침해 여부에 대한 법리를 명확히 한 판례적 성격이 강하며, 피고(리폼업자)가 1, 2심에서 배상 명령을 받았으나 대법원에서 파기환송된 사례입니다. 피해 규모(1500만원)가 소송금융 투자에 적합하다고 보기에는 작고, 집단적 피해가 아닌 개별 사건입니다.</t>
+          <t>이 기사는 명품 가방 리폼과 관련된 상표권 침해 여부에 대한 대법원의 법리적 판단을 다루고 있습니다. 특정 기업의 명확한 책임이나 다수의 피해자가 발생한 집단적 피해 상황이 아니며, 소송금융 투자 대상으로서의 새로운 기회를 포착하기 어렵습니다. 오히려 개인 사용 목적의 리폼은 상표권 침해가 아니라는 판결로 인해 잠재적 소송의 범위가 축소될 수 있습니다.</t>
         </is>
       </c>
       <c r="H242" t="inlineStr">
         <is>
-          <t>1500만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I242" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J242" t="inlineStr">
         <is>
-          <t>대법 “루이뷔통 가방 리폼, 상표권 침해 아냐”</t>
+          <t>[판결]  명품 가방 리폼, 개인 사용 목적이면 상표권 침해 아냐</t>
         </is>
       </c>
       <c r="K242" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>news.koreanbar.or.kr</t>
         </is>
       </c>
       <c r="L242" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M242" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260226517590?OutUrl=naver</t>
+          <t>https://news.koreanbar.or.kr/news/articleView.html?idxno=35180</t>
         </is>
       </c>
       <c r="N242" t="inlineStr">
         <is>
-          <t>2026-02-27 00:40:16.637143+00:00</t>
+          <t>2026-02-28 01:09:30.091479+00:00</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B243" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C243" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C243" t="inlineStr"/>
       <c r="D243" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E243" t="inlineStr">
         <is>
-          <t>대법원 파기환송</t>
+          <t>새로운 미투 제품 출시 및 업계 논란 지속. 과거 상표권 소송 사례 언급.</t>
         </is>
       </c>
       <c r="F243" t="inlineStr">
         <is>
-          <t>대법원이 루이비통 가방을 개인적 사용 목적으로 리폼하는 행위는 상표권 침해가 아니라고 첫 판단을 내렸다. 이는 리폼업자 A씨를 상대로 루이비통이 제기한 상표권 침해 소송에서 원심을 파기하고 사건을 특허법원으로 돌려보낸 판결이다. 이번 판결로 리폼업자와 소비자들은 개인적 사용 목적의 리폼에 대해 상표권 침해 우려를 덜게 되었다.</t>
+          <t>제과업계에서 인기 제품을 모방한 '미투' 제품 출시가 지속되며 논란이 되고 있다. 오리온 '쉘위'와 롯데웰푸드 '몽쉘'의 유사성, 농심 '먹태깡' 미투 제품 등이 대표적이다. 과거 초코파이 상표권 소송에서 보통명사화로 원조 기업이 패소한 사례가 있으며, 전문가들은 이러한 미투 제품이 K-푸드 경쟁력을 저해할 수 있다고 경고한다.</t>
         </is>
       </c>
       <c r="G243" t="inlineStr">
         <is>
-          <t>대법원 판결로 개인적 사용을 목적으로 한 리폼은 상표권 침해가 아니라는 법리가 확정됨. 이는 리폼업자나 소비자의 권리를 보호하는 판례이며, 소송금융이 지원할 만한 '피해자' 집단이 '가해자'를 상대로 소송을 제기할 새로운 기회를 제공하지 않음. 이미 대법원 판결이 선고되어 해당 사건은 사실상 종결된 상태임 (부적합 조건: 이미 종결된 사건).</t>
+          <t>상대방은 대기업으로 자력이 충분하고(적합 조건 2), 제품 유사성이라는 증거는 존재하나(적합 조건 5), 기사 내용상 상대방의 책임이 법적으로 명확하다고 보기 어려움(적합 조건 1 불충족). 특히 과거 초코파이 상표권 소송에서 보통명사화로 원조 기업이 패소한 사례는 법적 쟁점의 불확실성을 높임. 또한, 특정 피해자가 명확히 드러나지 않고 피해 규모가 구체적으로 제시되지 않아(적합 조건 3, 4 불충족) 소송금융 투자 대상으로 적합도가 낮음.</t>
         </is>
       </c>
       <c r="H243" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I243" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J243" t="inlineStr">
         <is>
-          <t>세계적 명품과 ‘맞짱’뜬 강남 수선집의 승리…대법 “루이비통 가방...</t>
+          <t>[알쏭달쏭 유통] 창작인가, 모방인가…제과업계 뿌리내린 '미투'</t>
         </is>
       </c>
       <c r="K243" t="inlineStr">
         <is>
-          <t>munhwa.com</t>
+          <t>news.tf.co.kr</t>
         </is>
       </c>
       <c r="L243" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M243" t="inlineStr">
         <is>
-          <t>https://www.munhwa.com/article/11570973?ref=naver</t>
+          <t>https://news.tf.co.kr/read/economy/2297080.htm</t>
         </is>
       </c>
       <c r="N243" t="inlineStr">
         <is>
-          <t>2026-02-27 00:39:26.195201+00:00</t>
+          <t>2026-02-28 00:33:52.300918+00:00</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B244" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C244" t="inlineStr">
         <is>
-          <t>루이비통 (Louis Vuitton)</t>
+          <t>루이비통</t>
         </is>
       </c>
       <c r="D244" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E244" t="inlineStr">
         <is>
-          <t>대법원 파기환송</t>
+          <t>대법원 판결 확정</t>
         </is>
       </c>
       <c r="F244" t="inlineStr">
         <is>
-          <t>서울 강남의 명품 리폼 업체가 루이비통을 상대로 한 상표권 침해 소송에서 대법원 승소 판결을 받았습니다. 대법원은 개인이 사용할 목적으로 명품을 리폼하는 것은 상표권 침해가 아니라고 판단하며, 원심을 파기하고 사건을 특허법원으로 돌려보냈습니다. 이 판결은 리폼 업계와 소비자에게 중요한 선례가 될 것으로 보입니다.</t>
+          <t>루이비통이 리폼업자를 상대로 제기한 상표권 침해 소송에서 대법원이 리폼업자의 손을 들어주며 최종 승소 판결을 내렸다. 1, 2심에서는 리폼업자의 상표권 침해를 인정했으나, 대법원은 리폼 제품 제공만으로는 상표권 침해로 보기 어렵다고 판단했다. 이번 판결은 리폼업자의 상표권 침해에 대한 대법원의 첫 판단으로, 국내외 파급효과가 예상된다.</t>
         </is>
       </c>
       <c r="G244" t="inlineStr">
         <is>
-          <t>이 사건은 대법원 판결로 법리가 확정되어 리폼 업체의 승소로 종결되었습니다. 이는 향후 유사 사건에서 리폼 업체의 방어에 유리한 선례가 되지만, 로앤굿의 고객인 '원고(피해자)'가 소송금융을 통해 새로운 청구를 제기할 수 있는 기회를 직접적으로 창출하지 않습니다. (부적합 조건: 이미 종결된 사건)</t>
+          <t>해당 사건은 대법원 판결로 이미 종결된 사건으로, 소송금융 투자 대상으로서의 신규성이 없습니다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H244" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I244" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J244" t="inlineStr">
         <is>
-          <t>강남 리폼업자, LOUIS VUITTON 이겼다</t>
+          <t>'루이비통' 이긴 강남 수선집... 상표권 침해 아냐  [앵커리포트]</t>
         </is>
       </c>
       <c r="K244" t="inlineStr">
         <is>
-          <t>donga.com</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L244" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M244" t="inlineStr">
         <is>
-          <t>https://www.donga.com/news/Society/article/all/20260227/133433370/2</t>
+          <t>https://www.ytn.co.kr/_ln/0103_202602272330029541</t>
         </is>
       </c>
       <c r="N244" t="inlineStr">
         <is>
-          <t>2026-02-27 00:38:53.325562+00:00</t>
+          <t>2026-02-28 00:32:59.465142+00:00</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B245" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C245" t="inlineStr">
         <is>
           <t>루이비통</t>
         </is>
       </c>
       <c r="D245" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E245" t="inlineStr">
         <is>
-          <t>대법원 파기환송, 특허법원 재심리 예정</t>
+          <t>대법원 파기환송 판결로 피고 승소</t>
         </is>
       </c>
       <c r="F245" t="inlineStr">
         <is>
-          <t>대법원이 명품가방 리폼업자의 개인적 사용 목적 리폼 행위는 원칙적으로 상표권 침해가 아니라는 첫 확정판결을 내렸다. 다만 리폼업자가 제품을 생산·판매하는 등 자신의 상품으로 유통한 경우 상표권 침해가 될 수 있다고 판단하며, 사건을 특허법원으로 돌려보냈다. 이 판결은 리폼업자 A씨가 루이비통으로부터 상표권 침해로 피소된 사건에서 나왔다.</t>
+          <t>루이비통이 명품 수선 공방을 상대로 상표권 침해 소송을 제기했으나, 대법원은 리폼 제품이 개인적 용도로 사용되는 한 상표권 침해가 성립하지 않는다고 판결하며 원심을 파기했다. 이 판결은 소유권 행사 및 표현의 자유, 자원 순환의 환경적 측면을 인정한 것으로, 명품 수선업계와 소비자들에게 중요한 의미를 가진다.</t>
         </is>
       </c>
       <c r="G245" t="inlineStr">
         <is>
-          <t>적합 조건 2 (상대방에게 자력이 충분함)에 해당하나, 이 사건은 대법원이 리폼업자의 행위가 원칙적으로 상표권 침해가 아니라고 판단한 것으로, 소송금융의 주된 투자 대상인 대규모 금전적 손해배상 청구 사건이 아님. 또한, 개별 사건의 피해 규모(루이비통 청구액 3천만원)가 소송금융 투자 대상으로 보기에 크지 않아 투자 매력이 낮음.</t>
+          <t>이미 대법원 판결로 사건이 종결되었으며, 피고(수선 공방)가 승소한 사례임. 소송금융 투자 대상으로서의 신규성이 없음. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H245" t="inlineStr">
         <is>
-          <t>루이비통 청구액 3000만원, 1심 판결액 1500만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I245" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J245" t="inlineStr">
         <is>
-          <t>루이비통 울린 동네 수선집</t>
+          <t>루이비통 꺾은 48년 명품 수선 공방[횡설수설/우경임]</t>
         </is>
       </c>
       <c r="K245" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>donga.com</t>
         </is>
       </c>
       <c r="L245" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M245" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/society/2026/02/27/2026022620005634431</t>
+          <t>https://www.donga.com/news/Opinion/article/all/20260227/133439938/2</t>
         </is>
       </c>
       <c r="N245" t="inlineStr">
         <is>
-          <t>2026-02-27 00:38:18.585579+00:00</t>
+          <t>2026-02-28 00:32:31.409531+00:00</t>
         </is>
       </c>
     </row>
     <row r="246">
       <c r="A246" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B246" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C246" t="inlineStr">
         <is>
-          <t>루이비통</t>
+          <t>특정 불가</t>
         </is>
       </c>
       <c r="D246" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E246" t="inlineStr">
         <is>
-          <t>대법원 파기환송</t>
+          <t>등사신청 소송 제기, 저작권침해금지 및 손해배상 소송 파기 환송</t>
         </is>
       </c>
       <c r="F246" t="inlineStr">
         <is>
-          <t>대법원은 루이비통 가방 리폼이 상표권 침해가 아니라고 판결하며, 루이비통이 리폼업체를 상대로 제기한 상표권 침해 금지 및 손해배상 청구 소송의 원심을 파기하고 사건을 환송했습니다. 이 판결로 리폼업체는 상표권 침해 혐의에서 벗어나게 되었습니다.</t>
+          <t>주식시장 주요 공시 내용으로, 알에프텍 관련 등사신청 소송 제기 사실과 주식회사 오렌지엔지니어링 외 1명이 제기한 저작권침해금지 및 손해배상 소송이 파기 환송되었다는 내용이 포함되어 있다. 두 사건 모두 현재 소송이 진행 중인 상태이다.</t>
         </is>
       </c>
       <c r="G246" t="inlineStr">
         <is>
-          <t>대법원에서 핵심 쟁점인 상표권 침해 여부에 대해 리폼업체(피고)의 손을 들어주며 법리가 확정되었습니다. 이는 소송의 주요 리스크가 해소된 상태로, 소송금융이 투자하여 불확실성을 해소하고 승소 시 수익을 기대하는 전형적인 투자 대상과는 거리가 있습니다. 이미 판결이 선고되어 사건의 주요 부분이 종결된 것으로 볼 수 있습니다.</t>
+          <t>기사는 주식시장 공시로, 사건의 상세 내용이 부족함. 한 건은 절차적 소송(등사신청)이며, 다른 한 건(저작권 침해 소송)은 이미 상급심에서 파기 환송된 복잡한 진행 단계에 있음. 피해자 수가 소수(2명)이며, 피해 규모나 상대방 책임의 명확성 등 소송금융 적합 조건에 대한 정보가 부족하여 투자 매력이 낮음.</t>
         </is>
       </c>
       <c r="H246" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I246" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J246" t="inlineStr">
         <is>
-          <t>[땅, 땅… 오늘의 판결] “루이비통 가방 리폼 상표권 침해 아니다”</t>
+          <t>2월 26일 주식시장 주요공시</t>
         </is>
       </c>
       <c r="K246" t="inlineStr">
         <is>
-          <t>chosun.com</t>
+          <t>catchnews.kr</t>
         </is>
       </c>
       <c r="L246" t="inlineStr">
         <is>
           <t>2026-02-26</t>
         </is>
       </c>
       <c r="M246" t="inlineStr">
         <is>
-          <t>https://www.chosun.com/national/court_law/2026/02/27/JDMMKRGGBBBQTCG7A6QHO2OKKM/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
+          <t>https://www.catchnews.kr/news/articleView.html?idxno=121097</t>
         </is>
       </c>
       <c r="N246" t="inlineStr">
         <is>
-          <t>2026-02-27 00:37:47.267444+00:00</t>
+          <t>2026-02-27 00:56:33.886581+00:00</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B247" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C247" t="inlineStr">
         <is>
           <t>루이비통</t>
         </is>
       </c>
       <c r="D247" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E247" t="inlineStr">
         <is>
-          <t>대법원 파기환송</t>
+          <t>대법원 판결 확정</t>
         </is>
       </c>
       <c r="F247" t="inlineStr">
         <is>
-          <t>대법원은 명품 가방을 개인 사용 목적으로 리폼하는 것은 상표권 침해로 볼 수 없다고 판결하며, 루이비통이 수선업자를 상대로 제기한 상표권 침해 및 손해배상 청구 소송의 원심을 파기환송했습니다. 이는 리폼 서비스의 상표권 침해 여부에 대한 대법원의 첫 판례로, 수선업자의 손을 들어준 결과입니다.</t>
+          <t>한 수선 업체가 세계적인 명품 브랜드 루이비통과의 상표권 침해 소송에서 승소했습니다. 대법원은 루이비통 가방 등을 해체해 새롭게 제작하는 것이 상표권 침해가 아니라고 판단하며 1, 2심의 판단을 뒤집었습니다. 이 판결은 명품 리폼의 합법성에 대한 중요한 선례를 남겼습니다.</t>
         </is>
       </c>
       <c r="G247" t="inlineStr">
         <is>
-          <t>본 사건은 명품 브랜드 루이비통이 수선업자를 상대로 제기한 상표권 침해 소송에서 수선업자가 대법원에서 승소한 사례입니다. 소송금융은 주로 원고의 손해배상 청구를 지원하므로, 피고가 승소한 이 사건은 직접적인 투자 대상이 되기 어렵습니다. 또한, 루이비통이 청구한 손해배상액(3천만원)은 소송금융 투자에 적합한 대규모 피해로 보기 어렵습니다.</t>
+          <t>본 사건은 대법원 판결로 이미 종결된 사건으로, 부적합 조건인 '이미 종결된 사건'에 해당합니다. 소송금융은 주로 소송을 시작하거나 진행 중인 원고를 지원하므로, 이미 승소한 피고에게는 투자 적합성이 낮습니다.</t>
         </is>
       </c>
       <c r="H247" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I247" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J247" t="inlineStr">
         <is>
-          <t>명품 가방 수선업자 ‘리폼 소송’서 루이비통 이겼다</t>
+          <t>루이비통 이긴 수선집… 리폼, 상표권 침해 아냐</t>
         </is>
       </c>
       <c r="K247" t="inlineStr">
         <is>
-          <t>khan.co.kr</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L247" t="inlineStr">
         <is>
           <t>2026-02-26</t>
         </is>
       </c>
       <c r="M247" t="inlineStr">
         <is>
-          <t>https://www.khan.co.kr/article/202602262111025</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008457612&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N247" t="inlineStr">
         <is>
-          <t>2026-02-27 00:36:39.154922+00:00</t>
+          <t>2026-02-27 00:45:03.869809+00:00</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B248" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C248" t="inlineStr">
         <is>
           <t>루이비통</t>
         </is>
       </c>
       <c r="D248" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E248" t="inlineStr">
         <is>
-          <t>대법원 파기환송</t>
+          <t>대법원 파기환송 (수선업자 승소)</t>
         </is>
       </c>
       <c r="F248" t="inlineStr">
         <is>
-          <t>루이비통이 명품 가방 리폼을 한 수선집을 상대로 제기한 상표권 침해 소송에서 대법원은 수선집의 손을 들어줬다. 대법원은 개인적 사용 목적의 리폼은 상표의 사용에 해당하지 않아 상표권 침해가 성립하지 않는다고 판결하며 원심을 파기환송했다. 이 판결은 명품 리폼 시장에 중요한 법적 기준을 제시했다.</t>
+          <t>루이비통이 고객 의뢰를 받아 명품 가방을 리폼한 수선업체를 상대로 상표권 침해 소송을 제기했으나, 대법원은 개인적 사용 목적의 리폼은 상표권 침해로 볼 수 없다고 판단하며 수선업자의 손을 들어줬습니다. 이번 판결은 명품 리폼 관련 법적 논란에 중요한 선례가 될 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G248" t="inlineStr">
         <is>
-          <t>이 사건은 이미 대법원 판결을 통해 핵심 법리가 확정된 사례로, 수선집이 최종 승소하여 상표권 침해가 아니라는 판단을 받았다. 이는 새로운 피해자 집단이 소송금융을 통해 손해배상을 청구할 만한 '피해 발생' 사건이 아니며, 이미 법적 쟁점이 상당 부분 해소된 '종결된 사건'에 해당한다.</t>
+          <t>대법원 판결로 수선업자가 상표권 침해 소송에서 승소하여 법리가 확정된 사건입니다. 소송금융은 주로 원고의 손해배상 청구를 지원하는데, 이 사건은 피고의 방어권이 인정된 사례로, 새로운 원고 발굴이나 손해배상 청구 가능성이 낮습니다. (부적합 조건: 이미 종결된 사건에 준함)</t>
         </is>
       </c>
       <c r="H248" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I248" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J248" t="inlineStr">
         <is>
-          <t>佛명품 무릎 꿇린 동네 수선집… 대법 “루이비통 리폼 불법 아니다”</t>
+          <t>내돈내산 '리폼', 루이비통에 '판정승'</t>
         </is>
       </c>
       <c r="K248" t="inlineStr">
         <is>
-          <t>seoul.co.kr</t>
+          <t>imnews.imbc.com</t>
         </is>
       </c>
       <c r="L248" t="inlineStr">
         <is>
           <t>2026-02-26</t>
         </is>
       </c>
       <c r="M248" t="inlineStr">
         <is>
-          <t>https://www.seoul.co.kr/news/society/law/2026/02/27/20260227010008?wlog_tag3=naver</t>
+          <t>https://imnews.imbc.com/replay/2026/nwtoday/article/6803639_37012.html</t>
         </is>
       </c>
       <c r="N248" t="inlineStr">
         <is>
-          <t>2026-02-27 00:36:14.475891+00:00</t>
+          <t>2026-02-27 00:43:10.398901+00:00</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B249" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C249" t="inlineStr">
         <is>
-          <t>루이비통</t>
+          <t>루이비통 (LVMH Moët Hennessy Louis Vuitton)</t>
         </is>
       </c>
       <c r="D249" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E249" t="inlineStr">
         <is>
-          <t>대법원 파기환송 (리폼업체 승소)</t>
+          <t>대법원 판결 확정</t>
         </is>
       </c>
       <c r="F249" t="inlineStr">
         <is>
-          <t>대법원이 명품 브랜드 루이비통이 강남 압구정 리폼업체를 상대로 낸 상표권 침해 소송에서 리폼업체의 손을 들어줬습니다. 대법원은 개인적 사용 목적의 명품 수선 요청을 받아 리폼 서비스를 제공하는 행위는 상표권 침해에 해당하지 않는다고 판단하며, 관련 법리에 대한 첫 판례를 제시했습니다.</t>
+          <t>고가 브랜드 가방의 '리폼 수선'이 상표권 침해인지 여부를 두고 루이비통과 강남 수선집 사장 간 4년간의 법정 다툼이 대법원 판결로 종결되었다. 대법원은 개인적 사용을 목적으로 하는 리폼은 상표권 침해가 아니라고 판시하며 수선업체의 손을 들어줬다. 다만, 리폼 제품을 대량 생산하여 판매하는 행위는 상표권 침해에 해당할 수 있다고 밝혔다.</t>
         </is>
       </c>
       <c r="G249" t="inlineStr">
         <is>
-          <t>이 사건은 대법원 판결로 이미 종결되었으며, 명품 브랜드 루이비통이 원고로서 리폼업체를 상대로 제기한 소송에서 패소한 사례입니다. 소송금융은 원고(피해자)를 지원하는 것이 목적이므로, 이 사건은 투자 대상으로서의 신규 원고 발굴 기회가 없으며, 이미 종결된 사건에 해당합니다.</t>
+          <t>대법원 판결로 이미 종결된 사건으로, 소송금융 투자 대상으로서의 신규성이 없음. 해당 사건은 수선업체 사장이 승소하여 피해자가 아니며, 루이비통의 청구가 기각되었음. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H249" t="inlineStr">
         <is>
-          <t>1,500만 원 (루이비통이 청구한 금액)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I249" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J249" t="inlineStr">
         <is>
-          <t>압구정 수선집, 루이비통 이겼다…대법  리폼, 상표권 침해 아냐</t>
+          <t>“리폼, 상표권 침해 아니다”…루이비통 이긴 강남 수선집</t>
         </is>
       </c>
       <c r="K249" t="inlineStr">
         <is>
-          <t>yonhapnewstv.co.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L249" t="inlineStr">
         <is>
           <t>2026-02-26</t>
         </is>
       </c>
       <c r="M249" t="inlineStr">
         <is>
-          <t>http://www.yonhapnewstv.co.kr/AKR20260226181745dOc</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8495218&amp;ref=A</t>
         </is>
       </c>
       <c r="N249" t="inlineStr">
         <is>
-          <t>2026-02-27 00:36:04.942354+00:00</t>
+          <t>2026-02-27 00:42:29.375458+00:00</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B250" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C250" t="inlineStr">
         <is>
-          <t>루이비통</t>
+          <t>루이뷔통</t>
         </is>
       </c>
       <c r="D250" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E250" t="inlineStr">
         <is>
-          <t>1, 2심 승소</t>
+          <t>대법원 파기환송 (특허법원으로 환송)</t>
         </is>
       </c>
       <c r="F250" t="inlineStr">
         <is>
-          <t>한 수선 업체가 고객 요청으로 루이비통 가방을 해체해 새 제품으로 리폼한 것에 대해 루이비통이 상표권 침해 소송을 제기했습니다. 이 소송에서 수선 업체가 1, 2심에서 승소한 것으로 알려졌습니다.</t>
+          <t>대법원은 명품 가방 소유자가 가방을 해체하여 새로운 지갑 등을 제작하는 리폼 행위가 원칙적으로 상표권 침해에 해당하지 않는다고 판결했습니다. 이는 리폼업자에게 1500만원 배상을 명령했던 원심을 파기하고 사건을 특허법원으로 돌려보낸 것으로, 상표권 보호 범위에 대한 중요한 법적 판단을 내렸습니다.</t>
         </is>
       </c>
       <c r="G250" t="inlineStr">
         <is>
-          <t>해당 사건은 수선 업체가 루이비통과의 상표권 침해 소송에서 이미 승소한 것으로 보도되어, 부적합 조건인 '이미 종결된 사건'에 해당합니다. 소송금융은 주로 진행 중이거나 예정된 소송의 원고를 대상으로 하므로, 이미 승소한 사건은 신규 투자 대상으로 적합하지 않습니다.</t>
+          <t>이 사건은 특정 피해자가 대규모 손해배상을 청구하는 전형적인 소송금융 투자 대상이 아닙니다. 대법원이 상표권 침해 여부에 대한 법리를 명확히 한 판례적 성격이 강하며, 피고(리폼업자)가 1, 2심에서 배상 명령을 받았으나 대법원에서 파기환송된 사례입니다. 피해 규모(1500만원)가 소송금융 투자에 적합하다고 보기에는 작고, 집단적 피해가 아닌 개별 사건입니다.</t>
         </is>
       </c>
       <c r="H250" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1500만원</t>
         </is>
       </c>
       <c r="I250" t="inlineStr">
         <is>
-          <t>1명 (수선 업체)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J250" t="inlineStr">
         <is>
-          <t>수선집에 리폼 맡겼다가… 루이비통 겁줬는데  반전</t>
+          <t>대법 “루이뷔통 가방 리폼, 상표권 침해 아냐”</t>
         </is>
       </c>
       <c r="K250" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L250" t="inlineStr">
         <is>
           <t>2026-02-26</t>
         </is>
       </c>
       <c r="M250" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008457345&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>https://www.segye.com/newsView/20260226517590?OutUrl=naver</t>
         </is>
       </c>
       <c r="N250" t="inlineStr">
         <is>
-          <t>2026-02-26 13:32:06.003683+00:00</t>
+          <t>2026-02-27 00:40:16.637143+00:00</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B251" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C251" t="inlineStr">
         <is>
           <t>루이비통</t>
         </is>
       </c>
       <c r="D251" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E251" t="inlineStr">
         <is>
           <t>대법원 파기환송</t>
         </is>
       </c>
       <c r="F251" t="inlineStr">
         <is>
-          <t>대법원이 고객 의뢰에 따른 명품 가방 리폼은 상표권 침해가 아니라고 판결하며, 루이비통이 제기한 손해배상 청구 소송에서 수선업체의 손을 들어주었습니다. 대법원은 리폼 제품이 소유자의 개인적 사용을 목적으로 한다면 상표의 사용에 해당하지 않는다고 판단했습니다. 이 판결은 명품 리폼을 둘러싼 법적 논란에 중요한 선례를 남겼습니다.</t>
+          <t>대법원이 루이비통 가방을 개인적 사용 목적으로 리폼하는 행위는 상표권 침해가 아니라고 첫 판단을 내렸다. 이는 리폼업자 A씨를 상대로 루이비통이 제기한 상표권 침해 소송에서 원심을 파기하고 사건을 특허법원으로 돌려보낸 판결이다. 이번 판결로 리폼업자와 소비자들은 개인적 사용 목적의 리폼에 대해 상표권 침해 우려를 덜게 되었다.</t>
         </is>
       </c>
       <c r="G251" t="inlineStr">
         <is>
-          <t>대법원이 명품 리폼이 상표권 침해가 아니라고 판결하여, 소송의 핵심 쟁점이 이미 해결되었습니다. 잠재적 고객인 수선업체는 이 소송에서 승소했으므로, 소송금융이 지원할 새로운 손해배상 청구 사건이 존재하지 않습니다. 이는 '이미 종결된 사건'이라는 부적합 조건에 해당합니다.</t>
+          <t>대법원 판결로 개인적 사용을 목적으로 한 리폼은 상표권 침해가 아니라는 법리가 확정됨. 이는 리폼업자나 소비자의 권리를 보호하는 판례이며, 소송금융이 지원할 만한 '피해자' 집단이 '가해자'를 상대로 소송을 제기할 새로운 기회를 제공하지 않음. 이미 대법원 판결이 선고되어 해당 사건은 사실상 종결된 상태임 (부적합 조건: 이미 종결된 사건).</t>
         </is>
       </c>
       <c r="H251" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I251" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J251" t="inlineStr">
         <is>
-          <t>명품 가방 리폼, 상표권 침해 아냐 ‥결국 루이비통 패배</t>
+          <t>세계적 명품과 ‘맞짱’뜬 강남 수선집의 승리…대법 “루이비통 가방...</t>
         </is>
       </c>
       <c r="K251" t="inlineStr">
         <is>
-          <t>imnews.imbc.com</t>
+          <t>munhwa.com</t>
         </is>
       </c>
       <c r="L251" t="inlineStr">
         <is>
           <t>2026-02-26</t>
         </is>
       </c>
       <c r="M251" t="inlineStr">
         <is>
-          <t>https://imnews.imbc.com/replay/2026/nwdesk/article/6803561_37004.html</t>
+          <t>https://www.munhwa.com/article/11570973?ref=naver</t>
         </is>
       </c>
       <c r="N251" t="inlineStr">
         <is>
-          <t>2026-02-26 13:30:57.750839+00:00</t>
+          <t>2026-02-27 00:39:26.195201+00:00</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B252" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C252" t="inlineStr">
         <is>
-          <t>루이비통</t>
+          <t>루이비통 (Louis Vuitton)</t>
         </is>
       </c>
       <c r="D252" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E252" t="inlineStr">
         <is>
-          <t>대법원 파기환송 (상표권 침해 아님 판결)</t>
+          <t>대법원 파기환송</t>
         </is>
       </c>
       <c r="F252" t="inlineStr">
         <is>
-          <t>대법원은 루이비통 가방을 수선해 새로운 제품으로 제작하더라도, 소유자가 개인적으로 사용하기 위한 목적이라면 원칙적으로 상표권 침해에 해당하지 않는다고 판결했습니다. 이는 리폼업자 A씨에게 1,500만원의 손해배상을 명령했던 원심을 파기하고 사건을 특허법원으로 돌려보낸 것으로, 리폼업계와 소비자들에게 중요한 법적 선례를 남겼습니다.</t>
+          <t>서울 강남의 명품 리폼 업체가 루이비통을 상대로 한 상표권 침해 소송에서 대법원 승소 판결을 받았습니다. 대법원은 개인이 사용할 목적으로 명품을 리폼하는 것은 상표권 침해가 아니라고 판단하며, 원심을 파기하고 사건을 특허법원으로 돌려보냈습니다. 이 판결은 리폼 업계와 소비자에게 중요한 선례가 될 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G252" t="inlineStr">
         <is>
-          <t>대법원이 리폼업자 A씨의 손을 들어주며 개인적 사용 목적의 리폼은 상표권 침해가 아니라고 판시했습니다. 이는 잠재적 고객(리폼업자)이 이미 최고 법원에서 승소한 사건으로, 소송금융이 투자할 만한 새로운 원고 측 손해배상 청구 기회가 명확하지 않습니다. 핵심 법리가 확정되어 '이미 종결된 사건'에 준하며, 피해 규모도 크지 않습니다.</t>
+          <t>이 사건은 대법원 판결로 법리가 확정되어 리폼 업체의 승소로 종결되었습니다. 이는 향후 유사 사건에서 리폼 업체의 방어에 유리한 선례가 되지만, 로앤굿의 고객인 '원고(피해자)'가 소송금융을 통해 새로운 청구를 제기할 수 있는 기회를 직접적으로 창출하지 않습니다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H252" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I252" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J252" t="inlineStr">
         <is>
-          <t>루이비통 리폼했다 1천여만원 물 뻔한 수선집…대법원  상표권 침해 아...</t>
+          <t>강남 리폼업자, LOUIS VUITTON 이겼다</t>
         </is>
       </c>
       <c r="K252" t="inlineStr">
         <is>
-          <t>imaeil.com</t>
+          <t>donga.com</t>
         </is>
       </c>
       <c r="L252" t="inlineStr">
         <is>
           <t>2026-02-26</t>
         </is>
       </c>
       <c r="M252" t="inlineStr">
         <is>
-          <t>https://www.imaeil.com/page/view/2026022620113537513</t>
+          <t>https://www.donga.com/news/Society/article/all/20260227/133433370/2</t>
         </is>
       </c>
       <c r="N252" t="inlineStr">
         <is>
-          <t>2026-02-26 13:30:24.429855+00:00</t>
+          <t>2026-02-27 00:38:53.325562+00:00</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B253" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C253" t="inlineStr">
         <is>
           <t>루이비통</t>
         </is>
       </c>
       <c r="D253" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E253" t="inlineStr">
         <is>
-          <t>대법원 판결 확정</t>
+          <t>대법원 파기환송, 특허법원 재심리 예정</t>
         </is>
       </c>
       <c r="F253" t="inlineStr">
         <is>
-          <t>루이비통이 명품 가방 리폼업자를 상대로 상표권 침해 소송을 제기했으나, 대법원은 리폼 제품 제공이 상표권 침해가 아니라고 판결하며 리폼업자의 손을 들어줬다. 이번 판결은 국내외 리폼 산업 및 소비자 권리에 상당한 파급효과를 미칠 것으로 예상된다.</t>
+          <t>대법원이 명품가방 리폼업자의 개인적 사용 목적 리폼 행위는 원칙적으로 상표권 침해가 아니라는 첫 확정판결을 내렸다. 다만 리폼업자가 제품을 생산·판매하는 등 자신의 상품으로 유통한 경우 상표권 침해가 될 수 있다고 판단하며, 사건을 특허법원으로 돌려보냈다. 이 판결은 리폼업자 A씨가 루이비통으로부터 상표권 침해로 피소된 사건에서 나왔다.</t>
         </is>
       </c>
       <c r="G253" t="inlineStr">
         <is>
-          <t>대법원 판결로 사건이 이미 종결되어 소송금융 투자 대상으로서의 신규성이 없음 (부적합 조건: 이미 종결된 사건). 해당 판결은 리폼업자의 손을 들어준 것으로, 루이비통의 상표권 침해 주장이 기각된 사례이다. 따라서 새로운 피해자 집단이 루이비통을 상대로 손해배상을 청구할 여지가 있는 사건이 아니며, 오히려 리폼업자들의 방어권이 강화된 법리적 판단이다.</t>
+          <t>적합 조건 2 (상대방에게 자력이 충분함)에 해당하나, 이 사건은 대법원이 리폼업자의 행위가 원칙적으로 상표권 침해가 아니라고 판단한 것으로, 소송금융의 주된 투자 대상인 대규모 금전적 손해배상 청구 사건이 아님. 또한, 개별 사건의 피해 규모(루이비통 청구액 3천만원)가 소송금융 투자 대상으로 보기에 크지 않아 투자 매력이 낮음.</t>
         </is>
       </c>
       <c r="H253" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>루이비통 청구액 3000만원, 1심 판결액 1500만원</t>
         </is>
       </c>
       <c r="I253" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J253" t="inlineStr">
         <is>
-          <t>수선집이 루이비통 이겼다…“리폼, 상표권 침해 아냐”</t>
+          <t>루이비통 울린 동네 수선집</t>
         </is>
       </c>
       <c r="K253" t="inlineStr">
         <is>
-          <t>ichannela.com</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L253" t="inlineStr">
         <is>
           <t>2026-02-26</t>
         </is>
       </c>
       <c r="M253" t="inlineStr">
         <is>
-          <t>https://www.ichannela.com/news/main/news_detailPage.do?publishId=000000516443</t>
+          <t>https://www.mt.co.kr/society/2026/02/27/2026022620005634431</t>
         </is>
       </c>
       <c r="N253" t="inlineStr">
         <is>
-          <t>2026-02-26 13:27:48.637398+00:00</t>
+          <t>2026-02-27 00:38:18.585579+00:00</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B254" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C254" t="inlineStr">
         <is>
           <t>루이비통</t>
         </is>
       </c>
       <c r="D254" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E254" t="inlineStr">
         <is>
-          <t>대법원 최종 승소 판결</t>
+          <t>대법원 파기환송</t>
         </is>
       </c>
       <c r="F254" t="inlineStr">
         <is>
-          <t>프랑스 명품 브랜드 루이비통이 명품 가방을 리폼한 수선집을 상대로 상표권 침해 소송을 제기했으나, 대법원은 수선집의 손을 들어주며 최종 승소 판결을 내렸다. 대법원은 개인적 사용 목적의 리폼은 상거래 유통이 아니므로 상표권 침해에 해당하지 않는다고 판단했다. 이 판결은 명품 리폼에 대한 법적 기준을 명확히 하고, 소비자 및 수선업자에게 유리한 선례를 남겼다.</t>
+          <t>대법원은 루이비통 가방 리폼이 상표권 침해가 아니라고 판결하며, 루이비통이 리폼업체를 상대로 제기한 상표권 침해 금지 및 손해배상 청구 소송의 원심을 파기하고 사건을 환송했습니다. 이 판결로 리폼업체는 상표권 침해 혐의에서 벗어나게 되었습니다.</t>
         </is>
       </c>
       <c r="G254" t="inlineStr">
         <is>
-          <t>이 사건은 대법원의 최종 판결로 이미 종결된 사건으로, 소송금융 투자 대상으로서의 신규성이 없습니다. 대법원 판결은 상표권 침해 여부에 대한 법리를 확정하여 향후 유사 사건의 피고에게 유리한 선례를 제공하지만, 새로운 소송금융 투자 기회를 창출하지는 않습니다.</t>
+          <t>대법원에서 핵심 쟁점인 상표권 침해 여부에 대해 리폼업체(피고)의 손을 들어주며 법리가 확정되었습니다. 이는 소송의 주요 리스크가 해소된 상태로, 소송금융이 투자하여 불확실성을 해소하고 승소 시 수익을 기대하는 전형적인 투자 대상과는 거리가 있습니다. 이미 판결이 선고되어 사건의 주요 부분이 종결된 것으로 볼 수 있습니다.</t>
         </is>
       </c>
       <c r="H254" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I254" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J254" t="inlineStr">
         <is>
-          <t>佛명품 무릎 꿇린 동네 수선집… 대법 “루이비통 리폼 불법 아니다”</t>
+          <t>[땅, 땅… 오늘의 판결] “루이비통 가방 리폼 상표권 침해 아니다”</t>
         </is>
       </c>
       <c r="K254" t="inlineStr">
         <is>
-          <t>seoul.co.kr</t>
+          <t>chosun.com</t>
         </is>
       </c>
       <c r="L254" t="inlineStr">
         <is>
           <t>2026-02-26</t>
         </is>
       </c>
       <c r="M254" t="inlineStr">
         <is>
-          <t>https://www.seoul.co.kr/news/society/law/2026/02/27/20260227010001?wlog_tag3=naver</t>
+          <t>https://www.chosun.com/national/court_law/2026/02/27/JDMMKRGGBBBQTCG7A6QHO2OKKM/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
         </is>
       </c>
       <c r="N254" t="inlineStr">
         <is>
-          <t>2026-02-26 13:26:11.693725+00:00</t>
+          <t>2026-02-27 00:37:47.267444+00:00</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B255" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C255" t="inlineStr">
         <is>
           <t>루이비통</t>
         </is>
       </c>
       <c r="D255" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E255" t="inlineStr">
         <is>
-          <t>대법원 판결 확정</t>
+          <t>대법원 파기환송</t>
         </is>
       </c>
       <c r="F255" t="inlineStr">
         <is>
-          <t>루이비통이 강남의 한 수선업체를 상대로 가방 리폼이 상표권 침해라며 제기한 소송에서 대법원이 수선업체의 손을 들어줬습니다. 대법원은 개인적 사용을 목적으로 한 리폼은 상표권 침해가 아니라고 판결하며 4년간의 법정 다툼이 마무리되었습니다. 이 판결로 수선업계와 고객들은 한시름 놓게 되었습니다.</t>
+          <t>대법원은 명품 가방을 개인 사용 목적으로 리폼하는 것은 상표권 침해로 볼 수 없다고 판결하며, 루이비통이 수선업자를 상대로 제기한 상표권 침해 및 손해배상 청구 소송의 원심을 파기환송했습니다. 이는 리폼 서비스의 상표권 침해 여부에 대한 대법원의 첫 판례로, 수선업자의 손을 들어준 결과입니다.</t>
         </is>
       </c>
       <c r="G255" t="inlineStr">
         <is>
-          <t>대법원 판결로 이미 종결된 사건으로, 소송금융 투자 대상으로서의 신규성이 없습니다. (부적합 조건: 이미 종결된 사건)</t>
+          <t>본 사건은 명품 브랜드 루이비통이 수선업자를 상대로 제기한 상표권 침해 소송에서 수선업자가 대법원에서 승소한 사례입니다. 소송금융은 주로 원고의 손해배상 청구를 지원하므로, 피고가 승소한 이 사건은 직접적인 투자 대상이 되기 어렵습니다. 또한, 루이비통이 청구한 손해배상액(3천만원)은 소송금융 투자에 적합한 대규모 피해로 보기 어렵습니다.</t>
         </is>
       </c>
       <c r="H255" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I255" t="inlineStr">
         <is>
-          <t>1명 (수선업체 사장)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J255" t="inlineStr">
         <is>
-          <t>“리폼, 상표권 침해 아니다”…루이비통 이긴 강남 수선집</t>
+          <t>명품 가방 수선업자 ‘리폼 소송’서 루이비통 이겼다</t>
         </is>
       </c>
       <c r="K255" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L255" t="inlineStr">
         <is>
           <t>2026-02-26</t>
         </is>
       </c>
       <c r="M255" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8494781&amp;ref=A</t>
+          <t>https://www.khan.co.kr/article/202602262111025</t>
         </is>
       </c>
       <c r="N255" t="inlineStr">
         <is>
-          <t>2026-02-26 13:24:58.417069+00:00</t>
+          <t>2026-02-27 00:36:39.154922+00:00</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B256" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C256" t="inlineStr">
         <is>
           <t>루이비통</t>
         </is>
       </c>
       <c r="D256" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E256" t="inlineStr">
         <is>
-          <t>대법원 파기환송 (리폼업자 승소 취지)</t>
+          <t>대법원 파기환송</t>
         </is>
       </c>
       <c r="F256" t="inlineStr">
         <is>
-          <t>대법원이 개인적 사용 목적의 명품 리폼 서비스는 상표권 침해에 해당하지 않는다고 판단했습니다. 루이비통이 리폼업자를 상대로 제기한 상표권 침해 소송에서 원심을 파기하고 사건을 특허법원으로 돌려보냈습니다. 이는 리폼업자의 상표권 침해에 대한 대법원의 첫 판단으로, 리폼업자에게 유리한 법적 기준을 제시했습니다.</t>
+          <t>루이비통이 명품 가방 리폼을 한 수선집을 상대로 제기한 상표권 침해 소송에서 대법원은 수선집의 손을 들어줬다. 대법원은 개인적 사용 목적의 리폼은 상표의 사용에 해당하지 않아 상표권 침해가 성립하지 않는다고 판결하며 원심을 파기환송했다. 이 판결은 명품 리폼 시장에 중요한 법적 기준을 제시했다.</t>
         </is>
       </c>
       <c r="G256" t="inlineStr">
         <is>
-          <t>대법원 판결로 개인적 사용 목적의 명품 리폼 서비스가 상표권 침해에 해당하지 않는다는 법리가 확정되어, 상표권자(루이비통)가 리폼업자를 상대로 승소할 가능성이 낮아졌습니다. 이는 소송금융이 일반적으로 투자하는 피해자 측의 손해배상 청구 사건과는 성격이 다르며, 새로운 투자 기회를 창출하기 어렵습니다.</t>
+          <t>이 사건은 이미 대법원 판결을 통해 핵심 법리가 확정된 사례로, 수선집이 최종 승소하여 상표권 침해가 아니라는 판단을 받았다. 이는 새로운 피해자 집단이 소송금융을 통해 손해배상을 청구할 만한 '피해 발생' 사건이 아니며, 이미 법적 쟁점이 상당 부분 해소된 '종결된 사건'에 해당한다.</t>
         </is>
       </c>
       <c r="H256" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I256" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J256" t="inlineStr">
         <is>
-          <t>루이비통 가방 해체 후 새로 만든 수선집… 개인이 요청한 리폼, 상표권...</t>
+          <t>佛명품 무릎 꿇린 동네 수선집… 대법 “루이비통 리폼 불법 아니다”</t>
         </is>
       </c>
       <c r="K256" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>seoul.co.kr</t>
         </is>
       </c>
       <c r="L256" t="inlineStr">
         <is>
           <t>2026-02-26</t>
         </is>
       </c>
       <c r="M256" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202602261847094192</t>
+          <t>https://www.seoul.co.kr/news/society/law/2026/02/27/20260227010008?wlog_tag3=naver</t>
         </is>
       </c>
       <c r="N256" t="inlineStr">
         <is>
-          <t>2026-02-26 13:21:21.316038+00:00</t>
+          <t>2026-02-27 00:36:14.475891+00:00</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B257" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C257" t="inlineStr">
         <is>
           <t>루이비통</t>
         </is>
       </c>
       <c r="D257" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E257" t="inlineStr">
         <is>
-          <t>대법원 파기환송</t>
+          <t>대법원 파기환송 (리폼업체 승소)</t>
         </is>
       </c>
       <c r="F257" t="inlineStr">
         <is>
-          <t>대법원은 개인적 사용 목적의 명품 수선 요청을 받아 리폼 서비스를 제공하는 행위는 상표권 침해에 해당하지 않는다고 판결했다. 루이비통이 리폼업자를 상대로 낸 상표권 침해 및 손해배상 청구 소송에서 원고 승소한 원심 판결을 파기하고 특허법원으로 사건을 돌려보냈다. 이는 개인적 사용 목적의 리폼에 대한 상표법상 '상표의 사용' 여부를 명확히 한 판결이다.</t>
+          <t>대법원이 명품 브랜드 루이비통이 강남 압구정 리폼업체를 상대로 낸 상표권 침해 소송에서 리폼업체의 손을 들어줬습니다. 대법원은 개인적 사용 목적의 명품 수선 요청을 받아 리폼 서비스를 제공하는 행위는 상표권 침해에 해당하지 않는다고 판단하며, 관련 법리에 대한 첫 판례를 제시했습니다.</t>
         </is>
       </c>
       <c r="G257" t="inlineStr">
         <is>
-          <t>대법원이 개인적 사용 목적의 명품 리폼은 상표권 침해가 아니라고 판시하여 핵심 법리가 확정됨. 이는 소송금융이 새로운 사건 발굴이나 복잡한 법리 다툼을 통해 대규모 손해배상을 추구하는 경우와는 거리가 있음. 집단적 피해나 대규모 피해 금액이 확인되지 않으며, 이미 대법원 판결이 나온 사건으로 신규 투자 매력이 낮음.</t>
+          <t>이 사건은 대법원 판결로 이미 종결되었으며, 명품 브랜드 루이비통이 원고로서 리폼업체를 상대로 제기한 소송에서 패소한 사례입니다. 소송금융은 원고(피해자)를 지원하는 것이 목적이므로, 이 사건은 투자 대상으로서의 신규 원고 발굴 기회가 없으며, 이미 종결된 사건에 해당합니다.</t>
         </is>
       </c>
       <c r="H257" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1,500만 원 (루이비통이 청구한 금액)</t>
         </is>
       </c>
       <c r="I257" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J257" t="inlineStr">
         <is>
-          <t>대법  개인적 사용 목적 명품 리폼, 상표권 침해 아냐</t>
+          <t>압구정 수선집, 루이비통 이겼다…대법  리폼, 상표권 침해 아냐</t>
         </is>
       </c>
       <c r="K257" t="inlineStr">
         <is>
           <t>yonhapnewstv.co.kr</t>
         </is>
       </c>
       <c r="L257" t="inlineStr">
         <is>
           <t>2026-02-26</t>
         </is>
       </c>
       <c r="M257" t="inlineStr">
         <is>
-          <t>http://www.yonhapnewstv.co.kr/MYH202602261842024Xe</t>
+          <t>http://www.yonhapnewstv.co.kr/AKR20260226181745dOc</t>
         </is>
       </c>
       <c r="N257" t="inlineStr">
         <is>
-          <t>2026-02-26 13:20:52.907274+00:00</t>
+          <t>2026-02-27 00:36:04.942354+00:00</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B258" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C258" t="inlineStr"/>
+      <c r="C258" t="inlineStr">
+        <is>
+          <t>루이비통</t>
+        </is>
+      </c>
       <c r="D258" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E258" t="inlineStr">
         <is>
-          <t>일부 승소</t>
+          <t>1, 2심 승소</t>
         </is>
       </c>
       <c r="F258" t="inlineStr">
         <is>
-          <t>한국가스공사의 지난해 영업이익이 전년 대비 감소한 가운데, KC-1(한국형 화물창) 관련 소송에서 일부 승소하여 1205억 원의 충당부채를 환입했다고 밝혔다. 이는 가스공사의 재무 개선에 기여했다.</t>
+          <t>한 수선 업체가 고객 요청으로 루이비통 가방을 해체해 새 제품으로 리폼한 것에 대해 루이비통이 상표권 침해 소송을 제기했습니다. 이 소송에서 수선 업체가 1, 2심에서 승소한 것으로 알려졌습니다.</t>
         </is>
       </c>
       <c r="G258" t="inlineStr">
         <is>
-          <t>기사 본문에 'KC-1(한국형 화물창) 소송은 일부 승소에 따라'라고 명시되어 있어, 해당 소송이 이미 판결 선고 단계에 도달했음을 알 수 있습니다. 이는 '부적합 조건: 이미 종결된 사건'에 해당하거나, 최소한 소송금융 투자를 위한 신규 사건 발굴 대상으로는 적합하지 않습니다.</t>
+          <t>해당 사건은 수선 업체가 루이비통과의 상표권 침해 소송에서 이미 승소한 것으로 보도되어, 부적합 조건인 '이미 종결된 사건'에 해당합니다. 소송금융은 주로 진행 중이거나 예정된 소송의 원고를 대상으로 하므로, 이미 승소한 사건은 신규 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H258" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I258" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (수선 업체)</t>
         </is>
       </c>
       <c r="J258" t="inlineStr">
         <is>
-          <t>가스공사, 지난해 영업이익 2조1000억원…전년比 30% ↓</t>
+          <t>수선집에 리폼 맡겼다가… 루이비통 겁줬는데  반전</t>
         </is>
       </c>
       <c r="K258" t="inlineStr">
         <is>
-          <t>ziksir.com</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L258" t="inlineStr">
         <is>
           <t>2026-02-26</t>
         </is>
       </c>
       <c r="M258" t="inlineStr">
         <is>
-          <t>https://www.ziksir.com/news/articleView.html?idxno=125315</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008457345&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N258" t="inlineStr">
         <is>
-          <t>2026-02-26 13:20:39.545176+00:00</t>
+          <t>2026-02-26 13:32:06.003683+00:00</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B259" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C259" t="inlineStr">
         <is>
           <t>루이비통</t>
         </is>
       </c>
       <c r="D259" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E259" t="inlineStr">
         <is>
-          <t>대법원 파기환송 (상표권 침해 여부 법리 확정)</t>
+          <t>대법원 파기환송</t>
         </is>
       </c>
       <c r="F259" t="inlineStr">
         <is>
-          <t>대법원은 루이비통 가방을 개인적 사용 목적으로 리폼하는 행위는 상표권 침해가 아니라는 판결을 내렸다. 이는 기존 1, 2심 판결을 뒤집은 것으로, 리폼 행위의 법적 정당성에 대한 최초의 대법원 기준을 제시했다. 다만 리폼업자가 주도하여 제품을 양산, 유통하는 경우는 침해로 볼 수 있다고 덧붙였다.</t>
+          <t>대법원이 고객 의뢰에 따른 명품 가방 리폼은 상표권 침해가 아니라고 판결하며, 루이비통이 제기한 손해배상 청구 소송에서 수선업체의 손을 들어주었습니다. 대법원은 리폼 제품이 소유자의 개인적 사용을 목적으로 한다면 상표의 사용에 해당하지 않는다고 판단했습니다. 이 판결은 명품 리폼을 둘러싼 법적 논란에 중요한 선례를 남겼습니다.</t>
         </is>
       </c>
       <c r="G259" t="inlineStr">
         <is>
-          <t>이 사건은 대법원 판결로 상표권 침해 여부에 대한 법적 기준이 확립된 사례로, 특정 피해자가 피고를 상대로 손해배상을 청구할 새로운 소송 기회를 발굴하기 어렵다. 이미 법리적 판단이 종결된 사건이며, 소송금융은 주로 원고의 손해배상 청구를 지원하므로 적합하지 않다. (부적합 조건: 이미 종결된 사건)</t>
+          <t>대법원이 명품 리폼이 상표권 침해가 아니라고 판결하여, 소송의 핵심 쟁점이 이미 해결되었습니다. 잠재적 고객인 수선업체는 이 소송에서 승소했으므로, 소송금융이 지원할 새로운 손해배상 청구 사건이 존재하지 않습니다. 이는 '이미 종결된 사건'이라는 부적합 조건에 해당합니다.</t>
         </is>
       </c>
       <c r="H259" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I259" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J259" t="inlineStr">
         <is>
-          <t>루이비통 가방 리폼 상표권 침해 아니다</t>
+          <t>명품 가방 리폼, 상표권 침해 아냐 ‥결국 루이비통 패배</t>
         </is>
       </c>
       <c r="K259" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>imnews.imbc.com</t>
         </is>
       </c>
       <c r="L259" t="inlineStr">
         <is>
           <t>2026-02-26</t>
         </is>
       </c>
       <c r="M259" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/11973324</t>
+          <t>https://imnews.imbc.com/replay/2026/nwdesk/article/6803561_37004.html</t>
         </is>
       </c>
       <c r="N259" t="inlineStr">
         <is>
-          <t>2026-02-26 13:11:59.562709+00:00</t>
+          <t>2026-02-26 13:30:57.750839+00:00</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B260" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C260" t="inlineStr">
         <is>
           <t>루이비통</t>
         </is>
       </c>
       <c r="D260" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E260" t="inlineStr">
         <is>
-          <t>대법원 파기환송</t>
+          <t>대법원 파기환송 (상표권 침해 아님 판결)</t>
         </is>
       </c>
       <c r="F260" t="inlineStr">
         <is>
-          <t>루이비통이 리폼업자 A씨를 상대로 상표권 침해금지 및 손해배상 청구 소송을 제기했으며, 대법원은 원심 판결을 파기·환송했습니다. 루이비통은 A씨에게 1500만원을 청구하고 있습니다.</t>
+          <t>대법원은 루이비통 가방을 수선해 새로운 제품으로 제작하더라도, 소유자가 개인적으로 사용하기 위한 목적이라면 원칙적으로 상표권 침해에 해당하지 않는다고 판결했습니다. 이는 리폼업자 A씨에게 1,500만원의 손해배상을 명령했던 원심을 파기하고 사건을 특허법원으로 돌려보낸 것으로, 리폼업계와 소비자들에게 중요한 법적 선례를 남겼습니다.</t>
         </is>
       </c>
       <c r="G260" t="inlineStr">
         <is>
-          <t>로앤굿의 고객은 원고(피해자)인데, 본 사건에서는 루이비통이 원고로서 리폼업자 A씨를 상대로 상표권 침해 및 손해배상 소송을 제기한 상황입니다. 소송금융은 통상적으로 피해자(원고)를 지원하여 대기업 등 자력 있는 상대방으로부터 손해배상을 받는 구조이므로, 본 사건은 투자 대상으로서의 적합성이 낮습니다. 또한, 청구 금액 1500만원은 소송금융 투자 대상으로 보기에 규모가 작습니다.</t>
+          <t>대법원이 리폼업자 A씨의 손을 들어주며 개인적 사용 목적의 리폼은 상표권 침해가 아니라고 판시했습니다. 이는 잠재적 고객(리폼업자)이 이미 최고 법원에서 승소한 사건으로, 소송금융이 투자할 만한 새로운 원고 측 손해배상 청구 기회가 명확하지 않습니다. 핵심 법리가 확정되어 '이미 종결된 사건'에 준하며, 피해 규모도 크지 않습니다.</t>
         </is>
       </c>
       <c r="H260" t="inlineStr">
         <is>
-          <t>1500만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I260" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J260" t="inlineStr">
         <is>
-          <t>명품 가방 리폼했다 '날벼락'… 1500만원 내라  무슨 일이</t>
+          <t>루이비통 리폼했다 1천여만원 물 뻔한 수선집…대법원  상표권 침해 아...</t>
         </is>
       </c>
       <c r="K260" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>imaeil.com</t>
         </is>
       </c>
       <c r="L260" t="inlineStr">
         <is>
           <t>2026-02-26</t>
         </is>
       </c>
       <c r="M260" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/2026022677241</t>
+          <t>https://www.imaeil.com/page/view/2026022620113537513</t>
         </is>
       </c>
       <c r="N260" t="inlineStr">
         <is>
-          <t>2026-02-26 13:11:12.503069+00:00</t>
+          <t>2026-02-26 13:30:24.429855+00:00</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B261" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C261" t="inlineStr">
         <is>
           <t>루이비통</t>
         </is>
       </c>
       <c r="D261" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E261" t="inlineStr">
         <is>
-          <t>대법원 파기환송</t>
+          <t>대법원 판결 확정</t>
         </is>
       </c>
       <c r="F261" t="inlineStr">
         <is>
-          <t>대법원이 명품 가방 유료 리폼 서비스가 원칙적으로 상표권 침해가 아니라는 취지의 판결을 내렸다. 다만 리폼업자가 실질적으로 자신의 제품을 생산·판매하는 등 거래시장에 유통한 경우에는 상표권 침해가 성립할 수 있다고 판시하며, 항소심 판결을 파기하고 사건을 특허법원으로 돌려보냈다. 이는 리폼 행위의 상표권 침해 여부에 대한 법리를 처음으로 선언한 판결이다.</t>
+          <t>루이비통이 명품 가방 리폼업자를 상대로 상표권 침해 소송을 제기했으나, 대법원은 리폼 제품 제공이 상표권 침해가 아니라고 판결하며 리폼업자의 손을 들어줬다. 이번 판결은 국내외 리폼 산업 및 소비자 권리에 상당한 파급효과를 미칠 것으로 예상된다.</t>
         </is>
       </c>
       <c r="G261" t="inlineStr">
         <is>
-          <t>대법원 판결로 상표권 침해 여부에 대한 법리가 확정된 사건으로, 새로운 소송금융 투자 기회를 발굴하는 사건이라기보다는 기존 법리를 확인하고 해석하는 판례에 해당합니다. 집단적 피해나 대규모 피해자 발생 사건이 아니며, 소송금융 투자 대상으로서의 신규성이 낮습니다.</t>
+          <t>대법원 판결로 사건이 이미 종결되어 소송금융 투자 대상으로서의 신규성이 없음 (부적합 조건: 이미 종결된 사건). 해당 판결은 리폼업자의 손을 들어준 것으로, 루이비통의 상표권 침해 주장이 기각된 사례이다. 따라서 새로운 피해자 집단이 루이비통을 상대로 손해배상을 청구할 여지가 있는 사건이 아니며, 오히려 리폼업자들의 방어권이 강화된 법리적 판단이다.</t>
         </is>
       </c>
       <c r="H261" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I261" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J261" t="inlineStr">
         <is>
-          <t>루이비통 유료 리폼 후 소유자에게 반환  상표권 침해 아냐  대법원 판...</t>
+          <t>수선집이 루이비통 이겼다…“리폼, 상표권 침해 아냐”</t>
         </is>
       </c>
       <c r="K261" t="inlineStr">
         <is>
-          <t>joongdo.co.kr</t>
+          <t>ichannela.com</t>
         </is>
       </c>
       <c r="L261" t="inlineStr">
         <is>
           <t>2026-02-26</t>
         </is>
       </c>
       <c r="M261" t="inlineStr">
         <is>
-          <t>https://www.joongdo.co.kr/web/view.php?key=20260226010008414</t>
+          <t>https://www.ichannela.com/news/main/news_detailPage.do?publishId=000000516443</t>
         </is>
       </c>
       <c r="N261" t="inlineStr">
         <is>
-          <t>2026-02-26 13:10:26.172478+00:00</t>
+          <t>2026-02-26 13:27:48.637398+00:00</t>
         </is>
       </c>
     </row>
     <row r="262">
       <c r="A262" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B262" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C262" t="inlineStr">
         <is>
           <t>루이비통</t>
         </is>
       </c>
       <c r="D262" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E262" t="inlineStr">
         <is>
-          <t>대법원 파기환송 (법리 확정)</t>
+          <t>대법원 최종 승소 판결</t>
         </is>
       </c>
       <c r="F262" t="inlineStr">
         <is>
-          <t>대법원이 명품 리폼업체가 루이비통을 상대로 제기된 상표권 침해 소송에서 리폼업체의 손을 들어줬습니다. 개인이 사용할 목적으로 명품을 리폼하는 것은 상표권 침해가 아니라는 취지의 대법원 판결은 이번이 처음으로, 리폼업계와 소비자들에게 중요한 선례가 될 것으로 보입니다.</t>
+          <t>프랑스 명품 브랜드 루이비통이 명품 가방을 리폼한 수선집을 상대로 상표권 침해 소송을 제기했으나, 대법원은 수선집의 손을 들어주며 최종 승소 판결을 내렸다. 대법원은 개인적 사용 목적의 리폼은 상거래 유통이 아니므로 상표권 침해에 해당하지 않는다고 판단했다. 이 판결은 명품 리폼에 대한 법적 기준을 명확히 하고, 소비자 및 수선업자에게 유리한 선례를 남겼다.</t>
         </is>
       </c>
       <c r="G262" t="inlineStr">
         <is>
-          <t>대법원 판결로 개인적 용도의 명품 리폼이 상표권 침해에 해당하지 않는다는 법리가 확정되어, 이와 관련된 새로운 소송금융 투자 기회는 낮습니다. 이미 종결된 사건(법리 확정)에 해당하며, 새로운 피해자 집단이 발생하여 손해배상을 청구할 여지가 적습니다.</t>
+          <t>이 사건은 대법원의 최종 판결로 이미 종결된 사건으로, 소송금융 투자 대상으로서의 신규성이 없습니다. 대법원 판결은 상표권 침해 여부에 대한 법리를 확정하여 향후 유사 사건의 피고에게 유리한 선례를 제공하지만, 새로운 소송금융 투자 기회를 창출하지는 않습니다.</t>
         </is>
       </c>
       <c r="H262" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I262" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J262" t="inlineStr">
         <is>
-          <t>루이비통이 수선업자에 졌다…대법 “리폼은 상표권 침해 아니다”</t>
+          <t>佛명품 무릎 꿇린 동네 수선집… 대법 “루이비통 리폼 불법 아니다”</t>
         </is>
       </c>
       <c r="K262" t="inlineStr">
         <is>
-          <t>donga.com</t>
+          <t>seoul.co.kr</t>
         </is>
       </c>
       <c r="L262" t="inlineStr">
         <is>
           <t>2026-02-26</t>
         </is>
       </c>
       <c r="M262" t="inlineStr">
         <is>
-          <t>https://www.donga.com/news/Society/article/all/20260226/133429334/1</t>
+          <t>https://www.seoul.co.kr/news/society/law/2026/02/27/20260227010001?wlog_tag3=naver</t>
         </is>
       </c>
       <c r="N262" t="inlineStr">
         <is>
-          <t>2026-02-26 13:06:05.167365+00:00</t>
+          <t>2026-02-26 13:26:11.693725+00:00</t>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="A263" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B263" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C263" t="inlineStr">
         <is>
-          <t>리폼 업자 A씨</t>
+          <t>루이비통</t>
         </is>
       </c>
       <c r="D263" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E263" t="inlineStr">
         <is>
-          <t>대법원 상고심에서 원심 파기</t>
+          <t>대법원 판결 확정</t>
         </is>
       </c>
       <c r="F263" t="inlineStr">
         <is>
-          <t>대법원은 루이비통 말레띠에가 리폼 업자 A씨를 상대로 제기한 상표권 침해금지 및 손해배상 청구 소송 상고심에서, A씨가 루이비통에게 1500만원을 지급해야 한다는 원심 판단을 파기했다. 이는 상표권 침해 여부 및 손해배상 책임에 대한 대법원의 판단이 있었음을 보여준다.</t>
+          <t>루이비통이 강남의 한 수선업체를 상대로 가방 리폼이 상표권 침해라며 제기한 소송에서 대법원이 수선업체의 손을 들어줬습니다. 대법원은 개인적 사용을 목적으로 한 리폼은 상표권 침해가 아니라고 판결하며 4년간의 법정 다툼이 마무리되었습니다. 이 판결로 수선업계와 고객들은 한시름 놓게 되었습니다.</t>
         </is>
       </c>
       <c r="G263" t="inlineStr">
         <is>
-          <t>소송금융은 일반적으로 자금력이 부족한 원고(피해자)를 지원하는 목적이나, 본 사건의 원고인 루이비통은 대기업으로 소송금융의 대상이 아님. 또한, 소송이 이미 대법원 상고심 판결 단계에 있어 신규 투자 기회가 적음. (적합 조건 2, 부적합 조건 '이미 종결된 사건'에 해당)</t>
+          <t>대법원 판결로 이미 종결된 사건으로, 소송금융 투자 대상으로서의 신규성이 없습니다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H263" t="inlineStr">
         <is>
-          <t>1500만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I263" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1명 (수선업체 사장)</t>
         </is>
       </c>
       <c r="J263" t="inlineStr">
         <is>
-          <t>'최고중진회의' 부활한다…국민의힘 중진들, 장동혁에 '돌파구 마련' 촉...</t>
+          <t>“리폼, 상표권 침해 아니다”…루이비통 이긴 강남 수선집</t>
         </is>
       </c>
       <c r="K263" t="inlineStr">
         <is>
-          <t>dailian.co.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L263" t="inlineStr">
         <is>
           <t>2026-02-26</t>
         </is>
       </c>
       <c r="M263" t="inlineStr">
         <is>
-          <t>https://www.dailian.co.kr/news/view/1614818/?sc=Naver</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8494781&amp;ref=A</t>
         </is>
       </c>
       <c r="N263" t="inlineStr">
         <is>
-          <t>2026-02-26 13:05:43.835593+00:00</t>
+          <t>2026-02-26 13:24:58.417069+00:00</t>
         </is>
       </c>
     </row>
     <row r="264">
       <c r="A264" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B264" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C264" t="inlineStr">
         <is>
           <t>루이비통</t>
         </is>
       </c>
       <c r="D264" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E264" t="inlineStr">
         <is>
-          <t>대법원 파기환송</t>
+          <t>대법원 파기환송 (리폼업자 승소 취지)</t>
         </is>
       </c>
       <c r="F264" t="inlineStr">
         <is>
-          <t>대법원이 명품 브랜드 루이비통이 리폼업자를 상대로 제기한 상표권 침해 금지 및 손해배상 청구 소송에서 원고 승소한 원심 판결을 파기하고 특허법원으로 사건을 돌려보냈다. 이는 리폼업자의 상표권 침해 여부에 대한 재판단이 필요하다는 의미이다.</t>
+          <t>대법원이 개인적 사용 목적의 명품 리폼 서비스는 상표권 침해에 해당하지 않는다고 판단했습니다. 루이비통이 리폼업자를 상대로 제기한 상표권 침해 소송에서 원심을 파기하고 사건을 특허법원으로 돌려보냈습니다. 이는 리폼업자의 상표권 침해에 대한 대법원의 첫 판단으로, 리폼업자에게 유리한 법적 기준을 제시했습니다.</t>
         </is>
       </c>
       <c r="G264" t="inlineStr">
         <is>
-          <t>대법원이 원심 판결을 파기환송하여 리폼업자의 상표권 침해 책임이 불명확해졌습니다. 또한, 피고가 개인 리폼업자로 보여 자력 확보가 어려울 수 있으며, 집단적 피해나 대규모 피해가 확인되지 않습니다.</t>
+          <t>대법원 판결로 개인적 사용 목적의 명품 리폼 서비스가 상표권 침해에 해당하지 않는다는 법리가 확정되어, 상표권자(루이비통)가 리폼업자를 상대로 승소할 가능성이 낮아졌습니다. 이는 소송금융이 일반적으로 투자하는 피해자 측의 손해배상 청구 사건과는 성격이 다르며, 새로운 투자 기회를 창출하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H264" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I264" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J264" t="inlineStr">
         <is>
-          <t>‘명품 리폼 소송’ 大法서 판결 뒤집혀</t>
+          <t>루이비통 가방 해체 후 새로 만든 수선집… 개인이 요청한 리폼, 상표권...</t>
         </is>
       </c>
       <c r="K264" t="inlineStr">
         <is>
-          <t>siminilbo.co.kr</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L264" t="inlineStr">
         <is>
           <t>2026-02-26</t>
         </is>
       </c>
       <c r="M264" t="inlineStr">
         <is>
-          <t>https://www.siminilbo.co.kr/news/newsview.php?ncode=1160291459630333</t>
+          <t>http://www.fnnews.com/news/202602261847094192</t>
         </is>
       </c>
       <c r="N264" t="inlineStr">
         <is>
-          <t>2026-02-26 13:04:17.393020+00:00</t>
+          <t>2026-02-26 13:21:21.316038+00:00</t>
         </is>
       </c>
     </row>
     <row r="265">
       <c r="A265" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B265" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C265" t="inlineStr">
         <is>
           <t>루이비통</t>
         </is>
       </c>
       <c r="D265" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E265" t="inlineStr">
         <is>
           <t>대법원 파기환송</t>
         </is>
       </c>
       <c r="F265" t="inlineStr">
         <is>
-          <t>대법원은 명품가방 리폼업자 A씨가 개인 사용 목적으로 가방을 리폼한 행위는 상표권 침해가 아니라고 판시하며, 루이비통이 제기한 상표권 침해금지 및 손해배상 청구 소송의 원심을 파기하고 특허법원으로 환송했다. 이번 판결은 명품 리폼의 상표권 침해 여부에 대한 중요한 법적 기준을 제시한 것으로 평가된다.</t>
+          <t>대법원은 개인적 사용 목적의 명품 수선 요청을 받아 리폼 서비스를 제공하는 행위는 상표권 침해에 해당하지 않는다고 판결했다. 루이비통이 리폼업자를 상대로 낸 상표권 침해 및 손해배상 청구 소송에서 원고 승소한 원심 판결을 파기하고 특허법원으로 사건을 돌려보냈다. 이는 개인적 사용 목적의 리폼에 대한 상표법상 '상표의 사용' 여부를 명확히 한 판결이다.</t>
         </is>
       </c>
       <c r="G265" t="inlineStr">
         <is>
-          <t>이 사건은 대법원에서 개인 사용 목적의 명품 리폼은 상표권 침해가 아니라는 법리를 제시하며 원고(루이비통)에게 불리한 판결을 내린 경우이다. 소송금융은 주로 원고의 승소 가능성이 높을 때 투자하므로, 원고인 루이비통에게는 투자 매력이 낮다. 또한, 이미 대법원 판결로 법리가 확정된 사건으로 신규 투자 발굴 대상으로서의 적합성이 떨어진다.</t>
+          <t>대법원이 개인적 사용 목적의 명품 리폼은 상표권 침해가 아니라고 판시하여 핵심 법리가 확정됨. 이는 소송금융이 새로운 사건 발굴이나 복잡한 법리 다툼을 통해 대규모 손해배상을 추구하는 경우와는 거리가 있음. 집단적 피해나 대규모 피해 금액이 확인되지 않으며, 이미 대법원 판결이 나온 사건으로 신규 투자 매력이 낮음.</t>
         </is>
       </c>
       <c r="H265" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I265" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J265" t="inlineStr">
         <is>
-          <t>[판결] 대법  명품가방 리폼, 개인 사용 목적이면 상표권 침해 아냐</t>
+          <t>대법  개인적 사용 목적 명품 리폼, 상표권 침해 아냐</t>
         </is>
       </c>
       <c r="K265" t="inlineStr">
         <is>
-          <t>lawtimes.co.kr</t>
+          <t>yonhapnewstv.co.kr</t>
         </is>
       </c>
       <c r="L265" t="inlineStr">
         <is>
           <t>2026-02-26</t>
         </is>
       </c>
       <c r="M265" t="inlineStr">
         <is>
-          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=216920</t>
+          <t>http://www.yonhapnewstv.co.kr/MYH202602261842024Xe</t>
         </is>
       </c>
       <c r="N265" t="inlineStr">
         <is>
-          <t>2026-02-26 13:04:06.337345+00:00</t>
+          <t>2026-02-26 13:20:52.907274+00:00</t>
         </is>
       </c>
     </row>
     <row r="266">
       <c r="A266" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B266" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C266" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C266" t="inlineStr"/>
       <c r="D266" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E266" t="inlineStr">
         <is>
-          <t>대법원 파기환송</t>
+          <t>일부 승소</t>
         </is>
       </c>
       <c r="F266" t="inlineStr">
         <is>
-          <t>대법원은 명품 가방을 소비자의 요청에 따라 리폼한 수선업자의 행위가 원칙적으로 상표권 침해에 해당하지 않는다고 판시하며 원심을 파기·환송했습니다. 이번 판결은 상표권의 본질이 출처 표시 기능 보호에 있음을 재확인하고, 소비자의 '리폼해서 오래 쓸 권리'를 사법적으로 확인한 역사적 결정으로 평가됩니다.</t>
+          <t>한국가스공사의 지난해 영업이익이 전년 대비 감소한 가운데, KC-1(한국형 화물창) 관련 소송에서 일부 승소하여 1205억 원의 충당부채를 환입했다고 밝혔다. 이는 가스공사의 재무 개선에 기여했다.</t>
         </is>
       </c>
       <c r="G266" t="inlineStr">
         <is>
-          <t>대법원 판결로 명품 가방 리폼 행위가 원칙적으로 상표권 침해에 해당하지 않는다는 법리가 확정되었습니다. 이는 소송금융 투자 대상으로서의 신규 사건 발굴이 어렵고, 이미 법적 쟁점이 해소된 '종결된 사건'의 성격이 강합니다. 새로운 소송을 위한 자금 조달 기회가 적습니다.</t>
+          <t>기사 본문에 'KC-1(한국형 화물창) 소송은 일부 승소에 따라'라고 명시되어 있어, 해당 소송이 이미 판결 선고 단계에 도달했음을 알 수 있습니다. 이는 '부적합 조건: 이미 종결된 사건'에 해당하거나, 최소한 소송금융 투자를 위한 신규 사건 발굴 대상으로는 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H266" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I266" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J266" t="inlineStr">
         <is>
-          <t>오픈넷,  대법원, 명품가방 리폼한 수선업자 행위 상표권 침해 아냐</t>
+          <t>가스공사, 지난해 영업이익 2조1000억원…전년比 30% ↓</t>
         </is>
       </c>
       <c r="K266" t="inlineStr">
         <is>
-          <t>lawissue.co.kr</t>
+          <t>ziksir.com</t>
         </is>
       </c>
       <c r="L266" t="inlineStr">
         <is>
           <t>2026-02-26</t>
         </is>
       </c>
       <c r="M266" t="inlineStr">
         <is>
-          <t>http://www.lawissue.co.kr/view.php?ud=2026022615593954919a8c8bf58f_12</t>
+          <t>https://www.ziksir.com/news/articleView.html?idxno=125315</t>
         </is>
       </c>
       <c r="N266" t="inlineStr">
         <is>
-          <t>2026-02-26 12:58:53.314630+00:00</t>
+          <t>2026-02-26 13:20:39.545176+00:00</t>
         </is>
       </c>
     </row>
     <row r="267">
       <c r="A267" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B267" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C267" t="inlineStr">
         <is>
           <t>루이비통</t>
         </is>
       </c>
       <c r="D267" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E267" t="inlineStr">
         <is>
-          <t>4년간의 소송 끝에 승소 판결</t>
+          <t>대법원 파기환송 (상표권 침해 여부 법리 확정)</t>
         </is>
       </c>
       <c r="F267" t="inlineStr">
         <is>
-          <t>압구정 '강남사' 이경한 대표가 4년간의 상표권 침해 소송 끝에 루이비통을 상대로 승소했다. 이 대표는 고객의 권리를 지키기 위해 소송을 포기하지 않았으며, 법원은 특정 상황에서 루이비통에게도 공동 책임이 있을 수 있다고 판시했다. 이 사건은 소상공인이 대기업을 상대로 승리한 의미 있는 사례로 평가된다.</t>
+          <t>대법원은 루이비통 가방을 개인적 사용 목적으로 리폼하는 행위는 상표권 침해가 아니라는 판결을 내렸다. 이는 기존 1, 2심 판결을 뒤집은 것으로, 리폼 행위의 법적 정당성에 대한 최초의 대법원 기준을 제시했다. 다만 리폼업자가 주도하여 제품을 양산, 유통하는 경우는 침해로 볼 수 있다고 덧붙였다.</t>
         </is>
       </c>
       <c r="G267" t="inlineStr">
         <is>
-          <t>이 사건은 4년간의 소송 끝에 압구정 수선공이 루이비통을 상대로 승소하며 이미 종결된 사건입니다. 소송금융은 통상적으로 진행 중이거나 예정된 소송의 원고를 지원하므로, 이미 판결이 확정된 본 사건은 투자 대상으로 부적합합니다. (부적합 조건: 이미 종결된 사건)</t>
+          <t>이 사건은 대법원 판결로 상표권 침해 여부에 대한 법적 기준이 확립된 사례로, 특정 피해자가 피고를 상대로 손해배상을 청구할 새로운 소송 기회를 발굴하기 어렵다. 이미 법리적 판단이 종결된 사건이며, 소송금융은 주로 원고의 손해배상 청구를 지원하므로 적합하지 않다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H267" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I267" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J267" t="inlineStr">
         <is>
-          <t>[인터뷰] 4년 소송 끝 루이비통 이긴 압구정 수선공… “고객 권리 지켜...</t>
+          <t>루이비통 가방 리폼 상표권 침해 아니다</t>
         </is>
       </c>
       <c r="K267" t="inlineStr">
         <is>
-          <t>biz.chosun.com</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L267" t="inlineStr">
         <is>
           <t>2026-02-26</t>
         </is>
       </c>
       <c r="M267" t="inlineStr">
         <is>
-          <t>https://biz.chosun.com/topics/topics_social/2026/02/26/GODQNRJNFVET7L2ZUQ2GYSZRZM/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
+          <t>https://www.mk.co.kr/article/11973324</t>
         </is>
       </c>
       <c r="N267" t="inlineStr">
         <is>
-          <t>2026-02-26 12:58:05.337607+00:00</t>
+          <t>2026-02-26 13:11:59.562709+00:00</t>
         </is>
       </c>
     </row>
     <row r="268">
       <c r="A268" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B268" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C268" t="inlineStr">
         <is>
           <t>루이비통</t>
         </is>
       </c>
       <c r="D268" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E268" t="inlineStr">
         <is>
           <t>대법원 파기환송</t>
         </is>
       </c>
       <c r="F268" t="inlineStr">
         <is>
-          <t>대법원이 명품 가방 수선업자의 리폼 서비스가 개인 사용 목적일 경우 상표권 침해로 볼 수 없다고 판단하며 원심을 파기환송했습니다. 이는 리폼업자의 상표권 침해 여부에 대한 대법원의 첫 판례로, 리폼 제품의 유통 여부가 상표권 침해 판단의 핵심 기준이 될 것으로 보입니다. 루이비통은 수선업자를 상대로 3000만원의 손해배상 소송을 제기했었습니다.</t>
+          <t>루이비통이 리폼업자 A씨를 상대로 상표권 침해금지 및 손해배상 청구 소송을 제기했으며, 대법원은 원심 판결을 파기·환송했습니다. 루이비통은 A씨에게 1500만원을 청구하고 있습니다.</t>
         </is>
       </c>
       <c r="G268" t="inlineStr">
         <is>
-          <t>본 사건은 대법원 판결로 법리가 확정되어 파기환송된 상태로, 소송금융 투자 대상으로서의 신규성이 낮고 이미 소송이 후반부에 진행 중입니다. (적합 조건: '피해발생' 단계가 아니며, '관련절차진행' 단계도 아님) 또한, 루이비통이 청구한 손해배상액 3000만원은 소송금융 투자 규모로는 상대적으로 작습니다. (적합 조건: '피해 규모가 큼' 미충족)</t>
+          <t>로앤굿의 고객은 원고(피해자)인데, 본 사건에서는 루이비통이 원고로서 리폼업자 A씨를 상대로 상표권 침해 및 손해배상 소송을 제기한 상황입니다. 소송금융은 통상적으로 피해자(원고)를 지원하여 대기업 등 자력 있는 상대방으로부터 손해배상을 받는 구조이므로, 본 사건은 투자 대상으로서의 적합성이 낮습니다. 또한, 청구 금액 1500만원은 소송금융 투자 대상으로 보기에 규모가 작습니다.</t>
         </is>
       </c>
       <c r="H268" t="inlineStr">
         <is>
-          <t>3000만원</t>
+          <t>1500만원</t>
         </is>
       </c>
       <c r="I268" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J268" t="inlineStr">
         <is>
-          <t>수선업자가 루이비통 이겼다···대법 “리폼, 개인 사용 목적이면 상...</t>
+          <t>명품 가방 리폼했다 '날벼락'… 1500만원 내라  무슨 일이</t>
         </is>
       </c>
       <c r="K268" t="inlineStr">
         <is>
-          <t>khan.co.kr</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L268" t="inlineStr">
         <is>
           <t>2026-02-26</t>
         </is>
       </c>
       <c r="M268" t="inlineStr">
         <is>
-          <t>https://www.khan.co.kr/article/202602261454001</t>
+          <t>https://www.hankyung.com/article/2026022677241</t>
         </is>
       </c>
       <c r="N268" t="inlineStr">
         <is>
-          <t>2026-02-26 12:57:43.436571+00:00</t>
+          <t>2026-02-26 13:11:12.503069+00:00</t>
         </is>
       </c>
     </row>
     <row r="269">
       <c r="A269" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B269" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C269" t="inlineStr"/>
+      <c r="C269" t="inlineStr">
+        <is>
+          <t>루이비통</t>
+        </is>
+      </c>
       <c r="D269" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E269" t="inlineStr">
         <is>
-          <t>대법원 판결, 원심 파기환송</t>
+          <t>대법원 파기환송</t>
         </is>
       </c>
       <c r="F269" t="inlineStr">
         <is>
-          <t>대법원은 개인적 사용 목적의 리폼은 원칙적으로 상표 사용으로 볼 수 없다는 판결을 내리며 원심을 파기환송했다. 이는 '오래 쓸 권리'와 관련된 첫 대법원 판결로, 상표권 침해 여부에 대한 중요한 법적 기준을 제시했다.</t>
+          <t>대법원이 명품 가방 유료 리폼 서비스가 원칙적으로 상표권 침해가 아니라는 취지의 판결을 내렸다. 다만 리폼업자가 실질적으로 자신의 제품을 생산·판매하는 등 거래시장에 유통한 경우에는 상표권 침해가 성립할 수 있다고 판시하며, 항소심 판결을 파기하고 사건을 특허법원으로 돌려보냈다. 이는 리폼 행위의 상표권 침해 여부에 대한 법리를 처음으로 선언한 판결이다.</t>
         </is>
       </c>
       <c r="G269" t="inlineStr">
         <is>
-          <t>대법원이 '개인적 사용 목적 리폼은 원칙적 상표 사용 아님'이라는 법적 원칙을 확립한 판결로, 이미 법리가 확정된 사건입니다. 이는 새로운 소송금융 투자 기회를 발굴하기보다는 기존 판례를 확인하는 성격이 강하여, 소송금융 투자 대상으로서의 신규성이 부족합니다.</t>
+          <t>대법원 판결로 상표권 침해 여부에 대한 법리가 확정된 사건으로, 새로운 소송금융 투자 기회를 발굴하는 사건이라기보다는 기존 법리를 확인하고 해석하는 판례에 해당합니다. 집단적 피해나 대규모 피해자 발생 사건이 아니며, 소송금융 투자 대상으로서의 신규성이 낮습니다.</t>
         </is>
       </c>
       <c r="H269" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I269" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J269" t="inlineStr">
         <is>
-          <t>[이로운주목]대법원  리폼은 원칙적 상표 사용 아냐 …'오래 쓸 권리' 첫...</t>
+          <t>루이비통 유료 리폼 후 소유자에게 반환  상표권 침해 아냐  대법원 판...</t>
         </is>
       </c>
       <c r="K269" t="inlineStr">
         <is>
-          <t>eroun.net</t>
+          <t>joongdo.co.kr</t>
         </is>
       </c>
       <c r="L269" t="inlineStr">
         <is>
           <t>2026-02-26</t>
         </is>
       </c>
       <c r="M269" t="inlineStr">
         <is>
-          <t>https://www.eroun.net/news/articleView.html?idxno=74287</t>
+          <t>https://www.joongdo.co.kr/web/view.php?key=20260226010008414</t>
         </is>
       </c>
       <c r="N269" t="inlineStr">
         <is>
-          <t>2026-02-26 12:56:50.245017+00:00</t>
+          <t>2026-02-26 13:10:26.172478+00:00</t>
         </is>
       </c>
     </row>
     <row r="270">
       <c r="A270" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B270" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C270" t="inlineStr"/>
+      <c r="C270" t="inlineStr">
+        <is>
+          <t>루이비통</t>
+        </is>
+      </c>
       <c r="D270" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E270" t="inlineStr">
         <is>
-          <t>최종 승소 판결 확정</t>
+          <t>대법원 파기환송 (법리 확정)</t>
         </is>
       </c>
       <c r="F270" t="inlineStr">
         <is>
-          <t>한국만화가협회는 피토 작가가 제기한 저작권 침해 소송의 최종 승소를 환영한다고 발표했다. 이 사건은 자신을 공동저작권자로 표시하고 수익의 상당 부분을 가져간 전무후무한 사례로 알려져 있다.</t>
+          <t>대법원이 명품 리폼업체가 루이비통을 상대로 제기된 상표권 침해 소송에서 리폼업체의 손을 들어줬습니다. 개인이 사용할 목적으로 명품을 리폼하는 것은 상표권 침해가 아니라는 취지의 대법원 판결은 이번이 처음으로, 리폼업계와 소비자들에게 중요한 선례가 될 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G270" t="inlineStr">
         <is>
-          <t>해당 사건은 '피토 작가가 제기한 저작권 침해 사건 최종 승소'로 이미 종결된 사건에 해당하여 소송금융 투자 대상으로서 부적합합니다.</t>
+          <t>대법원 판결로 개인적 용도의 명품 리폼이 상표권 침해에 해당하지 않는다는 법리가 확정되어, 이와 관련된 새로운 소송금융 투자 기회는 낮습니다. 이미 종결된 사건(법리 확정)에 해당하며, 새로운 피해자 집단이 발생하여 손해배상을 청구할 여지가 적습니다.</t>
         </is>
       </c>
       <c r="H270" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I270" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J270" t="inlineStr">
         <is>
-          <t>한국만화가協, '피토 작가가 제기한 저작권 침해 사건 최종 승소' 관련...</t>
+          <t>루이비통이 수선업자에 졌다…대법 “리폼은 상표권 침해 아니다”</t>
         </is>
       </c>
       <c r="K270" t="inlineStr">
         <is>
-          <t>bizwnews.com</t>
+          <t>donga.com</t>
         </is>
       </c>
       <c r="L270" t="inlineStr">
         <is>
           <t>2026-02-26</t>
         </is>
       </c>
       <c r="M270" t="inlineStr">
         <is>
-          <t>http://www.bizwnews.com/news/articleView.html?idxno=126777</t>
+          <t>https://www.donga.com/news/Society/article/all/20260226/133429334/1</t>
         </is>
       </c>
       <c r="N270" t="inlineStr">
         <is>
-          <t>2026-02-26 12:54:42.645885+00:00</t>
+          <t>2026-02-26 13:06:05.167365+00:00</t>
         </is>
       </c>
     </row>
     <row r="271">
       <c r="A271" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B271" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C271" t="inlineStr">
         <is>
-          <t>리폼업자 A씨</t>
+          <t>리폼 업자 A씨</t>
         </is>
       </c>
       <c r="D271" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E271" t="inlineStr">
         <is>
-          <t>대법원 파기환송</t>
+          <t>대법원 상고심에서 원심 파기</t>
         </is>
       </c>
       <c r="F271" t="inlineStr">
         <is>
-          <t>대법원은 명품 가방의 개인적 사용 목적 리폼은 상표권 침해가 아니지만, 리폼 제품을 상업적으로 판매하는 경우 상표권 침해가 성립할 수 있다고 판결했습니다. 이 판결은 하급심에서 루이비통의 손을 들어준 원심을 파기하고 사건을 특허법원으로 돌려보냈으며, 명품 리폼 업계에 큰 영향을 미칠 것으로 보입니다.</t>
+          <t>대법원은 루이비통 말레띠에가 리폼 업자 A씨를 상대로 제기한 상표권 침해금지 및 손해배상 청구 소송 상고심에서, A씨가 루이비통에게 1500만원을 지급해야 한다는 원심 판단을 파기했다. 이는 상표권 침해 여부 및 손해배상 책임에 대한 대법원의 판단이 있었음을 보여준다.</t>
         </is>
       </c>
       <c r="G271" t="inlineStr">
         <is>
-          <t>이 사건은 다수의 피해자가 발생하는 전형적인 집단소송이나 소비자 피해 사건이 아닌 상표권 침해 관련 상업 분쟁입니다 (적합 조건 3, 4 불일치). 대법원 판결로 상업적 리폼의 상표권 침해 가능성이 명확해졌으나 (적합 조건 1 부분적 일치), 주요 원고인 루이비통은 소송금융이 필요한 대상이 아니며, 피고인 리폼업체들은 충분한 자력을 가진 경우가 드뭅니다 (적합 조건 2 불일치).</t>
+          <t>소송금융은 일반적으로 자금력이 부족한 원고(피해자)를 지원하는 목적이나, 본 사건의 원고인 루이비통은 대기업으로 소송금융의 대상이 아님. 또한, 소송이 이미 대법원 상고심 판결 단계에 있어 신규 투자 기회가 적음. (적합 조건 2, 부적합 조건 '이미 종결된 사건'에 해당)</t>
         </is>
       </c>
       <c r="H271" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1500만원</t>
         </is>
       </c>
       <c r="I271" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J271" t="inlineStr">
         <is>
-          <t>리폼 업계 ‘조건부 면죄부’…대법 “개인적 리폼 상표권 침해 아니지...</t>
+          <t>'최고중진회의' 부활한다…국민의힘 중진들, 장동혁에 '돌파구 마련' 촉...</t>
         </is>
       </c>
       <c r="K271" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>dailian.co.kr</t>
         </is>
       </c>
       <c r="L271" t="inlineStr">
         <is>
           <t>2026-02-26</t>
         </is>
       </c>
       <c r="M271" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260226509316?OutUrl=naver</t>
+          <t>https://www.dailian.co.kr/news/view/1614818/?sc=Naver</t>
         </is>
       </c>
       <c r="N271" t="inlineStr">
         <is>
-          <t>2026-02-26 12:53:54.925286+00:00</t>
+          <t>2026-02-26 13:05:43.835593+00:00</t>
         </is>
       </c>
     </row>
     <row r="272">
       <c r="A272" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B272" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C272" t="inlineStr">
         <is>
           <t>루이비통</t>
         </is>
       </c>
       <c r="D272" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E272" t="inlineStr">
         <is>
           <t>대법원 파기환송</t>
         </is>
       </c>
       <c r="F272" t="inlineStr">
         <is>
-          <t>대법원이 개인적 사용을 목적으로 한 명품 가방 리폼은 상표권 침해에 해당하지 않는다고 처음으로 판단했습니다. 루이비통이 리폼업자 ㄱ씨를 상대로 낸 상표권 침해 소송에서 원고 일부 승소로 판결한 원심을 파기하고 사건을 특허법원으로 돌려보냈습니다. 다만 리폼업자가 실질적으로 리폼 제품을 생산·판매하여 상거래 시장에 유통되게 한 특별한 사정이 있는 경우에는 상표권 침해가 될 수 있다고 예외를 두었습니다.</t>
+          <t>대법원이 명품 브랜드 루이비통이 리폼업자를 상대로 제기한 상표권 침해 금지 및 손해배상 청구 소송에서 원고 승소한 원심 판결을 파기하고 특허법원으로 사건을 돌려보냈다. 이는 리폼업자의 상표권 침해 여부에 대한 재판단이 필요하다는 의미이다.</t>
         </is>
       </c>
       <c r="G272" t="inlineStr">
         <is>
-          <t>대법원 판결로 개인적 사용 목적의 명품 가방 리폼은 상표권 침해가 아니라는 법리가 확정되었습니다. 이는 상표권자(루이비통)의 주장이 원칙적으로 받아들여지지 않은 결과이며, 소송금융의 주요 투자 대상인 다수 피해자의 대규모 손해배상 청구 사건과는 거리가 있습니다. 또한, 이 사건의 쟁점은 법리 해석이며, 피해 규모(1500만원)가 소송금융 투자에 적합할 만큼 크지 않습니다.</t>
+          <t>대법원이 원심 판결을 파기환송하여 리폼업자의 상표권 침해 책임이 불명확해졌습니다. 또한, 피고가 개인 리폼업자로 보여 자력 확보가 어려울 수 있으며, 집단적 피해나 대규모 피해가 확인되지 않습니다.</t>
         </is>
       </c>
       <c r="H272" t="inlineStr">
         <is>
-          <t>1500만원 (원심 판결액)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I272" t="inlineStr">
         <is>
-          <t>1명 (ㄱ씨)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J272" t="inlineStr">
         <is>
-          <t>대법 “루이비통 가방 리폼, 상표권 침해 아냐”…시장 유통하면 예외</t>
+          <t>‘명품 리폼 소송’ 大法서 판결 뒤집혀</t>
         </is>
       </c>
       <c r="K272" t="inlineStr">
         <is>
-          <t>hani.co.kr</t>
+          <t>siminilbo.co.kr</t>
         </is>
       </c>
       <c r="L272" t="inlineStr">
         <is>
           <t>2026-02-26</t>
         </is>
       </c>
       <c r="M272" t="inlineStr">
         <is>
-          <t>https://www.hani.co.kr/arti/society/society_general/1246675.html</t>
+          <t>https://www.siminilbo.co.kr/news/newsview.php?ncode=1160291459630333</t>
         </is>
       </c>
       <c r="N272" t="inlineStr">
         <is>
-          <t>2026-02-26 12:53:33.363734+00:00</t>
+          <t>2026-02-26 13:04:17.393020+00:00</t>
         </is>
       </c>
     </row>
     <row r="273">
       <c r="A273" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B273" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C273" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E273" t="inlineStr"/>
+      <c r="C273" t="inlineStr">
+        <is>
+          <t>루이비통</t>
+        </is>
+      </c>
+      <c r="D273" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E273" t="inlineStr">
+        <is>
+          <t>대법원 파기환송</t>
+        </is>
+      </c>
       <c r="F273" t="inlineStr">
         <is>
-          <t>법무법인 비트가 음악 저작물에서 가사와 악곡의 법적 성격(공동저작물 또는 결합저작물) 구별의 중요성을 설명하는 칼럼이다. 이 구별이 저작권 보호 기간 및 권리 행사 방식에 미치는 영향을 강조하며, 관련 사업 리스크와 법률 대응의 필요성을 언급한다. 법무법인 비트의 지식재산권 분야 전문성을 홍보하는 내용이다.</t>
+          <t>대법원은 명품가방 리폼업자 A씨가 개인 사용 목적으로 가방을 리폼한 행위는 상표권 침해가 아니라고 판시하며, 루이비통이 제기한 상표권 침해금지 및 손해배상 청구 소송의 원심을 파기하고 특허법원으로 환송했다. 이번 판결은 명품 리폼의 상표권 침해 여부에 대한 중요한 법적 기준을 제시한 것으로 평가된다.</t>
         </is>
       </c>
       <c r="G273" t="inlineStr">
         <is>
-          <t>본 기사는 특정 사건에 대한 보도가 아닌, 음악 저작권 분야의 법률적 쟁점(공동저작물 vs. 결합저작물)을 설명하는 법무법인의 칼럼입니다. 소송금융 투자 대상이 될 만한 특정 피해 발생, 상대방 특정, 피해 규모 등 구체적인 사건 정보가 부재하여 적합 조건에 해당하지 않습니다. (적합 조건 1, 2, 3, 4, 5, 6 모두 미해당)</t>
+          <t>이 사건은 대법원에서 개인 사용 목적의 명품 리폼은 상표권 침해가 아니라는 법리를 제시하며 원고(루이비통)에게 불리한 판결을 내린 경우이다. 소송금융은 주로 원고의 승소 가능성이 높을 때 투자하므로, 원고인 루이비통에게는 투자 매력이 낮다. 또한, 이미 대법원 판결로 법리가 확정된 사건으로 신규 투자 발굴 대상으로서의 적합성이 떨어진다.</t>
         </is>
       </c>
       <c r="H273" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I273" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J273" t="inlineStr">
         <is>
-          <t>[법무법인 비트TIP]광고·콘텐츠 제작 시 반드시 알아야 할 가사·악곡 ...</t>
+          <t>[판결] 대법  명품가방 리폼, 개인 사용 목적이면 상표권 침해 아냐</t>
         </is>
       </c>
       <c r="K273" t="inlineStr">
         <is>
-          <t>platum.kr</t>
+          <t>lawtimes.co.kr</t>
         </is>
       </c>
       <c r="L273" t="inlineStr">
         <is>
           <t>2026-02-26</t>
         </is>
       </c>
       <c r="M273" t="inlineStr">
         <is>
-          <t>https://platum.kr/archives/282577</t>
+          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=216920</t>
         </is>
       </c>
       <c r="N273" t="inlineStr">
         <is>
-          <t>2026-02-26 12:52:41.709021+00:00</t>
+          <t>2026-02-26 13:04:06.337345+00:00</t>
         </is>
       </c>
     </row>
     <row r="274">
       <c r="A274" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B274" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C274" t="inlineStr">
         <is>
           <t>루이비통</t>
         </is>
       </c>
       <c r="D274" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E274" t="inlineStr">
         <is>
           <t>대법원 파기환송</t>
         </is>
       </c>
       <c r="F274" t="inlineStr">
         <is>
-          <t>대법원이 루이비통 제품을 리폼한 업체에 1500만원 배상 판결을 내린 원심을 파기환송했습니다. 대법원은 리폼 제품이 시장에 유통되지 않으면 상표 사용으로 볼 수 없다고 판단하며, 상표권 침해 법리에 대한 중요한 해석을 내렸습니다. 이 사건은 하급심으로 다시 돌아가 심리될 예정입니다.</t>
+          <t>대법원은 명품 가방을 소비자의 요청에 따라 리폼한 수선업자의 행위가 원칙적으로 상표권 침해에 해당하지 않는다고 판시하며 원심을 파기·환송했습니다. 이번 판결은 상표권의 본질이 출처 표시 기능 보호에 있음을 재확인하고, 소비자의 '리폼해서 오래 쓸 권리'를 사법적으로 확인한 역사적 결정으로 평가됩니다.</t>
         </is>
       </c>
       <c r="G274" t="inlineStr">
         <is>
-          <t>이 사건은 대법원에서 상표권 침해 법리를 명확히 한 판결로, 소송금융이 주로 지원하는 대규모 피해자 집단의 손해배상 청구 사건이 아닙니다. 기사 내용상 리폼 업체가 피고로서 대법원에서 유리한 판결을 받은 상황이므로, 원고(피해자) 측 소송금융 투자 대상으로는 적합하지 않습니다. 또한, 배상액 1500만원은 소송금융 투자 대상으로 규모가 작습니다.</t>
+          <t>대법원 판결로 명품 가방 리폼 행위가 원칙적으로 상표권 침해에 해당하지 않는다는 법리가 확정되었습니다. 이는 소송금융 투자 대상으로서의 신규 사건 발굴이 어렵고, 이미 법적 쟁점이 해소된 '종결된 사건'의 성격이 강합니다. 새로운 소송을 위한 자금 조달 기회가 적습니다.</t>
         </is>
       </c>
       <c r="H274" t="inlineStr">
         <is>
-          <t>1500만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I274" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J274" t="inlineStr">
         <is>
-          <t>루이비통 리폼하다 1500만원 배상…대법원서 왜 뒤집혔나</t>
+          <t>오픈넷,  대법원, 명품가방 리폼한 수선업자 행위 상표권 침해 아냐</t>
         </is>
       </c>
       <c r="K274" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>lawissue.co.kr</t>
         </is>
       </c>
       <c r="L274" t="inlineStr">
         <is>
           <t>2026-02-26</t>
         </is>
       </c>
       <c r="M274" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/202602266315i</t>
+          <t>http://www.lawissue.co.kr/view.php?ud=2026022615593954919a8c8bf58f_12</t>
         </is>
       </c>
       <c r="N274" t="inlineStr">
         <is>
-          <t>2026-02-26 12:52:04.118907+00:00</t>
+          <t>2026-02-26 12:58:53.314630+00:00</t>
         </is>
       </c>
     </row>
     <row r="275">
       <c r="A275" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B275" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C275" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E275" t="inlineStr"/>
+      <c r="C275" t="inlineStr">
+        <is>
+          <t>루이비통</t>
+        </is>
+      </c>
+      <c r="D275" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E275" t="inlineStr">
+        <is>
+          <t>4년간의 소송 끝에 승소 판결</t>
+        </is>
+      </c>
       <c r="F275" t="inlineStr">
         <is>
-          <t>LG에너지솔루션이 '명품특허'를 앞세워 글로벌 배터리 기술 패권을 강화하고 있으며, 특허 경쟁력이 실제 소송 성과로 이어지고 있다는 내용의 기사. 기존 삼원계 대비 망간 함량을 높인 배터리 기술을 2028년 상용화 목표로 GM과 공동 개발 중임을 언급하고 있다.</t>
+          <t>압구정 '강남사' 이경한 대표가 4년간의 상표권 침해 소송 끝에 루이비통을 상대로 승소했다. 이 대표는 고객의 권리를 지키기 위해 소송을 포기하지 않았으며, 법원은 특정 상황에서 루이비통에게도 공동 책임이 있을 수 있다고 판시했다. 이 사건은 소상공인이 대기업을 상대로 승리한 의미 있는 사례로 평가된다.</t>
         </is>
       </c>
       <c r="G275" t="inlineStr">
         <is>
-          <t>기사는 LG에너지솔루션이 특허 경쟁력을 바탕으로 소송에서 성과를 내고 있다는 내용으로, 소송금융 투자 대상이 될 만한 피해자 집단이나 LG에너지솔루션의 책임이 명확한 사건을 다루고 있지 않음. 오히려 LG에너지솔루션이 특허 소송의 원고 또는 강력한 피고로서 활동하는 상황을 보여주므로, 소송금융 투자 기회로 적합하지 않음.</t>
+          <t>이 사건은 4년간의 소송 끝에 압구정 수선공이 루이비통을 상대로 승소하며 이미 종결된 사건입니다. 소송금융은 통상적으로 진행 중이거나 예정된 소송의 원고를 지원하므로, 이미 판결이 확정된 본 사건은 투자 대상으로 부적합합니다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H275" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I275" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J275" t="inlineStr">
         <is>
-          <t>LG엔솔, '명품특허' 앞세워 글로벌 배터리 기술패권 강화</t>
+          <t>[인터뷰] 4년 소송 끝 루이비통 이긴 압구정 수선공… “고객 권리 지켜...</t>
         </is>
       </c>
       <c r="K275" t="inlineStr">
         <is>
-          <t>metroseoul.co.kr</t>
+          <t>biz.chosun.com</t>
         </is>
       </c>
       <c r="L275" t="inlineStr">
         <is>
           <t>2026-02-26</t>
         </is>
       </c>
       <c r="M275" t="inlineStr">
         <is>
-          <t>http://www.metroseoul.co.kr/article/20260226500143</t>
+          <t>https://biz.chosun.com/topics/topics_social/2026/02/26/GODQNRJNFVET7L2ZUQ2GYSZRZM/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
         </is>
       </c>
       <c r="N275" t="inlineStr">
         <is>
-          <t>2026-02-26 12:48:33.511991+00:00</t>
+          <t>2026-02-26 12:58:05.337607+00:00</t>
         </is>
       </c>
     </row>
     <row r="276">
       <c r="A276" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B276" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C276" t="inlineStr">
         <is>
           <t>루이비통</t>
         </is>
       </c>
       <c r="D276" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E276" t="inlineStr">
         <is>
-          <t>대법원 상고심 선고 예정</t>
+          <t>대법원 파기환송</t>
         </is>
       </c>
       <c r="F276" t="inlineStr">
         <is>
-          <t>루이비통이 리폼업자 A 씨를 상대로 제기한 상표권 침해금지 소송의 대법원 상고심 선고기일이 열립니다. 이번 판결은 명품 가방 리폼 행위가 상표권을 침해하는지에 대한 최종 법적 판단을 내릴 예정입니다.</t>
+          <t>대법원이 명품 가방 수선업자의 리폼 서비스가 개인 사용 목적일 경우 상표권 침해로 볼 수 없다고 판단하며 원심을 파기환송했습니다. 이는 리폼업자의 상표권 침해 여부에 대한 대법원의 첫 판례로, 리폼 제품의 유통 여부가 상표권 침해 판단의 핵심 기준이 될 것으로 보입니다. 루이비통은 수선업자를 상대로 3000만원의 손해배상 소송을 제기했었습니다.</t>
         </is>
       </c>
       <c r="G276" t="inlineStr">
         <is>
-          <t>적합 조건 중 '상대방에게 자력이 충분함'(루이비통)은 해당되나, '집단적 피해'나 '피해 규모가 큼'에 대한 직접적인 언급이 없어 소송금융의 주요 투자 대상인 대규모 피해자 집단 소송과는 거리가 멉니다. 이 사건은 상표권 침해 여부에 대한 대법원의 법리적 판단을 구하는 것으로, 특정 피해자 집단의 손해배상 청구와는 성격이 다릅니다.</t>
+          <t>본 사건은 대법원 판결로 법리가 확정되어 파기환송된 상태로, 소송금융 투자 대상으로서의 신규성이 낮고 이미 소송이 후반부에 진행 중입니다. (적합 조건: '피해발생' 단계가 아니며, '관련절차진행' 단계도 아님) 또한, 루이비통이 청구한 손해배상액 3000만원은 소송금융 투자 규모로는 상대적으로 작습니다. (적합 조건: '피해 규모가 큼' 미충족)</t>
         </is>
       </c>
       <c r="H276" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>3000만원</t>
         </is>
       </c>
       <c r="I276" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J276" t="inlineStr">
         <is>
-          <t>'내돈내산' 명품 가방, 리폼하면 불법?…대법원 최종 결론</t>
+          <t>수선업자가 루이비통 이겼다···대법 “리폼, 개인 사용 목적이면 상...</t>
         </is>
       </c>
       <c r="K276" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L276" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M276" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/2026022654257</t>
+          <t>https://www.khan.co.kr/article/202602261454001</t>
         </is>
       </c>
       <c r="N276" t="inlineStr">
         <is>
-          <t>2026-02-26 00:59:35.866307+00:00</t>
+          <t>2026-02-26 12:57:43.436571+00:00</t>
         </is>
       </c>
     </row>
     <row r="277">
       <c r="A277" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B277" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C277" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C277" t="inlineStr"/>
       <c r="D277" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E277" t="inlineStr">
         <is>
-          <t>미국 연방법원 승소 판결</t>
+          <t>대법원 판결, 원심 파기환송</t>
         </is>
       </c>
       <c r="F277" t="inlineStr">
         <is>
-          <t>서울반도체의 미국 자회사 SETi가 독일 광학 부품 기업 Laser Components를 상대로 제기한 광반도체 특허 침해 소송에서 승소했습니다. 이 소식은 서울반도체 주가 강세에 영향을 미쳤습니다.</t>
+          <t>대법원은 개인적 사용 목적의 리폼은 원칙적으로 상표 사용으로 볼 수 없다는 판결을 내리며 원심을 파기환송했다. 이는 '오래 쓸 권리'와 관련된 첫 대법원 판결로, 상표권 침해 여부에 대한 중요한 법적 기준을 제시했다.</t>
         </is>
       </c>
       <c r="G277" t="inlineStr">
         <is>
-          <t>서울반도체 자회사 SETi가 특허 침해 소송에서 이미 승소하여 판결이 선고된 사건입니다. 이는 '부적합 조건: 이미 종결된 사건'에 해당하므로 소송금융 투자 대상으로 적합하지 않습니다.</t>
+          <t>대법원이 '개인적 사용 목적 리폼은 원칙적 상표 사용 아님'이라는 법적 원칙을 확립한 판결로, 이미 법리가 확정된 사건입니다. 이는 새로운 소송금융 투자 기회를 발굴하기보다는 기존 판례를 확인하는 성격이 강하여, 소송금융 투자 대상으로서의 신규성이 부족합니다.</t>
         </is>
       </c>
       <c r="H277" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I277" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J277" t="inlineStr">
         <is>
-          <t>[주식마감] 현대차 강세에 계양전기 상한가... 참엔지니어링, 서울반도...</t>
+          <t>[이로운주목]대법원  리폼은 원칙적 상표 사용 아냐 …'오래 쓸 권리' 첫...</t>
         </is>
       </c>
       <c r="K277" t="inlineStr">
         <is>
-          <t>ggilbo.com</t>
+          <t>eroun.net</t>
         </is>
       </c>
       <c r="L277" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M277" t="inlineStr">
         <is>
-          <t>https://www.ggilbo.com/news/articleView.html?idxno=1143641</t>
+          <t>https://www.eroun.net/news/articleView.html?idxno=74287</t>
         </is>
       </c>
       <c r="N277" t="inlineStr">
         <is>
-          <t>2026-02-25 13:30:28.400672+00:00</t>
+          <t>2026-02-26 12:56:50.245017+00:00</t>
         </is>
       </c>
     </row>
     <row r="278">
       <c r="A278" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B278" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C278" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C278" t="inlineStr"/>
       <c r="D278" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E278" t="inlineStr">
         <is>
-          <t>중국 최고인민법원 항소 기각, 1심 유지</t>
+          <t>최종 승소 판결 확정</t>
         </is>
       </c>
       <c r="F278" t="inlineStr">
         <is>
-          <t>식품 회사가 특허를 인수한 지 닷새 만에 로봇 기업 유니트리에 8000만 위안의 특허 침해 소송을 제기했으나, 중국 최고인민법원은 원고의 소송 행위를 '악의적'이라고 강하게 비판하며 항소를 기각하고 1심 유니트리 승소 판결을 확정했습니다. 법원은 특허권이 협박 도구가 될 수 없음을 분명히 했습니다.</t>
+          <t>한국만화가협회는 피토 작가가 제기한 저작권 침해 소송의 최종 승소를 환영한다고 발표했다. 이 사건은 자신을 공동저작권자로 표시하고 수익의 상당 부분을 가져간 전무후무한 사례로 알려져 있다.</t>
         </is>
       </c>
       <c r="G278" t="inlineStr">
         <is>
-          <t>해당 사건은 이미 중국 최고인민법원에서 원고의 항소를 기각하고 1심 판결을 유지하며 종결되었습니다. (부적합 조건: 이미 종결된 사건) 또한, 법원이 원고의 소송 행위를 '악의적'이고 '신의성실 원칙에 반한다'고 강하게 비판하여, 소송금융 투자 대상으로서의 정당성과 승소 가능성이 매우 낮습니다.</t>
+          <t>해당 사건은 '피토 작가가 제기한 저작권 침해 사건 최종 승소'로 이미 종결된 사건에 해당하여 소송금융 투자 대상으로서 부적합합니다.</t>
         </is>
       </c>
       <c r="H278" t="inlineStr">
         <is>
-          <t>0원 (청구 기각)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I278" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J278" t="inlineStr">
         <is>
-          <t>식품 회사가 특허 사자마자 로봇기업 소송…中 법원 “악의적” 비난 [...</t>
+          <t>한국만화가協, '피토 작가가 제기한 저작권 침해 사건 최종 승소' 관련...</t>
         </is>
       </c>
       <c r="K278" t="inlineStr">
         <is>
-          <t>nownews.seoul.co.kr</t>
+          <t>bizwnews.com</t>
         </is>
       </c>
       <c r="L278" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M278" t="inlineStr">
         <is>
-          <t>https://nownews.seoul.co.kr/news/newsView.php?id=20260225601011&amp;wlog_tag3=naver</t>
+          <t>http://www.bizwnews.com/news/articleView.html?idxno=126777</t>
         </is>
       </c>
       <c r="N278" t="inlineStr">
         <is>
-          <t>2026-02-25 13:09:17.872334+00:00</t>
+          <t>2026-02-26 12:54:42.645885+00:00</t>
         </is>
       </c>
     </row>
     <row r="279">
       <c r="A279" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B279" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C279" t="inlineStr"/>
-      <c r="D279" t="inlineStr"/>
+      <c r="C279" t="inlineStr">
+        <is>
+          <t>리폼업자 A씨</t>
+        </is>
+      </c>
+      <c r="D279" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
       <c r="E279" t="inlineStr">
         <is>
-          <t>특허 분쟁 대응 전략 논의</t>
+          <t>대법원 파기환송</t>
         </is>
       </c>
       <c r="F279" t="inlineStr">
         <is>
-          <t>미국 특허심판원(PTAB)의 IPR(특허 무효 심판) 제도를 활용하여 특허 분쟁에 대응하는 전략을 다루는 칼럼입니다. 특히 중소기업이나 스타트업들이 공동 IPR을 통해 비용을 분담하고 특허권자의 공격에 방어하는 방안을 제시합니다. 이는 특정 사건에 대한 보도가 아닌 법률 전략 논의입니다.</t>
+          <t>대법원은 명품 가방의 개인적 사용 목적 리폼은 상표권 침해가 아니지만, 리폼 제품을 상업적으로 판매하는 경우 상표권 침해가 성립할 수 있다고 판결했습니다. 이 판결은 하급심에서 루이비통의 손을 들어준 원심을 파기하고 사건을 특허법원으로 돌려보냈으며, 명품 리폼 업계에 큰 영향을 미칠 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G279" t="inlineStr">
         <is>
-          <t>본 기사는 특정 사건에 대한 보도가 아닌, 미국 특허심판원(PTAB)의 IPR 제도 활용 전략을 다루는 칼럼입니다. 특정 피고, 피해 규모, 진행 단계 등 소송금융 투자 검토에 필요한 구체적인 사건 정보가 부재하여 적합도가 낮습니다.</t>
+          <t>이 사건은 다수의 피해자가 발생하는 전형적인 집단소송이나 소비자 피해 사건이 아닌 상표권 침해 관련 상업 분쟁입니다 (적합 조건 3, 4 불일치). 대법원 판결로 상업적 리폼의 상표권 침해 가능성이 명확해졌으나 (적합 조건 1 부분적 일치), 주요 원고인 루이비통은 소송금융이 필요한 대상이 아니며, 피고인 리폼업체들은 충분한 자력을 가진 경우가 드뭅니다 (적합 조건 2 불일치).</t>
         </is>
       </c>
       <c r="H279" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I279" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J279" t="inlineStr">
         <is>
-          <t>[특허칼럼] 미국 특허 등록 후 6년의 성벽, 중소기업에 독인가, 약인가</t>
+          <t>리폼 업계 ‘조건부 면죄부’…대법 “개인적 리폼 상표권 침해 아니지...</t>
         </is>
       </c>
       <c r="K279" t="inlineStr">
         <is>
-          <t>newscj.com</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L279" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M279" t="inlineStr">
         <is>
-          <t>https://www.newscj.com/news/articleView.html?idxno=3378689</t>
+          <t>https://www.segye.com/newsView/20260226509316?OutUrl=naver</t>
         </is>
       </c>
       <c r="N279" t="inlineStr">
         <is>
-          <t>2026-02-25 13:00:11.777189+00:00</t>
+          <t>2026-02-26 12:53:54.925286+00:00</t>
         </is>
       </c>
     </row>
     <row r="280">
       <c r="A280" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B280" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C280" t="inlineStr"/>
+      <c r="C280" t="inlineStr">
+        <is>
+          <t>루이비통</t>
+        </is>
+      </c>
       <c r="D280" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E280" t="inlineStr">
         <is>
-          <t>양사 합의에 따른 소송 취하</t>
+          <t>대법원 파기환송</t>
         </is>
       </c>
       <c r="F280" t="inlineStr">
         <is>
-          <t>10년 넘게 이어져 온 두 회사 간의 특허 전쟁이 합의로 종료되었다. 이에 따라 한국과 미국에서 진행 중이던 모든 특허 관련 소송이 취하될 예정이다. 양사는 공동 연구개발을 확대하고 신규 시장 개척을 통해 기술 경쟁력을 강화할 계획이다.</t>
+          <t>대법원이 개인적 사용을 목적으로 한 명품 가방 리폼은 상표권 침해에 해당하지 않는다고 처음으로 판단했습니다. 루이비통이 리폼업자 ㄱ씨를 상대로 낸 상표권 침해 소송에서 원고 일부 승소로 판결한 원심을 파기하고 사건을 특허법원으로 돌려보냈습니다. 다만 리폼업자가 실질적으로 리폼 제품을 생산·판매하여 상거래 시장에 유통되게 한 특별한 사정이 있는 경우에는 상표권 침해가 될 수 있다고 예외를 두었습니다.</t>
         </is>
       </c>
       <c r="G280" t="inlineStr">
         <is>
-          <t>양사 간 합의에 따라 한국 및 미국에서 진행 중이던 특허 관련 소송이 모두 취하되어 이미 종결된 사건에 해당합니다. 이는 소송금융 투자 부적합 조건에 부합합니다.</t>
+          <t>대법원 판결로 개인적 사용 목적의 명품 가방 리폼은 상표권 침해가 아니라는 법리가 확정되었습니다. 이는 상표권자(루이비통)의 주장이 원칙적으로 받아들여지지 않은 결과이며, 소송금융의 주요 투자 대상인 다수 피해자의 대규모 손해배상 청구 사건과는 거리가 있습니다. 또한, 이 사건의 쟁점은 법리 해석이며, 피해 규모(1500만원)가 소송금융 투자에 적합할 만큼 크지 않습니다.</t>
         </is>
       </c>
       <c r="H280" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1500만원 (원심 판결액)</t>
         </is>
       </c>
       <c r="I280" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (ㄱ씨)</t>
         </is>
       </c>
       <c r="J280" t="inlineStr">
         <is>
-          <t>10년 넘게 이어온 특허 전쟁 '종료' 배경… 중국만 웃는다  공감대 있었...</t>
+          <t>대법 “루이비통 가방 리폼, 상표권 침해 아냐”…시장 유통하면 예외</t>
         </is>
       </c>
       <c r="K280" t="inlineStr">
         <is>
-          <t>thepublic.kr</t>
+          <t>hani.co.kr</t>
         </is>
       </c>
       <c r="L280" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M280" t="inlineStr">
         <is>
-          <t>https://www.thepublic.kr/news/articleView.html?idxno=295399</t>
+          <t>https://www.hani.co.kr/arti/society/society_general/1246675.html</t>
         </is>
       </c>
       <c r="N280" t="inlineStr">
         <is>
-          <t>2026-02-25 12:58:12.448537+00:00</t>
+          <t>2026-02-26 12:53:33.363734+00:00</t>
         </is>
       </c>
     </row>
     <row r="281">
       <c r="A281" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B281" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C281" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C281" t="inlineStr"/>
+      <c r="D281" t="inlineStr"/>
+      <c r="E281" t="inlineStr"/>
       <c r="F281" t="inlineStr">
         <is>
-          <t>일론 머스크의 xAI가 오픈AI를 상대로 영업비밀 침해 소송을 제기했으나, 미국 법원은 xAI가 주장을 구체화하지 못하고 증거를 제시하지 못했다는 이유로 소송을 기각했다. 다만, xAI는 근거 자료를 보강하여 새로 소송을 제기할 수 있다. 머스크는 오픈AI의 비영리 약속 위반에 대한 별도 소송도 진행 중이다.</t>
+          <t>법무법인 비트가 음악 저작물에서 가사와 악곡의 법적 성격(공동저작물 또는 결합저작물) 구별의 중요성을 설명하는 칼럼이다. 이 구별이 저작권 보호 기간 및 권리 행사 방식에 미치는 영향을 강조하며, 관련 사업 리스크와 법률 대응의 필요성을 언급한다. 법무법인 비트의 지식재산권 분야 전문성을 홍보하는 내용이다.</t>
         </is>
       </c>
       <c r="G281" t="inlineStr">
         <is>
-          <t>xAI의 소송이 증거 불충분으로 기각되어 상대방 책임이 명확하지 않고(적합 조건 1 불충족), 증거 확보 여부가 불확실함(적합 조건 5 불충족). 비록 상대방(OpenAI)의 자력은 충분하나(적합 조건 2 충족), 현재 소송이 기각된 상태이므로 투자 적합성이 낮음.</t>
+          <t>본 기사는 특정 사건에 대한 보도가 아닌, 음악 저작권 분야의 법률적 쟁점(공동저작물 vs. 결합저작물)을 설명하는 법무법인의 칼럼입니다. 소송금융 투자 대상이 될 만한 특정 피해 발생, 상대방 특정, 피해 규모 등 구체적인 사건 정보가 부재하여 적합 조건에 해당하지 않습니다. (적합 조건 1, 2, 3, 4, 5, 6 모두 미해당)</t>
         </is>
       </c>
       <c r="H281" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I281" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J281" t="inlineStr">
         <is>
-          <t>美법원,  오픈AI가 영업비밀 빼갔다  주장한 xAI 소송 기각</t>
+          <t>[법무법인 비트TIP]광고·콘텐츠 제작 시 반드시 알아야 할 가사·악곡 ...</t>
         </is>
       </c>
       <c r="K281" t="inlineStr">
         <is>
-          <t>tfmedia.co.kr</t>
+          <t>platum.kr</t>
         </is>
       </c>
       <c r="L281" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M281" t="inlineStr">
         <is>
-          <t>https://www.tfmedia.co.kr/news/article.html?no=201904</t>
+          <t>https://platum.kr/archives/282577</t>
         </is>
       </c>
       <c r="N281" t="inlineStr">
         <is>
-          <t>2026-02-25 00:58:31.998917+00:00</t>
+          <t>2026-02-26 12:52:41.709021+00:00</t>
         </is>
       </c>
     </row>
     <row r="282">
       <c r="A282" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B282" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C282" t="inlineStr">
         <is>
-          <t>오픈AI</t>
+          <t>루이비통</t>
         </is>
       </c>
       <c r="D282" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E282" t="inlineStr">
         <is>
-          <t>미국 법원에서 소송 기각, 증거 보강 후 재제기 가능성 있음</t>
+          <t>대법원 파기환송</t>
         </is>
       </c>
       <c r="F282" t="inlineStr">
         <is>
-          <t>미국 샌프란시스코 연방법원이 xAI가 오픈AI를 상대로 제기한 영업비밀 탈취 소송을 기각했다. 법원은 xAI가 근거 자료를 보강하여 새로 소송을 제기할 수 있다고 설명했으나, 이는 현재 제출된 증거가 불충분하다는 판단이다.</t>
+          <t>대법원이 루이비통 제품을 리폼한 업체에 1500만원 배상 판결을 내린 원심을 파기환송했습니다. 대법원은 리폼 제품이 시장에 유통되지 않으면 상표 사용으로 볼 수 없다고 판단하며, 상표권 침해 법리에 대한 중요한 해석을 내렸습니다. 이 사건은 하급심으로 다시 돌아가 심리될 예정입니다.</t>
         </is>
       </c>
       <c r="G282" t="inlineStr">
         <is>
-          <t>현재 제기된 소송이 증거 불충분으로 법원에서 기각되어 소송 진행에 어려움이 있음. (적합 조건 5 '증거가 있거나 확보 가능함' 미충족) 비록 재제기 가능성은 있으나, 현재 상태로는 투자 매력이 낮음.</t>
+          <t>이 사건은 대법원에서 상표권 침해 법리를 명확히 한 판결로, 소송금융이 주로 지원하는 대규모 피해자 집단의 손해배상 청구 사건이 아닙니다. 기사 내용상 리폼 업체가 피고로서 대법원에서 유리한 판결을 받은 상황이므로, 원고(피해자) 측 소송금융 투자 대상으로는 적합하지 않습니다. 또한, 배상액 1500만원은 소송금융 투자 대상으로 규모가 작습니다.</t>
         </is>
       </c>
       <c r="H282" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1500만원</t>
         </is>
       </c>
       <c r="I282" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J282" t="inlineStr">
         <is>
-          <t>美 법원, xAI 제기한 '오픈AI 영업비밀 탈취' 소송 기각</t>
+          <t>루이비통 리폼하다 1500만원 배상…대법원서 왜 뒤집혔나</t>
         </is>
       </c>
       <c r="K282" t="inlineStr">
         <is>
-          <t>it.chosun.com</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L282" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M282" t="inlineStr">
         <is>
-          <t>https://it.chosun.com/news/articleView.html?idxno=2023092157556</t>
+          <t>https://www.hankyung.com/article/202602266315i</t>
         </is>
       </c>
       <c r="N282" t="inlineStr">
         <is>
-          <t>2026-02-25 00:57:30.324859+00:00</t>
+          <t>2026-02-26 12:52:04.118907+00:00</t>
         </is>
       </c>
     </row>
     <row r="283">
       <c r="A283" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B283" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C283" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C283" t="inlineStr"/>
+      <c r="D283" t="inlineStr"/>
+      <c r="E283" t="inlineStr"/>
       <c r="F283" t="inlineStr">
         <is>
-          <t>xAI가 오픈AI를 상대로 제기한 영업비밀 침해 소송이 미국 샌프란시스코 연방법원에서 기각되었다. 법원은 xAI가 오픈AI의 위법 행위를 충분히 입증하지 못했다고 판단했으나, 수정 소장을 제출할 기한을 부여했다. 이는 일론 머스크와 오픈AI 간의 여러 법적 공방 중 하나이다.</t>
+          <t>LG에너지솔루션이 '명품특허'를 앞세워 글로벌 배터리 기술 패권을 강화하고 있으며, 특허 경쟁력이 실제 소송 성과로 이어지고 있다는 내용의 기사. 기존 삼원계 대비 망간 함량을 높인 배터리 기술을 2028년 상용화 목표로 GM과 공동 개발 중임을 언급하고 있다.</t>
         </is>
       </c>
       <c r="G283" t="inlineStr">
         <is>
-          <t>xAI가 오픈AI의 위법 행위를 충분히 입증하지 못해 소송이 기각됨. 이는 '상대방 책임이 비교적 명확함' 조건에 부합하지 않으며, '증거가 있거나 확보 가능함' 조건 또한 현재로서는 미흡함을 보여준다. 수정 소장 제출 기한이 있어 재제기 가능성은 있으나, 현재 상태로는 투자 위험이 높다.</t>
+          <t>기사는 LG에너지솔루션이 특허 경쟁력을 바탕으로 소송에서 성과를 내고 있다는 내용으로, 소송금융 투자 대상이 될 만한 피해자 집단이나 LG에너지솔루션의 책임이 명확한 사건을 다루고 있지 않음. 오히려 LG에너지솔루션이 특허 소송의 원고 또는 강력한 피고로서 활동하는 상황을 보여주므로, 소송금융 투자 기회로 적합하지 않음.</t>
         </is>
       </c>
       <c r="H283" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I283" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J283" t="inlineStr">
         <is>
-          <t>미 법원, xAI ‘영업비밀 유출’ 소송 기각···“오픈AI 위법 입증 못...</t>
+          <t>LG엔솔, '명품특허' 앞세워 글로벌 배터리 기술패권 강화</t>
         </is>
       </c>
       <c r="K283" t="inlineStr">
         <is>
-          <t>khan.co.kr</t>
+          <t>metroseoul.co.kr</t>
         </is>
       </c>
       <c r="L283" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M283" t="inlineStr">
         <is>
-          <t>https://www.khan.co.kr/article/202602250835001</t>
+          <t>http://www.metroseoul.co.kr/article/20260226500143</t>
         </is>
       </c>
       <c r="N283" t="inlineStr">
         <is>
-          <t>2026-02-25 00:56:31.559475+00:00</t>
+          <t>2026-02-26 12:48:33.511991+00:00</t>
         </is>
       </c>
     </row>
     <row r="284">
       <c r="A284" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B284" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C284" t="inlineStr">
         <is>
-          <t>오픈AI</t>
+          <t>루이비통</t>
         </is>
       </c>
       <c r="D284" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E284" t="inlineStr">
         <is>
-          <t>소송 기각, 근거 자료 보강 후 재제기 가능</t>
+          <t>대법원 상고심 선고 예정</t>
         </is>
       </c>
       <c r="F284" t="inlineStr">
         <is>
-          <t>일론 머스크의 AI 기업 xAI가 오픈AI를 상대로 영업비밀 침해 소송을 제기했으나, 미국 법원이 이를 기각했다. 법원은 xAI가 근거 자료를 보강하여 소송을 새로 제기할 수 있다고 설명하며, 현재 xAI의 주장을 뒷받침할 증거가 부족함을 시사한다.</t>
+          <t>루이비통이 리폼업자 A 씨를 상대로 제기한 상표권 침해금지 소송의 대법원 상고심 선고기일이 열립니다. 이번 판결은 명품 가방 리폼 행위가 상표권을 침해하는지에 대한 최종 법적 판단을 내릴 예정입니다.</t>
         </is>
       </c>
       <c r="G284" t="inlineStr">
         <is>
-          <t>소송이 기각되어 현재 xAI의 주장을 뒷받침할 법적 근거 및 증거가 부족한 상태입니다. 상대방(OpenAI)의 자력은 충분하나, 현재 소송이 진행 중이 아니며 재제기 시 증거 보강이 필수적이므로 투자 적합도가 낮습니다. (부적합 조건: 기타 투자 어려운 이유 있음)</t>
+          <t>적합 조건 중 '상대방에게 자력이 충분함'(루이비통)은 해당되나, '집단적 피해'나 '피해 규모가 큼'에 대한 직접적인 언급이 없어 소송금융의 주요 투자 대상인 대규모 피해자 집단 소송과는 거리가 멉니다. 이 사건은 상표권 침해 여부에 대한 대법원의 법리적 판단을 구하는 것으로, 특정 피해자 집단의 손해배상 청구와는 성격이 다릅니다.</t>
         </is>
       </c>
       <c r="H284" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I284" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J284" t="inlineStr">
         <is>
-          <t>일론 머스크 'xAI', 오픈AI가 영업비밀 훔쳤다며 제기한 소송 기각</t>
+          <t>'내돈내산' 명품 가방, 리폼하면 불법?…대법원 최종 결론</t>
         </is>
       </c>
       <c r="K284" t="inlineStr">
         <is>
-          <t>kookje.co.kr</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L284" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M284" t="inlineStr">
         <is>
-          <t>http://www.kookje.co.kr/news2011/asp/newsbody.asp?code=0400&amp;key=20260225.99099006836</t>
+          <t>https://www.hankyung.com/article/2026022654257</t>
         </is>
       </c>
       <c r="N284" t="inlineStr">
         <is>
-          <t>2026-02-25 00:55:33.354120+00:00</t>
+          <t>2026-02-26 00:59:35.866307+00:00</t>
         </is>
       </c>
     </row>
     <row r="285">
       <c r="A285" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B285" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C285" t="inlineStr">
         <is>
-          <t>OpenAI</t>
+          <t>Laser Components</t>
         </is>
       </c>
       <c r="D285" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E285" t="inlineStr">
         <is>
-          <t>연방법원에서 소송 기각</t>
+          <t>미국 연방법원 승소 판결</t>
         </is>
       </c>
       <c r="F285" t="inlineStr">
         <is>
-          <t>Elon Musk의 xAI가 OpenAI를 상대로 영업 비밀 탈취 및 직원 유인 혐의로 제기한 소송이 미국 샌프란시스코 연방법원에서 기각되었다. 리타 린 판사는 xAI의 주장을 받아들이지 않아, 머스크 측이 소송에서 패소한 것으로 알려졌다.</t>
+          <t>서울반도체의 미국 자회사 SETi가 독일 광학 부품 기업 Laser Components를 상대로 제기한 광반도체 특허 침해 소송에서 승소했습니다. 이 소식은 서울반도체 주가 강세에 영향을 미쳤습니다.</t>
         </is>
       </c>
       <c r="G285" t="inlineStr">
         <is>
-          <t>Elon Musk의 xAI가 OpenAI를 상대로 제기한 영업 비밀 탈취 소송이 미국 연방법원에서 기각되었다는 보도. 이는 이미 소송이 진행되어 원고에게 불리한 판결(기각)이 내려진 사건으로, 소송금융 투자 대상으로서의 신규성이 없으며 부적합 조건(이미 종결된 사건)에 해당한다.</t>
+          <t>서울반도체 자회사 SETi가 특허 침해 소송에서 이미 승소하여 판결이 선고된 사건입니다. 이는 '부적합 조건: 이미 종결된 사건'에 해당하므로 소송금융 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H285" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I285" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J285" t="inlineStr">
         <is>
-          <t>머스크, 앙숙 올트먼과 AI 소송전 패소...법원, 오픈 AI 상대 xAI 소송 기...</t>
+          <t>[주식마감] 현대차 강세에 계양전기 상한가... 참엔지니어링, 서울반도...</t>
         </is>
       </c>
       <c r="K285" t="inlineStr">
         <is>
-          <t>womennews.co.kr</t>
+          <t>ggilbo.com</t>
         </is>
       </c>
       <c r="L285" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M285" t="inlineStr">
         <is>
-          <t>https://www.womennews.co.kr/news/articleView.html?idxno=274108</t>
+          <t>https://www.ggilbo.com/news/articleView.html?idxno=1143641</t>
         </is>
       </c>
       <c r="N285" t="inlineStr">
         <is>
-          <t>2026-02-25 00:53:11.760328+00:00</t>
+          <t>2026-02-25 13:30:28.400672+00:00</t>
         </is>
       </c>
     </row>
     <row r="286">
       <c r="A286" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B286" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C286" t="inlineStr">
         <is>
-          <t>OpenAI</t>
+          <t>유니트리 (Unitree)</t>
         </is>
       </c>
       <c r="D286" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E286" t="inlineStr">
         <is>
-          <t>소송 기각 (재소송 가능성 있음)</t>
+          <t>중국 최고인민법원 항소 기각, 1심 유지</t>
         </is>
       </c>
       <c r="F286" t="inlineStr">
         <is>
-          <t>일론 머스크의 xAI가 오픈AI를 상대로 제기한 영업비밀 침해 소송이 미국 법원에서 기각되었다. 법원은 xAI가 영업비밀 탈취 및 사용에 대한 구체적인 증거를 입증하지 못하고 추측성 주장에 의존했다고 판단했다. 다만 xAI는 자료를 보강하여 소송을 다시 제기할 수 있는 권한을 유지했다.</t>
+          <t>식품 회사가 특허를 인수한 지 닷새 만에 로봇 기업 유니트리에 8000만 위안의 특허 침해 소송을 제기했으나, 중국 최고인민법원은 원고의 소송 행위를 '악의적'이라고 강하게 비판하며 항소를 기각하고 1심 유니트리 승소 판결을 확정했습니다. 법원은 특허권이 협박 도구가 될 수 없음을 분명히 했습니다.</t>
         </is>
       </c>
       <c r="G286" t="inlineStr">
         <is>
-          <t>미국 법원에서 xAI의 영업비밀 침해 소송이 구체적인 증거 부족 및 추측성 주장을 이유로 기각됨. 이는 '상대방 책임이 비교적 명확함' (적합 조건 1)과 '증거가 있거나 확보 가능함' (적합 조건 5)에 해당하지 않아 소송 승소 가능성이 낮음. 비록 상대방(OpenAI)의 자력은 충분하나, 현재 사건의 법적 기반이 매우 취약하여 투자 부적합.</t>
+          <t>해당 사건은 이미 중국 최고인민법원에서 원고의 항소를 기각하고 1심 판결을 유지하며 종결되었습니다. (부적합 조건: 이미 종결된 사건) 또한, 법원이 원고의 소송 행위를 '악의적'이고 '신의성실 원칙에 반한다'고 강하게 비판하여, 소송금융 투자 대상으로서의 정당성과 승소 가능성이 매우 낮습니다.</t>
         </is>
       </c>
       <c r="H286" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>0원 (청구 기각)</t>
         </is>
       </c>
       <c r="I286" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J286" t="inlineStr">
         <is>
-          <t>미 법원 xAI가 오픈AI 상대로 제기한 영업비밀 침해 소송 기각</t>
+          <t>식품 회사가 특허 사자마자 로봇기업 소송…中 법원 “악의적” 비난 [...</t>
         </is>
       </c>
       <c r="K286" t="inlineStr">
         <is>
-          <t>lawissue.co.kr</t>
+          <t>nownews.seoul.co.kr</t>
         </is>
       </c>
       <c r="L286" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M286" t="inlineStr">
         <is>
-          <t>http://www.lawissue.co.kr/view.php?ud=202602250752417478204ead0791_12</t>
+          <t>https://nownews.seoul.co.kr/news/newsView.php?id=20260225601011&amp;wlog_tag3=naver</t>
         </is>
       </c>
       <c r="N286" t="inlineStr">
         <is>
-          <t>2026-02-25 00:53:04.258879+00:00</t>
+          <t>2026-02-25 13:09:17.872334+00:00</t>
         </is>
       </c>
     </row>
     <row r="287">
       <c r="A287" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B287" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C287" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C287" t="inlineStr"/>
+      <c r="D287" t="inlineStr"/>
       <c r="E287" t="inlineStr">
         <is>
-          <t>미국 연방법원, xAI 소송 기각 (재소송 가능)</t>
+          <t>특허 분쟁 대응 전략 논의</t>
         </is>
       </c>
       <c r="F287" t="inlineStr">
         <is>
-          <t>일론 머스크의 xAI가 오픈AI를 상대로 영업비밀 탈취 소송을 제기했으나, 미국 법원은 xAI가 주장을 구체화하지 못했다며 오픈AI의 손을 들어줬다. 법원은 xAI가 증거를 보강해 새로 소송을 제기할 수 있다고 밝혔다. 머스크는 오픈AI의 비영리 약속 위반에 대한 별도 소송도 진행 중이다.</t>
+          <t>미국 특허심판원(PTAB)의 IPR(특허 무효 심판) 제도를 활용하여 특허 분쟁에 대응하는 전략을 다루는 칼럼입니다. 특히 중소기업이나 스타트업들이 공동 IPR을 통해 비용을 분담하고 특허권자의 공격에 방어하는 방안을 제시합니다. 이는 특정 사건에 대한 보도가 아닌 법률 전략 논의입니다.</t>
         </is>
       </c>
       <c r="G287" t="inlineStr">
         <is>
-          <t>미국 법원이 xAI의 주장을 구체화하지 못했다며 오픈AI의 손을 들어주어 상대방 책임이 명확하지 않고(적합 조건 1 미충족), 구체적인 증거가 제시되지 않아 증거 확보가 불확실함(적합 조건 5 미충족). 상대방(오픈AI)은 자력이 충분하나(적합 조건 2), 현재로서는 소송의 승소 가능성이 낮아 보입니다.</t>
+          <t>본 기사는 특정 사건에 대한 보도가 아닌, 미국 특허심판원(PTAB)의 IPR 제도 활용 전략을 다루는 칼럼입니다. 특정 피고, 피해 규모, 진행 단계 등 소송금융 투자 검토에 필요한 구체적인 사건 정보가 부재하여 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H287" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I287" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J287" t="inlineStr">
         <is>
-          <t>美법원, xAI가 제기한 소송에서 오픈AI 손 들어줘</t>
+          <t>[특허칼럼] 미국 특허 등록 후 6년의 성벽, 중소기업에 독인가, 약인가</t>
         </is>
       </c>
       <c r="K287" t="inlineStr">
         <is>
-          <t>dt.co.kr</t>
+          <t>newscj.com</t>
         </is>
       </c>
       <c r="L287" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M287" t="inlineStr">
         <is>
-          <t>https://www.dt.co.kr/article/12048231?ref=naver</t>
+          <t>https://www.newscj.com/news/articleView.html?idxno=3378689</t>
         </is>
       </c>
       <c r="N287" t="inlineStr">
         <is>
-          <t>2026-02-25 00:52:42.363545+00:00</t>
+          <t>2026-02-25 13:00:11.777189+00:00</t>
         </is>
       </c>
     </row>
     <row r="288">
       <c r="A288" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B288" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C288" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C288" t="inlineStr"/>
       <c r="D288" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E288" t="inlineStr">
         <is>
-          <t>미국 연방법원에서 소송 기각 (증거 불충분), 재제소 가능</t>
+          <t>양사 합의에 따른 소송 취하</t>
         </is>
       </c>
       <c r="F288" t="inlineStr">
         <is>
-          <t>일론 머스크의 xAI가 오픈AI를 상대로 영업비밀 침해 소송을 제기했으나, 미국 연방법원이 xAI가 구체적인 증거를 제시하지 못했다는 이유로 소송을 기각했다. 다만 xAI는 근거 자료를 보강하여 새로 소송을 제기할 수 있다. 머스크는 오픈AI가 비영리 약속을 어겼다는 별도의 소송도 진행 중이다.</t>
+          <t>10년 넘게 이어져 온 두 회사 간의 특허 전쟁이 합의로 종료되었다. 이에 따라 한국과 미국에서 진행 중이던 모든 특허 관련 소송이 취하될 예정이다. 양사는 공동 연구개발을 확대하고 신규 시장 개척을 통해 기술 경쟁력을 강화할 계획이다.</t>
         </is>
       </c>
       <c r="G288" t="inlineStr">
         <is>
-          <t>원고(xAI)가 영업비밀 침해 주장에 대한 구체적인 증거를 제시하지 못해 소송이 기각됨 (증거가 있거나 확보 가능함 조건 미충족). 이는 소송금융 투자에 있어 핵심적인 리스크 요인으로 작용한다. 상대방(OpenAI)은 자력이 충분하나, 현재로서는 승소 가능성이 낮아 투자 적합도가 낮다.</t>
+          <t>양사 간 합의에 따라 한국 및 미국에서 진행 중이던 특허 관련 소송이 모두 취하되어 이미 종결된 사건에 해당합니다. 이는 소송금융 투자 부적합 조건에 부합합니다.</t>
         </is>
       </c>
       <c r="H288" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I288" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J288" t="inlineStr">
         <is>
-          <t>“오픈AI가 영업비밀 훔쳐”…머스크의 xAI 소송, 미 법원서 기각</t>
+          <t>10년 넘게 이어온 특허 전쟁 '종료' 배경… 중국만 웃는다  공감대 있었...</t>
         </is>
       </c>
       <c r="K288" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>thepublic.kr</t>
         </is>
       </c>
       <c r="L288" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M288" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8492973&amp;ref=A</t>
+          <t>https://www.thepublic.kr/news/articleView.html?idxno=295399</t>
         </is>
       </c>
       <c r="N288" t="inlineStr">
         <is>
-          <t>2026-02-25 00:52:22.660661+00:00</t>
+          <t>2026-02-25 12:58:12.448537+00:00</t>
         </is>
       </c>
     </row>
     <row r="289">
       <c r="A289" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B289" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C289" t="inlineStr">
         <is>
-          <t>오픈AI</t>
+          <t>OpenAI</t>
         </is>
       </c>
       <c r="D289" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E289" t="inlineStr">
         <is>
-          <t>미국 법원에서 소송 기각</t>
+          <t>미국 연방법원 소송 기각 (재제소 가능)</t>
         </is>
       </c>
       <c r="F289" t="inlineStr">
         <is>
-          <t>일론 머스크의 xAI가 오픈AI를 상대로 영업비밀 누출 및 비영리 약속 위반을 이유로 제기했던 소송이 미국 법원에서 기각되었습니다. 이는 머스크와 올트먼 간의 AI 경쟁 구도 속에서 발생한 법적 분쟁입니다.</t>
+          <t>일론 머스크의 xAI가 오픈AI를 상대로 영업비밀 침해 소송을 제기했으나, 미국 법원은 xAI가 주장을 구체화하지 못하고 증거를 제시하지 못했다는 이유로 소송을 기각했다. 다만, xAI는 근거 자료를 보강하여 새로 소송을 제기할 수 있다. 머스크는 오픈AI의 비영리 약속 위반에 대한 별도 소송도 진행 중이다.</t>
         </is>
       </c>
       <c r="G289" t="inlineStr">
         <is>
-          <t>미국 법원에서 xAI가 제기한 영업비밀 누출 소송이 기각되어, 현재로서는 해당 소송이 종결된 상태입니다 (부적합 조건: 이미 종결된 사건). 상대방(오픈AI)의 자력은 충분하나, 소송이 기각됨으로써 책임 명확성 및 증거 확보에 대한 불확실성이 커져 소송금융 투자 대상으로서의 적합도가 낮습니다.</t>
+          <t>xAI의 소송이 증거 불충분으로 기각되어 상대방 책임이 명확하지 않고(적합 조건 1 불충족), 증거 확보 여부가 불확실함(적합 조건 5 불충족). 비록 상대방(OpenAI)의 자력은 충분하나(적합 조건 2 충족), 현재 소송이 기각된 상태이므로 투자 적합성이 낮음.</t>
         </is>
       </c>
       <c r="H289" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I289" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J289" t="inlineStr">
         <is>
-          <t>美법원,  오픈AI가 영업비밀 누출  xAI 소송 기각…머스크vs올트먼 '언제...</t>
+          <t>美법원,  오픈AI가 영업비밀 빼갔다  주장한 xAI 소송 기각</t>
         </is>
       </c>
       <c r="K289" t="inlineStr">
         <is>
-          <t>slist.kr</t>
+          <t>tfmedia.co.kr</t>
         </is>
       </c>
       <c r="L289" t="inlineStr">
         <is>
           <t>2026-02-24</t>
         </is>
       </c>
       <c r="M289" t="inlineStr">
         <is>
-          <t>https://www.slist.kr/news/articleView.html?idxno=719172</t>
+          <t>https://www.tfmedia.co.kr/news/article.html?no=201904</t>
         </is>
       </c>
       <c r="N289" t="inlineStr">
         <is>
-          <t>2026-02-25 00:51:11.879641+00:00</t>
+          <t>2026-02-25 00:58:31.998917+00:00</t>
         </is>
       </c>
     </row>
     <row r="290">
       <c r="A290" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B290" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C290" t="inlineStr"/>
+      <c r="C290" t="inlineStr">
+        <is>
+          <t>오픈AI</t>
+        </is>
+      </c>
       <c r="D290" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E290" t="inlineStr">
         <is>
-          <t>모든 소송 취하 및 협력 합의</t>
+          <t>미국 법원에서 소송 기각, 증거 보강 후 재제기 가능성 있음</t>
         </is>
       </c>
       <c r="F290" t="inlineStr">
         <is>
-          <t>HS효성과 코오롱은 10년 넘게 이어진 타이어코드 특허 분쟁을 최근 합의로 종결하고 모든 소송을 취하했습니다. 양사는 수백억 원에 달하는 소송 비용과 중국 경쟁사의 추격에 대한 위기감을 공유하며 실리적 판단으로 협력을 택했습니다. 한국 특허법원이 효성의 손을 들어주며 승기를 잡았으나, 대법원 상고 및 미국 소송의 불확실성, 시간과 비용 소모를 고려해 합의에 이르렀습니다.</t>
+          <t>미국 샌프란시스코 연방법원이 xAI가 오픈AI를 상대로 제기한 영업비밀 탈취 소송을 기각했다. 법원은 xAI가 근거 자료를 보강하여 새로 소송을 제기할 수 있다고 설명했으나, 이는 현재 제출된 증거가 불충분하다는 판단이다.</t>
         </is>
       </c>
       <c r="G290" t="inlineStr">
         <is>
-          <t>HS효성과 코오롱 간의 10년 넘게 이어진 특허 분쟁은 양사의 합의로 모든 소송이 취하되며 종결되었습니다. 소송금융은 진행 중이거나 예상되는 소송에 투자하는 것이므로, 이미 합의로 종결된 본 사건은 투자 대상으로 부적합합니다.</t>
+          <t>현재 제기된 소송이 증거 불충분으로 법원에서 기각되어 소송 진행에 어려움이 있음. (적합 조건 5 '증거가 있거나 확보 가능함' 미충족) 비록 재제기 가능성은 있으나, 현재 상태로는 투자 매력이 낮음.</t>
         </is>
       </c>
       <c r="H290" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I290" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J290" t="inlineStr">
         <is>
-          <t>[인사이드 스토리]HS효성·코오롱, 10년 특허 전쟁 접은 속내</t>
+          <t>美 법원, xAI 제기한 '오픈AI 영업비밀 탈취' 소송 기각</t>
         </is>
       </c>
       <c r="K290" t="inlineStr">
         <is>
-          <t>news.bizwatch.co.kr</t>
+          <t>it.chosun.com</t>
         </is>
       </c>
       <c r="L290" t="inlineStr">
         <is>
           <t>2026-02-24</t>
         </is>
       </c>
       <c r="M290" t="inlineStr">
         <is>
-          <t>https://news.bizwatch.co.kr/article/industry/2026/02/24/0030</t>
+          <t>https://it.chosun.com/news/articleView.html?idxno=2023092157556</t>
         </is>
       </c>
       <c r="N290" t="inlineStr">
         <is>
-          <t>2026-02-25 00:45:47.556616+00:00</t>
+          <t>2026-02-25 00:57:30.324859+00:00</t>
         </is>
       </c>
     </row>
     <row r="291">
       <c r="A291" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B291" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C291" t="inlineStr">
         <is>
-          <t>경쟁사 및 전직 직원</t>
+          <t>오픈AI</t>
         </is>
       </c>
       <c r="D291" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E291" t="inlineStr">
         <is>
-          <t>민형사 고소 후 합의 종결</t>
+          <t>미국 연방법원에서 소송 기각, 수정 소장 제출 기한 부여</t>
         </is>
       </c>
       <c r="F291" t="inlineStr">
         <is>
-          <t>AI 스타트업이 창업 초기 동료이자 경쟁사 관계자와 민사 소송 및 형사 고소 절차를 진행했으나, 소송까지 가지 않고 합의로 마무리된 사건. 인재 유출 및 경쟁 관련 분쟁으로 추정된다.</t>
+          <t>xAI가 오픈AI를 상대로 제기한 영업비밀 침해 소송이 미국 샌프란시스코 연방법원에서 기각되었다. 법원은 xAI가 오픈AI의 위법 행위를 충분히 입증하지 못했다고 판단했으나, 수정 소장을 제출할 기한을 부여했다. 이는 일론 머스크와 오픈AI 간의 여러 법적 공방 중 하나이다.</t>
         </is>
       </c>
       <c r="G291" t="inlineStr">
         <is>
-          <t>사건이 소송까지 가지 않고 합의로 이미 종결되었으므로 (부적합 조건: 이미 종결된 사건), 소송금융 투자 대상으로서의 신규성이 없음. 소송금융은 현재 진행 중이거나 예정된 소송에 투자하므로, 이미 마무리된 사건은 적합하지 않음.</t>
+          <t>xAI가 오픈AI의 위법 행위를 충분히 입증하지 못해 소송이 기각됨. 이는 '상대방 책임이 비교적 명확함' 조건에 부합하지 않으며, '증거가 있거나 확보 가능함' 조건 또한 현재로서는 미흡함을 보여준다. 수정 소장 제출 기한이 있어 재제기 가능성은 있으나, 현재 상태로는 투자 위험이 높다.</t>
         </is>
       </c>
       <c r="H291" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I291" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J291" t="inlineStr">
         <is>
-          <t>AI스타트업,에이이다트의성장일기5화 인재를 뺏길 것인가, 지킬 것인가</t>
+          <t>미 법원, xAI ‘영업비밀 유출’ 소송 기각···“오픈AI 위법 입증 못...</t>
         </is>
       </c>
       <c r="K291" t="inlineStr">
         <is>
-          <t>platum.kr</t>
+          <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L291" t="inlineStr">
         <is>
           <t>2026-02-24</t>
         </is>
       </c>
       <c r="M291" t="inlineStr">
         <is>
-          <t>https://platum.kr/archives/282435</t>
+          <t>https://www.khan.co.kr/article/202602250835001</t>
         </is>
       </c>
       <c r="N291" t="inlineStr">
         <is>
-          <t>2026-02-24 13:22:27.013875+00:00</t>
+          <t>2026-02-25 00:56:31.559475+00:00</t>
         </is>
       </c>
     </row>
     <row r="292">
       <c r="A292" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B292" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C292" t="inlineStr">
         <is>
-          <t>길감자</t>
+          <t>오픈AI</t>
         </is>
       </c>
       <c r="D292" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E292" t="inlineStr">
         <is>
-          <t>법적 조치 검토 중</t>
+          <t>소송 기각, 근거 자료 보강 후 재제기 가능</t>
         </is>
       </c>
       <c r="F292" t="inlineStr">
         <is>
-          <t>길감자의 레시피 도용 논란에 대해 이안키친이 영업 금지 가처분 및 손해배상 청구를 할 수 있다는 법률 분석 기사이다. 길감자 대표가 일반인에게 고소 협박을 한 행위는 역으로 형사 고소 대상이 될 수 있다고 언급되었다. 핵심은 지식재산권 침해에 대한 법적 대응 가능성이다.</t>
+          <t>일론 머스크의 AI 기업 xAI가 오픈AI를 상대로 영업비밀 침해 소송을 제기했으나, 미국 법원이 이를 기각했다. 법원은 xAI가 근거 자료를 보강하여 소송을 새로 제기할 수 있다고 설명하며, 현재 xAI의 주장을 뒷받침할 증거가 부족함을 시사한다.</t>
         </is>
       </c>
       <c r="G292" t="inlineStr">
         <is>
-          <t>상대방 책임은 명확히 특정되나(길감자), 상대방의 자력이나 피해 규모가 불분명하며, 집단적 피해가 아닌 개별 기업 간의 지식재산권 분쟁으로 판단된다. 소송금융 투자에 적합한 대규모 집단 소송의 요건을 충족하지 못한다.</t>
+          <t>소송이 기각되어 현재 xAI의 주장을 뒷받침할 법적 근거 및 증거가 부족한 상태입니다. 상대방(OpenAI)의 자력은 충분하나, 현재 소송이 진행 중이 아니며 재제기 시 증거 보강이 필수적이므로 투자 적합도가 낮습니다. (부적합 조건: 기타 투자 어려운 이유 있음)</t>
         </is>
       </c>
       <c r="H292" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I292" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J292" t="inlineStr">
         <is>
-          <t>길감자 레시피 도용 논란, 고소 협박까지…법적 처벌 수위는?</t>
+          <t>일론 머스크 'xAI', 오픈AI가 영업비밀 훔쳤다며 제기한 소송 기각</t>
         </is>
       </c>
       <c r="K292" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>kookje.co.kr</t>
         </is>
       </c>
       <c r="L292" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M292" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/SRWKYYJBVZ0N</t>
+          <t>http://www.kookje.co.kr/news2011/asp/newsbody.asp?code=0400&amp;key=20260225.99099006836</t>
         </is>
       </c>
       <c r="N292" t="inlineStr">
         <is>
-          <t>2026-02-23 12:59:29.235263+00:00</t>
+          <t>2026-02-25 00:55:33.354120+00:00</t>
         </is>
       </c>
     </row>
     <row r="293">
       <c r="A293" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B293" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C293" t="inlineStr"/>
-      <c r="D293" t="inlineStr"/>
+      <c r="C293" t="inlineStr">
+        <is>
+          <t>OpenAI</t>
+        </is>
+      </c>
+      <c r="D293" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
       <c r="E293" t="inlineStr">
         <is>
-          <t>과거 또는 현재 진행 중인 특허 소송으로 인한 부담 언급</t>
+          <t>연방법원에서 소송 기각</t>
         </is>
       </c>
       <c r="F293" t="inlineStr">
         <is>
-          <t>기사는 LIG넥스원이 인수한 고스트로보틱스가 특허 소송과 적자 부담으로 인해 뚜렷한 시너지를 내지 못했다는 평가를 받았음을 언급합니다. 이는 LIG넥스원의 투자 전략과 향후 전망에 대한 내용이며, 특정 소송 사건에 대한 상세한 정보는 포함되어 있지 않습니다.</t>
+          <t>Elon Musk의 xAI가 OpenAI를 상대로 영업 비밀 탈취 및 직원 유인 혐의로 제기한 소송이 미국 샌프란시스코 연방법원에서 기각되었다. 리타 린 판사는 xAI의 주장을 받아들이지 않아, 머스크 측이 소송에서 패소한 것으로 알려졌다.</t>
         </is>
       </c>
       <c r="G293" t="inlineStr">
         <is>
-          <t>기사는 LIG넥스원의 고스트로보틱스 투자와 관련된 '특허 소송'을 언급하지만, 소송의 당사자, 구체적인 내용, 진행 단계, 예상 피해 규모 등 소송금융 투자 검토에 필요한 핵심 정보가 전혀 없습니다. 적합 조건 중 어느 하나도 명확히 파악하기 어렵습니다.</t>
+          <t>Elon Musk의 xAI가 OpenAI를 상대로 제기한 영업 비밀 탈취 소송이 미국 연방법원에서 기각되었다는 보도. 이는 이미 소송이 진행되어 원고에게 불리한 판결(기각)이 내려진 사건으로, 소송금융 투자 대상으로서의 신규성이 없으며 부적합 조건(이미 종결된 사건)에 해당한다.</t>
         </is>
       </c>
       <c r="H293" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I293" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J293" t="inlineStr">
         <is>
-          <t>방산에도 로봇 바람···LIG넥스원, '고스트로보틱스 투자' 빛 볼까</t>
+          <t>머스크, 앙숙 올트먼과 AI 소송전 패소...법원, 오픈 AI 상대 xAI 소송 기...</t>
         </is>
       </c>
       <c r="K293" t="inlineStr">
         <is>
-          <t>sisajournal-e.com</t>
+          <t>womennews.co.kr</t>
         </is>
       </c>
       <c r="L293" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M293" t="inlineStr">
         <is>
-          <t>https://www.sisajournal-e.com/news/articleView.html?idxno=419421</t>
+          <t>https://www.womennews.co.kr/news/articleView.html?idxno=274108</t>
         </is>
       </c>
       <c r="N293" t="inlineStr">
         <is>
-          <t>2026-02-23 12:51:16.318335+00:00</t>
+          <t>2026-02-25 00:53:11.760328+00:00</t>
         </is>
       </c>
     </row>
     <row r="294">
       <c r="A294" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B294" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C294" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E294" t="inlineStr"/>
+      <c r="C294" t="inlineStr">
+        <is>
+          <t>OpenAI</t>
+        </is>
+      </c>
+      <c r="D294" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E294" t="inlineStr">
+        <is>
+          <t>소송 기각 (재소송 가능성 있음)</t>
+        </is>
+      </c>
       <c r="F294" t="inlineStr">
         <is>
-          <t>기사 단편은 '시댄스 쇼크'라는 AI 모델과 관련하여 초상 및 목소리의 동의 관리 중요성을 언급합니다. 동의 관리가 부재할 경우 소송으로 해결해야 하지만, 소송이 기술을 이기지 못한다는 일반적인 견해를 제시합니다.</t>
+          <t>일론 머스크의 xAI가 오픈AI를 상대로 제기한 영업비밀 침해 소송이 미국 법원에서 기각되었다. 법원은 xAI가 영업비밀 탈취 및 사용에 대한 구체적인 증거를 입증하지 못하고 추측성 주장에 의존했다고 판단했다. 다만 xAI는 자료를 보강하여 소송을 다시 제기할 수 있는 권한을 유지했다.</t>
         </is>
       </c>
       <c r="G294" t="inlineStr">
         <is>
-          <t>제공된 기사 내용은 '시댄스 쇼크'라는 AI 모델과 관련된 일반적인 논의로, 특정 피해 사건, 가해자, 피해 규모, 진행 단계 등이 전혀 명시되어 있지 않습니다. (적합 조건 1, 2, 3, 4, 5, 6 모두 미충족) 따라서 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>미국 법원에서 xAI의 영업비밀 침해 소송이 구체적인 증거 부족 및 추측성 주장을 이유로 기각됨. 이는 '상대방 책임이 비교적 명확함' (적합 조건 1)과 '증거가 있거나 확보 가능함' (적합 조건 5)에 해당하지 않아 소송 승소 가능성이 낮음. 비록 상대방(OpenAI)의 자력은 충분하나, 현재 사건의 법적 기반이 매우 취약하여 투자 부적합.</t>
         </is>
       </c>
       <c r="H294" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I294" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J294" t="inlineStr">
         <is>
-          <t>이준호의 인공지능이야기  30  시댄스(Seedance) 쇼크 - 영화계에서 나온...</t>
+          <t>미 법원 xAI가 오픈AI 상대로 제기한 영업비밀 침해 소송 기각</t>
         </is>
       </c>
       <c r="K294" t="inlineStr">
         <is>
-          <t>ifs.or.kr</t>
+          <t>lawissue.co.kr</t>
         </is>
       </c>
       <c r="L294" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M294" t="inlineStr">
         <is>
-          <t>http://www.ifs.or.kr/bbs/board.php?bo_table=News&amp;wr_id=55603</t>
+          <t>http://www.lawissue.co.kr/view.php?ud=202602250752417478204ead0791_12</t>
         </is>
       </c>
       <c r="N294" t="inlineStr">
         <is>
-          <t>2026-02-23 12:51:05.888430+00:00</t>
+          <t>2026-02-25 00:53:04.258879+00:00</t>
         </is>
       </c>
     </row>
     <row r="295">
       <c r="A295" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B295" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C295" t="inlineStr">
         <is>
-          <t>테슬라 (Tesla)</t>
+          <t>오픈AI</t>
         </is>
       </c>
       <c r="D295" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E295" t="inlineStr">
         <is>
-          <t>기술 탈취 혐의로 소송 제기</t>
+          <t>미국 연방법원, xAI 소송 기각 (재소송 가능)</t>
         </is>
       </c>
       <c r="F295" t="inlineStr">
         <is>
-          <t>테슬라가 자사 출신 엔지니어가 설립한 로보틱스 스타트업을 상대로 기술 탈취 혐의로 소송을 제기했습니다. 이는 로봇 산업 내 기술 경쟁과 인력 유출 문제를 보여주는 사례입니다.</t>
+          <t>일론 머스크의 xAI가 오픈AI를 상대로 영업비밀 탈취 소송을 제기했으나, 미국 법원은 xAI가 주장을 구체화하지 못했다며 오픈AI의 손을 들어줬다. 법원은 xAI가 증거를 보강해 새로 소송을 제기할 수 있다고 밝혔다. 머스크는 오픈AI의 비영리 약속 위반에 대한 별도 소송도 진행 중이다.</t>
         </is>
       </c>
       <c r="G295" t="inlineStr">
         <is>
-          <t>기사는 테슬라가 스타트업을 상대로 기술 탈취 혐의 소송을 제기한 상황을 설명합니다. 로앤굿의 고객은 원고(피해자)이므로, 대기업인 테슬라는 소송금융의 일반적인 고객 대상이 아니며, 스타트업은 피고이므로 원고 측 소송금융 투자 대상에 해당하지 않습니다. 사건의 구체적인 피해 규모나 증거에 대한 정보도 부족합니다.</t>
+          <t>미국 법원이 xAI의 주장을 구체화하지 못했다며 오픈AI의 손을 들어주어 상대방 책임이 명확하지 않고(적합 조건 1 미충족), 구체적인 증거가 제시되지 않아 증거 확보가 불확실함(적합 조건 5 미충족). 상대방(오픈AI)은 자력이 충분하나(적합 조건 2), 현재로서는 소송의 승소 가능성이 낮아 보입니다.</t>
         </is>
       </c>
       <c r="H295" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I295" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J295" t="inlineStr">
         <is>
-          <t>로봇 '왕좌 경쟁' 시험대…美 파트너십 확대 '현대차' vs 中 부품 체인 ...</t>
+          <t>美법원, xAI가 제기한 소송에서 오픈AI 손 들어줘</t>
         </is>
       </c>
       <c r="K295" t="inlineStr">
         <is>
-          <t>ebn.co.kr</t>
+          <t>dt.co.kr</t>
         </is>
       </c>
       <c r="L295" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M295" t="inlineStr">
         <is>
-          <t>https://www.ebn.co.kr/news/articleView.html?idxno=1700461</t>
+          <t>https://www.dt.co.kr/article/12048231?ref=naver</t>
         </is>
       </c>
       <c r="N295" t="inlineStr">
         <is>
-          <t>2026-02-23 12:46:46.901818+00:00</t>
+          <t>2026-02-25 00:52:42.363545+00:00</t>
         </is>
       </c>
     </row>
     <row r="296">
       <c r="A296" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B296" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C296" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E296" t="inlineStr"/>
+      <c r="C296" t="inlineStr">
+        <is>
+          <t>OpenAI</t>
+        </is>
+      </c>
+      <c r="D296" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E296" t="inlineStr">
+        <is>
+          <t>미국 연방법원에서 소송 기각 (증거 불충분), 재제소 가능</t>
+        </is>
+      </c>
       <c r="F296" t="inlineStr">
         <is>
-          <t>글로벌 로펌 DLA Piper는 데이비드 캐머런 전 영국 총리 등을 초청하여 '미국 주도로 급변하는 세계 질서 속 한국 기업 전략'을 주제로 간담회를 개최합니다. 이 행사는 제3회 DLA Piper IP 심포지엄의 일환으로, 글로벌 지식재산권 환경 및 다국가 특허 분쟁 대응 전략 등을 논의할 예정입니다.</t>
+          <t>일론 머스크의 xAI가 오픈AI를 상대로 영업비밀 침해 소송을 제기했으나, 미국 연방법원이 xAI가 구체적인 증거를 제시하지 못했다는 이유로 소송을 기각했다. 다만 xAI는 근거 자료를 보강하여 새로 소송을 제기할 수 있다. 머스크는 오픈AI가 비영리 약속을 어겼다는 별도의 소송도 진행 중이다.</t>
         </is>
       </c>
       <c r="G296" t="inlineStr">
         <is>
-          <t>해당 기사는 글로벌 로펌 DLA Piper가 주최하는 간담회 및 심포지엄에 대한 정보성 기사입니다. 특정 피해 사실, 가해자, 또는 법적 분쟁의 발생을 다루고 있지 않아 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다.</t>
+          <t>원고(xAI)가 영업비밀 침해 주장에 대한 구체적인 증거를 제시하지 못해 소송이 기각됨 (증거가 있거나 확보 가능함 조건 미충족). 이는 소송금융 투자에 있어 핵심적인 리스크 요인으로 작용한다. 상대방(OpenAI)은 자력이 충분하나, 현재로서는 승소 가능성이 낮아 투자 적합도가 낮다.</t>
         </is>
       </c>
       <c r="H296" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I296" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J296" t="inlineStr">
         <is>
-          <t>캐머런 전 영국 총리 방한…DLA Piper, 한국기업 전략 간담회</t>
+          <t>“오픈AI가 영업비밀 훔쳐”…머스크의 xAI 소송, 미 법원서 기각</t>
         </is>
       </c>
       <c r="K296" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L296" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M296" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/11968675</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8492973&amp;ref=A</t>
         </is>
       </c>
       <c r="N296" t="inlineStr">
         <is>
-          <t>2026-02-23 12:41:33.074927+00:00</t>
+          <t>2026-02-25 00:52:22.660661+00:00</t>
         </is>
       </c>
     </row>
     <row r="297">
       <c r="A297" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B297" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C297" t="inlineStr"/>
+      <c r="C297" t="inlineStr">
+        <is>
+          <t>오픈AI</t>
+        </is>
+      </c>
       <c r="D297" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E297" t="inlineStr">
         <is>
-          <t>영국 특허전에서 판정승</t>
+          <t>미국 법원에서 소송 기각</t>
         </is>
       </c>
       <c r="F297" t="inlineStr">
         <is>
-          <t>알테오젠의 파트너사인 머크가 영국 특허전에서 '판정승'을 거두며 키트루다SC 관련 소송 리스크가 완화될 수 있다는 관측이 나왔다. 신한투자증권은 이번 결과가 향후 영국 본안 소송뿐만 아니라 유럽 전역과 미국 특허 판결에도 영향을 미칠 것으로 분석했다.</t>
+          <t>일론 머스크의 xAI가 오픈AI를 상대로 영업비밀 누출 및 비영리 약속 위반을 이유로 제기했던 소송이 미국 법원에서 기각되었습니다. 이는 머스크와 올트먼 간의 AI 경쟁 구도 속에서 발생한 법적 분쟁입니다.</t>
         </is>
       </c>
       <c r="G297" t="inlineStr">
         <is>
-          <t>기사는 알테오젠의 파트너사인 머크가 영국 특허전에서 '판정승'을 거두었다는 내용으로, 특정 기업의 소송 리스크 완화에 초점을 맞추고 있습니다. 이는 로앤굿 고객인 다수의 피해자나 원고(피해자)를 위한 소송금융 투자 대상과는 거리가 있습니다. (적합 조건 1, 3, 4 불충족)</t>
+          <t>미국 법원에서 xAI가 제기한 영업비밀 누출 소송이 기각되어, 현재로서는 해당 소송이 종결된 상태입니다 (부적합 조건: 이미 종결된 사건). 상대방(오픈AI)의 자력은 충분하나, 소송이 기각됨으로써 책임 명확성 및 증거 확보에 대한 불확실성이 커져 소송금융 투자 대상으로서의 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H297" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I297" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1</t>
         </is>
       </c>
       <c r="J297" t="inlineStr">
         <is>
-          <t>알테오젠 파트너사 머크, 영국 특허전서 '판정승'…키트루다SC 불확실성...</t>
+          <t>美법원,  오픈AI가 영업비밀 누출  xAI 소송 기각…머스크vs올트먼 '언제...</t>
         </is>
       </c>
       <c r="K297" t="inlineStr">
         <is>
-          <t>medicopharma.co.kr</t>
+          <t>slist.kr</t>
         </is>
       </c>
       <c r="L297" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M297" t="inlineStr">
         <is>
-          <t>https://www.medicopharma.co.kr/news/articleView.html?idxno=67150</t>
+          <t>https://www.slist.kr/news/articleView.html?idxno=719172</t>
         </is>
       </c>
       <c r="N297" t="inlineStr">
         <is>
-          <t>2026-02-23 00:51:33.854574+00:00</t>
+          <t>2026-02-25 00:51:11.879641+00:00</t>
         </is>
       </c>
     </row>
     <row r="298">
       <c r="A298" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B298" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C298" t="inlineStr"/>
       <c r="D298" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E298" t="inlineStr">
         <is>
-          <t>영국, 독일, 미국에서 특허 소송 진행 및 판결 선고 중</t>
+          <t>모든 소송 취하 및 협력 합의</t>
         </is>
       </c>
       <c r="F298" t="inlineStr">
         <is>
-          <t>신한투자증권은 알테오젠의 협력사인 미국 제약사 머크(MSD)가 연루된 특허 침해 소송이 영국, 독일, 미국 등에서 머크에 우호적인 방향으로 진행되고 있다고 분석했다. 이는 머크가 해당 특허 분쟁에서 긍정적인 결과를 얻을 가능성이 높다는 의미이다.</t>
+          <t>HS효성과 코오롱은 10년 넘게 이어진 타이어코드 특허 분쟁을 최근 합의로 종결하고 모든 소송을 취하했습니다. 양사는 수백억 원에 달하는 소송 비용과 중국 경쟁사의 추격에 대한 위기감을 공유하며 실리적 판단으로 협력을 택했습니다. 한국 특허법원이 효성의 손을 들어주며 승기를 잡았으나, 대법원 상고 및 미국 소송의 불확실성, 시간과 비용 소모를 고려해 합의에 이르렀습니다.</t>
         </is>
       </c>
       <c r="G298" t="inlineStr">
         <is>
-          <t>이 기사는 알테오젠의 협력사인 머크(MSD)가 특허 침해 소송에서 유리한 판결을 받고 있다는 내용을 다루고 있습니다. 소송금융은 주로 원고(피해자)에게 자금을 지원하는 것이 목적이므로, 피고의 승소 가능성을 언급하는 이 기사는 새로운 소송금융 투자 기회를 발굴하는 데 적합하지 않습니다. (부적합 조건: 기타 투자 어려운 이유 있음)</t>
+          <t>HS효성과 코오롱 간의 10년 넘게 이어진 특허 분쟁은 양사의 합의로 모든 소송이 취하되며 종결되었습니다. 소송금융은 진행 중이거나 예상되는 소송에 투자하는 것이므로, 이미 합의로 종결된 본 사건은 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H298" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I298" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J298" t="inlineStr">
         <is>
-          <t>신한證 “알테오젠, 영국 특허 판결 머크에 우호적…獨·美도 긍정적 영...</t>
+          <t>[인사이드 스토리]HS효성·코오롱, 10년 특허 전쟁 접은 속내</t>
         </is>
       </c>
       <c r="K298" t="inlineStr">
         <is>
-          <t>biz.chosun.com</t>
+          <t>news.bizwatch.co.kr</t>
         </is>
       </c>
       <c r="L298" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M298" t="inlineStr">
         <is>
-          <t>https://biz.chosun.com/stock/stock_general/2026/02/23/2O3AD54FT5EPTGNRPBQM3Z2ZDE/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
+          <t>https://news.bizwatch.co.kr/article/industry/2026/02/24/0030</t>
         </is>
       </c>
       <c r="N298" t="inlineStr">
         <is>
-          <t>2026-02-23 00:51:22.977993+00:00</t>
+          <t>2026-02-25 00:45:47.556616+00:00</t>
         </is>
       </c>
     </row>
     <row r="299">
       <c r="A299" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B299" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C299" t="inlineStr"/>
+      <c r="C299" t="inlineStr">
+        <is>
+          <t>경쟁사 및 전직 직원</t>
+        </is>
+      </c>
       <c r="D299" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E299" t="inlineStr">
         <is>
-          <t>대법원 최종 승소 판결 확정</t>
+          <t>민형사 고소 후 합의 종결</t>
         </is>
       </c>
       <c r="F299" t="inlineStr">
         <is>
-          <t>국내 제약회사 A사가 외국계 기업 B, C사와의 폐렴구균 접합백신 조성물 특허권 침해 소송에서 최종 승소했습니다. 대법원은 임상용 의약품 원액 공급은 특허 침해에 해당하지 않으며, 특허법상 연구·시험용 의약품에 대한 특허 적용 범위를 명확히 제시하는 첫 판례를 이끌어냈습니다.</t>
+          <t>AI 스타트업이 창업 초기 동료이자 경쟁사 관계자와 민사 소송 및 형사 고소 절차를 진행했으나, 소송까지 가지 않고 합의로 마무리된 사건. 인재 유출 및 경쟁 관련 분쟁으로 추정된다.</t>
         </is>
       </c>
       <c r="G299" t="inlineStr">
         <is>
-          <t>해당 사건은 이미 대법원 판결로 최종 종결된 사건으로, 소송금융 투자 대상으로서의 신규성이 없습니다. (부적합 조건: 이미 종결된 사건)</t>
+          <t>사건이 소송까지 가지 않고 합의로 이미 종결되었으므로 (부적합 조건: 이미 종결된 사건), 소송금융 투자 대상으로서의 신규성이 없음. 소송금융은 현재 진행 중이거나 예정된 소송에 투자하므로, 이미 마무리된 사건은 적합하지 않음.</t>
         </is>
       </c>
       <c r="H299" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I299" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J299" t="inlineStr">
         <is>
-          <t>“임상용 의약품 특허침해 해당 안돼”…대법 판례 이끌어낸 세종[Law 라...</t>
+          <t>AI스타트업,에이이다트의성장일기5화 인재를 뺏길 것인가, 지킬 것인가</t>
         </is>
       </c>
       <c r="K299" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>platum.kr</t>
         </is>
       </c>
       <c r="L299" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M299" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20011099?ref=naver</t>
+          <t>https://platum.kr/archives/282435</t>
         </is>
       </c>
       <c r="N299" t="inlineStr">
         <is>
-          <t>2026-02-22 12:49:37.283060+00:00</t>
+          <t>2026-02-24 13:22:27.013875+00:00</t>
         </is>
       </c>
     </row>
     <row r="300">
       <c r="A300" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B300" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C300" t="inlineStr"/>
+      <c r="C300" t="inlineStr">
+        <is>
+          <t>길감자</t>
+        </is>
+      </c>
       <c r="D300" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E300" t="inlineStr">
         <is>
-          <t>서울고법 항소 기각 판결 등 다수 사례 언급</t>
+          <t>법적 조치 검토 중</t>
         </is>
       </c>
       <c r="F300" t="inlineStr">
         <is>
-          <t>법원이 식음료 용기, 포장, 상품 이름의 유사성만으로는 부정경쟁행위를 인정하기 어렵다는 판결을 잇달아 내리고 있습니다. 이는 타인의 상당한 투자나 노력으로 만들어진 성과에 대한 무임승차 여부를 엄격하게 판단하며, 독자적 성과 입증이 어렵다는 법적 경향을 보여줍니다. 이에 따라 미투 상품에 대한 제어가 어려워지고, 특히 중소기업의 경우 소송 부담이 커질 수 있다는 지적이 나옵니다.</t>
+          <t>길감자의 레시피 도용 논란에 대해 이안키친이 영업 금지 가처분 및 손해배상 청구를 할 수 있다는 법률 분석 기사이다. 길감자 대표가 일반인에게 고소 협박을 한 행위는 역으로 형사 고소 대상이 될 수 있다고 언급되었다. 핵심은 지식재산권 침해에 대한 법적 대응 가능성이다.</t>
         </is>
       </c>
       <c r="G300" t="inlineStr">
         <is>
-          <t>기사는 법원이 유사성만으로는 부정경쟁행위를 인정하지 않고, 독자적 성과 입증 책임을 원고에게 엄격하게 요구하는 법적 경향을 보도하고 있습니다. 이는 상대방 책임이 명확하지 않고(적합 조건 1 불충족), 증거 확보 및 입증이 매우 어렵다는 의미입니다(적합 조건 5 불충족). 또한, 기사에서 언급된 구체적인 사례들은 이미 항소심 판결이 선고되어 종결된 사건들입니다(부적합 조건 해당).</t>
+          <t>상대방 책임은 명확히 특정되나(길감자), 상대방의 자력이나 피해 규모가 불분명하며, 집단적 피해가 아닌 개별 기업 간의 지식재산권 분쟁으로 판단된다. 소송금융 투자에 적합한 대규모 집단 소송의 요건을 충족하지 못한다.</t>
         </is>
       </c>
       <c r="H300" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I300" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J300" t="inlineStr">
         <is>
-          <t>법원 “닮았다고 불법 아냐”…‘미투상품’ 쏟아지나</t>
+          <t>길감자 레시피 도용 논란, 고소 협박까지…법적 처벌 수위는?</t>
         </is>
       </c>
       <c r="K300" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L300" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-23</t>
         </is>
       </c>
       <c r="M300" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20011077?ref=naver</t>
+          <t>https://lawtalknews.co.kr/article/SRWKYYJBVZ0N</t>
         </is>
       </c>
       <c r="N300" t="inlineStr">
         <is>
-          <t>2026-02-22 12:49:03.495357+00:00</t>
+          <t>2026-02-23 12:59:29.235263+00:00</t>
         </is>
       </c>
     </row>
     <row r="301">
       <c r="A301" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B301" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C301" t="inlineStr"/>
-      <c r="D301" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D301" t="inlineStr"/>
       <c r="E301" t="inlineStr">
         <is>
-          <t>2026 동계올림픽 피겨스케이팅 음악 저작권 논란 제기</t>
+          <t>과거 또는 현재 진행 중인 특허 소송으로 인한 부담 언급</t>
         </is>
       </c>
       <c r="F301" t="inlineStr">
         <is>
-          <t>2026 동계올림픽 피겨스케이팅 종목에서 음악 편집·변형·재구성으로 인한 저작재산권(2차적저작물작성권) 및 저작인격권(동일성유지권) 침해 논란이 제기되었습니다. 과거 프로야구 응원가 사례에서는 법원이 침해를 인정하지 않은 전례가 있으며, 저작권 침해 여부는 변경의 본질성 여부에 따라 달라질 수 있습니다. 저작권자의 허락을 받는 것이 유일한 안전한 방법으로 제시되었습니다.</t>
+          <t>기사는 LIG넥스원이 인수한 고스트로보틱스가 특허 소송과 적자 부담으로 인해 뚜렷한 시너지를 내지 못했다는 평가를 받았음을 언급합니다. 이는 LIG넥스원의 투자 전략과 향후 전망에 대한 내용이며, 특정 소송 사건에 대한 상세한 정보는 포함되어 있지 않습니다.</t>
         </is>
       </c>
       <c r="G301" t="inlineStr">
         <is>
-          <t>기사는 2026 동계올림픽 피겨스케이팅 종목에서 발생할 수 있는 저작권 논란에 대한 법률적 해설에 가깝습니다. 특정 피해자나 구체적인 침해 사실이 명확히 제시되지 않았으며, 피해 규모 또한 미상입니다. 또한, 유사한 과거 사례(프로야구 응원가)에서 법원이 저작권 침해를 인정하지 않은 전례가 있어 상대방 책임이 명확하다고 보기 어렵습니다. (적합 조건 1, 3, 4, 5 미충족)</t>
+          <t>기사는 LIG넥스원의 고스트로보틱스 투자와 관련된 '특허 소송'을 언급하지만, 소송의 당사자, 구체적인 내용, 진행 단계, 예상 피해 규모 등 소송금융 투자 검토에 필요한 핵심 정보가 전혀 없습니다. 적합 조건 중 어느 하나도 명확히 파악하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H301" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I301" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J301" t="inlineStr">
         <is>
-          <t>동계올림픽 피겨 음악, 응원가의 저작권 논란과 동일성유지권</t>
+          <t>방산에도 로봇 바람···LIG넥스원, '고스트로보틱스 투자' 빛 볼까</t>
         </is>
       </c>
       <c r="K301" t="inlineStr">
         <is>
-          <t>kookbang.dema.mil.kr</t>
+          <t>sisajournal-e.com</t>
         </is>
       </c>
       <c r="L301" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-23</t>
         </is>
       </c>
       <c r="M301" t="inlineStr">
         <is>
-          <t>https://kookbang.dema.mil.kr/newsWeb/20260223/1/ATCE_CTGR_0050020000/view.do</t>
+          <t>https://www.sisajournal-e.com/news/articleView.html?idxno=419421</t>
         </is>
       </c>
       <c r="N301" t="inlineStr">
         <is>
-          <t>2026-02-22 12:43:21.004679+00:00</t>
+          <t>2026-02-23 12:51:16.318335+00:00</t>
         </is>
       </c>
     </row>
     <row r="302">
       <c r="A302" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B302" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C302" t="inlineStr"/>
       <c r="D302" t="inlineStr"/>
       <c r="E302" t="inlineStr"/>
       <c r="F302" t="inlineStr">
         <is>
-          <t>이 기사는 골프장 설계 및 창작 과정에서 발생하는 저작권의 중요성을 강조하며, 코스 설계자뿐만 아니라 실시 설계자, 조형, 조경, 코스 컨설턴트 등 다양한 창작자들의 권리가 존중되어야 한다고 주장합니다. 10여 년 넘게 저작권 침해 소송을 진행하는 회사들이 있음을 언급하며, 저작권 보호에 대한 목소리를 높일 필요성을 제기합니다.</t>
+          <t>기사 단편은 '시댄스 쇼크'라는 AI 모델과 관련하여 초상 및 목소리의 동의 관리 중요성을 언급합니다. 동의 관리가 부재할 경우 소송으로 해결해야 하지만, 소송이 기술을 이기지 못한다는 일반적인 견해를 제시합니다.</t>
         </is>
       </c>
       <c r="G302" t="inlineStr">
         <is>
-          <t>본 기사는 골프장 저작권에 대한 일반적인 중요성을 강조하는 논평으로, 특정 저작권 침해 사건을 다루지 않습니다. 따라서 상대방 책임의 명확성, 상대방의 자력, 집단적 피해 여부, 피해 규모, 증거 존재 여부 등 소송금융 적합 조건에 해당하는 구체적인 정보가 전혀 파악되지 않아 투자 적합도가 낮습니다.</t>
+          <t>제공된 기사 내용은 '시댄스 쇼크'라는 AI 모델과 관련된 일반적인 논의로, 특정 피해 사건, 가해자, 피해 규모, 진행 단계 등이 전혀 명시되어 있지 않습니다. (적합 조건 1, 2, 3, 4, 5, 6 모두 미충족) 따라서 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H302" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I302" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J302" t="inlineStr">
         <is>
-          <t>[이종현의 감성, 골프美학] 고유의 창작물 지적재산권 '저작권'은 존중...</t>
+          <t>이준호의 인공지능이야기  30  시댄스(Seedance) 쇼크 - 영화계에서 나온...</t>
         </is>
       </c>
       <c r="K302" t="inlineStr">
         <is>
-          <t>mhnse.com</t>
+          <t>ifs.or.kr</t>
         </is>
       </c>
       <c r="L302" t="inlineStr">
         <is>
-          <t>2026-02-21</t>
+          <t>2026-02-23</t>
         </is>
       </c>
       <c r="M302" t="inlineStr">
         <is>
-          <t>https://www.mhnse.com/news/articleView.html?idxno=511032</t>
+          <t>http://www.ifs.or.kr/bbs/board.php?bo_table=News&amp;wr_id=55603</t>
         </is>
       </c>
       <c r="N302" t="inlineStr">
         <is>
-          <t>2026-02-22 00:43:02.727696+00:00</t>
+          <t>2026-02-23 12:51:05.888430+00:00</t>
         </is>
       </c>
     </row>
     <row r="303">
       <c r="A303" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B303" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C303" t="inlineStr">
         <is>
-          <t>LG전자</t>
+          <t>테슬라 (Tesla)</t>
         </is>
       </c>
       <c r="D303" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E303" t="inlineStr">
         <is>
-          <t>RICO 혐의 기각, 영업비밀 침해 주장은 진행 중</t>
+          <t>기술 탈취 혐의로 소송 제기</t>
         </is>
       </c>
       <c r="F303" t="inlineStr">
         <is>
-          <t>LG전자가 미국에서 진행 중인 산업스파이 소송에서 핵심 혐의인 RICO(갈취 및 부패조직에 관한 법률) 주장이 기각되어 막대한 징벌적 손해배상 및 형사적 리스크에서 한숨 돌렸다. 다만 영업비밀 침해 주장은 여전히 소송 결과에 따라 진행될 예정이다.</t>
+          <t>테슬라가 자사 출신 엔지니어가 설립한 로보틱스 스타트업을 상대로 기술 탈취 혐의로 소송을 제기했습니다. 이는 로봇 산업 내 기술 경쟁과 인력 유출 문제를 보여주는 사례입니다.</t>
         </is>
       </c>
       <c r="G303" t="inlineStr">
         <is>
-          <t>이 기사는 LG전자(피고)의 방어 성공에 대한 내용으로, 소송금융의 주된 투자 대상인 원고(피해자)의 소송을 발굴하는 데 적합하지 않습니다. 소송금융은 주로 원고 측의 소송 비용을 지원합니다.</t>
+          <t>기사는 테슬라가 스타트업을 상대로 기술 탈취 혐의 소송을 제기한 상황을 설명합니다. 로앤굿의 고객은 원고(피해자)이므로, 대기업인 테슬라는 소송금융의 일반적인 고객 대상이 아니며, 스타트업은 피고이므로 원고 측 소송금융 투자 대상에 해당하지 않습니다. 사건의 구체적인 피해 규모나 증거에 대한 정보도 부족합니다.</t>
         </is>
       </c>
       <c r="H303" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I303" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J303" t="inlineStr">
         <is>
-          <t>[Biz Law] LG전자, 美 '산업스파이 소송' 한숨 돌렸다…핵심 혐의 기각</t>
+          <t>로봇 '왕좌 경쟁' 시험대…美 파트너십 확대 '현대차' vs 中 부품 체인 ...</t>
         </is>
       </c>
       <c r="K303" t="inlineStr">
         <is>
-          <t>seoulwire.com</t>
+          <t>ebn.co.kr</t>
         </is>
       </c>
       <c r="L303" t="inlineStr">
         <is>
-          <t>2026-02-21</t>
+          <t>2026-02-23</t>
         </is>
       </c>
       <c r="M303" t="inlineStr">
         <is>
-          <t>http://www.seoulwire.com/news/articleView.html?idxno=707586</t>
+          <t>https://www.ebn.co.kr/news/articleView.html?idxno=1700461</t>
         </is>
       </c>
       <c r="N303" t="inlineStr">
         <is>
-          <t>2026-02-21 18:11:42.717431+00:00</t>
+          <t>2026-02-23 12:46:46.901818+00:00</t>
         </is>
       </c>
     </row>
     <row r="304">
       <c r="A304" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B304" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C304" t="inlineStr"/>
       <c r="D304" t="inlineStr"/>
       <c r="E304" t="inlineStr"/>
       <c r="F304" t="inlineStr">
         <is>
-          <t>본 기사는 특허 IP를 활용한 토큰증권(STO) 시장의 개화와 상품화 동향을 다룹니다. 특허 소송에 따른 손해배상액이 STO 투자자에게 배당될 수 있는 구조를 설명하며, 비정형 자산의 조각투자 가능성을 제시합니다. 이는 새로운 금융 상품에 대한 설명으로, 특정 법적 분쟁이나 피해 사건에 대한 내용은 아닙니다.</t>
+          <t>글로벌 로펌 DLA Piper는 데이비드 캐머런 전 영국 총리 등을 초청하여 '미국 주도로 급변하는 세계 질서 속 한국 기업 전략'을 주제로 간담회를 개최합니다. 이 행사는 제3회 DLA Piper IP 심포지엄의 일환으로, 글로벌 지식재산권 환경 및 다국가 특허 분쟁 대응 전략 등을 논의할 예정입니다.</t>
         </is>
       </c>
       <c r="G304" t="inlineStr">
         <is>
-          <t>본 기사는 특정 피해 사건이나 법적 분쟁을 다루는 것이 아니라, 특허 IP를 기반으로 한 토큰증권(STO)이라는 새로운 금융 상품의 시장 개화와 그 수익 구조를 설명하고 있습니다. 소송금융 투자의 대상이 되는 구체적인 소송 사건이 존재하지 않으므로, 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 글로벌 로펌 DLA Piper가 주최하는 간담회 및 심포지엄에 대한 정보성 기사입니다. 특정 피해 사실, 가해자, 또는 법적 분쟁의 발생을 다루고 있지 않아 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H304" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I304" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J304" t="inlineStr">
         <is>
-          <t>'특허·벤처펀드'도 조각투자…시장 개화 채비 서둘러</t>
+          <t>캐머런 전 영국 총리 방한…DLA Piper, 한국기업 전략 간담회</t>
         </is>
       </c>
       <c r="K304" t="inlineStr">
         <is>
-          <t>news.mtn.co.kr</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L304" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2026-02-23</t>
         </is>
       </c>
       <c r="M304" t="inlineStr">
         <is>
-          <t>https://news.mtn.co.kr/news-detail/2026022013125736889</t>
+          <t>https://www.mk.co.kr/article/11968675</t>
         </is>
       </c>
       <c r="N304" t="inlineStr">
         <is>
-          <t>2026-02-21 18:06:12.896831+00:00</t>
+          <t>2026-02-23 12:41:33.074927+00:00</t>
         </is>
       </c>
     </row>
     <row r="305">
       <c r="A305" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B305" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C305" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C305" t="inlineStr"/>
       <c r="D305" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E305" t="inlineStr">
         <is>
-          <t>특허 분쟁 종료 협약 체결, 소송 취하</t>
+          <t>영국 특허전에서 판정승</t>
         </is>
       </c>
       <c r="F305" t="inlineStr">
         <is>
-          <t>HS효성첨단소재와 코오롱인더스트리가 10년간 이어진 타이어코드 특허 분쟁을 종결하기로 합의했습니다. 양사는 한국과 미국에서 진행 중이던 모든 특허 소송을 취하하고, 기술과 지식재산권을 상호 존중하는 원칙 아래 협력 기반을 구축하기로 했습니다. 이번 합의로 소송 비용과 불확실성을 해소하고 연구개발 및 글로벌 시장 대응에 자원을 재배치할 수 있게 되었습니다.</t>
+          <t>알테오젠의 파트너사인 머크가 영국 특허전에서 '판정승'을 거두며 키트루다SC 관련 소송 리스크가 완화될 수 있다는 관측이 나왔다. 신한투자증권은 이번 결과가 향후 영국 본안 소송뿐만 아니라 유럽 전역과 미국 특허 판결에도 영향을 미칠 것으로 분석했다.</t>
         </is>
       </c>
       <c r="G305" t="inlineStr">
         <is>
-          <t>부적합 조건: 이미 종결된 사건에 해당합니다. HS효성첨단소재와 코오롱인더스트리가 10년간 이어진 타이어코드 특허 분쟁을 종결하고 모든 소송을 취하하기로 합의했으므로, 소송금융 투자 대상으로서의 신규성이 없습니다.</t>
+          <t>기사는 알테오젠의 파트너사인 머크가 영국 특허전에서 '판정승'을 거두었다는 내용으로, 특정 기업의 소송 리스크 완화에 초점을 맞추고 있습니다. 이는 로앤굿 고객인 다수의 피해자나 원고(피해자)를 위한 소송금융 투자 대상과는 거리가 있습니다. (적합 조건 1, 3, 4 불충족)</t>
         </is>
       </c>
       <c r="H305" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I305" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J305" t="inlineStr">
         <is>
-          <t>데이터 폭증 대비 …삼성전자 6G 핵심 기술 선점</t>
+          <t>알테오젠 파트너사 머크, 영국 특허전서 '판정승'…키트루다SC 불확실성...</t>
         </is>
       </c>
       <c r="K305" t="inlineStr">
         <is>
-          <t>news.bizwatch.co.kr</t>
+          <t>medicopharma.co.kr</t>
         </is>
       </c>
       <c r="L305" t="inlineStr">
         <is>
-          <t>2026-02-21</t>
+          <t>2026-02-22</t>
         </is>
       </c>
       <c r="M305" t="inlineStr">
         <is>
-          <t>https://news.bizwatch.co.kr/article/industry/2026/02/20/0035</t>
+          <t>https://www.medicopharma.co.kr/news/articleView.html?idxno=67150</t>
         </is>
       </c>
       <c r="N305" t="inlineStr">
         <is>
-          <t>2026-02-21 17:47:17.538409+00:00</t>
+          <t>2026-02-23 00:51:33.854574+00:00</t>
         </is>
       </c>
     </row>
     <row r="306">
       <c r="A306" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B306" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C306" t="inlineStr"/>
       <c r="D306" t="inlineStr">
         <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E306" t="inlineStr">
+        <is>
+          <t>영국, 독일, 미국에서 특허 소송 진행 및 판결 선고 중</t>
+        </is>
+      </c>
+      <c r="F306" t="inlineStr">
+        <is>
+          <t>신한투자증권은 알테오젠의 협력사인 미국 제약사 머크(MSD)가 연루된 특허 침해 소송이 영국, 독일, 미국 등에서 머크에 우호적인 방향으로 진행되고 있다고 분석했다. 이는 머크가 해당 특허 분쟁에서 긍정적인 결과를 얻을 가능성이 높다는 의미이다.</t>
+        </is>
+      </c>
+      <c r="G306" t="inlineStr">
+        <is>
+          <t>이 기사는 알테오젠의 협력사인 머크(MSD)가 특허 침해 소송에서 유리한 판결을 받고 있다는 내용을 다루고 있습니다. 소송금융은 주로 원고(피해자)에게 자금을 지원하는 것이 목적이므로, 피고의 승소 가능성을 언급하는 이 기사는 새로운 소송금융 투자 기회를 발굴하는 데 적합하지 않습니다. (부적합 조건: 기타 투자 어려운 이유 있음)</t>
+        </is>
+      </c>
+      <c r="H306" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I306" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J306" t="inlineStr">
+        <is>
+          <t>신한證 “알테오젠, 영국 특허 판결 머크에 우호적…獨·美도 긍정적 영...</t>
+        </is>
+      </c>
+      <c r="K306" t="inlineStr">
+        <is>
+          <t>biz.chosun.com</t>
+        </is>
+      </c>
+      <c r="L306" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M306" t="inlineStr">
+        <is>
+          <t>https://biz.chosun.com/stock/stock_general/2026/02/23/2O3AD54FT5EPTGNRPBQM3Z2ZDE/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
+        </is>
+      </c>
+      <c r="N306" t="inlineStr">
+        <is>
+          <t>2026-02-23 00:51:22.977993+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="307">
+      <c r="A307" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B307" t="inlineStr">
+        <is>
+          <t>지식재산권</t>
+        </is>
+      </c>
+      <c r="C307" t="inlineStr"/>
+      <c r="D307" t="inlineStr">
+        <is>
           <t>종결</t>
         </is>
       </c>
-      <c r="E306" t="inlineStr">
+      <c r="E307" t="inlineStr">
+        <is>
+          <t>대법원 최종 승소 판결 확정</t>
+        </is>
+      </c>
+      <c r="F307" t="inlineStr">
+        <is>
+          <t>국내 제약회사 A사가 외국계 기업 B, C사와의 폐렴구균 접합백신 조성물 특허권 침해 소송에서 최종 승소했습니다. 대법원은 임상용 의약품 원액 공급은 특허 침해에 해당하지 않으며, 특허법상 연구·시험용 의약품에 대한 특허 적용 범위를 명확히 제시하는 첫 판례를 이끌어냈습니다.</t>
+        </is>
+      </c>
+      <c r="G307" t="inlineStr">
+        <is>
+          <t>해당 사건은 이미 대법원 판결로 최종 종결된 사건으로, 소송금융 투자 대상으로서의 신규성이 없습니다. (부적합 조건: 이미 종결된 사건)</t>
+        </is>
+      </c>
+      <c r="H307" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I307" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J307" t="inlineStr">
+        <is>
+          <t>“임상용 의약품 특허침해 해당 안돼”…대법 판례 이끌어낸 세종[Law 라...</t>
+        </is>
+      </c>
+      <c r="K307" t="inlineStr">
+        <is>
+          <t>sedaily.com</t>
+        </is>
+      </c>
+      <c r="L307" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M307" t="inlineStr">
+        <is>
+          <t>https://www.sedaily.com/article/20011099?ref=naver</t>
+        </is>
+      </c>
+      <c r="N307" t="inlineStr">
+        <is>
+          <t>2026-02-22 12:49:37.283060+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="308">
+      <c r="A308" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B308" t="inlineStr">
+        <is>
+          <t>지식재산권</t>
+        </is>
+      </c>
+      <c r="C308" t="inlineStr"/>
+      <c r="D308" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E308" t="inlineStr">
+        <is>
+          <t>서울고법 항소 기각 판결 등 다수 사례 언급</t>
+        </is>
+      </c>
+      <c r="F308" t="inlineStr">
+        <is>
+          <t>법원이 식음료 용기, 포장, 상품 이름의 유사성만으로는 부정경쟁행위를 인정하기 어렵다는 판결을 잇달아 내리고 있습니다. 이는 타인의 상당한 투자나 노력으로 만들어진 성과에 대한 무임승차 여부를 엄격하게 판단하며, 독자적 성과 입증이 어렵다는 법적 경향을 보여줍니다. 이에 따라 미투 상품에 대한 제어가 어려워지고, 특히 중소기업의 경우 소송 부담이 커질 수 있다는 지적이 나옵니다.</t>
+        </is>
+      </c>
+      <c r="G308" t="inlineStr">
+        <is>
+          <t>기사는 법원이 유사성만으로는 부정경쟁행위를 인정하지 않고, 독자적 성과 입증 책임을 원고에게 엄격하게 요구하는 법적 경향을 보도하고 있습니다. 이는 상대방 책임이 명확하지 않고(적합 조건 1 불충족), 증거 확보 및 입증이 매우 어렵다는 의미입니다(적합 조건 5 불충족). 또한, 기사에서 언급된 구체적인 사례들은 이미 항소심 판결이 선고되어 종결된 사건들입니다(부적합 조건 해당).</t>
+        </is>
+      </c>
+      <c r="H308" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I308" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J308" t="inlineStr">
+        <is>
+          <t>법원 “닮았다고 불법 아냐”…‘미투상품’ 쏟아지나</t>
+        </is>
+      </c>
+      <c r="K308" t="inlineStr">
+        <is>
+          <t>sedaily.com</t>
+        </is>
+      </c>
+      <c r="L308" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M308" t="inlineStr">
+        <is>
+          <t>https://www.sedaily.com/article/20011077?ref=naver</t>
+        </is>
+      </c>
+      <c r="N308" t="inlineStr">
+        <is>
+          <t>2026-02-22 12:49:03.495357+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="309">
+      <c r="A309" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B309" t="inlineStr">
+        <is>
+          <t>지식재산권</t>
+        </is>
+      </c>
+      <c r="C309" t="inlineStr"/>
+      <c r="D309" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E309" t="inlineStr">
+        <is>
+          <t>2026 동계올림픽 피겨스케이팅 음악 저작권 논란 제기</t>
+        </is>
+      </c>
+      <c r="F309" t="inlineStr">
+        <is>
+          <t>2026 동계올림픽 피겨스케이팅 종목에서 음악 편집·변형·재구성으로 인한 저작재산권(2차적저작물작성권) 및 저작인격권(동일성유지권) 침해 논란이 제기되었습니다. 과거 프로야구 응원가 사례에서는 법원이 침해를 인정하지 않은 전례가 있으며, 저작권 침해 여부는 변경의 본질성 여부에 따라 달라질 수 있습니다. 저작권자의 허락을 받는 것이 유일한 안전한 방법으로 제시되었습니다.</t>
+        </is>
+      </c>
+      <c r="G309" t="inlineStr">
+        <is>
+          <t>기사는 2026 동계올림픽 피겨스케이팅 종목에서 발생할 수 있는 저작권 논란에 대한 법률적 해설에 가깝습니다. 특정 피해자나 구체적인 침해 사실이 명확히 제시되지 않았으며, 피해 규모 또한 미상입니다. 또한, 유사한 과거 사례(프로야구 응원가)에서 법원이 저작권 침해를 인정하지 않은 전례가 있어 상대방 책임이 명확하다고 보기 어렵습니다. (적합 조건 1, 3, 4, 5 미충족)</t>
+        </is>
+      </c>
+      <c r="H309" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I309" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J309" t="inlineStr">
+        <is>
+          <t>동계올림픽 피겨 음악, 응원가의 저작권 논란과 동일성유지권</t>
+        </is>
+      </c>
+      <c r="K309" t="inlineStr">
+        <is>
+          <t>kookbang.dema.mil.kr</t>
+        </is>
+      </c>
+      <c r="L309" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M309" t="inlineStr">
+        <is>
+          <t>https://kookbang.dema.mil.kr/newsWeb/20260223/1/ATCE_CTGR_0050020000/view.do</t>
+        </is>
+      </c>
+      <c r="N309" t="inlineStr">
+        <is>
+          <t>2026-02-22 12:43:21.004679+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="310">
+      <c r="A310" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B310" t="inlineStr">
+        <is>
+          <t>지식재산권</t>
+        </is>
+      </c>
+      <c r="C310" t="inlineStr"/>
+      <c r="D310" t="inlineStr"/>
+      <c r="E310" t="inlineStr"/>
+      <c r="F310" t="inlineStr">
+        <is>
+          <t>이 기사는 골프장 설계 및 창작 과정에서 발생하는 저작권의 중요성을 강조하며, 코스 설계자뿐만 아니라 실시 설계자, 조형, 조경, 코스 컨설턴트 등 다양한 창작자들의 권리가 존중되어야 한다고 주장합니다. 10여 년 넘게 저작권 침해 소송을 진행하는 회사들이 있음을 언급하며, 저작권 보호에 대한 목소리를 높일 필요성을 제기합니다.</t>
+        </is>
+      </c>
+      <c r="G310" t="inlineStr">
+        <is>
+          <t>본 기사는 골프장 저작권에 대한 일반적인 중요성을 강조하는 논평으로, 특정 저작권 침해 사건을 다루지 않습니다. 따라서 상대방 책임의 명확성, 상대방의 자력, 집단적 피해 여부, 피해 규모, 증거 존재 여부 등 소송금융 적합 조건에 해당하는 구체적인 정보가 전혀 파악되지 않아 투자 적합도가 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H310" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I310" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J310" t="inlineStr">
+        <is>
+          <t>[이종현의 감성, 골프美학] 고유의 창작물 지적재산권 '저작권'은 존중...</t>
+        </is>
+      </c>
+      <c r="K310" t="inlineStr">
+        <is>
+          <t>mhnse.com</t>
+        </is>
+      </c>
+      <c r="L310" t="inlineStr">
+        <is>
+          <t>2026-02-21</t>
+        </is>
+      </c>
+      <c r="M310" t="inlineStr">
+        <is>
+          <t>https://www.mhnse.com/news/articleView.html?idxno=511032</t>
+        </is>
+      </c>
+      <c r="N310" t="inlineStr">
+        <is>
+          <t>2026-02-22 00:43:02.727696+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="311">
+      <c r="A311" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B311" t="inlineStr">
+        <is>
+          <t>지식재산권</t>
+        </is>
+      </c>
+      <c r="C311" t="inlineStr">
+        <is>
+          <t>LG전자</t>
+        </is>
+      </c>
+      <c r="D311" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E311" t="inlineStr">
+        <is>
+          <t>RICO 혐의 기각, 영업비밀 침해 주장은 진행 중</t>
+        </is>
+      </c>
+      <c r="F311" t="inlineStr">
+        <is>
+          <t>LG전자가 미국에서 진행 중인 산업스파이 소송에서 핵심 혐의인 RICO(갈취 및 부패조직에 관한 법률) 주장이 기각되어 막대한 징벌적 손해배상 및 형사적 리스크에서 한숨 돌렸다. 다만 영업비밀 침해 주장은 여전히 소송 결과에 따라 진행될 예정이다.</t>
+        </is>
+      </c>
+      <c r="G311" t="inlineStr">
+        <is>
+          <t>이 기사는 LG전자(피고)의 방어 성공에 대한 내용으로, 소송금융의 주된 투자 대상인 원고(피해자)의 소송을 발굴하는 데 적합하지 않습니다. 소송금융은 주로 원고 측의 소송 비용을 지원합니다.</t>
+        </is>
+      </c>
+      <c r="H311" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I311" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J311" t="inlineStr">
+        <is>
+          <t>[Biz Law] LG전자, 美 '산업스파이 소송' 한숨 돌렸다…핵심 혐의 기각</t>
+        </is>
+      </c>
+      <c r="K311" t="inlineStr">
+        <is>
+          <t>seoulwire.com</t>
+        </is>
+      </c>
+      <c r="L311" t="inlineStr">
+        <is>
+          <t>2026-02-21</t>
+        </is>
+      </c>
+      <c r="M311" t="inlineStr">
+        <is>
+          <t>http://www.seoulwire.com/news/articleView.html?idxno=707586</t>
+        </is>
+      </c>
+      <c r="N311" t="inlineStr">
+        <is>
+          <t>2026-02-21 18:11:42.717431+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="312">
+      <c r="A312" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B312" t="inlineStr">
+        <is>
+          <t>지식재산권</t>
+        </is>
+      </c>
+      <c r="C312" t="inlineStr"/>
+      <c r="D312" t="inlineStr"/>
+      <c r="E312" t="inlineStr"/>
+      <c r="F312" t="inlineStr">
+        <is>
+          <t>본 기사는 특허 IP를 활용한 토큰증권(STO) 시장의 개화와 상품화 동향을 다룹니다. 특허 소송에 따른 손해배상액이 STO 투자자에게 배당될 수 있는 구조를 설명하며, 비정형 자산의 조각투자 가능성을 제시합니다. 이는 새로운 금융 상품에 대한 설명으로, 특정 법적 분쟁이나 피해 사건에 대한 내용은 아닙니다.</t>
+        </is>
+      </c>
+      <c r="G312" t="inlineStr">
+        <is>
+          <t>본 기사는 특정 피해 사건이나 법적 분쟁을 다루는 것이 아니라, 특허 IP를 기반으로 한 토큰증권(STO)이라는 새로운 금융 상품의 시장 개화와 그 수익 구조를 설명하고 있습니다. 소송금융 투자의 대상이 되는 구체적인 소송 사건이 존재하지 않으므로, 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H312" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I312" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J312" t="inlineStr">
+        <is>
+          <t>'특허·벤처펀드'도 조각투자…시장 개화 채비 서둘러</t>
+        </is>
+      </c>
+      <c r="K312" t="inlineStr">
+        <is>
+          <t>news.mtn.co.kr</t>
+        </is>
+      </c>
+      <c r="L312" t="inlineStr">
+        <is>
+          <t>2026-02-20</t>
+        </is>
+      </c>
+      <c r="M312" t="inlineStr">
+        <is>
+          <t>https://news.mtn.co.kr/news-detail/2026022013125736889</t>
+        </is>
+      </c>
+      <c r="N312" t="inlineStr">
+        <is>
+          <t>2026-02-21 18:06:12.896831+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="313">
+      <c r="A313" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B313" t="inlineStr">
+        <is>
+          <t>지식재산권</t>
+        </is>
+      </c>
+      <c r="C313" t="inlineStr">
+        <is>
+          <t>코오롱인더스트리</t>
+        </is>
+      </c>
+      <c r="D313" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E313" t="inlineStr">
+        <is>
+          <t>특허 분쟁 종료 협약 체결, 소송 취하</t>
+        </is>
+      </c>
+      <c r="F313" t="inlineStr">
+        <is>
+          <t>HS효성첨단소재와 코오롱인더스트리가 10년간 이어진 타이어코드 특허 분쟁을 종결하기로 합의했습니다. 양사는 한국과 미국에서 진행 중이던 모든 특허 소송을 취하하고, 기술과 지식재산권을 상호 존중하는 원칙 아래 협력 기반을 구축하기로 했습니다. 이번 합의로 소송 비용과 불확실성을 해소하고 연구개발 및 글로벌 시장 대응에 자원을 재배치할 수 있게 되었습니다.</t>
+        </is>
+      </c>
+      <c r="G313" t="inlineStr">
+        <is>
+          <t>부적합 조건: 이미 종결된 사건에 해당합니다. HS효성첨단소재와 코오롱인더스트리가 10년간 이어진 타이어코드 특허 분쟁을 종결하고 모든 소송을 취하하기로 합의했으므로, 소송금융 투자 대상으로서의 신규성이 없습니다.</t>
+        </is>
+      </c>
+      <c r="H313" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I313" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J313" t="inlineStr">
+        <is>
+          <t>데이터 폭증 대비 …삼성전자 6G 핵심 기술 선점</t>
+        </is>
+      </c>
+      <c r="K313" t="inlineStr">
+        <is>
+          <t>news.bizwatch.co.kr</t>
+        </is>
+      </c>
+      <c r="L313" t="inlineStr">
+        <is>
+          <t>2026-02-21</t>
+        </is>
+      </c>
+      <c r="M313" t="inlineStr">
+        <is>
+          <t>https://news.bizwatch.co.kr/article/industry/2026/02/20/0035</t>
+        </is>
+      </c>
+      <c r="N313" t="inlineStr">
+        <is>
+          <t>2026-02-21 17:47:17.538409+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="314">
+      <c r="A314" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B314" t="inlineStr">
+        <is>
+          <t>지식재산권</t>
+        </is>
+      </c>
+      <c r="C314" t="inlineStr"/>
+      <c r="D314" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E314" t="inlineStr">
         <is>
           <t>한국·미국서 진행 중이던 특허 관련 소송 모두 취하 합의</t>
         </is>
       </c>
-      <c r="F306" t="inlineStr">
+      <c r="F314" t="inlineStr">
         <is>
           <t>코오롱인더스트리와 HS효성첨단소재는 4년간 이어진 '하이브리드 타이어코드' 특허 분쟁을 종료하고, 한국과 미국에서 진행 중이던 모든 관련 소송을 취하하기로 합의했다. 양사는 미래 발전을 위한 협약을 체결하며 기술 및 지식재산권을 존중하고 상호 협력할 기반을 마련하겠다고 밝혔다. 이번 합의로 전기차 타이어 보강재 시장의 불확실성이 해소될 것으로 보인다.</t>
         </is>
       </c>
-      <c r="G306" t="inlineStr">
+      <c r="G314" t="inlineStr">
         <is>
           <t>양사가 한국과 미국에서 진행 중이던 특허 관련 소송을 모두 취하하기로 합의하여 분쟁이 종결되었습니다. 이는 소송금융 투자 대상으로서 부적합 조건인 '이미 종결된 사건'에 해당합니다.</t>
         </is>
       </c>
-      <c r="H306" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J306" t="inlineStr">
+      <c r="H314" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I314" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J314" t="inlineStr">
         <is>
           <t>코오롱인더스트리·HS효성첨단소재, 특허전 마침표…업계 1·2위 경쟁 제...</t>
         </is>
       </c>
-      <c r="K306" t="inlineStr">
+      <c r="K314" t="inlineStr">
         <is>
           <t>wikileaks-kr.org</t>
         </is>
       </c>
-      <c r="L306" t="inlineStr">
+      <c r="L314" t="inlineStr">
         <is>
           <t>2026-02-20</t>
         </is>
       </c>
-      <c r="M306" t="inlineStr">
+      <c r="M314" t="inlineStr">
         <is>
           <t>http://www.wikileaks-kr.org/news/articleView.html?idxno=183567</t>
         </is>
       </c>
-      <c r="N306" t="inlineStr">
+      <c r="N314" t="inlineStr">
         <is>
           <t>2026-02-21 17:41:39.277680+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N306"/>
+  <autoFilter ref="A1:N314"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>