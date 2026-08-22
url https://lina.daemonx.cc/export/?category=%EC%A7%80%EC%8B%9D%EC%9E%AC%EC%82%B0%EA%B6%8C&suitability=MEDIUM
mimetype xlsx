--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$126</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$132</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N126"/>
+  <dimension ref="A1:N132"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="23" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="42" customWidth="1" min="8" max="8"/>
     <col width="24" customWidth="1" min="9" max="9"/>
     <col width="50" customWidth="1" min="10" max="10"/>
     <col width="26" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -535,8932 +535,9364 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>삼성전자</t>
+          <t>오픈AI</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>미국 텍사스주에서 소송 제기</t>
+          <t>애플이 오픈AI를 상대로 영업비밀 침해 소송을 제기하고 판매 금지 명령을 요청한 상태</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>원고가 자신이 폴더블폰의 원조 개발업체라고 주장하며 삼성전자를 상대로 미국에서 소송을 제기했습니다. 원고는 삼성전자가 폴더블폰 관련 특허 9건을 침해했다고 주장하며 손해배상, 로열티, 모든 삼성전자 폴더블 모델의 영구 금지명령을 요구하고 있습니다.</t>
+          <t>애플이 오픈AI를 상대로 영업비밀 침해 소송을 제기하며, 오픈AI가 개발 중인 스마트 스피커에 자사의 기밀 정보가 활용되었다고 주장했습니다. 오픈AI는 이를 부인하며 제품의 차별성을 강조하고 있습니다. 법원의 판매 금지 명령 여부에 따라 오픈AI의 하드웨어 출시 일정이 변경될 수 있습니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>상대방이 삼성전자라는 대기업으로 자력이 충분하며(적합 조건 2), 폴더블폰 전 모델에 대한 영구 금지명령 및 손해배상, 로열티를 요구하는 등 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 또한 특허 침해 주장이므로 관련 증거 확보가 가능할 것으로 보입니다(적합 조건 5). 다만 집단적 피해가 아닌 특허 침해 소송이며, 기사에서 '억지성'이라는 표현이 있어 소송의 난이도가 높을 수 있습니다.</t>
+          <t>상대방(오픈AI)은 자력이 충분한 대기업이며, 영업비밀 침해 소송은 잠재적으로 큰 피해 규모를 수반할 수 있습니다. (적합 조건: 상대방 자력 충분, 피해 규모 큼) 다만, 상대방 책임의 명확성이 기사 내에서 애플과 오픈AI의 상반된 주장으로 인해 불분명하며, 집단적 피해 사례는 아닙니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>[Biz Law] 삼성전자, 폴더블 기술 놓고 억지성 美 소송 피소</t>
+          <t>오픈AI, 첫 HW는 스마트 스피커 …애플과 맞대결</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>seoulwire.com</t>
+          <t>zdnet.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-24</t>
+          <t>2026-07-14</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>http://www.seoulwire.com/news/articleView.html?idxno=718647</t>
+          <t>https://zdnet.co.kr/view/?no=20260715080301</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-05-19 11:10:55.656586+00:00</t>
+          <t>2026-07-26 07:00:30.188139+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C3" t="inlineStr"/>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>OpenAI</t>
+        </is>
+      </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>개정 저작권법 시행 (징벌적 손해배상, 긴급차단 명령 등 도입), 2026년 5월 11일 첫 긴급차단 명령 예정.</t>
+          <t>애플이 오픈AI를 상대로 영업비밀 침해 소송 제기</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>K-콘텐츠의 불법 복제 및 유통이 심각한 문제로 대두되며 창작자와 콘텐츠 업계에 막대한 피해를 입히고 있다. 문화체육관광부는 이에 대응하기 위해 개정 저작권법을 시행, 징벌적 손해배상 및 긴급차단 명령 제도 등을 도입하여 저작권 침해에 대한 강력한 대응을 예고했다. 정부는 2026년부터 불법사이트에 대한 단호한 조치를 시작할 예정이다.</t>
+          <t>애플이 장 마감 이후 오픈AI를 상대로 영업비밀 침해 소송을 제기했다는 소식이 전해졌습니다. 이 소식은 애플 주가 약세의 한 요인으로 언급되었습니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>적합 조건으로 불법사이트 운영자들의 저작권 침해 행위로 인한 상대방 책임이 명확하며, K-콘텐츠 창작자 및 업계 전반에 걸친 집단적 피해와 큰 피해 규모가 예상됩니다. 또한, 문화체육관광부의 개정 저작권법 시행 등 공적 절차가 진행 중이라는 점은 긍정적입니다. 그러나 불법사이트 운영자들이 해외에 숨어있어 특정 및 자력 확보에 어려움이 예상되어, 소송금융 투자 회수 가능성 측면에서 리스크가 있어 Medium으로 판단합니다.</t>
+          <t>상대방(OpenAI)은 자력이 충분한 대기업이며, 영업비밀 침해 소송의 특성상 피해 규모가 클 가능성이 높습니다. 그러나 기사 내용이 매우 간략하여 상대방 책임의 명확성이나 증거 유무를 판단하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>K-콘텐츠 창작자 및 업계 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>저작권 침해 행위, 이젠 단호한 대처를 실행할 때 [김영수 문화체육관광...</t>
+          <t>[마켓 브리핑] SK하이닉스 미국 상장 흥행…뉴욕증시 일제히 상승</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>biz.sbs.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2026-07-12</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202605041336269289</t>
+          <t>https://biz.sbs.co.kr/article_hub/20000322020?division=NAVER</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-05-18 05:31:29.492758+00:00</t>
+          <t>2026-07-23 06:33:41.939158+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>어도어, 하이브</t>
+          <t>오픈AI, io 프로덕츠</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>미국 법원에 저작권 침해 소송 제기</t>
+          <t>상표권 소송 진행 중</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>뉴진스의 히트곡 '하우 스위트'가 작곡가 4인의 데모곡 '원 오브 어 카인드'를 복제했다는 주장이 제기되어 미국에서 저작권 침해 소송이 시작되었습니다. 원고들은 두 곡의 멜로디와 구성이 양적·질적으로 유사하며, 특정 멜로디 시퀀스가 흡사하다고 주장하고 있습니다. 피고는 뉴진스 멤버들과 소속사 어도어, 모회사 하이브이며, 어도어 측은 사실무근이라는 입장입니다.</t>
+          <t>아이요(iyO)가 오픈AI와 io 프로덕츠를 상대로 상표권 소송을 제기했으며, 이 재판 서류를 통해 오픈AI의 첫 개발 제품이 웨어러블이나 귀에 착용하는 기기가 아니라는 사실이 밝혀졌습니다. 기사의 주요 내용은 오픈AI의 하드웨어 제품에 대한 정보이지만, 그 정보가 상표권 소송 과정에서 드러났다는 점이 핵심입니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>상대방(하이브, 어도어)의 자력이 충분하고, 해당 곡이 글로벌 히트곡이므로 피해 규모가 클 가능성이 있습니다. 또한, 원고 측이 특정 멜로디 시퀀스 등 구체적인 유사성을 주장하며 증거를 제시하고 있습니다. 다만, 저작권 침해 여부 판단이 전문적이고 복잡하며, 피고 측이 사실무근을 주장하고 있어 책임이 명확하다고 단정하기는 어렵습니다.</t>
+          <t>오픈AI와 io 프로덕츠를 상대로 상표권 소송이 이미 진행 중이며, 오픈AI는 대기업으로 충분한 자력을 갖추고 있습니다 (적합 조건 2). 소송이 진행 중이므로 증거가 확보되었을 것으로 보입니다 (적합 조건 5). 다만, 집단적 피해가 아닌 단일 기업 간의 소송으로 보이며, 피해 규모는 기사에서 확인되지 않습니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>4명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>뉴진스, 美서 저작권 침해 소송… 가창자 멤버들도 피소 (종합)</t>
+          <t>오픈AI 첫 하드웨어, 스마트폰 아니었다…'화면 없는 AI 기기' 정체 공개</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>digitaltoday.co.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-05-09</t>
+          <t>2026-07-14</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260509_0003622892</t>
+          <t>https://www.digitaltoday.co.kr/news/articleView.html?idxno=684169</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-05-17 21:00:17.437472+00:00</t>
+          <t>2026-07-16 07:00:08.318946+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>스윙스</t>
+          <t>블루엘리펀트</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>래퍼 간 디스곡을 통한 폭로 및 반박</t>
+          <t>디자인 등록 무효 심판 승소, 민·형사상 소송 진행 중</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>래퍼 빅나티가 스윙스를 겨냥한 디스곡을 발표하며 소속 아티스트에 대한 부적절한 관계 제안, 저작 인접권 무단 매각, 폭행 등의 의혹을 제기했다. 스윙스는 모든 의혹을 부인하며 오히려 자신이 피해자라고 주장, CCTV 및 문자 메시지 등 증거를 언급하며 반박했다. 양측의 주장이 첨예하게 대립하고 있다.</t>
+          <t>젠틀몬스터가 블루엘리펀트를 상대로 제기한 안경 파우치 디자인 등록 무효 심판에서 승소했다. 양사는 안경 제품 모방 혐의를 두고 민·형사상 소송을 계속 진행 중이다. 이번 심판 결과는 젠틀몬스터 측에 유리하게 작용할 것으로 보인다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하지 않고 양측 주장이 첨예하게 대립하며, 증거 확보 여부가 불분명함. 다만, 상대방(스윙스)은 대중적 인지도가 높고 자력이 충분해 보이며, 저작 인접권 매각 관련 다수 아티스트의 집단적 피해 가능성이 있어 추가 조사를 통해 소송금융 적합도를 높일 수 있음.</t>
+          <t>젠틀몬스터가 블루엘리펀트를 상대로 제기한 디자인 등록 무효 심판에서 승소하여 상대방 책임이 비교적 명확하며(적합 조건 1), 이는 객관적인 증거로 활용될 수 있습니다(적합 조건 5). 또한, 민·형사상 소송이 진행 중인 상황에서 디자인 무효 심판이라는 공적 절차가 이미 진행되었습니다(적합 조건 6). 다만, 피해 규모나 상대방의 자력에 대한 구체적인 정보가 부족합니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>소속 아티스트 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>오히려 난 피해자  스윙스, 빅나티 디스곡에 정면 반박</t>
+          <t>젠틀몬스터, 블루엘리펀트 안경 파우치 디자인 무효 심판 승소</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>tenasia.co.kr</t>
+          <t>biz.chosun.com</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-04-15</t>
+          <t>2026-05-22</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.tenasia.co.kr/article/2026041641814</t>
+          <t>https://biz.chosun.com/distribution/fashion-beauty/2026/05/22/TDZLMX6S7BG6TE6N6SUJQTFHYQ/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-04-24 23:12:09.289887+00:00</t>
+          <t>2026-07-13 07:50:19.940009+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>SK바이오팜</t>
+          <t>현대차·기아</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>특허 소송 진행 중 또는 합의 논의 중</t>
+          <t>미국에서 특허침해 소송 제기됨</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>SK바이오팜은 제네릭 개발사와의 특허 소송 이슈에 직면해 있으며, 이는 향후 회사 주가에 변수로 작용할 것으로 예상됩니다. 업계에서는 합의 가능성이 높다고 관측하고 있으며, 특허 보호 기간 유지와 시장 지배력 지속 여부가 주요 쟁점입니다.</t>
+          <t>한 발명가가 스마트폰-차량 연동 프로그램인 '애플 카플레이'와 '안드로이드 오토'의 원천 기술을 보유하고 있다고 주장하며, 이를 상업적으로 구현한 현대차·기아를 미국에서 특허침해로 고소했습니다. 이 발명가는 현대차·기아에 손해배상 책임이 있다고 주장하고 있으며, 대기업을 상대로 한 고액의 지식재산권 분쟁이 될 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>SK바이오팜은 자력이 충분한 대기업이며 (적합 조건: 상대방에게 자력이 충분함), 특허 소송은 피해 규모가 크고 (적합 조건: 피해 규모가 큼) 증거 확보가 용이한 분야입니다 (적합 조건: 증거가 있거나 확보 가능함). 다만, 기사 내용만으로는 소송의 구체적인 쟁점이나 원고(제네릭 개발사 등)의 책임 명확성을 판단하기 어렵습니다.</t>
+          <t>적합 조건 2 (상대방에게 자력이 충분함): 현대차·기아는 대기업으로 배상 능력이 충분합니다. 적합 조건 4 (피해 규모가 큼): 스마트폰-차량 연동 기술의 광범위한 사용을 고려할 때, 특허 침해가 인정될 경우 손해배상 규모가 클 가능성이 있습니다. 다만, 특허 유효성 및 침해 입증이 핵심 쟁점이 될 것입니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>SK바이오팜, 마일스톤 수익까지 더해진다…주가 재평가 신호</t>
+          <t>[Biz Law] 현대차·기아, 커넥티드카 美 특허침해 피소… 스마트폰 연동...</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>pinpointnews.co.kr</t>
+          <t>the-biz.co.kr</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-04-18</t>
+          <t>2026-05-22</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://www.pinpointnews.co.kr/news/articleView.html?idxno=446568</t>
+          <t>http://www.the-biz.co.kr/news/articleView.html?idxno=721209</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-04-19 06:18:37.049423+00:00</t>
+          <t>2026-07-08 22:59:50.465602+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>스튜디오C1</t>
+          <t>애경산업</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>저작권 침해 및 부정경쟁행위 금지 가처분 인용 및 이의신청 기각, 본안 소송 진행 중</t>
+          <t>1심 판결 후 항소심 진행 중</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>JTBC는 자사 성공작 '최강야구'의 포맷을 무단 사용한 스튜디오C1의 '불꽃야구'에 대해 저작권 침해 및 부정경쟁행위 금지 가처분 신청을 제기하여 인용받았으며, 스튜디오C1의 이의신청도 기각되었습니다. 현재 양측은 해당 포맷의 저작권 주체를 두고 본안 소송을 진행 중입니다. 스튜디오C1은 가처분 결정에도 불구하고 '불꽃야구' 시즌2 제작을 강행하고 있습니다.</t>
+          <t>동국제약이 애경산업을 상대로 제기한 침해 소송 1심에서 일부 승소했습니다. 재판부는 애경산업에 1억7500만 원의 손해금과 지연이자를 지급하라고 판결했으나, 애경산업이 이에 불복하여 항소심이 진행될 예정입니다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>법원이 JTBC의 가처분 신청을 인용하고 스튜디오C1의 이의신청을 기각하여 상대방 책임이 비교적 명확합니다 (적합 조건 1). 성공적인 프로그램 포맷 침해로 인한 피해 규모가 클 것으로 예상됩니다 (적합 조건 4). 다만, 상대방 스튜디오C1의 자력에 대한 정보가 부족하여 배상 능력 확인이 필요합니다 (적합 조건 2 불확실).</t>
+          <t>상대방(애경산업)의 자력이 충분하고, 1심에서 일부 승소하여 상대방 책임이 비교적 명확하며 증거가 존재합니다. 다만, 피해 규모가 소송금융 투자 대상으로서는 상대적으로 크지 않고, 집단적 피해 여부가 불분명합니다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1억7500만 원</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (동국제약)</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>‘불꽃야구’ 시즌2, 시작 전부터 위기… 법원 “이의신청 기각”</t>
+          <t>[Who Is ?] 권기범 동국제약 회장</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>isplus.com</t>
+          <t>businesspost.co.kr</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-04-06</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://isplus.com/article/view/isp202604060274</t>
+          <t>https://www.businesspost.co.kr/BP?command=article_view&amp;num=438633</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-04-18 07:03:25.761597+00:00</t>
+          <t>2026-06-27 07:00:33.943051+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>스튜디오C1</t>
+          <t>삼성전자</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>저작권침해금지 및 부정경쟁행위금지 본안 소송 진행 중, 가처분 결정 및 이의신청 기각</t>
+          <t>미국 텍사스주에서 소송 제기</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>JTBC와 스튜디오C1 간의 인기 야구 예능 '최강야구' 저작권 및 부정경쟁행위 분쟁에서 법원이 '불꽃야구' 제작 금지 가처분 결정을 내리고 스튜디오C1의 이의신청을 기각했습니다. JTBC는 스튜디오C1이 제작비를 수십억 원 과다 청구했다고 주장하며, 양측은 현재 저작권 침해 등 본안 소송을 진행 중입니다. 스튜디오C1은 법원 결정에도 불구하고 '불꽃야구' 시즌2 제작을 강행할 예정입니다.</t>
+          <t>원고가 자신이 폴더블폰의 원조 개발업체라고 주장하며 삼성전자를 상대로 미국에서 소송을 제기했습니다. 원고는 삼성전자가 폴더블폰 관련 특허 9건을 침해했다고 주장하며 손해배상, 로열티, 모든 삼성전자 폴더블 모델의 영구 금지명령을 요구하고 있습니다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>법원이 '불꽃야구' 제작 금지 가처분 결정을 내리고 이의신청을 기각하여 상대방(스튜디오C1)의 책임이 비교적 명확해 보입니다. JTBC는 스튜디오C1의 제작비 과다 청구로 수십억 원의 피해를 주장하고 있으며, 인기 프로그램의 저작권 침해로 인한 손해액도 상당할 것으로 예상되어 피해 규모가 큽니다. 이미 법원의 판단이 있었으므로 증거 확보 가능성도 높습니다.</t>
+          <t>상대방이 삼성전자라는 대기업으로 자력이 충분하며(적합 조건 2), 폴더블폰 전 모델에 대한 영구 금지명령 및 손해배상, 로열티를 요구하는 등 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 또한 특허 침해 주장이므로 관련 증거 확보가 가능할 것으로 보입니다(적합 조건 5). 다만 집단적 피해가 아닌 특허 침해 소송이며, 기사에서 '억지성'이라는 표현이 있어 소송의 난이도가 높을 수 있습니다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
-          <t>수십억 원 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>'불꽃야구' 시즌2 강행했는데…법원 '가처분 이의신청' 기각</t>
+          <t>[Biz Law] 삼성전자, 폴더블 기술 놓고 억지성 美 소송 피소</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>view.asiae.co.kr</t>
+          <t>seoulwire.com</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-04-06</t>
+          <t>2026-04-24</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://view.asiae.co.kr/article/2026040618365321249</t>
+          <t>http://www.seoulwire.com/news/articleView.html?idxno=718647</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-04-18 07:02:21.529647+00:00</t>
+          <t>2026-05-19 11:10:55.656586+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C9" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C9" t="inlineStr"/>
       <c r="D9" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>특허권 침해 금지 손해배상 청구 소송 첫 변론기일</t>
+          <t>개정 저작권법 시행 (징벌적 손해배상, 긴급차단 명령 등 도입), 2026년 5월 11일 첫 긴급차단 명령 예정.</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>한화세미텍이 한미반도체를 상대로 HBM 핵심장비인 TC 본더 장비의 특허권 침해 금지 및 손해배상 청구 소송을 제기했습니다. 서울중앙지방법원에서 첫 변론기일이 열리며 양사 간 법정 다툼이 시작되었습니다.</t>
+          <t>K-콘텐츠의 불법 복제 및 유통이 심각한 문제로 대두되며 창작자와 콘텐츠 업계에 막대한 피해를 입히고 있다. 문화체육관광부는 이에 대응하기 위해 개정 저작권법을 시행, 징벌적 손해배상 및 긴급차단 명령 제도 등을 도입하여 저작권 침해에 대한 강력한 대응을 예고했다. 정부는 2026년부터 불법사이트에 대한 단호한 조치를 시작할 예정이다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>한미반도체와 한화세미텍 모두 기업으로 자력이 충분하며(적합 조건 2), HBM 핵심장비 관련 특허권 침해 소송이므로 손해배상 규모가 클 가능성이 높고(적합 조건 4), 특허 침해 여부 판단을 위한 증거 확보가 가능할 것으로 보입니다(적합 조건 5). 다만, 책임 여부가 법정에서 다투어지는 중이므로 명확하다고 보기는 어렵습니다.</t>
+          <t>적합 조건으로 불법사이트 운영자들의 저작권 침해 행위로 인한 상대방 책임이 명확하며, K-콘텐츠 창작자 및 업계 전반에 걸친 집단적 피해와 큰 피해 규모가 예상됩니다. 또한, 문화체육관광부의 개정 저작권법 시행 등 공적 절차가 진행 중이라는 점은 긍정적입니다. 그러나 불법사이트 운영자들이 해외에 숨어있어 특정 및 자력 확보에 어려움이 예상되어, 소송금융 투자 회수 가능성 측면에서 리스크가 있어 Medium으로 판단합니다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>K-콘텐츠 창작자 및 업계 다수</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>'한미 vs. 한화' HBM 핵심장비 놓고 법정 '혈투'</t>
+          <t>저작권 침해 행위, 이젠 단호한 대처를 실행할 때 [김영수 문화체육관광...</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>thelec.kr</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-04-09</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://www.thelec.kr/news/articleView.html?idxno=54850</t>
+          <t>http://www.fnnews.com/news/202605041336269289</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-04-11 07:01:34.135241+00:00</t>
+          <t>2026-05-18 05:31:29.492758+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>볼보코리아</t>
+          <t>어도어, 하이브</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>LG에너지솔루션이 볼보코리아를 상대로 특허 소송 제기</t>
+          <t>미국 법원에 저작권 침해 소송 제기</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>LG에너지솔루션이 볼보코리아를 상대로 특허 소송을 제기했습니다. 이는 중국 배터리 업체들을 겨냥한 압박으로 풀이됩니다. 소송의 구체적인 내용과 청구 금액은 기사에 명시되지 않았습니다.</t>
+          <t>뉴진스의 히트곡 '하우 스위트'가 작곡가 4인의 데모곡 '원 오브 어 카인드'를 복제했다는 주장이 제기되어 미국에서 저작권 침해 소송이 시작되었습니다. 원고들은 두 곡의 멜로디와 구성이 양적·질적으로 유사하며, 특정 멜로디 시퀀스가 흡사하다고 주장하고 있습니다. 피고는 뉴진스 멤버들과 소속사 어도어, 모회사 하이브이며, 어도어 측은 사실무근이라는 입장입니다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>상대방인 볼보코리아는 대기업으로 자력이 충분하며(적합 조건 2), 특허 소송의 특성상 피해 규모가 클 가능성이 높습니다(적합 조건 4). LG엔솔이 소송을 제기한 만큼 증거 확보 가능성도 높다고 판단됩니다(적합 조건 5). 다만, 책임의 명확성은 소송 과정에서 다퉈질 부분입니다.</t>
+          <t>상대방(하이브, 어도어)의 자력이 충분하고, 해당 곡이 글로벌 히트곡이므로 피해 규모가 클 가능성이 있습니다. 또한, 원고 측이 특정 멜로디 시퀀스 등 구체적인 유사성을 주장하며 증거를 제시하고 있습니다. 다만, 저작권 침해 여부 판단이 전문적이고 복잡하며, 피고 측이 사실무근을 주장하고 있어 책임이 명확하다고 단정하기는 어렵습니다.</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>4명</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>LG엔솔, 볼보코리아 상대로 특허 소송… 中 배터리업체 겨냥 압박</t>
+          <t>뉴진스, 美서 저작권 침해 소송… 가창자 멤버들도 피소 (종합)</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-09</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/industry/general-industry/6125913</t>
+          <t>https://www.newsis.com/view/NISX20260509_0003622892</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-04-05 12:51:52.405357+00:00</t>
+          <t>2026-05-17 21:00:17.437472+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>카카오게임즈, 엑스엘게임즈</t>
+          <t>스윙스</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>2심 패소 후 대법원 상고 진행 중</t>
+          <t>래퍼 간 디스곡을 통한 폭로 및 반박</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>엔씨소프트가 카카오게임즈와 엑스엘게임즈를 상대로 제기한 '리니지2M' 저작권 침해 소송에서 2심도 패소했다. 2심 재판부는 엔씨 역시 선행 게임을 차용했으므로 '리니지2M'을 저작물로 보호하기 어렵다고 판단했다. 엔씨는 2심 판결에 불복하여 대법원에 상고할 예정이다.</t>
+          <t>래퍼 빅나티가 스윙스를 겨냥한 디스곡을 발표하며 소속 아티스트에 대한 부적절한 관계 제안, 저작 인접권 무단 매각, 폭행 등의 의혹을 제기했다. 스윙스는 모든 의혹을 부인하며 오히려 자신이 피해자라고 주장, CCTV 및 문자 메시지 등 증거를 언급하며 반박했다. 양측의 주장이 첨예하게 대립하고 있다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>상대방(카카오게임즈, 엑스엘게임즈)은 대기업으로 자력이 충분하며(적합 조건 2), 저작권 침해 소송의 특성상 피해 규모가 클 가능성이 있습니다(적합 조건 4). 또한 소송이 진행 중이므로 증거는 이미 확보되어 있습니다(적합 조건 5). 그러나 2심에서 엔씨가 패소하여 상대방의 책임이 명확하다고 보기 어렵고(적합 조건 1 불충족), 집단적 피해 사건이 아닙니다(적합 조건 3 불충족).</t>
+          <t>상대방 책임이 명확하지 않고 양측 주장이 첨예하게 대립하며, 증거 확보 여부가 불분명함. 다만, 상대방(스윙스)은 대중적 인지도가 높고 자력이 충분해 보이며, 저작 인접권 매각 관련 다수 아티스트의 집단적 피해 가능성이 있어 추가 조사를 통해 소송금융 적합도를 높일 수 있음.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>소속 아티스트 다수</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>'리니지2M' 저작권 소송 대법원 간다…엔씨, 2심 패소에 상고</t>
+          <t>오히려 난 피해자  스윙스, 빅나티 디스곡에 정면 반박</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>tenasia.co.kr</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-04-15</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/it-science/game-review/6125723</t>
+          <t>https://www.tenasia.co.kr/article/2026041641814</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-04-05 12:39:25.896645+00:00</t>
+          <t>2026-04-24 23:12:09.289887+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>로런 블레이크 볼티어</t>
+          <t>SK바이오팜</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>피해자 폭로 및 사과 요구</t>
+          <t>특허 소송 진행 중 또는 합의 논의 중</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>160만 팔로워를 보유한 백인 인플루언서 로런 블레이크 볼티어가 흑인 모델 타티아나 엘리자베스의 신체 사진에 AI로 자신의 얼굴을 합성하여 무단 도용한 사실이 폭로되었다. 엘리자베스는 자신의 문신까지 남아있는 증거를 제시하며 볼티어에게 정직한 사과를 요구하고 있다. 이번 사건은 AI 기술의 악용 사례로 지적되며, 저작권 침해를 넘어선 디지털 범죄 우려를 낳고 있다.</t>
+          <t>SK바이오팜은 제네릭 개발사와의 특허 소송 이슈에 직면해 있으며, 이는 향후 회사 주가에 변수로 작용할 것으로 예상됩니다. 업계에서는 합의 가능성이 높다고 관측하고 있으며, 특허 보호 기간 유지와 시장 지배력 지속 여부가 주요 쟁점입니다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>인플루언서 로런 블레이크 볼티어의 타인 신체 사진 무단 도용 책임이 명확하며(적합 조건 1), 피해자가 문신 등 구체적인 증거를 제시하여 입증이 용이함(적합 조건 5). 그러나 현재까지는 단일 피해 사례로 보이며, 상대방의 자력이나 구체적인 피해 금액이 명확히 특정되지 않아 High 등급에는 미치지 못함.</t>
+          <t>SK바이오팜은 자력이 충분한 대기업이며 (적합 조건: 상대방에게 자력이 충분함), 특허 소송은 피해 규모가 크고 (적합 조건: 피해 규모가 큼) 증거 확보가 용이한 분야입니다 (적합 조건: 증거가 있거나 확보 가능함). 다만, 기사 내용만으로는 소송의 구체적인 쟁점이나 원고(제네릭 개발사 등)의 책임 명확성을 판단하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
-          <t>1명 (타티아나 엘리자베스)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>머리는 백인, 몸은 흑인?…160만 인플루언서女 ‘충격 진실’ 드러났다</t>
+          <t>SK바이오팜, 마일스톤 수익까지 더해진다…주가 재평가 신호</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>seoul.co.kr</t>
+          <t>pinpointnews.co.kr</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-04-18</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>https://www.seoul.co.kr/news/international/topic-global/2026/04/05/20260405500005?wlog_tag3=naver</t>
+          <t>https://www.pinpointnews.co.kr/news/articleView.html?idxno=446568</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-04-05 12:27:27.134495+00:00</t>
+          <t>2026-04-19 06:18:37.049423+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>삼성전자, 버라이즌</t>
+          <t>스튜디오C1</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>미국에서 5G 핵심 기술 특허침해 소송 피소</t>
+          <t>저작권 침해 및 부정경쟁행위 금지 가처분 인용 및 이의신청 기각, 본안 소송 진행 중</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>삼성전자와 미국 최대 이동통신사 버라이즌이 5세대(5G) 이동통신 핵심 기술 특허침해 혐의로 공동 피소되었다. 이번 소송은 통신장비 공급사와 네트워크 운영 사업자를 동시에 겨냥하고 있으며, 5G 표준 기술을 사용하는 업계 전반에 영향을 미칠 수 있다.</t>
+          <t>JTBC는 자사 성공작 '최강야구'의 포맷을 무단 사용한 스튜디오C1의 '불꽃야구'에 대해 저작권 침해 및 부정경쟁행위 금지 가처분 신청을 제기하여 인용받았으며, 스튜디오C1의 이의신청도 기각되었습니다. 현재 양측은 해당 포맷의 저작권 주체를 두고 본안 소송을 진행 중입니다. 스튜디오C1은 가처분 결정에도 불구하고 '불꽃야구' 시즌2 제작을 강행하고 있습니다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>상대방인 삼성전자와 버라이즌 모두 자력이 충분한 대기업임(적합 조건 2). 5G 핵심 기술 특허 침해 소송으로 피해 규모가 클 것으로 예상되며(적합 조건 4), 소송이 제기된 만큼 증거 확보 가능성이 높음(적합 조건 5). 다만, 집단적 피해가 아닌 기업 간 특허 분쟁이라는 점에서 'High' 등급에는 미치지 못함.</t>
+          <t>법원이 JTBC의 가처분 신청을 인용하고 스튜디오C1의 이의신청을 기각하여 상대방 책임이 비교적 명확합니다 (적합 조건 1). 성공적인 프로그램 포맷 침해로 인한 피해 규모가 클 것으로 예상됩니다 (적합 조건 4). 다만, 상대방 스튜디오C1의 자력에 대한 정보가 부족하여 배상 능력 확인이 필요합니다 (적합 조건 2 불확실).</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>[BIz Law] 美 버라이즌 소송에 삼성전자 '불똥'…공동 특허침해 피소</t>
+          <t>‘불꽃야구’ 시즌2, 시작 전부터 위기… 법원 “이의신청 기각”</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>seoulwire.com</t>
+          <t>isplus.com</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-04-06</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>http://www.seoulwire.com/news/articleView.html?idxno=715152</t>
+          <t>https://isplus.com/article/view/isp202604060274</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-04-04 12:41:52.189502+00:00</t>
+          <t>2026-04-18 07:03:25.761597+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C14" t="inlineStr"/>
+      <c r="C14" t="inlineStr">
+        <is>
+          <t>스튜디오C1</t>
+        </is>
+      </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>소속사에서 초상권 무단 사용에 대한 법률적 검토 진행 중, 해당 영화는 삭제됨.</t>
+          <t>저작권침해금지 및 부정경쟁행위금지 본안 소송 진행 중, 가처분 결정 및 이의신청 기각</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>배우 염혜란의 초상권이 생성형 AI를 이용해 제작된 영화 &lt;검침원&gt;에 무단 도용되었습니다. 소속사는 초상권 사용 허가나 협의가 없었음을 밝히며 즉각 삭제 요청 및 법률적 검토를 진행하겠다고 밝혔고, 해당 영화는 현재 삭제된 상태입니다. 이는 AI 기술 발전과 함께 대두되는 초상권 및 저작권 침해 문제의 대표적인 사례입니다.</t>
+          <t>JTBC와 스튜디오C1 간의 인기 야구 예능 '최강야구' 저작권 및 부정경쟁행위 분쟁에서 법원이 '불꽃야구' 제작 금지 가처분 결정을 내리고 스튜디오C1의 이의신청을 기각했습니다. JTBC는 스튜디오C1이 제작비를 수십억 원 과다 청구했다고 주장하며, 양측은 현재 저작권 침해 등 본안 소송을 진행 중입니다. 스튜디오C1은 법원 결정에도 불구하고 '불꽃야구' 시즌2 제작을 강행할 예정입니다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>유명 배우의 초상권이 무단 도용된 사건으로 상대방의 책임이 명확하고(적합 조건 1), AI 생성 영화의 존재 및 소속사의 입장 표명 등 증거 확보가 용이합니다(적합 조건 5). 또한, 유명인의 초상권 침해는 잠재적 피해 규모가 상당할 수 있습니다(적합 조건 4). 다만, 상대방의 자력이 불분명하고 집단적 피해가 아니라는 점은 한계입니다.</t>
+          <t>법원이 '불꽃야구' 제작 금지 가처분 결정을 내리고 이의신청을 기각하여 상대방(스튜디오C1)의 책임이 비교적 명확해 보입니다. JTBC는 스튜디오C1의 제작비 과다 청구로 수십억 원의 피해를 주장하고 있으며, 인기 프로그램의 저작권 침해로 인한 손해액도 상당할 것으로 예상되어 피해 규모가 큽니다. 이미 법원의 판단이 있었으므로 증거 확보 가능성도 높습니다.</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수십억 원 이상</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>자기 인생을 통째로 오역 ... 황석희 향한 독자의 '일갈'</t>
+          <t>'불꽃야구' 시즌2 강행했는데…법원 '가처분 이의신청' 기각</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>ohmynews.com</t>
+          <t>view.asiae.co.kr</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-06</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003221062&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
+          <t>https://view.asiae.co.kr/article/2026040618365321249</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-04-03 13:09:16.751950+00:00</t>
+          <t>2026-04-18 07:02:21.529647+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C15" t="inlineStr"/>
+      <c r="C15" t="inlineStr">
+        <is>
+          <t>한미반도체</t>
+        </is>
+      </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>K-브랜드 정부인증제도 플랫폼 구축 및 운영 시작</t>
+          <t>특허권 침해 금지 손해배상 청구 소송 첫 변론기일</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>K-브랜드 위조 및 복제로 인한 지식재산권 침해 피해가 발생하고 있으나, 개별 기업의 소송 승소 시 배상액이 4000만~5000만원 수준으로 낮아 소송을 포기하는 경우가 많습니다. 이에 지식재산처는 한국조폐공사를 'K-브랜드 정부인증제도' 플랫폼 운영 전문기관으로 지정하여 위조를 어렵게 하고 복제 여부 확인을 용이하게 할 계획입니다.</t>
+          <t>한화세미텍이 한미반도체를 상대로 HBM 핵심장비인 TC 본더 장비의 특허권 침해 금지 및 손해배상 청구 소송을 제기했습니다. 서울중앙지방법원에서 첫 변론기일이 열리며 양사 간 법정 다툼이 시작되었습니다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>개별 지식재산권 침해 사건의 배상액이 4000만~5000만원 수준으로 낮아 개별 기업의 소송 포기가 많다는 점은 소송금융을 통한 집단적 대응의 필요성을 시사합니다. 'K-브랜드 정부인증제도' 운영을 통해 증거 확보가 용이해질 가능성이 있으며, 지식재산처가 주관하는 공적 절차가 진행 중입니다.</t>
+          <t>한미반도체와 한화세미텍 모두 기업으로 자력이 충분하며(적합 조건 2), HBM 핵심장비 관련 특허권 침해 소송이므로 손해배상 규모가 클 가능성이 높고(적합 조건 4), 특허 침해 여부 판단을 위한 증거 확보가 가능할 것으로 보입니다(적합 조건 5). 다만, 책임 여부가 법정에서 다투어지는 중이므로 명확하다고 보기는 어렵습니다.</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
-          <t>개별 기업당 4000만~5000만원, 총액 미상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>조폐공사, 'K-브랜드 정부인증제도' 플랫폼 운영 전문기관 지정</t>
+          <t>'한미 vs. 한화' HBM 핵심장비 놓고 법정 '혈투'</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>joongangenews.com</t>
+          <t>thelec.kr</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-09</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>https://www.joongangenews.com/news/articleView.html?idxno=508141</t>
+          <t>https://www.thelec.kr/news/articleView.html?idxno=54850</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-04-02 00:55:14.134479+00:00</t>
+          <t>2026-04-11 07:01:34.135241+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>카디비</t>
+          <t>볼보코리아</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>텍사스 연방 법원에서 원고 소송 기각, 원고 측 재제소 검토 중</t>
+          <t>LG에너지솔루션이 볼보코리아를 상대로 특허 소송 제기</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>래퍼 카디비가 자신의 곡 'Enough'가 원고들의 곡 'Greasy Frybread'를 무단 복제했다는 750억 원 규모의 저작권 침해 소송에서 승소했다. 법원은 원고 측이 소송 제기 후 뒤늦게 저작권 등록을 마친 점을 들어 소송을 기각했다. 원고 측은 법원이 실질적인 판단을 내린 것이 아니라며 재제소를 예고했다.</t>
+          <t>LG에너지솔루션이 볼보코리아를 상대로 특허 소송을 제기했습니다. 이는 중국 배터리 업체들을 겨냥한 압박으로 풀이됩니다. 소송의 구체적인 내용과 청구 금액은 기사에 명시되지 않았습니다.</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>피고(카디비)는 세계적인 힙합 스타로 자력이 충분하며(적합 조건 2), 청구 금액이 750억 원 규모로 매우 크다(적합 조건 4). 그러나 기존 소송은 저작권 등록 미비라는 절차적 문제로 기각되었고, 상대방 책임의 명확성이 아직 입증되지 않았다. 원고 측이 재제소를 검토 중이므로 새로운 소송에 대한 투자를 고려할 수 있다.</t>
+          <t>상대방인 볼보코리아는 대기업으로 자력이 충분하며(적합 조건 2), 특허 소송의 특성상 피해 규모가 클 가능성이 높습니다(적합 조건 4). LG엔솔이 소송을 제기한 만큼 증거 확보 가능성도 높다고 판단됩니다(적합 조건 5). 다만, 책임의 명확성은 소송 과정에서 다퉈질 부분입니다.</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
-          <t>750억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>카디비, 2년 사투 끝에 '750억' 지켜냈다…저작권 소송 '승리' 쾌거 [할...</t>
+          <t>LG엔솔, 볼보코리아 상대로 특허 소송… 中 배터리업체 겨냥 압박</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>tvreport.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>https://www.tvreport.co.kr/entertainment/article/1023520/</t>
+          <t>https://www.news1.kr/industry/general-industry/6125913</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>2026-04-01 13:18:55.327439+00:00</t>
+          <t>2026-04-05 12:51:52.405357+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>JTBC, 스튜디오C1</t>
+          <t>카카오게임즈, 엑스엘게임즈</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>저작권 침해 금지 가처분 소송 진행 중</t>
+          <t>2심 패소 후 대법원 상고 진행 중</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>JTBC와 제작사 스튜디오C1 간의 제작비 과다 청구 논란과 저작권 침해 금지 가처분 소송으로 인해 프로그램이 분할되었습니다. 이 과정에서 이종범이 이끈 팀 '브레이커스'는 기존 팬덤의 이탈과 시청률 부진을 겪고 있습니다.</t>
+          <t>엔씨소프트가 카카오게임즈와 엑스엘게임즈를 상대로 제기한 '리니지2M' 저작권 침해 소송에서 2심도 패소했다. 2심 재판부는 엔씨 역시 선행 게임을 차용했으므로 '리니지2M'을 저작물로 보호하기 어렵다고 판단했다. 엔씨는 2심 판결에 불복하여 대법원에 상고할 예정이다.</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>JTBC라는 대기업 계열사가 상대방으로 자력이 충분하며(적합 조건 2), 저작권 침해 금지 가처분 소송이 이미 진행 중이어서 책임 소재와 증거 확보 가능성이 높습니다(적합 조건 1, 5). 다만, 피해 규모가 명확히 특정되지 않고 집단적 피해로 보기 어렵습니다.</t>
+          <t>상대방(카카오게임즈, 엑스엘게임즈)은 대기업으로 자력이 충분하며(적합 조건 2), 저작권 침해 소송의 특성상 피해 규모가 클 가능성이 있습니다(적합 조건 4). 또한 소송이 진행 중이므로 증거는 이미 확보되어 있습니다(적합 조건 5). 그러나 2심에서 엔씨가 패소하여 상대방의 책임이 명확하다고 보기 어렵고(적합 조건 1 불충족), 집단적 피해 사건이 아닙니다(적합 조건 3 불충족).</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>야구인생 이종범,  내 인생 왜 안 풀릴까  손금에 묻는 전설... 심리학적...</t>
+          <t>'리니지2M' 저작권 소송 대법원 간다…엔씨, 2심 패소에 상고</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>newsworker.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>http://www.newsworker.co.kr/news/articleView.html?idxno=420085</t>
+          <t>https://www.news1.kr/it-science/game-review/6125723</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>2026-04-01 13:11:22.892495+00:00</t>
+          <t>2026-04-05 12:39:25.896645+00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>삼성전자</t>
+          <t>로런 블레이크 볼티어</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>미국 법원에 특허침해 소송 제기됨</t>
+          <t>피해자 폭로 및 사과 요구</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>삼성전자가 AI 데이터센터용 SSD 관련 미국 특허침해로 피소되었습니다. 원고는 법원에 특허침해 판결, 손해배상, 로열티 지급, 제품 금지 명령 등을 요청했습니다. 이는 AI 시장의 핵심 제품에 대한 특허 분쟁으로, 향후 손해배상 규모가 상당할 수 있습니다.</t>
+          <t>160만 팔로워를 보유한 백인 인플루언서 로런 블레이크 볼티어가 흑인 모델 타티아나 엘리자베스의 신체 사진에 AI로 자신의 얼굴을 합성하여 무단 도용한 사실이 폭로되었다. 엘리자베스는 자신의 문신까지 남아있는 증거를 제시하며 볼티어에게 정직한 사과를 요구하고 있다. 이번 사건은 AI 기술의 악용 사례로 지적되며, 저작권 침해를 넘어선 디지털 범죄 우려를 낳고 있다.</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>상대방(삼성전자)이 대기업으로 자력이 충분하여 배상 능력이 높습니다 (적합 조건 2). AI 데이터센터용 SSD 특허 침해 소송으로 손해배상 및 로열티 규모가 상당할 가능성이 있어 피해 규모가 클 것으로 예상됩니다 (적합 조건 4).</t>
+          <t>인플루언서 로런 블레이크 볼티어의 타인 신체 사진 무단 도용 책임이 명확하며(적합 조건 1), 피해자가 문신 등 구체적인 증거를 제시하여 입증이 용이함(적합 조건 5). 그러나 현재까지는 단일 피해 사례로 보이며, 상대방의 자력이나 구체적인 피해 금액이 명확히 특정되지 않아 High 등급에는 미치지 못함.</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>1명 (타티아나 엘리자베스)</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>[Biz Law] 삼성전자, AI 데이터센터용 SSD 美 특허침해 피소</t>
+          <t>머리는 백인, 몸은 흑인?…160만 인플루언서女 ‘충격 진실’ 드러났다</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>seoulwire.com</t>
+          <t>seoul.co.kr</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t>http://www.seoulwire.com/news/articleView.html?idxno=714557</t>
+          <t>https://www.seoul.co.kr/news/international/topic-global/2026/04/05/20260405500005?wlog_tag3=naver</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>2026-04-01 12:57:09.765534+00:00</t>
+          <t>2026-04-05 12:27:27.134495+00:00</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C19" t="inlineStr"/>
+      <c r="C19" t="inlineStr">
+        <is>
+          <t>삼성전자, 버라이즌</t>
+        </is>
+      </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>기술탈취 손해배상 소송 관련 증거개시제도 도입을 위한 하도급법 개정안 발의</t>
+          <t>미국에서 5G 핵심 기술 특허침해 소송 피소</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>신장식 의원이 중소기업의 기술탈취 피해 구제를 위해 한국형 증거개시제도 도입을 골자로 하는 하도급법 개정안을 대표 발의했습니다. 이 법안은 기술탈취 손해배상 소송에서 전문가 사실조사, 자료보전명령 등을 통해 중소기업이 증거를 확보하기 어렵다는 문제점을 해결하고자 합니다.</t>
+          <t>삼성전자와 미국 최대 이동통신사 버라이즌이 5세대(5G) 이동통신 핵심 기술 특허침해 혐의로 공동 피소되었다. 이번 소송은 통신장비 공급사와 네트워크 운영 사업자를 동시에 겨냥하고 있으며, 5G 표준 기술을 사용하는 업계 전반에 영향을 미칠 수 있다.</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>기술탈취 사건에서 원사업자의 책임이 비교적 명확하고(조건 1), 원사업자는 중소기업보다 자력이 충분할 가능성이 높습니다(조건 2). 또한, 법안의 목적 자체가 증거 확보를 용이하게 하는 것이므로 증거 확보 가능성이 있습니다(조건 5). 그러나 기사 내용은 특정 사건이 아닌 법안 발의에 대한 것으로, 집단적 피해나 구체적인 피해 규모는 파악하기 어렵습니다.</t>
+          <t>상대방인 삼성전자와 버라이즌 모두 자력이 충분한 대기업임(적합 조건 2). 5G 핵심 기술 특허 침해 소송으로 피해 규모가 클 것으로 예상되며(적합 조건 4), 소송이 제기된 만큼 증거 확보 가능성이 높음(적합 조건 5). 다만, 집단적 피해가 아닌 기업 간 특허 분쟁이라는 점에서 'High' 등급에는 미치지 못함.</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>신장식 의원, 중소기업 보호 위한 증거찾기 2법 대표 발의</t>
+          <t>[BIz Law] 美 버라이즌 소송에 삼성전자 '불똥'…공동 특허침해 피소</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>kdpress.co.kr</t>
+          <t>seoulwire.com</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-04</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
-          <t>https://www.kdpress.co.kr/news/articleView.html?idxno=203850</t>
+          <t>http://www.seoulwire.com/news/articleView.html?idxno=715152</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>2026-04-01 00:36:10.218264+00:00</t>
+          <t>2026-04-04 12:41:52.189502+00:00</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C20" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C20" t="inlineStr"/>
       <c r="D20" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>민사소송 제기</t>
+          <t>소속사에서 초상권 무단 사용에 대한 법률적 검토 진행 중, 해당 영화는 삭제됨.</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>이오테크닉스가 경쟁사인 디아이티를 상대로 민사소송을 제기했습니다. 이는 특허 공동 출원과 관련된 분쟁으로 추정되며, 현재 소송이 진행 중인 단계입니다.</t>
+          <t>배우 염혜란의 초상권이 생성형 AI를 이용해 제작된 영화 &lt;검침원&gt;에 무단 도용되었습니다. 소속사는 초상권 사용 허가나 협의가 없었음을 밝히며 즉각 삭제 요청 및 법률적 검토를 진행하겠다고 밝혔고, 해당 영화는 현재 삭제된 상태입니다. 이는 AI 기술 발전과 함께 대두되는 초상권 및 저작권 침해 문제의 대표적인 사례입니다.</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>경쟁사 간 특허 관련 민사소송으로, 상대방(디아이티)이 기업이므로 자력 가능성이 높고(적합 조건 2), 특허 관련 분쟁은 증거 확보가 용이한 편입니다(적합 조건 5). 다만 피해 규모나 책임의 명확성은 기사에서 추가 확인이 필요합니다.</t>
+          <t>유명 배우의 초상권이 무단 도용된 사건으로 상대방의 책임이 명확하고(적합 조건 1), AI 생성 영화의 존재 및 소속사의 입장 표명 등 증거 확보가 용이합니다(적합 조건 5). 또한, 유명인의 초상권 침해는 잠재적 피해 규모가 상당할 수 있습니다(적합 조건 4). 다만, 상대방의 자력이 불분명하고 집단적 피해가 아니라는 점은 한계입니다.</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t>이오테크닉스  올해 사상 최대 실적 전망</t>
+          <t>자기 인생을 통째로 오역 ... 황석희 향한 독자의 '일갈'</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t>zdnet.co.kr</t>
+          <t>ohmynews.com</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
-          <t>https://zdnet.co.kr/view/?no=20260331161227</t>
+          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003221062&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>2026-04-01 00:32:20.289826+00:00</t>
+          <t>2026-04-03 13:09:16.751950+00:00</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C21" t="inlineStr"/>
       <c r="D21" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>1심 승소 후 추가 소송 검토 중</t>
+          <t>K-브랜드 정부인증제도 플랫폼 구축 및 운영 시작</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>국내 식품회사 B사가 해외에서 위조상품 침해 소송을 제기하여 승소했으나, 손해배상액이 현지 변호사 비용에도 미치지 못해 추가 소송 여부를 고심하고 있습니다. 지식재산처는 해외 K-브랜드 짝퉁 근절에 나설 예정입니다.</t>
+          <t>K-브랜드 위조 및 복제로 인한 지식재산권 침해 피해가 발생하고 있으나, 개별 기업의 소송 승소 시 배상액이 4000만~5000만원 수준으로 낮아 소송을 포기하는 경우가 많습니다. 이에 지식재산처는 한국조폐공사를 'K-브랜드 정부인증제도' 플랫폼 운영 전문기관으로 지정하여 위조를 어렵게 하고 복제 여부 확인을 용이하게 할 계획입니다.</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>상대방 책임이 법원에서 인정되어 명확하고 증거도 확보되어 있습니다(적합 조건 1, 5). 그러나 승소액이 변호사 비용보다 적어 경제성이 낮고, 피해 규모가 작으며(적합 조건 4 미해당), 집단적 피해가 아닌 개별 기업의 사례로 소송금융 투자 매력도가 낮습니다.</t>
+          <t>개별 지식재산권 침해 사건의 배상액이 4000만~5000만원 수준으로 낮아 개별 기업의 소송 포기가 많다는 점은 소송금융을 통한 집단적 대응의 필요성을 시사합니다. 'K-브랜드 정부인증제도' 운영을 통해 증거 확보가 용이해질 가능성이 있으며, 지식재산처가 주관하는 공적 절차가 진행 중입니다.</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>4700만원</t>
+          <t>개별 기업당 4000만~5000만원, 총액 미상</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
-          <t>지식재산처, 해외 K-브랜드 짝퉁 '발본색원 나서…'K-브랜드 정부인증 ...</t>
+          <t>조폐공사, 'K-브랜드 정부인증제도' 플랫폼 운영 전문기관 지정</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t>bizwnews.com</t>
+          <t>joongangenews.com</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
-          <t>http://www.bizwnews.com/news/articleView.html?idxno=131925</t>
+          <t>https://www.joongangenews.com/news/articleView.html?idxno=508141</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>2026-03-31 13:24:12.984214+00:00</t>
+          <t>2026-04-02 00:55:14.134479+00:00</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C22" t="inlineStr"/>
+      <c r="C22" t="inlineStr">
+        <is>
+          <t>카디비</t>
+        </is>
+      </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>정부 인증제 도입 및 위조 데이터 축적 중</t>
+          <t>텍사스 연방 법원에서 원고 소송 기각, 원고 측 재제소 검토 중</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>정부가 11조원 규모의 K-브랜드 위조시장에 대응하기 위해 인증제를 도입하고 위조 데이터를 축적하여 기업의 민·형사 소송에 활용할 계획이다. 현재 많은 K-브랜드 기업들이 해외 짝퉁으로 인해 피해를 입고 있으며, 개별 기업이 소송을 통해 손해배상을 받기 어려운 상황이다.</t>
+          <t>래퍼 카디비가 자신의 곡 'Enough'가 원고들의 곡 'Greasy Frybread'를 무단 복제했다는 750억 원 규모의 저작권 침해 소송에서 승소했다. 법원은 원고 측이 소송 제기 후 뒤늦게 저작권 등록을 마친 점을 들어 소송을 기각했다. 원고 측은 법원이 실질적인 판단을 내린 것이 아니라며 재제소를 예고했다.</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>적합 조건으로 11조원 규모의 집단적 피해(3, 4번)가 발생했고, 정부가 위조 데이터 축적 및 인증제 도입 등 공적 절차(5, 6번)를 진행하여 증거 확보 가능성이 높습니다. 그러나 소송 상대방인 개별 위조업체가 특정되지 않아 자력 확인이 어렵고(1, 2번), 배상액이 변호사 비용에 미치지 못하는 경우가 많다는 점이 투자 리스크로 작용합니다.</t>
+          <t>피고(카디비)는 세계적인 힙합 스타로 자력이 충분하며(적합 조건 2), 청구 금액이 750억 원 규모로 매우 크다(적합 조건 4). 그러나 기존 소송은 저작권 등록 미비라는 절차적 문제로 기각되었고, 상대방 책임의 명확성이 아직 입증되지 않았다. 원고 측이 재제소를 검토 중이므로 새로운 소송에 대한 투자를 고려할 수 있다.</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>11조원 (전체 위조시장 규모)</t>
+          <t>750억 원</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
-          <t>다수 K-브랜드 기업</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>11조원 K-브랜드 위조시장 정조준… 정부 인증제로 해외 짝퉁 막는다</t>
+          <t>카디비, 2년 사투 끝에 '750억' 지켜냈다…저작권 소송 '승리' 쾌거 [할...</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>biz.chosun.com</t>
+          <t>tvreport.co.kr</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
-          <t>https://biz.chosun.com/science-chosun/science/2026/03/31/YMAQZMCFYVHWVCTUAWWI4EOOEM/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
+          <t>https://www.tvreport.co.kr/entertainment/article/1023520/</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>2026-03-31 13:09:39.259347+00:00</t>
+          <t>2026-04-01 13:18:55.327439+00:00</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C23" t="inlineStr"/>
+      <c r="C23" t="inlineStr">
+        <is>
+          <t>JTBC, 스튜디오C1</t>
+        </is>
+      </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>K-브랜드 정부 인증제도 도입 방안 발표 및 시행 준비 중</t>
+          <t>저작권 침해 금지 가처분 소송 진행 중</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>해외 시장에서 K-브랜드 위조 상품 유통 규모가 11조 원에 달하며 국내 기업의 피해가 심각한 상황입니다. 정부는 이에 대응하여 'K-브랜드 정부 인증제도'를 도입, 직접 상표권자가 되어 위조 상품 단속 및 수사를 촉구하고 AI 기반 정품 인증 기술을 제공할 예정입니다. 이는 중소기업의 위조 상품 대응 부담을 줄이고 수출 경쟁력을 강화하는 데 기여할 것으로 기대됩니다.</t>
+          <t>JTBC와 제작사 스튜디오C1 간의 제작비 과다 청구 논란과 저작권 침해 금지 가처분 소송으로 인해 프로그램이 분할되었습니다. 이 과정에서 이종범이 이끈 팀 '브레이커스'는 기존 팬덤의 이탈과 시청률 부진을 겪고 있습니다.</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>이 사건은 해외 K-브랜드 위조 상품으로 인한 11조 원 규모의 막대한 집단적 피해가 발생하고 있으며(적합 조건: 집단적 피해, 피해 규모가 큼), OECD 보고서 등 객관적 증거가 존재하고 정부가 직접 인증제도를 도입하는 공적 절차를 진행 중입니다(적합 조건: 증거 확보 가능, 공적 절차 진행 중). 그러나 소송 상대방인 위조 상품 유통업자가 특정되기 어렵고 자력 확보가 불확실하여 개별 소송의 투자 적합도는 아직 낮으므로 Medium으로 판단합니다.</t>
+          <t>JTBC라는 대기업 계열사가 상대방으로 자력이 충분하며(적합 조건 2), 저작권 침해 금지 가처분 소송이 이미 진행 중이어서 책임 소재와 증거 확보 가능성이 높습니다(적합 조건 1, 5). 다만, 피해 규모가 명확히 특정되지 않고 집단적 피해로 보기 어렵습니다.</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t>11조 원 (국가적 경제 손실 추정)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
-          <t>국내 K-브랜드 기업 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
-          <t>가짜 K-브랜드 꼼짝 마  정부, 11조 원 위조 상품 방지 인증제 도입 [TF...</t>
+          <t>야구인생 이종범,  내 인생 왜 안 풀릴까  손금에 묻는 전설... 심리학적...</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
-          <t>news.tf.co.kr</t>
+          <t>newsworker.co.kr</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
-          <t>https://news.tf.co.kr/read/photomovie/2308171.htm</t>
+          <t>http://www.newsworker.co.kr/news/articleView.html?idxno=420085</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t>2026-03-31 12:55:18.806675+00:00</t>
+          <t>2026-04-01 13:11:22.892495+00:00</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>SK하이닉스</t>
+          <t>삼성전자</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>美 국제무역위원회(ITC) 진상조사 개시</t>
+          <t>미국 법원에 특허침해 소송 제기됨</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>SK하이닉스와 특허관리형법인 모노리식 간의 특허 분쟁에 대해 미국 국제무역위원회(ITC)가 진상조사를 개시했습니다. ITC는 특허 침해 여부를 조사하며, 손해배상은 일반 법원의 영역입니다.</t>
+          <t>삼성전자가 AI 데이터센터용 SSD 관련 미국 특허침해로 피소되었습니다. 원고는 법원에 특허침해 판결, 손해배상, 로열티 지급, 제품 금지 명령 등을 요청했습니다. 이는 AI 시장의 핵심 제품에 대한 특허 분쟁으로, 향후 손해배상 규모가 상당할 수 있습니다.</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>SK하이닉스는 대기업으로 자력이 충분하며(적합 조건 2), 미국 국제무역위원회(ITC)의 진상조사가 개시되어 공적 절차가 진행 중이고(적합 조건 6), 이를 통해 증거 확보 가능성이 높습니다(적합 조건 5). 다만, 기사만으로는 상대방 책임의 명확성이나 구체적인 피해 규모를 파악하기 어렵습니다.</t>
+          <t>상대방(삼성전자)이 대기업으로 자력이 충분하여 배상 능력이 높습니다 (적합 조건 2). AI 데이터센터용 SSD 특허 침해 소송으로 손해배상 및 로열티 규모가 상당할 가능성이 있어 피해 규모가 클 것으로 예상됩니다 (적합 조건 4).</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
-          <t>[Biz Law] SK하이닉스-모노리식 특허분쟁, 美 국제무역위 진상조사 개시</t>
+          <t>[Biz Law] 삼성전자, AI 데이터센터용 SSD 美 특허침해 피소</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
           <t>seoulwire.com</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M24" t="inlineStr">
         <is>
-          <t>http://www.seoulwire.com/news/articleView.html?idxno=714273</t>
+          <t>http://www.seoulwire.com/news/articleView.html?idxno=714557</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
-          <t>2026-03-31 12:52:35.997946+00:00</t>
+          <t>2026-04-01 12:57:09.765534+00:00</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C25" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C25" t="inlineStr"/>
       <c r="D25" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>현대자동차의 상표권 탈환 소송 진행 중</t>
+          <t>기술탈취 손해배상 소송 관련 증거개시제도 도입을 위한 하도급법 개정안 발의</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>현대자동차는 '현대' 상표권의 사용 권리를 '美 테크놀로지'로부터 완전히 탈환하기 위한 소송을 진행 중입니다. 이 사건은 현대그룹의 계열 분리 및 SK그룹으로의 매각 과정과 연관된 것으로 보입니다. 상표권의 중요성을 고려할 때 소송의 규모가 상당할 것으로 예상됩니다.</t>
+          <t>신장식 의원이 중소기업의 기술탈취 피해 구제를 위해 한국형 증거개시제도 도입을 골자로 하는 하도급법 개정안을 대표 발의했습니다. 이 법안은 기술탈취 손해배상 소송에서 전문가 사실조사, 자료보전명령 등을 통해 중소기업이 증거를 확보하기 어렵다는 문제점을 해결하고자 합니다.</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>현대자동차와 '美 테크놀로지' 간의 상표권 분쟁으로, 대기업 브랜드 가치와 관련된 소송이므로 피해 규모가 클 가능성이 있습니다 (적합 조건: 피해 규모가 큼). 또한 상표권 관련 증거 확보가 용이할 것으로 보입니다 (적합 조건: 증거가 있거나 확보 가능함). 다만, 기사 내용이 매우 제한적이어서 상대방의 구체적인 책임 명확성이나 자력에 대한 판단이 어렵습니다.</t>
+          <t>기술탈취 사건에서 원사업자의 책임이 비교적 명확하고(조건 1), 원사업자는 중소기업보다 자력이 충분할 가능성이 높습니다(조건 2). 또한, 법안의 목적 자체가 증거 확보를 용이하게 하는 것이므로 증거 확보 가능성이 있습니다(조건 5). 그러나 기사 내용은 특정 사건이 아닌 법안 발의에 대한 것으로, 집단적 피해나 구체적인 피해 규모는 파악하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
-          <t>[HYUNDAI 탈환 전쟁①] 왜 현대 상표는 '美 테크놀로지'로 넘어갔나</t>
+          <t>신장식 의원, 중소기업 보호 위한 증거찾기 2법 대표 발의</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
-          <t>seoulwire.com</t>
+          <t>kdpress.co.kr</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
           <t>2026-03-31</t>
         </is>
       </c>
       <c r="M25" t="inlineStr">
         <is>
-          <t>http://www.seoulwire.com/news/articleView.html?idxno=713893</t>
+          <t>https://www.kdpress.co.kr/news/articleView.html?idxno=203850</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
-          <t>2026-03-31 12:44:19.883920+00:00</t>
+          <t>2026-04-01 00:36:10.218264+00:00</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>민희진</t>
+          <t>디아이티</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>손해배상 소송 첫 공판 진행 중, 재판부의 템퍼링 용어 관련 발언 논란</t>
+          <t>민사소송 제기</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>민희진 전 어도어 대표와 어도어 간 431억 원 규모의 손해배상 소송 첫 공판이 진행 중입니다. 재판부가 핵심 쟁점인 '템퍼링' 용어에 낯설다는 발언을 하여 법조계에서 논란이 일고 있으며, 과거 템퍼링 관련 재판부 판단이 엇갈린 바 있습니다. K팝 업계와 정부는 템퍼링에 대한 법적 처벌의 필요성을 강조하고 있습니다.</t>
+          <t>이오테크닉스가 경쟁사인 디아이티를 상대로 민사소송을 제기했습니다. 이는 특허 공동 출원과 관련된 분쟁으로 추정되며, 현재 소송이 진행 중인 단계입니다.</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>431억 원 규모의 손해배상 청구로 피해 규모가 크고(적합 조건 4), 경찰의 배임 불송치 결정 기록 등 기존 공적 절차의 증거가 존재하며(적합 조건 5), 문화체육관광부 장관도 템퍼링 문제에 대해 언급하는 등 공적 관심이 높습니다(적합 조건 6). 그러나 '템퍼링' 책임 소재가 법적으로 명확히 확립되지 않았고(적합 조건 1), 상대방(민희진)의 자력으로 청구액 전체를 배상할 수 있을지는 불확실합니다(적합 조건 2).</t>
+          <t>경쟁사 간 특허 관련 민사소송으로, 상대방(디아이티)이 기업이므로 자력 가능성이 높고(적합 조건 2), 특허 관련 분쟁은 증거 확보가 용이한 편입니다(적합 조건 5). 다만 피해 규모나 책임의 명확성은 기사에서 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
-          <t>431억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
-          <t>템퍼링 낯설다  민희진-하이브 재판부 발언 뭐길래…법조계선  오해 살...</t>
+          <t>이오테크닉스  올해 사상 최대 실적 전망</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
-          <t>tenasia.co.kr</t>
+          <t>zdnet.co.kr</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M26" t="inlineStr">
         <is>
-          <t>https://www.tenasia.co.kr/article/2026033058754</t>
+          <t>https://zdnet.co.kr/view/?no=20260331161227</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
-          <t>2026-03-30 13:14:27.775887+00:00</t>
+          <t>2026-04-01 00:32:20.289826+00:00</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C27" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C27" t="inlineStr"/>
       <c r="D27" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>소송 일시정지</t>
+          <t>1심 승소 후 추가 소송 검토 중</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>민희진 대표와 아일릿, 르세라핌 소속사 간 25억 원 규모의 소송이 일시 정지되었다. 기사 본문이 손상되어 제목을 기반으로 분석했으며, 대형 연예기획사를 상대로 한 분쟁으로 상당한 금액이 걸려있다.</t>
+          <t>국내 식품회사 B사가 해외에서 위조상품 침해 소송을 제기하여 승소했으나, 손해배상액이 현지 변호사 비용에도 미치지 못해 추가 소송 여부를 고심하고 있습니다. 지식재산처는 해외 K-브랜드 짝퉁 근절에 나설 예정입니다.</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>기사 본문이 손상되어 제목을 기반으로 분석했습니다. 상대방(대형 연예기획사)의 자력이 충분하며, 소송 금액이 25억 원으로 피해 규모가 크다. (적합 조건 2, 4 해당) 다만, 사건의 책임 소재나 증거 명확성은 제목만으로는 파악하기 어렵다.</t>
+          <t>상대방 책임이 법원에서 인정되어 명확하고 증거도 확보되어 있습니다(적합 조건 1, 5). 그러나 승소액이 변호사 비용보다 적어 경제성이 낮고, 피해 규모가 작으며(적합 조건 4 미해당), 집단적 피해가 아닌 개별 기업의 사례로 소송금융 투자 매력도가 낮습니다.</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
-          <t>25억 원</t>
+          <t>4700만원</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1</t>
         </is>
       </c>
       <c r="J27" t="inlineStr">
         <is>
-          <t>민희진vs아일릿 르세라핌 소속사 25억 소송 일시정지 왜?</t>
+          <t>지식재산처, 해외 K-브랜드 짝퉁 '발본색원 나서…'K-브랜드 정부인증 ...</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
-          <t>newsen.com</t>
+          <t>bizwnews.com</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M27" t="inlineStr">
         <is>
-          <t>https://www.newsen.com/news_view.php?uid=202603301633090410</t>
+          <t>http://www.bizwnews.com/news/articleView.html?idxno=131925</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
-          <t>2026-03-30 12:57:24.029347+00:00</t>
+          <t>2026-03-31 13:24:12.984214+00:00</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C28" t="inlineStr"/>
       <c r="D28" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>미국 특허무효심판(IPR) 진행 중, 향후 법원의 침해 판단 예정</t>
+          <t>정부 인증제 도입 및 위조 데이터 축적 중</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>한화솔루션이 미국에서 특허 분쟁을 재개했으며, 특허무효심판(IPR)에서 3건의 특허에 대해 엇갈린 판단을 받았습니다. 향후 법원의 침해 판단과 손해배상 규모가 이 사건의 핵심 변수로 떠오르고 있습니다.</t>
+          <t>정부가 11조원 규모의 K-브랜드 위조시장에 대응하기 위해 인증제를 도입하고 위조 데이터를 축적하여 기업의 민·형사 소송에 활용할 계획이다. 현재 많은 K-브랜드 기업들이 해외 짝퉁으로 인해 피해를 입고 있으며, 개별 기업이 소송을 통해 손해배상을 받기 어려운 상황이다.</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>대기업인 한화솔루션이 연루된 특허 분쟁으로, 상대방 역시 자력이 충분한 기업일 가능성이 높습니다 (적합 조건 2). '손해배상 규모가 핵심 변수'로 언급되어 피해 규모가 클 가능성이 있으며 (적합 조건 4), 이미 특허무효심판(IPR)이 진행되는 등 공적 절차가 진행 중입니다 (적합 조건 6). 다만, 특허무효심판에서 '엇갈린 판단'이 나와 책임 명확성이 아직 불분명한 점은 고려해야 합니다.</t>
+          <t>적합 조건으로 11조원 규모의 집단적 피해(3, 4번)가 발생했고, 정부가 위조 데이터 축적 및 인증제 도입 등 공적 절차(5, 6번)를 진행하여 증거 확보 가능성이 높습니다. 그러나 소송 상대방인 개별 위조업체가 특정되지 않아 자력 확인이 어렵고(1, 2번), 배상액이 변호사 비용에 미치지 못하는 경우가 많다는 점이 투자 리스크로 작용합니다.</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>11조원 (전체 위조시장 규모)</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수 K-브랜드 기업</t>
         </is>
       </c>
       <c r="J28" t="inlineStr">
         <is>
-          <t>한화솔루션, 美 특허전 재개...엇갈린 PTAB 판단 속 공방 본격화</t>
+          <t>11조원 K-브랜드 위조시장 정조준… 정부 인증제로 해외 짝퉁 막는다</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
-          <t>asiatime.co.kr</t>
+          <t>biz.chosun.com</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M28" t="inlineStr">
         <is>
-          <t>https://www.asiatime.co.kr/article/20260329500111</t>
+          <t>https://biz.chosun.com/science-chosun/science/2026/03/31/YMAQZMCFYVHWVCTUAWWI4EOOEM/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
-          <t>2026-03-29 12:40:09.470231+00:00</t>
+          <t>2026-03-31 13:09:39.259347+00:00</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C29" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C29" t="inlineStr"/>
       <c r="D29" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>미국에서 계약위반으로 인한 손해배상 소송 제기</t>
+          <t>K-브랜드 정부 인증제도 도입 방안 발표 및 시행 준비 중</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>미국 케이블 사업자 차터 커뮤니케이션즈가 셋톱박스 공급사인 휴맥스를 상대로 300억 원 규모의 계약위반 손해배상 소송을 제기했습니다. 이는 휴맥스 제품으로 인해 미국에서 특허침해 소송이 발생한 것에 따른 것입니다. 현재 소송이 진행 중이며, 휴맥스의 책임 여부가 쟁점이 될 것으로 보입니다.</t>
+          <t>해외 시장에서 K-브랜드 위조 상품 유통 규모가 11조 원에 달하며 국내 기업의 피해가 심각한 상황입니다. 정부는 이에 대응하여 'K-브랜드 정부 인증제도'를 도입, 직접 상표권자가 되어 위조 상품 단속 및 수사를 촉구하고 AI 기반 정품 인증 기술을 제공할 예정입니다. 이는 중소기업의 위조 상품 대응 부담을 줄이고 수출 경쟁력을 강화하는 데 기여할 것으로 기대됩니다.</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>상대방에게 자력이 충분함(휴맥스), 피해 규모가 큼(300억 원), 증거 확보 가능성이 높음(특허침해 및 계약위반 소송) 등의 적합 조건을 충족합니다. 다만, 집단적 피해가 아닌 단일 기업 간의 소송이며, 상대방 책임의 명확성은 소송 진행 과정에서 추가 확인이 필요합니다.</t>
+          <t>이 사건은 해외 K-브랜드 위조 상품으로 인한 11조 원 규모의 막대한 집단적 피해가 발생하고 있으며(적합 조건: 집단적 피해, 피해 규모가 큼), OECD 보고서 등 객관적 증거가 존재하고 정부가 직접 인증제도를 도입하는 공적 절차를 진행 중입니다(적합 조건: 증거 확보 가능, 공적 절차 진행 중). 그러나 소송 상대방인 위조 상품 유통업자가 특정되기 어렵고 자력 확보가 불확실하여 개별 소송의 투자 적합도는 아직 낮으므로 Medium으로 판단합니다.</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
-          <t>300억 원</t>
+          <t>11조 원 (국가적 경제 손실 추정)</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>국내 K-브랜드 기업 다수</t>
         </is>
       </c>
       <c r="J29" t="inlineStr">
         <is>
-          <t>[Biz Law] 휴맥스, 자사 제품 특허소송 '나몰라라' 하다가…300억 피소</t>
+          <t>가짜 K-브랜드 꼼짝 마  정부, 11조 원 위조 상품 방지 인증제 도입 [TF...</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
-          <t>seoulwire.com</t>
+          <t>news.tf.co.kr</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M29" t="inlineStr">
         <is>
-          <t>http://www.seoulwire.com/news/articleView.html?idxno=713808</t>
+          <t>https://news.tf.co.kr/read/photomovie/2308171.htm</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
-          <t>2026-03-28 12:31:45.390038+00:00</t>
+          <t>2026-03-31 12:55:18.806675+00:00</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>화이트삭스 구단</t>
+          <t>SK하이닉스</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>쿡 카운티 법원에 소장 제출, 배심 재판 요청</t>
+          <t>美 국제무역위원회(ITC) 진상조사 개시</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>화이트삭스 출신 거포 프랭크 토마스가 화이트삭스 구단을 상대로 초상권 침해 소송을 제기했습니다. 토마스는 쿡 카운티 법원에 소장을 제출하고 배심 재판을 요청한 상태입니다.</t>
+          <t>SK하이닉스와 특허관리형법인 모노리식 간의 특허 분쟁에 대해 미국 국제무역위원회(ITC)가 진상조사를 개시했습니다. ITC는 특허 침해 여부를 조사하며, 손해배상은 일반 법원의 영역입니다.</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>상대방인 화이트삭스 구단은 자력이 충분한 대기업으로 판단됩니다. 유명 스포츠 선수의 초상권 침해 소송으로 피해 규모가 클 가능성이 있으나, 기사 내용만으로는 상대방 책임의 명확성이나 구체적인 피해 금액을 파악하기 어렵습니다. 사건은 이미 소송 단계에 진입했습니다.</t>
+          <t>SK하이닉스는 대기업으로 자력이 충분하며(적합 조건 2), 미국 국제무역위원회(ITC)의 진상조사가 개시되어 공적 절차가 진행 중이고(적합 조건 6), 이를 통해 증거 확보 가능성이 높습니다(적합 조건 5). 다만, 기사만으로는 상대방 책임의 명확성이나 구체적인 피해 규모를 파악하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J30" t="inlineStr">
         <is>
-          <t>화이트삭스 출신 거포 프랭크 토마스 초상권 소송</t>
+          <t>[Biz Law] SK하이닉스-모노리식 특허분쟁, 美 국제무역위 진상조사 개시</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
-          <t>koreadaily.com</t>
+          <t>seoulwire.com</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M30" t="inlineStr">
         <is>
-          <t>https://www.koreadaily.com/article/20260327133402421</t>
+          <t>http://www.seoulwire.com/news/articleView.html?idxno=714273</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
-          <t>2026-03-28 00:38:56.807063+00:00</t>
+          <t>2026-03-31 12:52:35.997946+00:00</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>다니엘, 민희진 전 어도어 대표</t>
+          <t>美 테크놀로지</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>손해배상청구 소송 첫 변론준비기일 진행 중</t>
+          <t>현대자동차의 상표권 탈환 소송 진행 중</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>어도어가 다니엘과 민희진 전 어도어 대표 등을 상대로 430억원대 손해배상청구 소송을 제기했으며, 첫 변론준비기일에서 양측이 심리 속도를 두고 공방을 벌였다. 다니엘 측은 소송 장기화로 인한 피해를 우려하며 신속한 심리를 요청했으나, 어도어 측은 일상적인 재판 진행을 주장했다.</t>
+          <t>현대자동차는 '현대' 상표권의 사용 권리를 '美 테크놀로지'로부터 완전히 탈환하기 위한 소송을 진행 중입니다. 이 사건은 현대그룹의 계열 분리 및 SK그룹으로의 매각 과정과 연관된 것으로 보입니다. 상표권의 중요성을 고려할 때 소송의 규모가 상당할 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>피해 규모가 430억원대로 매우 크다는 점(적합 조건 4)은 긍정적이나, 상대방의 자력(적합 조건 2)이 대기업 수준은 아니며, 책임 명확성(적합 조건 1)이 아직 불분명하여 소송 장기화 가능성이 높다. 집단적 피해는 아니다.</t>
+          <t>현대자동차와 '美 테크놀로지' 간의 상표권 분쟁으로, 대기업 브랜드 가치와 관련된 소송이므로 피해 규모가 클 가능성이 있습니다 (적합 조건: 피해 규모가 큼). 또한 상표권 관련 증거 확보가 용이할 것으로 보입니다 (적합 조건: 증거가 있거나 확보 가능함). 다만, 기사 내용이 매우 제한적이어서 상대방의 구체적인 책임 명확성이나 자력에 대한 판단이 어렵습니다.</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
-          <t>430억원대</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J31" t="inlineStr">
         <is>
-          <t>[법조브리핑] ‘EBS 사장직’ 법정 다툼 1년만 일단락…1심 “사장임명...</t>
+          <t>[HYUNDAI 탈환 전쟁①] 왜 현대 상표는 '美 테크놀로지'로 넘어갔나</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>seoulwire.com</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M31" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260326521299?OutUrl=naver</t>
+          <t>http://www.seoulwire.com/news/articleView.html?idxno=713893</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
-          <t>2026-03-27 00:38:58.997650+00:00</t>
+          <t>2026-03-31 12:44:19.883920+00:00</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>네이버</t>
+          <t>민희진</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>지상파 3사(KBS, SBS, MBC)가 네이버를 상대로 AI 학습 데이터 관련 저작권 소송 진행 중. KBS와 SBS는 네이버와 AI 협약 체결.</t>
+          <t>손해배상 소송 첫 공판 진행 중, 재판부의 템퍼링 용어 관련 발언 논란</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>지상파 3사가 네이버를 상대로 AI 학습 데이터 저작권 침해 소송을 진행 중인 가운데, KBS에 이어 SBS도 네이버와 AI 분야 포괄적 MOU를 체결했습니다. 이는 AI 학습용 콘텐츠의 법적 기준 마련을 위한 소송과 별개로 미래 협업을 모색하는 움직임으로 보입니다. MBC는 네이버와의 MOU 없이 저작권 침해 인정이 우선되어야 한다는 입장입니다.</t>
+          <t>민희진 전 어도어 대표와 어도어 간 431억 원 규모의 손해배상 소송 첫 공판이 진행 중입니다. 재판부가 핵심 쟁점인 '템퍼링' 용어에 낯설다는 발언을 하여 법조계에서 논란이 일고 있으며, 과거 템퍼링 관련 재판부 판단이 엇갈린 바 있습니다. K팝 업계와 정부는 템퍼링에 대한 법적 처벌의 필요성을 강조하고 있습니다.</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>네이버는 자력이 충분한 대기업이며(적합 조건 2), 지상파 3사라는 다수의 주요 콘텐츠 제공자가 집단적으로 소송을 진행 중입니다(적합 조건 3). 소송이 진행 중이므로 증거 확보가 가능할 것으로 보입니다(적합 조건 5). 다만, AI 학습 데이터 저작권 침해 여부는 법적 기준이 명확히 정립되지 않은 영역이며, 소송 당사자인 KBS와 SBS가 네이버와 AI 협약을 체결한 점이 소송의 진행 방향과 결과에 변수로 작용할 수 있어 적합도를 'Medium'으로 판단했습니다.</t>
+          <t>431억 원 규모의 손해배상 청구로 피해 규모가 크고(적합 조건 4), 경찰의 배임 불송치 결정 기록 등 기존 공적 절차의 증거가 존재하며(적합 조건 5), 문화체육관광부 장관도 템퍼링 문제에 대해 언급하는 등 공적 관심이 높습니다(적합 조건 6). 그러나 '템퍼링' 책임 소재가 법적으로 명확히 확립되지 않았고(적합 조건 1), 상대방(민희진)의 자력으로 청구액 전체를 배상할 수 있을지는 불확실합니다(적합 조건 2).</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>431억 원</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
-          <t>지상파 3사 (KBS, SBS, MBC)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J32" t="inlineStr">
         <is>
-          <t>KBS 이어 SBS도 네이버와 AI 협약… 저작권 소송 등 영향은</t>
+          <t>템퍼링 낯설다  민희진-하이브 재판부 발언 뭐길래…법조계선  오해 살...</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
-          <t>journalist.or.kr</t>
+          <t>tenasia.co.kr</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M32" t="inlineStr">
         <is>
-          <t>http://www.journalist.or.kr/news/article.html?no=60593</t>
+          <t>https://www.tenasia.co.kr/article/2026033058754</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
-          <t>2026-03-26 12:47:43.814539+00:00</t>
+          <t>2026-03-30 13:14:27.775887+00:00</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>화이트삭스</t>
+          <t>아일릿 르세라핌 소속사</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>프랭크 토마스가 친정팀을 상대로 초상권 침해 소송 제기</t>
+          <t>소송 일시정지</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>전설적인 야구 선수 프랭크 토마스가 자신의 친정팀을 상대로 초상권 침해 소송을 제기했습니다. 지난해 출시된 '시티 커넥트 2.0' 스페셜 유니폼에 그의 정체성이 상업적 목적으로 무단 사용된 것이 쟁점입니다. 토마스 측은 개인의 정체성을 상업적으로 이용할 권리가 본인에게 있음을 주장하고 있습니다.</t>
+          <t>민희진 대표와 아일릿, 르세라핌 소속사 간 25억 원 규모의 소송이 일시 정지되었다. 기사 본문이 손상되어 제목을 기반으로 분석했으며, 대형 연예기획사를 상대로 한 분쟁으로 상당한 금액이 걸려있다.</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>상대방(친정팀, 프로 스포츠 구단)의 자력이 충분하고(적합 조건 2), 초상권 침해 책임이 비교적 명확하며(적합 조건 1), 유니폼이라는 명확한 증거가 존재합니다(적합 조건 5). 다만, 집단적 피해가 아닌 개인 소송으로 보이며(적합 조건 3 불충족), 구체적인 피해 규모는 명시되지 않았습니다.</t>
+          <t>기사 본문이 손상되어 제목을 기반으로 분석했습니다. 상대방(대형 연예기획사)의 자력이 충분하며, 소송 금액이 25억 원으로 피해 규모가 크다. (적합 조건 2, 4 해당) 다만, 사건의 책임 소재나 증거 명확성은 제목만으로는 파악하기 어렵다.</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>25억 원</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J33" t="inlineStr">
         <is>
-          <t>친정팀 상대 초상권 침해 소송 제기한 '빅 허트' 프랭크 토마스, 화이트...</t>
+          <t>민희진vs아일릿 르세라핌 소속사 25억 소송 일시정지 왜?</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
-          <t>dailysportshankook.co.kr</t>
+          <t>newsen.com</t>
         </is>
       </c>
       <c r="L33" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M33" t="inlineStr">
         <is>
-          <t>https://www.dailysportshankook.co.kr/news/articleView.html?idxno=426454</t>
+          <t>https://www.newsen.com/news_view.php?uid=202603301633090410</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
-          <t>2026-03-26 00:45:44.910391+00:00</t>
+          <t>2026-03-30 12:57:24.029347+00:00</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C34" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C34" t="inlineStr"/>
       <c r="D34" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>첫 심리 5월 22일 예정</t>
+          <t>미국 특허무효심판(IPR) 진행 중, 향후 법원의 침해 판단 예정</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>메이저리그 레전드 프랭크 토마스가 친정팀 시카고 화이트삭스와 나이키, 파나틱스를 상대로 초상권 침해 소송을 제기했습니다. 지난해 판매된 스페셜 유니폼에 자신의 이름과 초상권이 동의 없이 사용되었으나 보상을 받지 못했다고 주장하며 손해배상을 요구하고 있습니다. 해당 소송의 첫 심리는 5월 22일로 예정되어 있습니다.</t>
+          <t>한화솔루션이 미국에서 특허 분쟁을 재개했으며, 특허무효심판(IPR)에서 3건의 특허에 대해 엇갈린 판단을 받았습니다. 향후 법원의 침해 판단과 손해배상 규모가 이 사건의 핵심 변수로 떠오르고 있습니다.</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하며(초상권 침해 주장), 시카고 화이트삭스, 나이키, 파나틱스 등 자력 있는 대기업이 피고로 특정됩니다. 유니폼 판매라는 명확한 증거가 존재합니다. 다만, 집단적 피해가 아닌 개인 소송이며, 구체적인 피해 금액은 미상입니다.</t>
+          <t>대기업인 한화솔루션이 연루된 특허 분쟁으로, 상대방 역시 자력이 충분한 기업일 가능성이 높습니다 (적합 조건 2). '손해배상 규모가 핵심 변수'로 언급되어 피해 규모가 클 가능성이 있으며 (적합 조건 4), 이미 특허무효심판(IPR)이 진행되는 등 공적 절차가 진행 중입니다 (적합 조건 6). 다만, 특허무효심판에서 '엇갈린 판단'이 나와 책임 명확성이 아직 불분명한 점은 고려해야 합니다.</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
-          <t>1명 (프랭크 토마스)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J34" t="inlineStr">
         <is>
-          <t>왜 내 이름 팔아?  영구 결번 레전드, 이번엔 친정팀과 소송전 나섰다...</t>
+          <t>한화솔루션, 美 특허전 재개...엇갈린 PTAB 판단 속 공방 본격화</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
-          <t>sportschosun.com</t>
+          <t>asiatime.co.kr</t>
         </is>
       </c>
       <c r="L34" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M34" t="inlineStr">
         <is>
-          <t>https://www.sportschosun.com/baseball/2026-03-26/202603260100176460012200</t>
+          <t>https://www.asiatime.co.kr/article/20260329500111</t>
         </is>
       </c>
       <c r="N34" t="inlineStr">
         <is>
-          <t>2026-03-26 00:34:34.250222+00:00</t>
+          <t>2026-03-29 12:40:09.470231+00:00</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>클래시스</t>
+          <t>휴맥스</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>동업 약정 및 특허 실시권 관련 수익 분쟁</t>
+          <t>미국에서 계약위반으로 인한 손해배상 소송 제기</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>클래시스의 '리팟 레이저' 사업과 관련하여 공동개발자 간 수익 분쟁이 발생했습니다. 동업 약정 및 특허 실시권에 대한 법원의 판단에 따라 사업의 수익 구조와 권리 관계가 재정립될 것으로 예상됩니다. 이번 소송은 향후 의료기기 업계의 기술 공동개발 계약 승계에도 영향을 미칠 것으로 보입니다.</t>
+          <t>미국 케이블 사업자 차터 커뮤니케이션즈가 셋톱박스 공급사인 휴맥스를 상대로 300억 원 규모의 계약위반 손해배상 소송을 제기했습니다. 이는 휴맥스 제품으로 인해 미국에서 특허침해 소송이 발생한 것에 따른 것입니다. 현재 소송이 진행 중이며, 휴맥스의 책임 여부가 쟁점이 될 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>클래시스라는 특정 기업이 상대방으로 자력이 충분할 가능성이 있으며(적합 조건 2), '리팟 레이저' 사업의 수익 분쟁이므로 피해 규모가 클 수 있습니다(적합 조건 4). 또한 동업 약정 및 특허 실시권 관련 분쟁으로 증거 확보가 용이할 것으로 보입니다(적합 조건 5). 다만, 기사 내용만으로는 상대방 책임의 명확성이나 집단적 피해 여부가 불분명하여 High 등급으로 보기 어렵습니다.</t>
+          <t>상대방에게 자력이 충분함(휴맥스), 피해 규모가 큼(300억 원), 증거 확보 가능성이 높음(특허침해 및 계약위반 소송) 등의 적합 조건을 충족합니다. 다만, 집단적 피해가 아닌 단일 기업 간의 소송이며, 상대방 책임의 명확성은 소송 진행 과정에서 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>300억 원</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J35" t="inlineStr">
         <is>
-          <t>클래시스 ‘리팟 레이저’ 수익분쟁…“동업 약정 vs. 특허 실시권” 법...</t>
+          <t>[Biz Law] 휴맥스, 자사 제품 특허소송 '나몰라라' 하다가…300억 피소</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
-          <t>wemakenews.co.kr</t>
+          <t>seoulwire.com</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M35" t="inlineStr">
         <is>
-          <t>https://wemakenews.co.kr/news/view.php?no=24916</t>
+          <t>http://www.seoulwire.com/news/articleView.html?idxno=713808</t>
         </is>
       </c>
       <c r="N35" t="inlineStr">
         <is>
-          <t>2026-03-25 12:39:36.000186+00:00</t>
+          <t>2026-03-28 12:31:45.390038+00:00</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>아지툰 운영자</t>
+          <t>화이트삭스 구단</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>카카오엔터와 네이버웹툰의 민사소송 승소로 불법 유통 책임 입증, 향후 창작자들의 손해배상 소송 가능성 증대.</t>
+          <t>쿡 카운티 법원에 소장 제출, 배심 재판 요청</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>카카오엔터와 네이버웹툰이 국내 최대 불법 유통 사이트 '아지툰' 운영자 대상 민사소송에서 승소했다. 아지툰은 웹툰 약 75만건, 웹소설 약 250만건을 불법 유통하여 창작자들에게 막대한 피해를 입혔다. 이번 승소는 불법 유통에 대한 강력한 경고이자, 향후 유사 피해를 입은 창작자들의 법적 대응에 중요한 선례가 될 것으로 보인다.</t>
+          <t>화이트삭스 출신 거포 프랭크 토마스가 화이트삭스 구단을 상대로 초상권 침해 소송을 제기했습니다. 토마스는 쿡 카운티 법원에 소장을 제출하고 배심 재판을 요청한 상태입니다.</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>카카오엔터와 네이버웹툰의 승소로 불법 유통 사이트 운영자의 책임이 명확히 입증되었고(적합 조건 1), 웹툰/웹소설 75만/250만 건 불법 유통은 다수의 창작자에게 막대한 피해를 야기했을 것(적합 조건 3, 4). 이는 향후 개별 창작자들의 손해배상 소송에 강력한 증거(적합 조건 5)가 될 수 있다. 그러나 기사에 언급된 소송 자체는 이미 종결되었으며(부적합 조건), 상대방(불법 사이트 운영자)의 자력 부족 가능성이 소송금융 투자에 큰 위험 요소이다.</t>
+          <t>상대방인 화이트삭스 구단은 자력이 충분한 대기업으로 판단됩니다. 유명 스포츠 선수의 초상권 침해 소송으로 피해 규모가 클 가능성이 있으나, 기사 내용만으로는 상대방 책임의 명확성이나 구체적인 피해 금액을 파악하기 어렵습니다. 사건은 이미 소송 단계에 진입했습니다.</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
-          <t>웹툰/웹소설 창작자 다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J36" t="inlineStr">
         <is>
-          <t>카카오엔터, 불법유통 강력 대응·신작 라인업 공개...웹툰·웹소설 생태...</t>
+          <t>화이트삭스 출신 거포 프랭크 토마스 초상권 소송</t>
         </is>
       </c>
       <c r="K36" t="inlineStr">
         <is>
-          <t>techm.kr</t>
+          <t>koreadaily.com</t>
         </is>
       </c>
       <c r="L36" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M36" t="inlineStr">
         <is>
-          <t>https://www.techm.kr/news/articleView.html?idxno=150514</t>
+          <t>https://www.koreadaily.com/article/20260327133402421</t>
         </is>
       </c>
       <c r="N36" t="inlineStr">
         <is>
-          <t>2026-03-25 12:39:17.237163+00:00</t>
+          <t>2026-03-28 00:38:56.807063+00:00</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>인스타360</t>
+          <t>다니엘, 민희진 전 어도어 대표</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>DJI가 인스타360을 상대로 특허권 침해 소송 제기</t>
+          <t>손해배상청구 소송 첫 변론준비기일 진행 중</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>드론 강자 DJI가 액션캠 업체 인스타360을 상대로 드론 비행 제어, 이미지 처리 기술 등 6건의 특허권 침해 소송을 제기했습니다. DJI는 퇴사 R&amp;D 인력의 직무 발명 특허 침해를 주장하며, 인스타360은 독자 개발임을 반박하고 있습니다. 침해가 인정될 경우 제품 리콜, 생산 중단, 손해배상 등의 위험이 있습니다.</t>
+          <t>어도어가 다니엘과 민희진 전 어도어 대표 등을 상대로 430억원대 손해배상청구 소송을 제기했으며, 첫 변론준비기일에서 양측이 심리 속도를 두고 공방을 벌였다. 다니엘 측은 소송 장기화로 인한 피해를 우려하며 신속한 심리를 요청했으나, 어도어 측은 일상적인 재판 진행을 주장했다.</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>적합 조건 2(상대방 자력 충분), 4(피해 규모 큼), 5(증거 확보 가능성)에 해당합니다. 글로벌 드론 및 액션캠 시장의 주요 기업 간 특허 소송으로, 침해 인정 시 제품 리콜, 생산 중단, 손해배상 등 막대한 피해 규모가 예상됩니다. 다만, 책임 명확성은 법정에서 다퉈져야 하며, 집단적 피해는 아닙니다.</t>
+          <t>피해 규모가 430억원대로 매우 크다는 점(적합 조건 4)은 긍정적이나, 상대방의 자력(적합 조건 2)이 대기업 수준은 아니며, 책임 명확성(적합 조건 1)이 아직 불분명하여 소송 장기화 가능성이 높다. 집단적 피해는 아니다.</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>430억원대</t>
         </is>
       </c>
       <c r="I37" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J37" t="inlineStr">
         <is>
-          <t>DJI, 인스타360에 특허소송…'하늘 위 카메라 전쟁' 격화</t>
+          <t>[법조브리핑] ‘EBS 사장직’ 법정 다툼 1년만 일단락…1심 “사장임명...</t>
         </is>
       </c>
       <c r="K37" t="inlineStr">
         <is>
-          <t>ajunews.com</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L37" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M37" t="inlineStr">
         <is>
-          <t>https://www.ajunews.com/view/20260324151915540</t>
+          <t>https://www.segye.com/newsView/20260326521299?OutUrl=naver</t>
         </is>
       </c>
       <c r="N37" t="inlineStr">
         <is>
-          <t>2026-03-24 13:00:42.861389+00:00</t>
+          <t>2026-03-27 00:38:58.997650+00:00</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C38" t="inlineStr"/>
+      <c r="C38" t="inlineStr">
+        <is>
+          <t>네이버</t>
+        </is>
+      </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>특허발명의 독점적 실시에 관한 계약 관련 소송 진행 중</t>
+          <t>지상파 3사(KBS, SBS, MBC)가 네이버를 상대로 AI 학습 데이터 관련 저작권 소송 진행 중. KBS와 SBS는 네이버와 AI 협약 체결.</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>베인캐피탈이 경영권을 인수한 클래시스가 '특허발명의 독점적 실시에 관한 계약' 내용을 두고 소송에 휘말렸습니다. 이 계약은 베인캐피탈 인수 후 리팟 레이저의 영업이익을 나누기로 한 것과 관련되어 있습니다.</t>
+          <t>지상파 3사가 네이버를 상대로 AI 학습 데이터 저작권 침해 소송을 진행 중인 가운데, KBS에 이어 SBS도 네이버와 AI 분야 포괄적 MOU를 체결했습니다. 이는 AI 학습용 콘텐츠의 법적 기준 마련을 위한 소송과 별개로 미래 협업을 모색하는 움직임으로 보입니다. MBC는 네이버와의 MOU 없이 저작권 침해 인정이 우선되어야 한다는 입장입니다.</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>베인캐피탈과 클래시스 모두 자력이 충분한 기업으로 소송금융 적합 조건(상대방 자력)에 해당합니다. 또한 '특허발명의 독점적 실시에 관한 계약'이라는 명확한 계약서가 쟁점이므로 증거 확보가 용이합니다. 다만, 기사 내용만으로는 책임 명확성 판단이 어렵고, 집단적 피해가 아닌 계약 당사자 간의 분쟁으로 보입니다.</t>
+          <t>네이버는 자력이 충분한 대기업이며(적합 조건 2), 지상파 3사라는 다수의 주요 콘텐츠 제공자가 집단적으로 소송을 진행 중입니다(적합 조건 3). 소송이 진행 중이므로 증거 확보가 가능할 것으로 보입니다(적합 조건 5). 다만, AI 학습 데이터 저작권 침해 여부는 법적 기준이 명확히 정립되지 않은 영역이며, 소송 당사자인 KBS와 SBS가 네이버와 AI 협약을 체결한 점이 소송의 진행 방향과 결과에 변수로 작용할 수 있어 적합도를 'Medium'으로 판단했습니다.</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I38" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>지상파 3사 (KBS, SBS, MBC)</t>
         </is>
       </c>
       <c r="J38" t="inlineStr">
         <is>
-          <t>베인캐피탈의 '클래시스', 소송戰 휘말렸다</t>
+          <t>KBS 이어 SBS도 네이버와 AI 협약… 저작권 소송 등 영향은</t>
         </is>
       </c>
       <c r="K38" t="inlineStr">
         <is>
-          <t>newstopkorea.com</t>
+          <t>journalist.or.kr</t>
         </is>
       </c>
       <c r="L38" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M38" t="inlineStr">
         <is>
-          <t>https://www.newstopkorea.com/news/articleView.html?idxno=43978</t>
+          <t>http://www.journalist.or.kr/news/article.html?no=60593</t>
         </is>
       </c>
       <c r="N38" t="inlineStr">
         <is>
-          <t>2026-03-24 00:40:55.960904+00:00</t>
+          <t>2026-03-26 12:47:43.814539+00:00</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>예스티</t>
+          <t>화이트삭스</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>특허 침해 소송 및 특허 무효 소송 진행 중</t>
+          <t>프랭크 토마스가 친정팀을 상대로 초상권 침해 소송 제기</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>예스티는 2023년부터 익명의 고객사로부터 특허 침해 소송을 당해 시장 진입을 견제받고 있습니다. 이에 예스티는 특허 무효 소송으로 맞서고 있으며, 현재 양측 간의 법적 분쟁이 진행 중입니다.</t>
+          <t>전설적인 야구 선수 프랭크 토마스가 자신의 친정팀을 상대로 초상권 침해 소송을 제기했습니다. 지난해 출시된 '시티 커넥트 2.0' 스페셜 유니폼에 그의 정체성이 상업적 목적으로 무단 사용된 것이 쟁점입니다. 토마스 측은 개인의 정체성을 상업적으로 이용할 권리가 본인에게 있음을 주장하고 있습니다.</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t>기업 간 특허 침해 소송으로, 피고(예스티)는 상장사로 추정되어 자력이 충분할 것으로 보입니다 (적합 조건: 상대방에게 자력이 충분함). 소송이 진행 중이며(부적합 조건 해당 없음), 특허 침해 및 무효 여부가 쟁점이므로 법리적 검토가 필요하나, 소송금융 투자 대상으로서의 기본적인 요건은 갖추고 있습니다. 다만, 피해 규모는 기사에서 특정되지 않았습니다.</t>
+          <t>상대방(친정팀, 프로 스포츠 구단)의 자력이 충분하고(적합 조건 2), 초상권 침해 책임이 비교적 명확하며(적합 조건 1), 유니폼이라는 명확한 증거가 존재합니다(적합 조건 5). 다만, 집단적 피해가 아닌 개인 소송으로 보이며(적합 조건 3 불충족), 구체적인 피해 규모는 명시되지 않았습니다.</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I39" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J39" t="inlineStr">
         <is>
-          <t>예스티, 75매 고압수소어닐링 장비 첫 출하…양산 검증 시작</t>
+          <t>친정팀 상대 초상권 침해 소송 제기한 '빅 허트' 프랭크 토마스, 화이트...</t>
         </is>
       </c>
       <c r="K39" t="inlineStr">
         <is>
-          <t>thelec.kr</t>
+          <t>dailysportshankook.co.kr</t>
         </is>
       </c>
       <c r="L39" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M39" t="inlineStr">
         <is>
-          <t>https://www.thelec.kr/news/articleView.html?idxno=53914</t>
+          <t>https://www.dailysportshankook.co.kr/news/articleView.html?idxno=426454</t>
         </is>
       </c>
       <c r="N39" t="inlineStr">
         <is>
-          <t>2026-03-23 12:51:07.458521+00:00</t>
+          <t>2026-03-26 00:45:44.910391+00:00</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>사설서버 운영자</t>
+          <t>시카고 화이트삭스, 나이키, 파나틱스</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>수사기관 협조를 통한 법적 조치 진행 중</t>
+          <t>첫 심리 5월 22일 예정</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>엔씨소프트와 넥슨이 사설서버 운영자들에 대한 모니터링을 강화하고 수사기관과 협조하여 법적 조치를 진행 중이다. 사설서버 운영자들에 대한 제재 수위가 약하고 피해 유저들의 소송 참여가 드물어 실질적인 개선에는 시간이 걸릴 것으로 보인다.</t>
+          <t>메이저리그 레전드 프랭크 토마스가 친정팀 시카고 화이트삭스와 나이키, 파나틱스를 상대로 초상권 침해 소송을 제기했습니다. 지난해 판매된 스페셜 유니폼에 자신의 이름과 초상권이 동의 없이 사용되었으나 보상을 받지 못했다고 주장하며 손해배상을 요구하고 있습니다. 해당 소송의 첫 심리는 5월 22일로 예정되어 있습니다.</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>엔씨소프트가 사설서버 운영자들에 대해 수사기관과 협조하며 법적 조치를 진행 중이므로 상대방 책임이 명확하고 공적 절차가 진행 중입니다. 그러나 소송 상대방인 사설서버 운영자들의 자력이 충분하지 않을 가능성이 높고, 유저들의 개별 피해 규모가 크지 않아 소송금융 적합도가 'Medium'으로 판단됩니다.</t>
+          <t>상대방 책임이 비교적 명확하며(초상권 침해 주장), 시카고 화이트삭스, 나이키, 파나틱스 등 자력 있는 대기업이 피고로 특정됩니다. 유니폼 판매라는 명확한 증거가 존재합니다. 다만, 집단적 피해가 아닌 개인 소송이며, 구체적인 피해 금액은 미상입니다.</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I40" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (프랭크 토마스)</t>
         </is>
       </c>
       <c r="J40" t="inlineStr">
         <is>
-          <t>엔씨·넥슨, 사설서버와의 전쟁 선포...모니터링 강화하고 법적 조치 나...</t>
+          <t>왜 내 이름 팔아?  영구 결번 레전드, 이번엔 친정팀과 소송전 나섰다...</t>
         </is>
       </c>
       <c r="K40" t="inlineStr">
         <is>
-          <t>consumernews.co.kr</t>
+          <t>sportschosun.com</t>
         </is>
       </c>
       <c r="L40" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M40" t="inlineStr">
         <is>
-          <t>http://www.consumernews.co.kr/news/articleView.html?idxno=752326</t>
+          <t>https://www.sportschosun.com/baseball/2026-03-26/202603260100176460012200</t>
         </is>
       </c>
       <c r="N40" t="inlineStr">
         <is>
-          <t>2026-03-23 00:37:15.261269+00:00</t>
+          <t>2026-03-26 00:34:34.250222+00:00</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>스토리헨지</t>
+          <t>클래시스</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>미국 뉴저지주 연방지방법원에 소송 제기</t>
+          <t>동업 약정 및 특허 실시권 관련 수익 분쟁</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>글로벌 요가복 브랜드 '알로'가 한국 안경업체 '스토리헨지'를 상대로 상표권 침해 소송을 미국 뉴저지주 연방지방법원에 제기했습니다. '알로' 측은 '스토리헨지'가 자사의 브랜드 인지도를 부당하게 이용하고 있다고 주장하며, 도메인 이전 및 3배의 징벌적 손해배상을 청구했습니다.</t>
+          <t>클래시스의 '리팟 레이저' 사업과 관련하여 공동개발자 간 수익 분쟁이 발생했습니다. 동업 약정 및 특허 실시권에 대한 법원의 판단에 따라 사업의 수익 구조와 권리 관계가 재정립될 것으로 예상됩니다. 이번 소송은 향후 의료기기 업계의 기술 공동개발 계약 승계에도 영향을 미칠 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>글로벌 브랜드 '알로'가 한국 업체 '스토리헨지'를 상대로 상표권 침해 소송을 제기한 사건으로, 상대방(알로)의 자력이 충분하며(적합 조건 2), 3배의 징벌적 손해배상을 청구하여 잠재적 피해 규모가 클 수 있습니다(적합 조건 4). 다만, 집단적 피해는 아니며, 피고의 책임 명확성은 소송 과정에서 입증되어야 합니다.</t>
+          <t>클래시스라는 특정 기업이 상대방으로 자력이 충분할 가능성이 있으며(적합 조건 2), '리팟 레이저' 사업의 수익 분쟁이므로 피해 규모가 클 수 있습니다(적합 조건 4). 또한 동업 약정 및 특허 실시권 관련 분쟁으로 증거 확보가 용이할 것으로 보입니다(적합 조건 5). 다만, 기사 내용만으로는 상대방 책임의 명확성이나 집단적 피해 여부가 불분명하여 High 등급으로 보기 어렵습니다.</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
-          <t>미상 (3배 징벌적 손해배상 청구)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I41" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J41" t="inlineStr">
         <is>
-          <t>[Biz Law] 안경업체 '스토리헨지', 글로벌 요가복 '알로'에 상표권 침해...</t>
+          <t>클래시스 ‘리팟 레이저’ 수익분쟁…“동업 약정 vs. 특허 실시권” 법...</t>
         </is>
       </c>
       <c r="K41" t="inlineStr">
         <is>
-          <t>seoulwire.com</t>
+          <t>wemakenews.co.kr</t>
         </is>
       </c>
       <c r="L41" t="inlineStr">
         <is>
-          <t>2026-03-21</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M41" t="inlineStr">
         <is>
-          <t>http://www.seoulwire.com/news/articleView.html?idxno=712436</t>
+          <t>https://wemakenews.co.kr/news/view.php?no=24916</t>
         </is>
       </c>
       <c r="N41" t="inlineStr">
         <is>
-          <t>2026-03-21 12:31:00.724550+00:00</t>
+          <t>2026-03-25 12:39:36.000186+00:00</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>불법 웹툰 유통 사이트 운영자들</t>
+          <t>아지툰 운영자</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>불법 웹툰 유통에 대한 민·형사 책임 인정 판결이 있었으나, 여전히 다수의 불법 사이트가 운영되며 '사각지대'가 존재. 업계의 지속적인 대응 및 법 개정 논의 중.</t>
+          <t>카카오엔터와 네이버웹툰의 민사소송 승소로 불법 유통 책임 입증, 향후 창작자들의 손해배상 소송 가능성 증대.</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>불법 웹툰 유통 사이트 '아지툰'이 카카오엔터테인먼트와 네이버웹툰에 20억 원을 배상하라는 판결을 받았으나, 웹툰 산업 전체의 피해 규모는 수천억 원에 달해 처벌의 '사각지대'가 지적되고 있습니다. 해외 서버를 이용한 불법 사이트들은 폐쇄되어도 무한 재개설되며 피해가 반복되고 있으며, 네이버와 카카오 등 업계는 자체 대응과 함께 법 개정을 통한 엄벌을 촉구하고 있습니다.</t>
+          <t>카카오엔터와 네이버웹툰이 국내 최대 불법 유통 사이트 '아지툰' 운영자 대상 민사소송에서 승소했다. 아지툰은 웹툰 약 75만건, 웹소설 약 250만건을 불법 유통하여 창작자들에게 막대한 피해를 입혔다. 이번 승소는 불법 유통에 대한 강력한 경고이자, 향후 유사 피해를 입은 창작자들의 법적 대응에 중요한 선례가 될 것으로 보인다.</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t>불법 웹툰 유통 사이트들의 책임이 명확하고(적합 조건 1), 웹툰 산업 전반에 수천억 원 규모의 집단적 피해가 발생하며(적합 조건 3, 4), 관련 증거 확보 및 공적 절차 진행 중인 점(적합 조건 5, 6)은 긍정적입니다. 다만, 해외 서버를 이용하는 불법 사이트 운영자들의 자력 확보가 어렵고(적합 조건 2 불충족), 개별 사건의 손해배상액이 피해 규모에 비해 현저히 낮은 점이 투자 리스크로 작용합니다. 이는 소송금융을 통해 보다 적극적인 법적 대응이 필요한 영역임을 시사합니다.</t>
+          <t>카카오엔터와 네이버웹툰의 승소로 불법 유통 사이트 운영자의 책임이 명확히 입증되었고(적합 조건 1), 웹툰/웹소설 75만/250만 건 불법 유통은 다수의 창작자에게 막대한 피해를 야기했을 것(적합 조건 3, 4). 이는 향후 개별 창작자들의 손해배상 소송에 강력한 증거(적합 조건 5)가 될 수 있다. 그러나 기사에 언급된 소송 자체는 이미 종결되었으며(부적합 조건), 상대방(불법 사이트 운영자)의 자력 부족 가능성이 소송금융 투자에 큰 위험 요소이다.</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
-          <t>수천억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I42" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>웹툰/웹소설 창작자 다수</t>
         </is>
       </c>
       <c r="J42" t="inlineStr">
         <is>
-          <t>수천억 피해에도 손해배상은 20억…불법웹툰 처벌 '사각지대'</t>
+          <t>카카오엔터, 불법유통 강력 대응·신작 라인업 공개...웹툰·웹소설 생태...</t>
         </is>
       </c>
       <c r="K42" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>techm.kr</t>
         </is>
       </c>
       <c r="L42" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M42" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/it-science/general-it/6106925</t>
+          <t>https://www.techm.kr/news/articleView.html?idxno=150514</t>
         </is>
       </c>
       <c r="N42" t="inlineStr">
         <is>
-          <t>2026-03-20 00:37:06.592962+00:00</t>
+          <t>2026-03-25 12:39:17.237163+00:00</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>아지툰 운영자</t>
+          <t>인스타360</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>민사소송 승소 판결 선고, 형사 재판 실형 확정</t>
+          <t>DJI가 인스타360을 상대로 특허권 침해 소송 제기</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>카카오엔터테인먼트와 네이버웹툰이 국내 최대 웹툰·웹소설 불법 유통 사이트 '아지툰' 운영자를 상대로 제기한 민사소송에서 승소하여 총 20억원의 손해배상 판결을 받았다. 아지툰 운영자는 형사 재판에서도 징역 2년의 실형을 선고받았으며, 이번 판결은 향후 유사 불법 유통 사건 대응의 중요한 기준이 될 것으로 보인다. 이 사건은 수많은 창작자들에게 수천억원대의 피해를 입힌 것으로 추정된다.</t>
+          <t>드론 강자 DJI가 액션캠 업체 인스타360을 상대로 드론 비행 제어, 이미지 처리 기술 등 6건의 특허권 침해 소송을 제기했습니다. DJI는 퇴사 R&amp;D 인력의 직무 발명 특허 침해를 주장하며, 인스타360은 독자 개발임을 반박하고 있습니다. 침해가 인정될 경우 제품 리콜, 생산 중단, 손해배상 등의 위험이 있습니다.</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 3(집단적 피해), 4(피해 규모 큼), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당하여 소송금융 투자에 긍정적 요인이 많음. 특히 이번 판결은 향후 유사 불법 유통 사건 대응의 중요한 기준이 될 수 있음. 그러나 해당 민사소송은 이미 승소 판결이 선고되어 종결되었고, 개인 운영자의 자력으로 수천억원대 추정 피해액 전체를 배상하기는 어려울 수 있다는 점은 투자 검토 시 고려해야 할 요소임.</t>
+          <t>적합 조건 2(상대방 자력 충분), 4(피해 규모 큼), 5(증거 확보 가능성)에 해당합니다. 글로벌 드론 및 액션캠 시장의 주요 기업 간 특허 소송으로, 침해 인정 시 제품 리콜, 생산 중단, 손해배상 등 막대한 피해 규모가 예상됩니다. 다만, 책임 명확성은 법정에서 다퉈져야 하며, 집단적 피해는 아닙니다.</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
-          <t>수천억원대 (총 추정 피해액), 20억원 (카카오엔터·네이버웹툰 승소액)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I43" t="inlineStr">
         <is>
-          <t>다수의 웹툰·웹소설 창작자</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J43" t="inlineStr">
         <is>
-          <t>카카오엔터·네이버웹툰, 불법 유통 '아지툰' 손배소 승소⋯ 20억원 배상...</t>
+          <t>DJI, 인스타360에 특허소송…'하늘 위 카메라 전쟁' 격화</t>
         </is>
       </c>
       <c r="K43" t="inlineStr">
         <is>
-          <t>inews24.com</t>
+          <t>ajunews.com</t>
         </is>
       </c>
       <c r="L43" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M43" t="inlineStr">
         <is>
-          <t>http://www.inews24.com/view/1951148</t>
+          <t>https://www.ajunews.com/view/20260324151915540</t>
         </is>
       </c>
       <c r="N43" t="inlineStr">
         <is>
-          <t>2026-03-19 12:49:47.740561+00:00</t>
+          <t>2026-03-24 13:00:42.861389+00:00</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C44" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C44" t="inlineStr"/>
       <c r="D44" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>민사소송 1심 승소, 형사 재판 항소심 실형 유지</t>
+          <t>특허발명의 독점적 실시에 관한 계약 관련 소송 진행 중</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>카카오엔터테인먼트와 네이버웹툰이 국내 최대 웹툰·웹소설 불법유통 사이트 '아지툰' 운영자를 상대로 제기한 민사소송에서 승소하여 총 20억 원의 손해배상 판결을 받았다. '아지툰' 운영자는 이미 형사 재판에서 징역 2년의 실형을 선고받았으며, 이번 민사 판결은 불법유통 사건 대응의 중요한 선례가 될 것으로 기대된다. 이 사건은 창작자 권리 보호와 불법유통 근절에 기여할 것으로 보인다.</t>
+          <t>베인캐피탈이 경영권을 인수한 클래시스가 '특허발명의 독점적 실시에 관한 계약' 내용을 두고 소송에 휘말렸습니다. 이 계약은 베인캐피탈 인수 후 리팟 레이저의 영업이익을 나누기로 한 것과 관련되어 있습니다.</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t>상대방 책임이 형사 재판 및 민사 판결로 명확히 인정되었고, 검찰 수사 등 공적 절차가 진행되어 증거가 충분하다는 점에서 적합하다. 피해 규모 또한 수천억 원대로 추정되는 등 크다. 그러나 이 사건은 이미 민사 판결이 선고된 상태로, 소송금융 투자 대상으로서의 신규성은 낮으며, 피고가 대기업이 아닌 개인 운영자이므로 자력 충분 조건에 부합하지 않을 수 있다. 다만, 이번 판결이 향후 유사 불법유통 사건 대응의 중요한 선례가 될 수 있다.</t>
+          <t>베인캐피탈과 클래시스 모두 자력이 충분한 기업으로 소송금융 적합 조건(상대방 자력)에 해당합니다. 또한 '특허발명의 독점적 실시에 관한 계약'이라는 명확한 계약서가 쟁점이므로 증거 확보가 용이합니다. 다만, 기사 내용만으로는 책임 명확성 판단이 어렵고, 집단적 피해가 아닌 계약 당사자 간의 분쟁으로 보입니다.</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
-          <t>수천억 원대 (추정), 20억 원 (판결)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I44" t="inlineStr">
         <is>
-          <t>창작자 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J44" t="inlineStr">
         <is>
-          <t>카카오엔터, '아지툰' 소송 승소⋯ 웹툰·웹소설 불법 유통, 20억 배상하...</t>
+          <t>베인캐피탈의 '클래시스', 소송戰 휘말렸다</t>
         </is>
       </c>
       <c r="K44" t="inlineStr">
         <is>
-          <t>joynews24.com</t>
+          <t>newstopkorea.com</t>
         </is>
       </c>
       <c r="L44" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M44" t="inlineStr">
         <is>
-          <t>http://www.joynews24.com/view/1950962</t>
+          <t>https://www.newstopkorea.com/news/articleView.html?idxno=43978</t>
         </is>
       </c>
       <c r="N44" t="inlineStr">
         <is>
-          <t>2026-03-19 12:37:38.896026+00:00</t>
+          <t>2026-03-24 00:40:55.960904+00:00</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C45" t="inlineStr"/>
+      <c r="C45" t="inlineStr">
+        <is>
+          <t>예스티</t>
+        </is>
+      </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>운영권 반환 판결</t>
+          <t>특허 침해 소송 및 특허 무효 소송 진행 중</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>연내 기대작 '서브노티카2'의 운영권 반환을 명령하는 법원의 불리한 판결이 나오면서, 해당 게임사 김 대표의 연임에 부담으로 작용하고 있습니다. 이 판결로 인해 게임 출시의 불확실성이 커진 상황입니다.</t>
+          <t>예스티는 2023년부터 익명의 고객사로부터 특허 침해 소송을 당해 시장 진입을 견제받고 있습니다. 이에 예스티는 특허 무효 소송으로 맞서고 있으며, 현재 양측 간의 법적 분쟁이 진행 중입니다.</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t>법원의 '운영권 반환' 판결로 상대방 책임이 명확하며(적합 조건 1), 넥슨 관련 게임사로 자력이 충분할 것으로 예상됩니다(적합 조건 2). 이미 법원 판결이 존재하여 객관적인 증거가 확보된 상태입니다(적합 조건 5). 다만, 집단적 피해는 아니며, 기사 내용만으로는 정확한 피해 규모를 파악하기 어렵습니다.</t>
+          <t>기업 간 특허 침해 소송으로, 피고(예스티)는 상장사로 추정되어 자력이 충분할 것으로 보입니다 (적합 조건: 상대방에게 자력이 충분함). 소송이 진행 중이며(부적합 조건 해당 없음), 특허 침해 및 무효 여부가 쟁점이므로 법리적 검토가 필요하나, 소송금융 투자 대상으로서의 기본적인 요건은 갖추고 있습니다. 다만, 피해 규모는 기사에서 특정되지 않았습니다.</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I45" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J45" t="inlineStr">
         <is>
-          <t>게임사 주총 키워드는 '연임'… 리더십 '안정' 무게</t>
+          <t>예스티, 75매 고압수소어닐링 장비 첫 출하…양산 검증 시작</t>
         </is>
       </c>
       <c r="K45" t="inlineStr">
         <is>
-          <t>it.chosun.com</t>
+          <t>thelec.kr</t>
         </is>
       </c>
       <c r="L45" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M45" t="inlineStr">
         <is>
-          <t>https://it.chosun.com/news/articleView.html?idxno=2023092158834</t>
+          <t>https://www.thelec.kr/news/articleView.html?idxno=53914</t>
         </is>
       </c>
       <c r="N45" t="inlineStr">
         <is>
-          <t>2026-03-19 00:44:42.179164+00:00</t>
+          <t>2026-03-23 12:51:07.458521+00:00</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>렌비마 오리지널 특허권자</t>
+          <t>사설서버 운영자</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>특허 무효심판 진행 중</t>
+          <t>수사기관 협조를 통한 법적 조치 진행 중</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>보령이 항암제 '렌비마'의 제네릭 조기 출시를 위해 미등재 특허에 대한 무효심판을 진행 중입니다. 이는 특허 침해 및 손해배상 리스크를 해소하고 제네릭 시장에 진입하기 위한 법적 절차입니다. 해당 특허의 유효성 여부가 쟁점입니다.</t>
+          <t>엔씨소프트와 넥슨이 사설서버 운영자들에 대한 모니터링을 강화하고 수사기관과 협조하여 법적 조치를 진행 중이다. 사설서버 운영자들에 대한 제재 수위가 약하고 피해 유저들의 소송 참여가 드물어 실질적인 개선에는 시간이 걸릴 것으로 보인다.</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t>이 사건은 제약사 간의 지식재산권 분쟁으로, 상대방(렌비마 오리지널 특허권자)의 자력이 충분하고(적합 조건 2), 특허 관련 객관적 증거 확보가 가능하며(적합 조건 5), 특허 무효심판이라는 공적 절차가 진행 중입니다(적합 조건 6). 다만, 집단적 피해나 다수의 피해자가 발생하는 사건은 아니므로 'Medium'으로 판단합니다.</t>
+          <t>엔씨소프트가 사설서버 운영자들에 대해 수사기관과 협조하며 법적 조치를 진행 중이므로 상대방 책임이 명확하고 공적 절차가 진행 중입니다. 그러나 소송 상대방인 사설서버 운영자들의 자력이 충분하지 않을 가능성이 높고, 유저들의 개별 피해 규모가 크지 않아 소송금융 적합도가 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I46" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J46" t="inlineStr">
         <is>
-          <t>보령, '렌비마' 미등재 특허 돌파…제네릭 조기출시 가시화</t>
+          <t>엔씨·넥슨, 사설서버와의 전쟁 선포...모니터링 강화하고 법적 조치 나...</t>
         </is>
       </c>
       <c r="K46" t="inlineStr">
         <is>
-          <t>apsk.co.kr</t>
+          <t>consumernews.co.kr</t>
         </is>
       </c>
       <c r="L46" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M46" t="inlineStr">
         <is>
-          <t>https://www.apsk.co.kr/news/articleView.html?idxno=538897</t>
+          <t>http://www.consumernews.co.kr/news/articleView.html?idxno=752326</t>
         </is>
       </c>
       <c r="N46" t="inlineStr">
         <is>
-          <t>2026-03-19 00:37:38.693411+00:00</t>
+          <t>2026-03-23 00:37:15.261269+00:00</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>아지툰 운영자 A 씨</t>
+          <t>스토리헨지</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>수원지방법원 제13민사부 1심 승소 판결 (각 10억 원 배상)</t>
+          <t>미국 뉴저지주 연방지방법원에 소송 제기</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>국내 최대 웹소설 불법 유통 사이트 '아지툰' 운영자 A 씨가 네이버웹툰과 카카오엔터테인먼트에 각각 10억 원을 배상하라는 1심 판결이 나왔습니다. 문체부와 대전지검 합동 수사로 A 씨는 이미 형사처벌(징역 2년)을 받았으며, 불법 유통량은 웹소설 250만 건, 웹툰 74만 건에 달합니다. 다만, 플랫폼들이 추정한 피해액은 조 단위에 달하지만, 실제 배상액은 10억 원에 그쳐 손해액 산정의 어려움과 상징적 의미가 크다는 분석이 나옵니다.</t>
+          <t>글로벌 요가복 브랜드 '알로'가 한국 안경업체 '스토리헨지'를 상대로 상표권 침해 소송을 미국 뉴저지주 연방지방법원에 제기했습니다. '알로' 측은 '스토리헨지'가 자사의 브랜드 인지도를 부당하게 이용하고 있다고 주장하며, 도메인 이전 및 3배의 징벌적 손해배상을 청구했습니다.</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 4(피해 규모 큼), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당하여 사건 자체의 법적 타당성은 높습니다. 그러나 피고(아지툰 운영자 A 씨)의 자력이 충분하지 않아 추정 피해액(조 단위) 대비 실제 배상액 회수 가능성이 낮고, 원고가 대기업으로 소송금융의 필요성이 크지 않다는 점에서 투자 적합도는 'Medium'으로 판단됩니다.</t>
+          <t>글로벌 브랜드 '알로'가 한국 업체 '스토리헨지'를 상대로 상표권 침해 소송을 제기한 사건으로, 상대방(알로)의 자력이 충분하며(적합 조건 2), 3배의 징벌적 손해배상을 청구하여 잠재적 피해 규모가 클 수 있습니다(적합 조건 4). 다만, 집단적 피해는 아니며, 피고의 책임 명확성은 소송 과정에서 입증되어야 합니다.</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
-          <t>네이버 1조 3603억 원, 카카오 1조 657억 원 (추정)</t>
+          <t>미상 (3배 징벌적 손해배상 청구)</t>
         </is>
       </c>
       <c r="I47" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J47" t="inlineStr">
         <is>
-          <t>[단독] 국내 최대 웹소설 불법 사이트 '아지툰' 운영자, 네이버웹툰·카...</t>
+          <t>[Biz Law] 안경업체 '스토리헨지', 글로벌 요가복 '알로'에 상표권 침해...</t>
         </is>
       </c>
       <c r="K47" t="inlineStr">
         <is>
-          <t>ilyo.co.kr</t>
+          <t>seoulwire.com</t>
         </is>
       </c>
       <c r="L47" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="M47" t="inlineStr">
         <is>
-          <t>https://ilyo.co.kr/?ac=article_view&amp;entry_id=509781</t>
+          <t>http://www.seoulwire.com/news/articleView.html?idxno=712436</t>
         </is>
       </c>
       <c r="N47" t="inlineStr">
         <is>
-          <t>2026-03-19 00:35:07.688331+00:00</t>
+          <t>2026-03-21 12:31:00.724550+00:00</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>앳홈</t>
+          <t>불법 웹툰 유통 사이트 운영자들</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>특허심판원 심결 후 특허법원 소송 제기 검토 중</t>
+          <t>불법 웹툰 유통에 대한 민·형사 책임 인정 판결이 있었으나, 여전히 다수의 불법 사이트가 운영되며 '사각지대'가 존재. 업계의 지속적인 대응 및 법 개정 논의 중.</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>쿠쿠가 앳홈 음식물 처리기 디자인의 무효를 주장하며 특허심판원에 심판을 청구했으나 기각당했습니다. 쿠쿠는 이에 불복하여 특허법원에 소송을 제기할지 검토 중이며, 이는 기업 간의 지식재산권 분쟁으로 향후 법적 다툼이 예상됩니다.</t>
+          <t>불법 웹툰 유통 사이트 '아지툰'이 카카오엔터테인먼트와 네이버웹툰에 20억 원을 배상하라는 판결을 받았으나, 웹툰 산업 전체의 피해 규모는 수천억 원에 달해 처벌의 '사각지대'가 지적되고 있습니다. 해외 서버를 이용한 불법 사이트들은 폐쇄되어도 무한 재개설되며 피해가 반복되고 있으며, 네이버와 카카오 등 업계는 자체 대응과 함께 법 개정을 통한 엄벌을 촉구하고 있습니다.</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
-          <t>상대방(앳홈)은 기업으로 자력이 충분하며(적합 조건 2), 특허심판원 심결이라는 공적 절차가 진행되었고(적합 조건 6) 관련 증거 확보가 용이합니다(적합 조건 5). 다만, 특허심판원에서 쿠쿠의 주장이 기각되어 상대방 책임의 명확성이 다소 낮아졌으며, 집단적 피해가 아닌 기업 간 지식재산권 분쟁입니다.</t>
+          <t>불법 웹툰 유통 사이트들의 책임이 명확하고(적합 조건 1), 웹툰 산업 전반에 수천억 원 규모의 집단적 피해가 발생하며(적합 조건 3, 4), 관련 증거 확보 및 공적 절차 진행 중인 점(적합 조건 5, 6)은 긍정적입니다. 다만, 해외 서버를 이용하는 불법 사이트 운영자들의 자력 확보가 어렵고(적합 조건 2 불충족), 개별 사건의 손해배상액이 피해 규모에 비해 현저히 낮은 점이 투자 리스크로 작용합니다. 이는 소송금융을 통해 보다 적극적인 법적 대응이 필요한 영역임을 시사합니다.</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수천억 원</t>
         </is>
       </c>
       <c r="I48" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J48" t="inlineStr">
         <is>
-          <t>[단독] “앳홈 음식물 처리기 디자인 무효” 주장한 쿠쿠, 특허심판원서...</t>
+          <t>수천억 피해에도 손해배상은 20억…불법웹툰 처벌 '사각지대'</t>
         </is>
       </c>
       <c r="K48" t="inlineStr">
         <is>
-          <t>biz.chosun.com</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L48" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M48" t="inlineStr">
         <is>
-          <t>https://biz.chosun.com/industry/business-venture/2026/03/18/BJYIGGGYD5FXDDCP3CACCHWOMY/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
+          <t>https://www.news1.kr/it-science/general-it/6106925</t>
         </is>
       </c>
       <c r="N48" t="inlineStr">
         <is>
-          <t>2026-03-18 00:45:37.449270+00:00</t>
+          <t>2026-03-20 00:37:06.592962+00:00</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C49" t="inlineStr"/>
+      <c r="C49" t="inlineStr">
+        <is>
+          <t>아지툰 운영자</t>
+        </is>
+      </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>특허법원 항소심 진행 중</t>
+          <t>민사소송 승소 판결 선고, 형사 재판 실형 확정</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>하급심에서 피고가 등록디자인 전용실시권을 침해하여 금지, 폐기 및 손해배상 의무를 부담한다는 판결이 선고되었으며, 이에 피고가 특허법원에 항소하여 현재 항소심이 진행 중인 사건입니다.</t>
+          <t>카카오엔터테인먼트와 네이버웹툰이 국내 최대 웹툰·웹소설 불법 유통 사이트 '아지툰' 운영자를 상대로 제기한 민사소송에서 승소하여 총 20억원의 손해배상 판결을 받았다. 아지툰 운영자는 형사 재판에서도 징역 2년의 실형을 선고받았으며, 이번 판결은 향후 유사 불법 유통 사건 대응의 중요한 기준이 될 것으로 보인다. 이 사건은 수많은 창작자들에게 수천억원대의 피해를 입힌 것으로 추정된다.</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t>하급심에서 피고의 등록디자인 전용실시권 침해 책임이 인정되어 손해배상 의무가 부과되었으므로 상대방 책임이 비교적 명확하고 증거가 확보된 상태입니다. 다만, 피고의 자력이나 구체적인 피해 규모는 기사에서 파악하기 어렵습니다.</t>
+          <t>적합 조건 1(상대방 책임 명확), 3(집단적 피해), 4(피해 규모 큼), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당하여 소송금융 투자에 긍정적 요인이 많음. 특히 이번 판결은 향후 유사 불법 유통 사건 대응의 중요한 기준이 될 수 있음. 그러나 해당 민사소송은 이미 승소 판결이 선고되어 종결되었고, 개인 운영자의 자력으로 수천억원대 추정 피해액 전체를 배상하기는 어려울 수 있다는 점은 투자 검토 시 고려해야 할 요소임.</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수천억원대 (총 추정 피해액), 20억원 (카카오엔터·네이버웹툰 승소액)</t>
         </is>
       </c>
       <c r="I49" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수의 웹툰·웹소설 창작자</t>
         </is>
       </c>
       <c r="J49" t="inlineStr">
         <is>
-          <t>특허법원 판결속보</t>
+          <t>카카오엔터·네이버웹툰, 불법 유통 '아지툰' 손배소 승소⋯ 20억원 배상...</t>
         </is>
       </c>
       <c r="K49" t="inlineStr">
         <is>
-          <t>lawtimes.co.kr</t>
+          <t>inews24.com</t>
         </is>
       </c>
       <c r="L49" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M49" t="inlineStr">
         <is>
-          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=217902</t>
+          <t>http://www.inews24.com/view/1951148</t>
         </is>
       </c>
       <c r="N49" t="inlineStr">
         <is>
-          <t>2026-03-18 00:35:49.181618+00:00</t>
+          <t>2026-03-19 12:49:47.740561+00:00</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>불법 사설서버 운영자</t>
+          <t>'아지툰' 운영자</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>불법 사설서버 운영자 계좌 가압류 인용</t>
+          <t>민사소송 1심 승소, 형사 재판 항소심 실형 유지</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>엔씨소프트가 자사 게임 '리니지'의 불법 사설서버 운영자들을 상대로 법적 조치를 강화하고 있습니다. 재판부는 엔씨소프트의 손해배상 채권 소명과 보전의 필요성을 인정하여 운영자들의 계좌 가압류 신청을 인용했습니다. 이는 불법 운영자들이 부당한 이익을 취하고 게임사의 정상적인 서비스를 방해한 것에 대한 대응입니다.</t>
+          <t>카카오엔터테인먼트와 네이버웹툰이 국내 최대 웹툰·웹소설 불법유통 사이트 '아지툰' 운영자를 상대로 제기한 민사소송에서 승소하여 총 20억 원의 손해배상 판결을 받았다. '아지툰' 운영자는 이미 형사 재판에서 징역 2년의 실형을 선고받았으며, 이번 민사 판결은 불법유통 사건 대응의 중요한 선례가 될 것으로 기대된다. 이 사건은 창작자 권리 보호와 불법유통 근절에 기여할 것으로 보인다.</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
-          <t>상대방 책임이 불법 사설서버 운영자로 명확하며, 법원에서 손해배상 채권 소명 및 보전의 필요성을 인정하여 가압류를 인용했으므로 증거 확보 가능성이 높습니다. 다만, 상대방의 자력이 불확실하고 피해 규모가 구체적으로 명시되지 않아 투자 회수 가능성 판단에 제약이 있습니다.</t>
+          <t>상대방 책임이 형사 재판 및 민사 판결로 명확히 인정되었고, 검찰 수사 등 공적 절차가 진행되어 증거가 충분하다는 점에서 적합하다. 피해 규모 또한 수천억 원대로 추정되는 등 크다. 그러나 이 사건은 이미 민사 판결이 선고된 상태로, 소송금융 투자 대상으로서의 신규성은 낮으며, 피고가 대기업이 아닌 개인 운영자이므로 자력 충분 조건에 부합하지 않을 수 있다. 다만, 이번 판결이 향후 유사 불법유통 사건 대응의 중요한 선례가 될 수 있다.</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수천억 원대 (추정), 20억 원 (판결)</t>
         </is>
       </c>
       <c r="I50" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>창작자 다수</t>
         </is>
       </c>
       <c r="J50" t="inlineStr">
         <is>
-          <t>엔씨, '리니지' 불법 사설서버 운영자 계좌 가압류… 법적 조치 박차</t>
+          <t>카카오엔터, '아지툰' 소송 승소⋯ 웹툰·웹소설 불법 유통, 20억 배상하...</t>
         </is>
       </c>
       <c r="K50" t="inlineStr">
         <is>
-          <t>apnews.kr</t>
+          <t>joynews24.com</t>
         </is>
       </c>
       <c r="L50" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M50" t="inlineStr">
         <is>
-          <t>https://www.apnews.kr/news/articleView.html?idxno=3046870</t>
+          <t>http://www.joynews24.com/view/1950962</t>
         </is>
       </c>
       <c r="N50" t="inlineStr">
         <is>
-          <t>2026-03-18 00:35:42.786143+00:00</t>
+          <t>2026-03-19 12:37:38.896026+00:00</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C51" t="inlineStr"/>
       <c r="D51" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>불법 사설 서버 운영자들을 상대로 손해배상 청구 소송 진행 중, 법원에서 채권 소명 및 보전 필요성 인정</t>
+          <t>운영권 반환 판결</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>불법 사설 리니지 서버 운영자들을 상대로 손해배상 청구 소송이 진행 중입니다. 법원은 관련 손해배상 채권이 소명되고 보전의 필요성이 인정된다고 판단했습니다. 이는 불법 사설 서버로 인한 피해에 대한 법적 대응의 일환입니다.</t>
+          <t>연내 기대작 '서브노티카2'의 운영권 반환을 명령하는 법원의 불리한 판결이 나오면서, 해당 게임사 김 대표의 연임에 부담으로 작용하고 있습니다. 이 판결로 인해 게임 출시의 불확실성이 커진 상황입니다.</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t>상대방(불법 사설 서버 운영자)의 책임이 명확하고, 법원이 손해배상 채권의 소명 및 보전의 필요성을 인정하여 증거가 확보된 것으로 판단됩니다. 다만, 상대방의 자력 여부, 피해 규모 및 피해자 수가 기사에서 명확히 확인되지 않아 투자 적합도를 'Medium'으로 평가했습니다.</t>
+          <t>법원의 '운영권 반환' 판결로 상대방 책임이 명확하며(적합 조건 1), 넥슨 관련 게임사로 자력이 충분할 것으로 예상됩니다(적합 조건 2). 이미 법원 판결이 존재하여 객관적인 증거가 확보된 상태입니다(적합 조건 5). 다만, 집단적 피해는 아니며, 기사 내용만으로는 정확한 피해 규모를 파악하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I51" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J51" t="inlineStr">
         <is>
-          <t>[핫게임] 컴투스 '서머너즈 워' 반지의 제왕 이벤트 / 리니지 불법 사설...</t>
+          <t>게임사 주총 키워드는 '연임'… 리더십 '안정' 무게</t>
         </is>
       </c>
       <c r="K51" t="inlineStr">
         <is>
-          <t>webeconomy.co.kr</t>
+          <t>it.chosun.com</t>
         </is>
       </c>
       <c r="L51" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M51" t="inlineStr">
         <is>
-          <t>https://www.webeconomy.co.kr/news/articleView.html?idxno=2107602</t>
+          <t>https://it.chosun.com/news/articleView.html?idxno=2023092158834</t>
         </is>
       </c>
       <c r="N51" t="inlineStr">
         <is>
-          <t>2026-03-18 00:34:51.120422+00:00</t>
+          <t>2026-03-19 00:44:42.179164+00:00</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C52" t="inlineStr"/>
+      <c r="C52" t="inlineStr">
+        <is>
+          <t>렌비마 오리지널 특허권자</t>
+        </is>
+      </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>미국 특허심판원 약화 및 특허 정책 변화로 인한 특허괴물 소송 증가 추세</t>
+          <t>특허 무효심판 진행 중</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>미국 특허 정책 변화와 특허심판원 약화로 인해 '특허괴물'의 소송 남발이 우려되고 있으며, 이는 자국 첨단산업과 국가안보를 저해할 수 있다는 경고가 나왔다. 국내 반도체 기업들도 이미 미국에서 특허괴물의 줄소송으로 막대한 피해를 겪고 있는 상황이다.</t>
+          <t>보령이 항암제 '렌비마'의 제네릭 조기 출시를 위해 미등재 특허에 대한 무효심판을 진행 중입니다. 이는 특허 침해 및 손해배상 리스크를 해소하고 제네릭 시장에 진입하기 위한 법적 절차입니다. 해당 특허의 유효성 여부가 쟁점입니다.</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
-          <t>미국 특허 정책 변화로 인해 '특허괴물'의 소송 남발이 예상되며, 이미 국내 반도체 기업들이 다수의 소송에 직면해 막대한 피해를 입고 있음 (집단적 피해, 피해 규모 큼, 증거 확보 가능). 그러나 소송 상대방인 특허괴물의 자력은 불분명하며, 정책 변화 자체가 직접적인 '상대방 책임'으로 보기 어려움.</t>
+          <t>이 사건은 제약사 간의 지식재산권 분쟁으로, 상대방(렌비마 오리지널 특허권자)의 자력이 충분하고(적합 조건 2), 특허 관련 객관적 증거 확보가 가능하며(적합 조건 5), 특허 무효심판이라는 공적 절차가 진행 중입니다(적합 조건 6). 다만, 집단적 피해나 다수의 피해자가 발생하는 사건은 아니므로 'Medium'으로 판단합니다.</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I52" t="inlineStr">
         <is>
-          <t>국내 반도체 기업 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J52" t="inlineStr">
         <is>
-          <t>美 싱크탱크 연구원 이례적 경고 미국 특허심판원 약화, 반도체 포함 특...</t>
+          <t>보령, '렌비마' 미등재 특허 돌파…제네릭 조기출시 가시화</t>
         </is>
       </c>
       <c r="K52" t="inlineStr">
         <is>
-          <t>econovill.com</t>
+          <t>apsk.co.kr</t>
         </is>
       </c>
       <c r="L52" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M52" t="inlineStr">
         <is>
-          <t>https://www.econovill.com/news/articleView.html?idxno=733551</t>
+          <t>https://www.apsk.co.kr/news/articleView.html?idxno=538897</t>
         </is>
       </c>
       <c r="N52" t="inlineStr">
         <is>
-          <t>2026-03-17 13:29:40.617666+00:00</t>
+          <t>2026-03-19 00:37:38.693411+00:00</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>불법 사설서버 운영자</t>
+          <t>아지툰 운영자 A 씨</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>손해배상 청구 소송 진행 중</t>
+          <t>수원지방법원 제13민사부 1심 승소 판결 (각 10억 원 배상)</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>엔씨소프트가 자사 게임 '리니지'의 불법 사설서버 운영자들을 상대로 손해배상 청구 소송을 진행 중입니다. 불법 사설서버로 인한 연간 추정 전환매출 손실액은 3000억원에 달하며, 엔씨소프트는 IP 보호를 위해 적극적인 법적 대응에 나서고 있습니다.</t>
+          <t>국내 최대 웹소설 불법 유통 사이트 '아지툰' 운영자 A 씨가 네이버웹툰과 카카오엔터테인먼트에 각각 10억 원을 배상하라는 1심 판결이 나왔습니다. 문체부와 대전지검 합동 수사로 A 씨는 이미 형사처벌(징역 2년)을 받았으며, 불법 유통량은 웹소설 250만 건, 웹툰 74만 건에 달합니다. 다만, 플랫폼들이 추정한 피해액은 조 단위에 달하지만, 실제 배상액은 10억 원에 그쳐 손해액 산정의 어려움과 상징적 의미가 크다는 분석이 나옵니다.</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
-          <t>불법 사설서버 운영자들의 IP 침해 행위가 명확하고(적합 조건 1), 연간 추정 전환매출 손실액이 3000억원에 달해 피해 규모가 매우 큽니다(적합 조건 4). 또한 IP 침해는 기술적 증거 확보가 용이합니다(적합 조건 5). 다만, 다수의 개별 운영자들을 상대로 한 소송으로, 각 운영자의 자력 확보 여부가 관건이 될 수 있어 투자 회수 가능성에 불확실성이 있습니다.</t>
+          <t>적합 조건 1(상대방 책임 명확), 4(피해 규모 큼), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당하여 사건 자체의 법적 타당성은 높습니다. 그러나 피고(아지툰 운영자 A 씨)의 자력이 충분하지 않아 추정 피해액(조 단위) 대비 실제 배상액 회수 가능성이 낮고, 원고가 대기업으로 소송금융의 필요성이 크지 않다는 점에서 투자 적합도는 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
-          <t>3000억원 (연간 추정 전환매출 손실액)</t>
+          <t>네이버 1조 3603억 원, 카카오 1조 657억 원 (추정)</t>
         </is>
       </c>
       <c r="I53" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J53" t="inlineStr">
         <is>
-          <t>'리니지' IP 지켜라 ...불법 사설서버 운영자 칼 빼든 엔씨소프트</t>
+          <t>[단독] 국내 최대 웹소설 불법 사이트 '아지툰' 운영자, 네이버웹툰·카...</t>
         </is>
       </c>
       <c r="K53" t="inlineStr">
         <is>
-          <t>techm.kr</t>
+          <t>ilyo.co.kr</t>
         </is>
       </c>
       <c r="L53" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M53" t="inlineStr">
         <is>
-          <t>https://www.techm.kr/news/articleView.html?idxno=150297</t>
+          <t>https://ilyo.co.kr/?ac=article_view&amp;entry_id=509781</t>
         </is>
       </c>
       <c r="N53" t="inlineStr">
         <is>
-          <t>2026-03-17 13:13:54.757163+00:00</t>
+          <t>2026-03-19 00:35:07.688331+00:00</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>불법 사설서버 운영자들</t>
+          <t>앳홈</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>손해배상 청구 소송 및 계좌 가압류 진행 중</t>
+          <t>특허심판원 심결 후 특허법원 소송 제기 검토 중</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>엔씨소프트가 자사 게임 '리니지'의 불법 사설서버 운영자들을 상대로 손해배상 청구 소송을 진행하고 있으며, 계좌 가압류 등 강경한 법적 조치를 병행하고 있습니다. 엔씨소프트는 운영자들이 이용자들로부터 부당한 이익을 취하고 정상적인 게임 서비스를 방해했다고 판단하고 있습니다.</t>
+          <t>쿠쿠가 앳홈 음식물 처리기 디자인의 무효를 주장하며 특허심판원에 심판을 청구했으나 기각당했습니다. 쿠쿠는 이에 불복하여 특허법원에 소송을 제기할지 검토 중이며, 이는 기업 간의 지식재산권 분쟁으로 향후 법적 다툼이 예상됩니다.</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t>불법 사설서버 운영자들의 책임이 명확하고(적합 조건 1), 엔씨소프트의 피해 규모가 클 것으로 예상되며(적합 조건 4), 증거 확보가 용이해 보입니다(적합 조건 5). 다만, 상대방인 불법 사설서버 운영자들의 자력 불확실성이 크고, 원고인 엔씨소프트가 대기업이라는 점에서 소송금융의 일반적인 고객 프로필과는 다소 거리가 있어 추가적인 검토가 필요합니다.</t>
+          <t>상대방(앳홈)은 기업으로 자력이 충분하며(적합 조건 2), 특허심판원 심결이라는 공적 절차가 진행되었고(적합 조건 6) 관련 증거 확보가 용이합니다(적합 조건 5). 다만, 특허심판원에서 쿠쿠의 주장이 기각되어 상대방 책임의 명확성이 다소 낮아졌으며, 집단적 피해가 아닌 기업 간 지식재산권 분쟁입니다.</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I54" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J54" t="inlineStr">
         <is>
-          <t>엔씨 리니지, 불법 사설서버 운영자 강제조치…계좌 가압류·손배소 병...</t>
+          <t>[단독] “앳홈 음식물 처리기 디자인 무효” 주장한 쿠쿠, 특허심판원서...</t>
         </is>
       </c>
       <c r="K54" t="inlineStr">
         <is>
-          <t>thepublic.kr</t>
+          <t>biz.chosun.com</t>
         </is>
       </c>
       <c r="L54" t="inlineStr">
         <is>
           <t>2026-03-17</t>
         </is>
       </c>
       <c r="M54" t="inlineStr">
         <is>
-          <t>https://www.thepublic.kr/news/articleView.html?idxno=297730</t>
+          <t>https://biz.chosun.com/industry/business-venture/2026/03/18/BJYIGGGYD5FXDDCP3CACCHWOMY/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
         </is>
       </c>
       <c r="N54" t="inlineStr">
         <is>
-          <t>2026-03-17 13:11:39.819891+00:00</t>
+          <t>2026-03-18 00:45:37.449270+00:00</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C55" t="inlineStr"/>
       <c r="D55" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>계좌 가압류 인용 후 손해배상 청구 소송 진행 중</t>
+          <t>특허법원 항소심 진행 중</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>엔씨소프트가 '리니지' 불법 사설서버 운영자들을 상대로 법적 조치를 진행 중이다. 서울중앙지방법원은 사설서버 운영자 4곳의 계좌 가압류 신청을 인용했으며, 엔씨는 이들을 상대로 손해배상 청구 소송을 제기했다. 운영자들은 게임 서버와 클라이언트를 무단 도용하고 재화 거래를 통해 수익을 얻은 것으로 파악된다.</t>
+          <t>하급심에서 피고가 등록디자인 전용실시권을 침해하여 금지, 폐기 및 손해배상 의무를 부담한다는 판결이 선고되었으며, 이에 피고가 특허법원에 항소하여 현재 항소심이 진행 중인 사건입니다.</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
-          <t>엔씨소프트가 불법 사설서버 운영자들을 상대로 법적 조치를 진행 중이며, 법원에서 계좌 가압류 신청이 인용되어 상대방 책임이 명확하고(적합 조건 1) 증거 확보 가능성이 높다(적합 조건 5). 또한, 계좌 가압류라는 공적 절차가 진행 중이다(적합 조건 6). 다만, 소송금융의 고객은 주로 피해자(원고)인데, 이 사건의 원고는 대기업인 엔씨소프트이므로 소송금융의 필요성이 낮고, 사설서버 운영자들의 자력에 대한 정보가 부족하다.</t>
+          <t>하급심에서 피고의 등록디자인 전용실시권 침해 책임이 인정되어 손해배상 의무가 부과되었으므로 상대방 책임이 비교적 명확하고 증거가 확보된 상태입니다. 다만, 피고의 자력이나 구체적인 피해 규모는 기사에서 파악하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I55" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J55" t="inlineStr">
         <is>
-          <t>[오늘의 게임 소식] 넷마블 ‘일곱 개의 대죄: Origin’ PS5·스팀 선공개...</t>
+          <t>특허법원 판결속보</t>
         </is>
       </c>
       <c r="K55" t="inlineStr">
         <is>
-          <t>fetv.co.kr</t>
+          <t>lawtimes.co.kr</t>
         </is>
       </c>
       <c r="L55" t="inlineStr">
         <is>
           <t>2026-03-17</t>
         </is>
       </c>
       <c r="M55" t="inlineStr">
         <is>
-          <t>https://www.fetv.co.kr/news/article.html?no=215173</t>
+          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=217902</t>
         </is>
       </c>
       <c r="N55" t="inlineStr">
         <is>
-          <t>2026-03-17 13:09:32.604040+00:00</t>
+          <t>2026-03-18 00:35:49.181618+00:00</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>리니지 불법 사설서버 4곳의 운영자</t>
+          <t>불법 사설서버 운영자</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>손해배상 청구 소송 진행 중, 운영자 계좌 가압류 결정 획득</t>
+          <t>불법 사설서버 운영자 계좌 가압류 인용</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>엔씨소프트가 자사 게임 '리니지' 불법 사설서버 4곳의 운영자들을 상대로 손해배상 청구 소송을 진행 중입니다. 엔씨소프트는 형사 판결 이전에 불법 서버 운영자들의 자산을 확보하기 위해 운영자 계좌에 대한 가압류 결정을 얻어냈습니다.</t>
+          <t>엔씨소프트가 자사 게임 '리니지'의 불법 사설서버 운영자들을 상대로 법적 조치를 강화하고 있습니다. 재판부는 엔씨소프트의 손해배상 채권 소명과 보전의 필요성을 인정하여 운영자들의 계좌 가압류 신청을 인용했습니다. 이는 불법 운영자들이 부당한 이익을 취하고 게임사의 정상적인 서비스를 방해한 것에 대한 대응입니다.</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
-          <t>엔씨소프트의 지식재산권 침해에 대한 상대방(불법 서버 운영자)의 책임이 명확하며(적합 조건 1), 가압류 결정 획득으로 증거가 충분히 확보된 상태입니다(적합 조건 5). 리니지 불법 서버 운영으로 인한 피해 규모는 상당할 것으로 추정됩니다(적합 조건 4). 다만, 불법 서버 운영자들의 자력은 불확실하여 회수 가능성에 대한 추가 검토가 필요합니다(적합 조건 2).</t>
+          <t>상대방 책임이 불법 사설서버 운영자로 명확하며, 법원에서 손해배상 채권 소명 및 보전의 필요성을 인정하여 가압류를 인용했으므로 증거 확보 가능성이 높습니다. 다만, 상대방의 자력이 불확실하고 피해 규모가 구체적으로 명시되지 않아 투자 회수 가능성 판단에 제약이 있습니다.</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I56" t="inlineStr">
         <is>
-          <t>엔씨소프트 1곳</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J56" t="inlineStr">
         <is>
-          <t>[업계 만화경] 엔씨, 리니지 불법서버 운영에 가압류로 선제 대응</t>
+          <t>엔씨, '리니지' 불법 사설서버 운영자 계좌 가압류… 법적 조치 박차</t>
         </is>
       </c>
       <c r="K56" t="inlineStr">
         <is>
-          <t>niceeconomy.co.kr</t>
+          <t>apnews.kr</t>
         </is>
       </c>
       <c r="L56" t="inlineStr">
         <is>
           <t>2026-03-17</t>
         </is>
       </c>
       <c r="M56" t="inlineStr">
         <is>
-          <t>http://www.niceeconomy.co.kr/news/articleView.html?idxno=89448</t>
+          <t>https://www.apnews.kr/news/articleView.html?idxno=3046870</t>
         </is>
       </c>
       <c r="N56" t="inlineStr">
         <is>
-          <t>2026-03-17 13:06:41.833560+00:00</t>
+          <t>2026-03-18 00:35:42.786143+00:00</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C57" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C57" t="inlineStr"/>
       <c r="D57" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>계좌 가압류 및 손해배상 청구 소송 진행 중</t>
+          <t>불법 사설 서버 운영자들을 상대로 손해배상 청구 소송 진행 중, 법원에서 채권 소명 및 보전 필요성 인정</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>엔씨소프트가 자사 대표 IP '리니지'의 저작권을 침해한 불법 사설서버 4곳의 운영자를 대상으로 계좌 가압류 및 손해배상 청구 소송 등 강경한 법적 조치를 진행하고 있습니다. 이는 게임 저작권 침해에 대한 강력한 대응으로, 불법 사설서버 운영을 근절하려는 의지를 보여줍니다.</t>
+          <t>불법 사설 리니지 서버 운영자들을 상대로 손해배상 청구 소송이 진행 중입니다. 법원은 관련 손해배상 채권이 소명되고 보전의 필요성이 인정된다고 판단했습니다. 이는 불법 사설 서버로 인한 피해에 대한 법적 대응의 일환입니다.</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
-          <t>적합 조건으로 상대방 책임이 명확하고(저작권 침해), 증거 확보가 가능하며, 이미 소송이 진행 중입니다. 그러나 상대방인 불법 사설서버 운영자들의 자력이 충분한지 불확실하여 손해배상금 회수 가능성에 대한 추가 검토가 필요합니다.</t>
+          <t>상대방(불법 사설 서버 운영자)의 책임이 명확하고, 법원이 손해배상 채권의 소명 및 보전의 필요성을 인정하여 증거가 확보된 것으로 판단됩니다. 다만, 상대방의 자력 여부, 피해 규모 및 피해자 수가 기사에서 명확히 확인되지 않아 투자 적합도를 'Medium'으로 평가했습니다.</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I57" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J57" t="inlineStr">
         <is>
-          <t>[IT 투데이] 네오위즈, 인기 게임 4종 스팀 봄 할인 행사 진행 外</t>
+          <t>[핫게임] 컴투스 '서머너즈 워' 반지의 제왕 이벤트 / 리니지 불법 사설...</t>
         </is>
       </c>
       <c r="K57" t="inlineStr">
         <is>
-          <t>news.dealsitetv.com</t>
+          <t>webeconomy.co.kr</t>
         </is>
       </c>
       <c r="L57" t="inlineStr">
         <is>
           <t>2026-03-17</t>
         </is>
       </c>
       <c r="M57" t="inlineStr">
         <is>
-          <t>https://news.dealsitetv.com/articles/167015</t>
+          <t>https://www.webeconomy.co.kr/news/articleView.html?idxno=2107602</t>
         </is>
       </c>
       <c r="N57" t="inlineStr">
         <is>
-          <t>2026-03-17 13:04:02.747336+00:00</t>
+          <t>2026-03-18 00:34:51.120422+00:00</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C58" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C58" t="inlineStr"/>
       <c r="D58" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>손해배상 청구 소송 및 계좌 가압류 진행 중</t>
+          <t>미국 특허심판원 약화 및 특허 정책 변화로 인한 특허괴물 소송 증가 추세</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>엔씨소프트(NC)가 인기 게임 '리니지'의 불법 사설서버 운영자들을 상대로 손해배상 청구 소송을 진행 중이며, 이들의 계좌를 가압류했습니다. NC는 운영자들이 부당한 이익을 취하고 정상적인 서비스를 방해했다고 판단하여 법적 대응에 나섰습니다.</t>
+          <t>미국 특허 정책 변화와 특허심판원 약화로 인해 '특허괴물'의 소송 남발이 우려되고 있으며, 이는 자국 첨단산업과 국가안보를 저해할 수 있다는 경고가 나왔다. 국내 반도체 기업들도 이미 미국에서 특허괴물의 줄소송으로 막대한 피해를 겪고 있는 상황이다.</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(불법 사설서버 운영), 피해 규모가 클 것으로 예상되며, 증거 확보가 용이함 (적합 조건 1, 4, 5). 소송이 이미 진행 중인 점도 긍정적이나, 다수의 불법 운영자 개개인의 자력 확보 여부가 전체 피해액 회수에 중요한 변수가 될 수 있어 'Medium'으로 판단합니다.</t>
+          <t>미국 특허 정책 변화로 인해 '특허괴물'의 소송 남발이 예상되며, 이미 국내 반도체 기업들이 다수의 소송에 직면해 막대한 피해를 입고 있음 (집단적 피해, 피해 규모 큼, 증거 확보 가능). 그러나 소송 상대방인 특허괴물의 자력은 불분명하며, 정책 변화 자체가 직접적인 '상대방 책임'으로 보기 어려움.</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I58" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>국내 반도체 기업 다수</t>
         </is>
       </c>
       <c r="J58" t="inlineStr">
         <is>
-          <t>NC, '리니지' 불법 사설서버 운영자 계좌 가압류</t>
+          <t>美 싱크탱크 연구원 이례적 경고 미국 특허심판원 약화, 반도체 포함 특...</t>
         </is>
       </c>
       <c r="K58" t="inlineStr">
         <is>
-          <t>ziksir.com</t>
+          <t>econovill.com</t>
         </is>
       </c>
       <c r="L58" t="inlineStr">
         <is>
           <t>2026-03-17</t>
         </is>
       </c>
       <c r="M58" t="inlineStr">
         <is>
-          <t>https://www.ziksir.com/news/articleView.html?idxno=127414</t>
+          <t>https://www.econovill.com/news/articleView.html?idxno=733551</t>
         </is>
       </c>
       <c r="N58" t="inlineStr">
         <is>
-          <t>2026-03-17 13:00:01.846630+00:00</t>
+          <t>2026-03-17 13:29:40.617666+00:00</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>OpenAI</t>
+          <t>불법 사설서버 운영자</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>저작권 및 상표권 침해 소송 제기</t>
+          <t>손해배상 청구 소송 진행 중</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>브리태니커 백과사전이 오픈AI를 상대로 저작권 및 상표권 침해 소송을 제기했습니다. 오픈AI의 AI 모델 학습 과정에서 브리태니커의 콘텐츠가 무단 사용되었다는 주장입니다. 브리태니커는 앞서 퍼플렉시티에도 유사 소송을 제기했으며, 오픈AI는 뉴욕타임스와도 저작권 분쟁 중입니다.</t>
+          <t>엔씨소프트가 자사 게임 '리니지'의 불법 사설서버 운영자들을 상대로 손해배상 청구 소송을 진행 중입니다. 불법 사설서버로 인한 연간 추정 전환매출 손실액은 3000억원에 달하며, 엔씨소프트는 IP 보호를 위해 적극적인 법적 대응에 나서고 있습니다.</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>대기업 피고(OpenAI)의 충분한 자력(적합 조건 2)과 저작권 및 상표권 침해라는 명확한 쟁점, AI 학습 데이터 사용이라는 특성상 잠재적 피해 규모가 클 수 있음(적합 조건 4). 증거 확보 가능성도 높음(적합 조건 5). 다만, 집단적 피해는 아니며 소송 외 공적 절차 진행 여부는 불분명합니다.</t>
+          <t>불법 사설서버 운영자들의 IP 침해 행위가 명확하고(적합 조건 1), 연간 추정 전환매출 손실액이 3000억원에 달해 피해 규모가 매우 큽니다(적합 조건 4). 또한 IP 침해는 기술적 증거 확보가 용이합니다(적합 조건 5). 다만, 다수의 개별 운영자들을 상대로 한 소송으로, 각 운영자의 자력 확보 여부가 관건이 될 수 있어 투자 회수 가능성에 불확실성이 있습니다.</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>3000억원 (연간 추정 전환매출 손실액)</t>
         </is>
       </c>
       <c r="I59" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J59" t="inlineStr">
         <is>
-          <t>브리태니커, 오픈AI 상대 저작권·상표권 침해 소송 제기</t>
+          <t>'리니지' IP 지켜라 ...불법 사설서버 운영자 칼 빼든 엔씨소프트</t>
         </is>
       </c>
       <c r="K59" t="inlineStr">
         <is>
-          <t>ddaily.co.kr</t>
+          <t>techm.kr</t>
         </is>
       </c>
       <c r="L59" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M59" t="inlineStr">
         <is>
-          <t>https://www.ddaily.co.kr/page/view/2026031707491846942</t>
+          <t>https://www.techm.kr/news/articleView.html?idxno=150297</t>
         </is>
       </c>
       <c r="N59" t="inlineStr">
         <is>
-          <t>2026-03-17 00:47:46.927346+00:00</t>
+          <t>2026-03-17 13:13:54.757163+00:00</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C60" t="inlineStr"/>
+      <c r="C60" t="inlineStr">
+        <is>
+          <t>불법 사설서버 운영자들</t>
+        </is>
+      </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>특허심판 또는 소송 전 단계</t>
+          <t>손해배상 청구 소송 및 계좌 가압류 진행 중</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>현대약품이 자사 품목에 대한 특허 방어에 집중하고 있으며, 디엠듀오정 제네릭의 출시를 둘러싼 특허 분쟁이 가시화되고 있습니다. 기사는 기존 특허 심결이 뒤집힐 경우 제네릭 출시를 강행한 기업에게 손해배상 책임이 발생할 가능성이 커진다고 언급합니다.</t>
+          <t>엔씨소프트가 자사 게임 '리니지'의 불법 사설서버 운영자들을 상대로 손해배상 청구 소송을 진행하고 있으며, 계좌 가압류 등 강경한 법적 조치를 병행하고 있습니다. 엔씨소프트는 운영자들이 이용자들로부터 부당한 이익을 취하고 정상적인 게임 서비스를 방해했다고 판단하고 있습니다.</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>현대약품의 특허 방어와 관련된 분쟁으로, 의약품 시장의 특성상 잠재적 피해 규모가 크고(적합 조건 4), 특허 관련 문서 및 기존 심결 등 객관적 증거 확보가 용이하며(적합 조건 5), 이미 특허심판 등 공적 절차가 진행되었음을 시사(적합 조건 6). 다만, 소송 상대방인 제네릭 제조사의 자력이 기사에서 특정되지 않아 투자 위험이 존재합니다.</t>
+          <t>불법 사설서버 운영자들의 책임이 명확하고(적합 조건 1), 엔씨소프트의 피해 규모가 클 것으로 예상되며(적합 조건 4), 증거 확보가 용이해 보입니다(적합 조건 5). 다만, 상대방인 불법 사설서버 운영자들의 자력 불확실성이 크고, 원고인 엔씨소프트가 대기업이라는 점에서 소송금융의 일반적인 고객 프로필과는 다소 거리가 있어 추가적인 검토가 필요합니다.</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I60" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J60" t="inlineStr">
         <is>
-          <t>디엠듀오, 특허 장벽 무너지고 허가 뚫리고…경쟁 가시화</t>
+          <t>엔씨 리니지, 불법 사설서버 운영자 강제조치…계좌 가압류·손배소 병...</t>
         </is>
       </c>
       <c r="K60" t="inlineStr">
         <is>
-          <t>medicaltimes.com</t>
+          <t>thepublic.kr</t>
         </is>
       </c>
       <c r="L60" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M60" t="inlineStr">
         <is>
-          <t>https://www.medicaltimes.com/Main/News/NewsView.html?ID=1167731&amp;ref=naverpc</t>
+          <t>https://www.thepublic.kr/news/articleView.html?idxno=297730</t>
         </is>
       </c>
       <c r="N60" t="inlineStr">
         <is>
-          <t>2026-03-16 12:46:21.410846+00:00</t>
+          <t>2026-03-17 13:11:39.819891+00:00</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C61" t="inlineStr"/>
       <c r="D61" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>경찰 수사 및 검찰 송치 대기 중</t>
+          <t>계좌 가압류 인용 후 손해배상 청구 소송 진행 중</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>LS전선은 기술 탈취가 사실로 밝혀질 경우 손해배상 소송 등 법적 조치에 나설 방침이다. 현재 경찰에서 검찰로 기소의견 송치될 것을 기대하고 있으며, 형사 사건 결과에 따라 민사 소송 여부를 결정할 예정이다.</t>
+          <t>엔씨소프트가 '리니지' 불법 사설서버 운영자들을 상대로 법적 조치를 진행 중이다. 서울중앙지방법원은 사설서버 운영자 4곳의 계좌 가압류 신청을 인용했으며, 엔씨는 이들을 상대로 손해배상 청구 소송을 제기했다. 운영자들은 게임 서버와 클라이언트를 무단 도용하고 재화 거래를 통해 수익을 얻은 것으로 파악된다.</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>적합 조건 5(증거 확보 가능)와 6(공적 절차 진행 중)에 해당. 경찰 수사가 진행 중이며, 기소의견 송치 시 상대방 책임이 명확해질 가능성이 높음. 기술 탈취 사건은 피해 규모가 클 수 있으나, 상대방과 구체적인 피해액은 기사에서 확인되지 않아 Medium으로 판단.</t>
+          <t>엔씨소프트가 불법 사설서버 운영자들을 상대로 법적 조치를 진행 중이며, 법원에서 계좌 가압류 신청이 인용되어 상대방 책임이 명확하고(적합 조건 1) 증거 확보 가능성이 높다(적합 조건 5). 또한, 계좌 가압류라는 공적 절차가 진행 중이다(적합 조건 6). 다만, 소송금융의 고객은 주로 피해자(원고)인데, 이 사건의 원고는 대기업인 엔씨소프트이므로 소송금융의 필요성이 낮고, 사설서버 운영자들의 자력에 대한 정보가 부족하다.</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I61" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J61" t="inlineStr">
         <is>
-          <t>[흑과백①-흑] LS전선, 해저케이블 '턴키' 강화…동해·미국공장 선제투...</t>
+          <t>[오늘의 게임 소식] 넷마블 ‘일곱 개의 대죄: Origin’ PS5·스팀 선공개...</t>
         </is>
       </c>
       <c r="K61" t="inlineStr">
         <is>
-          <t>shinailbo.co.kr</t>
+          <t>fetv.co.kr</t>
         </is>
       </c>
       <c r="L61" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M61" t="inlineStr">
         <is>
-          <t>https://www.shinailbo.co.kr/news/articleView.html?idxno=5000866</t>
+          <t>https://www.fetv.co.kr/news/article.html?no=215173</t>
         </is>
       </c>
       <c r="N61" t="inlineStr">
         <is>
-          <t>2026-03-14 00:38:21.915850+00:00</t>
+          <t>2026-03-17 13:09:32.604040+00:00</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>아이아이컴바인드 (젠틀몬스터 운영사)</t>
+          <t>리니지 불법 사설서버 4곳의 운영자</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>민사 손해배상청구 소송 및 형사 고소 진행 중, 블루엘리펀트 대표 구속 영장 발부</t>
+          <t>손해배상 청구 소송 진행 중, 운영자 계좌 가압류 결정 획득</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>신흥 아이웨어 브랜드 블루엘리펀트가 국내 대표 브랜드 젠틀몬스터(아이아이컴바인드)와 디자인 권리 분쟁에 휩싸였다. 젠틀몬스터 측은 블루엘리펀트가 자사 디자인을 모방했다며 민사 소송 및 형사 고소를 제기했고, 블루엘리펀트 대표에 대한 구속 영장까지 발부되었다. 이번 사건은 미등록 디자인의 독창성 인정 여부가 핵심 쟁점으로, K-아이웨어 디자인 보호 범위에 대한 중요한 선례가 될 것으로 보인다.</t>
+          <t>엔씨소프트가 자사 게임 '리니지' 불법 사설서버 4곳의 운영자들을 상대로 손해배상 청구 소송을 진행 중입니다. 엔씨소프트는 형사 판결 이전에 불법 서버 운영자들의 자산을 확보하기 위해 운영자 계좌에 대한 가압류 결정을 얻어냈습니다.</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t>상대방인 젠틀몬스터 운영사 아이아이컴바인드는 국내 대표 아이웨어 브랜드로 자력이 충분하며, 민사 소송 외에 형사 고소 및 대표 구속 영장 발부 등 공적 절차가 진행 중이다. 다만, 미등록 디자인의 '형태적 특이성' 인정 여부가 핵심 쟁점으로 법리적 판단이 복잡하고, 피해 금액이 명확히 특정되지 않아 소송 결과의 불확실성이 존재한다.</t>
+          <t>엔씨소프트의 지식재산권 침해에 대한 상대방(불법 서버 운영자)의 책임이 명확하며(적합 조건 1), 가압류 결정 획득으로 증거가 충분히 확보된 상태입니다(적합 조건 5). 리니지 불법 서버 운영으로 인한 피해 규모는 상당할 것으로 추정됩니다(적합 조건 4). 다만, 불법 서버 운영자들의 자력은 불확실하여 회수 가능성에 대한 추가 검토가 필요합니다(적합 조건 2).</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I62" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>엔씨소프트 1곳</t>
         </is>
       </c>
       <c r="J62" t="inlineStr">
         <is>
-          <t>다시 불거진 K-아이웨어 디자인 분쟁, 독창성 외면받을까.</t>
+          <t>[업계 만화경] 엔씨, 리니지 불법서버 운영에 가압류로 선제 대응</t>
         </is>
       </c>
       <c r="K62" t="inlineStr">
         <is>
-          <t>cstimes.com</t>
+          <t>niceeconomy.co.kr</t>
         </is>
       </c>
       <c r="L62" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M62" t="inlineStr">
         <is>
-          <t>https://www.cstimes.com/news/articleView.html?idxno=697473</t>
+          <t>http://www.niceeconomy.co.kr/news/articleView.html?idxno=89448</t>
         </is>
       </c>
       <c r="N62" t="inlineStr">
         <is>
-          <t>2026-03-13 12:56:35.766734+00:00</t>
+          <t>2026-03-17 13:06:41.833560+00:00</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>애경산업</t>
+          <t>불법 사설서버 운영자</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>서울중앙지방법원 1심 원고 일부 승소 판결</t>
+          <t>계좌 가압류 및 손해배상 청구 소송 진행 중</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>동국제약이 애경산업을 상대로 제기한 '마데카' 상표권 침해 소송에서 서울중앙지방법원이 동국제약의 일부 승소 판결을 내렸다. 애경산업의 치약 제품 '2080 진지발리스 마데카딘'이 동국제약의 '마데카' 상표권을 침해했는지 여부가 쟁점이었다.</t>
+          <t>엔씨소프트가 자사 대표 IP '리니지'의 저작권을 침해한 불법 사설서버 4곳의 운영자를 대상으로 계좌 가압류 및 손해배상 청구 소송 등 강경한 법적 조치를 진행하고 있습니다. 이는 게임 저작권 침해에 대한 강력한 대응으로, 불법 사설서버 운영을 근절하려는 의지를 보여줍니다.</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
-          <t>상대방(애경산업)은 대기업으로 자력이 충분하며(적합 조건 2), 법원에서 동국제약의 상표권 침해 주장에 대해 일부 승소 판결이 내려져 책임이 명확하고 증거도 확보된 상태입니다(적합 조건 1, 5). 다만, 이 사건은 기업 간의 상표권 분쟁으로 집단적 피해와는 거리가 멀고, 기사에서 피해 규모가 구체적으로 명시되지 않아 투자 매력도가 'High'까지는 어렵습니다.</t>
+          <t>적합 조건으로 상대방 책임이 명확하고(저작권 침해), 증거 확보가 가능하며, 이미 소송이 진행 중입니다. 그러나 상대방인 불법 사설서버 운영자들의 자력이 충분한지 불확실하여 손해배상금 회수 가능성에 대한 추가 검토가 필요합니다.</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I63" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J63" t="inlineStr">
         <is>
-          <t>동국제약 '마데카' 상표 분쟁이 보여준 브랜드 자산 경쟁</t>
+          <t>[IT 투데이] 네오위즈, 인기 게임 4종 스팀 봄 할인 행사 진행 外</t>
         </is>
       </c>
       <c r="K63" t="inlineStr">
         <is>
-          <t>the-pr.co.kr</t>
+          <t>news.dealsitetv.com</t>
         </is>
       </c>
       <c r="L63" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M63" t="inlineStr">
         <is>
-          <t>https://www.the-pr.co.kr/news/articleView.html?idxno=60788</t>
+          <t>https://news.dealsitetv.com/articles/167015</t>
         </is>
       </c>
       <c r="N63" t="inlineStr">
         <is>
-          <t>2026-03-13 00:52:19.962872+00:00</t>
+          <t>2026-03-17 13:04:02.747336+00:00</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>명일폼</t>
+          <t>불법 사설서버 운영자</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>특허 무효소송 2심 승소. 대법원 상고 가능성 및 별도 특허 침해 소송 진행 가능성 있음.</t>
+          <t>손해배상 청구 소송 및 계좌 가압류 진행 중</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>LX하우시스가 PF단열재 특허 무효소송 2심에서 승소하며 특허 유효성을 인정받았다. 이는 명일폼이 제기한 특허 무효 주장이 받아들여지지 않았음을 의미한다. 이 판결로 LX하우시스는 향후 특허 침해 소송에서 유리한 위치를 점하게 되었다.</t>
+          <t>엔씨소프트(NC)가 인기 게임 '리니지'의 불법 사설서버 운영자들을 상대로 손해배상 청구 소송을 진행 중이며, 이들의 계좌를 가압류했습니다. NC는 운영자들이 부당한 이익을 취하고 정상적인 서비스를 방해했다고 판단하여 법적 대응에 나섰습니다.</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t>LX하우시스의 특허 유효성이 2심에서 인정되어, 적합 조건 1(상대방 책임 명확) 및 5(증거 확보 가능)에 해당한다. 이는 LX하우시스가 특허 침해 소송을 제기할 경우 유리한 위치를 점하게 함을 의미한다. 다만, 상대방 명일폼의 자력과 실제 피해 규모가 기사에서 확인되지 않아 투자 매력도 판단에 한계가 있다.</t>
+          <t>상대방 책임이 명확하고(불법 사설서버 운영), 피해 규모가 클 것으로 예상되며, 증거 확보가 용이함 (적합 조건 1, 4, 5). 소송이 이미 진행 중인 점도 긍정적이나, 다수의 불법 운영자 개개인의 자력 확보 여부가 전체 피해액 회수에 중요한 변수가 될 수 있어 'Medium'으로 판단합니다.</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I64" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J64" t="inlineStr">
         <is>
-          <t>LX하우시스, PF단열재 특허 무효소송 2심 승소</t>
+          <t>NC, '리니지' 불법 사설서버 운영자 계좌 가압류</t>
         </is>
       </c>
       <c r="K64" t="inlineStr">
         <is>
-          <t>dnews.co.kr</t>
+          <t>ziksir.com</t>
         </is>
       </c>
       <c r="L64" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M64" t="inlineStr">
         <is>
-          <t>https://www.dnews.co.kr/uhtml/view.jsp?idxno=202603120935118030876</t>
+          <t>https://www.ziksir.com/news/articleView.html?idxno=127414</t>
         </is>
       </c>
       <c r="N64" t="inlineStr">
         <is>
-          <t>2026-03-13 00:44:15.443174+00:00</t>
+          <t>2026-03-17 13:00:01.846630+00:00</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>가품 업체 10곳 이상</t>
+          <t>OpenAI</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>소송 준비 단계</t>
+          <t>저작권 및 상표권 침해 소송 제기</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>한 사업자가 10곳이 넘는 가품 업체들로 인해 막대한 피해를 입었으나, 천문학적인 소송 비용 때문에 법적 대응에 어려움을 겪고 있습니다. 변호사들은 이커머스 플랫폼을 통해 가품 업체들을 특정하고 소송 비용 부담을 줄일 수 있는 방안을 모색 중입니다.</t>
+          <t>브리태니커 백과사전이 오픈AI를 상대로 저작권 및 상표권 침해 소송을 제기했습니다. 오픈AI의 AI 모델 학습 과정에서 브리태니커의 콘텐츠가 무단 사용되었다는 주장입니다. 브리태니커는 앞서 퍼플렉시티에도 유사 소송을 제기했으며, 오픈AI는 뉴욕타임스와도 저작권 분쟁 중입니다.</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t>적합 조건으로 상대방 책임이 명확하고(짝퉁 업체), 피해 규모가 클 것으로 추정되며(천문학적인 소송 비용 언급), 증거 확보 가능성이 높습니다(이커머스 플랫폼을 통한 당사자 파악). 그러나 상대방의 자력 여부가 불분명하고, 다수의 피해자가 아닌 단일 피해자가 다수의 가해자를 상대로 하는 사건이라는 점에서 집단적 피해 조건에는 해당하지 않습니다.</t>
+          <t>대기업 피고(OpenAI)의 충분한 자력(적합 조건 2)과 저작권 및 상표권 침해라는 명확한 쟁점, AI 학습 데이터 사용이라는 특성상 잠재적 피해 규모가 클 수 있음(적합 조건 4). 증거 확보 가능성도 높음(적합 조건 5). 다만, 집단적 피해는 아니며 소송 외 공적 절차 진행 여부는 불분명합니다.</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I65" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J65" t="inlineStr">
         <is>
-          <t>'짝퉁 10곳'에 소송비 걱정?…변호사들 '0원 해법' 만장일치</t>
+          <t>브리태니커, 오픈AI 상대 저작권·상표권 침해 소송 제기</t>
         </is>
       </c>
       <c r="K65" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>ddaily.co.kr</t>
         </is>
       </c>
       <c r="L65" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M65" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/Z07C9J88CTPQ</t>
+          <t>https://www.ddaily.co.kr/page/view/2026031707491846942</t>
         </is>
       </c>
       <c r="N65" t="inlineStr">
         <is>
-          <t>2026-03-12 12:43:11.833908+00:00</t>
+          <t>2026-03-17 00:47:46.927346+00:00</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C66" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C66" t="inlineStr"/>
       <c r="D66" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>중국 기업들의 특허 선점 전략으로 인한 K-배터리 산업의 잠재적 위협</t>
+          <t>특허심판 또는 소송 전 단계</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>K-배터리 산업이 중국 기업들의 공격적인 특허 선점 전략으로 인해 위협받고 있습니다. 이는 향후 대규모 지식재산권 분쟁으로 이어질 가능성이 있으며, 한국 배터리 기업들의 경쟁력 약화로 이어질 수 있는 잠재적 피해 상황입니다.</t>
+          <t>현대약품이 자사 품목에 대한 특허 방어에 집중하고 있으며, 디엠듀오정 제네릭의 출시를 둘러싼 특허 분쟁이 가시화되고 있습니다. 기사는 기존 특허 심결이 뒤집힐 경우 제네릭 출시를 강행한 기업에게 손해배상 책임이 발생할 가능성이 커진다고 언급합니다.</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
-          <t>K-배터리 산업 전반에 대한 중국 기업들의 특허 전략적 위협으로, 향후 대규모 지식재산권 분쟁으로 발전할 가능성이 있습니다. (적합 조건: 집단적 피해, 피해 규모가 큼, 증거 확보 가능) 그러나 현재 구체적인 피해 발생이나 소송 주체가 명확히 특정되지 않아 투자 적합도가 'Medium'으로 판단됩니다.</t>
+          <t>현대약품의 특허 방어와 관련된 분쟁으로, 의약품 시장의 특성상 잠재적 피해 규모가 크고(적합 조건 4), 특허 관련 문서 및 기존 심결 등 객관적 증거 확보가 용이하며(적합 조건 5), 이미 특허심판 등 공적 절차가 진행되었음을 시사(적합 조건 6). 다만, 소송 상대방인 제네릭 제조사의 자력이 기사에서 특정되지 않아 투자 위험이 존재합니다.</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I66" t="inlineStr">
         <is>
-          <t>K-배터리 관련 기업 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J66" t="inlineStr">
         <is>
-          <t>K-배터리, '내가 먼저' 설전 벌이는 동안 … 中 인해전술 특허 알박기에...</t>
+          <t>디엠듀오, 특허 장벽 무너지고 허가 뚫리고…경쟁 가시화</t>
         </is>
       </c>
       <c r="K66" t="inlineStr">
         <is>
-          <t>biz.newdaily.co.kr</t>
+          <t>medicaltimes.com</t>
         </is>
       </c>
       <c r="L66" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M66" t="inlineStr">
         <is>
-          <t>https://biz.newdaily.co.kr/site/data/html/2026/03/12/2026031200112.html</t>
+          <t>https://www.medicaltimes.com/Main/News/NewsView.html?ID=1167731&amp;ref=naverpc</t>
         </is>
       </c>
       <c r="N66" t="inlineStr">
         <is>
-          <t>2026-03-12 12:40:26.683238+00:00</t>
+          <t>2026-03-16 12:46:21.410846+00:00</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C67" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C67" t="inlineStr"/>
       <c r="D67" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>특허 무효심판 2심에서 LX하우시스 승소, 특허 유효성 인정. 특허침해금지 소송 진행 중 또는 강화 예정.</t>
+          <t>경찰 수사 및 검찰 송치 대기 중</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>LX하우시스가 고성능 PF단열재 원천 기술 특허 무효소송 2심에서 승소하며 특허 유효성을 인정받았다. 이로써 LX하우시스는 명일폼을 상대로 제기한 특허침해금지 소송에서 유리한 위치를 확보하게 되었다. LX하우시스는 오랜 R&amp;D 투자를 통해 확보한 지식재산권을 보호받을 수 있게 됐다.</t>
+          <t>LS전선은 기술 탈취가 사실로 밝혀질 경우 손해배상 소송 등 법적 조치에 나설 방침이다. 현재 경찰에서 검찰로 기소의견 송치될 것을 기대하고 있으며, 형사 사건 결과에 따라 민사 소송 여부를 결정할 예정이다.</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
-          <t>LX하우시스의 특허 유효성이 2심에서 인정되어 상대방 명일폼의 특허 침해 책임이 명확해질 가능성이 높고(적합 조건 1), 특허법원 판결이 강력한 증거가 된다(적합 조건 5). LX하우시스가 막대한 R&amp;D 비용을 투자한 핵심 원천 기술이므로 침해 시 피해 규모가 클 수 있다(적합 조건 4). 다만, 상대방 명일폼의 자력에 대한 정보가 부족하다.</t>
+          <t>적합 조건 5(증거 확보 가능)와 6(공적 절차 진행 중)에 해당. 경찰 수사가 진행 중이며, 기소의견 송치 시 상대방 책임이 명확해질 가능성이 높음. 기술 탈취 사건은 피해 규모가 클 수 있으나, 상대방과 구체적인 피해액은 기사에서 확인되지 않아 Medium으로 판단.</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I67" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J67" t="inlineStr">
         <is>
-          <t>LX하우시스, 단열재 특허 무효소송 2심 승소</t>
+          <t>[흑과백①-흑] LS전선, 해저케이블 '턴키' 강화…동해·미국공장 선제투...</t>
         </is>
       </c>
       <c r="K67" t="inlineStr">
         <is>
-          <t>ikld.kr</t>
+          <t>shinailbo.co.kr</t>
         </is>
       </c>
       <c r="L67" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M67" t="inlineStr">
         <is>
-          <t>http://www.ikld.kr/news/articleView.html?idxno=330742</t>
+          <t>https://www.shinailbo.co.kr/news/articleView.html?idxno=5000866</t>
         </is>
       </c>
       <c r="N67" t="inlineStr">
         <is>
-          <t>2026-03-12 00:51:42.563564+00:00</t>
+          <t>2026-03-14 00:38:21.915850+00:00</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>한미은행</t>
+          <t>아이아이컴바인드 (젠틀몬스터 운영사)</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>영업비밀 침해 및 부당 경쟁 행위로 인한 손해배상 소송 진행 중</t>
+          <t>민사 손해배상청구 소송 및 형사 고소 진행 중, 블루엘리펀트 대표 구속 영장 발부</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>한인 대형 은행 간 영업비밀 침해 및 부당 경쟁 행위 분쟁이 발생했습니다. 원고 측 은행은 손해배상과 배심원 재판을 요구했으며, 피고 측 한미은행은 객관적인 사실관계에 근거해 법적으로 다투겠다는 입장입니다. 이 사건은 기업 간의 영업비밀 분쟁으로, 현재 소송이 진행 중인 단계입니다.</t>
+          <t>신흥 아이웨어 브랜드 블루엘리펀트가 국내 대표 브랜드 젠틀몬스터(아이아이컴바인드)와 디자인 권리 분쟁에 휩싸였다. 젠틀몬스터 측은 블루엘리펀트가 자사 디자인을 모방했다며 민사 소송 및 형사 고소를 제기했고, 블루엘리펀트 대표에 대한 구속 영장까지 발부되었다. 이번 사건은 미등록 디자인의 독창성 인정 여부가 핵심 쟁점으로, K-아이웨어 디자인 보호 범위에 대한 중요한 선례가 될 것으로 보인다.</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
-          <t>상대방이 '한인 대형 은행'으로 자력이 충분하며(적합 조건 2), 영업비밀 침해로 인한 피해 규모가 클 가능성이 높고(적합 조건 4), 증거 확보가 가능할 것으로 예상됩니다(적합 조건 5). 다만, 집단적 피해가 아니며, 기사만으로는 상대방 책임의 명확성을 판단하기 어렵습니다.</t>
+          <t>상대방인 젠틀몬스터 운영사 아이아이컴바인드는 국내 대표 아이웨어 브랜드로 자력이 충분하며, 민사 소송 외에 형사 고소 및 대표 구속 영장 발부 등 공적 절차가 진행 중이다. 다만, 미등록 디자인의 '형태적 특이성' 인정 여부가 핵심 쟁점으로 법리적 판단이 복잡하고, 피해 금액이 명확히 특정되지 않아 소송 결과의 불확실성이 존재한다.</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I68" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J68" t="inlineStr">
         <is>
-          <t>한인 대형 은행 간 영업비밀 분쟁</t>
+          <t>다시 불거진 K-아이웨어 디자인 분쟁, 독창성 외면받을까.</t>
         </is>
       </c>
       <c r="K68" t="inlineStr">
         <is>
-          <t>koreadaily.com</t>
+          <t>cstimes.com</t>
         </is>
       </c>
       <c r="L68" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M68" t="inlineStr">
         <is>
-          <t>https://www.koreadaily.com/article/20260311100445267</t>
+          <t>https://www.cstimes.com/news/articleView.html?idxno=697473</t>
         </is>
       </c>
       <c r="N68" t="inlineStr">
         <is>
-          <t>2026-03-12 00:33:14.202604+00:00</t>
+          <t>2026-03-13 12:56:35.766734+00:00</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C69" t="inlineStr"/>
+      <c r="C69" t="inlineStr">
+        <is>
+          <t>애경산업</t>
+        </is>
+      </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>원저작자 측 법무법인을 통한 표절 주장 제기</t>
+          <t>서울중앙지방법원 1심 원고 일부 승소 판결</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>1200만 관객을 동원한 인기 드라마/영화 '왕사남'이 표절 논란에 휩싸였습니다. 원저작자 A 작가 측 법무법인이 저작권 침해를 주장하며 법적 대응을 예고하고 있습니다. 아이디어와 표현의 경계, 클리셰 사용 등 표절 판단의 복잡성이 쟁점이 될 것으로 보입니다.</t>
+          <t>동국제약이 애경산업을 상대로 제기한 '마데카' 상표권 침해 소송에서 서울중앙지방법원이 동국제약의 일부 승소 판결을 내렸다. 애경산업의 치약 제품 '2080 진지발리스 마데카딘'이 동국제약의 '마데카' 상표권을 침해했는지 여부가 쟁점이었다.</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
-          <t>1200만 관객을 동원한 작품으로 상대방(제작사)의 자력이 충분하고, 표절이 인정될 경우 피해 규모가 클 것으로 예상됩니다. 또한 법무법인이 원저작자를 대리하여 주장을 펼치고 있어 증거 확보 가능성이 높습니다. 다만, 표절 여부 판단이 복잡하고 책임이 명확하게 드러나기까지 시간이 걸릴 수 있어 'Medium'으로 판단했습니다.</t>
+          <t>상대방(애경산업)은 대기업으로 자력이 충분하며(적합 조건 2), 법원에서 동국제약의 상표권 침해 주장에 대해 일부 승소 판결이 내려져 책임이 명확하고 증거도 확보된 상태입니다(적합 조건 1, 5). 다만, 이 사건은 기업 간의 상표권 분쟁으로 집단적 피해와는 거리가 멀고, 기사에서 피해 규모가 구체적으로 명시되지 않아 투자 매력도가 'High'까지는 어렵습니다.</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I69" t="inlineStr">
         <is>
-          <t>1명 (원저작자)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J69" t="inlineStr">
         <is>
-          <t>‘왕사남’도 피하지 못한 표절 도마 … 진실의 칼날은 누구에게 향하는...</t>
+          <t>동국제약 '마데카' 상표 분쟁이 보여준 브랜드 자산 경쟁</t>
         </is>
       </c>
       <c r="K69" t="inlineStr">
         <is>
-          <t>newsen.com</t>
+          <t>the-pr.co.kr</t>
         </is>
       </c>
       <c r="L69" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M69" t="inlineStr">
         <is>
-          <t>https://www.newsen.com/news_view.php?uid=202603111646542610</t>
+          <t>https://www.the-pr.co.kr/news/articleView.html?idxno=60788</t>
         </is>
       </c>
       <c r="N69" t="inlineStr">
         <is>
-          <t>2026-03-11 13:12:25.053209+00:00</t>
+          <t>2026-03-13 00:52:19.962872+00:00</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>에스엘티</t>
+          <t>명일폼</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>1심 판결 선고</t>
+          <t>특허 무효소송 2심 승소. 대법원 상고 가능성 및 별도 특허 침해 소송 진행 가능성 있음.</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>반도체 장비기업 세메스의 핵심 세정기술을 빼돌려 장비를 제작하고 이를 중국에 수출한 에스엘티와 전직 직원들에게 법원이 30억 원의 손해배상 책임을 물었습니다. 서울중앙지방법원 민사합의62부는 세메스의 기술 유출 피해 주장을 인정하며 배상 판결을 내렸습니다.</t>
+          <t>LX하우시스가 PF단열재 특허 무효소송 2심에서 승소하며 특허 유효성을 인정받았다. 이는 명일폼이 제기한 특허 무효 주장이 받아들여지지 않았음을 의미한다. 이 판결로 LX하우시스는 향후 특허 침해 소송에서 유리한 위치를 점하게 되었다.</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
-          <t>법원 판결로 상대방의 책임이 명확하며(적합 조건 1), 피해 규모가 30억 원으로 크고(적합 조건 4), 이미 법적 증거가 확보되어 판결이 선고되었습니다(적합 조건 5). 다만, 집단적 피해가 아니며, 상대방의 자력에 대한 추가 확인이 필요합니다.</t>
+          <t>LX하우시스의 특허 유효성이 2심에서 인정되어, 적합 조건 1(상대방 책임 명확) 및 5(증거 확보 가능)에 해당한다. 이는 LX하우시스가 특허 침해 소송을 제기할 경우 유리한 위치를 점하게 함을 의미한다. 다만, 상대방 명일폼의 자력과 실제 피해 규모가 기사에서 확인되지 않아 투자 매력도 판단에 한계가 있다.</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
-          <t>30억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I70" t="inlineStr">
         <is>
-          <t>1개 기업 (세메스)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J70" t="inlineStr">
         <is>
-          <t>반도체 세정기술 빼돌린 에스엘티 “30억 배상”</t>
+          <t>LX하우시스, PF단열재 특허 무효소송 2심 승소</t>
         </is>
       </c>
       <c r="K70" t="inlineStr">
         <is>
-          <t>naeil.com</t>
+          <t>dnews.co.kr</t>
         </is>
       </c>
       <c r="L70" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M70" t="inlineStr">
         <is>
-          <t>https://www.naeil.com/news/read/580813?ref=naver</t>
+          <t>https://www.dnews.co.kr/uhtml/view.jsp?idxno=202603120935118030876</t>
         </is>
       </c>
       <c r="N70" t="inlineStr">
         <is>
-          <t>2026-03-11 12:51:05.752322+00:00</t>
+          <t>2026-03-13 00:44:15.443174+00:00</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>라인게임즈</t>
+          <t>가품 업체 10곳 이상</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>PD 사과문 발표, 저작권 침해 논란</t>
+          <t>소송 준비 단계</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>라인게임즈의 신작 '창세기전 키우기'가 출시 첫날 리소스 도용 논란에 휩싸였다. 라인게임즈는 불찰을 인정하며 사과문을 발표했다. 과거 뉴노멀소프트의 유사 전적도 조명되며 저작권 침해 소송 가능성이 제기되고 있다.</t>
+          <t>한 사업자가 10곳이 넘는 가품 업체들로 인해 막대한 피해를 입었으나, 천문학적인 소송 비용 때문에 법적 대응에 어려움을 겪고 있습니다. 변호사들은 이커머스 플랫폼을 통해 가품 업체들을 특정하고 소송 비용 부담을 줄일 수 있는 방안을 모색 중입니다.</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
-          <t>라인게임즈가 리소스 도용에 대해 불찰을 인정하여 상대방 책임이 명확하고(적합 조건 1), 게임 개발사로서 자력이 충분할 것으로 예상됩니다(적합 조건 2). 다만, 피해 규모나 피해자 수가 명확히 특정되지 않아 집단소송 가능성이 낮고, 현재 공적 절차 진행 여부가 불분명합니다.</t>
+          <t>적합 조건으로 상대방 책임이 명확하고(짝퉁 업체), 피해 규모가 클 것으로 추정되며(천문학적인 소송 비용 언급), 증거 확보 가능성이 높습니다(이커머스 플랫폼을 통한 당사자 파악). 그러나 상대방의 자력 여부가 불분명하고, 다수의 피해자가 아닌 단일 피해자가 다수의 가해자를 상대로 하는 사건이라는 점에서 집단적 피해 조건에는 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I71" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J71" t="inlineStr">
         <is>
-          <t>'창세기전 키우기' 출시 첫날 리소스 도용 논란…라인게임즈  불찰 인정...</t>
+          <t>'짝퉁 10곳'에 소송비 걱정?…변호사들 '0원 해법' 만장일치</t>
         </is>
       </c>
       <c r="K71" t="inlineStr">
         <is>
-          <t>it.chosun.com</t>
+          <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L71" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M71" t="inlineStr">
         <is>
-          <t>https://it.chosun.com/news/articleView.html?idxno=2023092158362</t>
+          <t>https://lawtalknews.co.kr/article/Z07C9J88CTPQ</t>
         </is>
       </c>
       <c r="N71" t="inlineStr">
         <is>
-          <t>2026-03-10 13:08:33.585026+00:00</t>
+          <t>2026-03-12 12:43:11.833908+00:00</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C72" t="inlineStr"/>
+      <c r="C72" t="inlineStr">
+        <is>
+          <t>중국 기업들</t>
+        </is>
+      </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>형사 고소 및 민사 소송(가처분 포함) 예정</t>
+          <t>중국 기업들의 특허 선점 전략으로 인한 K-배터리 산업의 잠재적 위협</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>A사는 경고장을 무시하고 반복적으로 침해 행위를 저지른 '카피캣'에 대해 형사 고소와 민사 소송(가처분 포함)을 동시에 진행할 예정입니다. 기사는 법적 다툼에서 승리하기 위한 철저한 증거 준비의 중요성을 강조하고 있습니다.</t>
+          <t>K-배터리 산업이 중국 기업들의 공격적인 특허 선점 전략으로 인해 위협받고 있습니다. 이는 향후 대규모 지식재산권 분쟁으로 이어질 가능성이 있으며, 한국 배터리 기업들의 경쟁력 약화로 이어질 수 있는 잠재적 피해 상황입니다.</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
-          <t>상대방의 '카피캣' 행위와 경고장 무시, 반복되는 침해 및 고의성이 언급되어 책임이 명확해 보입니다 (적합 조건 1). A사가 소송을 결정한 것으로 보아 증거가 있거나 확보 가능성이 높으며 (적합 조건 5), 형사 고소 및 민사 소송(가처분 포함)이 동시에 진행될 예정이므로 공적 절차가 시작될 것입니다 (적합 조건 6). 다만, 피해 규모나 상대방의 자력에 대한 정보가 부족하여 High 등급으로 판단하기는 어렵습니다.</t>
+          <t>K-배터리 산업 전반에 대한 중국 기업들의 특허 전략적 위협으로, 향후 대규모 지식재산권 분쟁으로 발전할 가능성이 있습니다. (적합 조건: 집단적 피해, 피해 규모가 큼, 증거 확보 가능) 그러나 현재 구체적인 피해 발생이나 소송 주체가 명확히 특정되지 않아 투자 적합도가 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I72" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>K-배터리 관련 기업 다수</t>
         </is>
       </c>
       <c r="J72" t="inlineStr">
         <is>
-          <t>경고장 무시한 '카피캣', 변호인단 '가처분·형사고소' 동시 압박</t>
+          <t>K-배터리, '내가 먼저' 설전 벌이는 동안 … 中 인해전술 특허 알박기에...</t>
         </is>
       </c>
       <c r="K72" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>biz.newdaily.co.kr</t>
         </is>
       </c>
       <c r="L72" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M72" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/9MDSG97B59V5</t>
+          <t>https://biz.newdaily.co.kr/site/data/html/2026/03/12/2026031200112.html</t>
         </is>
       </c>
       <c r="N72" t="inlineStr">
         <is>
-          <t>2026-03-10 13:08:17.608859+00:00</t>
+          <t>2026-03-12 12:40:26.683238+00:00</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>엔유씨측</t>
+          <t>명일폼</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>유럽 특허 침해 소송 항소심 서면 공방 종료, 4월 최종 승부 예정</t>
+          <t>특허 무효심판 2심에서 LX하우시스 승소, 특허 유효성 인정. 특허침해금지 소송 진행 중 또는 강화 예정.</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t>휴롬이 엔유씨를 상대로 유럽에서 제기한 착즙기 특허 침해 소송의 항소심 서면 공방이 종료되었으며, 4월 최종 판결이 예정되어 있습니다. 휴롬의 추가 서면 공방 허용 신청은 기각되었습니다.</t>
+          <t>LX하우시스가 고성능 PF단열재 원천 기술 특허 무효소송 2심에서 승소하며 특허 유효성을 인정받았다. 이로써 LX하우시스는 명일폼을 상대로 제기한 특허침해금지 소송에서 유리한 위치를 확보하게 되었다. LX하우시스는 오랜 R&amp;D 투자를 통해 확보한 지식재산권을 보호받을 수 있게 됐다.</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
-          <t>특허 침해 소송으로 잠재적 피해 규모가 클 수 있다는 점(피해 규모가 큼)은 긍정적이나, 기사만으로는 상대방의 자력이나 책임의 명확성을 판단하기 어렵습니다. 현재 항소심이 진행 중인 사건으로 소송금융 투자 대상이 될 수 있습니다.</t>
+          <t>LX하우시스의 특허 유효성이 2심에서 인정되어 상대방 명일폼의 특허 침해 책임이 명확해질 가능성이 높고(적합 조건 1), 특허법원 판결이 강력한 증거가 된다(적합 조건 5). LX하우시스가 막대한 R&amp;D 비용을 투자한 핵심 원천 기술이므로 침해 시 피해 규모가 클 수 있다(적합 조건 4). 다만, 상대방 명일폼의 자력에 대한 정보가 부족하다.</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I73" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J73" t="inlineStr">
         <is>
-          <t>[Biz Law] 휴롬, 유럽 '착즙기 특허' 항소심 서면 종료⋯4월 최종 승부</t>
+          <t>LX하우시스, 단열재 특허 무효소송 2심 승소</t>
         </is>
       </c>
       <c r="K73" t="inlineStr">
         <is>
-          <t>seoulwire.com</t>
+          <t>ikld.kr</t>
         </is>
       </c>
       <c r="L73" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M73" t="inlineStr">
         <is>
-          <t>http://www.seoulwire.com/news/articleView.html?idxno=710009</t>
+          <t>http://www.ikld.kr/news/articleView.html?idxno=330742</t>
         </is>
       </c>
       <c r="N73" t="inlineStr">
         <is>
-          <t>2026-03-07 12:36:07.647261+00:00</t>
+          <t>2026-03-12 00:51:42.563564+00:00</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C74" t="inlineStr"/>
-      <c r="D74" t="inlineStr"/>
+      <c r="C74" t="inlineStr">
+        <is>
+          <t>한미은행</t>
+        </is>
+      </c>
+      <c r="D74" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>중소기업기술 보호 지원법 개정 추진</t>
+          <t>영업비밀 침해 및 부당 경쟁 행위로 인한 손해배상 소송 진행 중</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>이재관 의원이 중소기업 기술탈취 근절을 위한 '중소기업기술 보호 지원법' 개정을 추진합니다. 현재 중소기업들은 기술탈취 피해 발생 시 소송 장기화와 낮은 손해배상 수준으로 인해 사업 지속에 어려움을 겪거나 폐업에 이르는 심각한 상황에 처해 있습니다. 이번 개정안은 이러한 제도적 문제를 해소하고 기술침해 행위에 대한 보호를 강화하는 것을 목표로 합니다.</t>
+          <t>한인 대형 은행 간 영업비밀 침해 및 부당 경쟁 행위 분쟁이 발생했습니다. 원고 측 은행은 손해배상과 배심원 재판을 요구했으며, 피고 측 한미은행은 객관적인 사실관계에 근거해 법적으로 다투겠다는 입장입니다. 이 사건은 기업 간의 영업비밀 분쟁으로, 현재 소송이 진행 중인 단계입니다.</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
-          <t>이 기사는 중소기업 기술탈취라는 광범위한 문제와 그로 인한 피해를 다루고 있습니다. 기술탈취는 상대방 책임이 명확하고(적합 조건 1), 피해 기업의 폐업까지 이르는 큰 피해 규모(적합 조건 4)를 발생시키며, 다수의 중소기업이 피해를 입는 집단적 피해(적합 조건 3)의 성격을 가집니다. 다만, 특정 사건이 아닌 법 개정 논의에 대한 기사이므로 구체적인 피고나 증거는 명시되지 않았습니다.</t>
+          <t>상대방이 '한인 대형 은행'으로 자력이 충분하며(적합 조건 2), 영업비밀 침해로 인한 피해 규모가 클 가능성이 높고(적합 조건 4), 증거 확보가 가능할 것으로 예상됩니다(적합 조건 5). 다만, 집단적 피해가 아니며, 기사만으로는 상대방 책임의 명확성을 판단하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I74" t="inlineStr">
         <is>
-          <t>다수 중소기업</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J74" t="inlineStr">
         <is>
-          <t>이재관 의원, 중소기업 기술탈취 근절 '중소기업기술 보호 지원법'개정...</t>
+          <t>한인 대형 은행 간 영업비밀 분쟁</t>
         </is>
       </c>
       <c r="K74" t="inlineStr">
         <is>
-          <t>chungnamilbo.co.kr</t>
+          <t>koreadaily.com</t>
         </is>
       </c>
       <c r="L74" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M74" t="inlineStr">
         <is>
-          <t>http://www.chungnamilbo.co.kr/news/articleView.html?idxno=876534</t>
+          <t>https://www.koreadaily.com/article/20260311100445267</t>
         </is>
       </c>
       <c r="N74" t="inlineStr">
         <is>
-          <t>2026-03-06 12:43:01.179576+00:00</t>
+          <t>2026-03-12 00:33:14.202604+00:00</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C75" t="inlineStr"/>
       <c r="D75" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>민사상 손해배상 청구 검토 중</t>
+          <t>원저작자 측 법무법인을 통한 표절 주장 제기</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>구독자 100만 명을 앞둔 김선태 씨의 X(트위터) 계정을 사칭하는 사건이 발생했다. 기사는 형사처벌은 어려울 수 있으나, 김선태 씨 측이 사칭범을 상대로 불법행위에 기한 민사상 손해배상 청구를 검토할 수 있다고 언급한다. 이는 유명인의 명예 및 경제적 손실과 관련된 사안이다.</t>
+          <t>1200만 관객을 동원한 인기 드라마/영화 '왕사남'이 표절 논란에 휩싸였습니다. 원저작자 A 작가 측 법무법인이 저작권 침해를 주장하며 법적 대응을 예고하고 있습니다. 아이디어와 표현의 경계, 클리셰 사용 등 표절 판단의 복잡성이 쟁점이 될 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
-          <t>상대방(사칭범)의 책임이 명확하고(적합 조건 1), X 계정 사칭이라는 특성상 증거 확보가 용이하다(적합 조건 5). 그러나 피해 규모가 구체적으로 명시되지 않았고, 상대방의 자력 여부가 불분명하며 집단적 피해가 아니다.</t>
+          <t>1200만 관객을 동원한 작품으로 상대방(제작사)의 자력이 충분하고, 표절이 인정될 경우 피해 규모가 클 것으로 예상됩니다. 또한 법무법인이 원저작자를 대리하여 주장을 펼치고 있어 증거 확보 가능성이 높습니다. 다만, 표절 여부 판단이 복잡하고 책임이 명확하게 드러나기까지 시간이 걸릴 수 있어 'Medium'으로 판단했습니다.</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I75" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1명 (원저작자)</t>
         </is>
       </c>
       <c r="J75" t="inlineStr">
         <is>
-          <t>구독자 100만 앞둔 김선태 노렸다… X 계정 사칭범, 법대로 하면 처벌 못...</t>
+          <t>‘왕사남’도 피하지 못한 표절 도마 … 진실의 칼날은 누구에게 향하는...</t>
         </is>
       </c>
       <c r="K75" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>newsen.com</t>
         </is>
       </c>
       <c r="L75" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M75" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/ZZWYLMI5F8L2</t>
+          <t>https://www.newsen.com/news_view.php?uid=202603111646542610</t>
         </is>
       </c>
       <c r="N75" t="inlineStr">
         <is>
-          <t>2026-03-06 01:43:04.206162+00:00</t>
+          <t>2026-03-11 13:12:25.053209+00:00</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>더기버스</t>
+          <t>에스엘티</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>항소심 패소, 대법원 상고 여부 검토 중</t>
+          <t>1심 판결 선고</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>피프티피프티 소속사 어트랙트가 '큐피드' 저작권 확인 소송 항소심에서 더기버스를 상대로 패소했다. 어트랙트는 더기버스가 용역 계약 의무를 위반하고 저작권을 몰래 취득했다고 주장하며 대법원 상고 등 향후 대응 방안을 검토할 예정이다. 한편 어트랙트는 더기버스를 상대로 한 손해배상 소송에서는 일부 승소한 바 있다.</t>
+          <t>반도체 장비기업 세메스의 핵심 세정기술을 빼돌려 장비를 제작하고 이를 중국에 수출한 에스엘티와 전직 직원들에게 법원이 30억 원의 손해배상 책임을 물었습니다. 서울중앙지방법원 민사합의62부는 세메스의 기술 유출 피해 주장을 인정하며 배상 판결을 내렸습니다.</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
-          <t>핵심 자산인 '큐피드' 저작권의 가치가 매우 높아 피해 규모가 클 것으로 예상되며(적합 조건 4), 용역 계약서 등 관련 증거가 존재함(적합 조건 5). 그러나 소속사 어트랙트가 1심과 항소심에서 연이어 패소하여 상대방 책임 입증에 어려움이 예상됨. 대법원 상고 여부 및 승소 가능성을 면밀히 검토해야 함.</t>
+          <t>법원 판결로 상대방의 책임이 명확하며(적합 조건 1), 피해 규모가 30억 원으로 크고(적합 조건 4), 이미 법적 증거가 확보되어 판결이 선고되었습니다(적합 조건 5). 다만, 집단적 피해가 아니며, 상대방의 자력에 대한 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>30억 원</t>
         </is>
       </c>
       <c r="I76" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>1개 기업 (세메스)</t>
         </is>
       </c>
       <c r="J76" t="inlineStr">
         <is>
-          <t>피프티피프티 소속사, '큐피드' 저작권 소송 항소심 패소</t>
+          <t>반도체 세정기술 빼돌린 에스엘티 “30억 배상”</t>
         </is>
       </c>
       <c r="K76" t="inlineStr">
         <is>
-          <t>enews.imbc.com</t>
+          <t>naeil.com</t>
         </is>
       </c>
       <c r="L76" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M76" t="inlineStr">
         <is>
-          <t>http://enews.imbc.com/News/RetrieveNewsInfo/496848</t>
+          <t>https://www.naeil.com/news/read/580813?ref=naver</t>
         </is>
       </c>
       <c r="N76" t="inlineStr">
         <is>
-          <t>2026-03-06 01:39:57.570282+00:00</t>
+          <t>2026-03-11 12:51:05.752322+00:00</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>더기버스</t>
+          <t>라인게임즈</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>저작권 확인 소송 항소심 패소, 대법원 상고 여부 검토 중</t>
+          <t>PD 사과문 발표, 저작권 침해 논란</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
-          <t>걸그룹 피프티 피프티의 히트곡 '큐피드' 저작재산권의 귀속을 두고 소속사 어트랙트와 외주 프로듀서 더기버스 간의 소송에서 어트랙트가 항소심에서도 패소했습니다. 어트랙트는 더기버스가 용역 계약상 의무를 다하지 않고 저작권을 몰래 구매했다고 주장하며, 향후 대응 방안을 모색할 예정입니다. 이와 별개로 어트랙트는 더기버스 측에 탬퍼링 의혹 관련 손해배상 소송에서 일부 승소한 바 있습니다.</t>
+          <t>라인게임즈의 신작 '창세기전 키우기'가 출시 첫날 리소스 도용 논란에 휩싸였다. 라인게임즈는 불찰을 인정하며 사과문을 발표했다. 과거 뉴노멀소프트의 유사 전적도 조명되며 저작권 침해 소송 가능성이 제기되고 있다.</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
-          <t>적합 조건 중 '피해 규모가 큼'에 해당합니다. 글로벌 히트곡 '큐피드'의 저작재산권 가치는 매우 높습니다. 그러나 어트랙트가 저작권 확인 소송에서 1심과 항소심 모두 패소하여 현재로서는 법적 승소 가능성이 낮아 보입니다. 다만, 어트랙트가 용역 업체의 의무 위반 및 거짓 보고를 주장하고 있어, 대법원 상고 또는 다른 법적 접근 방식에 따라 새로운 기회가 있을 수 있습니다.</t>
+          <t>라인게임즈가 리소스 도용에 대해 불찰을 인정하여 상대방 책임이 명확하고(적합 조건 1), 게임 개발사로서 자력이 충분할 것으로 예상됩니다(적합 조건 2). 다만, 피해 규모나 피해자 수가 명확히 특정되지 않아 집단소송 가능성이 낮고, 현재 공적 절차 진행 여부가 불분명합니다.</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
-          <t>미상 (글로벌 히트곡 '큐피드' 저작재산권의 가치는 매우 높음)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I77" t="inlineStr">
         <is>
-          <t>1 (어트랙트)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J77" t="inlineStr">
         <is>
-          <t>어트랙트, 피프티 '큐피드' 저작권 소송 항소심도 패소… 납득 어려워</t>
+          <t>'창세기전 키우기' 출시 첫날 리소스 도용 논란…라인게임즈  불찰 인정...</t>
         </is>
       </c>
       <c r="K77" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>it.chosun.com</t>
         </is>
       </c>
       <c r="L77" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M77" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260305_0003536601</t>
+          <t>https://it.chosun.com/news/articleView.html?idxno=2023092158362</t>
         </is>
       </c>
       <c r="N77" t="inlineStr">
         <is>
-          <t>2026-03-06 01:38:23.294542+00:00</t>
+          <t>2026-03-10 13:08:33.585026+00:00</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C78" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C78" t="inlineStr"/>
       <c r="D78" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>특허심판원 상표등록 무효 판결 및 5건의 소송 모두 육군협회 승소. 소송비용 추심 예정.</t>
+          <t>형사 고소 및 민사 소송(가처분 포함) 예정</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>㈜디펜스엑스포가 육군협회와 공동으로 사용하던 'DX KOREA' 명칭을 일방적으로 상표 등록한 것에 대해 특허심판원이 무효 판결을 내렸습니다. 2년여간 진행된 5건의 소송에서도 모두 육군협회가 승소했으나, ㈜디펜스엑스포는 패소에 따른 소송비용 2300여만 원 지급을 무시하고 있어 육군협회는 계좌동결 및 추심 등 법률적 조치를 취할 예정입니다.</t>
+          <t>A사는 경고장을 무시하고 반복적으로 침해 행위를 저지른 '카피캣'에 대해 형사 고소와 민사 소송(가처분 포함)을 동시에 진행할 예정입니다. 기사는 법적 다툼에서 승리하기 위한 철저한 증거 준비의 중요성을 강조하고 있습니다.</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
-          <t>㈜디펜스엑스포의 상표권 무단 등록에 대해 특허심판원이 무효 판결을 내리고 5건의 소송에서 모두 육군협회가 승소하여 상대방 책임이 명확하며(적합 조건 1), 특허심판원 판결 및 국방부 내부 문건 등 객관적 증거가 확보되었습니다(적합 조건 5). 또한 특허심판원이라는 공적 절차가 진행되었습니다(적합 조건 6). 그러나 피해 규모가 소송비용 2300여만 원으로 소송금융 투자 대상으로서는 크지 않고, 집단적 피해가 아닙니다.</t>
+          <t>상대방의 '카피캣' 행위와 경고장 무시, 반복되는 침해 및 고의성이 언급되어 책임이 명확해 보입니다 (적합 조건 1). A사가 소송을 결정한 것으로 보아 증거가 있거나 확보 가능성이 높으며 (적합 조건 5), 형사 고소 및 민사 소송(가처분 포함)이 동시에 진행될 예정이므로 공적 절차가 시작될 것입니다 (적합 조건 6). 다만, 피해 규모나 상대방의 자력에 대한 정보가 부족하여 High 등급으로 판단하기는 어렵습니다.</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
-          <t>2300여만 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I78" t="inlineStr">
         <is>
-          <t>1 (육군협회)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J78" t="inlineStr">
         <is>
-          <t>‘DX KOREA’ 상표등록 무효판결…육군협회, 디펜스엑스포 제기한 5개 소...</t>
+          <t>경고장 무시한 '카피캣', 변호인단 '가처분·형사고소' 동시 압박</t>
         </is>
       </c>
       <c r="K78" t="inlineStr">
         <is>
-          <t>munhwa.com</t>
+          <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L78" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M78" t="inlineStr">
         <is>
-          <t>https://www.munhwa.com/article/11572442?ref=naver</t>
+          <t>https://lawtalknews.co.kr/article/9MDSG97B59V5</t>
         </is>
       </c>
       <c r="N78" t="inlineStr">
         <is>
-          <t>2026-03-06 01:29:03.580531+00:00</t>
+          <t>2026-03-10 13:08:17.608859+00:00</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>다수의 제네릭 제약사</t>
+          <t>엔유씨측</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>제네릭사의 제품 허가 진행 중, 추가 특허 소송 예상</t>
+          <t>유럽 특허 침해 소송 항소심 서면 공방 종료, 4월 최종 승부 예정</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t>치매약 '디엠듀오' 출시 1년 만에 제네릭 제약사들이 특허 침해 논란 속 '벌떼 공세'를 펼치고 있다. 일부 제네릭사들이 특허 소송에서 승소했으나 아직 제품 허가를 받지 못했으며, 추가적인 특허 소송이 예상되어 오리지널 제약사와 제네릭사 간의 법적 분쟁이 지속될 전망이다.</t>
+          <t>휴롬이 엔유씨를 상대로 유럽에서 제기한 착즙기 특허 침해 소송의 항소심 서면 공방이 종료되었으며, 4월 최종 판결이 예정되어 있습니다. 휴롬의 추가 서면 공방 허용 신청은 기각되었습니다.</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
-          <t>적합 조건으로 상대방(다수의 제네릭 제약사)에게 자력이 충분하며, 치매약 시장 규모를 고려할 때 피해 규모가 매우 클 것으로 예상됩니다. 또한 특허 침해 여부에 대한 증거 확보가 가능합니다. 다만, 기사 내용상 일부 제네릭사들이 특허 소송에서 승소한 이력이 있어, 원고(오리지널 제약사)의 승소 가능성이 불확실할 수 있습니다. 하지만 '추가 소송 여지'가 있어 분쟁은 계속될 전망입니다.</t>
+          <t>특허 침해 소송으로 잠재적 피해 규모가 클 수 있다는 점(피해 규모가 큼)은 긍정적이나, 기사만으로는 상대방의 자력이나 책임의 명확성을 판단하기 어렵습니다. 현재 항소심이 진행 중인 사건으로 소송금융 투자 대상이 될 수 있습니다.</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
-          <t>수억 원 이상 추정</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I79" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J79" t="inlineStr">
         <is>
-          <t>치매약 '디엠듀오' 출시 1년만에 … '특허 월담' 제네릭, 벌떼 공세</t>
+          <t>[Biz Law] 휴롬, 유럽 '착즙기 특허' 항소심 서면 종료⋯4월 최종 승부</t>
         </is>
       </c>
       <c r="K79" t="inlineStr">
         <is>
-          <t>medisobizanews.com</t>
+          <t>seoulwire.com</t>
         </is>
       </c>
       <c r="L79" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M79" t="inlineStr">
         <is>
-          <t>http://www.medisobizanews.com/news/articleView.html?idxno=135420</t>
+          <t>http://www.seoulwire.com/news/articleView.html?idxno=710009</t>
         </is>
       </c>
       <c r="N79" t="inlineStr">
         <is>
-          <t>2026-03-06 00:38:30.221009+00:00</t>
+          <t>2026-03-07 12:36:07.647261+00:00</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C80" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C80" t="inlineStr"/>
+      <c r="D80" t="inlineStr"/>
       <c r="E80" t="inlineStr">
         <is>
-          <t>공정위 동의의결로 행정 절차 종결, 민사소송 가능성 있음</t>
+          <t>중소기업기술 보호 지원법 개정 추진</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>공정거래위원회가 효성 및 효성중공업의 기술유용 사건을 동의의결로 종결했습니다. 이는 위법 여부를 확정하지 않고 사업자가 제시한 시정방안을 이행하는 조건으로 사건을 마무리하는 절차입니다. 비록 공정위의 행정 절차는 종결되었으나, 기술유용 피해자는 민사상 손해배상 청구를 진행할 수 있습니다.</t>
+          <t>이재관 의원이 중소기업 기술탈취 근절을 위한 '중소기업기술 보호 지원법' 개정을 추진합니다. 현재 중소기업들은 기술탈취 피해 발생 시 소송 장기화와 낮은 손해배상 수준으로 인해 사업 지속에 어려움을 겪거나 폐업에 이르는 심각한 상황에 처해 있습니다. 이번 개정안은 이러한 제도적 문제를 해소하고 기술침해 행위에 대한 보호를 강화하는 것을 목표로 합니다.</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
-          <t>상대방(효성, 효성중공업)은 대기업으로 자력이 충분하며, 공정위의 기술유용 조사가 진행되어 증거 확보 가능성이 높습니다. 공정위 사건은 동의의결로 종결되었으나, 이는 위법 여부 판정 없이 시정방안을 제시한 것으로, 피해자가 민사소송을 제기할 여지는 남아있습니다. 다만, 피해 규모 및 피해자 수가 명확하지 않습니다. (적합 조건: 상대방 자력 충분, 증거 확보 가능성 높음)</t>
+          <t>이 기사는 중소기업 기술탈취라는 광범위한 문제와 그로 인한 피해를 다루고 있습니다. 기술탈취는 상대방 책임이 명확하고(적합 조건 1), 피해 기업의 폐업까지 이르는 큰 피해 규모(적합 조건 4)를 발생시키며, 다수의 중소기업이 피해를 입는 집단적 피해(적합 조건 3)의 성격을 가집니다. 다만, 특정 사건이 아닌 법 개정 논의에 대한 기사이므로 구체적인 피고나 증거는 명시되지 않았습니다.</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I80" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수 중소기업</t>
         </is>
       </c>
       <c r="J80" t="inlineStr">
         <is>
-          <t>공정위, 효성·효성중공업 ‘기술유용’ 위법여부 판정없이 사건 종결…...</t>
+          <t>이재관 의원, 중소기업 기술탈취 근절 '중소기업기술 보호 지원법'개정...</t>
         </is>
       </c>
       <c r="K80" t="inlineStr">
         <is>
-          <t>metroseoul.co.kr</t>
+          <t>chungnamilbo.co.kr</t>
         </is>
       </c>
       <c r="L80" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M80" t="inlineStr">
         <is>
-          <t>http://www.metroseoul.co.kr/article/20260304500422</t>
+          <t>http://www.chungnamilbo.co.kr/news/articleView.html?idxno=876534</t>
         </is>
       </c>
       <c r="N80" t="inlineStr">
         <is>
-          <t>2026-03-05 00:57:11.821459+00:00</t>
+          <t>2026-03-06 12:43:01.179576+00:00</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C81" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C81" t="inlineStr"/>
       <c r="D81" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>1차 변론 진행 중</t>
+          <t>민사상 손해배상 청구 검토 중</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>쿠쿠가 코웨이, 앳홈 등과 디자인 유사성 논란으로 지식재산권 소송을 진행 중이며, 현재 1차 변론이 진행된 상태입니다. 법원의 최종 판단은 아직 내려지지 않았습니다.</t>
+          <t>구독자 100만 명을 앞둔 김선태 씨의 X(트위터) 계정을 사칭하는 사건이 발생했다. 기사는 형사처벌은 어려울 수 있으나, 김선태 씨 측이 사칭범을 상대로 불법행위에 기한 민사상 손해배상 청구를 검토할 수 있다고 언급한다. 이는 유명인의 명예 및 경제적 손실과 관련된 사안이다.</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
-          <t>적합 조건 2(상대방 자력 충분): 쿠쿠는 대기업으로 배상 능력이 충분합니다. 사건이 이미 소송 단계에 진입하여 1차 변론이 진행 중이며, 지식재산권 분쟁은 잠재적 피해 규모가 클 수 있으나, 기사에서 구체적인 책임 명확성이나 피해 규모가 명시되지 않아 추가 정보가 필요합니다.</t>
+          <t>상대방(사칭범)의 책임이 명확하고(적합 조건 1), X 계정 사칭이라는 특성상 증거 확보가 용이하다(적합 조건 5). 그러나 피해 규모가 구체적으로 명시되지 않았고, 상대방의 자력 여부가 불분명하며 집단적 피해가 아니다.</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I81" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J81" t="inlineStr">
         <is>
-          <t>[이슈 포커스] 지식재산권 전쟁 중심에 선 쿠쿠...코웨이·앳홈과 디자인...</t>
+          <t>구독자 100만 앞둔 김선태 노렸다… X 계정 사칭범, 법대로 하면 처벌 못...</t>
         </is>
       </c>
       <c r="K81" t="inlineStr">
         <is>
-          <t>thepublic.kr</t>
+          <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L81" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M81" t="inlineStr">
         <is>
-          <t>https://www.thepublic.kr/news/articleView.html?idxno=295781</t>
+          <t>https://lawtalknews.co.kr/article/ZZWYLMI5F8L2</t>
         </is>
       </c>
       <c r="N81" t="inlineStr">
         <is>
-          <t>2026-03-05 00:46:09.082761+00:00</t>
+          <t>2026-03-06 01:43:04.206162+00:00</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>르노코리아</t>
+          <t>더기버스</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>특허권 침해 주장 제기, 손해배상 및 판매금지 가처분 신청 검토 중</t>
+          <t>항소심 패소, 대법원 상고 여부 검토 중</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>르노코리아가 특정 기술에 대한 특허 침해 논란에 휩싸였습니다. 특허권 측은 해당 기술이 자사 등록 특허 범위에 포함된다고 주장하며, 침해 인정 시 손해배상 청구와 일부 차종에 대한 판매금지 가처분 신청을 검토 중입니다. 이로 인해 르노코리아 일부 차종의 국내 판매 중단 가능성도 제기되고 있습니다.</t>
+          <t>피프티피프티 소속사 어트랙트가 '큐피드' 저작권 확인 소송 항소심에서 더기버스를 상대로 패소했다. 어트랙트는 더기버스가 용역 계약 의무를 위반하고 저작권을 몰래 취득했다고 주장하며 대법원 상고 등 향후 대응 방안을 검토할 예정이다. 한편 어트랙트는 더기버스를 상대로 한 손해배상 소송에서는 일부 승소한 바 있다.</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
-          <t>르노코리아는 대기업으로 자력이 충분하며(상대방 자력 충분), 일부 차종의 판매 중단 가능성이 언급되어 피해 규모가 클 것으로 예상됩니다(피해 규모 큼). 또한 특허 분쟁은 특허 등록 문서 등 객관적인 증거 확보가 용이합니다(증거 확보 가능). 다만, 집단적 피해는 아니며 아직 소송 전 단계입니다.</t>
+          <t>핵심 자산인 '큐피드' 저작권의 가치가 매우 높아 피해 규모가 클 것으로 예상되며(적합 조건 4), 용역 계약서 등 관련 증거가 존재함(적합 조건 5). 그러나 소속사 어트랙트가 1심과 항소심에서 연이어 패소하여 상대방 책임 입증에 어려움이 예상됨. 대법원 상고 여부 및 승소 가능성을 면밀히 검토해야 함.</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I82" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1</t>
         </is>
       </c>
       <c r="J82" t="inlineStr">
         <is>
-          <t>르노코리아, '특허 침해' 논란 확산  일부 차종 국내 판매중단 가능성…...</t>
+          <t>피프티피프티 소속사, '큐피드' 저작권 소송 항소심 패소</t>
         </is>
       </c>
       <c r="K82" t="inlineStr">
         <is>
-          <t>ppss.kr</t>
+          <t>enews.imbc.com</t>
         </is>
       </c>
       <c r="L82" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M82" t="inlineStr">
         <is>
-          <t>https://www.ppss.kr/news/articleView.html?idxno=287180</t>
+          <t>http://enews.imbc.com/News/RetrieveNewsInfo/496848</t>
         </is>
       </c>
       <c r="N82" t="inlineStr">
         <is>
-          <t>2026-03-04 01:28:52.821146+00:00</t>
+          <t>2026-03-06 01:39:57.570282+00:00</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>삼성전자</t>
+          <t>더기버스</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>미국 정부가 소송 관련 공동 이해관계 성명서 제출</t>
+          <t>저작권 확인 소송 항소심 패소, 대법원 상고 여부 검토 중</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t>삼성전자가 미국에서 대규모 특허 소송을 진행 중인 가운데, 미국 정부가 특허권자의 권리 행사를 지지하는 성명서를 제출했다. 이는 특허 비실시 기업(NPE)이라도 판매 금지 등 권리 행사를 막지 말아야 한다는 내용으로, 특허권자에게 유리한 환경을 조성할 수 있다.</t>
+          <t>걸그룹 피프티 피프티의 히트곡 '큐피드' 저작재산권의 귀속을 두고 소속사 어트랙트와 외주 프로듀서 더기버스 간의 소송에서 어트랙트가 항소심에서도 패소했습니다. 어트랙트는 더기버스가 용역 계약상 의무를 다하지 않고 저작권을 몰래 구매했다고 주장하며, 향후 대응 방안을 모색할 예정입니다. 이와 별개로 어트랙트는 더기버스 측에 탬퍼링 의혹 관련 손해배상 소송에서 일부 승소한 바 있습니다.</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
-          <t>대기업인 삼성전자가 피고로 자력이 충분하며(적합 조건 2), '대규모 특허 소송'으로 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 또한 미국 정부가 특허권자의 권리 행사를 지지하는 성명서를 제출하여 소송 진행에 긍정적인 영향을 미칠 수 있습니다(적합 조건 6). 다만, 집단적 피해 사례는 아니며, 구체적인 침해 내용이나 증거의 명확성은 기사에서 파악하기 어렵습니다.</t>
+          <t>적합 조건 중 '피해 규모가 큼'에 해당합니다. 글로벌 히트곡 '큐피드'의 저작재산권 가치는 매우 높습니다. 그러나 어트랙트가 저작권 확인 소송에서 1심과 항소심 모두 패소하여 현재로서는 법적 승소 가능성이 낮아 보입니다. 다만, 어트랙트가 용역 업체의 의무 위반 및 거짓 보고를 주장하고 있어, 대법원 상고 또는 다른 법적 접근 방식에 따라 새로운 기회가 있을 수 있습니다.</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>미상 (글로벌 히트곡 '큐피드' 저작재산권의 가치는 매우 높음)</t>
         </is>
       </c>
       <c r="I83" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1 (어트랙트)</t>
         </is>
       </c>
       <c r="J83" t="inlineStr">
         <is>
-          <t>美 정부, 삼성 특허 소송에 '이례적' 성명... NPE라도 판매금지 막지 말...</t>
+          <t>어트랙트, 피프티 '큐피드' 저작권 소송 항소심도 패소… 납득 어려워</t>
         </is>
       </c>
       <c r="K83" t="inlineStr">
         <is>
-          <t>kpinews.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L83" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M83" t="inlineStr">
         <is>
-          <t>https://www.kpinews.kr/newsView/1065566601081528</t>
+          <t>https://www.newsis.com/view/NISX20260305_0003536601</t>
         </is>
       </c>
       <c r="N83" t="inlineStr">
         <is>
-          <t>2026-03-04 00:47:21.436406+00:00</t>
+          <t>2026-03-06 01:38:23.294542+00:00</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>블루 엘리펀트</t>
+          <t>㈜디펜스엑스포</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>민·형사상 법적 대응 착수, 형사 수사 진행 중</t>
+          <t>특허심판원 상표등록 무효 판결 및 5건의 소송 모두 육군협회 승소. 소송비용 추심 예정.</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t>블루 엘리펀트가 젠틀몬스터(아이아이컴바인드)의 디자인을 표절했다는 의혹으로 민·형사상 법적 분쟁에 휘말렸습니다. 블루 엘리펀트는 논란 제품 판매를 중단하고 대표이사가 사임하는 등 조직 쇄신에 나섰으며, 책임이 인정될 경우 손해배상 협의에 성실히 임하겠다고 밝혔습니다. 이 사건은 부정경쟁방지법상 상품 형태 모방 여부를 다투는 사안입니다.</t>
+          <t>㈜디펜스엑스포가 육군협회와 공동으로 사용하던 'DX KOREA' 명칭을 일방적으로 상표 등록한 것에 대해 특허심판원이 무효 판결을 내렸습니다. 2년여간 진행된 5건의 소송에서도 모두 육군협회가 승소했으나, ㈜디펜스엑스포는 패소에 따른 소송비용 2300여만 원 지급을 무시하고 있어 육군협회는 계좌동결 및 추심 등 법률적 조치를 취할 예정입니다.</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
-          <t>블루 엘리펀트가 논란 제품 판매 중단 및 대표 사임 등 어느 정도 책임을 인정하는 태도를 보이며, 아이아이컴바인드의 고소로 민형사상 법적 절차가 진행 중이므로 상대방 책임이 비교적 명확하고 증거 확보 가능성이 높습니다. 다만, 피해 규모가 명확히 특정되지 않고 집단적 피해가 아니므로 Medium 등급으로 판단됩니다.</t>
+          <t>㈜디펜스엑스포의 상표권 무단 등록에 대해 특허심판원이 무효 판결을 내리고 5건의 소송에서 모두 육군협회가 승소하여 상대방 책임이 명확하며(적합 조건 1), 특허심판원 판결 및 국방부 내부 문건 등 객관적 증거가 확보되었습니다(적합 조건 5). 또한 특허심판원이라는 공적 절차가 진행되었습니다(적합 조건 6). 그러나 피해 규모가 소송비용 2300여만 원으로 소송금융 투자 대상으로서는 크지 않고, 집단적 피해가 아닙니다.</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2300여만 원</t>
         </is>
       </c>
       <c r="I84" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1 (육군협회)</t>
         </is>
       </c>
       <c r="J84" t="inlineStr">
         <is>
-          <t>블루 엘리펀트, 젠틀몬스터 표절 의혹에 논란 제품 판매 중단·대표 사임</t>
+          <t>‘DX KOREA’ 상표등록 무효판결…육군협회, 디펜스엑스포 제기한 5개 소...</t>
         </is>
       </c>
       <c r="K84" t="inlineStr">
         <is>
-          <t>mdtoday.co.kr</t>
+          <t>munhwa.com</t>
         </is>
       </c>
       <c r="L84" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M84" t="inlineStr">
         <is>
-          <t>https://mdtoday.co.kr/news/view/1065592455381024</t>
+          <t>https://www.munhwa.com/article/11572442?ref=naver</t>
         </is>
       </c>
       <c r="N84" t="inlineStr">
         <is>
-          <t>2026-03-04 00:37:01.574160+00:00</t>
+          <t>2026-03-06 01:29:03.580531+00:00</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>한화세미텍</t>
+          <t>다수의 제네릭 제약사</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>한미반도체가 한화세미텍을 상대로 특허 침해 소송 제기, 한화세미텍이 역소송 제기. 첫 변론기일 예정.</t>
+          <t>제네릭사의 제품 허가 진행 중, 추가 특허 소송 예상</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
-          <t>HBM 시장의 핵심 장비인 TC본더 발주를 두고 한화세미텍과 한미반도체 간 경쟁이 격화되고 있습니다. 한미반도체가 한화세미텍을 상대로 TC본더 핵심 기술 특허 침해 소송을 제기했으며, 한화세미텍도 역소송을 제기하여 양사 간 소송전이 진행 중입니다. 첫 변론기일은 올해 4월 9일로 예정되어 있습니다.</t>
+          <t>치매약 '디엠듀오' 출시 1년 만에 제네릭 제약사들이 특허 침해 논란 속 '벌떼 공세'를 펼치고 있다. 일부 제네릭사들이 특허 소송에서 승소했으나 아직 제품 허가를 받지 못했으며, 추가적인 특허 소송이 예상되어 오리지널 제약사와 제네릭사 간의 법적 분쟁이 지속될 전망이다.</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
-          <t>적합 조건 2 (상대방에게 자력이 충분함)에 따라 한화세미텍은 대기업 계열사로 충분한 배상 능력을 갖추고 있습니다. 적합 조건 4 (피해 규모가 큼)에 따라 HBM 핵심 기술 특허 침해 소송으로 잠재적 손해배상액이 클 수 있습니다. 다만, 특허 소송은 기술적 쟁점이 복잡하고 입증이 어려울 수 있으며, 양측의 역소송으로 인해 소송 기간이 길어질 수 있는 점은 리스크 요인입니다.</t>
+          <t>적합 조건으로 상대방(다수의 제네릭 제약사)에게 자력이 충분하며, 치매약 시장 규모를 고려할 때 피해 규모가 매우 클 것으로 예상됩니다. 또한 특허 침해 여부에 대한 증거 확보가 가능합니다. 다만, 기사 내용상 일부 제네릭사들이 특허 소송에서 승소한 이력이 있어, 원고(오리지널 제약사)의 승소 가능성이 불확실할 수 있습니다. 하지만 '추가 소송 여지'가 있어 분쟁은 계속될 전망입니다.</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수억 원 이상 추정</t>
         </is>
       </c>
       <c r="I85" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J85" t="inlineStr">
         <is>
-          <t>HBM4 앞두고 엇갈린 성적표…한화·한미 TC본더 경쟁 격화</t>
+          <t>치매약 '디엠듀오' 출시 1년만에 … '특허 월담' 제네릭, 벌떼 공세</t>
         </is>
       </c>
       <c r="K85" t="inlineStr">
         <is>
-          <t>datanews.co.kr</t>
+          <t>medisobizanews.com</t>
         </is>
       </c>
       <c r="L85" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M85" t="inlineStr">
         <is>
-          <t>http://www.datanews.co.kr/news/article.html?no=143548</t>
+          <t>http://www.medisobizanews.com/news/articleView.html?idxno=135420</t>
         </is>
       </c>
       <c r="N85" t="inlineStr">
         <is>
-          <t>2026-03-03 00:53:30.013440+00:00</t>
+          <t>2026-03-06 00:38:30.221009+00:00</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>베링거인겔하임</t>
+          <t>효성, 효성중공업</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>특허 무효심판 진행 중, 첫 심판에서 베링거 승소</t>
+          <t>공정위 동의의결로 행정 절차 종결, 민사소송 가능성 있음</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>제약사 베링거인겔하임의 '에스글리토' 특허에 대한 무효심판이 진행 중이며, 첫 심판에서는 베링거가 승소했습니다. 이 특허 분쟁은 특허법원이나 대법원까지 이어질 가능성이 있으며, 특허 만료 기한 및 침해 소송 문제와 연관되어 있어 그 중요성이 큽니다.</t>
+          <t>공정거래위원회가 효성 및 효성중공업의 기술유용 사건을 동의의결로 종결했습니다. 이는 위법 여부를 확정하지 않고 사업자가 제시한 시정방안을 이행하는 조건으로 사건을 마무리하는 절차입니다. 비록 공정위의 행정 절차는 종결되었으나, 기술유용 피해자는 민사상 손해배상 청구를 진행할 수 있습니다.</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
-          <t>대기업 피고(베링거인겔하임)가 관련되어 있고, 제약 특허 분쟁으로 피해 규모가 클 가능성이 높습니다. 특허 무효심판이 진행 중으로 공적 절차가 진행되고 있으며, 증거 확보도 용이할 것으로 보입니다. 다만, 첫 심판에서 베링거가 승소하여 소송금융 투자 대상이 될 수 있는 당사자(도전자)에게는 초기 단계에서 불리한 상황입니다.</t>
+          <t>상대방(효성, 효성중공업)은 대기업으로 자력이 충분하며, 공정위의 기술유용 조사가 진행되어 증거 확보 가능성이 높습니다. 공정위 사건은 동의의결로 종결되었으나, 이는 위법 여부 판정 없이 시정방안을 제시한 것으로, 피해자가 민사소송을 제기할 여지는 남아있습니다. 다만, 피해 규모 및 피해자 수가 명확하지 않습니다. (적합 조건: 상대방 자력 충분, 증거 확보 가능성 높음)</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I86" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J86" t="inlineStr">
         <is>
-          <t>'에스글리토' 특허 무효심판, 첫 승부서 베링거 웃었다</t>
+          <t>공정위, 효성·효성중공업 ‘기술유용’ 위법여부 판정없이 사건 종결…...</t>
         </is>
       </c>
       <c r="K86" t="inlineStr">
         <is>
-          <t>hitnews.co.kr</t>
+          <t>metroseoul.co.kr</t>
         </is>
       </c>
       <c r="L86" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M86" t="inlineStr">
         <is>
-          <t>https://www.hitnews.co.kr/news/articleView.html?idxno=74245</t>
+          <t>http://www.metroseoul.co.kr/article/20260304500422</t>
         </is>
       </c>
       <c r="N86" t="inlineStr">
         <is>
-          <t>2026-03-03 00:43:23.898527+00:00</t>
+          <t>2026-03-05 00:57:11.821459+00:00</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>루이비통</t>
+          <t>쿠쿠</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>대법원 최초 법리 확립, 특허법원 파기환송</t>
+          <t>1차 변론 진행 중</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
-          <t>대법원이 개인적 사용 목적의 명품 리폼은 상표권 침해가 아니라는 첫 법리를 제시했다. 루이비통이 리폼업자를 상대로 낸 소송에서 하급심은 루이비통 승소 판결했으나, 대법원은 리폼업자의 손을 들어주며 원심을 파기환송했다. 이번 판결은 리폼업계와 소비자들에게 큰 영향을 미칠 것으로 예상된다.</t>
+          <t>쿠쿠가 코웨이, 앳홈 등과 디자인 유사성 논란으로 지식재산권 소송을 진행 중이며, 현재 1차 변론이 진행된 상태입니다. 법원의 최종 판단은 아직 내려지지 않았습니다.</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
-          <t>대법원 판결로 개인적 사용 목적의 명품 리폼은 상표권 침해가 아니라는 법리가 최초로 확립되어, 관련 업계(리폼업자) 및 소비자들에게 미치는 영향이 크다. 이는 향후 유사 분쟁 발생 시 리폼업자들의 방어에 유리한 강력한 근거가 되며, 소송 상대방(명품 브랜드)은 자력이 충분하다. 다만, 해당 사건 자체는 이미 대법원 판결로 종결된 사건이라는 부적합 조건에 해당한다. (적합 조건 2, 3, 5 해당, 부적합 조건 1 해당)</t>
+          <t>적합 조건 2(상대방 자력 충분): 쿠쿠는 대기업으로 배상 능력이 충분합니다. 사건이 이미 소송 단계에 진입하여 1차 변론이 진행 중이며, 지식재산권 분쟁은 잠재적 피해 규모가 클 수 있으나, 기사에서 구체적인 책임 명확성이나 피해 규모가 명시되지 않아 추가 정보가 필요합니다.</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I87" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J87" t="inlineStr">
         <is>
-          <t>[예규·판례] 대법  개인적 사용 목적의 명품 리폼은 상표권 침해 아냐...</t>
+          <t>[이슈 포커스] 지식재산권 전쟁 중심에 선 쿠쿠...코웨이·앳홈과 디자인...</t>
         </is>
       </c>
       <c r="K87" t="inlineStr">
         <is>
-          <t>tfmedia.co.kr</t>
+          <t>thepublic.kr</t>
         </is>
       </c>
       <c r="L87" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M87" t="inlineStr">
         <is>
-          <t>https://www.tfmedia.co.kr/news/article.html?no=201968</t>
+          <t>https://www.thepublic.kr/news/articleView.html?idxno=295781</t>
         </is>
       </c>
       <c r="N87" t="inlineStr">
         <is>
-          <t>2026-03-02 00:40:39.911044+00:00</t>
+          <t>2026-03-05 00:46:09.082761+00:00</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C88" t="inlineStr"/>
+      <c r="C88" t="inlineStr">
+        <is>
+          <t>르노코리아</t>
+        </is>
+      </c>
       <c r="D88" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>내용증명 발송을 통한 법적 대응 검토 중</t>
+          <t>특허권 침해 주장 제기, 손해배상 및 판매금지 가처분 신청 검토 중</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>경쟁사의 카피캣 행위로 인해 저작권법 및 부정경쟁방지법 위반 문제가 발생했습니다. 지루한 대치 끝에 변호사의 내용증명 발송을 통해 법적 대응을 시작했으며, 이는 감정싸움이나 장기 소송이 아닌 실질적인 해결책으로 제시되었습니다.</t>
+          <t>르노코리아가 특정 기술에 대한 특허 침해 논란에 휩싸였습니다. 특허권 측은 해당 기술이 자사 등록 특허 범위에 포함된다고 주장하며, 침해 인정 시 손해배상 청구와 일부 차종에 대한 판매금지 가처분 신청을 검토 중입니다. 이로 인해 르노코리아 일부 차종의 국내 판매 중단 가능성도 제기되고 있습니다.</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
-          <t>상대방의 저작권법 및 부정경쟁방지법 위반 행위가 명확히 언급되어 책임 소재가 분명하며(적합 조건 1), 내용증명 발송을 통해 법적 대응이 시작되었음을 시사합니다(적합 조건 5). 다만, 피해 규모와 상대방의 자력에 대한 정보가 부족하고, 집단적 피해가 아닌 개별 기업 간 분쟁으로 보여 적합 조건 충족 개수가 제한적입니다.</t>
+          <t>르노코리아는 대기업으로 자력이 충분하며(상대방 자력 충분), 일부 차종의 판매 중단 가능성이 언급되어 피해 규모가 클 것으로 예상됩니다(피해 규모 큼). 또한 특허 분쟁은 특허 등록 문서 등 객관적인 증거 확보가 용이합니다(증거 확보 가능). 다만, 집단적 피해는 아니며 아직 소송 전 단계입니다.</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I88" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J88" t="inlineStr">
         <is>
-          <t>고치겠다  말뿐인 카피캣 경쟁사…대응 방법은</t>
+          <t>르노코리아, '특허 침해' 논란 확산  일부 차종 국내 판매중단 가능성…...</t>
         </is>
       </c>
       <c r="K88" t="inlineStr">
         <is>
-          <t>junggi.co.kr</t>
+          <t>ppss.kr</t>
         </is>
       </c>
       <c r="L88" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M88" t="inlineStr">
         <is>
-          <t>https://www.junggi.co.kr/news/articleView.html?idxno=35584</t>
+          <t>https://www.ppss.kr/news/articleView.html?idxno=287180</t>
         </is>
       </c>
       <c r="N88" t="inlineStr">
         <is>
-          <t>2026-03-02 00:30:49.251903+00:00</t>
+          <t>2026-03-04 01:28:52.821146+00:00</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>이즈미디어 주식회사 전·현직 직원 7명</t>
+          <t>삼성전자</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>대법원 파기환송 (서울고등법원 재심리 예정)</t>
+          <t>미국 정부가 소송 관련 공동 이해관계 성명서 제출</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t>이즈미디어 주식회사의 영업비밀(소스코드, 회로도 등)을 전·현직 직원 7명이 카카오톡, 이메일 등으로 주고받아 국외 누설 및 사용한 사건. 1, 2심은 공모자 간 전달 행위를 누설·취득으로 보지 않아 무죄로 판단했으나, 대법원은 이를 파기환송하며 영업비밀 누설·취득에 대한 법리를 명확히 했다. 사건은 서울고등법원으로 돌아가 재심리될 예정이다.</t>
+          <t>삼성전자가 미국에서 대규모 특허 소송을 진행 중인 가운데, 미국 정부가 특허권자의 권리 행사를 지지하는 성명서를 제출했다. 이는 특허 비실시 기업(NPE)이라도 판매 금지 등 권리 행사를 막지 말아야 한다는 내용으로, 특허권자에게 유리한 환경을 조성할 수 있다.</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
-          <t>대법원이 영업비밀 누설 및 취득에 대한 법리를 명확히 하여 피고인들의 책임이 비교적 명확해졌고(적합 조건 1), 카카오톡, 이메일, USB 등 구체적인 증거가 확보되어 있음(적합 조건 5). 다만, 피고인들이 개인이므로 자력 여부가 불분명하고, 피해 규모가 명확히 제시되지 않아 투자 매력도가 제한적이다.</t>
+          <t>대기업인 삼성전자가 피고로 자력이 충분하며(적합 조건 2), '대규모 특허 소송'으로 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 또한 미국 정부가 특허권자의 권리 행사를 지지하는 성명서를 제출하여 소송 진행에 긍정적인 영향을 미칠 수 있습니다(적합 조건 6). 다만, 집단적 피해 사례는 아니며, 구체적인 침해 내용이나 증거의 명확성은 기사에서 파악하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I89" t="inlineStr">
         <is>
-          <t>1개 기업 (이즈미디어 주식회사)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J89" t="inlineStr">
         <is>
-          <t>대법원, 피고인들 사이의 전달 행위를 누설이나 취득으로 볼 수 없다며...</t>
+          <t>美 정부, 삼성 특허 소송에 '이례적' 성명... NPE라도 판매금지 막지 말...</t>
         </is>
       </c>
       <c r="K89" t="inlineStr">
         <is>
-          <t>lawissue.co.kr</t>
+          <t>kpinews.kr</t>
         </is>
       </c>
       <c r="L89" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M89" t="inlineStr">
         <is>
-          <t>http://www.lawissue.co.kr/view.php?ud=2026022819381298799a8c8bf58f_12</t>
+          <t>https://www.kpinews.kr/newsView/1065566601081528</t>
         </is>
       </c>
       <c r="N89" t="inlineStr">
         <is>
-          <t>2026-03-01 12:38:07.073636+00:00</t>
+          <t>2026-03-04 00:47:21.436406+00:00</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C90" t="inlineStr"/>
+      <c r="C90" t="inlineStr">
+        <is>
+          <t>블루 엘리펀트</t>
+        </is>
+      </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>서울고등법원 항소심 선고 예정</t>
+          <t>민·형사상 법적 대응 착수, 형사 수사 진행 중</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
-          <t>어트랙트와 더기버스 간의 저작권 소송 항소심 선고가 서울고등법원에서 예정되어 있습니다. 이 사건은 두 기업 간의 지식재산권 분쟁으로, 이미 소송이 상당 부분 진행된 상태입니다.</t>
+          <t>블루 엘리펀트가 젠틀몬스터(아이아이컴바인드)의 디자인을 표절했다는 의혹으로 민·형사상 법적 분쟁에 휘말렸습니다. 블루 엘리펀트는 논란 제품 판매를 중단하고 대표이사가 사임하는 등 조직 쇄신에 나섰으며, 책임이 인정될 경우 손해배상 협의에 성실히 임하겠다고 밝혔습니다. 이 사건은 부정경쟁방지법상 상품 형태 모방 여부를 다투는 사안입니다.</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
-          <t>특정 기업 간의 저작권 분쟁으로, 소송 상대방이 명확하고 사건 분야가 특정됩니다. 항소심 선고 단계로 소송이 상당히 진행된 상태이며, 이는 증거가 확보되었고 책임 주장이 명확하다는 것을 의미합니다. 다만, 피해 규모나 상대방의 자력에 대한 정보가 부족하며, 집단적 피해 사례는 아닙니다. (적합 조건: 상대방 책임 명확, 증거 확보 가능, 소송 진행 중)</t>
+          <t>블루 엘리펀트가 논란 제품 판매 중단 및 대표 사임 등 어느 정도 책임을 인정하는 태도를 보이며, 아이아이컴바인드의 고소로 민형사상 법적 절차가 진행 중이므로 상대방 책임이 비교적 명확하고 증거 확보 가능성이 높습니다. 다만, 피해 규모가 명확히 특정되지 않고 집단적 피해가 아니므로 Medium 등급으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I90" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J90" t="inlineStr">
         <is>
-          <t>(이번주 법조 일정) 3월 2~7일</t>
+          <t>블루 엘리펀트, 젠틀몬스터 표절 의혹에 논란 제품 판매 중단·대표 사임</t>
         </is>
       </c>
       <c r="K90" t="inlineStr">
         <is>
-          <t>lawtimes.co.kr</t>
+          <t>mdtoday.co.kr</t>
         </is>
       </c>
       <c r="L90" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M90" t="inlineStr">
         <is>
-          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=217036</t>
+          <t>https://mdtoday.co.kr/news/view/1065592455381024</t>
         </is>
       </c>
       <c r="N90" t="inlineStr">
         <is>
-          <t>2026-03-01 00:32:14.904727+00:00</t>
+          <t>2026-03-04 00:37:01.574160+00:00</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>삼성전자</t>
+          <t>한화세미텍</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>미국 법원에 특허침해 소송 제기</t>
+          <t>한미반도체가 한화세미텍을 상대로 특허 침해 소송 제기, 한화세미텍이 역소송 제기. 첫 변론기일 예정.</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
-          <t>미국 기업 미스드콜이 삼성전자를 상대로 미국 특허침해 소송을 제기했습니다. 미스드콜은 삼성전자가 자사의 특허(미국 특허번호 9,531,872)를 침해했다고 주장하며, 합리적 로열티 이상의 손해배상과 소송비용 지급, 고의침해 인정을 요구하고 있습니다.</t>
+          <t>HBM 시장의 핵심 장비인 TC본더 발주를 두고 한화세미텍과 한미반도체 간 경쟁이 격화되고 있습니다. 한미반도체가 한화세미텍을 상대로 TC본더 핵심 기술 특허 침해 소송을 제기했으며, 한화세미텍도 역소송을 제기하여 양사 간 소송전이 진행 중입니다. 첫 변론기일은 올해 4월 9일로 예정되어 있습니다.</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
-          <t>상대방 자력 충분(삼성전자)으로 소송금융 투자에 긍정적입니다. 특허침해 소송으로 피해 규모가 클 가능성이 있으나, 기사만으로는 책임의 명확성이나 구체적인 피해 금액을 파악하기 어렵습니다. 집단적 피해가 아닌 개별 기업 간의 분쟁입니다.</t>
+          <t>적합 조건 2 (상대방에게 자력이 충분함)에 따라 한화세미텍은 대기업 계열사로 충분한 배상 능력을 갖추고 있습니다. 적합 조건 4 (피해 규모가 큼)에 따라 HBM 핵심 기술 특허 침해 소송으로 잠재적 손해배상액이 클 수 있습니다. 다만, 특허 소송은 기술적 쟁점이 복잡하고 입증이 어려울 수 있으며, 양측의 역소송으로 인해 소송 기간이 길어질 수 있는 점은 리스크 요인입니다.</t>
         </is>
       </c>
       <c r="H91" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I91" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J91" t="inlineStr">
         <is>
-          <t>[Biz Law] 삼성전자, '삼성' 이름 사용한 업체로 인해 美 특허침해 피소</t>
+          <t>HBM4 앞두고 엇갈린 성적표…한화·한미 TC본더 경쟁 격화</t>
         </is>
       </c>
       <c r="K91" t="inlineStr">
         <is>
-          <t>seoulwire.com</t>
+          <t>datanews.co.kr</t>
         </is>
       </c>
       <c r="L91" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M91" t="inlineStr">
         <is>
-          <t>http://www.seoulwire.com/news/articleView.html?idxno=708928</t>
+          <t>http://www.datanews.co.kr/news/article.html?no=143548</t>
         </is>
       </c>
       <c r="N91" t="inlineStr">
         <is>
-          <t>2026-02-28 12:46:08.774506+00:00</t>
+          <t>2026-03-03 00:53:30.013440+00:00</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>골프존</t>
+          <t>베링거인겔하임</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>대법원 파기환송</t>
+          <t>특허 무효심판 진행 중, 첫 심판에서 베링거 승소</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
-          <t>골프 코스 설계사 오렌지엔지니어링과 송호골프디자인이 골프존을 상대로 제기한 골프 코스 저작권 침해 및 손해배상 청구 소송에서 대법원이 원고 패소 원심을 파기환송했습니다. 이는 스크린골프 코스의 '창작성' 인정 여부가 쟁점이며, 대법원이 원고 측 주장에 무게를 실어준 것으로 해석됩니다. 향후 하급심에서 저작권 침해 여부와 손해배상 범위가 다시 다뤄질 예정입니다.</t>
+          <t>제약사 베링거인겔하임의 '에스글리토' 특허에 대한 무효심판이 진행 중이며, 첫 심판에서는 베링거가 승소했습니다. 이 특허 분쟁은 특허법원이나 대법원까지 이어질 가능성이 있으며, 특허 만료 기한 및 침해 소송 문제와 연관되어 있어 그 중요성이 큽니다.</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
-          <t>대기업인 골프존을 상대로 한 소송으로 상대방의 자력이 충분하며(적합 조건 2), 대법원이 원고 패소 원심을 파기환송하여 원고 측 주장에 힘이 실리고 상대방 책임 가능성이 높아졌습니다(적합 조건 1). 또한, 이미 대법원까지 진행된 소송이므로 증거 확보가 용이할 것으로 보입니다(적합 조건 5). 다만, 집단적 피해가 아닌 개별 기업의 소송이며, 구체적인 피해 규모가 명시되지 않아 High 등급에는 미치지 못합니다.</t>
+          <t>대기업 피고(베링거인겔하임)가 관련되어 있고, 제약 특허 분쟁으로 피해 규모가 클 가능성이 높습니다. 특허 무효심판이 진행 중으로 공적 절차가 진행되고 있으며, 증거 확보도 용이할 것으로 보입니다. 다만, 첫 심판에서 베링거가 승소하여 소송금융 투자 대상이 될 수 있는 당사자(도전자)에게는 초기 단계에서 불리한 상황입니다.</t>
         </is>
       </c>
       <c r="H92" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I92" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J92" t="inlineStr">
         <is>
-          <t>골프존,  대법원 판결 적극 대응 …스크린골프 코스 '창작성' 정면 승부...</t>
+          <t>'에스글리토' 특허 무효심판, 첫 승부서 베링거 웃었다</t>
         </is>
       </c>
       <c r="K92" t="inlineStr">
         <is>
-          <t>newsroad.co.kr</t>
+          <t>hitnews.co.kr</t>
         </is>
       </c>
       <c r="L92" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M92" t="inlineStr">
         <is>
-          <t>http://www.newsroad.co.kr/news/articleView.html?idxno=55248</t>
+          <t>https://www.hitnews.co.kr/news/articleView.html?idxno=74245</t>
         </is>
       </c>
       <c r="N92" t="inlineStr">
         <is>
-          <t>2026-02-28 12:34:43.219828+00:00</t>
+          <t>2026-03-03 00:43:23.898527+00:00</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>블루엘리펀트</t>
+          <t>루이비통</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>부정경쟁방지법 위반 혐의에 대한 법원 판결 선고, 전 대표 사임 및 전문경영인 체제 전환</t>
+          <t>대법원 최초 법리 확립, 특허법원 파기환송</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
-          <t>블루엘리펀트가 젠틀몬스터 모방 논란으로 민·형사 소송에 휘말렸으며, 법원은 부정경쟁방지법 위반 혐의를 받는 블루엘리펀트 전 대표에 대해 판결을 내렸습니다. 이로 인해 전 대표가 사임하고 전문경영인 체제로 전환되었으며, 회사는 지식재산권 관리 시스템을 전면 재구축했습니다.</t>
+          <t>대법원이 개인적 사용 목적의 명품 리폼은 상표권 침해가 아니라는 첫 법리를 제시했다. 루이비통이 리폼업자를 상대로 낸 소송에서 하급심은 루이비통 승소 판결했으나, 대법원은 리폼업자의 손을 들어주며 원심을 파기환송했다. 이번 판결은 리폼업계와 소비자들에게 큰 영향을 미칠 것으로 예상된다.</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
-          <t>상대방(블루엘리펀트)의 책임이 비교적 명확하고(모방 논란, 부정경쟁방지법 위반 혐의), 기업으로서 자력이 충분하며, 법원 판결이 있었다는 점에서 증거가 확보되었음을 알 수 있습니다. 다만, 집단적 피해가 아니며, 피해 규모가 명확히 제시되지 않았습니다. 소송이 완전히 종결되었다고 단정하기는 어렵습니다.</t>
+          <t>대법원 판결로 개인적 사용 목적의 명품 리폼은 상표권 침해가 아니라는 법리가 최초로 확립되어, 관련 업계(리폼업자) 및 소비자들에게 미치는 영향이 크다. 이는 향후 유사 분쟁 발생 시 리폼업자들의 방어에 유리한 강력한 근거가 되며, 소송 상대방(명품 브랜드)은 자력이 충분하다. 다만, 해당 사건 자체는 이미 대법원 판결로 종결된 사건이라는 부적합 조건에 해당한다. (적합 조건 2, 3, 5 해당, 부적합 조건 1 해당)</t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I93" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J93" t="inlineStr">
         <is>
-          <t>'젠틀몬스터 모방 논란' 블루엘리펀트, 대표 사임…전문경영인 체제 전...</t>
+          <t>[예규·판례] 대법  개인적 사용 목적의 명품 리폼은 상표권 침해 아냐...</t>
         </is>
       </c>
       <c r="K93" t="inlineStr">
         <is>
-          <t>daily.hankooki.com</t>
+          <t>tfmedia.co.kr</t>
         </is>
       </c>
       <c r="L93" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M93" t="inlineStr">
         <is>
-          <t>https://daily.hankooki.com/news/articleView.html?idxno=1340733</t>
+          <t>https://www.tfmedia.co.kr/news/article.html?no=201968</t>
         </is>
       </c>
       <c r="N93" t="inlineStr">
         <is>
-          <t>2026-02-28 12:33:02.540412+00:00</t>
+          <t>2026-03-02 00:40:39.911044+00:00</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C94" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C94" t="inlineStr"/>
       <c r="D94" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>무단 사용에 대한 반발 및 영상 삭제 요구</t>
+          <t>내용증명 발송을 통한 법적 대응 검토 중</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
-          <t>밴드 라디오헤드가 미국 이민세관단속국(ICE)이 자신들의 노래를 무단으로 사용한 것에 대해 반발하며 영상 삭제를 요구했다. 이는 유명 아티스트의 지식재산권이 정부 기관에 의해 침해된 사건으로, 상대방의 책임과 자력이 명확하다.</t>
+          <t>경쟁사의 카피캣 행위로 인해 저작권법 및 부정경쟁방지법 위반 문제가 발생했습니다. 지루한 대치 끝에 변호사의 내용증명 발송을 통해 법적 대응을 시작했으며, 이는 감정싸움이나 장기 소송이 아닌 실질적인 해결책으로 제시되었습니다.</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
-          <t>미국 이민세관단속국(ICE)의 라디오헤드 노래 무단 사용은 상대방의 책임이 명확하고(적합 조건 1), 미국 정부 기관이므로 자력이 충분하며(적합 조건 2), 무단 사용 영상이 증거로 존재하여(적합 조건 5) 소송금융 투자에 적합성이 있다. 다만, 집단적 피해가 아니며 피해 규모가 구체적으로 명시되지 않아 High 등급에는 미치지 못한다.</t>
+          <t>상대방의 저작권법 및 부정경쟁방지법 위반 행위가 명확히 언급되어 책임 소재가 분명하며(적합 조건 1), 내용증명 발송을 통해 법적 대응이 시작되었음을 시사합니다(적합 조건 5). 다만, 피해 규모와 상대방의 자력에 대한 정보가 부족하고, 집단적 피해가 아닌 개별 기업 간 분쟁으로 보여 적합 조건 충족 개수가 제한적입니다.</t>
         </is>
       </c>
       <c r="H94" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I94" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J94" t="inlineStr">
         <is>
-          <t>라디오헤드, 美이민세관단속국 노래 무단 사용에 반발  당장 영상 내려...</t>
+          <t>고치겠다  말뿐인 카피캣 경쟁사…대응 방법은</t>
         </is>
       </c>
       <c r="K94" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>junggi.co.kr</t>
         </is>
       </c>
       <c r="L94" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M94" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/entertain/overseas-entertain/6086528</t>
+          <t>https://www.junggi.co.kr/news/articleView.html?idxno=35584</t>
         </is>
       </c>
       <c r="N94" t="inlineStr">
         <is>
-          <t>2026-02-28 12:29:41.689300+00:00</t>
+          <t>2026-03-02 00:30:49.251903+00:00</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>JTBC</t>
+          <t>이즈미디어 주식회사 전·현직 직원 7명</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>저작권 본안 소송 첫 변론기일 진행</t>
+          <t>대법원 파기환송 (서울고등법원 재심리 예정)</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
-          <t>JTBC와 외주제작사 스튜디오C1이 인기 야구 예능 '최강야구'의 저작권을 두고 본안 소송 첫 변론기일을 가졌다. 재판부는 프로그램 명칭만으로 침해 대상을 특정하기 어렵다는 입장을 보였다. 양측은 독점권과 포맷 침해 여부를 두고 법정에서 격돌할 예정이다.</t>
+          <t>이즈미디어 주식회사의 영업비밀(소스코드, 회로도 등)을 전·현직 직원 7명이 카카오톡, 이메일 등으로 주고받아 국외 누설 및 사용한 사건. 1, 2심은 공모자 간 전달 행위를 누설·취득으로 보지 않아 무죄로 판단했으나, 대법원은 이를 파기환송하며 영업비밀 누설·취득에 대한 법리를 명확히 했다. 사건은 서울고등법원으로 돌아가 재심리될 예정이다.</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
-          <t>JTBC가 피고가 될 경우 자력은 충분하나(적합 조건 2), 사건의 성격상 집단적 피해가 아니며, 저작권 침해 여부 및 책임 소재가 명확하지 않아 법리적 다툼의 여지가 크다. 피해 규모가 구체적으로 명시되지 않아 투자 매력도를 판단하기 어렵다.</t>
+          <t>대법원이 영업비밀 누설 및 취득에 대한 법리를 명확히 하여 피고인들의 책임이 비교적 명확해졌고(적합 조건 1), 카카오톡, 이메일, USB 등 구체적인 증거가 확보되어 있음(적합 조건 5). 다만, 피고인들이 개인이므로 자력 여부가 불분명하고, 피해 규모가 명확히 제시되지 않아 투자 매력도가 제한적이다.</t>
         </is>
       </c>
       <c r="H95" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I95" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1개 기업 (이즈미디어 주식회사)</t>
         </is>
       </c>
       <c r="J95" t="inlineStr">
         <is>
-          <t>'최강야구' 저작권 소송 첫 재판서 격돌… 독점 vs 포맷 침해</t>
+          <t>대법원, 피고인들 사이의 전달 행위를 누설이나 취득으로 볼 수 없다며...</t>
         </is>
       </c>
       <c r="K95" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>lawissue.co.kr</t>
         </is>
       </c>
       <c r="L95" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M95" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/202602270649i</t>
+          <t>http://www.lawissue.co.kr/view.php?ud=2026022819381298799a8c8bf58f_12</t>
         </is>
       </c>
       <c r="N95" t="inlineStr">
         <is>
-          <t>2026-02-28 01:43:07.467257+00:00</t>
+          <t>2026-03-01 12:38:07.073636+00:00</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C96" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C96" t="inlineStr"/>
       <c r="D96" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>대법원 파기환송, 고등법원 환송심 진행 예정</t>
+          <t>서울고등법원 항소심 선고 예정</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
-          <t>대법원이 골프코스 설계회사 오렌지엔지니어링 등이 골프존을 상대로 낸 저작권 침해 소송에서 골프코스의 저작물성을 인정하며 원고 패소 원심을 파기환송했다. 이에 따라 스크린골프 사업자들이 골프코스 설계 저작권료를 지불해야 할 가능성이 커지며 관련 업계에 파장이 예상된다.</t>
+          <t>어트랙트와 더기버스 간의 저작권 소송 항소심 선고가 서울고등법원에서 예정되어 있습니다. 이 사건은 두 기업 간의 지식재산권 분쟁으로, 이미 소송이 상당 부분 진행된 상태입니다.</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
-          <t>대법원이 골프코스의 저작물성을 인정하며 원심을 파기환송하여 상대방(골프존)의 책임이 명확해질 가능성이 높고(적합 조건 1), 골프존은 자력이 충분한 대기업이다(적합 조건 2). 대법원 판결 자체가 중요한 증거가 된다(적합 조건 5). 다만, 피해 규모나 피해자 수가 명확히 제시되지 않아 추가 확인이 필요하다.</t>
+          <t>특정 기업 간의 저작권 분쟁으로, 소송 상대방이 명확하고 사건 분야가 특정됩니다. 항소심 선고 단계로 소송이 상당히 진행된 상태이며, 이는 증거가 확보되었고 책임 주장이 명확하다는 것을 의미합니다. 다만, 피해 규모나 상대방의 자력에 대한 정보가 부족하며, 집단적 피해 사례는 아닙니다. (적합 조건: 상대방 책임 명확, 증거 확보 가능, 소송 진행 중)</t>
         </is>
       </c>
       <c r="H96" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I96" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J96" t="inlineStr">
         <is>
-          <t>“골프코스도 창작물”…골프존·카카오VX, 비용 올리나</t>
+          <t>(이번주 법조 일정) 3월 2~7일</t>
         </is>
       </c>
       <c r="K96" t="inlineStr">
         <is>
-          <t>sentv.co.kr</t>
+          <t>lawtimes.co.kr</t>
         </is>
       </c>
       <c r="L96" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-02-28</t>
         </is>
       </c>
       <c r="M96" t="inlineStr">
         <is>
-          <t>https://www.sentv.co.kr/article/view/sentv202602270093</t>
+          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=217036</t>
         </is>
       </c>
       <c r="N96" t="inlineStr">
         <is>
-          <t>2026-02-28 01:37:49.444175+00:00</t>
+          <t>2026-03-01 00:32:14.904727+00:00</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>골프존</t>
+          <t>삼성전자</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>대법원 파기환송 후 재심리 예정</t>
+          <t>미국 법원에 특허침해 소송 제기</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
-          <t>국내 골프 코스 설계사인 오렌지엔지니어링과 송호골프디자인이 골프존을 상대로 제기한 저작권 침해 금지 및 손해배상 청구 소송이 대법원에서 파기환송되었습니다. 골프존이 자신들의 허락 없이 설계한 코스를 사용했다는 주장에 대해, 대법원은 골프 코스의 창작성 여부를 다시 판단하도록 했습니다. 이 소송은 2018년부터 진행되어 왔습니다.</t>
+          <t>미국 기업 미스드콜이 삼성전자를 상대로 미국 특허침해 소송을 제기했습니다. 미스드콜은 삼성전자가 자사의 특허(미국 특허번호 9,531,872)를 침해했다고 주장하며, 합리적 로열티 이상의 손해배상과 소송비용 지급, 고의침해 인정을 요구하고 있습니다.</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
-          <t>피고 골프존은 자력이 충분한 기업으로 판단됩니다. 골프 코스 설계 도면 등 저작권 침해 관련 증거 확보가 가능할 것으로 보이나, 골프 코스의 창작성 여부가 쟁점으로 남아있어 상대방 책임의 명확성이 다소 불분명합니다. 또한, 집단적 피해가 아닌 개별 기업 간의 소송으로 보입니다.</t>
+          <t>상대방 자력 충분(삼성전자)으로 소송금융 투자에 긍정적입니다. 특허침해 소송으로 피해 규모가 클 가능성이 있으나, 기사만으로는 책임의 명확성이나 구체적인 피해 금액을 파악하기 어렵습니다. 집단적 피해가 아닌 개별 기업 간의 분쟁입니다.</t>
         </is>
       </c>
       <c r="H97" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I97" t="inlineStr">
         <is>
-          <t>2개 기업</t>
+          <t>1</t>
         </is>
       </c>
       <c r="J97" t="inlineStr">
         <is>
-          <t>파기환송된 골프 코스 저작권 소송…골프존  창작성 판단 받겠다</t>
+          <t>[Biz Law] 삼성전자, '삼성' 이름 사용한 업체로 인해 美 특허침해 피소</t>
         </is>
       </c>
       <c r="K97" t="inlineStr">
         <is>
-          <t>topstarnews.net</t>
+          <t>seoulwire.com</t>
         </is>
       </c>
       <c r="L97" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-02-28</t>
         </is>
       </c>
       <c r="M97" t="inlineStr">
         <is>
-          <t>https://www.topstarnews.net/news/articleView.html?idxno=15986452</t>
+          <t>http://www.seoulwire.com/news/articleView.html?idxno=708928</t>
         </is>
       </c>
       <c r="N97" t="inlineStr">
         <is>
-          <t>2026-02-28 01:27:02.542067+00:00</t>
+          <t>2026-02-28 12:46:08.774506+00:00</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>남상완</t>
+          <t>골프존</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>형사 고소 및 손해배상청구 소송 예정, 가처분 신청 예정</t>
+          <t>대법원 파기환송</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
-          <t>MC하루 측이 자신의 이름에 대한 상표권 등록을 마쳤으며, 남상완의 상표권 침해 무효심판 진행 주장이 실체 없다고 반박했습니다. MC하루는 남상완에 대해 상표법 위반 형사 고소, 부정경쟁방지법 위반 및 손해배상청구 소송, 가처분 신청을 진행할 예정임을 밝혔습니다.</t>
+          <t>골프 코스 설계사 오렌지엔지니어링과 송호골프디자인이 골프존을 상대로 제기한 골프 코스 저작권 침해 및 손해배상 청구 소송에서 대법원이 원고 패소 원심을 파기환송했습니다. 이는 스크린골프 코스의 '창작성' 인정 여부가 쟁점이며, 대법원이 원고 측 주장에 무게를 실어준 것으로 해석됩니다. 향후 하급심에서 저작권 침해 여부와 손해배상 범위가 다시 다뤄질 예정입니다.</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하고(상표권 등록 완료), 증거 확보 가능성이 높다는 점에서 적합 조건에 해당합니다. 그러나 상대방의 자력이나 구체적인 피해 규모를 알 수 없고, 집단적 피해가 아닌 개별 소송의 성격이 강하여 투자 적합도는 중간 수준으로 판단됩니다.</t>
+          <t>대기업인 골프존을 상대로 한 소송으로 상대방의 자력이 충분하며(적합 조건 2), 대법원이 원고 패소 원심을 파기환송하여 원고 측 주장에 힘이 실리고 상대방 책임 가능성이 높아졌습니다(적합 조건 1). 또한, 이미 대법원까지 진행된 소송이므로 증거 확보가 용이할 것으로 보입니다(적합 조건 5). 다만, 집단적 피해가 아닌 개별 기업의 소송이며, 구체적인 피해 규모가 명시되지 않아 High 등급에는 미치지 못합니다.</t>
         </is>
       </c>
       <c r="H98" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I98" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J98" t="inlineStr">
         <is>
-          <t>MC하루 “남상완 ‘상표권 침해 무효심판 진행’ 주장 실체 없어”[단독...</t>
+          <t>골프존,  대법원 판결 적극 대응 …스크린골프 코스 '창작성' 정면 승부...</t>
         </is>
       </c>
       <c r="K98" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>newsroad.co.kr</t>
         </is>
       </c>
       <c r="L98" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-02-28</t>
         </is>
       </c>
       <c r="M98" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/11974569</t>
+          <t>http://www.newsroad.co.kr/news/articleView.html?idxno=55248</t>
         </is>
       </c>
       <c r="N98" t="inlineStr">
         <is>
-          <t>2026-02-28 01:21:07.914197+00:00</t>
+          <t>2026-02-28 12:34:43.219828+00:00</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>루이비통</t>
+          <t>블루엘리펀트</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>대법원 파기환송, 특허법원 재심리 예정</t>
+          <t>부정경쟁방지법 위반 혐의에 대한 법원 판결 선고, 전 대표 사임 및 전문경영인 체제 전환</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
-          <t>루이비통이 낡은 가방을 리폼한 수선집 장인을 상대로 상표권 침해 소송을 제기하여 1, 2심에서 승소했으나, 대법원이 원심을 파기하고 사건을 특허법원으로 돌려보냈다. 대법원은 상표권의 '시장 내 출처표시 기능'을 강조하며, 소비자가 구매한 물건을 리폼하여 사용하는 경우 상표권 침해로 단정하기 어렵다고 판시했다. 이 판결은 소비자의 소유권과 상표권의 범위를 명확히 하는 중요한 선례가 될 것으로 보인다.</t>
+          <t>블루엘리펀트가 젠틀몬스터 모방 논란으로 민·형사 소송에 휘말렸으며, 법원은 부정경쟁방지법 위반 혐의를 받는 블루엘리펀트 전 대표에 대해 판결을 내렸습니다. 이로 인해 전 대표가 사임하고 전문경영인 체제로 전환되었으며, 회사는 지식재산권 관리 시스템을 전면 재구축했습니다.</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
-          <t>대기업인 루이비통이 상대방이므로 자력이 충분하며(적합 조건 2), 대법원 판결을 통해 상표권 침해 여부에 대한 법리가 명확해져 증거 확보가 용이합니다(적합 조건 5). 대법원이 원심을 파기환송하여 수선집 장인의 입장이 강화되었으나, 현재는 개별 사건의 파기환송 단계이며, 집단적 피해나 대규모 피해 금액이 명확히 드러나지 않아 High 등급은 어렵습니다.</t>
+          <t>상대방(블루엘리펀트)의 책임이 비교적 명확하고(모방 논란, 부정경쟁방지법 위반 혐의), 기업으로서 자력이 충분하며, 법원 판결이 있었다는 점에서 증거가 확보되었음을 알 수 있습니다. 다만, 집단적 피해가 아니며, 피해 규모가 명확히 제시되지 않았습니다. 소송이 완전히 종결되었다고 단정하기는 어렵습니다.</t>
         </is>
       </c>
       <c r="H99" t="inlineStr">
         <is>
-          <t>1500만 원 (원심 판결액, 대법원 파기환송으로 확정 아님)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I99" t="inlineStr">
         <is>
-          <t>1명 (수선집 장인)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J99" t="inlineStr">
         <is>
-          <t>명품은 팔았으면서, 왜 아직도 주인 행세를 하는가</t>
+          <t>'젠틀몬스터 모방 논란' 블루엘리펀트, 대표 사임…전문경영인 체제 전...</t>
         </is>
       </c>
       <c r="K99" t="inlineStr">
         <is>
-          <t>ohmynews.com</t>
+          <t>daily.hankooki.com</t>
         </is>
       </c>
       <c r="L99" t="inlineStr">
         <is>
           <t>2026-02-27</t>
         </is>
       </c>
       <c r="M99" t="inlineStr">
         <is>
-          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003210451&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
+          <t>https://daily.hankooki.com/news/articleView.html?idxno=1340733</t>
         </is>
       </c>
       <c r="N99" t="inlineStr">
         <is>
-          <t>2026-02-28 01:20:30.392749+00:00</t>
+          <t>2026-02-28 12:33:02.540412+00:00</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C100" t="inlineStr"/>
+      <c r="C100" t="inlineStr">
+        <is>
+          <t>미국 이민세관단속국</t>
+        </is>
+      </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>특허 소송 진행 중</t>
+          <t>무단 사용에 대한 반발 및 영상 삭제 요구</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
-          <t>HK이노엔은 자사 핵심 의약품인 케이캡 관련 특허 소송을 지속적으로 진행하며 물질특허를 방어하고 있습니다. 2024년부터는 종근당과 공동판매를 통해 케이캡의 처방 확대에 나설 계획입니다.</t>
+          <t>밴드 라디오헤드가 미국 이민세관단속국(ICE)이 자신들의 노래를 무단으로 사용한 것에 대해 반발하며 영상 삭제를 요구했다. 이는 유명 아티스트의 지식재산권이 정부 기관에 의해 침해된 사건으로, 상대방의 책임과 자력이 명확하다.</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
-          <t>HK이노엔과 같은 대형 제약사를 상대로 한 특허 소송은 상대방의 자력이 충분하며(적합 조건 2), 특허 침해 시 피해 규모가 클 수 있고(적합 조건 4), 관련 증거 확보가 용이하다는 점에서(적합 조건 5) 소송금융 투자 가능성이 있습니다. 다만, 기사 내용만으로는 소송의 구체적인 쟁점이나 원고/피고의 입장이 명확하지 않아 추가 정보가 필요합니다.</t>
+          <t>미국 이민세관단속국(ICE)의 라디오헤드 노래 무단 사용은 상대방의 책임이 명확하고(적합 조건 1), 미국 정부 기관이므로 자력이 충분하며(적합 조건 2), 무단 사용 영상이 증거로 존재하여(적합 조건 5) 소송금융 투자에 적합성이 있다. 다만, 집단적 피해가 아니며 피해 규모가 구체적으로 명시되지 않아 High 등급에는 미치지 못한다.</t>
         </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I100" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1</t>
         </is>
       </c>
       <c r="J100" t="inlineStr">
         <is>
-          <t>[콜마 인수 8년]④ HK이노, 넥스트 케이캡 필요…자가면역·비만 집중</t>
+          <t>라디오헤드, 美이민세관단속국 노래 무단 사용에 반발  당장 영상 내려...</t>
         </is>
       </c>
       <c r="K100" t="inlineStr">
         <is>
-          <t>bloter.net</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L100" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-02-28</t>
         </is>
       </c>
       <c r="M100" t="inlineStr">
         <is>
-          <t>https://www.bloter.net/news/articleView.html?idxno=655368</t>
+          <t>https://www.news1.kr/entertain/overseas-entertain/6086528</t>
         </is>
       </c>
       <c r="N100" t="inlineStr">
         <is>
-          <t>2026-02-28 01:16:58.055060+00:00</t>
+          <t>2026-02-28 12:29:41.689300+00:00</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>AI 개발 기업 다수</t>
+          <t>JTBC</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>정부의 AI 저작권 공정이용 기준 마련 논의 및 관련 소송 진행 중</t>
+          <t>저작권 본안 소송 첫 변론기일 진행</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
-          <t>글로벌 AI 저작권 분쟁이 격화되고 있으며, 세계 각국에서 AI 저작권 관련 소송 사례가 이어지고 있습니다. 정부는 제도적 불확실성을 해소하기 위해 공정이용 판단 기준 마련 등 사후 대응 체계를 강화할 계획입니다. 다수의 저작권자들이 AI 학습 데이터 사용에 반발하며 공동 성명을 내기도 했습니다.</t>
+          <t>JTBC와 외주제작사 스튜디오C1이 인기 야구 예능 '최강야구'의 저작권을 두고 본안 소송 첫 변론기일을 가졌다. 재판부는 프로그램 명칭만으로 침해 대상을 특정하기 어렵다는 입장을 보였다. 양측은 독점권과 포맷 침해 여부를 두고 법정에서 격돌할 예정이다.</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
-          <t>글로벌 AI 저작권 분쟁으로 다수의 저작권자가 피해를 입고 있으며(집단적 피해), 이미 세계 각국에서 관련 소송이 진행 중이고 정부가 제도적 대응을 강화하고 있어 증거 확보 및 공적 절차 진행 가능성이 높습니다. 다만, 특정 피고의 책임 명확성이나 구체적인 피해 규모는 기사에서 명확히 드러나지 않습니다.</t>
+          <t>JTBC가 피고가 될 경우 자력은 충분하나(적합 조건 2), 사건의 성격상 집단적 피해가 아니며, 저작권 침해 여부 및 책임 소재가 명확하지 않아 법리적 다툼의 여지가 크다. 피해 규모가 구체적으로 명시되지 않아 투자 매력도를 판단하기 어렵다.</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I101" t="inlineStr">
         <is>
-          <t>다수의 저작권자</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J101" t="inlineStr">
         <is>
-          <t>글로벌 AI 저작권 분쟁 격화...정부의 '공정이용' 판단 기준은?</t>
+          <t>'최강야구' 저작권 소송 첫 재판서 격돌… 독점 vs 포맷 침해</t>
         </is>
       </c>
       <c r="K101" t="inlineStr">
         <is>
-          <t>ekoreanews.co.kr</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L101" t="inlineStr">
         <is>
           <t>2026-02-27</t>
         </is>
       </c>
       <c r="M101" t="inlineStr">
         <is>
-          <t>https://www.ekoreanews.co.kr/news/articleView.html?idxno=84720</t>
+          <t>https://www.hankyung.com/article/202602270649i</t>
         </is>
       </c>
       <c r="N101" t="inlineStr">
         <is>
-          <t>2026-02-28 01:14:36.272746+00:00</t>
+          <t>2026-02-28 01:43:07.467257+00:00</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>블루엘리펀트</t>
+          <t>골프존</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>부정경쟁방지법 위반에 따른 금지 및 손해배상 청구 소송 등 민·형사상 법적 절차 진행 중</t>
+          <t>대법원 파기환송, 고등법원 환송심 진행 예정</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
-          <t>블루엘리펀트가 모방 논란에 휩싸여 부정경쟁방지법 위반에 따른 민·형사상 법적 절차를 진행 중이다. 회사는 전문경영인 체제로 전환하고 손해배상 협의를 통해 사태 수습에 나섰다.</t>
+          <t>대법원이 골프코스 설계회사 오렌지엔지니어링 등이 골프존을 상대로 낸 저작권 침해 소송에서 골프코스의 저작물성을 인정하며 원고 패소 원심을 파기환송했다. 이에 따라 스크린골프 사업자들이 골프코스 설계 저작권료를 지불해야 할 가능성이 커지며 관련 업계에 파장이 예상된다.</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
-          <t>블루엘리펀트의 모방 행위로 인한 부정경쟁방지법 위반 혐의로 민·형사상 법적 절차가 진행 중이므로 상대방 책임이 비교적 명확하며(적합 조건 1), 기업이 피고이고 손해배상 협의를 진행하는 것으로 보아 자력이 있을 것으로 추정됩니다(적합 조건 2). 또한 이미 소송이 진행 중이므로 증거 확보 가능성이 높습니다(적합 조건 5). 다만, 집단적 피해가 아니며 피해 규모가 명확히 파악되지 않습니다.</t>
+          <t>대법원이 골프코스의 저작물성을 인정하며 원심을 파기환송하여 상대방(골프존)의 책임이 명확해질 가능성이 높고(적합 조건 1), 골프존은 자력이 충분한 대기업이다(적합 조건 2). 대법원 판결 자체가 중요한 증거가 된다(적합 조건 5). 다만, 피해 규모나 피해자 수가 명확히 제시되지 않아 추가 확인이 필요하다.</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I102" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J102" t="inlineStr">
         <is>
-          <t>블루엘리펀트, 모방 논란 수습 나서…대표 사임·손해배상 협의</t>
+          <t>“골프코스도 창작물”…골프존·카카오VX, 비용 올리나</t>
         </is>
       </c>
       <c r="K102" t="inlineStr">
         <is>
-          <t>kukinews.com</t>
+          <t>sentv.co.kr</t>
         </is>
       </c>
       <c r="L102" t="inlineStr">
         <is>
           <t>2026-02-27</t>
         </is>
       </c>
       <c r="M102" t="inlineStr">
         <is>
-          <t>https://www.kukinews.com/article/view/kuk202602270082</t>
+          <t>https://www.sentv.co.kr/article/view/sentv202602270093</t>
         </is>
       </c>
       <c r="N102" t="inlineStr">
         <is>
-          <t>2026-02-28 01:12:43.655369+00:00</t>
+          <t>2026-02-28 01:37:49.444175+00:00</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>블루엘리펀트</t>
+          <t>골프존</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>부정경쟁방지법 위반에 따른 금지 및 손해배상 청구 소송 등 민·형사상 법적 절차 진행 중</t>
+          <t>대법원 파기환송 후 재심리 예정</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
-          <t>아이웨어 브랜드 블루엘리펀트가 젠틀몬스터 운영사 아이아이컴바인드의 제품 및 매장 디자인을 모방했다는 논란으로 민·형사상 법적 분쟁이 진행 중입니다. 블루엘리펀트는 논란 제품 판매 중단, CEO 사임 등의 조치를 취했으며, 법적 책임이 인정될 경우 금전적 손해 보상을 협의하겠다고 밝혔습니다. 다만 안경 산업의 특수성을 고려해야 한다고 주장하고 있습니다.</t>
+          <t>국내 골프 코스 설계사인 오렌지엔지니어링과 송호골프디자인이 골프존을 상대로 제기한 저작권 침해 금지 및 손해배상 청구 소송이 대법원에서 파기환송되었습니다. 골프존이 자신들의 허락 없이 설계한 코스를 사용했다는 주장에 대해, 대법원은 골프 코스의 창작성 여부를 다시 판단하도록 했습니다. 이 소송은 2018년부터 진행되어 왔습니다.</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
-          <t>상대방(블루엘리펀트)이 논란 제품 판매 중단, CEO 사임, 금전적 손해 보상 협의 의사 표명 등 일부 책임을 인정하는 태도를 보이고 있어 상대방 책임이 비교적 명확합니다. 또한 상품 형태 모방 여부가 쟁점이므로 증거 확보가 용이할 것으로 예상됩니다. 다만 피고 기업의 자력은 추가 확인이 필요하며, 집단적 피해는 해당하지 않습니다.</t>
+          <t>피고 골프존은 자력이 충분한 기업으로 판단됩니다. 골프 코스 설계 도면 등 저작권 침해 관련 증거 확보가 가능할 것으로 보이나, 골프 코스의 창작성 여부가 쟁점으로 남아있어 상대방 책임의 명확성이 다소 불분명합니다. 또한, 집단적 피해가 아닌 개별 기업 간의 소송으로 보입니다.</t>
         </is>
       </c>
       <c r="H103" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I103" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>2개 기업</t>
         </is>
       </c>
       <c r="J103" t="inlineStr">
         <is>
-          <t>블루엘리펀트, 젠틀몬스터와 표절 논란에...  안경 산업 특수성 고려해...</t>
+          <t>파기환송된 골프 코스 저작권 소송…골프존  창작성 판단 받겠다</t>
         </is>
       </c>
       <c r="K103" t="inlineStr">
         <is>
-          <t>greened.kr</t>
+          <t>topstarnews.net</t>
         </is>
       </c>
       <c r="L103" t="inlineStr">
         <is>
           <t>2026-02-27</t>
         </is>
       </c>
       <c r="M103" t="inlineStr">
         <is>
-          <t>https://www.greened.kr/news/articleView.html?idxno=337431</t>
+          <t>https://www.topstarnews.net/news/articleView.html?idxno=15986452</t>
         </is>
       </c>
       <c r="N103" t="inlineStr">
         <is>
-          <t>2026-02-28 01:12:02.411127+00:00</t>
+          <t>2026-02-28 01:27:02.542067+00:00</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>블루엘리펀트</t>
+          <t>남상완</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>젠틀몬스터 운영사 아이아이컴바인드가 표절 소송 제기</t>
+          <t>형사 고소 및 손해배상청구 소송 예정, 가처분 신청 예정</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
-          <t>블루엘리펀트가 젠틀몬스터 운영사 아이아이컴바인드로부터 표절 논란으로 소송을 당했으며, 이에 대해 공식 입장을 밝혔습니다. 한편, 블루엘리펀트 대표는 구속으로 인해 사임하고 새로운 공동 대표가 선임되었습니다.</t>
+          <t>MC하루 측이 자신의 이름에 대한 상표권 등록을 마쳤으며, 남상완의 상표권 침해 무효심판 진행 주장이 실체 없다고 반박했습니다. MC하루는 남상완에 대해 상표법 위반 형사 고소, 부정경쟁방지법 위반 및 손해배상청구 소송, 가처분 신청을 진행할 예정임을 밝혔습니다.</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
-          <t>젠틀몬스터 운영사 아이아이컴바인드가 블루엘리펀트를 상대로 표절 소송을 제기하여 적합 조건 1(상대방 책임 명확)과 5(증거 확보 가능)에 해당합니다. 지식재산권 침해 사건은 피해 규모가 클 가능성이 있으나, 집단적 피해는 아니며 상대방의 자력이 대기업 수준으로 명확히 확인되지 않아 Medium 등급으로 판단됩니다.</t>
+          <t>상대방 책임이 비교적 명확하고(상표권 등록 완료), 증거 확보 가능성이 높다는 점에서 적합 조건에 해당합니다. 그러나 상대방의 자력이나 구체적인 피해 규모를 알 수 없고, 집단적 피해가 아닌 개별 소송의 성격이 강하여 투자 적합도는 중간 수준으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H104" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I104" t="inlineStr">
         <is>
-          <t>1 (아이아이컴바인드)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J104" t="inlineStr">
         <is>
-          <t>블루엘리펀트, 대표 구속에 사임… 젠틀몬스터 표절 논란 제품 판매 중...</t>
+          <t>MC하루 “남상완 ‘상표권 침해 무효심판 진행’ 주장 실체 없어”[단독...</t>
         </is>
       </c>
       <c r="K104" t="inlineStr">
         <is>
-          <t>newsworks.co.kr</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L104" t="inlineStr">
         <is>
           <t>2026-02-27</t>
         </is>
       </c>
       <c r="M104" t="inlineStr">
         <is>
-          <t>https://www.newsworks.co.kr/news/articleView.html?idxno=832474</t>
+          <t>https://www.mk.co.kr/article/11974569</t>
         </is>
       </c>
       <c r="N104" t="inlineStr">
         <is>
-          <t>2026-02-28 01:10:41.853581+00:00</t>
+          <t>2026-02-28 01:21:07.914197+00:00</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>블루엘리펀트</t>
+          <t>루이비통</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>부정경쟁방지법 위반 여부 및 손해배상 청구 소송 진행 중</t>
+          <t>대법원 파기환송, 특허법원 재심리 예정</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
-          <t>아이웨어 브랜드 젠틀몬스터(아이아이컴바인드)가 블루엘리펀트를 상대로 자사 제품 및 매장 디자인 모방에 따른 부정경쟁방지법 위반 금지 및 손해배상 청구 소송을 제기했다. 블루엘리펀트는 디자인권 침해가 아닌 미등록 상품 형태의 '형태적 특이성' 여부가 쟁점이라고 반박하며, 논란 제품 판매 중단 및 대표이사 사임 조치를 취했다. 현재 민·형사상 법적 절차가 진행 중이다.</t>
+          <t>루이비통이 낡은 가방을 리폼한 수선집 장인을 상대로 상표권 침해 소송을 제기하여 1, 2심에서 승소했으나, 대법원이 원심을 파기하고 사건을 특허법원으로 돌려보냈다. 대법원은 상표권의 '시장 내 출처표시 기능'을 강조하며, 소비자가 구매한 물건을 리폼하여 사용하는 경우 상표권 침해로 단정하기 어렵다고 판시했다. 이 판결은 소비자의 소유권과 상표권의 범위를 명확히 하는 중요한 선례가 될 것으로 보인다.</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
-          <t>적합 조건: 상대방(블루엘리펀트)은 상업 브랜드로 자력이 있을 것으로 추정되며(조건 2), 젠틀몬스터 측에서 '3D 스캔 99% 일치' 등 증거를 제시하고 있음(조건 5). 부적합 조건: 피해 규모가 기사에 명시되지 않아 추정하기 어려우며(조건 4 미흡), 집단적 피해가 아닌 개별 기업 간 소송임(조건 3 미흡). 또한, 상대방 책임 여부가 '형태적 특이성' 인정 여부에 따라 달라지는 법리 다툼이 핵심이므로 명확하다고 보기 어려움(조건 1 미흡).</t>
+          <t>대기업인 루이비통이 상대방이므로 자력이 충분하며(적합 조건 2), 대법원 판결을 통해 상표권 침해 여부에 대한 법리가 명확해져 증거 확보가 용이합니다(적합 조건 5). 대법원이 원심을 파기환송하여 수선집 장인의 입장이 강화되었으나, 현재는 개별 사건의 파기환송 단계이며, 집단적 피해나 대규모 피해 금액이 명확히 드러나지 않아 High 등급은 어렵습니다.</t>
         </is>
       </c>
       <c r="H105" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1500만 원 (원심 판결액, 대법원 파기환송으로 확정 아님)</t>
         </is>
       </c>
       <c r="I105" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (수선집 장인)</t>
         </is>
       </c>
       <c r="J105" t="inlineStr">
         <is>
-          <t>젠틀몬스터에 소송당한 블루엘리펀트  형태적 특이성이 쟁점</t>
+          <t>명품은 팔았으면서, 왜 아직도 주인 행세를 하는가</t>
         </is>
       </c>
       <c r="K105" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>ohmynews.com</t>
         </is>
       </c>
       <c r="L105" t="inlineStr">
         <is>
           <t>2026-02-27</t>
         </is>
       </c>
       <c r="M105" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260227052900030?input=1195m</t>
+          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003210451&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
         </is>
       </c>
       <c r="N105" t="inlineStr">
         <is>
-          <t>2026-02-28 01:10:29.658953+00:00</t>
+          <t>2026-02-28 01:20:30.392749+00:00</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C106" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C106" t="inlineStr"/>
       <c r="D106" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>부정경쟁방지법 위반 혐의로 대표 구속, 민·형사 법적 대응 진행 중</t>
+          <t>특허 소송 진행 중</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
-          <t>아이웨어 브랜드 블루엘리펀트가 젠틀몬스터의 디자인과 정체성을 모방했다는 논란에 휩싸여 법적 분쟁 중이다. 블루엘리펀트 대표는 부정경쟁방지법 위반 혐의로 구속되었으며, 회사 측은 책임을 인정하고 전문경영인 체제로 전환했다. 젠틀몬스터는 민·형사 법적 대응에 나섰다.</t>
+          <t>HK이노엔은 자사 핵심 의약품인 케이캡 관련 특허 소송을 지속적으로 진행하며 물질특허를 방어하고 있습니다. 2024년부터는 종근당과 공동판매를 통해 케이캡의 처방 확대에 나설 계획입니다.</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
-          <t>상대방(블루엘리펀트) 대표가 부정경쟁방지법 위반 혐의로 구속되어 책임이 명확하며(적합 조건 1), 형사 수사가 진행 중으로 증거 확보 가능성이 높습니다(적합 조건 5, 6). 그러나 집단적 피해가 아니며 피해 규모가 구체적으로 명시되지 않아 'Medium'으로 판단합니다.</t>
+          <t>HK이노엔과 같은 대형 제약사를 상대로 한 특허 소송은 상대방의 자력이 충분하며(적합 조건 2), 특허 침해 시 피해 규모가 클 수 있고(적합 조건 4), 관련 증거 확보가 용이하다는 점에서(적합 조건 5) 소송금융 투자 가능성이 있습니다. 다만, 기사 내용만으로는 소송의 구체적인 쟁점이나 원고/피고의 입장이 명확하지 않아 추가 정보가 필요합니다.</t>
         </is>
       </c>
       <c r="H106" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I106" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J106" t="inlineStr">
         <is>
-          <t>'표절 논란' 블루엘리펀트, 대표 사임…전문경영인 체제로 전환</t>
+          <t>[콜마 인수 8년]④ HK이노, 넥스트 케이캡 필요…자가면역·비만 집중</t>
         </is>
       </c>
       <c r="K106" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>bloter.net</t>
         </is>
       </c>
       <c r="L106" t="inlineStr">
         <is>
           <t>2026-02-27</t>
         </is>
       </c>
       <c r="M106" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=05221766645354784</t>
+          <t>https://www.bloter.net/news/articleView.html?idxno=655368</t>
         </is>
       </c>
       <c r="N106" t="inlineStr">
         <is>
-          <t>2026-02-27 18:14:58.807623+00:00</t>
+          <t>2026-02-28 01:16:58.055060+00:00</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>장시원 PD, 스튜디오C1</t>
+          <t>AI 개발 기업 다수</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>저작권 침해금지 등 소송 첫 변론기일, 가처분 인용 결정</t>
+          <t>정부의 AI 저작권 공정이용 기준 마련 논의 및 관련 소송 진행 중</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
-          <t>JTBC와 장시원 PD 및 스튜디오C1 간 '최강야구' 저작권 분쟁이 첫 변론기일을 시작하며 본격적인 법정 공방에 돌입했습니다. 앞서 법원은 JTBC가 제기한 가처분 신청을 인용, 스튜디오C1의 '불꽃야구'가 '최강야구'의 저작권을 침해하고 부정경쟁행위에 해당한다고 판단하여 제작·유통 등을 금지했습니다. 스튜디오C1 측은 항고 및 시즌2 제작 강행 의지를 밝히고 있습니다.</t>
+          <t>글로벌 AI 저작권 분쟁이 격화되고 있으며, 세계 각국에서 AI 저작권 관련 소송 사례가 이어지고 있습니다. 정부는 제도적 불확실성을 해소하기 위해 공정이용 판단 기준 마련 등 사후 대응 체계를 강화할 계획입니다. 다수의 저작권자들이 AI 학습 데이터 사용에 반발하며 공동 성명을 내기도 했습니다.</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
-          <t>법원이 JTBC의 가처분 신청을 인용하며 상대방의 저작권 침해 및 부정경쟁행위 책임이 비교적 명확하게 인정되었고(적합 조건 1), 이에 대한 증거도 확보된 상태입니다(적합 조건 5). 인기 프로그램의 저작권 침해이므로 피해 규모가 상당할 수 있으나(적합 조건 4), 집단적 피해가 아니며 상대방의 자력은 기사에서 명확히 확인되지 않아 'Medium'으로 판단합니다.</t>
+          <t>글로벌 AI 저작권 분쟁으로 다수의 저작권자가 피해를 입고 있으며(집단적 피해), 이미 세계 각국에서 관련 소송이 진행 중이고 정부가 제도적 대응을 강화하고 있어 증거 확보 및 공적 절차 진행 가능성이 높습니다. 다만, 특정 피고의 책임 명확성이나 구체적인 피해 규모는 기사에서 명확히 드러나지 않습니다.</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I107" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>다수의 저작권자</t>
         </is>
       </c>
       <c r="J107" t="inlineStr">
         <is>
-          <t>‘최강야구’ 저작권 분쟁 본격화…JTBC·장시원, 오늘(27일) 첫 법정 공...</t>
+          <t>글로벌 AI 저작권 분쟁 격화...정부의 '공정이용' 판단 기준은?</t>
         </is>
       </c>
       <c r="K107" t="inlineStr">
         <is>
-          <t>isplus.com</t>
+          <t>ekoreanews.co.kr</t>
         </is>
       </c>
       <c r="L107" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M107" t="inlineStr">
         <is>
-          <t>https://isplus.com/article/view/isp202602270008</t>
+          <t>https://www.ekoreanews.co.kr/news/articleView.html?idxno=84720</t>
         </is>
       </c>
       <c r="N107" t="inlineStr">
         <is>
-          <t>2026-02-27 00:52:22.935210+00:00</t>
+          <t>2026-02-28 01:14:36.272746+00:00</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>루이비통</t>
+          <t>블루엘리펀트</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>대법원 파기환송 후 특허법원 재심리 예정</t>
+          <t>부정경쟁방지법 위반에 따른 금지 및 손해배상 청구 소송 등 민·형사상 법적 절차 진행 중</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
-          <t>강남 압구정 수선집 '이씨'가 루이비통을 상대로 제기한 상표권 침해 소송에서, 대법원이 원고 승소 원심 판결을 파기하고 특허법원으로 사건을 돌려보냈다. 대법원은 상표권 침해 행위에 관여한 경우 공동 책임을 부담할 수 있다는 법리를 제시했다. 이 사건은 대기업과 소상공인 간의 상표권 분쟁으로, 대법원의 법리 해석이 향후 소송 결과에 중요한 영향을 미칠 것으로 보인다.</t>
+          <t>블루엘리펀트가 모방 논란에 휩싸여 부정경쟁방지법 위반에 따른 민·형사상 법적 절차를 진행 중이다. 회사는 전문경영인 체제로 전환하고 손해배상 협의를 통해 사태 수습에 나섰다.</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
-          <t>상대방(루이비통)은 대기업으로 자력이 충분함 (적합 조건 2). 사건은 대법원 파기환송으로 특허법원에서 재심리 예정이며, 대법원이 상표권 침해에 대한 공동 책임 법리를 명확히 한 점은 향후 소송 진행에 중요한 영향을 미칠 수 있음. 다만, 원심 승소 판결이 파기되어 원고에게는 현재 불리한 상황으로, 책임 명확성(적합 조건 1)이 아직 불분명함.</t>
+          <t>블루엘리펀트의 모방 행위로 인한 부정경쟁방지법 위반 혐의로 민·형사상 법적 절차가 진행 중이므로 상대방 책임이 비교적 명확하며(적합 조건 1), 기업이 피고이고 손해배상 협의를 진행하는 것으로 보아 자력이 있을 것으로 추정됩니다(적합 조건 2). 또한 이미 소송이 진행 중이므로 증거 확보 가능성이 높습니다(적합 조건 5). 다만, 집단적 피해가 아니며 피해 규모가 명확히 파악되지 않습니다.</t>
         </is>
       </c>
       <c r="H108" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I108" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J108" t="inlineStr">
         <is>
-          <t>강남 압구정 수선집이 루이비통 이겼다</t>
+          <t>블루엘리펀트, 모방 논란 수습 나서…대표 사임·손해배상 협의</t>
         </is>
       </c>
       <c r="K108" t="inlineStr">
         <is>
-          <t>biz.sbs.co.kr</t>
+          <t>kukinews.com</t>
         </is>
       </c>
       <c r="L108" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M108" t="inlineStr">
         <is>
-          <t>https://biz.sbs.co.kr/article_hub/20000293869?division=NAVER</t>
+          <t>https://www.kukinews.com/article/view/kuk202602270082</t>
         </is>
       </c>
       <c r="N108" t="inlineStr">
         <is>
-          <t>2026-02-27 00:33:22.008272+00:00</t>
+          <t>2026-02-28 01:12:43.655369+00:00</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>한국전력거래소</t>
+          <t>블루엘리펀트</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>특허 침해 내용증명 발송, 소송 제기 예정</t>
+          <t>부정경쟁방지법 위반에 따른 금지 및 손해배상 청구 소송 등 민·형사상 법적 절차 진행 중</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
-          <t>태양광 발전시설 사업을 하는 (주)두솔이앤지가 한국전력거래소의 'On-site PPA' 시스템이 자사의 '태양광발전시설의 렌탈 운용 시스템 및 그 방법' 특허를 침해했다고 주장하며 내용증명을 발송했습니다. 두솔이앤지는 전력거래소의 운영 방식이 자사 특허 모델과 사실상 동일하다고 보고 있으며, 전력거래소는 직접 계약 당사자가 아니므로 특허 침해가 아니라는 입장입니다. 두솔이앤지는 여건이 개선되지 않으면 법적 소송을 제기할 계획입니다.</t>
+          <t>아이웨어 브랜드 블루엘리펀트가 젠틀몬스터 운영사 아이아이컴바인드의 제품 및 매장 디자인을 모방했다는 논란으로 민·형사상 법적 분쟁이 진행 중입니다. 블루엘리펀트는 논란 제품 판매 중단, CEO 사임 등의 조치를 취했으며, 법적 책임이 인정될 경우 금전적 손해 보상을 협의하겠다고 밝혔습니다. 다만 안경 산업의 특수성을 고려해야 한다고 주장하고 있습니다.</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
-          <t>한국전력거래소는 공공기관으로 배상 능력이 충분하며(적합 조건 2), 두솔이앤지가 보유한 특허가 등록 완료되어 특허권 존재는 명확합니다(적합 조건 5). 다만, 전력거래소는 직접 계약 당사자가 아니므로 특허 침해 책임 주체에 대한 법적 다툼이 예상되며, 현재는 내용증명 발송 단계로 소송 전입니다.</t>
+          <t>상대방(블루엘리펀트)이 논란 제품 판매 중단, CEO 사임, 금전적 손해 보상 협의 의사 표명 등 일부 책임을 인정하는 태도를 보이고 있어 상대방 책임이 비교적 명확합니다. 또한 상품 형태 모방 여부가 쟁점이므로 증거 확보가 용이할 것으로 예상됩니다. 다만 피고 기업의 자력은 추가 확인이 필요하며, 집단적 피해는 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H109" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I109" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1</t>
         </is>
       </c>
       <c r="J109" t="inlineStr">
         <is>
-          <t>태양광 직접거래 확산 속 특허리스크 논란</t>
+          <t>블루엘리펀트, 젠틀몬스터와 표절 논란에...  안경 산업 특수성 고려해...</t>
         </is>
       </c>
       <c r="K109" t="inlineStr">
         <is>
-          <t>jeonmae.co.kr</t>
+          <t>greened.kr</t>
         </is>
       </c>
       <c r="L109" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M109" t="inlineStr">
         <is>
-          <t>https://www.jeonmae.co.kr/news/articleView.html?idxno=1234151</t>
+          <t>https://www.greened.kr/news/articleView.html?idxno=337431</t>
         </is>
       </c>
       <c r="N109" t="inlineStr">
         <is>
-          <t>2026-02-26 13:16:46.858001+00:00</t>
+          <t>2026-02-28 01:12:02.411127+00:00</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>루이비통</t>
+          <t>블루엘리펀트</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>대법원 파기환송</t>
+          <t>젠틀몬스터 운영사 아이아이컴바인드가 표절 소송 제기</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
-          <t>대법원은 루이비통 가방 소유자가 가방을 리폼하는 행위가 상표권 침해가 아니라고 판결하며, 상표권자 루이비통이 A씨를 상대로 제기한 소송의 원심을 파기하고 특허법원으로 돌려보냈다. 이번 판결은 개인의 소유물에 대한 리폼 권리를 인정하는 중요한 법적 선례를 마련했다.</t>
+          <t>블루엘리펀트가 젠틀몬스터 운영사 아이아이컴바인드로부터 표절 논란으로 소송을 당했으며, 이에 대해 공식 입장을 밝혔습니다. 한편, 블루엘리펀트 대표는 구속으로 인해 사임하고 새로운 공동 대표가 선임되었습니다.</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
-          <t>상대방(루이비통)은 자력이 충분한 대기업이며(적합 조건 2), 대법원 판결로 리폼 행위가 상표권 침해가 아니라는 법리가 확립되어 피고(A씨)의 법적 입장이 매우 유리함(적합 조건 1, 5). 다만, A씨가 청구할 수 있는 손해배상 규모가 명확하지 않아 투자 매력도가 제한적임.</t>
+          <t>젠틀몬스터 운영사 아이아이컴바인드가 블루엘리펀트를 상대로 표절 소송을 제기하여 적합 조건 1(상대방 책임 명확)과 5(증거 확보 가능)에 해당합니다. 지식재산권 침해 사건은 피해 규모가 클 가능성이 있으나, 집단적 피해는 아니며 상대방의 자력이 대기업 수준으로 명확히 확인되지 않아 Medium 등급으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H110" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I110" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1 (아이아이컴바인드)</t>
         </is>
       </c>
       <c r="J110" t="inlineStr">
         <is>
-          <t>대법원  루이비통 가방 소유자 리폼은 상표권 침해 아냐 … 리폼해 쓸 권...</t>
+          <t>블루엘리펀트, 대표 구속에 사임… 젠틀몬스터 표절 논란 제품 판매 중...</t>
         </is>
       </c>
       <c r="K110" t="inlineStr">
         <is>
-          <t>lawleader.co.kr</t>
+          <t>newsworks.co.kr</t>
         </is>
       </c>
       <c r="L110" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M110" t="inlineStr">
         <is>
-          <t>http://www.lawleader.co.kr/news/articleView.html?idxno=18594</t>
+          <t>https://www.newsworks.co.kr/news/articleView.html?idxno=832474</t>
         </is>
       </c>
       <c r="N110" t="inlineStr">
         <is>
-          <t>2026-02-26 13:15:37.423993+00:00</t>
+          <t>2026-02-28 01:10:41.853581+00:00</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C111" t="inlineStr"/>
+      <c r="C111" t="inlineStr">
+        <is>
+          <t>블루엘리펀트</t>
+        </is>
+      </c>
       <c r="D111" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>미국에서 특허 침해 소송 제기, 초기 단계</t>
+          <t>부정경쟁방지법 위반 여부 및 손해배상 청구 소송 진행 중</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
-          <t>LG전자가 미국에서 '특허 사냥꾼'으로 불리는 기업으로부터 이미지 처리 기술 특허 침해 소송을 당했습니다. 해당 기술은 LG전자의 주요 디스플레이 제품에 사용되는 핵심 기능으로, 분쟁의 파장이 클 것으로 예상됩니다. 현재 소송은 초기 단계이며, 구체적인 손해배상 규모와 쟁점은 향후 절차에서 드러날 예정입니다.</t>
+          <t>아이웨어 브랜드 젠틀몬스터(아이아이컴바인드)가 블루엘리펀트를 상대로 자사 제품 및 매장 디자인 모방에 따른 부정경쟁방지법 위반 금지 및 손해배상 청구 소송을 제기했다. 블루엘리펀트는 디자인권 침해가 아닌 미등록 상품 형태의 '형태적 특이성' 여부가 쟁점이라고 반박하며, 논란 제품 판매 중단 및 대표이사 사임 조치를 취했다. 현재 민·형사상 법적 절차가 진행 중이다.</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
-          <t>피고가 대기업인 LG전자로 자력이 충분하며(적합 조건 2), 이미지 처리 기술이 핵심 제품에 사용되어 피해 규모가 커질 잠재력이 있습니다(적합 조건 4). 특허 침해 소송의 특성상 증거 확보가 가능합니다(적합 조건 5). 다만, 소송 초기 단계로 구체적인 손해배상 규모와 쟁점이 아직 불확실합니다.</t>
+          <t>적합 조건: 상대방(블루엘리펀트)은 상업 브랜드로 자력이 있을 것으로 추정되며(조건 2), 젠틀몬스터 측에서 '3D 스캔 99% 일치' 등 증거를 제시하고 있음(조건 5). 부적합 조건: 피해 규모가 기사에 명시되지 않아 추정하기 어려우며(조건 4 미흡), 집단적 피해가 아닌 개별 기업 간 소송임(조건 3 미흡). 또한, 상대방 책임 여부가 '형태적 특이성' 인정 여부에 따라 달라지는 법리 다툼이 핵심이므로 명확하다고 보기 어려움(조건 1 미흡).</t>
         </is>
       </c>
       <c r="H111" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I111" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J111" t="inlineStr">
         <is>
-          <t>[단독] LG전자, 美 ‘특허 사냥꾼’ 표적 됐다…이미지 처리 기술 도마</t>
+          <t>젠틀몬스터에 소송당한 블루엘리펀트  형태적 특이성이 쟁점</t>
         </is>
       </c>
       <c r="K111" t="inlineStr">
         <is>
-          <t>mydaily.co.kr</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L111" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M111" t="inlineStr">
         <is>
-          <t>https://www.mydaily.co.kr/page/view/2026022616362958199</t>
+          <t>https://www.yna.co.kr/view/AKR20260227052900030?input=1195m</t>
         </is>
       </c>
       <c r="N111" t="inlineStr">
         <is>
-          <t>2026-02-26 13:07:08.454955+00:00</t>
+          <t>2026-02-28 01:10:29.658953+00:00</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>골프존</t>
+          <t>블루엘리펀트</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>대법원 파기환송</t>
+          <t>부정경쟁방지법 위반 혐의로 대표 구속, 민·형사 법적 대응 진행 중</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
-          <t>골프코스 설계사 오렌지엔지니어링과 송호골프디자인이 골프존을 상대로 낸 골프코스 저작권 침해 소송에서 대법원이 원고 패소 원심 판결을 파기하고 사건을 돌려보냈습니다. 이는 골프 코스도 창작 저작물로 인정될 수 있다는 가능성을 시사하며, 하급심에서 다시 판단하게 됩니다.</t>
+          <t>아이웨어 브랜드 블루엘리펀트가 젠틀몬스터의 디자인과 정체성을 모방했다는 논란에 휩싸여 법적 분쟁 중이다. 블루엘리펀트 대표는 부정경쟁방지법 위반 혐의로 구속되었으며, 회사 측은 책임을 인정하고 전문경영인 체제로 전환했다. 젠틀몬스터는 민·형사 법적 대응에 나섰다.</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
-          <t>상대방(골프존)은 자력이 충분한 대기업이며, 대법원이 원심을 파기환송하여 원고에게 유리한 국면이 조성되었습니다. 다만, 집단적 피해가 아닌 두 개 회사 간의 분쟁이며, 구체적인 피해 금액은 기사에서 확인되지 않습니다.</t>
+          <t>상대방(블루엘리펀트) 대표가 부정경쟁방지법 위반 혐의로 구속되어 책임이 명확하며(적합 조건 1), 형사 수사가 진행 중으로 증거 확보 가능성이 높습니다(적합 조건 5, 6). 그러나 집단적 피해가 아니며 피해 규모가 구체적으로 명시되지 않아 'Medium'으로 판단합니다.</t>
         </is>
       </c>
       <c r="H112" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I112" t="inlineStr">
         <is>
-          <t>2개 회사</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J112" t="inlineStr">
         <is>
-          <t>골프 코스도 창작 저작권이다 …대법원 판결</t>
+          <t>'표절 논란' 블루엘리펀트, 대표 사임…전문경영인 체제로 전환</t>
         </is>
       </c>
       <c r="K112" t="inlineStr">
         <is>
-          <t>economist.co.kr</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L112" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M112" t="inlineStr">
         <is>
-          <t>https://economist.co.kr/article/view/ecn202602260039</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=05221766645354784</t>
         </is>
       </c>
       <c r="N112" t="inlineStr">
         <is>
-          <t>2026-02-26 13:06:26.332318+00:00</t>
+          <t>2026-02-27 18:14:58.807623+00:00</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>루이비통</t>
+          <t>장시원 PD, 스튜디오C1</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>대법원 파기환송</t>
+          <t>저작권 침해금지 등 소송 첫 변론기일, 가처분 인용 결정</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
-          <t>대법원이 루이비통이 리폼업자 이씨를 상대로 제기한 상표권 침해 금지 및 손해배상 청구 소송에서 루이비통 승소 원심을 파기했다. 이는 소비자가 구매한 명품 가방을 리폼하는 행위가 상표권 침해가 아니라는 취지의 판결로 해석될 수 있으며, 리폼업자에게 유리한 법적 선례를 남겼다.</t>
+          <t>JTBC와 장시원 PD 및 스튜디오C1 간 '최강야구' 저작권 분쟁이 첫 변론기일을 시작하며 본격적인 법정 공방에 돌입했습니다. 앞서 법원은 JTBC가 제기한 가처분 신청을 인용, 스튜디오C1의 '불꽃야구'가 '최강야구'의 저작권을 침해하고 부정경쟁행위에 해당한다고 판단하여 제작·유통 등을 금지했습니다. 스튜디오C1 측은 항고 및 시즌2 제작 강행 의지를 밝히고 있습니다.</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
-          <t>대기업인 루이비통이 상대방이며(적합 조건 2), 대법원 판결로 리폼업자에게 유리한 법적 선례가 확립되어(적합 조건 5) 향후 유사 소송 또는 리폼업자의 손해배상 청구 가능성이 있음. 다만, 현재 기사만으로는 직접적인 피해 금액이나 피해자 수가 명확하지 않음.</t>
+          <t>법원이 JTBC의 가처분 신청을 인용하며 상대방의 저작권 침해 및 부정경쟁행위 책임이 비교적 명확하게 인정되었고(적합 조건 1), 이에 대한 증거도 확보된 상태입니다(적합 조건 5). 인기 프로그램의 저작권 침해이므로 피해 규모가 상당할 수 있으나(적합 조건 4), 집단적 피해가 아니며 상대방의 자력은 기사에서 명확히 확인되지 않아 'Medium'으로 판단합니다.</t>
         </is>
       </c>
       <c r="H113" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I113" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1</t>
         </is>
       </c>
       <c r="J113" t="inlineStr">
         <is>
-          <t>내 루이비통 가방을 리폼하는 것은 나의 권리</t>
+          <t>‘최강야구’ 저작권 분쟁 본격화…JTBC·장시원, 오늘(27일) 첫 법정 공...</t>
         </is>
       </c>
       <c r="K113" t="inlineStr">
         <is>
-          <t>koreareport.co.kr</t>
+          <t>isplus.com</t>
         </is>
       </c>
       <c r="L113" t="inlineStr">
         <is>
           <t>2026-02-26</t>
         </is>
       </c>
       <c r="M113" t="inlineStr">
         <is>
-          <t>http://www.koreareport.co.kr/news/articleView.html?idxno=43024</t>
+          <t>https://isplus.com/article/view/isp202602270008</t>
         </is>
       </c>
       <c r="N113" t="inlineStr">
         <is>
-          <t>2026-02-26 13:04:48.726435+00:00</t>
+          <t>2026-02-27 00:52:22.935210+00:00</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
           <t>루이비통</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>대법원 파기환송</t>
+          <t>대법원 파기환송 후 특허법원 재심리 예정</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
-          <t>루이비통 가방 리폼에 대한 상표권 침해 소송에서 대법원이 원심의 원고 일부 승소 판결을 파기하고 사건을 특허법원으로 돌려보냈습니다. 대법원은 리폼업자가 공동의 법적 책임을 부담할 수 있다고 판시하며, 4년 넘게 이어진 소송의 법리적 쟁점을 다시 심리하게 되었습니다.</t>
+          <t>강남 압구정 수선집 '이씨'가 루이비통을 상대로 제기한 상표권 침해 소송에서, 대법원이 원고 승소 원심 판결을 파기하고 특허법원으로 사건을 돌려보냈다. 대법원은 상표권 침해 행위에 관여한 경우 공동 책임을 부담할 수 있다는 법리를 제시했다. 이 사건은 대기업과 소상공인 간의 상표권 분쟁으로, 대법원의 법리 해석이 향후 소송 결과에 중요한 영향을 미칠 것으로 보인다.</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
-          <t>상대방(루이비통)은 글로벌 대기업으로 자력이 충분하며(적합 조건 2), 대법원에서 원심을 파기환송하여 법리적 쟁점에 대한 추가 심리가 필요하므로 소송이 계속 진행될 예정이고 증거 확보가 가능합니다(적합 조건 5). 그러나 집단적 피해나 대규모 피해 금액이 명확하지 않고(부적합 조건 3, 4), 소송금융이 주로 원고 측에 투자하는 경향이 있으나 본 사건은 리폼업자가 피고인 상표권 침해 소송이라는 점이 고려됩니다.</t>
+          <t>상대방(루이비통)은 대기업으로 자력이 충분함 (적합 조건 2). 사건은 대법원 파기환송으로 특허법원에서 재심리 예정이며, 대법원이 상표권 침해에 대한 공동 책임 법리를 명확히 한 점은 향후 소송 진행에 중요한 영향을 미칠 수 있음. 다만, 원심 승소 판결이 파기되어 원고에게는 현재 불리한 상황으로, 책임 명확성(적합 조건 1)이 아직 불분명함.</t>
         </is>
       </c>
       <c r="H114" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I114" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J114" t="inlineStr">
         <is>
-          <t>4년 넘는 '리폼 소송' 대법서 뒤집혀... 루이비통 가방 리폼, 상표권 침...</t>
+          <t>강남 압구정 수선집이 루이비통 이겼다</t>
         </is>
       </c>
       <c r="K114" t="inlineStr">
         <is>
-          <t>joseilbo.com</t>
+          <t>biz.sbs.co.kr</t>
         </is>
       </c>
       <c r="L114" t="inlineStr">
         <is>
           <t>2026-02-26</t>
         </is>
       </c>
       <c r="M114" t="inlineStr">
         <is>
-          <t>http://www.joseilbo.com/news/news_read.php?uid=563580&amp;class=32&amp;grp=</t>
+          <t>https://biz.sbs.co.kr/article_hub/20000293869?division=NAVER</t>
         </is>
       </c>
       <c r="N114" t="inlineStr">
         <is>
-          <t>2026-02-26 12:54:22.368418+00:00</t>
+          <t>2026-02-27 00:33:22.008272+00:00</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>골프존</t>
+          <t>한국전력거래소</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>대법원 상고심 선고 예정</t>
+          <t>특허 침해 내용증명 발송, 소송 제기 예정</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
-          <t>국내외 골프코스 설계회사들이 골프존을 상대로 골프코스 저작권 침해에 따른 손해배상 소송을 제기했으며, 대법원 상고심 선고를 앞두고 있습니다. 이 사건은 골프코스의 저작권 인정 여부가 핵심 쟁점으로, 대법원의 판결에 따라 향후 유사 소송에 큰 영향을 미칠 것으로 예상됩니다.</t>
+          <t>태양광 발전시설 사업을 하는 (주)두솔이앤지가 한국전력거래소의 'On-site PPA' 시스템이 자사의 '태양광발전시설의 렌탈 운용 시스템 및 그 방법' 특허를 침해했다고 주장하며 내용증명을 발송했습니다. 두솔이앤지는 전력거래소의 운영 방식이 자사 특허 모델과 사실상 동일하다고 보고 있으며, 전력거래소는 직접 계약 당사자가 아니므로 특허 침해가 아니라는 입장입니다. 두솔이앤지는 여건이 개선되지 않으면 법적 소송을 제기할 계획입니다.</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
-          <t>상대방인 골프존은 자력이 충분하며(적합 조건 2), 국내외 다수의 골프코스 설계회사들이 원고로 참여하여 집단적 피해의 성격을 가집니다(적합 조건 3). 그러나 골프코스의 저작권 인정 여부가 대법원에서 다투어지는 핵심 쟁점이므로, 상대방의 책임이 아직 명확하게 확정되지 않아 법리적 불확실성이 존재합니다.</t>
+          <t>한국전력거래소는 공공기관으로 배상 능력이 충분하며(적합 조건 2), 두솔이앤지가 보유한 특허가 등록 완료되어 특허권 존재는 명확합니다(적합 조건 5). 다만, 전력거래소는 직접 계약 당사자가 아니므로 특허 침해 책임 주체에 대한 법적 다툼이 예상되며, 현재는 내용증명 발송 단계로 소송 전입니다.</t>
         </is>
       </c>
       <c r="H115" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I115" t="inlineStr">
         <is>
-          <t>국내외 골프코스 설계회사 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J115" t="inlineStr">
         <is>
-          <t>골프코스 저작권 인정되나…오늘 대법원 선고</t>
+          <t>태양광 직접거래 확산 속 특허리스크 논란</t>
         </is>
       </c>
       <c r="K115" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>jeonmae.co.kr</t>
         </is>
       </c>
       <c r="L115" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M115" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/society/court-prosecution/6083162</t>
+          <t>https://www.jeonmae.co.kr/news/articleView.html?idxno=1234151</t>
         </is>
       </c>
       <c r="N115" t="inlineStr">
         <is>
-          <t>2026-02-26 00:52:13.562234+00:00</t>
+          <t>2026-02-26 13:16:46.858001+00:00</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
           <t>루이비통</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>대법원 공개변론 및 최종 결론 대기 중</t>
+          <t>대법원 파기환송</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
-          <t>명품 장인이 루이비통 가방을 리폼한 행위가 상표권 침해에 해당하는지 여부를 두고 루이비통과 소송이 진행 중입니다. 1, 2심에서는 원고 일부 승소 판결이 나왔으며, 현재 대법원에서 최종 결론을 앞두고 공개변론이 진행되었습니다. 이 사건은 리폼의 상표권 침해 여부에 대한 법리적 판단을 구하는 사례입니다.</t>
+          <t>대법원은 루이비통 가방 소유자가 가방을 리폼하는 행위가 상표권 침해가 아니라고 판결하며, 상표권자 루이비통이 A씨를 상대로 제기한 소송의 원심을 파기하고 특허법원으로 돌려보냈다. 이번 판결은 개인의 소유물에 대한 리폼 권리를 인정하는 중요한 법적 선례를 마련했다.</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
-          <t>상대방인 루이비통은 자력이 충분한 대기업입니다 (적합 조건 2). 그러나 이 사건은 리폼 행위의 상표권 침해 여부에 대한 법리적 다툼으로, 상대방 책임이 명확하다고 보기 어렵습니다 (적합 조건 1 미충족). 또한, 1,500만원의 피해 금액은 소송금융 투자 대상으로서는 상대적으로 작고 (적합 조건 4 미충족), 집단적 피해가 아닌 개별 사건입니다 (적합 조건 3 미충족).</t>
+          <t>상대방(루이비통)은 자력이 충분한 대기업이며(적합 조건 2), 대법원 판결로 리폼 행위가 상표권 침해가 아니라는 법리가 확립되어 피고(A씨)의 법적 입장이 매우 유리함(적합 조건 1, 5). 다만, A씨가 청구할 수 있는 손해배상 규모가 명확하지 않아 투자 매력도가 제한적임.</t>
         </is>
       </c>
       <c r="H116" t="inlineStr">
         <is>
-          <t>1500만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I116" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J116" t="inlineStr">
         <is>
-          <t>'루이비통 리폼' 상표권 침해일까…대법원 최종 결론</t>
+          <t>대법원  루이비통 가방 소유자 리폼은 상표권 침해 아냐 … 리폼해 쓸 권...</t>
         </is>
       </c>
       <c r="K116" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>lawleader.co.kr</t>
         </is>
       </c>
       <c r="L116" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M116" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/society/general-society/6083145</t>
+          <t>http://www.lawleader.co.kr/news/articleView.html?idxno=18594</t>
         </is>
       </c>
       <c r="N116" t="inlineStr">
         <is>
-          <t>2026-02-26 00:51:13.867889+00:00</t>
+          <t>2026-02-26 13:15:37.423993+00:00</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
-      <c r="C117" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C117" t="inlineStr"/>
       <c r="D117" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>배심원 선정 절차 예정</t>
+          <t>미국에서 특허 침해 소송 제기, 초기 단계</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
-          <t>일론 머스크가 오픈AI와 마이크로소프트를 상대로 영업비밀 침해 소송을 제기하며 최대 1345억 달러의 손해배상을 요구하고 있다. 기사 제목은 오픈AI의 승소를 언급하지만, 본문에는 배심원 선정 절차가 예정되어 있다고 명시되어 있어 소송이 아직 진행 중임을 시사한다.</t>
+          <t>LG전자가 미국에서 '특허 사냥꾼'으로 불리는 기업으로부터 이미지 처리 기술 특허 침해 소송을 당했습니다. 해당 기술은 LG전자의 주요 디스플레이 제품에 사용되는 핵심 기능으로, 분쟁의 파장이 클 것으로 예상됩니다. 현재 소송은 초기 단계이며, 구체적인 손해배상 규모와 쟁점은 향후 절차에서 드러날 예정입니다.</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
-          <t>상대방(오픈AI, 마이크로소프트)의 자력이 충분하고, 요구하는 손해배상액이 매우 크다. 다만, 기사 제목은 오픈AI의 승소를 언급하나 본문에서 배심원 선정 절차가 예정되어 있다고 하여 소송 진행 여부에 대한 정보가 상충된다. 영업비밀 침해 소송은 입증이 복잡할 수 있어 승소 가능성 판단에 추가 정보가 필요하다.</t>
+          <t>피고가 대기업인 LG전자로 자력이 충분하며(적합 조건 2), 이미지 처리 기술이 핵심 제품에 사용되어 피해 규모가 커질 잠재력이 있습니다(적합 조건 4). 특허 침해 소송의 특성상 증거 확보가 가능합니다(적합 조건 5). 다만, 소송 초기 단계로 구체적인 손해배상 규모와 쟁점이 아직 불확실합니다.</t>
         </is>
       </c>
       <c r="H117" t="inlineStr">
         <is>
-          <t>1345억 달러 (약 193조 원)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I117" t="inlineStr">
         <is>
-          <t>1명 (일론 머스크)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J117" t="inlineStr">
         <is>
-          <t>오픈AI, 머스크가 제기한 영업비밀 침해 소송에서 승소</t>
+          <t>[단독] LG전자, 美 ‘특허 사냥꾼’ 표적 됐다…이미지 처리 기술 도마</t>
         </is>
       </c>
       <c r="K117" t="inlineStr">
         <is>
-          <t>aitimes.com</t>
+          <t>mydaily.co.kr</t>
         </is>
       </c>
       <c r="L117" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M117" t="inlineStr">
         <is>
-          <t>https://www.aitimes.com/news/articleView.html?idxno=207242</t>
+          <t>https://www.mydaily.co.kr/page/view/2026022616362958199</t>
         </is>
       </c>
       <c r="N117" t="inlineStr">
         <is>
-          <t>2026-02-25 13:21:59.743498+00:00</t>
+          <t>2026-02-26 13:07:08.454955+00:00</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>OpenAI</t>
+          <t>골프존</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>법원에서 소송 기각, 근거 자료 보강 시 재소송 가능</t>
+          <t>대법원 파기환송</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
-          <t>일론 머스크가 오픈AI를 상대로 제기한 영업비밀 침해 소송이 법원에서 기각되었습니다. 법원은 xAI가 근거 자료를 보강할 경우 새로운 소송을 제기할 수 있다고 밝혔습니다. 이 사건은 일론 머스크가 오픈AI 지분을 마이크로소프트에 매각한 이후 발생한 것입니다.</t>
+          <t>골프코스 설계사 오렌지엔지니어링과 송호골프디자인이 골프존을 상대로 낸 골프코스 저작권 침해 소송에서 대법원이 원고 패소 원심 판결을 파기하고 사건을 돌려보냈습니다. 이는 골프 코스도 창작 저작물로 인정될 수 있다는 가능성을 시사하며, 하급심에서 다시 판단하게 됩니다.</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
-          <t>상대방(OpenAI)은 마이크로소프트의 지원을 받는 대기업으로 자력이 충분합니다. (적합 조건 2) 현재 소송은 기각되었으나, 법원에서 근거 자료 보강 시 재소송이 가능하다고 언급하여 증거 확보 가능성이 있습니다. (적합 조건 5) 다만, 이미 한 차례 기각된 점은 리스크 요인입니다.</t>
+          <t>상대방(골프존)은 자력이 충분한 대기업이며, 대법원이 원심을 파기환송하여 원고에게 유리한 국면이 조성되었습니다. 다만, 집단적 피해가 아닌 두 개 회사 간의 분쟁이며, 구체적인 피해 금액은 기사에서 확인되지 않습니다.</t>
         </is>
       </c>
       <c r="H118" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I118" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2개 회사</t>
         </is>
       </c>
       <c r="J118" t="inlineStr">
         <is>
-          <t>일론 머스크  오픈AI가 영업비밀 훔쳤다  주장, 법원서 기각</t>
+          <t>골프 코스도 창작 저작권이다 …대법원 판결</t>
         </is>
       </c>
       <c r="K118" t="inlineStr">
         <is>
-          <t>mediatoday.co.kr</t>
+          <t>economist.co.kr</t>
         </is>
       </c>
       <c r="L118" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M118" t="inlineStr">
         <is>
-          <t>https://www.mediatoday.co.kr/news/articleView.html?idxno=332647</t>
+          <t>https://economist.co.kr/article/view/ecn202602260039</t>
         </is>
       </c>
       <c r="N118" t="inlineStr">
         <is>
-          <t>2026-02-25 12:55:05.212823+00:00</t>
+          <t>2026-02-26 13:06:26.332318+00:00</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>OpenAI</t>
+          <t>루이비통</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>미국 법원에서 소장 기각, 수정 소장 제출 기한 부여</t>
+          <t>대법원 파기환송</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
-          <t>일론 머스크의 xAI가 오픈AI를 상대로 제기한 영업비밀 침해 소송이 미국 법원에서 기각되었습니다. 법원은 xAI가 오픈AI의 직접적 위법 행위를 구체적으로 입증하지 못했다고 판단했으나, 수정 소장을 제출할 기회를 부여했습니다. 이는 일론 머스크와 오픈AI 간의 광범위한 법적 분쟁의 일부입니다.</t>
+          <t>대법원이 루이비통이 리폼업자 이씨를 상대로 제기한 상표권 침해 금지 및 손해배상 청구 소송에서 루이비통 승소 원심을 파기했다. 이는 소비자가 구매한 명품 가방을 리폼하는 행위가 상표권 침해가 아니라는 취지의 판결로 해석될 수 있으며, 리폼업자에게 유리한 법적 선례를 남겼다.</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
-          <t>상대방(OpenAI)은 자력이 충분한 대기업이며, AI 산업의 영업비밀 침해는 잠재적 피해 규모가 매우 클 수 있습니다. 다만, 법원에서 xAI의 주장에 오픈AI의 직접적 위법 행위에 대한 구체적 설명과 증거가 부족하다고 판단하여 소장이 기각되었으므로, 추가 증거 확보가 관건입니다. (적합 조건 2, 4 해당, 1, 5 조건 보완 필요)</t>
+          <t>대기업인 루이비통이 상대방이며(적합 조건 2), 대법원 판결로 리폼업자에게 유리한 법적 선례가 확립되어(적합 조건 5) 향후 유사 소송 또는 리폼업자의 손해배상 청구 가능성이 있음. 다만, 현재 기사만으로는 직접적인 피해 금액이나 피해자 수가 명확하지 않음.</t>
         </is>
       </c>
       <c r="H119" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I119" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J119" t="inlineStr">
         <is>
-          <t>美법원, xAI '영업비밀 유출' 소송 기각</t>
+          <t>내 루이비통 가방을 리폼하는 것은 나의 권리</t>
         </is>
       </c>
       <c r="K119" t="inlineStr">
         <is>
-          <t>mstoday.co.kr</t>
+          <t>koreareport.co.kr</t>
         </is>
       </c>
       <c r="L119" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M119" t="inlineStr">
         <is>
-          <t>https://www.mstoday.co.kr/news/articleView.html?idxno=100671</t>
+          <t>http://www.koreareport.co.kr/news/articleView.html?idxno=43024</t>
         </is>
       </c>
       <c r="N119" t="inlineStr">
         <is>
-          <t>2026-02-25 12:52:59.650946+00:00</t>
+          <t>2026-02-26 13:04:48.726435+00:00</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>OpenAI</t>
+          <t>루이비통</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>미국 연방법원 1차 소송 기각, 보완 소장 제출 기회 부여. 별도 소송 4월 재판 예정.</t>
+          <t>대법원 파기환송</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
-          <t>일론 머스크의 xAI가 OpenAI를 상대로 제기한 '인재 빼가기 및 영업비밀 탈취' 소송이 미국 법원에서 기각되었으나, xAI는 보완된 소장을 제출할 기회를 부여받았다. 이는 AI 산업의 핵심 인재 확보 경쟁과 영업비밀 보호의 중요한 선례가 될 수 있으며, 머스크와 올트먼 간의 별도 법정 공방도 4월에 예정되어 있다.</t>
+          <t>루이비통 가방 리폼에 대한 상표권 침해 소송에서 대법원이 원심의 원고 일부 승소 판결을 파기하고 사건을 특허법원으로 돌려보냈습니다. 대법원은 리폼업자가 공동의 법적 책임을 부담할 수 있다고 판시하며, 4년 넘게 이어진 소송의 법리적 쟁점을 다시 심리하게 되었습니다.</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
-          <t>상대방인 OpenAI는 대규모 AI 기업으로 충분한 자력을 갖추고 있으며(적합 조건 2), 핵심 기술 및 영업비밀 탈취 주장이므로 피해 규모가 클 가능성이 있습니다(적합 조건 4). 현재 법원에서 소송이 기각되었으나, 보완된 소장을 제출할 기회가 주어져 사건이 완전히 종결되지 않았으므로 추가 증거 확보 여부가 중요합니다.</t>
+          <t>상대방(루이비통)은 글로벌 대기업으로 자력이 충분하며(적합 조건 2), 대법원에서 원심을 파기환송하여 법리적 쟁점에 대한 추가 심리가 필요하므로 소송이 계속 진행될 예정이고 증거 확보가 가능합니다(적합 조건 5). 그러나 집단적 피해나 대규모 피해 금액이 명확하지 않고(부적합 조건 3, 4), 소송금융이 주로 원고 측에 투자하는 경향이 있으나 본 사건은 리폼업자가 피고인 상표권 침해 소송이라는 점이 고려됩니다.</t>
         </is>
       </c>
       <c r="H120" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I120" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J120" t="inlineStr">
         <is>
-          <t>미국 법원, 머스크 xAI ‘영업비밀 탈취’ 소송 기각…오픈AI 손 들어줘</t>
+          <t>4년 넘는 '리폼 소송' 대법서 뒤집혀... 루이비통 가방 리폼, 상표권 침...</t>
         </is>
       </c>
       <c r="K120" t="inlineStr">
         <is>
-          <t>etoday.co.kr</t>
+          <t>joseilbo.com</t>
         </is>
       </c>
       <c r="L120" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M120" t="inlineStr">
         <is>
-          <t>https://www.etoday.co.kr/news/view/2559195</t>
+          <t>http://www.joseilbo.com/news/news_read.php?uid=563580&amp;class=32&amp;grp=</t>
         </is>
       </c>
       <c r="N120" t="inlineStr">
         <is>
-          <t>2026-02-25 00:54:26.468035+00:00</t>
+          <t>2026-02-26 12:54:22.368418+00:00</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>게임제작사</t>
+          <t>골프존</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t>1심 판결 선고 후 분석 중</t>
+          <t>대법원 상고심 선고 예정</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
-          <t>한 작곡가가 게임제작사가 자신의 곡을 동의 없이 사용했다며 손해배상 청구 소송을 제기했습니다. 이 사건은 음원공급계약과 저작권 침해 여부가 쟁점이며, 현재 1심 판결이 선고되어 그 내용이 분석되고 있습니다.</t>
+          <t>국내외 골프코스 설계회사들이 골프존을 상대로 골프코스 저작권 침해에 따른 손해배상 소송을 제기했으며, 대법원 상고심 선고를 앞두고 있습니다. 이 사건은 골프코스의 저작권 인정 여부가 핵심 쟁점으로, 대법원의 판결에 따라 향후 유사 소송에 큰 영향을 미칠 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
-          <t>작곡가가 게임제작사를 상대로 동의 없는 음원 사용에 대한 손해배상 소송을 제기한 사건으로, 상대방의 책임이 비교적 명확하고(적합 조건 1) 소송이 진행되어 1심 판결이 나온 점으로 보아 증거 확보 가능성도 높습니다(적합 조건 5). 그러나 피해 규모와 상대방 게임제작사의 자력에 대한 정보가 부족하며, 집단적 피해가 아닌 개별 소송으로 판단됩니다.</t>
+          <t>상대방인 골프존은 자력이 충분하며(적합 조건 2), 국내외 다수의 골프코스 설계회사들이 원고로 참여하여 집단적 피해의 성격을 가집니다(적합 조건 3). 그러나 골프코스의 저작권 인정 여부가 대법원에서 다투어지는 핵심 쟁점이므로, 상대방의 책임이 아직 명확하게 확정되지 않아 법리적 불확실성이 존재합니다.</t>
         </is>
       </c>
       <c r="H121" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I121" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>국내외 골프코스 설계회사 다수</t>
         </is>
       </c>
       <c r="J121" t="inlineStr">
         <is>
-          <t>[서초동 언박싱] '무기징역' 尹, 1심 판결 분석...대법  저작물 공급계약...</t>
+          <t>골프코스 저작권 인정되나…오늘 대법원 선고</t>
         </is>
       </c>
       <c r="K121" t="inlineStr">
         <is>
-          <t>news.bbsi.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L121" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M121" t="inlineStr">
         <is>
-          <t>https://news.bbsi.co.kr/news/articleView.html?idxno=4068716</t>
+          <t>https://www.news1.kr/society/court-prosecution/6083162</t>
         </is>
       </c>
       <c r="N121" t="inlineStr">
         <is>
-          <t>2026-02-25 00:38:40.671754+00:00</t>
+          <t>2026-02-26 00:52:13.562234+00:00</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>유일에너테크</t>
+          <t>루이비통</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>대법원 특허 소송 최종 승소 확정, 손해배상액 결정 및 가압류 설정 단계</t>
+          <t>대법원 공개변론 및 최종 결론 대기 중</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
-          <t>엠플러스는 유일에너테크와의 배터리 장비 특허 소송에서 대법원 최종 승소 판결을 받았습니다. 엠플러스는 707억원 규모의 손해배상을 청구했으며, 유일에너테크 보유 지분에 412억원의 가압류가 설정되었습니다. 유일에너테크는 재무 악화로 계속기업 불확실성이 제기되고 있으며, 손해배상액 충당부채 인식 여부가 감사의견에 영향을 줄 수 있습니다.</t>
+          <t>명품 장인이 루이비통 가방을 리폼한 행위가 상표권 침해에 해당하는지 여부를 두고 루이비통과 소송이 진행 중입니다. 1, 2심에서는 원고 일부 승소 판결이 나왔으며, 현재 대법원에서 최종 결론을 앞두고 공개변론이 진행되었습니다. 이 사건은 리폼의 상표권 침해 여부에 대한 법리적 판단을 구하는 사례입니다.</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
-          <t>엠플러스가 유일에너테크와의 특허 소송에서 대법원 최종 승소 판결을 받아 상대방 책임이 명확하며(적합 조건 1), 707억원 규모의 손해배상 청구와 412억원의 가압류가 설정되어 피해 규모가 크고 증거가 명확합니다(적합 조건 4, 5). 그러나 피고인 유일에너테크가 누적 적자와 계속기업 불확실성으로 재무 상태가 매우 불안정하여 실제 배상금 회수 가능성에 대한 리스크가 존재합니다(적합 조건 2 약화).</t>
+          <t>상대방인 루이비통은 자력이 충분한 대기업입니다 (적합 조건 2). 그러나 이 사건은 리폼 행위의 상표권 침해 여부에 대한 법리적 다툼으로, 상대방 책임이 명확하다고 보기 어렵습니다 (적합 조건 1 미충족). 또한, 1,500만원의 피해 금액은 소송금융 투자 대상으로서는 상대적으로 작고 (적합 조건 4 미충족), 집단적 피해가 아닌 개별 사건입니다 (적합 조건 3 미충족).</t>
         </is>
       </c>
       <c r="H122" t="inlineStr">
         <is>
-          <t>엠플러스 청구액 707억원, 가압류 412억원 (최종 확정액 미공시)</t>
+          <t>1500만원</t>
         </is>
       </c>
       <c r="I122" t="inlineStr">
         <is>
-          <t>1 (엠플러스)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J122" t="inlineStr">
         <is>
-          <t>[유일에너테크 톺아보기]경영권 프리미엄은 커녕 36% 할인 매각…'눈물...</t>
+          <t>'루이비통 리폼' 상표권 침해일까…대법원 최종 결론</t>
         </is>
       </c>
       <c r="K122" t="inlineStr">
         <is>
-          <t>greened.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L122" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M122" t="inlineStr">
         <is>
-          <t>https://www.greened.kr/news/articleView.html?idxno=337257</t>
+          <t>https://www.news1.kr/society/general-society/6083145</t>
         </is>
       </c>
       <c r="N122" t="inlineStr">
         <is>
-          <t>2026-02-24 13:08:54.222846+00:00</t>
+          <t>2026-02-26 00:51:13.867889+00:00</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>오투잼컴퍼니</t>
+          <t>오픈AI, 마이크로소프트</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
-          <t>대법원 파기환송 후 서울중앙지법으로 환송되어 재심리 예정</t>
+          <t>배심원 선정 절차 예정</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
-          <t>대법원은 음원공급계약이 저작재산권 양도계약이 아니며, 저작권은 창작자에게 원시적으로 귀속된다고 판결했습니다. 이에 따라 A씨가 오투잼컴퍼니를 상대로 제기한 손해배상 청구 소송에서 원고 패소 판결한 원심을 파기하고 사건을 서울중앙지법으로 돌려보냈습니다. 이 판결은 저작권 계약 해석에 중요한 선례가 될 것으로 보입니다.</t>
+          <t>일론 머스크가 오픈AI와 마이크로소프트를 상대로 영업비밀 침해 소송을 제기하며 최대 1345억 달러의 손해배상을 요구하고 있다. 기사 제목은 오픈AI의 승소를 언급하지만, 본문에는 배심원 선정 절차가 예정되어 있다고 명시되어 있어 소송이 아직 진행 중임을 시사한다.</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
-          <t>대법원 판결로 저작권 귀속 주체가 명확해져 상대방 책임이 비교적 명확하며(적합 조건 1), 계약서 및 대법원 판결문 등 객관적 증거가 확보되어 있습니다(적합 조건 5). 다만, 집단적 피해가 아니며 상대방의 자력에 대한 정보가 부족하고, 피해 규모가 구체적으로 명시되지 않았습니다.</t>
+          <t>상대방(오픈AI, 마이크로소프트)의 자력이 충분하고, 요구하는 손해배상액이 매우 크다. 다만, 기사 제목은 오픈AI의 승소를 언급하나 본문에서 배심원 선정 절차가 예정되어 있다고 하여 소송 진행 여부에 대한 정보가 상충된다. 영업비밀 침해 소송은 입증이 복잡할 수 있어 승소 가능성 판단에 추가 정보가 필요하다.</t>
         </is>
       </c>
       <c r="H123" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1345억 달러 (약 193조 원)</t>
         </is>
       </c>
       <c r="I123" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1명 (일론 머스크)</t>
         </is>
       </c>
       <c r="J123" t="inlineStr">
         <is>
-          <t>[예규·판례] 대법  저작권은 창작자 것…음원공급계약이 권리양도는 아...</t>
+          <t>오픈AI, 머스크가 제기한 영업비밀 침해 소송에서 승소</t>
         </is>
       </c>
       <c r="K123" t="inlineStr">
         <is>
-          <t>tfmedia.co.kr</t>
+          <t>aitimes.com</t>
         </is>
       </c>
       <c r="L123" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M123" t="inlineStr">
         <is>
-          <t>https://www.tfmedia.co.kr/news/article.html?no=201634</t>
+          <t>https://www.aitimes.com/news/articleView.html?idxno=207242</t>
         </is>
       </c>
       <c r="N123" t="inlineStr">
         <is>
-          <t>2026-02-24 00:50:23.264989+00:00</t>
+          <t>2026-02-25 13:21:59.743498+00:00</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>오픈AI</t>
+          <t>OpenAI</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t>국내 기업이 글로벌 AI 기업에 제기한 첫 법적 분쟁</t>
+          <t>법원에서 소송 기각, 근거 자료 보강 시 재소송 가능</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
-          <t>KBS, MBC, SBS 등 지상파 3사가 챗GPT 개발사인 오픈AI를 상대로 뉴스 무단 학습에 따른 저작권 침해를 주장하며 손해배상 청구 소송을 제기했습니다. 이는 국내 기업이 글로벌 AI 기업에 제기한 첫 법적 분쟁으로, 다른 AI 기업을 상대로도 추가 소송 가능성이 있습니다.</t>
+          <t>일론 머스크가 오픈AI를 상대로 제기한 영업비밀 침해 소송이 법원에서 기각되었습니다. 법원은 xAI가 근거 자료를 보강할 경우 새로운 소송을 제기할 수 있다고 밝혔습니다. 이 사건은 일론 머스크가 오픈AI 지분을 마이크로소프트에 매각한 이후 발생한 것입니다.</t>
         </is>
       </c>
       <c r="G124" t="inlineStr">
         <is>
-          <t>글로벌 AI 기업인 오픈AI를 상대로 하는 소송으로 상대방의 자력이 충분하며(적합 조건 2), 방송 3사의 방대한 뉴스 콘텐츠 무단 학습에 대한 손해배상 청구이므로 잠재적 피해 규모가 클 수 있습니다(적합 조건 4). 다만, AI 학습 데이터의 저작권 침해 여부가 법적 쟁점으로 남아있어 책임 명확성이 아직 불확실합니다.</t>
+          <t>상대방(OpenAI)은 마이크로소프트의 지원을 받는 대기업으로 자력이 충분합니다. (적합 조건 2) 현재 소송은 기각되었으나, 법원에서 근거 자료 보강 시 재소송이 가능하다고 언급하여 증거 확보 가능성이 있습니다. (적합 조건 5) 다만, 이미 한 차례 기각된 점은 리스크 요인입니다.</t>
         </is>
       </c>
       <c r="H124" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I124" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J124" t="inlineStr">
         <is>
-          <t>방송 3사, 오픈AI 상대 소송전… 뉴스 무단 학습 저작권 침해</t>
+          <t>일론 머스크  오픈AI가 영업비밀 훔쳤다  주장, 법원서 기각</t>
         </is>
       </c>
       <c r="K124" t="inlineStr">
         <is>
-          <t>lawtimes.co.kr</t>
+          <t>mediatoday.co.kr</t>
         </is>
       </c>
       <c r="L124" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M124" t="inlineStr">
         <is>
-          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=216712</t>
+          <t>https://www.mediatoday.co.kr/news/articleView.html?idxno=332647</t>
         </is>
       </c>
       <c r="N124" t="inlineStr">
         <is>
-          <t>2026-02-23 13:08:13.077663+00:00</t>
+          <t>2026-02-25 12:55:05.212823+00:00</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>할로자임, 머크</t>
+          <t>OpenAI</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t>영국 특허법원 반소 기각, 독일 뮌헨 지방법원 가처분 인용(취소 가능성), 미국 특허무효심판 진행 중</t>
+          <t>미국 법원에서 소장 기각, 수정 소장 제출 기한 부여</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
-          <t>알테오젠의 파트너사인 머크가 할로자임과의 특허 분쟁에서 영국 특허법원으로부터 우호적인 예비 판결을 받았다. 법원은 할로자임의 특허 침해 반소가 구체적 근거가 부족하다고 판단했다. 이 판결은 독일 및 미국에서 진행 중인 관련 소송에도 긍정적인 영향을 미칠 것으로 전망된다.</t>
+          <t>일론 머스크의 xAI가 오픈AI를 상대로 제기한 영업비밀 침해 소송이 미국 법원에서 기각되었습니다. 법원은 xAI가 오픈AI의 직접적 위법 행위를 구체적으로 입증하지 못했다고 판단했으나, 수정 소장을 제출할 기회를 부여했습니다. 이는 일론 머스크와 오픈AI 간의 광범위한 법적 분쟁의 일부입니다.</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
-          <t>대기업(머크, 할로자임) 간의 지식재산권 분쟁으로, 상대방에게 자력이 충분하며(조건 2), 관련 의약품 시장 규모를 고려할 때 잠재적 피해 규모가 매우 큼(조건 4). 영국 특허법원의 예비 판결은 할로자임의 반소에 불리하게 작용했으나, 독일과 미국 등 다른 국가에서도 소송이 진행 중이므로 전체적인 분쟁은 아직 종결되지 않았으며 증거가 법원에서 검토되고 있음(조건 5).</t>
+          <t>상대방(OpenAI)은 자력이 충분한 대기업이며, AI 산업의 영업비밀 침해는 잠재적 피해 규모가 매우 클 수 있습니다. 다만, 법원에서 xAI의 주장에 오픈AI의 직접적 위법 행위에 대한 구체적 설명과 증거가 부족하다고 판단하여 소장이 기각되었으므로, 추가 증거 확보가 관건입니다. (적합 조건 2, 4 해당, 1, 5 조건 보완 필요)</t>
         </is>
       </c>
       <c r="H125" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I125" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J125" t="inlineStr">
         <is>
-          <t>[모닝 리포트]  알테오젠, 영국 특허 판결서 머크에 우호적…유럽·미국...</t>
+          <t>美법원, xAI '영업비밀 유출' 소송 기각</t>
         </is>
       </c>
       <c r="K125" t="inlineStr">
         <is>
-          <t>newspim.com</t>
+          <t>mstoday.co.kr</t>
         </is>
       </c>
       <c r="L125" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M125" t="inlineStr">
         <is>
-          <t>https://www.newspim.com/news/view/20260223000074</t>
+          <t>https://www.mstoday.co.kr/news/articleView.html?idxno=100671</t>
         </is>
       </c>
       <c r="N125" t="inlineStr">
         <is>
-          <t>2026-02-23 00:52:26.964535+00:00</t>
+          <t>2026-02-25 12:52:59.650946+00:00</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
           <t>지식재산권</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
+          <t>OpenAI</t>
+        </is>
+      </c>
+      <c r="D126" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E126" t="inlineStr">
+        <is>
+          <t>미국 연방법원 1차 소송 기각, 보완 소장 제출 기회 부여. 별도 소송 4월 재판 예정.</t>
+        </is>
+      </c>
+      <c r="F126" t="inlineStr">
+        <is>
+          <t>일론 머스크의 xAI가 OpenAI를 상대로 제기한 '인재 빼가기 및 영업비밀 탈취' 소송이 미국 법원에서 기각되었으나, xAI는 보완된 소장을 제출할 기회를 부여받았다. 이는 AI 산업의 핵심 인재 확보 경쟁과 영업비밀 보호의 중요한 선례가 될 수 있으며, 머스크와 올트먼 간의 별도 법정 공방도 4월에 예정되어 있다.</t>
+        </is>
+      </c>
+      <c r="G126" t="inlineStr">
+        <is>
+          <t>상대방인 OpenAI는 대규모 AI 기업으로 충분한 자력을 갖추고 있으며(적합 조건 2), 핵심 기술 및 영업비밀 탈취 주장이므로 피해 규모가 클 가능성이 있습니다(적합 조건 4). 현재 법원에서 소송이 기각되었으나, 보완된 소장을 제출할 기회가 주어져 사건이 완전히 종결되지 않았으므로 추가 증거 확보 여부가 중요합니다.</t>
+        </is>
+      </c>
+      <c r="H126" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I126" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J126" t="inlineStr">
+        <is>
+          <t>미국 법원, 머스크 xAI ‘영업비밀 탈취’ 소송 기각…오픈AI 손 들어줘</t>
+        </is>
+      </c>
+      <c r="K126" t="inlineStr">
+        <is>
+          <t>etoday.co.kr</t>
+        </is>
+      </c>
+      <c r="L126" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M126" t="inlineStr">
+        <is>
+          <t>https://www.etoday.co.kr/news/view/2559195</t>
+        </is>
+      </c>
+      <c r="N126" t="inlineStr">
+        <is>
+          <t>2026-02-25 00:54:26.468035+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B127" t="inlineStr">
+        <is>
+          <t>지식재산권</t>
+        </is>
+      </c>
+      <c r="C127" t="inlineStr">
+        <is>
+          <t>게임제작사</t>
+        </is>
+      </c>
+      <c r="D127" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E127" t="inlineStr">
+        <is>
+          <t>1심 판결 선고 후 분석 중</t>
+        </is>
+      </c>
+      <c r="F127" t="inlineStr">
+        <is>
+          <t>한 작곡가가 게임제작사가 자신의 곡을 동의 없이 사용했다며 손해배상 청구 소송을 제기했습니다. 이 사건은 음원공급계약과 저작권 침해 여부가 쟁점이며, 현재 1심 판결이 선고되어 그 내용이 분석되고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G127" t="inlineStr">
+        <is>
+          <t>작곡가가 게임제작사를 상대로 동의 없는 음원 사용에 대한 손해배상 소송을 제기한 사건으로, 상대방의 책임이 비교적 명확하고(적합 조건 1) 소송이 진행되어 1심 판결이 나온 점으로 보아 증거 확보 가능성도 높습니다(적합 조건 5). 그러나 피해 규모와 상대방 게임제작사의 자력에 대한 정보가 부족하며, 집단적 피해가 아닌 개별 소송으로 판단됩니다.</t>
+        </is>
+      </c>
+      <c r="H127" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I127" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J127" t="inlineStr">
+        <is>
+          <t>[서초동 언박싱] '무기징역' 尹, 1심 판결 분석...대법  저작물 공급계약...</t>
+        </is>
+      </c>
+      <c r="K127" t="inlineStr">
+        <is>
+          <t>news.bbsi.co.kr</t>
+        </is>
+      </c>
+      <c r="L127" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M127" t="inlineStr">
+        <is>
+          <t>https://news.bbsi.co.kr/news/articleView.html?idxno=4068716</t>
+        </is>
+      </c>
+      <c r="N127" t="inlineStr">
+        <is>
+          <t>2026-02-25 00:38:40.671754+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B128" t="inlineStr">
+        <is>
+          <t>지식재산권</t>
+        </is>
+      </c>
+      <c r="C128" t="inlineStr">
+        <is>
+          <t>유일에너테크</t>
+        </is>
+      </c>
+      <c r="D128" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E128" t="inlineStr">
+        <is>
+          <t>대법원 특허 소송 최종 승소 확정, 손해배상액 결정 및 가압류 설정 단계</t>
+        </is>
+      </c>
+      <c r="F128" t="inlineStr">
+        <is>
+          <t>엠플러스는 유일에너테크와의 배터리 장비 특허 소송에서 대법원 최종 승소 판결을 받았습니다. 엠플러스는 707억원 규모의 손해배상을 청구했으며, 유일에너테크 보유 지분에 412억원의 가압류가 설정되었습니다. 유일에너테크는 재무 악화로 계속기업 불확실성이 제기되고 있으며, 손해배상액 충당부채 인식 여부가 감사의견에 영향을 줄 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="G128" t="inlineStr">
+        <is>
+          <t>엠플러스가 유일에너테크와의 특허 소송에서 대법원 최종 승소 판결을 받아 상대방 책임이 명확하며(적합 조건 1), 707억원 규모의 손해배상 청구와 412억원의 가압류가 설정되어 피해 규모가 크고 증거가 명확합니다(적합 조건 4, 5). 그러나 피고인 유일에너테크가 누적 적자와 계속기업 불확실성으로 재무 상태가 매우 불안정하여 실제 배상금 회수 가능성에 대한 리스크가 존재합니다(적합 조건 2 약화).</t>
+        </is>
+      </c>
+      <c r="H128" t="inlineStr">
+        <is>
+          <t>엠플러스 청구액 707억원, 가압류 412억원 (최종 확정액 미공시)</t>
+        </is>
+      </c>
+      <c r="I128" t="inlineStr">
+        <is>
+          <t>1 (엠플러스)</t>
+        </is>
+      </c>
+      <c r="J128" t="inlineStr">
+        <is>
+          <t>[유일에너테크 톺아보기]경영권 프리미엄은 커녕 36% 할인 매각…'눈물...</t>
+        </is>
+      </c>
+      <c r="K128" t="inlineStr">
+        <is>
+          <t>greened.kr</t>
+        </is>
+      </c>
+      <c r="L128" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M128" t="inlineStr">
+        <is>
+          <t>https://www.greened.kr/news/articleView.html?idxno=337257</t>
+        </is>
+      </c>
+      <c r="N128" t="inlineStr">
+        <is>
+          <t>2026-02-24 13:08:54.222846+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B129" t="inlineStr">
+        <is>
+          <t>지식재산권</t>
+        </is>
+      </c>
+      <c r="C129" t="inlineStr">
+        <is>
+          <t>오투잼컴퍼니</t>
+        </is>
+      </c>
+      <c r="D129" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E129" t="inlineStr">
+        <is>
+          <t>대법원 파기환송 후 서울중앙지법으로 환송되어 재심리 예정</t>
+        </is>
+      </c>
+      <c r="F129" t="inlineStr">
+        <is>
+          <t>대법원은 음원공급계약이 저작재산권 양도계약이 아니며, 저작권은 창작자에게 원시적으로 귀속된다고 판결했습니다. 이에 따라 A씨가 오투잼컴퍼니를 상대로 제기한 손해배상 청구 소송에서 원고 패소 판결한 원심을 파기하고 사건을 서울중앙지법으로 돌려보냈습니다. 이 판결은 저작권 계약 해석에 중요한 선례가 될 것으로 보입니다.</t>
+        </is>
+      </c>
+      <c r="G129" t="inlineStr">
+        <is>
+          <t>대법원 판결로 저작권 귀속 주체가 명확해져 상대방 책임이 비교적 명확하며(적합 조건 1), 계약서 및 대법원 판결문 등 객관적 증거가 확보되어 있습니다(적합 조건 5). 다만, 집단적 피해가 아니며 상대방의 자력에 대한 정보가 부족하고, 피해 규모가 구체적으로 명시되지 않았습니다.</t>
+        </is>
+      </c>
+      <c r="H129" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I129" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J129" t="inlineStr">
+        <is>
+          <t>[예규·판례] 대법  저작권은 창작자 것…음원공급계약이 권리양도는 아...</t>
+        </is>
+      </c>
+      <c r="K129" t="inlineStr">
+        <is>
+          <t>tfmedia.co.kr</t>
+        </is>
+      </c>
+      <c r="L129" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M129" t="inlineStr">
+        <is>
+          <t>https://www.tfmedia.co.kr/news/article.html?no=201634</t>
+        </is>
+      </c>
+      <c r="N129" t="inlineStr">
+        <is>
+          <t>2026-02-24 00:50:23.264989+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B130" t="inlineStr">
+        <is>
+          <t>지식재산권</t>
+        </is>
+      </c>
+      <c r="C130" t="inlineStr">
+        <is>
+          <t>오픈AI</t>
+        </is>
+      </c>
+      <c r="D130" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E130" t="inlineStr">
+        <is>
+          <t>국내 기업이 글로벌 AI 기업에 제기한 첫 법적 분쟁</t>
+        </is>
+      </c>
+      <c r="F130" t="inlineStr">
+        <is>
+          <t>KBS, MBC, SBS 등 지상파 3사가 챗GPT 개발사인 오픈AI를 상대로 뉴스 무단 학습에 따른 저작권 침해를 주장하며 손해배상 청구 소송을 제기했습니다. 이는 국내 기업이 글로벌 AI 기업에 제기한 첫 법적 분쟁으로, 다른 AI 기업을 상대로도 추가 소송 가능성이 있습니다.</t>
+        </is>
+      </c>
+      <c r="G130" t="inlineStr">
+        <is>
+          <t>글로벌 AI 기업인 오픈AI를 상대로 하는 소송으로 상대방의 자력이 충분하며(적합 조건 2), 방송 3사의 방대한 뉴스 콘텐츠 무단 학습에 대한 손해배상 청구이므로 잠재적 피해 규모가 클 수 있습니다(적합 조건 4). 다만, AI 학습 데이터의 저작권 침해 여부가 법적 쟁점으로 남아있어 책임 명확성이 아직 불확실합니다.</t>
+        </is>
+      </c>
+      <c r="H130" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I130" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J130" t="inlineStr">
+        <is>
+          <t>방송 3사, 오픈AI 상대 소송전… 뉴스 무단 학습 저작권 침해</t>
+        </is>
+      </c>
+      <c r="K130" t="inlineStr">
+        <is>
+          <t>lawtimes.co.kr</t>
+        </is>
+      </c>
+      <c r="L130" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M130" t="inlineStr">
+        <is>
+          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=216712</t>
+        </is>
+      </c>
+      <c r="N130" t="inlineStr">
+        <is>
+          <t>2026-02-23 13:08:13.077663+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B131" t="inlineStr">
+        <is>
+          <t>지식재산권</t>
+        </is>
+      </c>
+      <c r="C131" t="inlineStr">
+        <is>
+          <t>할로자임, 머크</t>
+        </is>
+      </c>
+      <c r="D131" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E131" t="inlineStr">
+        <is>
+          <t>영국 특허법원 반소 기각, 독일 뮌헨 지방법원 가처분 인용(취소 가능성), 미국 특허무효심판 진행 중</t>
+        </is>
+      </c>
+      <c r="F131" t="inlineStr">
+        <is>
+          <t>알테오젠의 파트너사인 머크가 할로자임과의 특허 분쟁에서 영국 특허법원으로부터 우호적인 예비 판결을 받았다. 법원은 할로자임의 특허 침해 반소가 구체적 근거가 부족하다고 판단했다. 이 판결은 독일 및 미국에서 진행 중인 관련 소송에도 긍정적인 영향을 미칠 것으로 전망된다.</t>
+        </is>
+      </c>
+      <c r="G131" t="inlineStr">
+        <is>
+          <t>대기업(머크, 할로자임) 간의 지식재산권 분쟁으로, 상대방에게 자력이 충분하며(조건 2), 관련 의약품 시장 규모를 고려할 때 잠재적 피해 규모가 매우 큼(조건 4). 영국 특허법원의 예비 판결은 할로자임의 반소에 불리하게 작용했으나, 독일과 미국 등 다른 국가에서도 소송이 진행 중이므로 전체적인 분쟁은 아직 종결되지 않았으며 증거가 법원에서 검토되고 있음(조건 5).</t>
+        </is>
+      </c>
+      <c r="H131" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I131" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J131" t="inlineStr">
+        <is>
+          <t>[모닝 리포트]  알테오젠, 영국 특허 판결서 머크에 우호적…유럽·미국...</t>
+        </is>
+      </c>
+      <c r="K131" t="inlineStr">
+        <is>
+          <t>newspim.com</t>
+        </is>
+      </c>
+      <c r="L131" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M131" t="inlineStr">
+        <is>
+          <t>https://www.newspim.com/news/view/20260223000074</t>
+        </is>
+      </c>
+      <c r="N131" t="inlineStr">
+        <is>
+          <t>2026-02-23 00:52:26.964535+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B132" t="inlineStr">
+        <is>
+          <t>지식재산권</t>
+        </is>
+      </c>
+      <c r="C132" t="inlineStr">
+        <is>
           <t>쿠쿠홈시스</t>
         </is>
       </c>
-      <c r="D126" t="inlineStr">
+      <c r="D132" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E126" t="inlineStr">
+      <c r="E132" t="inlineStr">
         <is>
           <t>코웨이가 쿠쿠홈시스에 판매 금지 및 손해배상 청구 소송 제기</t>
         </is>
       </c>
-      <c r="F126" t="inlineStr">
+      <c r="F132" t="inlineStr">
         <is>
           <t>코웨이가 쿠쿠홈시스의 정수기 디자인이 자사 제품과 유사하다며 내용증명을 보냈으나 합의에 실패했습니다. 이에 코웨이는 쿠쿠홈시스를 상대로 판매 금지 및 손해배상 청구 소송을 제기하여 디자인 분쟁이 확산되고 있습니다.</t>
         </is>
       </c>
-      <c r="G126" t="inlineStr">
+      <c r="G132" t="inlineStr">
         <is>
           <t>상대방(쿠쿠홈시스)은 대기업으로 자력이 충분하며(적합 조건 2), 디자인 유사성이라는 객관적 증거 확보가 가능합니다(적합 조건 5). 다만, 집단적 피해가 아닌 기업 간 분쟁이며, 피해 규모가 구체적으로 명시되지 않았습니다.</t>
         </is>
       </c>
-      <c r="H126" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J126" t="inlineStr">
+      <c r="H132" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I132" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J132" t="inlineStr">
         <is>
           <t>[단독] 쿠쿠, 코웨이 이어 스타트업 앳홈과도 ‘디자인 분쟁’ 확산</t>
         </is>
       </c>
-      <c r="K126" t="inlineStr">
+      <c r="K132" t="inlineStr">
         <is>
           <t>biz.chosun.com</t>
         </is>
       </c>
-      <c r="L126" t="inlineStr">
+      <c r="L132" t="inlineStr">
         <is>
           <t>2026-02-22</t>
         </is>
       </c>
-      <c r="M126" t="inlineStr">
+      <c r="M132" t="inlineStr">
         <is>
           <t>https://biz.chosun.com/industry/business-venture/2026/02/23/2GGWKHL6FNEUZLSUEDC5ZY7TWA/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
         </is>
       </c>
-      <c r="N126" t="inlineStr">
+      <c r="N132" t="inlineStr">
         <is>
           <t>2026-02-23 00:36:21.878886+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N126"/>
+  <autoFilter ref="A1:N132"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>