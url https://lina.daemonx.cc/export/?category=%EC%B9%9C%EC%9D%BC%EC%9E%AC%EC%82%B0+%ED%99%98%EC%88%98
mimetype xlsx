--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,104 +4,111 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$2</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$3</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
-  <fills count="3">
+  <fills count="4">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="00ECFDF5"/>
+        <bgColor rgb="00ECFDF5"/>
+      </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00FEE2E2"/>
         <bgColor rgb="00FEE2E2"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
@@ -426,71 +433,71 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N2"/>
+  <dimension ref="A1:N3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
-    <col width="13" customWidth="1" min="3" max="3"/>
+    <col width="35" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
-    <col width="32" customWidth="1" min="5" max="5"/>
+    <col width="44" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="18" customWidth="1" min="8" max="8"/>
     <col width="19" customWidth="1" min="9" max="9"/>
-    <col width="40" customWidth="1" min="10" max="10"/>
+    <col width="48" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
-    <col width="42" customWidth="1" min="13" max="13"/>
+    <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Stage</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
@@ -525,114 +532,186 @@
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Publisher</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>친일재산 환수</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>이해승, 신우선, 임선준, 박희양 등 친일반민족행위자 후손들</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>지난 정부에서 중단된 소송 재개, 임선준 후손 대상 소송 1심에서 국가 승소</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>지난 정부에서 중단되었던 이해승, 신우선, 임선준, 박희양 등 친일반민족행위자 후손들을 상대로 한 재산 환수 소송이 다시 시작되었습니다. 16년 만에 부활한 친일재산조사위는 최소 325억 원의 재산 환수를 목표로 하고 있으며, 임선준 후손을 상대로 한 소송에서는 이미 1심에서 국가가 승소한 바 있습니다.</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>이 사건은 국가가 친일반민족행위자 후손들을 상대로 재산을 환수하는 소송으로, 로앤굿의 고객 대상인 '피해자(원고)'가 특정되지 않거나 국가가 원고인 경우에 해당하여 소송금융 투자 대상으로서의 적합성이 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>최소 325억 원</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>정성호  최소 325억 원 환수 …16년 만에 부활 '친일재산조사위' 12월부...</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>busan.com</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2026-08-15</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>https://www.busan.com/view/busan/view.php?code=2026081608001992095</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>2026-08-21 21:34:37.309960+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="3" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B2" t="inlineStr">
+      <c r="B3" t="inlineStr">
         <is>
           <t>친일재산 환수</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr">
+      <c r="C3" t="inlineStr">
         <is>
           <t>친일반민족행위자 후손</t>
         </is>
       </c>
-      <c r="D2" t="inlineStr">
+      <c r="D3" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E2" t="inlineStr">
+      <c r="E3" t="inlineStr">
         <is>
           <t>친일재산조사위 상설화 법안 발의 및 입법 절차 진행 중</t>
         </is>
       </c>
-      <c r="F2" t="inlineStr">
+      <c r="F3" t="inlineStr">
         <is>
           <t>광복 80년이 지났음에도 친일파 후손들이 부당하게 축적한 재산을 유지하거나 재취득하는 반면, 독립유공자 후손들은 여전히 생활고를 겪고 있다. 과거 친일재산 환수 노력이 미흡했던 점을 개선하기 위해 친일재산조사위 상설화 및 은닉 재산 추적을 위한 법안이 발의되어 입법 절차가 진행 중이다. 이는 역사적 정의를 바로 세우고 독립유공자 후손들을 지원하기 위한 중요한 공익적 사안이다.</t>
         </is>
       </c>
-      <c r="G2" t="inlineStr">
+      <c r="G3" t="inlineStr">
         <is>
           <t>상대방 책임이 비교적 명확함 (친일반민족행위 및 재산국가귀속법), 상대방에게 자력이 충분함 (친일파 후손들의 부 축적), 집단적 피해 (독립유공자 후손 2만2천명 이상), 피해 규모가 큼 (2천475필지, 막대한 재산), 증거가 있거나 확보 가능함 (과거 조사위 활동, 법안 발의), 이미 공적 절차(소송 제외)가 진행 중임 (친일재산조사위 상설화 법안 발의). 이처럼 다수의 적합 조건을 충족하며, 역사적 정의 실현과 공익적 가치가 매우 높아 소송금융 투자에 매우 적합하다.</t>
         </is>
       </c>
-      <c r="H2" t="inlineStr">
+      <c r="H3" t="inlineStr">
         <is>
           <t>막대한 규모 (수조 원 추정)</t>
         </is>
       </c>
-      <c r="I2" t="inlineStr">
+      <c r="I3" t="inlineStr">
         <is>
           <t>독립유공자 후손 2만2천명 이상</t>
         </is>
       </c>
-      <c r="J2" t="inlineStr">
+      <c r="J3" t="inlineStr">
         <is>
           <t>[경인어젠다] “역사 잊은 민족에 미래 없다, 친일재산 끝까지 추적”</t>
         </is>
       </c>
-      <c r="K2" t="inlineStr">
+      <c r="K3" t="inlineStr">
         <is>
           <t>kyeongin.com</t>
         </is>
       </c>
-      <c r="L2" t="inlineStr">
+      <c r="L3" t="inlineStr">
         <is>
           <t>2026-03-25</t>
         </is>
       </c>
-      <c r="M2" t="inlineStr">
+      <c r="M3" t="inlineStr">
         <is>
           <t>https://www.kyeongin.com/article/1760826</t>
         </is>
       </c>
-      <c r="N2" t="inlineStr">
+      <c r="N3" t="inlineStr">
         <is>
           <t>2026-03-25 13:11:43.944293+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N2"/>
+  <autoFilter ref="A1:N3"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>