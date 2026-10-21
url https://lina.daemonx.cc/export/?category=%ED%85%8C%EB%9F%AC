--- v0 (2026-06-06)
+++ v1 (2026-10-21)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$4</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$5</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill/>
     </fill>
@@ -433,63 +433,63 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N4"/>
+  <dimension ref="A1:N5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
-    <col width="16" customWidth="1" min="5" max="5"/>
+    <col width="28" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="23" customWidth="1" min="9" max="9"/>
     <col width="44" customWidth="1" min="10" max="10"/>
     <col width="20" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
@@ -543,235 +543,303 @@
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>테러</t>
         </is>
       </c>
       <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>FBI 수사 진행 중</t>
+          <t>테러범 15명에 대한 형사 재판 판결 선고 완료</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>미국 노퍽 해군기지에서 총격 사건이 발생했으며, 범인은 범행 직전 '알라후 아크바르'를 외쳤다. 피해자 중 일부는 육군 ROTC 소속 학생이며, FBI가 테러 행위로 보고 수사 중이다.</t>
+          <t>2019년 스리랑카 부활절 테러로 267명이 희생된 사건에 대해 7년 만에 피고인 15명에게 중형이 선고되었다. 스리랑카 기독교계와 국제 인권단체들은 이번 판결을 피해자와 유가족을 위한 정의를 향한 진전으로 평가했다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>총격범 개인의 책임은 명확하나, 소송금융의 핵심 조건인 상대방의 충분한 자력 확보가 불가능하다. 기사 내용만으로는 미국 정부나 기관의 책임 여부가 불분명하며, 주로 개인의 테러 행위에 초점을 맞추고 있어 투자 대상으로 부적합하다.</t>
+          <t>이 사건은 267명의 희생자가 발생한 테러에 대한 형사 재판이 이미 판결 선고 단계에 이르러 사실상 종결된 사건입니다. (부적합 조건: 이미 종결된 사건) 또한, 피고인들이 개인으로 특정되어 있어 대규모 손해배상에 대한 자력 확보가 불분명하며, 소송금융의 핵심인 회수 가능성이 낮습니다. (적합 조건: 상대방에게 자력이 충분함 불확실)</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>267명</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>총격 직전  알라신은 위대 …미국 본토까지 테러 전운</t>
+          <t>'267명 희생' 스리랑카 부활절 테러…7년 만에 피고인 15명 중형</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>news.jtbc.co.kr</t>
+          <t>goodnews1.com</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-09-30</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://news.jtbc.co.kr/article/NB12289529?influxDiv=NAVER</t>
+          <t>https://www.goodnews1.com/news/articleView.html?idxno=464708</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-03-13 12:36:19.222819+00:00</t>
+          <t>2026-10-13 18:02:38.560462+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>테러</t>
         </is>
       </c>
       <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>FBI 테러 사건 수사 중</t>
+          <t>FBI 수사 진행 중</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>미국 버지니아주 올드도미니언대학교에서 총격 사건이 발생하여 3명이 사망하고 2명이 부상했으며, 미시간주 유대교 회당에서는 차량 돌진 및 총격으로 1명이 부상했습니다. FBI는 두 사건 모두 테러로 보고 수사에 착수했습니다. 총격범 중 한 명은 과거 IS 지원 혐의로 복역 후 석방된 인물로 확인되었습니다.</t>
+          <t>미국 노퍽 해군기지에서 총격 사건이 발생했으며, 범인은 범행 직전 '알라후 아크바르'를 외쳤다. 피해자 중 일부는 육군 ROTC 소속 학생이며, FBI가 테러 행위로 보고 수사 중이다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>개별 테러 사건으로, 소송 상대방이 개인 범죄자이며 자력 확보가 어렵습니다. 또한, 피해자 수가 소송금융 투자 대상으로서의 집단적 피해 기준에 미치지 못합니다. FBI 수사 등 공적 절차가 진행 중이고 증거 확보 가능성은 높으나, 민사 소송을 통한 대규모 배상 가능성이 낮아 소송금융 투자에 부적합합니다.</t>
+          <t>총격범 개인의 책임은 명확하나, 소송금융의 핵심 조건인 상대방의 충분한 자력 확보가 불가능하다. 기사 내용만으로는 미국 정부나 기관의 책임 여부가 불분명하며, 주로 개인의 테러 행위에 초점을 맞추고 있어 투자 대상으로 부적합하다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>사망 3명 (총격범 포함), 부상 3명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>이란전 와중 美서 잇단 테러 의심 사건…총격에 차량 돌진</t>
+          <t>총격 직전  알라신은 위대 …미국 본토까지 테러 전운</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>yonhapnewstv.co.kr</t>
+          <t>news.jtbc.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>http://www.yonhapnewstv.co.kr/AKR202603130745582iv</t>
+          <t>https://news.jtbc.co.kr/article/NB12289529?influxDiv=NAVER</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-03-13 00:22:31.358463+00:00</t>
+          <t>2026-03-13 12:36:19.222819+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
-      <c r="A4" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A4" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>테러</t>
         </is>
       </c>
       <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>FBI 테러 사건 수사 중</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
+          <t>미국 버지니아주 올드도미니언대학교에서 총격 사건이 발생하여 3명이 사망하고 2명이 부상했으며, 미시간주 유대교 회당에서는 차량 돌진 및 총격으로 1명이 부상했습니다. FBI는 두 사건 모두 테러로 보고 수사에 착수했습니다. 총격범 중 한 명은 과거 IS 지원 혐의로 복역 후 석방된 인물로 확인되었습니다.</t>
+        </is>
+      </c>
+      <c r="G4" t="inlineStr">
+        <is>
+          <t>개별 테러 사건으로, 소송 상대방이 개인 범죄자이며 자력 확보가 어렵습니다. 또한, 피해자 수가 소송금융 투자 대상으로서의 집단적 피해 기준에 미치지 못합니다. FBI 수사 등 공적 절차가 진행 중이고 증거 확보 가능성은 높으나, 민사 소송을 통한 대규모 배상 가능성이 낮아 소송금융 투자에 부적합합니다.</t>
+        </is>
+      </c>
+      <c r="H4" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I4" t="inlineStr">
+        <is>
+          <t>사망 3명 (총격범 포함), 부상 3명</t>
+        </is>
+      </c>
+      <c r="J4" t="inlineStr">
+        <is>
+          <t>이란전 와중 美서 잇단 테러 의심 사건…총격에 차량 돌진</t>
+        </is>
+      </c>
+      <c r="K4" t="inlineStr">
+        <is>
+          <t>yonhapnewstv.co.kr</t>
+        </is>
+      </c>
+      <c r="L4" t="inlineStr">
+        <is>
+          <t>2026-03-12</t>
+        </is>
+      </c>
+      <c r="M4" t="inlineStr">
+        <is>
+          <t>http://www.yonhapnewstv.co.kr/AKR202603130745582iv</t>
+        </is>
+      </c>
+      <c r="N4" t="inlineStr">
+        <is>
+          <t>2026-03-13 00:22:31.358463+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>테러</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr"/>
+      <c r="D5" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E5" t="inlineStr">
+        <is>
+          <t>FBI 테러 사건 수사 중</t>
+        </is>
+      </c>
+      <c r="F5" t="inlineStr">
+        <is>
           <t>미국 버지니아주 올드도미니언 대학교에서 총격 사건이 발생하여 2명이 사망하고 2명이 부상했으며, 미시간주 유대교 회당에는 무장 괴한이 트럭을 돌진시켜 1명이 다쳤습니다. 두 사건 모두 테러 의심을 받고 FBI가 수사에 착수했으며, 버지니아 총격범은 과거 IS 연루 전력이 있는 것으로 밝혀졌습니다. 이란과의 전쟁 상황 속에서 발생한 이 사건들은 미국 본토 내 테러 가능성에 대한 우려를 키우고 있습니다.</t>
         </is>
       </c>
-      <c r="G4" t="inlineStr">
+      <c r="G5" t="inlineStr">
         <is>
           <t>FBI가 두 사건을 테러 사건으로 보고 수사에 착수하여 공식 조사 결과 및 증거 확보 가능성(적합 조건 5, 6)이 높습니다. 그러나 직접적인 가해자가 사망하여 소송 상대방 특정 및 책임 입증이 복잡하며, 피해자 수가 적고 집단적 피해로 보기 어려워(적합 조건 3, 4 미충족) 소송금융 투자 적합도가 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
-      <c r="H4" t="inlineStr">
+      <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I4" t="inlineStr">
+      <c r="I5" t="inlineStr">
         <is>
           <t>사망 3명, 부상 3명</t>
         </is>
       </c>
-      <c r="J4" t="inlineStr">
+      <c r="J5" t="inlineStr">
         <is>
           <t>이란 전쟁 와중 美대학·유대교 회당서 테러의심 사건 잇따라 발생 [1일...</t>
         </is>
       </c>
-      <c r="K4" t="inlineStr">
+      <c r="K5" t="inlineStr">
         <is>
           <t>biz.heraldcorp.com</t>
         </is>
       </c>
-      <c r="L4" t="inlineStr">
+      <c r="L5" t="inlineStr">
         <is>
           <t>2026-03-12</t>
         </is>
       </c>
-      <c r="M4" t="inlineStr">
+      <c r="M5" t="inlineStr">
         <is>
           <t>https://biz.heraldcorp.com/article/10693325?ref=naver</t>
         </is>
       </c>
-      <c r="N4" t="inlineStr">
+      <c r="N5" t="inlineStr">
         <is>
           <t>2026-03-13 00:20:10.560613+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N4"/>
+  <autoFilter ref="A1:N5"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>