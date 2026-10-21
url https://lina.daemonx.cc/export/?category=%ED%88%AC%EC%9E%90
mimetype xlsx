--- v0 (2026-06-06)
+++ v1 (2026-10-21)
@@ -4,89 +4,89 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$4</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$5</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="00ECFDF5"/>
-        <bgColor rgb="00ECFDF5"/>
+        <fgColor rgb="00FEF3C7"/>
+        <bgColor rgb="00FEF3C7"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="00FEF3C7"/>
-        <bgColor rgb="00FEF3C7"/>
+        <fgColor rgb="00ECFDF5"/>
+        <bgColor rgb="00ECFDF5"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
@@ -433,68 +433,68 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N4"/>
+  <dimension ref="A1:N5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
-    <col width="17" customWidth="1" min="3" max="3"/>
+    <col width="22" customWidth="1" min="3" max="3"/>
     <col width="7" customWidth="1" min="4" max="4"/>
-    <col width="20" customWidth="1" min="5" max="5"/>
+    <col width="36" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
-    <col width="9" customWidth="1" min="8" max="8"/>
-[...1 lines deleted...]
-    <col width="32" customWidth="1" min="10" max="10"/>
+    <col width="19" customWidth="1" min="8" max="8"/>
+    <col width="21" customWidth="1" min="9" max="9"/>
+    <col width="43" customWidth="1" min="10" max="10"/>
     <col width="16" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Stage</t>
@@ -532,258 +532,330 @@
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Publisher</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>투자</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>쉰들러 (Schindler)</t>
+          <t>미국 정부, 글렌판, 알래스카 주정부</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>정부 승소로 소송 종결</t>
+          <t>한국 정부의 대규모 투자 결정에 대한 상업적 합리성 의문 제기</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>이 대통령이 X(옛 트위터)를 통해 정부가 '쉰들러 투자분쟁'에서 승소하여 국민 혈세를 지켜냈다고 밝히며, 어려운 소송을 성공적으로 수행한 법무부 관계자들을 격려했습니다. 이 사건은 정부가 피고 측으로부터 투자 관련 분쟁에서 승리한 것으로 보입니다.</t>
+          <t>한국 정부가 540억 달러를 투자할 예정인 알래스카 파이프라인 프로젝트의 상업적 합리성에 대한 의문이 제기되고 있습니다. 50년 동안 지지부진했던 사업으로, 트럼프 전 대통령의 선거용 이벤트라는 관측도 나옵니다. 한국은 100% 자금을 대고 이익을 미국과 나누는 조건으로, 20년 동안 원금 회수를 위해 연 90억 달러 이상의 이익이 필요하다는 분석입니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>정부가 '쉰들러 투자분쟁'에서 승소하여 소송이 이미 종결된 상태입니다. 이는 소송금융 투자 대상으로서의 신규성이 없으며, 부적합 조건인 '이미 종결된 사건'에 해당합니다.</t>
+          <t>적합 조건 중 '상대방에게 자력이 충분함' (미국 정부 및 관련 기관)과 '피해 규모가 큼' (540억 달러)에 해당하여 잠재적 투자 가치가 높습니다. 다만, 현재 기사 내용만으로는 상대방의 책임이 명확히 특정되지 않고, 상업적 합리성 결여에 대한 구체적인 법적 근거 마련이 필요합니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>540억 달러 (약 73조 원)</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>한국 정부 (간접적으로 한국 국민)</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>李대통령, '쉰들러 투자분쟁' 승소에  국민 혈세 지켜</t>
+          <t>중수청은 개문발차 아니라 개문주차, 트럭으로 사건 기록 실어날라야 할...</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>biz.sbs.co.kr</t>
+          <t>slownews.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-09-30</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://biz.sbs.co.kr/article_hub/20000297468?division=NAVER</t>
+          <t>https://slownews.kr/167228</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-03-14 12:52:44.966483+00:00</t>
+          <t>2026-10-14 18:03:12.457212+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
-      <c r="A3" s="2" t="inlineStr">
+      <c r="A3" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>투자</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>알피</t>
+          <t>쉰들러 (Schindler)</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>1심에서 원고(현대자산운용) 패소</t>
+          <t>정부 승소로 소송 종결</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>현대자산운용이 IPO 의무조항이 있는 알피에 투자했으나, 알피의 사업 난항으로 상장이 무산되자 손해배상 소송을 제기했다. 1심 법원은 알피가 성실히 노력했음에도 외부 요인으로 상장이 무산되었다고 판단하여 원고 패소 판결을 내렸다.</t>
+          <t>이 대통령이 X(옛 트위터)를 통해 정부가 '쉰들러 투자분쟁'에서 승소하여 국민 혈세를 지켜냈다고 밝히며, 어려운 소송을 성공적으로 수행한 법무부 관계자들을 격려했습니다. 이 사건은 정부가 피고 측으로부터 투자 관련 분쟁에서 승리한 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>1심 법원이 피고(알피)의 성실한 노력을 인정하고 외부 요인으로 상장 무산을 판단하여 '상대방 책임이 비교적 명확함' 조건에 부합하지 않습니다. 또한, 알피의 사업이 어려워졌다고 언급되어 '상대방에게 자력이 충분함' 조건도 불확실합니다. 이미 1심에서 원고가 패소한 상황으로, 항소심 진행 시 투자 리스크가 높습니다.</t>
+          <t>정부가 '쉰들러 투자분쟁'에서 승소하여 소송이 이미 종결된 상태입니다. 이는 소송금융 투자 대상으로서의 신규성이 없으며, 부적합 조건인 '이미 종결된 사건'에 해당합니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>투자자가 'IPO 의무조항' 소송에서 진 이유는</t>
+          <t>李대통령, '쉰들러 투자분쟁' 승소에  국민 혈세 지켜</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>junggi.co.kr</t>
+          <t>biz.sbs.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.junggi.co.kr/news/articleView.html?idxno=35697</t>
+          <t>https://biz.sbs.co.kr/article_hub/20000297468?division=NAVER</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-03-11 00:31:26.476789+00:00</t>
+          <t>2026-03-14 12:52:44.966483+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>투자</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>알피</t>
+        </is>
+      </c>
+      <c r="D4" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E4" t="inlineStr">
+        <is>
+          <t>1심에서 원고(현대자산운용) 패소</t>
+        </is>
+      </c>
+      <c r="F4" t="inlineStr">
+        <is>
+          <t>현대자산운용이 IPO 의무조항이 있는 알피에 투자했으나, 알피의 사업 난항으로 상장이 무산되자 손해배상 소송을 제기했다. 1심 법원은 알피가 성실히 노력했음에도 외부 요인으로 상장이 무산되었다고 판단하여 원고 패소 판결을 내렸다.</t>
+        </is>
+      </c>
+      <c r="G4" t="inlineStr">
+        <is>
+          <t>1심 법원이 피고(알피)의 성실한 노력을 인정하고 외부 요인으로 상장 무산을 판단하여 '상대방 책임이 비교적 명확함' 조건에 부합하지 않습니다. 또한, 알피의 사업이 어려워졌다고 언급되어 '상대방에게 자력이 충분함' 조건도 불확실합니다. 이미 1심에서 원고가 패소한 상황으로, 항소심 진행 시 투자 리스크가 높습니다.</t>
+        </is>
+      </c>
+      <c r="H4" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="J4" t="inlineStr">
+        <is>
+          <t>투자자가 'IPO 의무조항' 소송에서 진 이유는</t>
+        </is>
+      </c>
+      <c r="K4" t="inlineStr">
+        <is>
+          <t>junggi.co.kr</t>
+        </is>
+      </c>
+      <c r="L4" t="inlineStr">
+        <is>
+          <t>2026-03-10</t>
+        </is>
+      </c>
+      <c r="M4" t="inlineStr">
+        <is>
+          <t>https://www.junggi.co.kr/news/articleView.html?idxno=35697</t>
+        </is>
+      </c>
+      <c r="N4" t="inlineStr">
+        <is>
+          <t>2026-03-11 00:31:26.476789+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="2" t="inlineStr">
+        <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B4" t="inlineStr">
+      <c r="B5" t="inlineStr">
         <is>
           <t>투자</t>
         </is>
       </c>
-      <c r="C4" t="inlineStr">
+      <c r="C5" t="inlineStr">
         <is>
           <t>스마일게이트RPG</t>
         </is>
       </c>
-      <c r="D4" t="inlineStr">
+      <c r="D5" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E4" t="inlineStr">
+      <c r="E5" t="inlineStr">
         <is>
           <t>1심 선고 예정</t>
         </is>
       </c>
-      <c r="F4" t="inlineStr">
+      <c r="F5" t="inlineStr">
         <is>
           <t>스마일게이트RPG 상장 무산에 따른 1000억 원대 손해배상 소송의 1심 판결이 오는 4월 2일 선고될 예정입니다. 서울중앙지법 민사31부에서 변론을 마쳤으며, 원고는 스마일게이트RPG를 상대로 손해배상을 청구하고 있습니다.</t>
         </is>
       </c>
-      <c r="G4" t="inlineStr">
+      <c r="G5" t="inlineStr">
         <is>
           <t>상대방인 스마일게이트RPG는 대기업으로 자력이 충분하며(적합 조건 2), 피해 규모가 1000억 원으로 매우 큽니다(적합 조건 4). 다만, 집단적 피해 여부가 불분명하고, 책임의 명확성 및 증거 유무는 기사만으로는 파악하기 어렵습니다. 현재 1심 선고를 앞두고 있어 투자 시점으로는 다소 늦을 수 있으나, 항소심 진행 가능성을 고려할 수 있습니다.</t>
         </is>
       </c>
-      <c r="H4" t="inlineStr">
+      <c r="H5" t="inlineStr">
         <is>
           <t>1000억 원</t>
         </is>
       </c>
-      <c r="I4" t="inlineStr">
+      <c r="I5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J4" t="inlineStr">
+      <c r="J5" t="inlineStr">
         <is>
           <t>스마일게이트 1000억 손배소, 4월 1심 선고</t>
         </is>
       </c>
-      <c r="K4" t="inlineStr">
+      <c r="K5" t="inlineStr">
         <is>
           <t>lawtimes.co.kr</t>
         </is>
       </c>
-      <c r="L4" t="inlineStr">
+      <c r="L5" t="inlineStr">
         <is>
           <t>2026-02-27</t>
         </is>
       </c>
-      <c r="M4" t="inlineStr">
+      <c r="M5" t="inlineStr">
         <is>
           <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=216933</t>
         </is>
       </c>
-      <c r="N4" t="inlineStr">
+      <c r="N5" t="inlineStr">
         <is>
           <t>2026-02-28 00:39:08.186889+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N4"/>
+  <autoFilter ref="A1:N5"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>