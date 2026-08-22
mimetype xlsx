--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,89 +4,89 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$22</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$23</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="00FEF3C7"/>
-        <bgColor rgb="00FEF3C7"/>
+        <fgColor rgb="00ECFDF5"/>
+        <bgColor rgb="00ECFDF5"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="00ECFDF5"/>
-        <bgColor rgb="00ECFDF5"/>
+        <fgColor rgb="00FEF3C7"/>
+        <bgColor rgb="00FEF3C7"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00FEE2E2"/>
         <bgColor rgb="00FEE2E2"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
@@ -440,51 +440,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N22"/>
+  <dimension ref="A1:N23"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="20" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="46" customWidth="1" min="8" max="8"/>
     <col width="31" customWidth="1" min="9" max="9"/>
     <col width="46" customWidth="1" min="10" max="10"/>
     <col width="20" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -539,1490 +539,1558 @@
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Publisher</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>투자사기</t>
         </is>
       </c>
       <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중</t>
+          <t>경찰 수사 및 구속 송치, 추가 조직원 수사 확대 중</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>5천만 원 투자사기 피해를 신고한 피해자에게 인분 투척 및 비방 전단 살포 등 보복성 행위가 발생하여 경찰이 수사에 착수했습니다. 인천에서도 추가 피해 신고가 접수되었으며, 경찰은 관련 사건을 수사 중입니다.</t>
+          <t>틱톡을 통해 고수익을 미끼로 투자 사기를 벌여 50대 여성에게 8천만원을 편취한 우즈베키스탄 국적 남성 2명이 경찰에 구속 송치되었다. 이들은 해외 총책의 지시를 받아 범행을 저지른 것으로 파악되며, 경찰은 추가 조직원에 대한 수사를 확대하고 있다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>경찰 수사가 진행 중이므로 증거 확보 가능성이 높고, 공적 절차가 진행 중이라는 점에서 적합 조건에 해당합니다. 그러나 상대방의 자력이 불분명하며, 현재까지 확인된 개별 피해 금액이 소송금융 투자에 적합한 '수억 원 이상'에는 미치지 못하고, 집단적 피해 여부도 불확실하여 투자 매력도가 낮습니다.</t>
+          <t>상대방 책임이 명확하고(적합 조건 1) 경찰 수사 및 구속 송치 등 공적 절차가 진행 중이며(적합 조건 6) 증거 확보가 용이하다는 점(적합 조건 5)은 긍정적입니다. 그러나 피고인들이 외국인이고 해외 총책의 지시를 받은 것으로 보여 자력 부족 및 손해배상금 회수 가능성이 매우 낮아 소송금융 투자에 부적합합니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>5천만 원</t>
+          <t>8천만원</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>5천만 원 투자사기 신고하자 인분 투척 …인천서도 피해 신고</t>
+          <t>수익률 1000% 보장  틱톡 사기로 8천만원 꿀꺽…외국인 2명 구속</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>kyeonggi.com</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-08-02</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008498158&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>https://www.kyeonggi.com/article/20260802580275</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-03-31 00:22:07.530505+00:00</t>
+          <t>2026-08-04 07:01:19.683054+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
-      <c r="A3" s="2" t="inlineStr">
+      <c r="A3" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>투자사기</t>
         </is>
       </c>
       <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>경찰 수사 중, 용의자 1명 특정</t>
+          <t>경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>인천 청라동 오피스텔에서 투자 리딩방 사기 피해자 A 씨가 보복 범행을 당했습니다. A 씨는 5천만 원의 피해를 입고 경찰에 신고 및 지급 정지 신청을 한 상태이며, 경찰은 용의자 2명 중 1명을 특정하고 수사 중입니다. 이번 사건은 최근 잇따르는 '보복 대행' 범죄와 유사한 유형으로 파악됩니다.</t>
+          <t>5천만 원 투자사기 피해를 신고한 피해자에게 인분 투척 및 비방 전단 살포 등 보복성 행위가 발생하여 경찰이 수사에 착수했습니다. 인천에서도 추가 피해 신고가 접수되었으며, 경찰은 관련 사건을 수사 중입니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>투자 리딩방 사기 사건으로 상대방의 책임이 명확하며(적합 조건 1), 피해자가 경찰에 신고하고 지급 정지 신청을 하는 등 증거가 확보되었고 공적 절차(경찰 수사)가 진행 중입니다(적합 조건 5, 6). 그러나 피해 규모가 5천만 원으로 소송금융 투자 대상으로는 다소 작고(적합 조건 4 미충족), 상대방의 자력이나 집단적 피해 여부가 불분명하여(적합 조건 2, 3 미충족) High 등급에는 미치지 못합니다.</t>
+          <t>경찰 수사가 진행 중이므로 증거 확보 가능성이 높고, 공적 절차가 진행 중이라는 점에서 적합 조건에 해당합니다. 그러나 상대방의 자력이 불분명하며, 현재까지 확인된 개별 피해 금액이 소송금융 투자에 적합한 '수억 원 이상'에는 미치지 못하고, 집단적 피해 여부도 불확실하여 투자 매력도가 낮습니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>5천만 원</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>인천서도 보복 범행 의혹... 투자사기 신고하자 오물</t>
+          <t>5천만 원 투자사기 신고하자 인분 투척 …인천서도 피해 신고</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0103_202603301822220203</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008498158&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-03-30 12:24:34.931854+00:00</t>
+          <t>2026-03-31 00:22:07.530505+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>투자사기</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr"/>
+      <c r="D4" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E4" t="inlineStr">
+        <is>
+          <t>경찰 수사 중, 용의자 1명 특정</t>
+        </is>
+      </c>
+      <c r="F4" t="inlineStr">
+        <is>
+          <t>인천 청라동 오피스텔에서 투자 리딩방 사기 피해자 A 씨가 보복 범행을 당했습니다. A 씨는 5천만 원의 피해를 입고 경찰에 신고 및 지급 정지 신청을 한 상태이며, 경찰은 용의자 2명 중 1명을 특정하고 수사 중입니다. 이번 사건은 최근 잇따르는 '보복 대행' 범죄와 유사한 유형으로 파악됩니다.</t>
+        </is>
+      </c>
+      <c r="G4" t="inlineStr">
+        <is>
+          <t>투자 리딩방 사기 사건으로 상대방의 책임이 명확하며(적합 조건 1), 피해자가 경찰에 신고하고 지급 정지 신청을 하는 등 증거가 확보되었고 공적 절차(경찰 수사)가 진행 중입니다(적합 조건 5, 6). 그러나 피해 규모가 5천만 원으로 소송금융 투자 대상으로는 다소 작고(적합 조건 4 미충족), 상대방의 자력이나 집단적 피해 여부가 불분명하여(적합 조건 2, 3 미충족) High 등급에는 미치지 못합니다.</t>
+        </is>
+      </c>
+      <c r="H4" t="inlineStr">
+        <is>
+          <t>5천만 원</t>
+        </is>
+      </c>
+      <c r="I4" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J4" t="inlineStr">
+        <is>
+          <t>인천서도 보복 범행 의혹... 투자사기 신고하자 오물</t>
+        </is>
+      </c>
+      <c r="K4" t="inlineStr">
+        <is>
+          <t>ytn.co.kr</t>
+        </is>
+      </c>
+      <c r="L4" t="inlineStr">
+        <is>
+          <t>2026-03-30</t>
+        </is>
+      </c>
+      <c r="M4" t="inlineStr">
+        <is>
+          <t>https://www.ytn.co.kr/_ln/0103_202603301822220203</t>
+        </is>
+      </c>
+      <c r="N4" t="inlineStr">
+        <is>
+          <t>2026-03-30 12:24:34.931854+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="2" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B4" t="inlineStr">
-[...7 lines deleted...]
-      <c r="F4" t="inlineStr">
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>투자사기</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr"/>
+      <c r="D5" t="inlineStr"/>
+      <c r="E5" t="inlineStr"/>
+      <c r="F5" t="inlineStr">
         <is>
           <t>법무법인 초원이 투자사기, 코인사기, 리딩방사기, 비상장주식 사기 등 다양한 유형의 투자 사기 피해에 대한 법률 서비스를 제공한다고 보도되었다. 형사 고소, 민사상 손해배상 청구, 지급정지 및 가압류 등 복합적인 대응 전략을 통해 피해금 회수를 돕는다는 내용이다.</t>
         </is>
       </c>
-      <c r="G4" t="inlineStr">
+      <c r="G5" t="inlineStr">
         <is>
           <t>해당 기사는 특정 투자 사기 사건에 대한 보도가 아닌, 법무법인의 투자 사기 대응 서비스 광고입니다. 소송금융 투자를 검토할 구체적인 사건 정보(상대방, 피해 규모, 진행 단계, 증거 등)가 전혀 없어 적합도 판단 기준을 적용할 수 없습니다.</t>
         </is>
       </c>
-      <c r="H4" t="inlineStr">
+      <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I4" t="inlineStr">
+      <c r="I5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J4" t="inlineStr">
+      <c r="J5" t="inlineStr">
         <is>
           <t>법무법인 초원 투자사기 피해 대응 '초기대응·자금추적·피해금 회수' ...</t>
         </is>
       </c>
-      <c r="K4" t="inlineStr">
+      <c r="K5" t="inlineStr">
         <is>
           <t>e2news.com</t>
         </is>
       </c>
-      <c r="L4" t="inlineStr">
+      <c r="L5" t="inlineStr">
         <is>
           <t>2026-03-20</t>
         </is>
       </c>
-      <c r="M4" t="inlineStr">
+      <c r="M5" t="inlineStr">
         <is>
           <t>http://www.e2news.com/news/articleView.html?idxno=328832</t>
         </is>
       </c>
-      <c r="N4" t="inlineStr">
+      <c r="N5" t="inlineStr">
         <is>
           <t>2026-03-20 12:46:56.225615+00:00</t>
         </is>
       </c>
     </row>
-    <row r="5">
-[...66 lines deleted...]
-    </row>
     <row r="6">
-      <c r="A6" s="3" t="inlineStr">
+      <c r="A6" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>투자사기</t>
         </is>
       </c>
       <c r="C6" t="inlineStr"/>
       <c r="D6" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>대포통장 모집책에 대한 형사 재판 종결 및 징역형 선고</t>
+          <t>투자사기 방조 혐의로 20대 피고인 2명 실형 및 집행유예 선고. 피해자들의 배상신청은 각하되어 민사소송이 필요함.</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>20대 남성 A씨가 투자사기 조직에 대포통장 5개를 모집해 제공한 혐의로 징역 2년 6개월을 선고받았다. A씨가 제공한 계좌는 실제 범행에 사용되어 13명의 피해자가 총 1억 5천만원의 피해를 입었다.</t>
+          <t>20대 피고인 A와 B가 투자사기 조직에 대포통장을 제공하여 15명의 피해자로부터 총 1억 6천여만 원을 편취하는 것을 방조한 혐의로 실형 및 집행유예를 선고받았다. 법원은 피고인들의 배상책임 범위가 명확하지 않다는 이유로 피해자들의 배상신청을 각하하여, 피해자들은 별도의 민사소송을 통해 손해배상을 청구해야 한다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>투자사기 조직의 자력 확인이 어렵고, 대포통장 모집책은 주된 배상 책임자가 아니므로 실질적인 손해배상 회수 가능성이 낮음. 피해 규모(1억 5천만원, 13명)도 소송금융 투자 대상으로서는 상대적으로 작아 투자 매력이 떨어짐. (적합 조건 2, 3, 4 미충족 및 기타 투자 어려운 이유 해당)</t>
+          <t>상대방에게 자력이 충분함 조건이 충족되지 않아 소송금융 적합도가 낮음. 사기 조직은 특정 및 자력 확보가 어려우며, 형사 재판에서 계좌 모집책들의 배상책임 범위가 명확하지 않아 배상신청이 각하되었고, 이들의 이득이 크지 않아 자력도 부족할 것으로 예상되어 실제 손해배상금 회수가 매우 어려울 것으로 판단된다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
-          <t>1억 5천만원</t>
+          <t>1억 6622만 원</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>13명</t>
+          <t>15명</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>투자사기 대포통장 모집책 징역 2년 6개월형 선고</t>
+          <t>부산지법, 투자사기 범행에 사용될 계좌 모집·제공 20대들 '실형·집유...</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>news.knn.co.kr</t>
+          <t>lawissue.co.kr</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://news.knn.co.kr/news/article/185024</t>
+          <t>http://www.lawissue.co.kr/view.php?ud=2026031908451685129a8c8bf58f_12</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-03-16 00:28:22.115840+00:00</t>
+          <t>2026-03-19 00:56:29.731621+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
-      <c r="A7" s="3" t="inlineStr">
+      <c r="A7" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>투자사기</t>
         </is>
       </c>
       <c r="C7" t="inlineStr"/>
       <c r="D7" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>대포통장 모집책 징역형 선고</t>
+          <t>대포통장 모집책에 대한 형사 재판 종결 및 징역형 선고</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>투자사기에 사용된 대포통장 모집책이 징역형을 선고받았다. 이 사기로 13명의 피해자가 총 1억 5천만 원의 피해를 입었으며, 모집책은 경찰에 검거되어 유치장에 구금된 상태에서 주범과 연락을 시도한 정황도 드러났다.</t>
+          <t>20대 남성 A씨가 투자사기 조직에 대포통장 5개를 모집해 제공한 혐의로 징역 2년 6개월을 선고받았다. A씨가 제공한 계좌는 실제 범행에 사용되어 13명의 피해자가 총 1억 5천만원의 피해를 입었다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>상대방의 자력이 불분명하고, 피해 규모(1억 5천만 원)와 피해자 수(13명)가 소송금융 투자 기준에 미달한다. 대포통장 모집책은 징역형을 선고받아 형사 절차는 진행되었으나, 주범의 특정 및 자력 확보가 어려워 민사상 손해배상 청구의 실익과 회수 가능성이 낮다. (적합 조건 1, 2, 3, 4 미충족)</t>
+          <t>투자사기 조직의 자력 확인이 어렵고, 대포통장 모집책은 주된 배상 책임자가 아니므로 실질적인 손해배상 회수 가능성이 낮음. 피해 규모(1억 5천만원, 13명)도 소송금융 투자 대상으로서는 상대적으로 작아 투자 매력이 떨어짐. (적합 조건 2, 3, 4 미충족 및 기타 투자 어려운 이유 해당)</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
-          <t>1억 5천만 원</t>
+          <t>1억 5천만원</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t>13명</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>계좌 주면 매달 100만 원  투자사기 대포통장 모집책 징역형</t>
+          <t>투자사기 대포통장 모집책 징역 2년 6개월형 선고</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>news.knn.co.kr</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t>2026-03-15</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008478130&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>https://news.knn.co.kr/news/article/185024</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-03-16 00:22:22.467407+00:00</t>
+          <t>2026-03-16 00:28:22.115840+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B8" t="inlineStr">
+        <is>
+          <t>투자사기</t>
+        </is>
+      </c>
+      <c r="C8" t="inlineStr"/>
+      <c r="D8" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E8" t="inlineStr">
+        <is>
+          <t>대포통장 모집책 징역형 선고</t>
+        </is>
+      </c>
+      <c r="F8" t="inlineStr">
+        <is>
+          <t>투자사기에 사용된 대포통장 모집책이 징역형을 선고받았다. 이 사기로 13명의 피해자가 총 1억 5천만 원의 피해를 입었으며, 모집책은 경찰에 검거되어 유치장에 구금된 상태에서 주범과 연락을 시도한 정황도 드러났다.</t>
+        </is>
+      </c>
+      <c r="G8" t="inlineStr">
+        <is>
+          <t>상대방의 자력이 불분명하고, 피해 규모(1억 5천만 원)와 피해자 수(13명)가 소송금융 투자 기준에 미달한다. 대포통장 모집책은 징역형을 선고받아 형사 절차는 진행되었으나, 주범의 특정 및 자력 확보가 어려워 민사상 손해배상 청구의 실익과 회수 가능성이 낮다. (적합 조건 1, 2, 3, 4 미충족)</t>
+        </is>
+      </c>
+      <c r="H8" t="inlineStr">
+        <is>
+          <t>1억 5천만 원</t>
+        </is>
+      </c>
+      <c r="I8" t="inlineStr">
+        <is>
+          <t>13명</t>
+        </is>
+      </c>
+      <c r="J8" t="inlineStr">
+        <is>
+          <t>계좌 주면 매달 100만 원  투자사기 대포통장 모집책 징역형</t>
+        </is>
+      </c>
+      <c r="K8" t="inlineStr">
+        <is>
+          <t>news.sbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L8" t="inlineStr">
+        <is>
+          <t>2026-03-15</t>
+        </is>
+      </c>
+      <c r="M8" t="inlineStr">
+        <is>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008478130&amp;plink=ORI&amp;cooper=NAVER</t>
+        </is>
+      </c>
+      <c r="N8" t="inlineStr">
+        <is>
+          <t>2026-03-16 00:22:22.467407+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="3" t="inlineStr">
+        <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B8" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C8" t="inlineStr">
+      <c r="B9" t="inlineStr">
+        <is>
+          <t>투자사기</t>
+        </is>
+      </c>
+      <c r="C9" t="inlineStr">
         <is>
           <t>투자사기 조직</t>
         </is>
       </c>
-      <c r="D8" t="inlineStr">
+      <c r="D9" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E8" t="inlineStr">
+      <c r="E9" t="inlineStr">
         <is>
           <t>투자사기 방조범에 대한 형사 재판 판결 선고 완료</t>
         </is>
       </c>
-      <c r="F8" t="inlineStr">
+      <c r="F9" t="inlineStr">
         <is>
           <t>20대 A씨가 투자사기 조직에 대포통장 5개를 모집해 넘겨 징역 2년 6개월을 선고받았습니다. 이 대포통장은 금 투자 사기에 사용되어 피해자 13명이 총 1억 5천만 원의 피해를 입었습니다. 법원은 피고인들이 투자사기 범행을 용이하게 했다고 판단했습니다.</t>
         </is>
       </c>
-      <c r="G8" t="inlineStr">
+      <c r="G9" t="inlineStr">
         <is>
           <t>투자사기 조직의 책임이 명확하고(적합 조건 1), 13명의 피해자가 총 1억 5천만 원의 피해를 입어 집단적 피해 및 규모가 크며(적합 조건 3, 4), 사기 방조범에 대한 형사 판결이 있어 증거 확보가 용이합니다(적합 조건 5). 그러나 투자사기 조직의 실체와 자력 여부가 불분명하여 실제 피해 회수 가능성이 낮을 수 있다는 점이 소송금융 투자에 있어 큰 위험 요인입니다(부적합 조건에 가깝지만, 적합 조건 2 미충족).</t>
         </is>
       </c>
-      <c r="H8" t="inlineStr">
+      <c r="H9" t="inlineStr">
         <is>
           <t>약 1억 5000만 원</t>
         </is>
       </c>
-      <c r="I8" t="inlineStr">
+      <c r="I9" t="inlineStr">
         <is>
           <t>13명</t>
         </is>
       </c>
-      <c r="J8" t="inlineStr">
+      <c r="J9" t="inlineStr">
         <is>
           <t>“월 100만원 줄게” 혹해서 계좌 넘겼다가…투자 사기 도운 20대 실형</t>
         </is>
       </c>
-      <c r="K8" t="inlineStr">
+      <c r="K9" t="inlineStr">
         <is>
           <t>sedaily.com</t>
         </is>
       </c>
-      <c r="L8" t="inlineStr">
+      <c r="L9" t="inlineStr">
         <is>
           <t>2026-03-15</t>
         </is>
       </c>
-      <c r="M8" t="inlineStr">
+      <c r="M9" t="inlineStr">
         <is>
           <t>https://www.sedaily.com/article/20019600?ref=naver</t>
         </is>
       </c>
-      <c r="N8" t="inlineStr">
+      <c r="N9" t="inlineStr">
         <is>
           <t>2026-03-16 00:18:30.000878+00:00</t>
         </is>
       </c>
     </row>
-    <row r="9">
-      <c r="A9" s="2" t="inlineStr">
+    <row r="10">
+      <c r="A10" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B9" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C9" t="inlineStr">
+      <c r="B10" t="inlineStr">
+        <is>
+          <t>투자사기</t>
+        </is>
+      </c>
+      <c r="C10" t="inlineStr">
         <is>
           <t>재테크 투자 사기 조직</t>
         </is>
       </c>
-      <c r="D9" t="inlineStr">
+      <c r="D10" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E9" t="inlineStr">
+      <c r="E10" t="inlineStr">
         <is>
           <t>관련자 형사 재판 1심 판결 선고</t>
         </is>
       </c>
-      <c r="F9" t="inlineStr">
+      <c r="F10" t="inlineStr">
         <is>
           <t>20대 남성 A씨가 재테크 투자 사기 조직에 대포통장으로 사용될 은행 계좌 5개를 모집해 넘겨 13명의 피해자가 총 1억5000만원 상당의 피해를 입었다. A씨는 사기방조 및 전자금융거래법 위반 혐의로 징역 2년 6개월을 선고받았고, 계좌 명의를 제공하고 도피를 도운 B씨도 징역형을 선고받았다. 이 사건은 형사 재판이 진행되어 유죄 판결이 내려진 상태이다.</t>
         </is>
       </c>
-      <c r="G9" t="inlineStr">
+      <c r="G10" t="inlineStr">
         <is>
           <t>투자 사기 조직의 책임이 명확하고(적합 조건 1), 관련자들의 형사 재판을 통해 범죄 사실이 입증되어 증거 확보가 용이합니다(적합 조건 5). 또한 13명의 피해자가 발생하여 집단적 피해에 해당하며(적합 조건 3), 관련 공적 절차(형사 재판)가 진행되어 사실관계가 상당 부분 확정되었습니다(적합 조건 6). 그러나 주된 사기 조직의 실체와 자력 여부가 불분명하고, 형사 처벌된 개인들의 배상 능력도 낮을 가능성이 있어 실제 손해배상금 회수 가능성이 낮습니다(적합 조건 2 미흡). 피해 규모도 소송금융 투자에 있어 매우 크다고 보기는 어렵습니다(적합 조건 4 미흡).</t>
         </is>
       </c>
-      <c r="H9" t="inlineStr">
+      <c r="H10" t="inlineStr">
         <is>
           <t>1억5000만원</t>
         </is>
       </c>
-      <c r="I9" t="inlineStr">
+      <c r="I10" t="inlineStr">
         <is>
           <t>13명</t>
         </is>
       </c>
-      <c r="J9" t="inlineStr">
+      <c r="J10" t="inlineStr">
         <is>
           <t>“계좌 주면 매달 100만원 지급”…투자사기 대포통장 모집 20대 징역형</t>
         </is>
       </c>
-      <c r="K9" t="inlineStr">
+      <c r="K10" t="inlineStr">
         <is>
           <t>joongang.co.kr</t>
         </is>
       </c>
-      <c r="L9" t="inlineStr">
+      <c r="L10" t="inlineStr">
         <is>
           <t>2026-03-15</t>
         </is>
       </c>
-      <c r="M9" t="inlineStr">
+      <c r="M10" t="inlineStr">
         <is>
           <t>https://www.joongang.co.kr/article/25411922</t>
         </is>
       </c>
-      <c r="N9" t="inlineStr">
+      <c r="N10" t="inlineStr">
         <is>
           <t>2026-03-15 12:34:50.764916+00:00</t>
         </is>
       </c>
     </row>
-    <row r="10">
-      <c r="A10" s="2" t="inlineStr">
+    <row r="11">
+      <c r="A11" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
-        </is>
-[...66 lines deleted...]
-          <t>HIGH</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>투자사기</t>
         </is>
       </c>
       <c r="C11" t="inlineStr"/>
       <c r="D11" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
+          <t>대포통장 모집책 검거, 수사 진행 중</t>
+        </is>
+      </c>
+      <c r="F11" t="inlineStr">
+        <is>
+          <t>투자사기 조직이 인터넷 SNS 허위 광고를 통해 불특정 다수에게 접근, 대포통장을 활용하여 피해자 13명으로부터 총 1억 5천만원을 편취했습니다. 이 사건과 관련하여 대포통장 모집책이 검거되어 수사가 진행 중입니다.</t>
+        </is>
+      </c>
+      <c r="G11" t="inlineStr">
+        <is>
+          <t>대포통장 모집책이 검거되어 수사기관의 증거 확보 및 공적 절차 진행이 확인됩니다. (적합 조건 5, 6) 그러나 투자사기 조직의 자력 여부가 불분명하고, 피해 규모(1억 5천만원)와 피해자 수(13명)가 소송금융 투자에 'High' 등급을 주기에는 다소 부족합니다.</t>
+        </is>
+      </c>
+      <c r="H11" t="inlineStr">
+        <is>
+          <t>1억 5천만원</t>
+        </is>
+      </c>
+      <c r="I11" t="inlineStr">
+        <is>
+          <t>13명</t>
+        </is>
+      </c>
+      <c r="J11" t="inlineStr">
+        <is>
+          <t>투자사기 조직에 은행계좌 넘긴 대포통장 모집책…13명 1억5000만원 피해</t>
+        </is>
+      </c>
+      <c r="K11" t="inlineStr">
+        <is>
+          <t>news1.kr</t>
+        </is>
+      </c>
+      <c r="L11" t="inlineStr">
+        <is>
+          <t>2026-03-15</t>
+        </is>
+      </c>
+      <c r="M11" t="inlineStr">
+        <is>
+          <t>https://www.news1.kr/local/busan-gyeongnam/6101790</t>
+        </is>
+      </c>
+      <c r="N11" t="inlineStr">
+        <is>
+          <t>2026-03-15 12:31:06.270773+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B12" t="inlineStr">
+        <is>
+          <t>투자사기</t>
+        </is>
+      </c>
+      <c r="C12" t="inlineStr"/>
+      <c r="D12" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E12" t="inlineStr">
+        <is>
           <t>금융당국 소비자 경보 발령</t>
         </is>
       </c>
-      <c r="F11" t="inlineStr">
+      <c r="F12" t="inlineStr">
         <is>
           <t>금융당국이 중동 정세 혼란을 틈탄 투자사기에 대한 소비자 경보를 발령했다. 유튜브 등을 통해 친환경 수소에너지 기업 투자로 고수익을 미끼로 투자자를 유인한 뒤 출금을 지연시키고 잠적하는 방식의 사기 피해가 발생하고 있다. 일부 피해자는 대출까지 받아 투자하여 추가적인 금융 부담을 겪고 있다.</t>
         </is>
       </c>
-      <c r="G11" t="inlineStr">
+      <c r="G12" t="inlineStr">
         <is>
           <t>금융당국이 투자사기 소비자 경보를 발령하여 상대방 책임이 명확하고(조건 1), 다수의 피해자가 발생했을 가능성이 높으며(조건 3), 금융당국의 경보 발령 자체가 공적 절차 진행 중임을 시사하고 증거 확보 가능성이 높음(조건 5, 6). 다만, 상대방의 자력은 불분명하다.</t>
         </is>
       </c>
-      <c r="H11" t="inlineStr">
+      <c r="H12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I11" t="inlineStr">
+      <c r="I12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J11" t="inlineStr">
+      <c r="J12" t="inlineStr">
         <is>
           <t>금융당국, 중동 정세 혼란 틈탄 투자사기 소비자 경보 발령</t>
         </is>
       </c>
-      <c r="K11" t="inlineStr">
+      <c r="K12" t="inlineStr">
         <is>
           <t>gnnews.co.kr</t>
         </is>
       </c>
-      <c r="L11" t="inlineStr">
+      <c r="L12" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
-      <c r="M11" t="inlineStr">
+      <c r="M12" t="inlineStr">
         <is>
           <t>https://www.gnnews.co.kr/news/articleView.html?idxno=632320</t>
         </is>
       </c>
-      <c r="N11" t="inlineStr">
+      <c r="N12" t="inlineStr">
         <is>
           <t>2026-03-11 12:36:55.551070+00:00</t>
         </is>
       </c>
     </row>
-    <row r="12">
-      <c r="A12" s="2" t="inlineStr">
+    <row r="13">
+      <c r="A13" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B12" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C12" t="inlineStr">
+      <c r="B13" t="inlineStr">
+        <is>
+          <t>투자사기</t>
+        </is>
+      </c>
+      <c r="C13" t="inlineStr">
         <is>
           <t>유튜브 채널 운영 업체 및 관계자</t>
         </is>
       </c>
-      <c r="D12" t="inlineStr">
+      <c r="D13" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E12" t="inlineStr">
+      <c r="E13" t="inlineStr">
         <is>
           <t>경찰 수사 착수, 추가 고소 예정</t>
         </is>
       </c>
-      <c r="F12" t="inlineStr">
+      <c r="F13" t="inlineStr">
         <is>
           <t>구독자 30만 명의 부동산 투자 유튜브 채널 운영 업체가 수강생들에게 연 20% 수익을 보장하며 주식 및 코인 투자를 제안한 뒤 투자금을 받고 잠적했습니다. 현재까지 확인된 피해자는 최소 40명이며, 총 피해 금액은 41억 원에 달합니다. 경찰은 피해자들의 고소장을 접수하고 수사에 착수했습니다.</t>
         </is>
       </c>
-      <c r="G12" t="inlineStr">
+      <c r="G13" t="inlineStr">
         <is>
           <t>상대방 책임이 명확하고(투자사기), 다수의 피해자(최소 40명)와 큰 피해 규모(41억 원)가 확인되며, 경찰 수사가 진행 중인 점은 적합 조건에 해당합니다. 그러나 업체 관계자들이 잠적하여 상대방의 자력 확인이 어렵고, 투자금 회수 가능성이 불확실하여 소송금융 투자에 대한 위험이 높습니다.</t>
         </is>
       </c>
-      <c r="H12" t="inlineStr">
+      <c r="H13" t="inlineStr">
         <is>
           <t>41억 원</t>
         </is>
       </c>
-      <c r="I12" t="inlineStr">
+      <c r="I13" t="inlineStr">
         <is>
           <t>최소 40명</t>
         </is>
       </c>
-      <c r="J12" t="inlineStr">
+      <c r="J13" t="inlineStr">
         <is>
           <t>[단독] '20% 수익' 홍보하더니 잠적…경찰, '41억 투자사기' 수사</t>
         </is>
       </c>
-      <c r="K12" t="inlineStr">
+      <c r="K13" t="inlineStr">
         <is>
           <t>news.tvchosun.com</t>
         </is>
       </c>
-      <c r="L12" t="inlineStr">
+      <c r="L13" t="inlineStr">
         <is>
           <t>2026-03-10</t>
         </is>
       </c>
-      <c r="M12" t="inlineStr">
+      <c r="M13" t="inlineStr">
         <is>
           <t>https://news.tvchosun.com/site/data/html_dir/2026/03/11/2026031190022.html</t>
         </is>
       </c>
-      <c r="N12" t="inlineStr">
+      <c r="N13" t="inlineStr">
         <is>
           <t>2026-03-11 00:23:04.153925+00:00</t>
         </is>
       </c>
     </row>
-    <row r="13">
-[...66 lines deleted...]
-    </row>
     <row r="14">
-      <c r="A14" s="2" t="inlineStr">
+      <c r="A14" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>투자사기</t>
         </is>
       </c>
       <c r="C14" t="inlineStr"/>
       <c r="D14" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>금융감독원 소비자경보 발령</t>
+          <t>금융감독원 소비자 경보 '주의' 발령</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>금융감독원이 중동사태를 빌미로 한 투자사기가 기승을 부리고 있다며 소비자경보를 발령했습니다. 이는 불법 투자 권유 및 사기 행위에 대한 주의를 촉구하는 것으로, 다수의 잠재적 피해자가 발생할 수 있음을 시사합니다.</t>
+          <t>금융감독원이 중동 사태를 틈타 원금보장과 고수익을 약속하며 가짜 투자성공 후기 등을 유포하는 불법 유사수신행위에 대한 소비자 경보 '주의'를 발령했다. 수소에너지, 드론 등 신기술 투자나 부동산 재테크를 가장하여 투자자를 유인하는 수법이 사용되고 있으며, 금감원은 피해 확산 방지를 위해 주의를 당부했다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>금융감독원 소비자경보 발령으로 공적 절차가 진행 중이며(적합 조건 6), 투자사기 특성상 다수의 피해자와 큰 피해 규모가 예상됩니다(적합 조건 3, 4). 그러나 기사에서 특정 사기 주체나 구체적인 피해 사례가 명확히 제시되지 않아 소송 대상 특정 및 증거 확보의 구체성이 부족합니다.</t>
+          <t>적합 조건: 상대방 책임 명확 (불법 유사수신행위), 집단적 피해 가능성 높음, 증거 확보 용이 (금감원 경보 및 피해자 자료), 공적 절차 진행 중 (금감원 소비자 경보 발령). 부적합 조건: 없음. 다만, 기사에서 특정된 상대방이 '불법 업체'로만 지칭되어 자력 여부를 파악하기 어렵다는 점이 투자 적합도를 낮추는 요인입니다.</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>“중동사태에 투자사기 기승” … 금감원 소비자경보 발령</t>
+          <t>[이코노 브리핑] 금감원, 중동 혼란 틈탄 투자사기 경보 외</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>biz.newdaily.co.kr</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>https://biz.newdaily.co.kr/site/data/html/2026/03/09/2026030900027.html</t>
+          <t>https://www.segye.com/newsView/20260309516318?OutUrl=naver</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-03-09 00:23:10.704615+00:00</t>
+          <t>2026-03-10 00:19:28.495646+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
-      <c r="A15" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A15" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>투자사기</t>
         </is>
       </c>
       <c r="C15" t="inlineStr"/>
       <c r="D15" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>금융감독원 수사 의뢰 및 경찰 수사 진행 중</t>
+          <t>금융감독원 소비자경보 발령</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>금융감독원이 중동사태를 악용한 투자사기 및 불법 유사수신행위에 대한 소비자경보를 발령했다. 금감원은 지난해 접수된 295건의 유사수신 민원 제보 중 불법 자금모집 혐의가 구체적인 26개 업체를 적발하여 경찰에 수사를 의뢰했다. 이들 업체는 고수익과 원금 보장을 약속하며 신기술, 부동산, 가상자산 투자 등을 가장해 투자자들을 현혹한 것으로 나타났다.</t>
+          <t>금융감독원이 중동사태를 빌미로 한 투자사기가 기승을 부리고 있다며 소비자경보를 발령했습니다. 이는 불법 투자 권유 및 사기 행위에 대한 주의를 촉구하는 것으로, 다수의 잠재적 피해자가 발생할 수 있음을 시사합니다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>금융감독원이 불법 유사수신행위 업체 26곳을 적발하여 경찰에 수사를 의뢰하는 등 공적 절차가 진행 중이며(적합 조건 6), 상대방의 불법 행위가 명확하게 특정됩니다(적합 조건 1). 유사수신 민원 제보 건수가 295건에 달해 집단적 피해 가능성이 높고(적합 조건 3), 금감원의 조사 결과는 객관적인 증거가 될 수 있습니다(적합 조건 5).</t>
+          <t>금융감독원 소비자경보 발령으로 공적 절차가 진행 중이며(적합 조건 6), 투자사기 특성상 다수의 피해자와 큰 피해 규모가 예상됩니다(적합 조건 3, 4). 그러나 기사에서 특정 사기 주체나 구체적인 피해 사례가 명확히 제시되지 않아 소송 대상 특정 및 증거 확보의 구체성이 부족합니다.</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
-          <t>최소 295건의 민원 제보, 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>“중동 재건사업 투자해봐” 가짜호재 현혹, 금감원 소비자경보 발령</t>
+          <t>“중동사태에 투자사기 기승” … 금감원 소비자경보 발령</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>dt.co.kr</t>
+          <t>biz.newdaily.co.kr</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t>2026-03-08</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>https://www.dt.co.kr/article/12050268?ref=naver</t>
+          <t>https://biz.newdaily.co.kr/site/data/html/2026/03/09/2026030900027.html</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-03-09 00:22:38.782384+00:00</t>
+          <t>2026-03-09 00:23:10.704615+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="4" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>투자사기</t>
         </is>
       </c>
-      <c r="C16" t="inlineStr">
+      <c r="C16" t="inlineStr"/>
+      <c r="D16" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E16" t="inlineStr">
+        <is>
+          <t>금융감독원 수사 의뢰 및 경찰 수사 진행 중</t>
+        </is>
+      </c>
+      <c r="F16" t="inlineStr">
+        <is>
+          <t>금융감독원이 중동사태를 악용한 투자사기 및 불법 유사수신행위에 대한 소비자경보를 발령했다. 금감원은 지난해 접수된 295건의 유사수신 민원 제보 중 불법 자금모집 혐의가 구체적인 26개 업체를 적발하여 경찰에 수사를 의뢰했다. 이들 업체는 고수익과 원금 보장을 약속하며 신기술, 부동산, 가상자산 투자 등을 가장해 투자자들을 현혹한 것으로 나타났다.</t>
+        </is>
+      </c>
+      <c r="G16" t="inlineStr">
+        <is>
+          <t>금융감독원이 불법 유사수신행위 업체 26곳을 적발하여 경찰에 수사를 의뢰하는 등 공적 절차가 진행 중이며(적합 조건 6), 상대방의 불법 행위가 명확하게 특정됩니다(적합 조건 1). 유사수신 민원 제보 건수가 295건에 달해 집단적 피해 가능성이 높고(적합 조건 3), 금감원의 조사 결과는 객관적인 증거가 될 수 있습니다(적합 조건 5).</t>
+        </is>
+      </c>
+      <c r="H16" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I16" t="inlineStr">
+        <is>
+          <t>최소 295건의 민원 제보, 다수</t>
+        </is>
+      </c>
+      <c r="J16" t="inlineStr">
+        <is>
+          <t>“중동 재건사업 투자해봐” 가짜호재 현혹, 금감원 소비자경보 발령</t>
+        </is>
+      </c>
+      <c r="K16" t="inlineStr">
+        <is>
+          <t>dt.co.kr</t>
+        </is>
+      </c>
+      <c r="L16" t="inlineStr">
+        <is>
+          <t>2026-03-08</t>
+        </is>
+      </c>
+      <c r="M16" t="inlineStr">
+        <is>
+          <t>https://www.dt.co.kr/article/12050268?ref=naver</t>
+        </is>
+      </c>
+      <c r="N16" t="inlineStr">
+        <is>
+          <t>2026-03-09 00:22:38.782384+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B17" t="inlineStr">
+        <is>
+          <t>투자사기</t>
+        </is>
+      </c>
+      <c r="C17" t="inlineStr">
         <is>
           <t>해당 업체 및 김재희</t>
         </is>
       </c>
-      <c r="D16" t="inlineStr">
+      <c r="D17" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E16" t="inlineStr">
+      <c r="E17" t="inlineStr">
         <is>
           <t>조사 진행 중</t>
         </is>
       </c>
-      <c r="F16" t="inlineStr">
+      <c r="F17" t="inlineStr">
         <is>
           <t>김재희가 부의장 겸 사내이사로 참여한 업체에서 발생한 투자 사기 사건으로, 확인된 피해자는 306명, 피해 금액은 약 190억 원에 달합니다. 김재희는 각 지역 사업설명회에도 지속적으로 참여한 것으로 조사되었습니다.</t>
         </is>
       </c>
-      <c r="G16" t="inlineStr">
+      <c r="G17" t="inlineStr">
         <is>
           <t>적합 조건 1(상대방 책임 명확): 김재희가 해당 업체의 부의장 겸 사내이사로 사업설명회에 지속적으로 참여하여 책임이 명확해 보입니다. 적합 조건 3(집단적 피해): 확인된 피해자가 306명으로 다수입니다. 적합 조건 4(피해 규모 큼): 피해 금액이 약 190억 원으로 매우 큽니다. 적합 조건 5/6(증거 확보 가능/공적 절차 진행): '조사되었다'는 표현으로 보아 이미 수사 또는 조사가 진행되어 증거가 확보되었거나 확보될 가능성이 높습니다.</t>
         </is>
       </c>
-      <c r="H16" t="inlineStr">
+      <c r="H17" t="inlineStr">
         <is>
           <t>약 190억 원</t>
         </is>
       </c>
-      <c r="I16" t="inlineStr">
+      <c r="I17" t="inlineStr">
         <is>
           <t>306명</t>
         </is>
       </c>
-      <c r="J16" t="inlineStr">
+      <c r="J17" t="inlineStr">
         <is>
           <t>쉽게 가려 했던 것 탈이 나 …김재희, '운명전쟁49'로 전한 근황→투자...</t>
         </is>
       </c>
-      <c r="K16" t="inlineStr">
+      <c r="K17" t="inlineStr">
         <is>
           <t>topstarnews.net</t>
         </is>
       </c>
-      <c r="L16" t="inlineStr">
+      <c r="L17" t="inlineStr">
         <is>
           <t>2026-03-08</t>
         </is>
       </c>
-      <c r="M16" t="inlineStr">
+      <c r="M17" t="inlineStr">
         <is>
           <t>https://www.topstarnews.net/news/articleView.html?idxno=15996151</t>
         </is>
       </c>
-      <c r="N16" t="inlineStr">
+      <c r="N17" t="inlineStr">
         <is>
           <t>2026-03-08 12:17:24.687658+00:00</t>
-        </is>
-[...66 lines deleted...]
-          <t>2026-02-28 00:58:04.559929+00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>투자사기</t>
         </is>
       </c>
       <c r="C18" t="inlineStr"/>
       <c r="D18" t="inlineStr">
         <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E18" t="inlineStr">
+        <is>
+          <t>신종 투자사기 확산 중, 토스뱅크 주의 당부</t>
+        </is>
+      </c>
+      <c r="F18" t="inlineStr">
+        <is>
+          <t>토스뱅크가 가짜 거래소와 대포통장을 이용한 신종 투자사기 확산에 대해 금융소비자 주의를 당부했다. 사기범들은 해외 거래소나 AI 기업을 사칭한 가짜 사이트로 수익률을 조작하며 추가 입금을 요구하는 방식으로 피해자를 속였다. 기사에는 각각 수억 원의 피해를 입은 두 사례가 소개되었으며, 사기범들은 추적을 피하기 위해 자금 세탁 수법을 사용하고 있다.</t>
+        </is>
+      </c>
+      <c r="G18" t="inlineStr">
+        <is>
+          <t>적합 조건 중 상대방 책임 명확(사기범들의 명백한 사기 행위), 피해 규모 큼(개별 피해액이 수억 원대), 증거 확보 가능(조작된 사이트, 거래 기록 등)은 충족합니다. 또한 신종 사기 확산으로 집단적 피해 가능성도 높습니다. 그러나 소송금융의 핵심 요소인 상대방(사기범)의 특정 및 자력 확보가 매우 어려워 실제 회수 가능성이 불확실하며, 공적 절차가 진행 중이라는 명확한 정보가 없습니다.</t>
+        </is>
+      </c>
+      <c r="H18" t="inlineStr">
+        <is>
+          <t>최소 7억 7천 2백만원 (A씨 6억 5천 7백만원, B씨 1억 1천 5백만원)</t>
+        </is>
+      </c>
+      <c r="I18" t="inlineStr">
+        <is>
+          <t>미상 (다수 피해자 발생 가능성 높음)</t>
+        </is>
+      </c>
+      <c r="J18" t="inlineStr">
+        <is>
+          <t>토스뱅크,  SNS 기반 신종 투자사기 수법 주의해야</t>
+        </is>
+      </c>
+      <c r="K18" t="inlineStr">
+        <is>
+          <t>sisacast.kr</t>
+        </is>
+      </c>
+      <c r="L18" t="inlineStr">
+        <is>
+          <t>2026-02-27</t>
+        </is>
+      </c>
+      <c r="M18" t="inlineStr">
+        <is>
+          <t>http://www.sisacast.kr/news/articleView.html?idxno=92551</t>
+        </is>
+      </c>
+      <c r="N18" t="inlineStr">
+        <is>
+          <t>2026-02-28 00:58:04.559929+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B19" t="inlineStr">
+        <is>
+          <t>투자사기</t>
+        </is>
+      </c>
+      <c r="C19" t="inlineStr"/>
+      <c r="D19" t="inlineStr">
+        <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E18" t="inlineStr">
+      <c r="E19" t="inlineStr">
         <is>
           <t>투자사기 피해 고소장 제출</t>
         </is>
       </c>
-      <c r="F18" t="inlineStr">
+      <c r="F19" t="inlineStr">
         <is>
           <t>고가 GPU를 훔쳐 구속된 40대 남성이 자신이 리딩방 투자사기 피해자이며, 챗GPT의 조언에 따라 훔친 돈을 사기 피해 계좌에 입금하면 사기 사건 수사가 빨라질 것이라고 주장했다. 이 남성은 이미 지방경찰청에 투자사기 피해 고소장을 제출한 상태였으며, 경찰은 정확한 범행 경위와 자금 흐름을 추가 조사 중이다.</t>
         </is>
       </c>
-      <c r="G18" t="inlineStr">
+      <c r="G19" t="inlineStr">
         <is>
           <t>본 기사의 주요 내용은 절도 사건으로, 소송금융의 대상이 되는 민사 사건이 아님. 다만, 절도범이 주장하는 리딩방 투자사기 피해를 민사 소송 대상으로 본다면, 상대방(사기범)의 책임 명확성, 자력, 피해 규모, 집단성 등 적합 조건들이 불분명하거나 충족되지 않는다. 유일하게 공적 절차(고소장 제출)가 진행 중인 점만 확인된다.</t>
         </is>
       </c>
-      <c r="H18" t="inlineStr">
+      <c r="H19" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I18" t="inlineStr">
+      <c r="I19" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J18" t="inlineStr">
+      <c r="J19" t="inlineStr">
         <is>
           <t>“훔친 돈 입금하면 내 사기 피해 수사해준다더라”</t>
         </is>
       </c>
-      <c r="K18" t="inlineStr">
+      <c r="K19" t="inlineStr">
         <is>
           <t>munhwa.com</t>
         </is>
       </c>
-      <c r="L18" t="inlineStr">
+      <c r="L19" t="inlineStr">
         <is>
           <t>2026-02-26</t>
         </is>
       </c>
-      <c r="M18" t="inlineStr">
+      <c r="M19" t="inlineStr">
         <is>
           <t>https://www.munhwa.com/article/11570953?ref=naver</t>
         </is>
       </c>
-      <c r="N18" t="inlineStr">
+      <c r="N19" t="inlineStr">
         <is>
           <t>2026-02-26 12:46:36.044197+00:00</t>
         </is>
       </c>
     </row>
-    <row r="19">
-      <c r="A19" s="4" t="inlineStr">
+    <row r="20">
+      <c r="A20" s="4" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B19" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C19" t="inlineStr">
+      <c r="B20" t="inlineStr">
+        <is>
+          <t>투자사기</t>
+        </is>
+      </c>
+      <c r="C20" t="inlineStr">
         <is>
           <t>망고단지 범죄단체</t>
         </is>
       </c>
-      <c r="D19" t="inlineStr">
+      <c r="D20" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E19" t="inlineStr">
+      <c r="E20" t="inlineStr">
         <is>
           <t>모집책 형사 재판 징역 7년 선고, 피해자들의 민사상 손해배상 청구 가능</t>
         </is>
       </c>
-      <c r="F19" t="inlineStr">
+      <c r="F20" t="inlineStr">
         <is>
           <t>캄보디아 '망고단지'에서 한국인들을 투자사기 조직으로 끌어들인 모집책 김모씨가 범죄단체가입·활동 및 사기 혐의로 징역 7년을 선고받았다. 재판부는 불특정 다수 피해자를 대상으로 한 조직적 범행임을 강조했다. 이번 형사 판결은 피해자들이 민사상 손해배상을 청구하는 데 강력한 증거가 될 수 있다.</t>
         </is>
       </c>
-      <c r="G19" t="inlineStr">
+      <c r="G20" t="inlineStr">
         <is>
           <t>적합 조건 1(상대방 책임 명확), 3(집단적 피해), 5(증거 확보 용이), 6(공적 절차 진행 중)에 해당하여 소송금융 적합도가 높다. 모집책의 형사 유죄 판결로 사기 행위 및 조직의 존재가 명확히 입증되었으며, 불특정 다수 한국인 피해자가 존재한다. 다만, 범죄단체의 자력 및 실제 피해 규모에 대한 정보가 부족하여 피해 회수 가능성에 대한 추가 조사가 필요하다.</t>
         </is>
       </c>
-      <c r="H19" t="inlineStr">
+      <c r="H20" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I19" t="inlineStr">
+      <c r="I20" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J19" t="inlineStr">
+      <c r="J20" t="inlineStr">
         <is>
           <t>캄보디아 '망고단지' 한국인들 끌어들인 모집책 징역 7년</t>
         </is>
       </c>
-      <c r="K19" t="inlineStr">
+      <c r="K20" t="inlineStr">
         <is>
           <t>yonhapnewstv.co.kr</t>
         </is>
       </c>
-      <c r="L19" t="inlineStr">
+      <c r="L20" t="inlineStr">
         <is>
           <t>2026-02-25</t>
         </is>
       </c>
-      <c r="M19" t="inlineStr">
+      <c r="M20" t="inlineStr">
         <is>
           <t>http://www.yonhapnewstv.co.kr/MYH20260226060637d2j</t>
         </is>
       </c>
-      <c r="N19" t="inlineStr">
+      <c r="N20" t="inlineStr">
         <is>
           <t>2026-02-26 00:26:02.987715+00:00</t>
         </is>
       </c>
     </row>
-    <row r="20">
-      <c r="A20" s="2" t="inlineStr">
+    <row r="21">
+      <c r="A21" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B20" t="inlineStr">
-[...5 lines deleted...]
-      <c r="D20" t="inlineStr">
+      <c r="B21" t="inlineStr">
+        <is>
+          <t>투자사기</t>
+        </is>
+      </c>
+      <c r="C21" t="inlineStr"/>
+      <c r="D21" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E20" t="inlineStr">
+      <c r="E21" t="inlineStr">
         <is>
           <t>A씨가 경찰에 고소장 제출, 경찰 수사 진행 중.</t>
         </is>
       </c>
-      <c r="F20" t="inlineStr">
+      <c r="F21" t="inlineStr">
         <is>
           <t>40대 남성 A씨가 리딩방 투자 사기 피해를 당해 경찰에 고소장을 제출했으며, 경찰이 해당 사기 사건을 수사 중이다. A씨는 이 사기 사건 수사를 촉구하기 위해 컴퓨터 부품 절도 범행을 저질렀다고 진술했다.</t>
         </is>
       </c>
-      <c r="G20" t="inlineStr">
+      <c r="G21" t="inlineStr">
         <is>
           <t>리딩방 투자사기로 상대방 책임이 명확하고(적합 조건 1), 집단적 피해 가능성이 있으며(적합 조건 3), 경찰 수사 등 공적 절차가 진행 중이므로 증거 확보가 용이함(적합 조건 5, 6). 그러나 상대방(리딩방 운영자)의 자력과 A씨의 구체적인 피해 규모가 명확하지 않아 투자 매력도에 불확실성이 존재한다.</t>
         </is>
       </c>
-      <c r="H20" t="inlineStr">
+      <c r="H21" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I20" t="inlineStr">
+      <c r="I21" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J20" t="inlineStr">
+      <c r="J21" t="inlineStr">
         <is>
           <t>챗GPT 조언에 범행  황당, 1700만원 GPU 털이범 구속(종합)</t>
         </is>
       </c>
-      <c r="K20" t="inlineStr">
+      <c r="K21" t="inlineStr">
         <is>
           <t>newsis.com</t>
         </is>
       </c>
-      <c r="L20" t="inlineStr">
+      <c r="L21" t="inlineStr">
         <is>
           <t>2026-02-25</t>
         </is>
       </c>
-      <c r="M20" t="inlineStr">
+      <c r="M21" t="inlineStr">
         <is>
           <t>https://www.newsis.com/view/NISX20260225_0003526660</t>
         </is>
       </c>
-      <c r="N20" t="inlineStr">
+      <c r="N21" t="inlineStr">
         <is>
           <t>2026-02-25 12:36:08.374578+00:00</t>
         </is>
       </c>
     </row>
-    <row r="21">
-      <c r="A21" s="4" t="inlineStr">
+    <row r="22">
+      <c r="A22" s="4" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B21" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C21" t="inlineStr">
+      <c r="B22" t="inlineStr">
+        <is>
+          <t>투자사기</t>
+        </is>
+      </c>
+      <c r="C22" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="D21" t="inlineStr">
+      <c r="D22" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E21" t="inlineStr">
+      <c r="E22" t="inlineStr">
         <is>
           <t>국내 NFT 사기 사건 관련 기소 및 수사 진행 중</t>
         </is>
       </c>
-      <c r="F21" t="inlineStr">
+      <c r="F22" t="inlineStr">
         <is>
           <t>NFT 시장의 급격한 몰락으로 수많은 개인 투자자들이 90% 이상의 막대한 손실을 입었으며, 한때 혁신의 상징이었던 플랫폼 '니프티 게이트웨이'도 폐쇄 수순을 밟고 있습니다. 특히 국내에서는 유명 미술가의 작품을 NFT화하여 코인으로 발행한다며 투자금을 편취한 사기 사건들이 속출하여 관련자들이 기소되어 법의 심판을 기다리고 있습니다. 이는 정보 비대칭과 신기술의 복잡성을 악용한 전형적인 투자 사기 사례로 분석됩니다.</t>
         </is>
       </c>
-      <c r="G21" t="inlineStr">
+      <c r="G22" t="inlineStr">
         <is>
           <t>다수의 개인 투자자들이 NFT 시장 붕괴로 막대한 손실을 입어 집단적 피해(적합 조건 3)가 발생했으며, 개별 손실액이 수천만 원에서 수백만 달러에 달하는 등 피해 규모가 매우 큼(적합 조건 4). 국내 NFT 사기 사건의 경우 관련자들이 이미 기소되어 공적 절차(적합 조건 6)가 진행 중이며, 블록체인 기록 등 객관적 증거 확보가 용이함(적합 조건 5). 사건이 종결되지 않아 부적합 조건에 해당하지 않음.</t>
         </is>
       </c>
-      <c r="H21" t="inlineStr">
+      <c r="H22" t="inlineStr">
         <is>
           <t>수천만 달러 이상 (개별 건당 수천만 원~수백만 달러 손실)</t>
         </is>
       </c>
-      <c r="I21" t="inlineStr">
+      <c r="I22" t="inlineStr">
         <is>
           <t>수만 명 이상 (전 세계 및 국내 다수 개인 투자자)</t>
         </is>
       </c>
-      <c r="J21" t="inlineStr">
+      <c r="J22" t="inlineStr">
         <is>
           <t>[문소영의 문화가 암시하는 사회] ‘거대 사기극’? NFT 아트 시장 몰락...</t>
         </is>
       </c>
-      <c r="K21" t="inlineStr">
+      <c r="K22" t="inlineStr">
         <is>
           <t>joongang.co.kr</t>
         </is>
       </c>
-      <c r="L21" t="inlineStr">
+      <c r="L22" t="inlineStr">
         <is>
           <t>2026-02-22</t>
         </is>
       </c>
-      <c r="M21" t="inlineStr">
+      <c r="M22" t="inlineStr">
         <is>
           <t>https://www.joongang.co.kr/article/25406463</t>
         </is>
       </c>
-      <c r="N21" t="inlineStr">
+      <c r="N22" t="inlineStr">
         <is>
           <t>2026-02-23 00:19:54.251309+00:00</t>
         </is>
       </c>
     </row>
-    <row r="22">
-      <c r="A22" s="2" t="inlineStr">
+    <row r="23">
+      <c r="A23" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B22" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C22" t="inlineStr">
+      <c r="B23" t="inlineStr">
+        <is>
+          <t>투자사기</t>
+        </is>
+      </c>
+      <c r="C23" t="inlineStr">
         <is>
           <t>김모씨 (A주식회사 대표)</t>
         </is>
       </c>
-      <c r="D22" t="inlineStr">
+      <c r="D23" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E22" t="inlineStr">
+      <c r="E23" t="inlineStr">
         <is>
           <t>형사 재판 징역 4년 선고, 민사적 피해 회복 미진</t>
         </is>
       </c>
-      <c r="F22" t="inlineStr">
+      <c r="F23" t="inlineStr">
         <is>
           <t>70대 A주식회사 대표 김모씨가 삼성 휴대폰 중국 1차 벤더권 취득을 미끼로 박모씨로부터 2억원을 가로챈 사기 혐의로 징역 4년을 선고받았다. 김씨는 벤더권 취득 능력이나 변제 의사가 없었으며, 피해액 2억원은 7년이 지나도록 회복되지 않았다. 재판부는 김씨의 도주 및 동종 사기 전력을 양형에 고려했다.</t>
         </is>
       </c>
-      <c r="G22" t="inlineStr">
+      <c r="G23" t="inlineStr">
         <is>
           <t>김모씨의 사기 혐의가 법원 판결로 명확히 인정되었고(상대방 책임 명확, 증거 확보 가능), 피해액이 2억원으로 상당하다(피해 규모 큼). 또한 형사 재판이 이미 진행되어 징역형이 선고된 공적 절차가 있었다. 그러나 피고인의 자력이 불충분하고(개인 채무 3억원 초과), 피해 회복 노력이 없으며 선고기일에 불출석한 채 도주한 점을 고려할 때 민사적 회수 가능성이 낮아 투자 적합도는 중간 수준이다.</t>
         </is>
       </c>
-      <c r="H22" t="inlineStr">
+      <c r="H23" t="inlineStr">
         <is>
           <t>2억원</t>
         </is>
       </c>
-      <c r="I22" t="inlineStr">
+      <c r="I23" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J22" t="inlineStr">
+      <c r="J23" t="inlineStr">
         <is>
           <t>삼성폰 중국 1차 벤더권 따준다 며 2억원 꿀꺽한 70대 회사대표</t>
         </is>
       </c>
-      <c r="K22" t="inlineStr">
+      <c r="K23" t="inlineStr">
         <is>
           <t>fnnews.com</t>
         </is>
       </c>
-      <c r="L22" t="inlineStr">
+      <c r="L23" t="inlineStr">
         <is>
           <t>2026-02-21</t>
         </is>
       </c>
-      <c r="M22" t="inlineStr">
+      <c r="M23" t="inlineStr">
         <is>
           <t>http://www.fnnews.com/news/202602201650316052</t>
         </is>
       </c>
-      <c r="N22" t="inlineStr">
+      <c r="N23" t="inlineStr">
         <is>
           <t>2026-02-22 00:33:43.036962+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N22"/>
+  <autoFilter ref="A1:N23"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>