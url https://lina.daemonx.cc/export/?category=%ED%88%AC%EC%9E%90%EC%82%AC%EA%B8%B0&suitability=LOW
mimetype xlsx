--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$6</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$7</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N6"/>
+  <dimension ref="A1:N7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="12" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
     <col width="44" customWidth="1" min="10" max="10"/>
     <col width="16" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -534,365 +534,433 @@
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>투자사기</t>
         </is>
       </c>
       <c r="C2" t="inlineStr"/>
-      <c r="D2" t="inlineStr"/>
-      <c r="E2" t="inlineStr"/>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 구속 송치, 추가 조직원 수사 확대 중</t>
+        </is>
+      </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>법무법인 초원이 투자사기, 코인사기, 리딩방사기, 비상장주식 사기 등 다양한 유형의 투자 사기 피해에 대한 법률 서비스를 제공한다고 보도되었다. 형사 고소, 민사상 손해배상 청구, 지급정지 및 가압류 등 복합적인 대응 전략을 통해 피해금 회수를 돕는다는 내용이다.</t>
+          <t>틱톡을 통해 고수익을 미끼로 투자 사기를 벌여 50대 여성에게 8천만원을 편취한 우즈베키스탄 국적 남성 2명이 경찰에 구속 송치되었다. 이들은 해외 총책의 지시를 받아 범행을 저지른 것으로 파악되며, 경찰은 추가 조직원에 대한 수사를 확대하고 있다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 투자 사기 사건에 대한 보도가 아닌, 법무법인의 투자 사기 대응 서비스 광고입니다. 소송금융 투자를 검토할 구체적인 사건 정보(상대방, 피해 규모, 진행 단계, 증거 등)가 전혀 없어 적합도 판단 기준을 적용할 수 없습니다.</t>
+          <t>상대방 책임이 명확하고(적합 조건 1) 경찰 수사 및 구속 송치 등 공적 절차가 진행 중이며(적합 조건 6) 증거 확보가 용이하다는 점(적합 조건 5)은 긍정적입니다. 그러나 피고인들이 외국인이고 해외 총책의 지시를 받은 것으로 보여 자력 부족 및 손해배상금 회수 가능성이 매우 낮아 소송금융 투자에 부적합합니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>8천만원</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>법무법인 초원 투자사기 피해 대응 '초기대응·자금추적·피해금 회수' ...</t>
+          <t>수익률 1000% 보장  틱톡 사기로 8천만원 꿀꺽…외국인 2명 구속</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>e2news.com</t>
+          <t>kyeonggi.com</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-08-02</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>http://www.e2news.com/news/articleView.html?idxno=328832</t>
+          <t>https://www.kyeonggi.com/article/20260802580275</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-03-20 12:46:56.225615+00:00</t>
+          <t>2026-08-04 07:01:19.683054+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>투자사기</t>
         </is>
       </c>
       <c r="C3" t="inlineStr"/>
-      <c r="D3" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D3" t="inlineStr"/>
+      <c r="E3" t="inlineStr"/>
       <c r="F3" t="inlineStr">
         <is>
-          <t>20대 피고인 A와 B가 투자사기 조직에 대포통장을 제공하여 15명의 피해자로부터 총 1억 6천여만 원을 편취하는 것을 방조한 혐의로 실형 및 집행유예를 선고받았다. 법원은 피고인들의 배상책임 범위가 명확하지 않다는 이유로 피해자들의 배상신청을 각하하여, 피해자들은 별도의 민사소송을 통해 손해배상을 청구해야 한다.</t>
+          <t>법무법인 초원이 투자사기, 코인사기, 리딩방사기, 비상장주식 사기 등 다양한 유형의 투자 사기 피해에 대한 법률 서비스를 제공한다고 보도되었다. 형사 고소, 민사상 손해배상 청구, 지급정지 및 가압류 등 복합적인 대응 전략을 통해 피해금 회수를 돕는다는 내용이다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>상대방에게 자력이 충분함 조건이 충족되지 않아 소송금융 적합도가 낮음. 사기 조직은 특정 및 자력 확보가 어려우며, 형사 재판에서 계좌 모집책들의 배상책임 범위가 명확하지 않아 배상신청이 각하되었고, 이들의 이득이 크지 않아 자력도 부족할 것으로 예상되어 실제 손해배상금 회수가 매우 어려울 것으로 판단된다.</t>
+          <t>해당 기사는 특정 투자 사기 사건에 대한 보도가 아닌, 법무법인의 투자 사기 대응 서비스 광고입니다. 소송금융 투자를 검토할 구체적인 사건 정보(상대방, 피해 규모, 진행 단계, 증거 등)가 전혀 없어 적합도 판단 기준을 적용할 수 없습니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>1억 6622만 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>15명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>부산지법, 투자사기 범행에 사용될 계좌 모집·제공 20대들 '실형·집유...</t>
+          <t>법무법인 초원 투자사기 피해 대응 '초기대응·자금추적·피해금 회수' ...</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>lawissue.co.kr</t>
+          <t>e2news.com</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>http://www.lawissue.co.kr/view.php?ud=2026031908451685129a8c8bf58f_12</t>
+          <t>http://www.e2news.com/news/articleView.html?idxno=328832</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-03-19 00:56:29.731621+00:00</t>
+          <t>2026-03-20 12:46:56.225615+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>투자사기</t>
         </is>
       </c>
       <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>대포통장 모집책에 대한 형사 재판 종결 및 징역형 선고</t>
+          <t>투자사기 방조 혐의로 20대 피고인 2명 실형 및 집행유예 선고. 피해자들의 배상신청은 각하되어 민사소송이 필요함.</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>20대 남성 A씨가 투자사기 조직에 대포통장 5개를 모집해 제공한 혐의로 징역 2년 6개월을 선고받았다. A씨가 제공한 계좌는 실제 범행에 사용되어 13명의 피해자가 총 1억 5천만원의 피해를 입었다.</t>
+          <t>20대 피고인 A와 B가 투자사기 조직에 대포통장을 제공하여 15명의 피해자로부터 총 1억 6천여만 원을 편취하는 것을 방조한 혐의로 실형 및 집행유예를 선고받았다. 법원은 피고인들의 배상책임 범위가 명확하지 않다는 이유로 피해자들의 배상신청을 각하하여, 피해자들은 별도의 민사소송을 통해 손해배상을 청구해야 한다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>투자사기 조직의 자력 확인이 어렵고, 대포통장 모집책은 주된 배상 책임자가 아니므로 실질적인 손해배상 회수 가능성이 낮음. 피해 규모(1억 5천만원, 13명)도 소송금융 투자 대상으로서는 상대적으로 작아 투자 매력이 떨어짐. (적합 조건 2, 3, 4 미충족 및 기타 투자 어려운 이유 해당)</t>
+          <t>상대방에게 자력이 충분함 조건이 충족되지 않아 소송금융 적합도가 낮음. 사기 조직은 특정 및 자력 확보가 어려우며, 형사 재판에서 계좌 모집책들의 배상책임 범위가 명확하지 않아 배상신청이 각하되었고, 이들의 이득이 크지 않아 자력도 부족할 것으로 예상되어 실제 손해배상금 회수가 매우 어려울 것으로 판단된다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
-          <t>1억 5천만원</t>
+          <t>1억 6622만 원</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>13명</t>
+          <t>15명</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>투자사기 대포통장 모집책 징역 2년 6개월형 선고</t>
+          <t>부산지법, 투자사기 범행에 사용될 계좌 모집·제공 20대들 '실형·집유...</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>news.knn.co.kr</t>
+          <t>lawissue.co.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://news.knn.co.kr/news/article/185024</t>
+          <t>http://www.lawissue.co.kr/view.php?ud=2026031908451685129a8c8bf58f_12</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-03-16 00:28:22.115840+00:00</t>
+          <t>2026-03-19 00:56:29.731621+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>투자사기</t>
         </is>
       </c>
       <c r="C5" t="inlineStr"/>
       <c r="D5" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>대포통장 모집책 징역형 선고</t>
+          <t>대포통장 모집책에 대한 형사 재판 종결 및 징역형 선고</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>투자사기에 사용된 대포통장 모집책이 징역형을 선고받았다. 이 사기로 13명의 피해자가 총 1억 5천만 원의 피해를 입었으며, 모집책은 경찰에 검거되어 유치장에 구금된 상태에서 주범과 연락을 시도한 정황도 드러났다.</t>
+          <t>20대 남성 A씨가 투자사기 조직에 대포통장 5개를 모집해 제공한 혐의로 징역 2년 6개월을 선고받았다. A씨가 제공한 계좌는 실제 범행에 사용되어 13명의 피해자가 총 1억 5천만원의 피해를 입었다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>상대방의 자력이 불분명하고, 피해 규모(1억 5천만 원)와 피해자 수(13명)가 소송금융 투자 기준에 미달한다. 대포통장 모집책은 징역형을 선고받아 형사 절차는 진행되었으나, 주범의 특정 및 자력 확보가 어려워 민사상 손해배상 청구의 실익과 회수 가능성이 낮다. (적합 조건 1, 2, 3, 4 미충족)</t>
+          <t>투자사기 조직의 자력 확인이 어렵고, 대포통장 모집책은 주된 배상 책임자가 아니므로 실질적인 손해배상 회수 가능성이 낮음. 피해 규모(1억 5천만원, 13명)도 소송금융 투자 대상으로서는 상대적으로 작아 투자 매력이 떨어짐. (적합 조건 2, 3, 4 미충족 및 기타 투자 어려운 이유 해당)</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>1억 5천만 원</t>
+          <t>1억 5천만원</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>13명</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>계좌 주면 매달 100만 원  투자사기 대포통장 모집책 징역형</t>
+          <t>투자사기 대포통장 모집책 징역 2년 6개월형 선고</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>news.knn.co.kr</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t>2026-03-15</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008478130&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>https://news.knn.co.kr/news/article/185024</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-03-16 00:22:22.467407+00:00</t>
+          <t>2026-03-16 00:28:22.115840+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>투자사기</t>
         </is>
       </c>
       <c r="C6" t="inlineStr"/>
       <c r="D6" t="inlineStr">
         <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E6" t="inlineStr">
+        <is>
+          <t>대포통장 모집책 징역형 선고</t>
+        </is>
+      </c>
+      <c r="F6" t="inlineStr">
+        <is>
+          <t>투자사기에 사용된 대포통장 모집책이 징역형을 선고받았다. 이 사기로 13명의 피해자가 총 1억 5천만 원의 피해를 입었으며, 모집책은 경찰에 검거되어 유치장에 구금된 상태에서 주범과 연락을 시도한 정황도 드러났다.</t>
+        </is>
+      </c>
+      <c r="G6" t="inlineStr">
+        <is>
+          <t>상대방의 자력이 불분명하고, 피해 규모(1억 5천만 원)와 피해자 수(13명)가 소송금융 투자 기준에 미달한다. 대포통장 모집책은 징역형을 선고받아 형사 절차는 진행되었으나, 주범의 특정 및 자력 확보가 어려워 민사상 손해배상 청구의 실익과 회수 가능성이 낮다. (적합 조건 1, 2, 3, 4 미충족)</t>
+        </is>
+      </c>
+      <c r="H6" t="inlineStr">
+        <is>
+          <t>1억 5천만 원</t>
+        </is>
+      </c>
+      <c r="I6" t="inlineStr">
+        <is>
+          <t>13명</t>
+        </is>
+      </c>
+      <c r="J6" t="inlineStr">
+        <is>
+          <t>계좌 주면 매달 100만 원  투자사기 대포통장 모집책 징역형</t>
+        </is>
+      </c>
+      <c r="K6" t="inlineStr">
+        <is>
+          <t>news.sbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L6" t="inlineStr">
+        <is>
+          <t>2026-03-15</t>
+        </is>
+      </c>
+      <c r="M6" t="inlineStr">
+        <is>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008478130&amp;plink=ORI&amp;cooper=NAVER</t>
+        </is>
+      </c>
+      <c r="N6" t="inlineStr">
+        <is>
+          <t>2026-03-16 00:22:22.467407+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B7" t="inlineStr">
+        <is>
+          <t>투자사기</t>
+        </is>
+      </c>
+      <c r="C7" t="inlineStr"/>
+      <c r="D7" t="inlineStr">
+        <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E6" t="inlineStr">
+      <c r="E7" t="inlineStr">
         <is>
           <t>투자사기 피해 고소장 제출</t>
         </is>
       </c>
-      <c r="F6" t="inlineStr">
+      <c r="F7" t="inlineStr">
         <is>
           <t>고가 GPU를 훔쳐 구속된 40대 남성이 자신이 리딩방 투자사기 피해자이며, 챗GPT의 조언에 따라 훔친 돈을 사기 피해 계좌에 입금하면 사기 사건 수사가 빨라질 것이라고 주장했다. 이 남성은 이미 지방경찰청에 투자사기 피해 고소장을 제출한 상태였으며, 경찰은 정확한 범행 경위와 자금 흐름을 추가 조사 중이다.</t>
         </is>
       </c>
-      <c r="G6" t="inlineStr">
+      <c r="G7" t="inlineStr">
         <is>
           <t>본 기사의 주요 내용은 절도 사건으로, 소송금융의 대상이 되는 민사 사건이 아님. 다만, 절도범이 주장하는 리딩방 투자사기 피해를 민사 소송 대상으로 본다면, 상대방(사기범)의 책임 명확성, 자력, 피해 규모, 집단성 등 적합 조건들이 불분명하거나 충족되지 않는다. 유일하게 공적 절차(고소장 제출)가 진행 중인 점만 확인된다.</t>
         </is>
       </c>
-      <c r="H6" t="inlineStr">
+      <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I6" t="inlineStr">
+      <c r="I7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J6" t="inlineStr">
+      <c r="J7" t="inlineStr">
         <is>
           <t>“훔친 돈 입금하면 내 사기 피해 수사해준다더라”</t>
         </is>
       </c>
-      <c r="K6" t="inlineStr">
+      <c r="K7" t="inlineStr">
         <is>
           <t>munhwa.com</t>
         </is>
       </c>
-      <c r="L6" t="inlineStr">
+      <c r="L7" t="inlineStr">
         <is>
           <t>2026-02-26</t>
         </is>
       </c>
-      <c r="M6" t="inlineStr">
+      <c r="M7" t="inlineStr">
         <is>
           <t>https://www.munhwa.com/article/11570953?ref=naver</t>
         </is>
       </c>
-      <c r="N6" t="inlineStr">
+      <c r="N7" t="inlineStr">
         <is>
           <t>2026-02-26 12:46:36.044197+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N6"/>
+  <autoFilter ref="A1:N7"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>