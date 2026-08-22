--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,89 +4,89 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$18</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$20</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="00FEE2E2"/>
-        <bgColor rgb="00FEE2E2"/>
+        <fgColor rgb="00ECFDF5"/>
+        <bgColor rgb="00ECFDF5"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="00ECFDF5"/>
-        <bgColor rgb="00ECFDF5"/>
+        <fgColor rgb="00FEE2E2"/>
+        <bgColor rgb="00FEE2E2"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
@@ -433,68 +433,68 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N18"/>
+  <dimension ref="A1:N20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
-    <col width="14" customWidth="1" min="3" max="3"/>
+    <col width="23" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
-    <col width="44" customWidth="1" min="5" max="5"/>
+    <col width="48" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="18" customWidth="1" min="8" max="8"/>
     <col width="19" customWidth="1" min="9" max="9"/>
-    <col width="47" customWidth="1" min="10" max="10"/>
+    <col width="49" customWidth="1" min="10" max="10"/>
     <col width="21" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Stage</t>
@@ -532,1262 +532,1398 @@
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Publisher</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>투자자분쟁</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>NHN벅스</t>
-[...6 lines deleted...]
-      </c>
+          <t>카카오모빌리티, ㈜카카오, TPG캐피탈</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr"/>
       <c r="E2" t="inlineStr">
         <is>
-          <t>불성실공시법인 지정 예고, 소송 제기/신청 지연공시</t>
+          <t>ADR 상장 준비 중, 잠재적 위험 분석 단계</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>NHN벅스가 최대주주 변경을 수반하는 주식양수도 계약 해제·취소 공시를 번복하고 소송 제기·신청을 지연 공시하여 불성실공시법인 지정 예고를 받았다. 이는 투자자들에게 중요한 정보가 제때 제공되지 않아 손해를 야기할 수 있는 사안으로, 현재 한국거래소의 공시 관련 제재 절차가 진행 중이다.</t>
+          <t>카카오모빌리티가 재무적 투자자(FI) TPG캐피탈 주도로 미국 나스닥에 조단위 규모의 ADR 상장을 추진 중입니다. 신규 상장으로 미국 및 국내 규제 준수, 회계 처리 및 내부 통제 문제 발생 시 대형 소송 가능성, 중복상장 이슈 등 난이도가 높을 것으로 예상됩니다. 현재 구체적인 피해나 소송이 발생한 상황은 아닙니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>NHN벅스는 상장회사로 자력이 충분하며(적합 조건 2), 불성실공시법인 지정 예고를 받은 것은 상대방의 책임이 명확하고(적합 조건 1), 공적 절차(감독기관의 제재 절차)가 진행 중임을 의미한다(적합 조건 6). 공시번복 및 지연공시는 투자자들에게 손해를 야기할 수 있으며, 이는 객관적 증거(지정 예고)에 기반한다(적합 조건 5).</t>
+          <t>기사는 카카오모빌리티의 ADR 상장 과정에서 발생할 수 있는 잠재적 위험과 난이도를 분석하는 내용으로, 현재 발생한 구체적인 피해나 소송 대상이 되는 사건을 다루고 있지 않습니다. (적합 조건 1, 3, 4, 5, 6 미충족). 다만, 잠재적 피고가 될 수 있는 카카오모빌리티, ㈜카카오, TPG캐피탈은 자력이 충분합니다. (적합 조건 2 충족)</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>[주요공시] 4월 17일 오후</t>
+          <t>[Invest]SK하이닉스 뒤따르는 카카오모빌리티, ADR 규모 작아도 난이도는...</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>ebn.co.kr</t>
+          <t>investchosun.com</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-17</t>
+          <t>2026-07-27</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.ebn.co.kr/news/articleView.html?idxno=1705835</t>
+          <t>https://www.investchosun.com/site/data/html_dir/2026/07/27/2026072780097.html</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-05-07 10:52:40.114778+00:00</t>
+          <t>2026-08-01 15:21:57.658194+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>투자자분쟁</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>엔비디아(Nvidia)</t>
-[...6 lines deleted...]
-      </c>
+          <t>SK하이닉스</t>
+        </is>
+      </c>
+      <c r="D3" t="inlineStr"/>
       <c r="E3" t="inlineStr">
         <is>
-          <t>미국 연방법원에서 투자자 집단소송 진행 중</t>
+          <t>미래 투자 계획 실패 시 발생 가능한 잠재적 집단소송 위험에 대한 예방적 조치 논의</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>글로벌 반도체 기업 엔비디아가 과거 가상화폐 채굴이 자사 매출에 미친 영향력을 의도적으로 은폐했다는 의혹에 휩싸였습니다. 이와 관련하여 투자자들이 엔비디아를 상대로 대규모 집단소송을 제기했으며, 미국 연방법원에서 관련 절차가 진행 중입니다.</t>
+          <t>SK하이닉스가 미국 ADR 상장을 앞두고 1100조 투자 계획을 SEC 신고서에 담은 것은 향후 업황 악화나 주가 하락 시 투자자들의 집단소송에 직면할 가능성을 염두에 둔 조치로 분석된다. 이는 대규모 투자 계획을 제시한 기업이 투자자 집단소송에 휘말리는 미국 사례를 방지하기 위함이다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>글로벌 대기업인 엔비디아를 상대로 투자자들이 집단소송을 제기할 예정이며, 상대방의 책임(매출 은폐 의혹)이 비교적 명확하고 자력이 충분합니다. 또한 '대규모 집단소송'이라는 점에서 집단적 피해와 큰 피해 규모가 예상됩니다. 미국 연방법원의 관여가 언급되어 증거 확보 가능성도 높습니다.</t>
+          <t>현재 실제 피해가 발생하지 않았으며, 소송이 제기될 만한 구체적인 사건이 존재하지 않아 소송금융 투자 대상으로서의 적합도가 낮음. 기사는 미래에 발생할 수 있는 잠재적 집단소송 위험에 대한 기업의 예방적 조치를 다루고 있음.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>투자자 다수</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>엔비디아, '가상화폐 매출 둔갑' 논란에 투자자 집단소송</t>
+          <t>美 ADR 상장 앞둔 SK하이닉스…1100조 투자계획 SEC 신고서 담은 이유</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>khgames.co.kr</t>
+          <t>dnews.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.khgames.co.kr/news/articleView.html?idxno=302920</t>
+          <t>https://www.dnews.co.kr/uhtml/view.jsp?idxno=202607021142472740703</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-03-30 12:47:26.391607+00:00</t>
+          <t>2026-07-13 23:07:45.468108+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
-      <c r="A4" s="2" t="inlineStr">
+      <c r="A4" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>투자자분쟁</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>울트라제닉스 파마슈티컬</t>
+          <t>NHN벅스</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>집단소송 신청 마감일 임박</t>
+          <t>불성실공시법인 지정 예고, 소송 제기/신청 지연공시</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>울트라제닉스가 유전자 치료제 임상 호재에도 불구하고 투자자 대상 집단소송 리스크에 직면했다. 정보 공시 및 투자 판단과 관련된 쟁점으로 제기된 이 소송은 4월 6일 신청 마감일을 앞두고 있으며, 기업의 주가와 신뢰도에 영향을 미칠 것으로 예상된다.</t>
+          <t>NHN벅스가 최대주주 변경을 수반하는 주식양수도 계약 해제·취소 공시를 번복하고 소송 제기·신청을 지연 공시하여 불성실공시법인 지정 예고를 받았다. 이는 투자자들에게 중요한 정보가 제때 제공되지 않아 손해를 야기할 수 있는 사안으로, 현재 한국거래소의 공시 관련 제재 절차가 진행 중이다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>울트라제닉스는 상당한 매출을 가진 상장 바이오 기업으로 자력이 충분하며(적합 조건 2), '투자자 대상 집단소송'이 진행 중으로 다수의 피해자가 존재합니다(적합 조건 3). 소송 쟁점이 정보 공시 및 투자 판단과 관련된 것으로 보아 상대방 책임이 명확하고 증거 확보 가능성이 높습니다(적합 조건 1, 5).</t>
+          <t>NHN벅스는 상장회사로 자력이 충분하며(적합 조건 2), 불성실공시법인 지정 예고를 받은 것은 상대방의 책임이 명확하고(적합 조건 1), 공적 절차(감독기관의 제재 절차)가 진행 중임을 의미한다(적합 조건 6). 공시번복 및 지연공시는 투자자들에게 손해를 야기할 수 있으며, 이는 객관적 증거(지정 예고)에 기반한다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>투자자 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>울트라제닉스(RARE), 임상 호재에도 집단소송 그림자…4월 6일 마감 '변...</t>
+          <t>[주요공시] 4월 17일 오후</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>tokenpost.kr</t>
+          <t>ebn.co.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-04-17</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/market/344247</t>
+          <t>https://www.ebn.co.kr/news/articleView.html?idxno=1705835</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-03-29 00:30:11.338530+00:00</t>
+          <t>2026-05-07 10:52:40.114778+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>투자자분쟁</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>아르헨티나 정부</t>
+          <t>엔비디아(Nvidia)</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>미국 제2연방순회항소법원 판결, 원심 파기</t>
+          <t>미국 연방법원에서 투자자 집단소송 진행 중</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>아르헨티나 정부가 2012년 에너지 기업 YPF 국유화 과정에서 발생한 20조원대 피해액을 기존 주주들에게 배상해야 한다는 미국 1심 법원 결정이 항소심에서 뒤집혔습니다. 미국 제2연방순회항소법원은 아르헨티나 정부가 소수 주주에게 손해를 배상할 책임이 없다고 판단했습니다. 이로 인해 원고 측 금융회사의 주가가 폭락하는 등 사실상 원고의 패소로 귀결되었습니다.</t>
+          <t>글로벌 반도체 기업 엔비디아가 과거 가상화폐 채굴이 자사 매출에 미친 영향력을 의도적으로 은폐했다는 의혹에 휩싸였습니다. 이와 관련하여 투자자들이 엔비디아를 상대로 대규모 집단소송을 제기했으며, 미국 연방법원에서 관련 절차가 진행 중입니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>미국 항소심에서 아르헨티나 정부가 승소하여 원고(소수 주주)의 손해배상 청구가 기각되었습니다. 이는 소송금융 투자 대상으로서 원고 측의 승소 가능성이 현저히 낮아졌음을 의미하며, 사실상 해당 소송의 주요 쟁점이 원고에게 불리하게 종결된 사건으로 판단됩니다.</t>
+          <t>글로벌 대기업인 엔비디아를 상대로 투자자들이 집단소송을 제기할 예정이며, 상대방의 책임(매출 은폐 의혹)이 비교적 명확하고 자력이 충분합니다. 또한 '대규모 집단소송'이라는 점에서 집단적 피해와 큰 피해 규모가 예상됩니다. 미국 연방법원의 관여가 언급되어 증거 확보 가능성도 높습니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>180억 달러 (약 27조원)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>소수 주주</t>
+          <t>투자자 다수</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>아르헨 정부, 美서 20조원대 투자자 배상금 소송 승소</t>
+          <t>엔비디아, '가상화폐 매출 둔갑' 논란에 투자자 집단소송</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>khgames.co.kr</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260328006100072?input=1195m</t>
+          <t>https://www.khgames.co.kr/news/articleView.html?idxno=302920</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-03-28 00:34:48.680551+00:00</t>
+          <t>2026-03-30 12:47:26.391607+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
-      <c r="A6" s="2" t="inlineStr">
+      <c r="A6" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>투자자분쟁</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>엔비디아</t>
+          <t>울트라제닉스 파마슈티컬</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>집단소송 공식 인정 및 본격화</t>
+          <t>집단소송 신청 마감일 임박</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>엔비디아가 암호화폐 매출을 은폐했다는 의혹으로 투자자들의 집단소송이 공식 인정되어 본격화될 예정이다. 이번 결정으로 투자자들은 단체로 소송을 진행할 수 있게 되었으며, 향후 재판 절차가 진행될 전망이다.</t>
+          <t>울트라제닉스가 유전자 치료제 임상 호재에도 불구하고 투자자 대상 집단소송 리스크에 직면했다. 정보 공시 및 투자 판단과 관련된 쟁점으로 제기된 이 소송은 4월 6일 신청 마감일을 앞두고 있으며, 기업의 주가와 신뢰도에 영향을 미칠 것으로 예상된다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>엔비디아는 대기업으로 자력이 충분하며(적합 조건 2), 암호화폐 매출 은폐 의혹으로 투자자들에게 집단적 피해를 입혔다는 책임이 명확하게 제기되고 있습니다(적합 조건 1, 3). 집단소송이 공식 인정되어 본격화될 예정이므로 소송금융 투자에 매우 적합합니다.</t>
+          <t>울트라제닉스는 상당한 매출을 가진 상장 바이오 기업으로 자력이 충분하며(적합 조건 2), '투자자 대상 집단소송'이 진행 중으로 다수의 피해자가 존재합니다(적합 조건 3). 소송 쟁점이 정보 공시 및 투자 판단과 관련된 것으로 보아 상대방 책임이 명확하고 증거 확보 가능성이 높습니다(적합 조건 1, 5).</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>투자자 다수</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>엔비디아, 암호화폐 매출 은폐 의혹…집단소송 본격화</t>
+          <t>울트라제닉스(RARE), 임상 호재에도 집단소송 그림자…4월 6일 마감 '변...</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>digitaltoday.co.kr</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://www.digitaltoday.co.kr/news/articleView.html?idxno=646860</t>
+          <t>https://www.tokenpost.kr/news/market/344247</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-03-27 00:54:27.542405+00:00</t>
+          <t>2026-03-29 00:30:11.338530+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>투자자분쟁</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>금양 주식회사</t>
+          <t>아르헨티나 정부</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>한국거래소 상장폐지 절차 진행 중, 부산은행 대여금 반환 청구 소송 진행 중</t>
+          <t>미국 제2연방순회항소법원 판결, 원심 파기</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>금양이 2년 연속 감사의견 거절을 받으며 상장폐지 수순을 밟게 되어 23만 소액주주들이 주가 95% 폭락이라는 막대한 손실을 입었습니다. 금양은 과거 원통형 배터리 개발 성공을 홍보하며 주가를 급등시켰으나 실제 양산에 실패했고, 현재 재무상황이 매우 악화된 상태입니다. 한국거래소의 상장폐지 절차가 진행 중이며, 소액주주들의 집단 손해배상 소송 가능성이 높습니다.</t>
+          <t>아르헨티나 정부가 2012년 에너지 기업 YPF 국유화 과정에서 발생한 20조원대 피해액을 기존 주주들에게 배상해야 한다는 미국 1심 법원 결정이 항소심에서 뒤집혔습니다. 미국 제2연방순회항소법원은 아르헨티나 정부가 소수 주주에게 손해를 배상할 책임이 없다고 판단했습니다. 이로 인해 원고 측 금융회사의 주가가 폭락하는 등 사실상 원고의 패소로 귀결되었습니다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>금양의 허위/과장 발표 의혹으로 상대방 책임이 비교적 명확하며, 23만 명의 소액주주가 주가 95% 폭락이라는 막대한 집단적 피해를 입었습니다. 감사보고서, 공시 등 객관적 증거 확보가 용이하고, 금융감독원 및 한국거래소의 상장폐지 절차가 진행 중입니다. 다만, 주된 피고가 될 금양의 자력이 매우 부족하여 실제 회수 가능성에 대한 추가 검토가 필요하며, 경영진 등 개인에 대한 책임 추궁 가능성도 함께 고려해야 합니다.</t>
+          <t>미국 항소심에서 아르헨티나 정부가 승소하여 원고(소수 주주)의 손해배상 청구가 기각되었습니다. 이는 소송금융 투자 대상으로서 원고 측의 승소 가능성이 현저히 낮아졌음을 의미하며, 사실상 해당 소송의 주요 쟁점이 원고에게 불리하게 종결된 사건으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
-          <t>미상 (수천억 원 이상 추정)</t>
+          <t>180억 달러 (약 27조원)</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>23만 명</t>
+          <t>소수 주주</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>19만원 → 9900원 ‘배터리’ 금양 추락</t>
+          <t>아르헨 정부, 美서 20조원대 투자자 배상금 소송 승소</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>khan.co.kr</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://www.khan.co.kr/article/202603252041035</t>
+          <t>https://www.yna.co.kr/view/AKR20260328006100072?input=1195m</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-03-25 13:17:00.524575+00:00</t>
+          <t>2026-03-28 00:34:48.680551+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
-      <c r="A8" s="2" t="inlineStr">
+      <c r="A8" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>투자자분쟁</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>일론 머스크</t>
+          <t>엔비디아</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>미국 법원 배심원단 유책 판단</t>
+          <t>집단소송 공식 인정 및 본격화</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>미국 법원이 일론 머스크의 트윗으로 인한 주가 하락에 대해 유책 판단을 내렸습니다. 투자자들은 이로 인해 3.7조 원 규모의 손실을 입었다며 집단 소송을 제기했으며, 배심원단은 머스크의 게시물이 시장에 오해를 유발할 수 있었다고 판단했습니다.</t>
+          <t>엔비디아가 암호화폐 매출을 은폐했다는 의혹으로 투자자들의 집단소송이 공식 인정되어 본격화될 예정이다. 이번 결정으로 투자자들은 단체로 소송을 진행할 수 있게 되었으며, 향후 재판 절차가 진행될 전망이다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확): 미국 법원이 일론 머스크의 주가 하락 유책을 판단했습니다. 적합 조건 2(상대방 자력 충분): 일론 머스크는 자력이 충분한 개인/대기업 총수입니다. 적합 조건 3(집단적 피해): 투자자들이 집단 소송을 제기했습니다. 적합 조건 4(피해 규모 큼): 3.7조 원 규모의 주가 하락 손실이 발생했습니다. 적합 조건 5(증거 확보 가능): 법원 판단이 있었으므로 증거가 충분히 확보되었음을 시사합니다.</t>
+          <t>엔비디아는 대기업으로 자력이 충분하며(적합 조건 2), 암호화폐 매출 은폐 의혹으로 투자자들에게 집단적 피해를 입혔다는 책임이 명확하게 제기되고 있습니다(적합 조건 1, 3). 집단소송이 공식 인정되어 본격화될 예정이므로 소송금융 투자에 매우 적합합니다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
-          <t>3.7조 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>다수 투자자</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>트윗 2개로 3.7兆 날리게 생긴 머스크… 美 법원  주가 하락 유책</t>
+          <t>엔비디아, 암호화폐 매출 은폐 의혹…집단소송 본격화</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>thepublic.kr</t>
+          <t>digitaltoday.co.kr</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://www.thepublic.kr/news/articleView.html?idxno=298312</t>
+          <t>https://www.digitaltoday.co.kr/news/articleView.html?idxno=646860</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-03-23 12:51:49.932912+00:00</t>
+          <t>2026-03-27 00:54:27.542405+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
-      <c r="A9" s="2" t="inlineStr">
+      <c r="A9" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>투자자분쟁</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>일론 머스크</t>
+          <t>금양 주식회사</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>미 캘리포니아 북부 연방지방법원 배심원단 평결</t>
+          <t>한국거래소 상장폐지 절차 진행 중, 부산은행 대여금 반환 청구 소송 진행 중</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>일론 머스크 테슬라 CEO가 트위터 인수 과정에서 고의로 허위 글을 게시하여 주가를 조작, 투자자들에게 손해를 입혔다는 미국 법원 배심원단의 평결이 나왔다. 기관 및 개인 투자자들이 제기한 집단소송으로, 머스크가 배상해야 할 금액은 수십억 달러에 이를 것으로 전망된다. 배심원단은 계획적인 조작은 아니라고 판단했으나, 투자자들이 머스크의 게시물 때문에 속아 넘어갔다고 보았다.</t>
+          <t>금양이 2년 연속 감사의견 거절을 받으며 상장폐지 수순을 밟게 되어 23만 소액주주들이 주가 95% 폭락이라는 막대한 손실을 입었습니다. 금양은 과거 원통형 배터리 개발 성공을 홍보하며 주가를 급등시켰으나 실제 양산에 실패했고, 현재 재무상황이 매우 악화된 상태입니다. 한국거래소의 상장폐지 절차가 진행 중이며, 소액주주들의 집단 손해배상 소송 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>상대방 책임이 미국 법원 배심원단 평결로 명확히 인정되었고(적합 조건 1), 상대방(일론 머스크)의 자력이 충분하며(적합 조건 2), 기관 및 개인 투자자들이 제기한 집단소송으로 다수의 피해자가 존재하고(적합 조건 3), 예상 피해 규모가 수십억 달러에 달해 매우 크다(적합 조건 4). 배심원단 평결이라는 객관적 증거도 확보되었다(적합 조건 5).</t>
+          <t>금양의 허위/과장 발표 의혹으로 상대방 책임이 비교적 명확하며, 23만 명의 소액주주가 주가 95% 폭락이라는 막대한 집단적 피해를 입었습니다. 감사보고서, 공시 등 객관적 증거 확보가 용이하고, 금융감독원 및 한국거래소의 상장폐지 절차가 진행 중입니다. 다만, 주된 피고가 될 금양의 자력이 매우 부족하여 실제 회수 가능성에 대한 추가 검토가 필요하며, 경영진 등 개인에 대한 책임 추궁 가능성도 함께 고려해야 합니다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
-          <t>수십억 달러</t>
+          <t>미상 (수천억 원 이상 추정)</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>다수 투자자</t>
+          <t>23만 명</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>美법원 “머스크, 트위터 주가 조작 배상해야”</t>
+          <t>19만원 → 9900원 ‘배터리’ 금양 추락</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260322509566?OutUrl=naver</t>
+          <t>https://www.khan.co.kr/article/202603252041035</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-03-23 00:29:30.428303+00:00</t>
+          <t>2026-03-25 13:17:00.524575+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
-      <c r="A10" s="2" t="inlineStr">
+      <c r="A10" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>투자자분쟁</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>일론 머스크</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>미국 민사 소송 1심 판결</t>
+          <t>미국 법원 배심원단 유책 판단</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>미국 법원이 일론 머스크가 2022년 트위터 인수 과정에서 게시한 글로 투자자들에게 오해를 불러일으켜 주가를 조작했다고 판단했다. 민사 소송에서 머스크의 발언이 투자자들에게 영향을 미쳤음이 인정되었다.</t>
+          <t>미국 법원이 일론 머스크의 트윗으로 인한 주가 하락에 대해 유책 판단을 내렸습니다. 투자자들은 이로 인해 3.7조 원 규모의 손실을 입었다며 집단 소송을 제기했으며, 배심원단은 머스크의 게시물이 시장에 오해를 유발할 수 있었다고 판단했습니다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>미국 법원이 일론 머스크의 발언이 투자자들에게 오해를 불러일으켜 주가 조작으로 이어졌다고 판단하여 상대방 책임이 명확하며(적합 조건 1), 일론 머스크는 자력이 충분한 개인이다(적합 조건 2). 다수의 투자자가 피해를 입었을 가능성이 높고(적합 조건 3), 주가 조작 사건이므로 피해 규모가 클 것으로 예상된다(적합 조건 4). 이미 미국 법원의 판단이 내려져 증거가 확보된 상태이다(적합 조건 5).</t>
+          <t>적합 조건 1(상대방 책임 명확): 미국 법원이 일론 머스크의 주가 하락 유책을 판단했습니다. 적합 조건 2(상대방 자력 충분): 일론 머스크는 자력이 충분한 개인/대기업 총수입니다. 적합 조건 3(집단적 피해): 투자자들이 집단 소송을 제기했습니다. 적합 조건 4(피해 규모 큼): 3.7조 원 규모의 주가 하락 손실이 발생했습니다. 적합 조건 5(증거 확보 가능): 법원 판단이 있었으므로 증거가 충분히 확보되었음을 시사합니다.</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>3.7조 원</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수 투자자</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>美 법원 “일론 머스크, 트위터 인수 당시 게시글로 주가 조작”</t>
+          <t>트윗 2개로 3.7兆 날리게 생긴 머스크… 美 법원  주가 하락 유책</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>biz.chosun.com</t>
+          <t>thepublic.kr</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://biz.chosun.com/it-science/ict/2026/03/22/YTBDBDPDKFDILCO7SJ3OWKIYOE/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
+          <t>https://www.thepublic.kr/news/articleView.html?idxno=298312</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-03-22 12:52:48.185783+00:00</t>
+          <t>2026-03-23 12:51:49.932912+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
-      <c r="A11" s="2" t="inlineStr">
+      <c r="A11" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>투자자분쟁</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>일론 머스크</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>미국 연방법원 배심원단 평결</t>
+          <t>미 캘리포니아 북부 연방지방법원 배심원단 평결</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>미국 샌프란시스코 연방법원 배심원단이 일론 머스크가 트위터 인수 과정에서 투자자들을 기만했다고 평결했습니다. 머스크가 트위터의 가짜 계정(봇) 문제를 과장했다는 판단에 따라, 향후 수십억 달러 규모의 손해배상 책임이 발생할 가능성이 제기되었습니다. 이는 투자자들에게 상당한 배상 기회를 제공할 수 있습니다.</t>
+          <t>일론 머스크 테슬라 CEO가 트위터 인수 과정에서 고의로 허위 글을 게시하여 주가를 조작, 투자자들에게 손해를 입혔다는 미국 법원 배심원단의 평결이 나왔다. 기관 및 개인 투자자들이 제기한 집단소송으로, 머스크가 배상해야 할 금액은 수십억 달러에 이를 것으로 전망된다. 배심원단은 계획적인 조작은 아니라고 판단했으나, 투자자들이 머스크의 게시물 때문에 속아 넘어갔다고 보았다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>미국 연방법원 배심원단이 일론 머스크의 투자자 기만 사실을 인정하여 상대방 책임이 명확합니다. 일론 머스크는 충분한 자력을 보유하고 있으며, '투자자' 기만으로 다수의 피해자가 발생했을 가능성이 높고, 수십억 달러 규모의 손해배상 책임이 예상됩니다. 배심원단의 평결 자체가 강력한 증거가 됩니다.</t>
+          <t>상대방 책임이 미국 법원 배심원단 평결로 명확히 인정되었고(적합 조건 1), 상대방(일론 머스크)의 자력이 충분하며(적합 조건 2), 기관 및 개인 투자자들이 제기한 집단소송으로 다수의 피해자가 존재하고(적합 조건 3), 예상 피해 규모가 수십억 달러에 달해 매우 크다(적합 조건 4). 배심원단 평결이라는 객관적 증거도 확보되었다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
-          <t>수십억달러</t>
+          <t>수십억 달러</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
           <t>다수 투자자</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>미국 법원  머스크, 트위터 인수 두고 투자자 기만 ...수십억달러 손해...</t>
+          <t>美법원 “머스크, 트위터 주가 조작 배상해야”</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>aitimes.com</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t>2026-03-22</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>https://www.aitimes.com/news/articleView.html?idxno=208181</t>
+          <t>https://www.segye.com/newsView/20260322509566?OutUrl=naver</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-03-22 12:40:26.716808+00:00</t>
+          <t>2026-03-23 00:29:30.428303+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
-      <c r="A12" s="2" t="inlineStr">
+      <c r="A12" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>투자자분쟁</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>일론 머스크</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>미 연방지방법원 배심원단 평결</t>
+          <t>미국 민사 소송 1심 판결</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>미 캘리포니아 북부 연방지방법원 배심원단은 일론 머스크가 트위터 인수 당시 더 낮은 가격에 인수하기 위해 고의로 트위터 주가를 떨어뜨렸다고 평결했습니다. 이는 머스크와 트위터 투자자 간의 민사소송에서 나온 결과입니다.</t>
+          <t>미국 법원이 일론 머스크가 2022년 트위터 인수 과정에서 게시한 글로 투자자들에게 오해를 불러일으켜 주가를 조작했다고 판단했다. 민사 소송에서 머스크의 발언이 투자자들에게 영향을 미쳤음이 인정되었다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>미 연방지방법원 배심원단이 머스크의 고의적인 주가 하락 유도를 평결하여 상대방 책임이 명확하며(적합 조건 1, 5), 일론 머스크는 자력이 충분합니다(적합 조건 2). 또한 트위터 투자자 다수가 피해를 입은 집단적 피해 사건으로 판단됩니다(적합 조건 3, 4).</t>
+          <t>미국 법원이 일론 머스크의 발언이 투자자들에게 오해를 불러일으켜 주가 조작으로 이어졌다고 판단하여 상대방 책임이 명확하며(적합 조건 1), 일론 머스크는 자력이 충분한 개인이다(적합 조건 2). 다수의 투자자가 피해를 입었을 가능성이 높고(적합 조건 3), 주가 조작 사건이므로 피해 규모가 클 것으로 예상된다(적합 조건 4). 이미 미국 법원의 판단이 내려져 증거가 확보된 상태이다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
-          <t>트위터 투자자 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>美 법원  머스크, 트위터 인수 때 고의로 주가 떨어뜨려</t>
+          <t>美 법원 “일론 머스크, 트위터 인수 당시 게시글로 주가 조작”</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>news.einfomax.co.kr</t>
+          <t>biz.chosun.com</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2026-03-21</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>https://news.einfomax.co.kr/news/articleView.html?idxno=4405129</t>
+          <t>https://biz.chosun.com/it-science/ict/2026/03/22/YTBDBDPDKFDILCO7SJ3OWKIYOE/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-03-21 12:36:51.423252+00:00</t>
+          <t>2026-03-22 12:52:48.185783+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
-      <c r="A13" s="2" t="inlineStr">
+      <c r="A13" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>투자자분쟁</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>엘론 머스크</t>
+          <t>일론 머스크</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>미 연방 법원 배심원단 유책 결정, 항소 예정</t>
+          <t>미국 연방법원 배심원단 평결</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>미국 샌프란시스코 연방 법원 배심원단이 엘론 머스크가 2022년 트위터 인수 과정에서 투자자를 오도한 책임이 있다고 판단했습니다. 머스크의 트윗 두 건이 트위터 주가를 의도적으로 낮추는 방향으로 투자자를 혼란하게 했다고 보았으나, 사기 혐의는 인정하지 않았습니다. 머스크 변호인단은 즉각 항소할 예정입니다.</t>
+          <t>미국 샌프란시스코 연방법원 배심원단이 일론 머스크가 트위터 인수 과정에서 투자자들을 기만했다고 평결했습니다. 머스크가 트위터의 가짜 계정(봇) 문제를 과장했다는 판단에 따라, 향후 수십억 달러 규모의 손해배상 책임이 발생할 가능성이 제기되었습니다. 이는 투자자들에게 상당한 배상 기회를 제공할 수 있습니다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>미국 연방 법원 배심원단이 엘론 머스크의 투자자 오도 책임을 인정하여 상대방 책임이 명확합니다. 엘론 머스크는 자력이 충분하며, 트위터 주가 하락으로 다수의 투자자가 피해를 입었을 가능성이 높아 집단적 피해 및 피해 규모가 클 것으로 예상됩니다. 배심원단 판결이라는 객관적 증거가 존재하며, 현재 항소 예정으로 사건이 종결되지 않았습니다.</t>
+          <t>미국 연방법원 배심원단이 일론 머스크의 투자자 기만 사실을 인정하여 상대방 책임이 명확합니다. 일론 머스크는 충분한 자력을 보유하고 있으며, '투자자' 기만으로 다수의 피해자가 발생했을 가능성이 높고, 수십억 달러 규모의 손해배상 책임이 예상됩니다. 배심원단의 평결 자체가 강력한 증거가 됩니다.</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수십억달러</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
-          <t>투자자 다수</t>
+          <t>다수 투자자</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>미 법원 배심원단  머스크, 트위터 인수 당시 투자자 오도 책임 있다</t>
+          <t>미국 법원  머스크, 트위터 인수 두고 투자자 기만 ...수십억달러 손해...</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>tokenpost.kr</t>
+          <t>aitimes.com</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>2026-03-21</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/breaking/341886</t>
+          <t>https://www.aitimes.com/news/articleView.html?idxno=208181</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-03-21 12:34:56.314139+00:00</t>
+          <t>2026-03-22 12:40:26.716808+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
-      <c r="A14" s="2" t="inlineStr">
+      <c r="A14" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>투자자분쟁</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>일론 머스크</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>미 연방지방법원 배심원단 평결</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>일론 머스크가 트위터 인수 과정에서 스팸·가짜 계정 주장을 통해 고의로 주가를 떨어뜨렸다는 투자자들의 집단소송에서 배심원단이 머스크의 기만 행위를 인정했습니다. 배심원단은 머스크가 주당 3~8달러를 배상해야 한다고 판단했으며, 전체 배상액은 수십억 달러에 이를 것으로 전망됩니다.</t>
+          <t>미 캘리포니아 북부 연방지방법원 배심원단은 일론 머스크가 트위터 인수 당시 더 낮은 가격에 인수하기 위해 고의로 트위터 주가를 떨어뜨렸다고 평결했습니다. 이는 머스크와 트위터 투자자 간의 민사소송에서 나온 결과입니다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>일론 머스크의 트위터 인수 과정 중 주가 하락 유도 행위에 대해 배심원단이 투자자 기만 판단을 내렸습니다. 세계 최대 부호인 머스크의 충분한 자력과 수십억 달러 규모의 집단적 피해가 예상되어 소송금융 투자에 매우 적합합니다. 이미 배심원단 평결이 나와 책임 소재와 증거가 명확합니다.</t>
+          <t>미 연방지방법원 배심원단이 머스크의 고의적인 주가 하락 유도를 평결하여 상대방 책임이 명확하며(적합 조건 1, 5), 일론 머스크는 자력이 충분합니다(적합 조건 2). 또한 트위터 투자자 다수가 피해를 입은 집단적 피해 사건으로 판단됩니다(적합 조건 3, 4).</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
-          <t>수십억 달러</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
-          <t>기관 투자자와 개인 투자자 다수</t>
+          <t>트위터 투자자 다수</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>트위터 주가 고의로 떨어뜨려…머스크, 투자자에 수십억 달러 배상 위기</t>
+          <t>美 법원  머스크, 트위터 인수 때 고의로 주가 떨어뜨려</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>khan.co.kr</t>
+          <t>news.einfomax.co.kr</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>https://www.khan.co.kr/article/202603210824001</t>
+          <t>https://news.einfomax.co.kr/news/articleView.html?idxno=4405129</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-03-21 12:29:32.552495+00:00</t>
+          <t>2026-03-21 12:36:51.423252+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
-      <c r="A15" s="2" t="inlineStr">
+      <c r="A15" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>투자자분쟁</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>일론 머스크</t>
+          <t>엘론 머스크</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>미 법원 집단 소송 배심원 평결</t>
+          <t>미 연방 법원 배심원단 유책 결정, 항소 예정</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>일론 머스크가 2022년 트위터 인수 과정에서 투자자들을 오도한 데 대해 미 샌프란시스코 법원 배심원단이 배상 책임이 있다고 평결했습니다. 이 집단 소송 평결에 따라 기관투자가를 포함한 수천 명의 주주에게 수십억 달러의 배상금이 지급될 전망입니다. 머스크의 사기 혐의는 배제되었으나, 특정 트윗을 통한 투자자 오도 책임은 인정되었습니다.</t>
+          <t>미국 샌프란시스코 연방 법원 배심원단이 엘론 머스크가 2022년 트위터 인수 과정에서 투자자를 오도한 책임이 있다고 판단했습니다. 머스크의 트윗 두 건이 트위터 주가를 의도적으로 낮추는 방향으로 투자자를 혼란하게 했다고 보았으나, 사기 혐의는 인정하지 않았습니다. 머스크 변호인단은 즉각 항소할 예정입니다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>상대방 책임이 미 법원 배심원 평결로 명확하게 인정되었고(적합 조건 1), 일론 머스크의 막대한 재산으로 자력이 충분합니다(적합 조건 2). 수천 명의 주주가 수십억 달러 규모의 피해를 입어 집단적 피해 및 큰 피해 규모에 해당합니다(적합 조건 3, 4). 이미 재판을 통해 증거가 확보되었음도 확인됩니다(적합 조건 5).</t>
+          <t>미국 연방 법원 배심원단이 엘론 머스크의 투자자 오도 책임을 인정하여 상대방 책임이 명확합니다. 엘론 머스크는 자력이 충분하며, 트위터 주가 하락으로 다수의 투자자가 피해를 입었을 가능성이 높아 집단적 피해 및 피해 규모가 클 것으로 예상됩니다. 배심원단 판결이라는 객관적 증거가 존재하며, 현재 항소 예정으로 사건이 종결되지 않았습니다.</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
-          <t>수십억 달러</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
-          <t>수천 명의 주주</t>
+          <t>투자자 다수</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>미 법원  트위터 인수 때 투자자 오도, 배상하라</t>
+          <t>미 법원 배심원단  머스크, 트위터 인수 당시 투자자 오도 책임 있다</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260321_0003557860</t>
+          <t>https://www.tokenpost.kr/news/breaking/341886</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-03-21 00:43:10.686378+00:00</t>
+          <t>2026-03-21 12:34:56.314139+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
-      <c r="A16" s="2" t="inlineStr">
+      <c r="A16" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>투자자분쟁</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>일론 머스크, xAI</t>
+          <t>일론 머스크</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>테슬라 투자자들이 일론 머스크를 상대로 소송 제기</t>
+          <t>미 연방지방법원 배심원단 평결</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>테슬라 투자자들이 일론 머스크가 테슬라의 자원을 활용해 xAI를 키우고 있다고 주장하며 소송을 제기했습니다. 이는 테슬라의 AI 전략이 외부로 이탈하는 것으로, 투자자들은 이에 대한 피해를 주장하고 있습니다.</t>
+          <t>일론 머스크가 트위터 인수 과정에서 스팸·가짜 계정 주장을 통해 고의로 주가를 떨어뜨렸다는 투자자들의 집단소송에서 배심원단이 머스크의 기만 행위를 인정했습니다. 배심원단은 머스크가 주당 3~8달러를 배상해야 한다고 판단했으며, 전체 배상액은 수십억 달러에 이를 것으로 전망됩니다.</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>일론 머스크와 테슬라, xAI는 자력이 충분한 상대방입니다. '테슬라 투자자들'이 소송을 제기했다는 점에서 집단적 피해 가능성이 높고, 테슬라의 핵심 AI 전략 이탈 주장은 기업 가치 하락으로 이어져 피해 규모가 클 것으로 예상됩니다. 이미 소송이 진행 중인 점도 소송금융 투자에 긍정적인 요소입니다.</t>
+          <t>일론 머스크의 트위터 인수 과정 중 주가 하락 유도 행위에 대해 배심원단이 투자자 기만 판단을 내렸습니다. 세계 최대 부호인 머스크의 충분한 자력과 수십억 달러 규모의 집단적 피해가 예상되어 소송금융 투자에 매우 적합합니다. 이미 배심원단 평결이 나와 책임 소재와 증거가 명확합니다.</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수십억 달러</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
-          <t>테슬라 투자자 다수</t>
+          <t>기관 투자자와 개인 투자자 다수</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>일론 머스크  AGI는 테슬라 호언장담 …과거 실적은 '글쎄'</t>
+          <t>트위터 주가 고의로 떨어뜨려…머스크, 투자자에 수십억 달러 배상 위기</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>digitaltoday.co.kr</t>
+          <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>https://www.digitaltoday.co.kr/news/articleView.html?idxno=637326</t>
+          <t>https://www.khan.co.kr/article/202603210824001</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>2026-03-06 00:39:42.345406+00:00</t>
+          <t>2026-03-21 12:29:32.552495+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
-      <c r="A17" s="2" t="inlineStr">
+      <c r="A17" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>투자자분쟁</t>
         </is>
       </c>
-      <c r="C17" t="inlineStr"/>
+      <c r="C17" t="inlineStr">
+        <is>
+          <t>일론 머스크</t>
+        </is>
+      </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>금융당국의 정책 변화로 인한 투자자 피해 우려 및 집단소송 활성화 제언</t>
+          <t>미 법원 집단 소송 배심원 평결</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>금융당국이 코스닥시장 활성화를 위해 부실기업 퇴출 기준을 강화하는 정책을 추진 중이다. 이 과정에서 소액 투자자 보호 방안이 미흡하다는 지적이 제기되며, 특히 허위·누락 공시 기업에 대한 소액주주 집단소송 활성화의 필요성이 강조되고 있다. 이는 투자자 재산권 침해 논란을 야기할 수 있어 질서 있는 퇴장 프로그램과 투자자 보호 강화가 시급하다.</t>
+          <t>일론 머스크가 2022년 트위터 인수 과정에서 투자자들을 오도한 데 대해 미 샌프란시스코 법원 배심원단이 배상 책임이 있다고 평결했습니다. 이 집단 소송 평결에 따라 기관투자가를 포함한 수천 명의 주주에게 수십억 달러의 배상금이 지급될 전망입니다. 머스크의 사기 혐의는 배제되었으나, 특정 트윗을 통한 투자자 오도 책임은 인정되었습니다.</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>기사에서 금융당국의 부실기업 퇴출 정책 강화에 따른 소액 투자자 보호 미흡을 지적하며, 특히 허위·누락 공시 기업에 대한 '소액주주 집단소송 활성화'를 강력히 제언하고 있음. 이는 집단적 피해(적합 조건 3)와 잠재적 큰 피해 규모(적합 조건 4)를 시사하며, 소송금융이 개입할 수 있는 명확한 기회를 제시함. 허위·누락 공시의 경우 상대방 책임(적합 조건 1) 및 증거 확보(적합 조건 5)도 비교적 명확할 수 있어 투자 가능성이 높음.</t>
+          <t>상대방 책임이 미 법원 배심원 평결로 명확하게 인정되었고(적합 조건 1), 일론 머스크의 막대한 재산으로 자력이 충분합니다(적합 조건 2). 수천 명의 주주가 수십억 달러 규모의 피해를 입어 집단적 피해 및 큰 피해 규모에 해당합니다(적합 조건 3, 4). 이미 재판을 통해 증거가 확보되었음도 확인됩니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수십억 달러</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
-          <t>소액 투자자 다수</t>
+          <t>수천 명의 주주</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>[시장의 맥]부실기업의 질서있는 퇴장을 위한 제언</t>
+          <t>미 법원  트위터 인수 때 투자자 오도, 배상하라</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>view.asiae.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>https://view.asiae.co.kr/article/2026022011043721180</t>
+          <t>https://www.newsis.com/view/NISX20260321_0003557860</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>2026-02-23 12:54:50.195962+00:00</t>
+          <t>2026-03-21 00:43:10.686378+00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B18" t="inlineStr">
+        <is>
+          <t>투자자분쟁</t>
+        </is>
+      </c>
+      <c r="C18" t="inlineStr">
+        <is>
+          <t>일론 머스크, xAI</t>
+        </is>
+      </c>
+      <c r="D18" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E18" t="inlineStr">
+        <is>
+          <t>테슬라 투자자들이 일론 머스크를 상대로 소송 제기</t>
+        </is>
+      </c>
+      <c r="F18" t="inlineStr">
+        <is>
+          <t>테슬라 투자자들이 일론 머스크가 테슬라의 자원을 활용해 xAI를 키우고 있다고 주장하며 소송을 제기했습니다. 이는 테슬라의 AI 전략이 외부로 이탈하는 것으로, 투자자들은 이에 대한 피해를 주장하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G18" t="inlineStr">
+        <is>
+          <t>일론 머스크와 테슬라, xAI는 자력이 충분한 상대방입니다. '테슬라 투자자들'이 소송을 제기했다는 점에서 집단적 피해 가능성이 높고, 테슬라의 핵심 AI 전략 이탈 주장은 기업 가치 하락으로 이어져 피해 규모가 클 것으로 예상됩니다. 이미 소송이 진행 중인 점도 소송금융 투자에 긍정적인 요소입니다.</t>
+        </is>
+      </c>
+      <c r="H18" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I18" t="inlineStr">
+        <is>
+          <t>테슬라 투자자 다수</t>
+        </is>
+      </c>
+      <c r="J18" t="inlineStr">
+        <is>
+          <t>일론 머스크  AGI는 테슬라 호언장담 …과거 실적은 '글쎄'</t>
+        </is>
+      </c>
+      <c r="K18" t="inlineStr">
+        <is>
+          <t>digitaltoday.co.kr</t>
+        </is>
+      </c>
+      <c r="L18" t="inlineStr">
+        <is>
+          <t>2026-03-05</t>
+        </is>
+      </c>
+      <c r="M18" t="inlineStr">
+        <is>
+          <t>https://www.digitaltoday.co.kr/news/articleView.html?idxno=637326</t>
+        </is>
+      </c>
+      <c r="N18" t="inlineStr">
+        <is>
+          <t>2026-03-06 00:39:42.345406+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B19" t="inlineStr">
+        <is>
+          <t>투자자분쟁</t>
+        </is>
+      </c>
+      <c r="C19" t="inlineStr"/>
+      <c r="D19" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E19" t="inlineStr">
+        <is>
+          <t>금융당국의 정책 변화로 인한 투자자 피해 우려 및 집단소송 활성화 제언</t>
+        </is>
+      </c>
+      <c r="F19" t="inlineStr">
+        <is>
+          <t>금융당국이 코스닥시장 활성화를 위해 부실기업 퇴출 기준을 강화하는 정책을 추진 중이다. 이 과정에서 소액 투자자 보호 방안이 미흡하다는 지적이 제기되며, 특히 허위·누락 공시 기업에 대한 소액주주 집단소송 활성화의 필요성이 강조되고 있다. 이는 투자자 재산권 침해 논란을 야기할 수 있어 질서 있는 퇴장 프로그램과 투자자 보호 강화가 시급하다.</t>
+        </is>
+      </c>
+      <c r="G19" t="inlineStr">
+        <is>
+          <t>기사에서 금융당국의 부실기업 퇴출 정책 강화에 따른 소액 투자자 보호 미흡을 지적하며, 특히 허위·누락 공시 기업에 대한 '소액주주 집단소송 활성화'를 강력히 제언하고 있음. 이는 집단적 피해(적합 조건 3)와 잠재적 큰 피해 규모(적합 조건 4)를 시사하며, 소송금융이 개입할 수 있는 명확한 기회를 제시함. 허위·누락 공시의 경우 상대방 책임(적합 조건 1) 및 증거 확보(적합 조건 5)도 비교적 명확할 수 있어 투자 가능성이 높음.</t>
+        </is>
+      </c>
+      <c r="H19" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I19" t="inlineStr">
+        <is>
+          <t>소액 투자자 다수</t>
+        </is>
+      </c>
+      <c r="J19" t="inlineStr">
+        <is>
+          <t>[시장의 맥]부실기업의 질서있는 퇴장을 위한 제언</t>
+        </is>
+      </c>
+      <c r="K19" t="inlineStr">
+        <is>
+          <t>view.asiae.co.kr</t>
+        </is>
+      </c>
+      <c r="L19" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M19" t="inlineStr">
+        <is>
+          <t>https://view.asiae.co.kr/article/2026022011043721180</t>
+        </is>
+      </c>
+      <c r="N19" t="inlineStr">
+        <is>
+          <t>2026-02-23 12:54:50.195962+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="2" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B18" t="inlineStr">
+      <c r="B20" t="inlineStr">
         <is>
           <t>투자자분쟁</t>
         </is>
       </c>
-      <c r="C18" t="inlineStr">
+      <c r="C20" t="inlineStr">
         <is>
           <t>리플 (Ripple)</t>
         </is>
       </c>
-      <c r="D18" t="inlineStr">
+      <c r="D20" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E18" t="inlineStr">
+      <c r="E20" t="inlineStr">
         <is>
           <t>XRP 토큰 가격 54% 폭락</t>
         </is>
       </c>
-      <c r="F18" t="inlineStr">
+      <c r="F20" t="inlineStr">
         <is>
           <t>기사는 리플 회사가 글로벌 파트너십 확장과 소송 승리 등으로 성공을 거두고 있음에도 불구하고, XRP 토큰의 가치가 54% 폭락하며 투자자들이 소외되는 현실을 비판합니다. 이는 기업의 성공과 토큰 가치 간의 불균형을 보여주지만, 리플사의 직접적인 법적 책임이나 위법 행위에 대한 구체적인 내용은 제시되지 않았습니다.</t>
         </is>
       </c>
-      <c r="G18" t="inlineStr">
+      <c r="G20" t="inlineStr">
         <is>
           <t>기사는 리플사의 기업적 성공과 XRP 토큰의 가격 폭락 간의 괴리를 지적할 뿐, 리플사의 명확한 법적 책임이나 토큰 가격 하락을 야기한 구체적인 위법 행위에 대한 증거를 제시하지 않습니다. 따라서 소송금융 투자에 필요한 상대방의 책임 명확성 및 증거 확보 가능성이 낮습니다.</t>
         </is>
       </c>
-      <c r="H18" t="inlineStr">
+      <c r="H20" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I18" t="inlineStr">
+      <c r="I20" t="inlineStr">
         <is>
           <t>XRP 투자자 다수</t>
         </is>
       </c>
-      <c r="J18" t="inlineStr">
+      <c r="J20" t="inlineStr">
         <is>
           <t>XRP 54% 폭락, 리플은 잘 나가는데 코인만 죽쑤는 진짜 이유는?</t>
         </is>
       </c>
-      <c r="K18" t="inlineStr">
+      <c r="K20" t="inlineStr">
         <is>
           <t>coinreaders.com</t>
         </is>
       </c>
-      <c r="L18" t="inlineStr">
+      <c r="L20" t="inlineStr">
         <is>
           <t>2026-02-21</t>
         </is>
       </c>
-      <c r="M18" t="inlineStr">
+      <c r="M20" t="inlineStr">
         <is>
           <t>http://coinreaders.com/218060</t>
         </is>
       </c>
-      <c r="N18" t="inlineStr">
+      <c r="N20" t="inlineStr">
         <is>
           <t>2026-02-22 00:53:20.304810+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N18"/>
+  <autoFilter ref="A1:N20"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>