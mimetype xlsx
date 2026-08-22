--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$3</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$5</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,69 +426,69 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N3"/>
+  <dimension ref="A1:N5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
-    <col width="13" customWidth="1" min="3" max="3"/>
+    <col width="23" customWidth="1" min="3" max="3"/>
     <col width="7" customWidth="1" min="4" max="4"/>
-    <col width="25" customWidth="1" min="5" max="5"/>
+    <col width="48" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="18" customWidth="1" min="8" max="8"/>
     <col width="12" customWidth="1" min="9" max="9"/>
-    <col width="40" customWidth="1" min="10" max="10"/>
-    <col width="17" customWidth="1" min="11" max="11"/>
+    <col width="49" customWidth="1" min="10" max="10"/>
+    <col width="18" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Stage</t>
         </is>
@@ -535,176 +535,312 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>투자자분쟁</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>아르헨티나 정부</t>
-[...6 lines deleted...]
-      </c>
+          <t>카카오모빌리티, ㈜카카오, TPG캐피탈</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr"/>
       <c r="E2" t="inlineStr">
         <is>
-          <t>미국 제2연방순회항소법원 판결, 원심 파기</t>
+          <t>ADR 상장 준비 중, 잠재적 위험 분석 단계</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>아르헨티나 정부가 2012년 에너지 기업 YPF 국유화 과정에서 발생한 20조원대 피해액을 기존 주주들에게 배상해야 한다는 미국 1심 법원 결정이 항소심에서 뒤집혔습니다. 미국 제2연방순회항소법원은 아르헨티나 정부가 소수 주주에게 손해를 배상할 책임이 없다고 판단했습니다. 이로 인해 원고 측 금융회사의 주가가 폭락하는 등 사실상 원고의 패소로 귀결되었습니다.</t>
+          <t>카카오모빌리티가 재무적 투자자(FI) TPG캐피탈 주도로 미국 나스닥에 조단위 규모의 ADR 상장을 추진 중입니다. 신규 상장으로 미국 및 국내 규제 준수, 회계 처리 및 내부 통제 문제 발생 시 대형 소송 가능성, 중복상장 이슈 등 난이도가 높을 것으로 예상됩니다. 현재 구체적인 피해나 소송이 발생한 상황은 아닙니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>미국 항소심에서 아르헨티나 정부가 승소하여 원고(소수 주주)의 손해배상 청구가 기각되었습니다. 이는 소송금융 투자 대상으로서 원고 측의 승소 가능성이 현저히 낮아졌음을 의미하며, 사실상 해당 소송의 주요 쟁점이 원고에게 불리하게 종결된 사건으로 판단됩니다.</t>
+          <t>기사는 카카오모빌리티의 ADR 상장 과정에서 발생할 수 있는 잠재적 위험과 난이도를 분석하는 내용으로, 현재 발생한 구체적인 피해나 소송 대상이 되는 사건을 다루고 있지 않습니다. (적합 조건 1, 3, 4, 5, 6 미충족). 다만, 잠재적 피고가 될 수 있는 카카오모빌리티, ㈜카카오, TPG캐피탈은 자력이 충분합니다. (적합 조건 2 충족)</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>180억 달러 (약 27조원)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>소수 주주</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>아르헨 정부, 美서 20조원대 투자자 배상금 소송 승소</t>
+          <t>[Invest]SK하이닉스 뒤따르는 카카오모빌리티, ADR 규모 작아도 난이도는...</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>investchosun.com</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-07-27</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260328006100072?input=1195m</t>
+          <t>https://www.investchosun.com/site/data/html_dir/2026/07/27/2026072780097.html</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-03-28 00:34:48.680551+00:00</t>
+          <t>2026-08-01 15:21:57.658194+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>투자자분쟁</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
+          <t>SK하이닉스</t>
+        </is>
+      </c>
+      <c r="D3" t="inlineStr"/>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>미래 투자 계획 실패 시 발생 가능한 잠재적 집단소송 위험에 대한 예방적 조치 논의</t>
+        </is>
+      </c>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t>SK하이닉스가 미국 ADR 상장을 앞두고 1100조 투자 계획을 SEC 신고서에 담은 것은 향후 업황 악화나 주가 하락 시 투자자들의 집단소송에 직면할 가능성을 염두에 둔 조치로 분석된다. 이는 대규모 투자 계획을 제시한 기업이 투자자 집단소송에 휘말리는 미국 사례를 방지하기 위함이다.</t>
+        </is>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t>현재 실제 피해가 발생하지 않았으며, 소송이 제기될 만한 구체적인 사건이 존재하지 않아 소송금융 투자 대상으로서의 적합도가 낮음. 기사는 미래에 발생할 수 있는 잠재적 집단소송 위험에 대한 기업의 예방적 조치를 다루고 있음.</t>
+        </is>
+      </c>
+      <c r="H3" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I3" t="inlineStr">
+        <is>
+          <t>투자자 다수</t>
+        </is>
+      </c>
+      <c r="J3" t="inlineStr">
+        <is>
+          <t>美 ADR 상장 앞둔 SK하이닉스…1100조 투자계획 SEC 신고서 담은 이유</t>
+        </is>
+      </c>
+      <c r="K3" t="inlineStr">
+        <is>
+          <t>dnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L3" t="inlineStr">
+        <is>
+          <t>2026-07-02</t>
+        </is>
+      </c>
+      <c r="M3" t="inlineStr">
+        <is>
+          <t>https://www.dnews.co.kr/uhtml/view.jsp?idxno=202607021142472740703</t>
+        </is>
+      </c>
+      <c r="N3" t="inlineStr">
+        <is>
+          <t>2026-07-13 23:07:45.468108+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>투자자분쟁</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>아르헨티나 정부</t>
+        </is>
+      </c>
+      <c r="D4" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E4" t="inlineStr">
+        <is>
+          <t>미국 제2연방순회항소법원 판결, 원심 파기</t>
+        </is>
+      </c>
+      <c r="F4" t="inlineStr">
+        <is>
+          <t>아르헨티나 정부가 2012년 에너지 기업 YPF 국유화 과정에서 발생한 20조원대 피해액을 기존 주주들에게 배상해야 한다는 미국 1심 법원 결정이 항소심에서 뒤집혔습니다. 미국 제2연방순회항소법원은 아르헨티나 정부가 소수 주주에게 손해를 배상할 책임이 없다고 판단했습니다. 이로 인해 원고 측 금융회사의 주가가 폭락하는 등 사실상 원고의 패소로 귀결되었습니다.</t>
+        </is>
+      </c>
+      <c r="G4" t="inlineStr">
+        <is>
+          <t>미국 항소심에서 아르헨티나 정부가 승소하여 원고(소수 주주)의 손해배상 청구가 기각되었습니다. 이는 소송금융 투자 대상으로서 원고 측의 승소 가능성이 현저히 낮아졌음을 의미하며, 사실상 해당 소송의 주요 쟁점이 원고에게 불리하게 종결된 사건으로 판단됩니다.</t>
+        </is>
+      </c>
+      <c r="H4" t="inlineStr">
+        <is>
+          <t>180억 달러 (약 27조원)</t>
+        </is>
+      </c>
+      <c r="I4" t="inlineStr">
+        <is>
+          <t>소수 주주</t>
+        </is>
+      </c>
+      <c r="J4" t="inlineStr">
+        <is>
+          <t>아르헨 정부, 美서 20조원대 투자자 배상금 소송 승소</t>
+        </is>
+      </c>
+      <c r="K4" t="inlineStr">
+        <is>
+          <t>yna.co.kr</t>
+        </is>
+      </c>
+      <c r="L4" t="inlineStr">
+        <is>
+          <t>2026-03-27</t>
+        </is>
+      </c>
+      <c r="M4" t="inlineStr">
+        <is>
+          <t>https://www.yna.co.kr/view/AKR20260328006100072?input=1195m</t>
+        </is>
+      </c>
+      <c r="N4" t="inlineStr">
+        <is>
+          <t>2026-03-28 00:34:48.680551+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>투자자분쟁</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr">
+        <is>
           <t>리플 (Ripple)</t>
         </is>
       </c>
-      <c r="D3" t="inlineStr">
+      <c r="D5" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E3" t="inlineStr">
+      <c r="E5" t="inlineStr">
         <is>
           <t>XRP 토큰 가격 54% 폭락</t>
         </is>
       </c>
-      <c r="F3" t="inlineStr">
+      <c r="F5" t="inlineStr">
         <is>
           <t>기사는 리플 회사가 글로벌 파트너십 확장과 소송 승리 등으로 성공을 거두고 있음에도 불구하고, XRP 토큰의 가치가 54% 폭락하며 투자자들이 소외되는 현실을 비판합니다. 이는 기업의 성공과 토큰 가치 간의 불균형을 보여주지만, 리플사의 직접적인 법적 책임이나 위법 행위에 대한 구체적인 내용은 제시되지 않았습니다.</t>
         </is>
       </c>
-      <c r="G3" t="inlineStr">
+      <c r="G5" t="inlineStr">
         <is>
           <t>기사는 리플사의 기업적 성공과 XRP 토큰의 가격 폭락 간의 괴리를 지적할 뿐, 리플사의 명확한 법적 책임이나 토큰 가격 하락을 야기한 구체적인 위법 행위에 대한 증거를 제시하지 않습니다. 따라서 소송금융 투자에 필요한 상대방의 책임 명확성 및 증거 확보 가능성이 낮습니다.</t>
         </is>
       </c>
-      <c r="H3" t="inlineStr">
+      <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I3" t="inlineStr">
+      <c r="I5" t="inlineStr">
         <is>
           <t>XRP 투자자 다수</t>
         </is>
       </c>
-      <c r="J3" t="inlineStr">
+      <c r="J5" t="inlineStr">
         <is>
           <t>XRP 54% 폭락, 리플은 잘 나가는데 코인만 죽쑤는 진짜 이유는?</t>
         </is>
       </c>
-      <c r="K3" t="inlineStr">
+      <c r="K5" t="inlineStr">
         <is>
           <t>coinreaders.com</t>
         </is>
       </c>
-      <c r="L3" t="inlineStr">
+      <c r="L5" t="inlineStr">
         <is>
           <t>2026-02-21</t>
         </is>
       </c>
-      <c r="M3" t="inlineStr">
+      <c r="M5" t="inlineStr">
         <is>
           <t>http://coinreaders.com/218060</t>
         </is>
       </c>
-      <c r="N3" t="inlineStr">
+      <c r="N5" t="inlineStr">
         <is>
           <t>2026-02-22 00:53:20.304810+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N3"/>
+  <autoFilter ref="A1:N5"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>