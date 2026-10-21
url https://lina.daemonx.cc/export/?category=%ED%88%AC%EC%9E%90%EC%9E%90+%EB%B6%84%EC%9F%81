--- v0 (2026-06-06)
+++ v1 (2026-10-21)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$2</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$3</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,68 +426,68 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N2"/>
+  <dimension ref="A1:N3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
-    <col width="7" customWidth="1" min="4" max="4"/>
+    <col width="8" customWidth="1" min="4" max="4"/>
     <col width="23" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="13" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
-    <col width="33" customWidth="1" min="10" max="10"/>
+    <col width="39" customWidth="1" min="10" max="10"/>
     <col width="15" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Stage</t>
@@ -535,104 +535,176 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>투자자 분쟁</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
+          <t>금양</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>증권선물위원회 중징계 의결</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>코스피 상장사 금양이 허위 매출 및 해외 법인 회계장부 조작, 감사 방해 등의 혐의로 금융당국의 중징계를 받았다. 증권선물위원회는 금양 법인에 과징금 부과 및 감사인 지정, 경영진에 직무 정지 및 해임 권고 조치를 의결했다. 부실 감사를 한 선진회계법인에도 제재가 내려졌다.</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>코스피 상장사 금양의 허위 매출 및 회계장부 조작은 증권선물위원회의 조사 결과로 책임이 명확하게 드러났으며, 이미 중징계가 의결되어 공적 절차가 진행 중이다. 상장사로서 자력이 충분하고, 회계 부정으로 인한 다수의 소액 주주 피해 가능성이 높아 소송금융 투자에 매우 적합하다. (적합 조건: 상대방 책임 명확, 상대방 자력 충분, 증거 확보 가능, 공적 절차 진행 중, 집단적 피해 가능성)</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>증선위, 금양 경영진 무더기 징계 ‘철퇴’…“허위 매출·감사 방해”</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>dt.co.kr</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2026-09-02</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>https://www.dt.co.kr/article/12081788?ref=naver</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>2026-09-18 07:13:13.115622+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>투자자 분쟁</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
           <t>페르미 아메리카</t>
         </is>
       </c>
-      <c r="D2" t="inlineStr">
+      <c r="D3" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E2" t="inlineStr">
+      <c r="E3" t="inlineStr">
         <is>
           <t>집단소송 제기 및 투자자 모집 진행 중</t>
         </is>
       </c>
-      <c r="F2" t="inlineStr">
+      <c r="F3" t="inlineStr">
         <is>
           <t>미국 에너지 개발사업자 페르미 아메리카가 2200억원 규모의 건설비 선지원 계약 해지 통보로 주가가 33% 급락한 후 다수의 집단소송에 휘말렸다. 여러 로펌이 이미 집단소송을 제기했거나 투자자 모집을 진행 중이다. 페르미 아메리카는 현대건설, 삼성물산 등 국내 기업과도 협력 관계에 있다.</t>
         </is>
       </c>
-      <c r="G2" t="inlineStr">
+      <c r="G3" t="inlineStr">
         <is>
           <t>상대방 책임이 비교적 명확함 (2200억원 규모 계약 해지 후 주가 폭락), 상대방에게 자력이 충분함 (미국 상장 에너지 개발사업자, 대규모 프로젝트 진행), 집단적 피해 (다수의 로펌이 집단소송 제기 및 투자자 모집 중), 피해 규모가 큼 (주가 33% 급락으로 인한 투자자 손실), 증거가 있거나 확보 가능함 (SEC 공시, 주가 데이터).</t>
         </is>
       </c>
-      <c r="H2" t="inlineStr">
+      <c r="H3" t="inlineStr">
         <is>
           <t>수억 달러 이상 추정</t>
         </is>
       </c>
-      <c r="I2" t="inlineStr">
+      <c r="I3" t="inlineStr">
         <is>
           <t>다수의 투자자</t>
         </is>
       </c>
-      <c r="J2" t="inlineStr">
+      <c r="J3" t="inlineStr">
         <is>
           <t>현대건설 美 파트너 페르미, 주가 폭락 후 집단소송 당해</t>
         </is>
       </c>
-      <c r="K2" t="inlineStr">
+      <c r="K3" t="inlineStr">
         <is>
           <t>theguru.co.kr</t>
         </is>
       </c>
-      <c r="L2" t="inlineStr">
+      <c r="L3" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
-      <c r="M2" t="inlineStr">
+      <c r="M3" t="inlineStr">
         <is>
           <t>https://www.theguru.co.kr/news/article.html?no=98284</t>
         </is>
       </c>
-      <c r="N2" t="inlineStr">
+      <c r="N3" t="inlineStr">
         <is>
           <t>2026-02-23 12:53:57.987210+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N2"/>
+  <autoFilter ref="A1:N3"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>