--- v0 (2026-06-06)
+++ v1 (2026-10-21)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$2</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$3</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,68 +426,68 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N2"/>
+  <dimension ref="A1:N3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
-    <col width="11" customWidth="1" min="3" max="3"/>
+    <col width="22" customWidth="1" min="3" max="3"/>
     <col width="7" customWidth="1" min="4" max="4"/>
-    <col width="14" customWidth="1" min="5" max="5"/>
+    <col width="36" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
-    <col width="9" customWidth="1" min="8" max="8"/>
-[...1 lines deleted...]
-    <col width="28" customWidth="1" min="10" max="10"/>
+    <col width="19" customWidth="1" min="8" max="8"/>
+    <col width="21" customWidth="1" min="9" max="9"/>
+    <col width="43" customWidth="1" min="10" max="10"/>
     <col width="16" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Stage</t>
@@ -535,104 +535,176 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>투자</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
+          <t>미국 정부, 글렌판, 알래스카 주정부</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>한국 정부의 대규모 투자 결정에 대한 상업적 합리성 의문 제기</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>한국 정부가 540억 달러를 투자할 예정인 알래스카 파이프라인 프로젝트의 상업적 합리성에 대한 의문이 제기되고 있습니다. 50년 동안 지지부진했던 사업으로, 트럼프 전 대통령의 선거용 이벤트라는 관측도 나옵니다. 한국은 100% 자금을 대고 이익을 미국과 나누는 조건으로, 20년 동안 원금 회수를 위해 연 90억 달러 이상의 이익이 필요하다는 분석입니다.</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>적합 조건 중 '상대방에게 자력이 충분함' (미국 정부 및 관련 기관)과 '피해 규모가 큼' (540억 달러)에 해당하여 잠재적 투자 가치가 높습니다. 다만, 현재 기사 내용만으로는 상대방의 책임이 명확히 특정되지 않고, 상업적 합리성 결여에 대한 구체적인 법적 근거 마련이 필요합니다.</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>540억 달러 (약 73조 원)</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>한국 정부 (간접적으로 한국 국민)</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>중수청은 개문발차 아니라 개문주차, 트럭으로 사건 기록 실어날라야 할...</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>slownews.kr</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2026-09-30</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>https://slownews.kr/167228</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>2026-10-14 18:03:12.457212+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>투자</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
           <t>스마일게이트RPG</t>
         </is>
       </c>
-      <c r="D2" t="inlineStr">
+      <c r="D3" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E2" t="inlineStr">
+      <c r="E3" t="inlineStr">
         <is>
           <t>1심 선고 예정</t>
         </is>
       </c>
-      <c r="F2" t="inlineStr">
+      <c r="F3" t="inlineStr">
         <is>
           <t>스마일게이트RPG 상장 무산에 따른 1000억 원대 손해배상 소송의 1심 판결이 오는 4월 2일 선고될 예정입니다. 서울중앙지법 민사31부에서 변론을 마쳤으며, 원고는 스마일게이트RPG를 상대로 손해배상을 청구하고 있습니다.</t>
         </is>
       </c>
-      <c r="G2" t="inlineStr">
+      <c r="G3" t="inlineStr">
         <is>
           <t>상대방인 스마일게이트RPG는 대기업으로 자력이 충분하며(적합 조건 2), 피해 규모가 1000억 원으로 매우 큽니다(적합 조건 4). 다만, 집단적 피해 여부가 불분명하고, 책임의 명확성 및 증거 유무는 기사만으로는 파악하기 어렵습니다. 현재 1심 선고를 앞두고 있어 투자 시점으로는 다소 늦을 수 있으나, 항소심 진행 가능성을 고려할 수 있습니다.</t>
         </is>
       </c>
-      <c r="H2" t="inlineStr">
+      <c r="H3" t="inlineStr">
         <is>
           <t>1000억 원</t>
         </is>
       </c>
-      <c r="I2" t="inlineStr">
+      <c r="I3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J2" t="inlineStr">
+      <c r="J3" t="inlineStr">
         <is>
           <t>스마일게이트 1000억 손배소, 4월 1심 선고</t>
         </is>
       </c>
-      <c r="K2" t="inlineStr">
+      <c r="K3" t="inlineStr">
         <is>
           <t>lawtimes.co.kr</t>
         </is>
       </c>
-      <c r="L2" t="inlineStr">
+      <c r="L3" t="inlineStr">
         <is>
           <t>2026-02-27</t>
         </is>
       </c>
-      <c r="M2" t="inlineStr">
+      <c r="M3" t="inlineStr">
         <is>
           <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=216933</t>
         </is>
       </c>
-      <c r="N2" t="inlineStr">
+      <c r="N3" t="inlineStr">
         <is>
           <t>2026-02-28 00:39:08.186889+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N2"/>
+  <autoFilter ref="A1:N3"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>